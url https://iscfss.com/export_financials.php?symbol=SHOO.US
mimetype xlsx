--- v1 (2026-07-29)
+++ v2 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -310,50 +310,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3896,53 +3899,59 @@
       </c>
       <c r="AC36">
         <v>500000.0</v>
       </c>
       <c r="AD36">
         <v>1700000.0</v>
       </c>
       <c r="AE36">
         <v>2600000.0</v>
       </c>
       <c r="AF36">
         <v>2300000.0</v>
       </c>
       <c r="AG36"/>
       <c r="AH36">
         <v>300000.0</v>
       </c>
       <c r="AI36">
         <v>300000.0</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>70</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>37594000.0</v>
+      </c>
+      <c r="C37">
+        <v>28278000.0</v>
+      </c>
+      <c r="D37">
+        <v>18434000.0</v>
+      </c>
       <c r="E37">
         <v>12310000.0</v>
       </c>
       <c r="F37">
         <v>8440000.0</v>
       </c>
       <c r="G37">
         <v>13783000.0</v>
       </c>
       <c r="H37">
         <v>12723000.0</v>
       </c>
       <c r="I37">
         <v>8868000.0</v>
       </c>
       <c r="J37">
         <v>6111000.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>259000.0</v>
       </c>
       <c r="M37">
@@ -6069,872 +6078,878 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EF62"/>
+  <dimension ref="A1:EG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:136">
+    <row r="1" spans="1:137">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>192</v>
       </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
         <v>195</v>
       </c>
       <c r="EE1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
       </c>
-      <c r="EF1" t="s">
-        <v>196</v>
+      <c r="EG1" t="s">
+        <v>197</v>
       </c>
     </row>
-    <row r="2" spans="1:136">
+    <row r="2" spans="1:137">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2">
+        <v>202095000.0</v>
+      </c>
+      <c r="C2">
         <v>195725000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>197247000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>254346000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>235716000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>217192000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>206889000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>225586000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>189772000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>170154000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>161140000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>140623000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>130417000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>101678000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>130542000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>99173000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>105130000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>121428000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>136766000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>121838000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>91822000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>99007000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>73904000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>65666000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>42474000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>76284000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>61706000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>90278000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>107436000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>62564000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>79802000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>94636000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>100463000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>65296000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>66955000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>102906000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>101447000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>70896000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>80584000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>102095000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>101473000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>86831000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>79790000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>130556000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>105431000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>99314000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>92635000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>118817000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>125862000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>89073000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>99126000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>127800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>105000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>69380000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>83427000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>96725000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>118286000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>76732000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>69747000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>86894000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>96208000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>37354000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>37089000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>37302000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>44309000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>24016000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>24544000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>26682000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22880000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16696000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18018000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21196000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>20838000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24085000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>24827000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>24354000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19353000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>16325000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12784000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18196000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24334000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16995000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15579000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10973000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16332000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14900000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>13450000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7571000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7538000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11291000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11087000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>8524000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6119000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9575000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>9044000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8740000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13337000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7543000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6836000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6278000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5330000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6696000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>9502000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8252000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7674000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7141000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>10900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DL2">
         <v>2000000.0</v>
       </c>
       <c r="DM2">
-        <v>1200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DN2">
         <v>1200000.0</v>
       </c>
       <c r="DO2">
+        <v>1200000.0</v>
+      </c>
+      <c r="DP2">
         <v>900000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DS2">
         <v>600000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2">
+      <c r="DT2">
+        <v>600000.0</v>
+      </c>
+      <c r="DU2"/>
+      <c r="DV2">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DW2">
         <v>300000.0</v>
       </c>
       <c r="DX2">
+        <v>300000.0</v>
+      </c>
+      <c r="DY2">
         <v>100000.0</v>
       </c>
-      <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
-      <c r="EB2">
-[...1 lines deleted...]
-      </c>
+      <c r="EB2"/>
       <c r="EC2">
         <v>200000.0</v>
       </c>
-      <c r="ED2"/>
+      <c r="ED2">
+        <v>200000.0</v>
+      </c>
       <c r="EE2"/>
       <c r="EF2"/>
+      <c r="EG2"/>
     </row>
-    <row r="3" spans="1:136">
+    <row r="3" spans="1:137">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7029,52 +7044,53 @@
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
+      <c r="EG3"/>
     </row>
-    <row r="4" spans="1:136">
+    <row r="4" spans="1:137">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7169,480 +7185,482 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
+      <c r="EG4"/>
     </row>
-    <row r="5" spans="1:136">
+    <row r="5" spans="1:137">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5">
+        <v>-35520000.0</v>
+      </c>
+      <c r="C5">
         <v>-39145000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-29465000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-34759000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-39782000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-45288000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-48291000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-38259000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-36746000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30549000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-29046000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-33427999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-30984000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-34863000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-35709000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-39887000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-32729000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-28022000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-29544000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-29206000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-25081000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-28529000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-29164000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-37477000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-39850000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-45245000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-30440000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-31196000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-29449000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-30469000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-32628000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-27424000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-28669000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24498000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-25613000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-22675000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-26185000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-29416000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-31751000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-28043000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-26382000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-24725000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-31413000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-25623000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-17568000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-18632000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12752000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-8104000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3804000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-8217000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6677000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4035000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4926000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>857000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1443000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1697000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1031000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1274000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>678000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>740000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1384000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>890000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>972000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2446000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1356000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>920000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>700000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>633000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-97000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-358000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-396000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-301000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-233000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-263000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-61000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-48000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-257000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-536000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-641000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-832000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-12491000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1073000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1299000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1369000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1243000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1731000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1727000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-2492000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-3300000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-2766000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-3135000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-3595000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-3611000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-4434000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-3340000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-3799000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-2160000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1040000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1174000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-801000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-833000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-865000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-897000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-992000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1088000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1183000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1400000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-1500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-2600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DI5">
         <v>-1000000.0</v>
       </c>
       <c r="DJ5">
         <v>-1000000.0</v>
       </c>
       <c r="DK5">
         <v>-1000000.0</v>
       </c>
       <c r="DL5">
-        <v>-400000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="DM5">
         <v>-400000.0</v>
       </c>
       <c r="DN5">
         <v>-400000.0</v>
       </c>
       <c r="DO5">
         <v>-400000.0</v>
       </c>
       <c r="DP5">
-        <v>-200000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="DQ5">
         <v>-200000.0</v>
       </c>
       <c r="DR5">
         <v>-200000.0</v>
       </c>
       <c r="DS5">
         <v>-200000.0</v>
       </c>
-      <c r="DT5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DT5">
+        <v>-200000.0</v>
+      </c>
+      <c r="DU5"/>
       <c r="DV5">
         <v>-100000.0</v>
       </c>
       <c r="DW5">
         <v>-100000.0</v>
       </c>
       <c r="DX5">
         <v>-100000.0</v>
       </c>
-      <c r="DY5"/>
+      <c r="DY5">
+        <v>-100000.0</v>
+      </c>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
+      <c r="EG5"/>
     </row>
-    <row r="6" spans="1:136">
+    <row r="6" spans="1:137">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7689,51 +7707,53 @@
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
@@ -7763,143 +7783,146 @@
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
+      <c r="EG6"/>
     </row>
-    <row r="7" spans="1:136">
+    <row r="7" spans="1:137">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7">
+        <v>252310000.0</v>
+      </c>
+      <c r="C7">
         <v>253821000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>251972000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>246416000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>245583000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>166256000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>152988000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>162486000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>157949000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>142657000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>138878000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>128437000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>132870000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>129774000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>108627000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>110140000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>107097000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>107168000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>110831000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>117421000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>125740000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>129605000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>132849000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>144185000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>151520000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>158704000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>171796000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>177772000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>193295000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>195798000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7961,116 +7984,119 @@
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
+      <c r="EG7"/>
     </row>
-    <row r="8" spans="1:136">
+    <row r="8" spans="1:137">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8">
         <v>7000.0</v>
       </c>
       <c r="C8">
         <v>7000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
         <v>7000.0</v>
       </c>
       <c r="L8">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="M8">
         <v>8000.0</v>
       </c>
       <c r="N8">
         <v>8000.0</v>
       </c>
       <c r="O8">
         <v>8000.0</v>
       </c>
       <c r="P8">
         <v>8000.0</v>
       </c>
       <c r="Q8">
         <v>8000.0</v>
       </c>
       <c r="R8">
         <v>8000.0</v>
       </c>
       <c r="S8">
         <v>8000.0</v>
       </c>
       <c r="T8">
         <v>8000.0</v>
       </c>
       <c r="U8">
         <v>8000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>8000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8141,211 +8167,212 @@
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
+      <c r="EG8"/>
     </row>
-    <row r="9" spans="1:136">
+    <row r="9" spans="1:137">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>533550000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>526844000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>520441000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>514156000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>508063000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>502254000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>495999000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>487732000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>481646000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>485556000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>478463000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>472116000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>466384000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>460777000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>454217000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>445077000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>438242000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>431228000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>424835000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>418864000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>412073000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>397135000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>390723000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>380435000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>369865000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>360431000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>325548000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>341370000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>338989000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>325548000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>320229000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>312798000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>304923000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>275039000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>267021000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>259806000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>253933000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>247858000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>242086000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>235827000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>224097000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>217638000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>210274000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>202468000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>196393000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>186325000.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>169074000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -8375,448 +8402,452 @@
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
+      <c r="EG9"/>
     </row>
-    <row r="10" spans="1:136">
+    <row r="10" spans="1:137">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10">
+        <v>94739000.0</v>
+      </c>
+      <c r="C10">
         <v>77157000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>112423000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>108722000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>111714000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>144762000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>189924000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>139414000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>180457000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>131501000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>204640000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>191804000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>258055999.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>209979000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>274713000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>139194000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>150929000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>170347000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>219499000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>219523000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>262144000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>233202000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>247864000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>223820000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>318101000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>211138000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>264101000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>167492000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>212664000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>160256000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>200031000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>172537000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>190985000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>125383000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>181214000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>92080000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>99411000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>94261000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>126115000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>62723000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>76271000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>70905000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>72414000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>38654000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>68994000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>50455000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>81450000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>169911000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>155836000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>153070000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>180275000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>122426000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>167676000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>154697000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>168777000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>64927000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>80717000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>61953000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>102830000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>35141000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>31261000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>60354000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>66151000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>29045000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>42807000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>69221000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>69266000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>47622000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>53276000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>63235000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>89588000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>33115000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>18849000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22951000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>29446000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>24632000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23933000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>11467000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>19204000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>43356000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>34463000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>24121000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>52842000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>55708000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>38072000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>30186000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>30853000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>18128000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>16287000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>22302000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>53073000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>34180000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>25172000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>44614000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>56713000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>44896000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>25332000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>33186000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>50179000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>31727000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>26849000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>25654000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>35259000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>24219000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>21787000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>30065000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>37700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>18400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>16500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>13600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>14600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>15200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>6200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>6500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>6800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>6200000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>5800000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>6900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>8700000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>4100000.0</v>
       </c>
-      <c r="DT10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DU10"/>
       <c r="DV10">
         <v>2300000.0</v>
       </c>
       <c r="DW10">
+        <v>2300000.0</v>
+      </c>
+      <c r="DX10">
         <v>2500000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>2800000.0</v>
       </c>
-      <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
-      <c r="EB10">
-[...1 lines deleted...]
-      </c>
+      <c r="EB10"/>
       <c r="EC10">
         <v>100000.0</v>
       </c>
-      <c r="ED10"/>
+      <c r="ED10">
+        <v>100000.0</v>
+      </c>
       <c r="EE10"/>
       <c r="EF10"/>
+      <c r="EG10"/>
     </row>
-    <row r="11" spans="1:136">
+    <row r="11" spans="1:137">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8911,519 +8942,523 @@
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
+      <c r="EG11"/>
     </row>
-    <row r="12" spans="1:136">
+    <row r="12" spans="1:137">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12">
+        <v>94739000.0</v>
+      </c>
+      <c r="C12">
         <v>77157000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>112423000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>108862000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>111854000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>147242000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>203408000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>150478000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>192218000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>143057000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>219813000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>206445000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>274414000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>223719000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>289798000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>148245000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>180498000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>180244000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>263536000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>259913000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>302657000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>272990000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>287166000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>257152000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>356938000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>245409000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>304622000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>194944000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>248760000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>221639000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>266999000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>230433000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>257434000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>200559000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>274764000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>176895000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>156735000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>193241000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>165610000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>183460000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>108817000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>192899000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>104838000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>151193000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>189633000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>168699000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>112648000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>189473000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>282666000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>275729000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>292133000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>234705000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>290129000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>277906000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>266264000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>154355000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>189804000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>164992000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>108489000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>111800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>132198000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>71087000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>79440000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>49440000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>163962000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>157393000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>87237000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>60437000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>53276000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>76237000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>104197000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>50100000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>40537000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>32342000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>80474000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>63693000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>78806000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>74826000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>91746000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>93813000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>67001000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>38882000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>66934000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>71157000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>50724000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>44197000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>43637000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>28311000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>26773000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>30345000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>56302000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>42149000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>35128000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>50702000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>57213000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>49909000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>28833000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>33697000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>50179000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>31727000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>26849000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>25654000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>35259000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>24219000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>22044000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>30065000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>37700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>18400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>16500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>13600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>14600000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>15200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>4300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>3600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>3900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>6200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>6500000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>6800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>6200000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>5800000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>6900000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>8700000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>4100000.0</v>
       </c>
-      <c r="DT12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DU12"/>
       <c r="DV12">
         <v>2300000.0</v>
       </c>
       <c r="DW12">
+        <v>2300000.0</v>
+      </c>
+      <c r="DX12">
         <v>2500000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>2800000.0</v>
       </c>
-      <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
-      <c r="EB12">
-[...1 lines deleted...]
-      </c>
+      <c r="EB12"/>
       <c r="EC12">
         <v>100000.0</v>
       </c>
-      <c r="ED12"/>
+      <c r="ED12">
+        <v>100000.0</v>
+      </c>
       <c r="EE12"/>
       <c r="EF12"/>
+      <c r="EG12"/>
     </row>
-    <row r="13" spans="1:136">
+    <row r="13" spans="1:137">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>7000.0</v>
       </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
       <c r="L13">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>8000.0</v>
       </c>
       <c r="O13">
         <v>8000.0</v>
       </c>
       <c r="P13">
         <v>8000.0</v>
       </c>
       <c r="Q13">
         <v>8000.0</v>
       </c>
       <c r="R13">
         <v>8000.0</v>
       </c>
       <c r="S13">
         <v>8000.0</v>
       </c>
       <c r="T13">
         <v>8000.0</v>
       </c>
       <c r="U13">
         <v>8000.0</v>
       </c>
       <c r="V13">
         <v>8000.0</v>
       </c>
       <c r="W13">
         <v>8000.0</v>
       </c>
       <c r="X13">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Y13">
         <v>6000.0</v>
       </c>
       <c r="Z13">
         <v>6000.0</v>
       </c>
       <c r="AA13">
         <v>6000.0</v>
       </c>
       <c r="AB13">
         <v>6000.0</v>
       </c>
       <c r="AC13">
         <v>6000.0</v>
       </c>
       <c r="AD13">
         <v>6000.0</v>
       </c>
       <c r="AE13">
         <v>6000.0</v>
       </c>
       <c r="AF13">
         <v>6000.0</v>
       </c>
@@ -9451,168 +9486,168 @@
       <c r="AN13">
         <v>6000.0</v>
       </c>
       <c r="AO13">
         <v>6000.0</v>
       </c>
       <c r="AP13">
         <v>6000.0</v>
       </c>
       <c r="AQ13">
         <v>6000.0</v>
       </c>
       <c r="AR13">
         <v>6000.0</v>
       </c>
       <c r="AS13">
         <v>6000.0</v>
       </c>
       <c r="AT13">
         <v>6000.0</v>
       </c>
       <c r="AU13">
         <v>6000.0</v>
       </c>
       <c r="AV13">
-        <v>8000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AW13">
         <v>8000.0</v>
       </c>
       <c r="AX13">
         <v>8000.0</v>
       </c>
       <c r="AY13">
+        <v>8000.0</v>
+      </c>
+      <c r="AZ13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BA13">
         <v>6000.0</v>
       </c>
       <c r="BB13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BC13">
         <v>5000.0</v>
       </c>
       <c r="BD13">
         <v>5000.0</v>
       </c>
       <c r="BE13">
         <v>5000.0</v>
       </c>
       <c r="BF13">
         <v>5000.0</v>
       </c>
       <c r="BG13">
         <v>5000.0</v>
       </c>
       <c r="BH13">
         <v>5000.0</v>
       </c>
       <c r="BI13">
         <v>5000.0</v>
       </c>
       <c r="BJ13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BK13">
         <v>4000.0</v>
       </c>
       <c r="BL13">
         <v>4000.0</v>
       </c>
       <c r="BM13">
         <v>4000.0</v>
       </c>
       <c r="BN13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BO13">
         <v>3000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
         <v>3000.0</v>
       </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
       <c r="BS13">
         <v>3000.0</v>
       </c>
       <c r="BT13">
         <v>3000.0</v>
       </c>
       <c r="BU13">
         <v>3000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
         <v>3000.0</v>
       </c>
       <c r="BX13">
         <v>3000.0</v>
       </c>
       <c r="BY13">
         <v>3000.0</v>
       </c>
       <c r="BZ13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CA13">
         <v>2000.0</v>
       </c>
       <c r="CB13">
         <v>2000.0</v>
       </c>
       <c r="CC13">
         <v>2000.0</v>
       </c>
       <c r="CD13">
         <v>2000.0</v>
       </c>
       <c r="CE13">
         <v>2000.0</v>
       </c>
       <c r="CF13">
         <v>2000.0</v>
       </c>
       <c r="CG13">
         <v>2000.0</v>
       </c>
       <c r="CH13">
         <v>2000.0</v>
       </c>
       <c r="CI13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="CJ13">
         <v>1000.0</v>
       </c>
       <c r="CK13">
         <v>1000.0</v>
       </c>
       <c r="CL13">
         <v>1000.0</v>
       </c>
       <c r="CM13">
         <v>1000.0</v>
       </c>
       <c r="CN13">
         <v>1000.0</v>
       </c>
       <c r="CO13">
         <v>1000.0</v>
       </c>
       <c r="CP13">
         <v>1000.0</v>
       </c>
       <c r="CQ13">
         <v>1000.0</v>
       </c>
@@ -9627,541 +9662,545 @@
       </c>
       <c r="CU13">
         <v>1000.0</v>
       </c>
       <c r="CV13">
         <v>1000.0</v>
       </c>
       <c r="CW13">
         <v>1000.0</v>
       </c>
       <c r="CX13">
         <v>1000.0</v>
       </c>
       <c r="CY13">
         <v>1000.0</v>
       </c>
       <c r="CZ13">
         <v>1000.0</v>
       </c>
       <c r="DA13">
         <v>1000.0</v>
       </c>
       <c r="DB13">
         <v>1000.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>1000.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
+      <c r="EG13"/>
     </row>
-    <row r="14" spans="1:136">
+    <row r="14" spans="1:137">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14">
+        <v>72164000.0</v>
+      </c>
+      <c r="C14">
         <v>71876000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>71181000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>71157000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>70970000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>71055000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>71963000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>71569000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>72004000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>72865000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>73491000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>74071000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>74883000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>75855000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>76575000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>77396000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>78714000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>79663000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>81207000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>81307000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>82061000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>81889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78560000.0</v>
       </c>
       <c r="X14">
         <v>78560000.0</v>
       </c>
       <c r="Y14">
+        <v>78560000.0</v>
+      </c>
+      <c r="Z14">
         <v>78517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78875000.0</v>
       </c>
       <c r="AA14">
         <v>78875000.0</v>
       </c>
       <c r="AB14">
+        <v>78875000.0</v>
+      </c>
+      <c r="AC14">
         <v>83106000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>83869000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>84255000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>80534000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>86574000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>86257500.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>85930500.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>86461500.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>86626500.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>86625000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>87304500.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>83742000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>88993500.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>89608500.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>89655000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>86563500.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>91590000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>92125500.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>93117000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>89407500.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>94822500.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>96327000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>97705500.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>99252000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>100288500.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>100734750.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>100784250.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>100386000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>99533250.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>98871750.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>98730000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>96061500.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>97665750.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>97332750.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>96275250.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>94381875.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>95294250.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>95522625.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>95023125.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>92660625.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>93398062.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>92613375.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>90983250.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>90563062.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>91054125.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>90163125.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>102586500.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>101477812.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>107421187.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>109481625.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>111187687.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>106110000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>112063500.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>111526875.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>110959875.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>105682218.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>106656750.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>102333375.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>104824125.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>100503281.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>107983125.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>109281656.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>109152562.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>100647562.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>108340031.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>106616250.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>105340500.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>97116468.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>104512781.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>104733000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>102819375.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>93798000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>99979312.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>99197156.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>94215656.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>84746250.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>90950343.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>100389375.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>100495687.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>87366093.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>95577211.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>92551911.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>88549475.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>81737977.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>84828909.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>85386994.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>75899550.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>67466267.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>68309595.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>75899550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60719640.0</v>
       </c>
       <c r="DO14">
         <v>60719640.0</v>
       </c>
       <c r="DP14">
+        <v>60719640.0</v>
+      </c>
+      <c r="DQ14">
         <v>63249625.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>75899550.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>67466267.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48575712.0</v>
       </c>
       <c r="DT14">
         <v>48575712.0</v>
       </c>
       <c r="DU14">
+        <v>48575712.0</v>
+      </c>
+      <c r="DV14">
         <v>54213964.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>44274738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43371172.0</v>
       </c>
       <c r="DX14">
         <v>43371172.0</v>
       </c>
       <c r="DY14">
+        <v>43371172.0</v>
+      </c>
+      <c r="DZ14">
         <v>45539730.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>37949775.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41835831.0</v>
       </c>
       <c r="EB14">
         <v>41835831.0</v>
       </c>
       <c r="EC14">
-        <v>23718610.0</v>
+        <v>41835831.0</v>
       </c>
       <c r="ED14">
         <v>23718610.0</v>
       </c>
       <c r="EE14">
-        <v>37949775.0</v>
+        <v>23718610.0</v>
       </c>
       <c r="EF14">
         <v>37949775.0</v>
       </c>
+      <c r="EG14">
+        <v>37949775.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:136">
+    <row r="15" spans="1:137">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>8000.0</v>
       </c>
       <c r="O15">
         <v>8000.0</v>
       </c>
       <c r="P15">
         <v>8000.0</v>
       </c>
       <c r="Q15">
         <v>8000.0</v>
       </c>
       <c r="R15">
         <v>8000.0</v>
       </c>
       <c r="S15">
         <v>8000.0</v>
       </c>
       <c r="T15">
         <v>8000.0</v>
       </c>
       <c r="U15">
         <v>8000.0</v>
       </c>
       <c r="V15">
         <v>8000.0</v>
       </c>
       <c r="W15">
         <v>8000.0</v>
       </c>
       <c r="X15">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Y15">
         <v>6000.0</v>
       </c>
       <c r="Z15">
         <v>6000.0</v>
       </c>
       <c r="AA15">
         <v>6000.0</v>
       </c>
       <c r="AB15">
         <v>6000.0</v>
       </c>
       <c r="AC15">
         <v>6000.0</v>
       </c>
       <c r="AD15">
         <v>6000.0</v>
       </c>
       <c r="AE15">
         <v>6000.0</v>
       </c>
       <c r="AF15">
         <v>6000.0</v>
       </c>
@@ -10189,168 +10228,168 @@
       <c r="AN15">
         <v>6000.0</v>
       </c>
       <c r="AO15">
         <v>6000.0</v>
       </c>
       <c r="AP15">
         <v>6000.0</v>
       </c>
       <c r="AQ15">
         <v>6000.0</v>
       </c>
       <c r="AR15">
         <v>6000.0</v>
       </c>
       <c r="AS15">
         <v>6000.0</v>
       </c>
       <c r="AT15">
         <v>6000.0</v>
       </c>
       <c r="AU15">
         <v>6000.0</v>
       </c>
       <c r="AV15">
-        <v>8000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AW15">
         <v>8000.0</v>
       </c>
       <c r="AX15">
         <v>8000.0</v>
       </c>
       <c r="AY15">
+        <v>8000.0</v>
+      </c>
+      <c r="AZ15">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BA15">
         <v>6000.0</v>
       </c>
       <c r="BB15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BC15">
         <v>5000.0</v>
       </c>
       <c r="BD15">
         <v>5000.0</v>
       </c>
       <c r="BE15">
         <v>5000.0</v>
       </c>
       <c r="BF15">
         <v>5000.0</v>
       </c>
       <c r="BG15">
         <v>5000.0</v>
       </c>
       <c r="BH15">
         <v>5000.0</v>
       </c>
       <c r="BI15">
         <v>5000.0</v>
       </c>
       <c r="BJ15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BK15">
         <v>4000.0</v>
       </c>
       <c r="BL15">
         <v>4000.0</v>
       </c>
       <c r="BM15">
         <v>4000.0</v>
       </c>
       <c r="BN15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BO15">
         <v>3000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
         <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
         <v>3000.0</v>
       </c>
       <c r="BT15">
         <v>3000.0</v>
       </c>
       <c r="BU15">
         <v>3000.0</v>
       </c>
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
         <v>3000.0</v>
       </c>
       <c r="BX15">
         <v>3000.0</v>
       </c>
       <c r="BY15">
         <v>3000.0</v>
       </c>
       <c r="BZ15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CA15">
         <v>2000.0</v>
       </c>
       <c r="CB15">
         <v>2000.0</v>
       </c>
       <c r="CC15">
         <v>2000.0</v>
       </c>
       <c r="CD15">
         <v>2000.0</v>
       </c>
       <c r="CE15">
         <v>2000.0</v>
       </c>
       <c r="CF15">
         <v>2000.0</v>
       </c>
       <c r="CG15">
         <v>2000.0</v>
       </c>
       <c r="CH15">
         <v>2000.0</v>
       </c>
       <c r="CI15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="CJ15">
         <v>1000.0</v>
       </c>
       <c r="CK15">
         <v>1000.0</v>
       </c>
       <c r="CL15">
         <v>1000.0</v>
       </c>
       <c r="CM15">
         <v>1000.0</v>
       </c>
       <c r="CN15">
         <v>1000.0</v>
       </c>
       <c r="CO15">
         <v>1000.0</v>
       </c>
       <c r="CP15">
         <v>1000.0</v>
       </c>
       <c r="CQ15">
         <v>1000.0</v>
       </c>
@@ -10365,163 +10404,166 @@
       </c>
       <c r="CU15">
         <v>1000.0</v>
       </c>
       <c r="CV15">
         <v>1000.0</v>
       </c>
       <c r="CW15">
         <v>1000.0</v>
       </c>
       <c r="CX15">
         <v>1000.0</v>
       </c>
       <c r="CY15">
         <v>1000.0</v>
       </c>
       <c r="CZ15">
         <v>1000.0</v>
       </c>
       <c r="DA15">
         <v>1000.0</v>
       </c>
       <c r="DB15">
         <v>1000.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>1000.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
+      <c r="EG15"/>
     </row>
-    <row r="16" spans="1:136">
+    <row r="16" spans="1:137">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>12435000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7204000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4474000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5998000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13519000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7773000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>262556000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>231013000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-33561000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-33359000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-36212000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>29100000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-38068000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-38652000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-37696000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>9470000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
@@ -10567,145 +10609,146 @@
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
+      <c r="EG16"/>
     </row>
-    <row r="17" spans="1:136">
+    <row r="17" spans="1:137">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>5415000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>13646000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9319000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>9342000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9321000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>6381000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6370000.0</v>
       </c>
       <c r="AI17">
         <v>6370000.0</v>
       </c>
       <c r="AJ17">
-        <v>1813000.0</v>
+        <v>6370000.0</v>
       </c>
       <c r="AK17">
         <v>1813000.0</v>
       </c>
       <c r="AL17">
         <v>1813000.0</v>
       </c>
-      <c r="AM17"/>
+      <c r="AM17">
+        <v>1813000.0</v>
+      </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>2428000.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
-      <c r="BJ17">
+      <c r="BJ17"/>
+      <c r="BK17">
         <v>7894000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
@@ -10735,197 +10778,198 @@
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
+      <c r="EG17"/>
     </row>
-    <row r="18" spans="1:136">
+    <row r="18" spans="1:137">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>2562000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3054000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3128000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3961000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5877000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4041000.0</v>
       </c>
       <c r="AD18">
         <v>4041000.0</v>
       </c>
       <c r="AE18">
+        <v>4041000.0</v>
+      </c>
+      <c r="AF18">
         <v>19827000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>19309000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>19329000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>19256000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>19635000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>34738000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>34734000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>34252000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
         <v>54957000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>52935000.0</v>
       </c>
-      <c r="AP18">
-[...1 lines deleted...]
-      </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>51423000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>30408000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>30374000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>36379000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>36279000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>26615000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>25666000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>24517000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>22659000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>11917000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>11794000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>13113000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>12638000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>9654000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>9015000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10007000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6004000.0</v>
       </c>
-      <c r="BH18">
-[...1 lines deleted...]
-      </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
         <v>5661000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -10955,52 +10999,53 @@
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
+      <c r="EG18"/>
     </row>
-    <row r="19" spans="1:136">
+    <row r="19" spans="1:137">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11095,1610 +11140,1623 @@
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
+      <c r="EG19"/>
     </row>
-    <row r="20" spans="1:136">
+    <row r="20" spans="1:137">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20">
+        <v>256341000.0</v>
+      </c>
+      <c r="C20">
         <v>254154000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>254518000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>273836000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>266602000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>187441000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>183737000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>181905000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>183374000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>180869000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>180003000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>168612000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>168967000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>168228000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>168085000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>167652000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>167959000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>168409000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>167995000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>167957000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>168426000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>167979000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>168265000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>166794000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>166333000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>165855000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>171349000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>171412000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>148566000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>148345000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>148112000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>148956000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>148142000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>149331000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>148538000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>153974000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>153651000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>152449000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>135711000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>136522000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>137222000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>138096000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>137097000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>143589000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>143571000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>143719000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>154759000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>144972000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>96324000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>95842000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>96132000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>96579000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>96497000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>96631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91559000.0</v>
       </c>
       <c r="BD20">
         <v>91559000.0</v>
       </c>
       <c r="BE20">
         <v>91559000.0</v>
       </c>
       <c r="BF20">
+        <v>91559000.0</v>
+      </c>
+      <c r="BG20">
         <v>85980000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>75595000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>74976000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>75644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38613000.0</v>
       </c>
       <c r="BK20">
         <v>38613000.0</v>
       </c>
       <c r="BL20">
-        <v>36613000.0</v>
+        <v>38613000.0</v>
       </c>
       <c r="BM20">
         <v>36613000.0</v>
       </c>
       <c r="BN20">
         <v>36613000.0</v>
       </c>
       <c r="BO20">
-        <v>24313000.0</v>
+        <v>36613000.0</v>
       </c>
       <c r="BP20">
         <v>24313000.0</v>
       </c>
       <c r="BQ20">
-        <v>23472000.0</v>
+        <v>24313000.0</v>
       </c>
       <c r="BR20">
         <v>23472000.0</v>
       </c>
       <c r="BS20">
+        <v>23472000.0</v>
+      </c>
+      <c r="BT20">
         <v>23574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16942000.0</v>
       </c>
       <c r="BU20">
         <v>16942000.0</v>
       </c>
       <c r="BV20">
         <v>16942000.0</v>
       </c>
       <c r="BW20">
+        <v>16942000.0</v>
+      </c>
+      <c r="BX20">
         <v>15922000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>11269000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>10902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6465000.0</v>
       </c>
       <c r="CA20">
         <v>6465000.0</v>
       </c>
       <c r="CB20">
+        <v>6465000.0</v>
+      </c>
+      <c r="CC20">
         <v>6975000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>7007000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>6719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547000.0</v>
       </c>
       <c r="CF20">
         <v>1547000.0</v>
       </c>
       <c r="CG20">
         <v>1547000.0</v>
       </c>
       <c r="CH20">
-        <v>2066000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="CI20">
         <v>2066000.0</v>
       </c>
       <c r="CJ20">
         <v>2066000.0</v>
       </c>
       <c r="CK20">
         <v>2066000.0</v>
       </c>
       <c r="CL20">
         <v>2066000.0</v>
       </c>
       <c r="CM20">
         <v>2066000.0</v>
       </c>
       <c r="CN20">
         <v>2066000.0</v>
       </c>
       <c r="CO20">
         <v>2066000.0</v>
       </c>
       <c r="CP20">
         <v>2066000.0</v>
       </c>
       <c r="CQ20">
         <v>2066000.0</v>
       </c>
       <c r="CR20">
         <v>2066000.0</v>
       </c>
       <c r="CS20">
         <v>2066000.0</v>
       </c>
       <c r="CT20">
         <v>2066000.0</v>
       </c>
       <c r="CU20">
         <v>2066000.0</v>
       </c>
       <c r="CV20">
+        <v>2066000.0</v>
+      </c>
+      <c r="CW20">
         <v>2101000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>2135000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>2170000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>2205000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
+      <c r="EG20"/>
     </row>
-    <row r="21" spans="1:136">
+    <row r="21" spans="1:137">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21">
+        <v>274818000.0</v>
+      </c>
+      <c r="C21">
         <v>276222000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>281419000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>279772000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>282372000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>112555000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>113432000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>108308000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>122884000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>124436000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>126267000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>99817000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>101047000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>100826000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>101192000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>102967000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>107167000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>110330000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>112093000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>113140000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>114526000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>114754000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>115191000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>116300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>149409000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>148997000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>162709000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>162929000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>137563000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>141620000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>143311000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>146313000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>147312000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>149208000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>151304000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>151648000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>151504000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>151878000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>144386000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>146398000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>148965000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>150546000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>149758000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>147680000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>151694000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>151899000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>139657000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>129876000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>132042000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>131577000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>129563000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>131758000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>131812000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>133914000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>135768000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>136500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>137321000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>138110000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>98867000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>95780000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>96720000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>42047000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>42662000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>14095000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>14831000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>15564000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6716000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>7191000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7257000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7722000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8187000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8677000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9167000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9658000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>10148000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10639000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11129000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>6801000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>7144000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7487000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>7829000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>8172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547000.0</v>
       </c>
       <c r="CF21">
         <v>1547000.0</v>
       </c>
       <c r="CG21">
         <v>1547000.0</v>
       </c>
       <c r="CH21">
-        <v>2066000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="CI21">
         <v>2066000.0</v>
       </c>
       <c r="CJ21">
         <v>2066000.0</v>
       </c>
       <c r="CK21">
         <v>2066000.0</v>
       </c>
       <c r="CL21">
         <v>2066000.0</v>
       </c>
       <c r="CM21">
         <v>2066000.0</v>
       </c>
       <c r="CN21">
         <v>2066000.0</v>
       </c>
       <c r="CO21">
         <v>2066000.0</v>
       </c>
       <c r="CP21">
         <v>2066000.0</v>
       </c>
       <c r="CQ21">
         <v>2066000.0</v>
       </c>
       <c r="CR21">
         <v>2066000.0</v>
       </c>
       <c r="CS21">
         <v>2066000.0</v>
       </c>
       <c r="CT21">
         <v>2066000.0</v>
       </c>
       <c r="CU21">
         <v>2066000.0</v>
       </c>
-      <c r="CV21"/>
+      <c r="CV21">
+        <v>2066000.0</v>
+      </c>
       <c r="CW21"/>
-      <c r="CX21">
-[...1 lines deleted...]
-      </c>
+      <c r="CX21"/>
       <c r="CY21">
         <v>2205000.0</v>
       </c>
       <c r="CZ21">
+        <v>2205000.0</v>
+      </c>
+      <c r="DA21">
         <v>2240000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2275000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2309000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DE21">
         <v>2400000.0</v>
       </c>
       <c r="DF21">
         <v>2400000.0</v>
       </c>
       <c r="DG21">
-        <v>2500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="DH21">
         <v>2500000.0</v>
       </c>
       <c r="DI21">
         <v>2500000.0</v>
       </c>
       <c r="DJ21">
+        <v>2500000.0</v>
+      </c>
+      <c r="DK21">
         <v>1900000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DM21">
         <v>1800000.0</v>
       </c>
       <c r="DN21">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="DO21">
         <v>1900000.0</v>
       </c>
       <c r="DP21">
         <v>1900000.0</v>
       </c>
       <c r="DQ21">
         <v>1900000.0</v>
       </c>
-      <c r="DR21"/>
+      <c r="DR21">
+        <v>1900000.0</v>
+      </c>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
+      <c r="EG21"/>
     </row>
-    <row r="22" spans="1:136">
+    <row r="22" spans="1:137">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22">
+        <v>377207000.0</v>
+      </c>
+      <c r="C22">
         <v>379369000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>417016000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>476027000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>436968000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>238641000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>257625000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>268669000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>241643000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>201960000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>228990000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>205693000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>207839000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>179937000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>228752000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>244315000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>306547000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>233380000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>255213000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>201198000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>125525000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>106561000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>101420000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>109683000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>103282000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>102265000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>136896000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>148053000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>146120000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>115260000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>137247000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>147491000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>133627000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>94367000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>110324000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>124117000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>121213000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>96973000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>119824000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>111952000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>116369000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>80356000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>102080000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>123768000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>112434000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>76029000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>92677000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>103151000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>87310000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>58301000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>73696000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>99668000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>91307000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>58586000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>63683000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>84044000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>90999000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>53277000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>59644000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>77042000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>67723000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>33845000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>39557000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>44485000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>44466000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>23929000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>30453000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>29678000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>29025000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>28071000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>31597000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>40740000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>35327000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>26407000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>27197000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>36265000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>35153000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>28654000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>33660000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>35736000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>43075000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>36579000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>28412000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>22663000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>31051000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>28684000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>34384000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>30441000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>29251000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>26063000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>23858000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>22983000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>25256000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>24051000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>19445000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>24827000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>24817000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>15608000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>15818000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>21789000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>20031000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>16344000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>15824000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>17436000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>16427000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>7786000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>10200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>11600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>8300000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>7000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>8000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>6100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>7000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>6100000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>5100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>2900000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>2700000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>2300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>2800000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>2100000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>1200000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>1500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>1300000.0</v>
       </c>
-      <c r="DT22"/>
-      <c r="DU22">
+      <c r="DU22"/>
+      <c r="DV22">
         <v>1800000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>1300000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>1000000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>700000.0</v>
       </c>
-      <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
-      <c r="EB22">
-[...1 lines deleted...]
-      </c>
+      <c r="EB22"/>
       <c r="EC22">
         <v>200000.0</v>
       </c>
-      <c r="ED22"/>
+      <c r="ED22">
+        <v>200000.0</v>
+      </c>
       <c r="EE22"/>
       <c r="EF22"/>
+      <c r="EG22"/>
     </row>
-    <row r="23" spans="1:136">
+    <row r="23" spans="1:137">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23">
+        <v>1836062000.0</v>
+      </c>
+      <c r="C23">
         <v>1954960000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1914277000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1999527000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1895078000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1427201000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1411771000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1457128000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1375064000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1304153000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1347943000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1292227000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1270245000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1205121000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1257988000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1226235000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1313292000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1278526000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1355542000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1300060000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1173143000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1168943000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1137761000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1104410000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1132392000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1145904000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1278647000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1282465000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1281560000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1209754000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1072570000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1125059000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1087642000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1018387000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1057161000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1071403000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1012664000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>956100000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>973047000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>976368000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>954905000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>915500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>914385000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>969885000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>938641000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>891879000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>911235000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>934532000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>905494000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>863896000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>880241000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>907141000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>888741000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>820222000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>804039000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>795308000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>777020000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>697290000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>639786000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>651014000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>596277000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>464033000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>447696000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>430014000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>401354000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>355970000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>326859000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>316290000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>282884000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>254145000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>284693000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>246296000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>227498000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>225941000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>266521000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>257748000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>266670000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>234654000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>251392000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>264779000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>249323000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>229495000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>211728000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>203868000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>197430000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>185634000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>186430000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>181154000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>180573000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>181013000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>177870000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>170518000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>162306000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>159061000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>150500000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>144624000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>137973000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>122593000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>121862000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>109295000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>100563000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>93459000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>91733000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>85078000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>78675000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>78924000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>78100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>66400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>59100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>52200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>48900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>46600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>33400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>30900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>29300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>26600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>23900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>23400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>22400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>22500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>21400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>21000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>14500000.0</v>
       </c>
-      <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>8400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>6800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>5700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>5000000.0</v>
       </c>
-      <c r="DY23"/>
       <c r="DZ23"/>
       <c r="EA23"/>
-      <c r="EB23">
+      <c r="EB23"/>
+      <c r="EC23">
         <v>2100000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>1900000.0</v>
       </c>
-      <c r="ED23"/>
       <c r="EE23"/>
       <c r="EF23"/>
+      <c r="EG23"/>
     </row>
-    <row r="24" spans="1:136">
+    <row r="24" spans="1:137">
       <c r="A24" t="s">
         <v>57</v>
       </c>
       <c r="B24">
+        <v>124832000.0</v>
+      </c>
+      <c r="C24">
         <v>286497000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>234166000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>293828000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>287865000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>158102000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -12745,142 +12803,145 @@
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
-      <c r="BK24"/>
+      <c r="BK24">
+        <v>0.0</v>
+      </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>14000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>20000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>24000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>54000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>56000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>114000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>146000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>165000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
+      <c r="EG24"/>
     </row>
-    <row r="25" spans="1:136">
+    <row r="25" spans="1:137">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -12975,195 +13036,196 @@
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
+      <c r="EG25"/>
     </row>
-    <row r="26" spans="1:136">
+    <row r="26" spans="1:137">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>987000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1081000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1180000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1274000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1369000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1463000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1558000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1650000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1743000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1835000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1927000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2018000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4230000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>22706000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>31812000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>36217000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>44337000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>55853000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>91455000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>93915000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>94200000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>92613000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>93976000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>93887000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>95878000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>95652000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>8594000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>99469000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>97987000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>98019000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>99097000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>106945000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>108163000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>87868000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>86610000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>109331000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>111437000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>83495000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>128775000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
@@ -13193,52 +13255,53 @@
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
+      <c r="EG26"/>
     </row>
-    <row r="27" spans="1:136">
+    <row r="27" spans="1:137">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13333,527 +13396,533 @@
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
+      <c r="EG27"/>
     </row>
-    <row r="28" spans="1:136">
+    <row r="28" spans="1:137">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28">
+        <v>282403000.0</v>
+      </c>
+      <c r="C28">
         <v>463161000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>373715000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>431522000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>427359000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21494000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-36936000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23072000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-22508000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11156000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-65762000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-63367000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-125185999.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-80205000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-166086000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-29054000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-43832000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-63179000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-108668000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-102102000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-136404000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-103597000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-115015000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-79635000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-123919000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-23334000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-92305000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10280000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-19369000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>35542000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-200031000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-172537000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-190985000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-125383000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-181214000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-92080000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-99411000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-94261000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-126115000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-62723000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-76271000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-70905000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-72414000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-38654000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-68994000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-40985000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-81450000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-169911000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-155836000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-153070000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-180275000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-122426000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-167676000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-154697000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-168777000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-64927000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-80717000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-61953000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-102830000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-35141000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-31261000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-60354000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-66151000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-29045000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-42807000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-69221000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-69266000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-47622000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-53276000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-63235000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-89588000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-33115000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-18849000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-22951000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-29446000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-24632000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-23933000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-11467000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-19204000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-43356000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-34463000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-24121000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-52842000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-55708000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-38072000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-30186000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-30853000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-18128000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-16287000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-22302000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-53072000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-34177000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-25166000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-44605000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-56699000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-44880000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-25311000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-33144000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-50122000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-31635000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-26722000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-25494000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-35075000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-23994000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-21527000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-29778000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-37400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-18100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-15600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-13200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-14200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-14800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-3900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-3100000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-3400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-5700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-6000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-6300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-5500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-5200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-6300000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-8700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-4100000.0</v>
       </c>
-      <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>-2300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-2100000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-2500000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-2800000.0</v>
       </c>
-      <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
-      <c r="EB28">
+      <c r="EB28"/>
+      <c r="EC28">
         <v>900000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>200000.0</v>
       </c>
-      <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
+      <c r="EG28"/>
     </row>
-    <row r="29" spans="1:136">
+    <row r="29" spans="1:137">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29">
+        <v>1064435000.0</v>
+      </c>
+      <c r="C29">
         <v>1199649000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1100554000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1144669000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1126720000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>875344000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>847719000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>833923000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>808279000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>825236000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>829598000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>837038000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>824516000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>821042000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>831553000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>842303000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>833534000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>835215000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>812098000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>798830000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>774335000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>787528000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>776586000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>756120000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>797746000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>790307000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13919,609 +13988,613 @@
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
+      <c r="EG29"/>
     </row>
-    <row r="30" spans="1:136">
+    <row r="30" spans="1:137">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30">
+        <v>402822000.0</v>
+      </c>
+      <c r="C30">
         <v>452847000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>424501000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>451065000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>394952000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>465222000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>399199000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>497655000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>397799000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>433953000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>377020000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>401409000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>297959000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>330031000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>302018000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>389742000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>376093000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>429581000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>391528000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>384272000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>279143000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>319884000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>277715000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>266402000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>143679000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>261551000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>254637000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>335503000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>306636000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>295880000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>266452000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>332049000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>285318000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>300092000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>240909000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>337200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>255260000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>232466000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>200958000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>269853000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>216564000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>217136000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>198384000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>284835000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>218878000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>215082000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>194594000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>260433000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>202441000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>202970000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>185423000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>249706000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>188287000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>170096000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>167701000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>245072000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>187355000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>176927000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>153424000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>219155000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>160606000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>97006000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>70948000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>94661000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>85087000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>64809000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>58605000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>77793000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>57856000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>49356000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>43248000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>65528000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9638000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>55634000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>41170000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>61804000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>54801000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>50720000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>47525000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>59191000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>58168000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>59721000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>35079000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>48494000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>49768000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>42956000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>37033000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>48593000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>48156000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>47355000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>33029000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>39003000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>38786000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>36141000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>25412000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>36773000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>46218000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>38875000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>24855000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>33481000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>29398000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>28569000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>17572000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>21131000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>18372000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>22165000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>13300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>20200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>16100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>15000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>10300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7800000.0</v>
       </c>
       <c r="DJ30">
         <v>7800000.0</v>
       </c>
       <c r="DK30">
+        <v>7800000.0</v>
+      </c>
+      <c r="DL30">
         <v>5900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DN30">
         <v>1400000.0</v>
       </c>
       <c r="DO30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DP30">
         <v>5400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>7400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>6200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>6500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>4900000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>3200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>2400000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>1400000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>800000.0</v>
       </c>
-      <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
-      <c r="EB30">
+      <c r="EB30"/>
+      <c r="EC30">
         <v>1100000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>900000.0</v>
       </c>
-      <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
+      <c r="EG30"/>
     </row>
-    <row r="31" spans="1:136">
+    <row r="31" spans="1:137">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>554502000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>821042000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>831553000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>571684000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>558408000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>835215000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>532010000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>517733000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>491383000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>504795000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>493130000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>473026000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>439342000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>446355000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>494443000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>504397000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>532225000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>529730000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>514391000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>564501000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>528168000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>503047000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>502979000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>491439000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>442881000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>432860000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>391549000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>440443000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>414250000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>414677000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>391549000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>393618000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>377104000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>364688000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>374839000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>410542000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>451003000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>449935000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>452822000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>444097000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>429685000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>414168000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>399253000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>358448000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>311259000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>283318000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>300414000.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
-      <c r="BJ31">
+      <c r="BJ31"/>
+      <c r="BK31">
         <v>297709000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -14551,131 +14624,134 @@
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
+      <c r="EG31"/>
     </row>
-    <row r="32" spans="1:136">
+    <row r="32" spans="1:137">
       <c r="A32" t="s">
         <v>65</v>
       </c>
       <c r="B32">
+        <v>441931000.0</v>
+      </c>
+      <c r="C32">
         <v>577532000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>474992000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>520512000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>501184000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>491459000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>480974000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>491880000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>454178000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>474782000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>477208000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>521823000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>510257000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>510791000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>522649000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>537168000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>526767000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>522843000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>509470000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>492527000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>501843000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>511510000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>462325000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>429762000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>398029000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>408080000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14741,627 +14817,633 @@
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
+      <c r="EG32"/>
     </row>
-    <row r="33" spans="1:136">
+    <row r="33" spans="1:137">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33">
+        <v>906301000.0</v>
+      </c>
+      <c r="C33">
         <v>906034000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>913578000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>909317000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>897302000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>541188000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>517076000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>512285000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>514956000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>496859000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>493111000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>438644000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>442345999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>437088000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>414431000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>408985999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>406881999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>410423000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>410882000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>418958999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>429363000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>434412000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>439520000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>456576000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>496471000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>505112000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>559768000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>575379000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>540757000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>548690000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>369445000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>371120000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>373491000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>378940000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>382120000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>388570000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>430246000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>386382000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>430391000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>365677000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>458827000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>370178000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>456566000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>372124000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>375420000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>377442000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>469009000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>350424000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>301002000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>298120000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>292329000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>291100000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>287809000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>285722000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>281583000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>280966000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>279560000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>277789000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>293229000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>219137000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>216465000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>242538000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>237629000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>221011000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>184497000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>157629000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>135490000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>133740000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>116458000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>87064000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>89957000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>70300000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>69300000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>88418000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>97666000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>72795000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>70795000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>61456000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>63349000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>62218000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>66366000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>82492000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>70756000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>57310000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>61776000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>62666000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>65336000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>68709000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>68067000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>69674000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>55875000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>60974000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>58673000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>44122000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>45146000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>31052000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>33718000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>26706000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>21040000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>20145000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>19975000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>20311000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>20489000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>20119000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>19058000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>17550000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>15300000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>14600000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>13600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>12700000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>12000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>11700000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>10800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>10000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>9600000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>8200000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>7400000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>6900000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>6600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="DQ33">
         <v>5200000.0</v>
       </c>
       <c r="DR33">
-        <v>3100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="DS33">
         <v>3100000.0</v>
       </c>
-      <c r="DT33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DT33">
+        <v>3100000.0</v>
+      </c>
+      <c r="DU33"/>
       <c r="DV33">
         <v>500000.0</v>
       </c>
       <c r="DW33">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DX33">
         <v>400000.0</v>
       </c>
-      <c r="DY33"/>
+      <c r="DY33">
+        <v>400000.0</v>
+      </c>
       <c r="DZ33"/>
       <c r="EA33"/>
-      <c r="EB33">
+      <c r="EB33"/>
+      <c r="EC33">
         <v>500000.0</v>
       </c>
-      <c r="EC33">
+      <c r="ED33">
         <v>400000.0</v>
       </c>
-      <c r="ED33"/>
       <c r="EE33"/>
       <c r="EF33"/>
+      <c r="EG33"/>
     </row>
-    <row r="34" spans="1:136">
+    <row r="34" spans="1:137">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34">
+        <v>20946000.0</v>
+      </c>
+      <c r="C34">
         <v>21563000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>21135000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>17036000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>19280000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3174000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7609000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16648000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14712000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>16381000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>15145000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>10914000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>10686000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>95797000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>10166000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>79906000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10930000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>10928000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>16364000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>16385000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>22944000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>15549000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>10322000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>114124000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>122423000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>129167000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>150275000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>152640000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>167744000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>171326000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>13372000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>22023000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>6594000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>22136000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>42599000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>45434000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>46668000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>25500000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>9500000.0</v>
       </c>
-      <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>508000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>9500000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>13286000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>19237000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>28263000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>27836000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>17221000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>25239000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>25295000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>24239000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>30491000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>28010000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>32515000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>30523000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>38619000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>40130000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>43900000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>23936000.0</v>
       </c>
-      <c r="BH34"/>
       <c r="BI34"/>
-      <c r="BJ34">
+      <c r="BJ34"/>
+      <c r="BK34">
         <v>11500000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
@@ -15391,1007 +15473,1024 @@
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
+      <c r="EG34"/>
     </row>
-    <row r="35" spans="1:136">
+    <row r="35" spans="1:137">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35">
+        <v>376128000.0</v>
+      </c>
+      <c r="C35">
         <v>536318000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>484588000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>541190000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>535123000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>128971000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>122053000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>144099000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>136778000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>128034000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>122287000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>106752999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>110886000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>110180999.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>93217000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>94214000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>90331000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>89859000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>99814000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>104305999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>111462999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>111682000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>111476000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>118598000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>127380000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>139568000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>156152000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>217595000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>210437000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>213060000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>33199000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>41332000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>25923000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>41392000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>48617000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>59011000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>58352000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>80662000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>48848000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>71639000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>53443000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>75820000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>60923000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>63587000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>67545000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>76097000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>64115000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>56312000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>56185000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>59573000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>57593000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>56537000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>58718000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>60037000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>54712000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>9777000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9146000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>10144000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>29940000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>42189000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>42819000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>17161000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>18967000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>19071000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>18804000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>18715000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6710000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>5248000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>5236000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>5984000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>5801000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>4608000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>4498000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>4449000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3470000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3425000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3307000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3233000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3136000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>3535000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3438000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>3391000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>2757000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2373000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>2421000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>2118000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>2088000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>2141000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1996000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1917000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1828000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1714000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1664000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1635000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1532000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1483000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1420000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1353000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>1313000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>1245000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>1180000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>1190000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>1130000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>1098000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>1043000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>998000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>1000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DF35">
         <v>800000.0</v>
       </c>
       <c r="DG35">
+        <v>800000.0</v>
+      </c>
+      <c r="DH35">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DI35">
         <v>300000.0</v>
       </c>
       <c r="DJ35">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DK35">
         <v>400000.0</v>
       </c>
       <c r="DL35">
+        <v>400000.0</v>
+      </c>
+      <c r="DM35">
         <v>500000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>300000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>400000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>200000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>2000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>1300000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>600000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>-100000.0</v>
       </c>
-      <c r="DT35"/>
-      <c r="DU35">
+      <c r="DU35"/>
+      <c r="DV35">
         <v>500000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>100000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>-100000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>100000.0</v>
       </c>
-      <c r="DY35"/>
       <c r="DZ35"/>
       <c r="EA35"/>
-      <c r="EB35">
+      <c r="EB35"/>
+      <c r="EC35">
         <v>400000.0</v>
       </c>
-      <c r="EC35">
+      <c r="ED35">
         <v>200000.0</v>
       </c>
-      <c r="ED35"/>
       <c r="EE35"/>
       <c r="EF35"/>
+      <c r="EG35"/>
     </row>
-    <row r="36" spans="1:136">
+    <row r="36" spans="1:137">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36">
+        <v>22912000.0</v>
+      </c>
+      <c r="C36">
         <v>22791000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>22764000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21363000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>21641000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>22040000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>22214000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>20166000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15553000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>15991000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16250000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10567000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10857999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11750000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>12471000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3654999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4028999.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4304000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4974000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4331999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4574000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4946000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4822000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3934000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4286000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4445000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4506000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17991000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13654000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13172000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1967000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>10379000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2197000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-16075000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-25113000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-26626000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7278000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-47803000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4710000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>8375000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4955000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>8809000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5088000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9693000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>10119000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>12562000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>10036000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>12484000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>13202000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>12269000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10028000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>8566000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>8996000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>8987000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8971000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>9410000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13431000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>17875000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>12748000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-59184000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-79294000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>13631000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>13402000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>39761000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>5520000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>5423000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>5412000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>5544000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-5087000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>5380000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2260000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>8859000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>8100000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>25690000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>35711000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>18763000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>18095000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>18355000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>19571000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>19779000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>24714000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>40995000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>42743000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>28965000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>33512000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>34358000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>36775000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>40653000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>40939000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>42687000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>29800000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>36806000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>34552000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>20997000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>22308000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>9947000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>12968000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>6005000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>248000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>211000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>202000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>222000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>2684000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1858000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>1852000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>1861000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE36">
         <v>500000.0</v>
       </c>
       <c r="DF36">
+        <v>500000.0</v>
+      </c>
+      <c r="DG36">
         <v>600000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DJ36">
         <v>1600000.0</v>
       </c>
       <c r="DK36">
+        <v>1600000.0</v>
+      </c>
+      <c r="DL36">
         <v>1700000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>2000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>2400000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>2500000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>2600000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>2300000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DS36">
         <v>2300000.0</v>
       </c>
-      <c r="DT36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DT36">
+        <v>2300000.0</v>
+      </c>
+      <c r="DU36"/>
       <c r="DV36">
         <v>100000.0</v>
       </c>
-      <c r="DW36"/>
-      <c r="DX36">
+      <c r="DW36">
         <v>100000.0</v>
       </c>
-      <c r="DY36"/>
+      <c r="DX36"/>
+      <c r="DY36">
+        <v>100000.0</v>
+      </c>
       <c r="DZ36"/>
       <c r="EA36"/>
-      <c r="EB36">
+      <c r="EB36"/>
+      <c r="EC36">
         <v>400000.0</v>
       </c>
-      <c r="EC36">
+      <c r="ED36">
         <v>300000.0</v>
       </c>
-      <c r="ED36"/>
       <c r="EE36"/>
       <c r="EF36"/>
+      <c r="EG36"/>
     </row>
-    <row r="37" spans="1:136">
+    <row r="37" spans="1:137">
       <c r="A37" t="s">
         <v>70</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>32501000.0</v>
+      </c>
+      <c r="C37">
+        <v>34096000.0</v>
+      </c>
+      <c r="D37">
+        <v>37594000.0</v>
+      </c>
+      <c r="E37">
+        <v>35294000.0</v>
+      </c>
+      <c r="F37">
+        <v>30133000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>17201000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>16656000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>12310000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>9637000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>9784000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>8192000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>8440000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>8350000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>8187000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>13240000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>13783000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>11620000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>12036000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>12417000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>12723000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>11498000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>9202000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>10851000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>8868000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>7427000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>6671000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>6636000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>6111000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>5940000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1694000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>1635000.0</v>
       </c>
-      <c r="AM37">
-[...1 lines deleted...]
-      </c>
       <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
         <v>277000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>341000.0</v>
       </c>
-      <c r="AP37">
-[...1 lines deleted...]
-      </c>
       <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
         <v>259000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>375000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>435000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>385000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>274000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>289000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>226000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>593000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>323000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>121000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>499000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>-48000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>-180000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>-153000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>-70000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>-59000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>-118000.0</v>
       </c>
-      <c r="BH37">
-[...1 lines deleted...]
-      </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
-      <c r="BK37"/>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
@@ -16421,1892 +16520,1904 @@
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
+      <c r="EG37"/>
     </row>
-    <row r="38" spans="1:136">
+    <row r="38" spans="1:137">
       <c r="A38" t="s">
         <v>71</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>-2504000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>13194000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>112501000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>14226000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11099000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11144000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11254000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9555000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10187000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>10976000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>11711000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>112796000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>18620000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>10646000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>10867000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4506000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>17991000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>13654000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13172000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>13215000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>10379000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>10659000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>329848000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>340145000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>348487000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>356117000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>366746000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>358010000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>381731000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>385342000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>385106000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>384556000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>390667000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>394813000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>399089000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>400104000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>289905000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>334904000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>331633000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>326990000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>329315000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>337565000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>341010000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>317500000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>316933000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>340387000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>340375000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>261642000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>261237000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>283797000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>219894000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>216838000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>199957000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>163200000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>135142000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>111697000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>108990000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>90896000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>60006000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>61748000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>41737000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>41451000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>59461000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>69013000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>47090000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>46849000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>38328000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>39974000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>39562000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>45076000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>61364000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>49858000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>36455000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>40974000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>41912000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>44621000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>48337000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>48623000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>50371000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>37484000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>42571000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>40317000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>26762000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>28073000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>15032000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>18053000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>11090000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>5333000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>4774000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>4799000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>4854000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>4889000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>4098000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>4127000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>4170000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
+      <c r="EG38"/>
     </row>
-    <row r="39" spans="1:136">
+    <row r="39" spans="1:137">
       <c r="A39" t="s">
         <v>72</v>
       </c>
       <c r="B39">
+        <v>54993000.0</v>
+      </c>
+      <c r="C39">
         <v>139552999.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>46759000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>56760000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>54002000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>34908000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>34463000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>28041000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>28448000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>28324000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29009000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>40036000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>47687000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>34346000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>22989000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>34947000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>43272000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>24898000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>34383000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>35718000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>36455000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>35096000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>31940000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14597000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>32022000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>31567000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>22724000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>28586000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>39287000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>28285000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>32427000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>43966000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>37772000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>47975000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>49044000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>44621000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>49210000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>33095000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>56264000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>45426000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>54328000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>54851000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>52517000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>37965000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>42276000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>54602000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>42307000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>31051000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>32075000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>28776000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>36660000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>31981000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>31209000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>27912000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>24808000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>30871000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>28622000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>24305000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>25000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>23880000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>19285000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>19557000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>20122000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>20417000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>22525000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>22384000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>15074000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>14642000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>15749000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>13417000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>15694000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>19628000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>72696000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>23140000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>20014000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>23191000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>27115000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>18998000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>15112000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>13821000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>14713000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>11821000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>10547000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>4244000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>4111000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>7131000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>6040000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>5100000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>8326000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>7576000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>8806000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>5409000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>4463000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>4045000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>3284000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2063000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>4387000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>7707000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>9970000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2153000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>4310000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2581000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>2589000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>2173000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2774000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DD39">
         <v>1600000.0</v>
       </c>
       <c r="DE39">
+        <v>1600000.0</v>
+      </c>
+      <c r="DF39">
         <v>4600000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>3900000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>4000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>2600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>3500000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>3400000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>4800000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>1000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>5900000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>6000000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>1400000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>2000000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>1900000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>1200000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>1100000.0</v>
       </c>
-      <c r="DT39"/>
-      <c r="DU39">
+      <c r="DU39"/>
+      <c r="DV39">
         <v>600000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>300000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>400000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>300000.0</v>
       </c>
-      <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
-      <c r="EB39">
+      <c r="EB39"/>
+      <c r="EC39">
         <v>200000.0</v>
       </c>
-      <c r="EC39">
+      <c r="ED39">
         <v>300000.0</v>
       </c>
-      <c r="ED39"/>
       <c r="EE39"/>
       <c r="EF39"/>
+      <c r="EG39"/>
     </row>
-    <row r="40" spans="1:136">
+    <row r="40" spans="1:137">
       <c r="A40" t="s">
         <v>73</v>
       </c>
       <c r="B40">
+        <v>213466000.0</v>
+      </c>
+      <c r="C40">
         <v>200585000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>265145000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>245548000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>187653000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>112981000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>157513000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>171130000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>163993000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>117864000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>170144000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>141097000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>142859000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>117653000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>151464000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>131513000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>229339000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>169022000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>263143000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>227479000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>152298000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>124127000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>121956000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>116194000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>115866000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>89811000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>180941000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>97479000.0</v>
+        <v>123404000.0</v>
       </c>
       <c r="AD40">
-        <v>65888000.0</v>
+        <v>136131000.0</v>
       </c>
       <c r="AE40">
+        <v>103584000.0</v>
+      </c>
+      <c r="AF40">
         <v>144887000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>121894000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>130963000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>105457000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>138091000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>108374000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>103135000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>74500000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>102543000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>95676000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>99211000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>65534000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>95009000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>97334000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>110795000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>57740000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>84956000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>74555000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>47501000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>46980000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>55377000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>64250000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>78522000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>53346000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>51051000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>63956000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>109519000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>99658000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>65341000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>52053000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>37839000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>23137000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>34342000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>33389000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>27770000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>19210000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>27652000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>25733000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>25515000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>17365000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>31326000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>21628000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>18130000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>22300000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-80911110000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>19994000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>17171000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>13463000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>23548000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>21788000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>20737000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>19168000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>11327000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>10231000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>12281000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>6436000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>6227000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>4693000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>4642000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>3852000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>5767000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>6879000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9486000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>11301000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>9835000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>10898000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>6757000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>4904000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>11310000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>4452000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>4609000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>3429000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>4407000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>4669000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>3321000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>4663000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>8100000.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
-      <c r="DF40">
-[...1 lines deleted...]
-      </c>
+      <c r="DF40"/>
       <c r="DG40">
         <v>200000.0</v>
       </c>
       <c r="DH40">
+        <v>200000.0</v>
+      </c>
+      <c r="DI40">
         <v>500000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>400000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>300000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>1000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>1100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>200000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>500000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>700000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>500000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>800000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>1200000.0</v>
       </c>
-      <c r="DT40"/>
-      <c r="DU40">
+      <c r="DU40"/>
+      <c r="DV40">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DW40">
         <v>300000.0</v>
       </c>
       <c r="DX40">
+        <v>300000.0</v>
+      </c>
+      <c r="DY40">
         <v>200000.0</v>
       </c>
-      <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
-      <c r="EB40">
+      <c r="EB40"/>
+      <c r="EC40">
         <v>100000.0</v>
       </c>
-      <c r="EC40">
+      <c r="ED40">
         <v>500000.0</v>
       </c>
-      <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
+      <c r="EG40"/>
     </row>
-    <row r="41" spans="1:136">
+    <row r="41" spans="1:137">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>14609000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>14089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14308000.0</v>
       </c>
       <c r="Q41">
         <v>14308000.0</v>
       </c>
       <c r="R41">
+        <v>14308000.0</v>
+      </c>
+      <c r="S41">
         <v>14306000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>19742000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>18948000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>19284000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>15436000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>12884000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>10625000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12750000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>18381000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>22980000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>39823000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>17142000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>17262000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>33199000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>41332000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>25923000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>37790000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>38015000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>38382000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>38865000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>40239000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>17210000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>14663000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>13457000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>19548000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>21513000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>25207000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>31113000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>39936000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>39409000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>28322000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>35278000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>35031000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>33674000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>39432000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>36663000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>40687000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>38044000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>45826000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>47083000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>50110000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>29940000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>42189000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>42819000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>17161000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>18967000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>19071000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>18804000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>18715000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6710000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5248000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5236000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5984000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>5801000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>4608000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>4498000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4449000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3470000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3425000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>3307000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3233000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3136000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>3535000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>3438000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>3391000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2757000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2373000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2421000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2118000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2088000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2141000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1996000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1917000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1828000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1714000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1664000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>1635000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1532000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1483000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1420000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1353000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>1299000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>1225000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>1156000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>1136000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>1074000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>984000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>897000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>833000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
+      <c r="EG41"/>
     </row>
-    <row r="42" spans="1:136">
+    <row r="42" spans="1:137">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42">
+        <v>-865342000.0</v>
+      </c>
+      <c r="C42">
         <v>-875792000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-875704000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-878040000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-885356000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-892463000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-891848000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-896034000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-883084000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-852240000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-820863000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-788744000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-754995001.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-735917000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-703869000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-673381001.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-644396000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-615577000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-579433000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-539223999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-513419000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-472273000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-473808000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-463368000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-468982000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-474050000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-451471000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-435348000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-416834000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-389846000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-379085000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-330012000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-321025000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-326538000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-307273000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-291375000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-292660000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-271314000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-245141000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-237603000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-214660000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-188763000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-187031000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-160605000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-138300000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-124796000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-101903000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-69445000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-40518000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-10118000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>13143000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>40078000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>70521000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>80414000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>85095000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>77731000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>69925000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>63850000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>53782000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>49749000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>46120000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>36531000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>33230000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>26402000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>23260000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>22394000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>19719000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>15453000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>13369000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>10621000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>9378000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>9125000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>5313000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>4052000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>46129000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>45469000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>73481000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>59073000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>79002000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>77049000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>80909000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>71314000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>74524000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>66446000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>57938000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>59496000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>62940000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>66162000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>70304000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>71416000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>71145000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>68368000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>67090000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>65203000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>62692000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>60780000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>58360000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>54815000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>52652000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>45843000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>43335000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>40487000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>38697000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>37692000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>37964000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>41276000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>41000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>37400000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>36200000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>36300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>35400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>35100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>24300000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>22200000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>21000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="DN42">
         <v>18500000.0</v>
       </c>
       <c r="DO42">
+        <v>18500000.0</v>
+      </c>
+      <c r="DP42">
         <v>17400000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>17100000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>17400000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>16900000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>11000000.0</v>
       </c>
-      <c r="DT42"/>
-      <c r="DU42">
+      <c r="DU42"/>
+      <c r="DV42">
         <v>7100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="DW42">
         <v>7000000.0</v>
       </c>
       <c r="DX42">
         <v>7000000.0</v>
       </c>
-      <c r="DY42"/>
+      <c r="DY42">
+        <v>7000000.0</v>
+      </c>
       <c r="DZ42"/>
       <c r="EA42"/>
-      <c r="EB42">
+      <c r="EB42"/>
+      <c r="EC42">
         <v>1100000.0</v>
       </c>
-      <c r="EC42">
+      <c r="ED42">
         <v>1000000.0</v>
       </c>
-      <c r="ED42"/>
       <c r="EE42"/>
       <c r="EF42"/>
+      <c r="EG42"/>
     </row>
-    <row r="43" spans="1:136">
+    <row r="43" spans="1:137">
       <c r="A43" t="s">
         <v>76</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18401,88 +18512,87 @@
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
+      <c r="EG43"/>
     </row>
-    <row r="44" spans="1:136">
+    <row r="44" spans="1:137">
       <c r="A44" t="s">
         <v>77</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -18529,51 +18639,53 @@
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
-      <c r="BK44"/>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
@@ -18603,1733 +18715,1744 @@
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
+      <c r="EG44"/>
     </row>
-    <row r="45" spans="1:136">
+    <row r="45" spans="1:137">
       <c r="A45" t="s">
         <v>78</v>
       </c>
       <c r="B45">
+        <v>349010000.0</v>
+      </c>
+      <c r="C45">
         <v>349647000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>539376000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>332957000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>324512000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>218542000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>361501000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>201297000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>192536000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>174954000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>327489000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>157978000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>159138000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>41519000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>40664000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>36861000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>35004000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>36436000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>35790000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>36843000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>135435000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>139968000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>144647000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>154862000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>170083000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>179393000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>221204000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>223047000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>240974000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>245553000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>64807000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>65472000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>67378000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>69599000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>71498000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>73922000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>74129000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>74747000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>72381000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>74382000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>73485000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>72727000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>72010000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>71162000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>70036000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>69262000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>68905000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>63092000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>59434000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>58432000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>56606000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>54197000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>50504000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>46190000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>45285000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>43497000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>37929000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>35824000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>31587000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>30400000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>25896000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>22644000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>20791000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>21054000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>21297000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>22487000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>23793000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>24750000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>25562000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>27058000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>28209000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>28563000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>27849000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>28957000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>28653000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>25705000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>23946000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>23128000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>23375000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>22656000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>21290000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>21128000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>20898000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>20855000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>20802000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>20754000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>20715000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>20372000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>19444000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>19303000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>18391000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>18403000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>18356000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>17360000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>17073000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>16020000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>15665000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>15616000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>15707000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>15371000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>15176000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>15457000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>15600000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>16021000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>14931000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>13380000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>11100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>11700000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>10700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>9700000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>9000000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>7700000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>6700000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>6500000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>5900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>4400000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>3200000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>2500000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>2100000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>1000000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DS45">
         <v>800000.0</v>
       </c>
-      <c r="DT45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DT45">
+        <v>800000.0</v>
+      </c>
+      <c r="DU45"/>
       <c r="DV45">
         <v>400000.0</v>
       </c>
       <c r="DW45">
         <v>400000.0</v>
       </c>
       <c r="DX45">
+        <v>400000.0</v>
+      </c>
+      <c r="DY45">
         <v>300000.0</v>
       </c>
-      <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
-      <c r="EB45">
-[...1 lines deleted...]
-      </c>
+      <c r="EB45"/>
       <c r="EC45">
         <v>100000.0</v>
       </c>
-      <c r="ED45"/>
+      <c r="ED45">
+        <v>100000.0</v>
+      </c>
       <c r="EE45"/>
       <c r="EF45"/>
+      <c r="EG45"/>
     </row>
-    <row r="46" spans="1:136">
+    <row r="46" spans="1:137">
       <c r="A46" t="s">
         <v>79</v>
       </c>
       <c r="B46">
+        <v>349010000.0</v>
+      </c>
+      <c r="C46">
         <v>349647000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>351657000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>332957000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>324512000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>218542000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>197083000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>201297000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>192536000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>174954000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>169982000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>157978000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>159138000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>154020000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>130928000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>127268000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>120612000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>120430000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>121239000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>127675000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>135435000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>139968000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>144647000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>154862000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>170083000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>179393000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>221204000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>223047000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>240974000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>245553000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>64807000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>65472000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>67378000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>69599000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>71498000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>73922000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>74129000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>74747000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>72381000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>74382000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>73485000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>72727000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>72010000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>71162000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>70036000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>69262000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>68905000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>63092000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>59434000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>58432000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>56606000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>54197000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>50504000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>46190000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>45285000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>43497000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>37929000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>35824000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>31587000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>30400000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>25896000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>22644000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>20791000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>21054000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>21297000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>22487000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>23793000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>24750000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>25562000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>27058000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>28209000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>28563000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>27849000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>28957000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>28653000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>25705000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>23946000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>23128000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>23375000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>22656000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>21290000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>21128000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>20898000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>20855000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>20802000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>20754000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>20715000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>20372000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>19444000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>19303000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>18391000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>18403000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>18356000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>17360000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>17073000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>16020000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>15665000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>15616000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>15707000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>15371000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>15176000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>15457000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>15600000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>16021000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>14931000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>13380000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>11100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>11700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>10700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>9700000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>9000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>7700000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>6700000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>6500000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>5900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>4400000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>3200000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>2500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>2100000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>1000000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DS46">
         <v>800000.0</v>
       </c>
-      <c r="DT46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DT46">
+        <v>800000.0</v>
+      </c>
+      <c r="DU46"/>
       <c r="DV46">
         <v>400000.0</v>
       </c>
       <c r="DW46">
         <v>400000.0</v>
       </c>
       <c r="DX46">
+        <v>400000.0</v>
+      </c>
+      <c r="DY46">
         <v>300000.0</v>
       </c>
-      <c r="DY46"/>
       <c r="DZ46"/>
       <c r="EA46"/>
-      <c r="EB46">
-[...1 lines deleted...]
-      </c>
+      <c r="EB46"/>
       <c r="EC46">
         <v>100000.0</v>
       </c>
-      <c r="ED46"/>
+      <c r="ED46">
+        <v>100000.0</v>
+      </c>
       <c r="EE46"/>
       <c r="EF46"/>
+      <c r="EG46"/>
     </row>
-    <row r="47" spans="1:136">
+    <row r="47" spans="1:137">
       <c r="A47" t="s">
         <v>80</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>42267000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>41519000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>40664000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>127268000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>120612000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>36436000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>121239000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>127675000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>135435000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>139968000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>144647000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>43130000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>49594000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>52206000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>65504000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>60662000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>61654000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>63657000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>64807000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>65472000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>67378000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>69599000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>71498000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>73922000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>74129000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>74747000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>72381000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>74382000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>73485000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>72727000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>72010000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>71162000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>70036000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>69262000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>68905000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>63092000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>59434000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>58432000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>56606000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>54197000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>50504000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>46190000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>45285000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>43497000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>37929000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>35824000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>31587000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>30400000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>25896000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>22644000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>20791000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>21054000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>21297000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>22487000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>23793000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>24750000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>25562000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>27058000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>28209000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>28563000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>27849000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>28957000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>28653000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>25705000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>23946000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>23128000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>23375000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>22656000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>21290000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>21128000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>20898000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>20855000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>20802000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>20754000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>20715000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>20372000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>19444000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>19303000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>18391000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>18403000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>18356000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>17360000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>17073000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>16020000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>15665000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>15616000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>15707000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>15371000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>15176000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>15457000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>15600000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>16021000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>14931000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>13380000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
+      <c r="EG47"/>
     </row>
-    <row r="48" spans="1:136">
+    <row r="48" spans="1:137">
       <c r="A48" t="s">
         <v>81</v>
       </c>
       <c r="B48">
+        <v>1840458000.0</v>
+      </c>
+      <c r="C48">
         <v>1828082000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1771550000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1763633000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1758361000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1813088000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1787851000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1768209000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1728102000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1708018000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1679500000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1659202000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1610487000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1591814000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1571123000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1555563000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1510651000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1478806000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1421067000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1367252000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1312827000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1288322000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1279550000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1256959000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1263910000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1280496000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1310406000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1305276000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1264631000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1240004000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1217521000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1217200000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1173310000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1152616000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1135701000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1111105000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1066875000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1037911000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1017753000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>989003000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>941473000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>916801000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>896842000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>871109000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>828231000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>803728000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>783904000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>762931000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>723683000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>695681000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>672044000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>636385000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>592393000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>563437000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>540037000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>507074000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>469178000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>442279000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>420411000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>396639000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>364728000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>340944000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>323092000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>305465000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>282551000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>262752000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>247365000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>233809000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>215978000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>203834000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>197257000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>190037000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>178949000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>171315000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>169263000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>164551000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>153612000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>143094000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>133561000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>145041000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>132394000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>119698000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>108838000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>115212000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>109699000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>104413000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>103451000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>103078000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>99392000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>95302000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>91176000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>88624000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>81551000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>75771000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>70722000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>66504000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>60237000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>54975000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>50881000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>52205000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>46838000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>42415000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>38765000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>34247000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>29646000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>25906000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>22700000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>18500000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>15000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>12700000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>11300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>9300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>7500000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>6600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>5800000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>4700000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>3900000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>3500000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>3100000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>2900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>2400000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>2900000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>2000000.0</v>
       </c>
-      <c r="DT48"/>
-      <c r="DU48">
+      <c r="DU48"/>
+      <c r="DV48">
         <v>-100000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-1000000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-1700000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-2200000.0</v>
       </c>
-      <c r="DY48"/>
       <c r="DZ48"/>
       <c r="EA48"/>
-      <c r="EB48">
+      <c r="EB48"/>
+      <c r="EC48">
         <v>-400000.0</v>
       </c>
-      <c r="EC48">
+      <c r="ED48">
         <v>-100000.0</v>
       </c>
-      <c r="ED48"/>
       <c r="EE48"/>
       <c r="EF48"/>
+      <c r="EG48"/>
     </row>
-    <row r="49" spans="1:136">
+    <row r="49" spans="1:137">
       <c r="A49" t="s">
         <v>82</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1610487000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1591814000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1571123000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1555563000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1510651000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1478806000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1421067000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1367252000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1312827000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1288322000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1279550000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1256959000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1263910000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1280496000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1310406000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1305276000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1264631000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1240004000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1217521000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1217200000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1173310000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1152616000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1135701000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1111105000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1066875000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1037911000.0</v>
       </c>
-      <c r="AM49">
-[...1 lines deleted...]
-      </c>
       <c r="AN49">
+        <v>0.0</v>
+      </c>
+      <c r="AO49">
         <v>989003000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>941473000.0</v>
       </c>
-      <c r="AP49">
-[...1 lines deleted...]
-      </c>
       <c r="AQ49">
+        <v>0.0</v>
+      </c>
+      <c r="AR49">
         <v>896842000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>871109000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>828231000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>803728000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>783904000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>762931000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>723683000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>695681000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>672044000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>636385000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>592393000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>563437000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>540037000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>507074000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>469178000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>442279000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>420411000.0</v>
       </c>
-      <c r="BH49">
-[...1 lines deleted...]
-      </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
       <c r="BJ49">
+        <v>0.0</v>
+      </c>
+      <c r="BK49">
         <v>340944000.0</v>
       </c>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -20359,93 +20482,94 @@
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
+      <c r="EG49"/>
     </row>
-    <row r="50" spans="1:136">
+    <row r="50" spans="1:137">
       <c r="A50" t="s">
         <v>83</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>5625000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>42662000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>29100000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>37696000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -20507,956 +20631,964 @@
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
+      <c r="EG50"/>
     </row>
-    <row r="51" spans="1:136">
+    <row r="51" spans="1:137">
       <c r="A51" t="s">
         <v>84</v>
       </c>
       <c r="B51">
+        <v>377142000.0</v>
+      </c>
+      <c r="C51">
         <v>540318000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>486138000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>540244000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>539073000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>166256000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>152988000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>162486000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>157949000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>142657000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>138878000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>128437000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>132870000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>129774000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>108627000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>110140000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>107097000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>107168000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>110831000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>117421000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>125740000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>129605000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>132849000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>144185000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>194182000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>187804000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>171796000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>177772000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>193295000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>195798000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>9470000.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
-      <c r="CM51">
+      <c r="CM51"/>
+      <c r="CN51">
         <v>1000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>3000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>6000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>9000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>14000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>16000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>21000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>42000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>57000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>92000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>127000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>160000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>184000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>225000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>260000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD51">
         <v>300000.0</v>
       </c>
       <c r="DE51">
+        <v>300000.0</v>
+      </c>
+      <c r="DF51">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DG51">
         <v>400000.0</v>
       </c>
       <c r="DH51">
         <v>400000.0</v>
       </c>
       <c r="DI51">
         <v>400000.0</v>
       </c>
       <c r="DJ51">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DK51">
         <v>500000.0</v>
       </c>
       <c r="DL51">
         <v>500000.0</v>
       </c>
       <c r="DM51">
         <v>500000.0</v>
       </c>
       <c r="DN51">
         <v>500000.0</v>
       </c>
       <c r="DO51">
+        <v>500000.0</v>
+      </c>
+      <c r="DP51">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DQ51">
         <v>600000.0</v>
       </c>
-      <c r="DR51"/>
+      <c r="DR51">
+        <v>600000.0</v>
+      </c>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
-      <c r="DV51">
+      <c r="DV51"/>
+      <c r="DW51">
         <v>200000.0</v>
       </c>
-      <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
       <c r="EA51"/>
-      <c r="EB51">
+      <c r="EB51"/>
+      <c r="EC51">
         <v>1000000.0</v>
       </c>
-      <c r="EC51">
+      <c r="ED51">
         <v>300000.0</v>
       </c>
-      <c r="ED51"/>
       <c r="EE51"/>
       <c r="EF51"/>
+      <c r="EG51"/>
     </row>
-    <row r="52" spans="1:136">
+    <row r="52" spans="1:137">
       <c r="A52" t="s">
         <v>85</v>
       </c>
       <c r="B52">
+        <v>58588000.0</v>
+      </c>
+      <c r="C52">
         <v>61892000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>58827000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>55957000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>61804000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>45526000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>43172000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>43812000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>44961000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>40020000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>40342000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>36521000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>36593000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>33977000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>29499000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30234000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>31074000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>31615000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>30759000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>32063000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>33561000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>33359000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>34257000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>36212000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>79552000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>66617000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>38624000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>77304000.0</v>
+        <v>38068000.0</v>
       </c>
       <c r="AD52">
-        <v>75392000.0</v>
-[...1 lines deleted...]
-      <c r="AE52"/>
+        <v>38652000.0</v>
+      </c>
+      <c r="AE52">
+        <v>37696000.0</v>
+      </c>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>9469000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>1000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>6000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>9000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>14000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>16000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>21000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>42000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>43000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>72000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>103000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>106000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>128000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>111000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>114000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD52">
         <v>100000.0</v>
       </c>
       <c r="DE52">
         <v>100000.0</v>
       </c>
       <c r="DF52">
         <v>100000.0</v>
       </c>
       <c r="DG52">
         <v>100000.0</v>
       </c>
       <c r="DH52">
         <v>100000.0</v>
       </c>
       <c r="DI52">
         <v>100000.0</v>
       </c>
       <c r="DJ52">
         <v>100000.0</v>
       </c>
       <c r="DK52">
         <v>100000.0</v>
       </c>
       <c r="DL52">
         <v>100000.0</v>
       </c>
-      <c r="DM52"/>
+      <c r="DM52">
+        <v>100000.0</v>
+      </c>
       <c r="DN52"/>
-      <c r="DO52">
+      <c r="DO52"/>
+      <c r="DP52">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DQ52">
         <v>600000.0</v>
       </c>
-      <c r="DR52"/>
+      <c r="DR52">
+        <v>600000.0</v>
+      </c>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
-      <c r="DV52">
+      <c r="DV52"/>
+      <c r="DW52">
         <v>200000.0</v>
       </c>
-      <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
-      <c r="EB52">
+      <c r="EB52"/>
+      <c r="EC52">
         <v>700000.0</v>
       </c>
-      <c r="EC52">
+      <c r="ED52">
         <v>100000.0</v>
       </c>
-      <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
+      <c r="EG52"/>
     </row>
-    <row r="53" spans="1:136">
+    <row r="53" spans="1:137">
       <c r="A53" t="s">
         <v>86</v>
       </c>
       <c r="B53">
         <v>0.0</v>
       </c>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
-        <v>140000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E53">
         <v>140000.0</v>
       </c>
       <c r="F53">
+        <v>140000.0</v>
+      </c>
+      <c r="G53">
         <v>2480000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>13484000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>11064000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>11761000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>11556000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>15173000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>14641000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>16358000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>13740000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>15085000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>9051000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>29569000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>9897000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>44037000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>40390000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>40513000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>39788000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>39302000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>33332000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>38837000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>34271000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>40521000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>27452000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>36096000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>61383000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>66968000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>57896000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>66449000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>75176000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>93550000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>84815000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>57324000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>98980000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>39495000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>120737000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>32546000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>121994000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>32424000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>112539000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>120639000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>118244000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>31198000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>19562000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>126830000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>122659000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>111858000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>112279000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>122453000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>123209000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>97487000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>89428000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>109087000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>103039000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>5659000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>76659000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>100937000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>10733000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>13289000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>20395000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>121155000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>88172000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>17971000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>12815000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>10520000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>13002000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>14609000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>16985000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>21688000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>9391000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>51028000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>39061000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>54873000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>63359000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>72542000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>50457000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>32538000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>14761000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>14092000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>15449000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>12652000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>14011000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>12784000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>10183000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>10486000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>8043000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>3229000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>7969000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>9956000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>6088000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>500000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>5013000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>3501000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>511000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
-      <c r="DA53">
+      <c r="DA53"/>
+      <c r="DB53">
         <v>257000.0</v>
       </c>
-      <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
+      <c r="EG53"/>
     </row>
-    <row r="54" spans="1:136">
+    <row r="54" spans="1:137">
       <c r="A54" t="s">
         <v>87</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21503,51 +21635,53 @@
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
-      <c r="BK54"/>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
@@ -21577,1702 +21711,1713 @@
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
+      <c r="EG54"/>
     </row>
-    <row r="55" spans="1:136">
+    <row r="55" spans="1:137">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55">
+        <v>1836062000.0</v>
+      </c>
+      <c r="C55">
         <v>1954960000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1914277000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1999527000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1895078000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1427201000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1411771000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1457128000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1375064000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1304153000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1347943000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1292227000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1270245000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1205121000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1257988000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1226235000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1313292000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1278526000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1355542000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1300060000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1173143000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1168943000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1137761000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1104410000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1132392000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1145904000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1278647000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1282465000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1281560000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1209754000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1072570000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1125059000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1087642000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1018387000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1057161000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1071403000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1012664000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>956100000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>973047000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>976368000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>954905000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>915500000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>914385000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>969885000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>938641000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>891879000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>911235000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>934532000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>905494000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>863896000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>880241000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>907141000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>888741000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>820222000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>804039000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>795308000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>777020000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>697290000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>639786000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>651014000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>596277000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>464033000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>447696000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>430014000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>401354000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>355970000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>326859000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>316290000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>282884000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>254145000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>284693000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>246296000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>227498000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>225941000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>266521000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>257748000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>266670000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>234654000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>251392000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>264779000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>249323000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>229495000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>211728000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>203868000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>197430000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>185634000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>186430000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>181154000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>180573000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>181013000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>177870000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>170518000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>162306000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>159061000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>150500000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>144624000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>137973000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>122593000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>121862000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>109295000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>100563000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>93459000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>91733000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>85078000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>78675000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>78924000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>78100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>66400000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>59100000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>52200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>48900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>46600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>33400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>30900000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>29300000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>26600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>23900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>23400000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>22400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>22500000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>21400000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>21000000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>14500000.0</v>
       </c>
-      <c r="DT55"/>
-      <c r="DU55">
+      <c r="DU55"/>
+      <c r="DV55">
         <v>8400000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>6800000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>5700000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>5000000.0</v>
       </c>
-      <c r="DY55"/>
       <c r="DZ55"/>
       <c r="EA55"/>
-      <c r="EB55">
+      <c r="EB55"/>
+      <c r="EC55">
         <v>2100000.0</v>
       </c>
-      <c r="EC55">
+      <c r="ED55">
         <v>1900000.0</v>
       </c>
-      <c r="ED55"/>
       <c r="EE55"/>
       <c r="EF55"/>
+      <c r="EG55"/>
     </row>
-    <row r="56" spans="1:136">
+    <row r="56" spans="1:137">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56">
+        <v>929761000.0</v>
+      </c>
+      <c r="C56">
         <v>1048925999.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1000699000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1092714000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>997776000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>886013000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>894695000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>944843000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>860108000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>807294000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>854832000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>853583000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>827899000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>768033000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>843557000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>817249000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>906410000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>868103000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>944660000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>881101000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>743780000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>734531000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>698241000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>647834000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>635921000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>640792000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>718879000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>707086000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>740803000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>661064000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>703125000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>753939000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>714151000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>639447000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>675041000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>682833000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>582418000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>569718000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>542656000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>610691000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>496078000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>545322000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>457819000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>597761000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>563221000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>514437000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>442226000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>584108000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>604492000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>565776000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>587912000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>616041000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>600932000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>534500000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>522456000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>514342000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>497460000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>419501000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>346557000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>431877000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>379812000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>221495000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>210067000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>209003000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>216857000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>198341000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>191369000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>182550000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>166426000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>167081000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>194736000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>175996000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>158198000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>137523000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>168855000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>184953000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>195875000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>173198000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>188043000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>202561000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>182957000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>147003000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>140972000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>146558000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>135654000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>122968000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>121094000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>112445000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>112506000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>111339000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>121995000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>109544000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>103633000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>114939000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>105354000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>113572000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>104255000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>95887000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>100822000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>89150000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>80588000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>73148000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>71244000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>64959000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>59617000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>61374000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>62800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>51800000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>45500000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>39500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>36900000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>34900000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>22600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>20900000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>19700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="DN56">
         <v>16500000.0</v>
       </c>
       <c r="DO56">
+        <v>16500000.0</v>
+      </c>
+      <c r="DP56">
         <v>15800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>17300000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>16200000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>17900000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>11400000.0</v>
       </c>
-      <c r="DT56"/>
-      <c r="DU56">
+      <c r="DU56"/>
+      <c r="DV56">
         <v>7900000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>6300000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>5300000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>4600000.0</v>
       </c>
-      <c r="DY56"/>
       <c r="DZ56"/>
       <c r="EA56"/>
-      <c r="EB56">
+      <c r="EB56"/>
+      <c r="EC56">
         <v>1600000.0</v>
       </c>
-      <c r="EC56">
+      <c r="ED56">
         <v>1500000.0</v>
       </c>
-      <c r="ED56"/>
       <c r="EE56"/>
       <c r="EF56"/>
+      <c r="EG56"/>
     </row>
-    <row r="57" spans="1:136">
+    <row r="57" spans="1:137">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
+        <v>487830000.0</v>
+      </c>
+      <c r="C57">
         <v>471394000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>525707000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>572202000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>496592000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>394554000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>413721000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>452963000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>405930000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>332512000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>377624000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>331760000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>317642000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>257242000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>320908000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>280081000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>379643000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>345260000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>435190000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>388574000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>279158000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>256493000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>235916000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>218072000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>237892000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>232712000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>281271000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>214634000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>243567000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>166148000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>224689000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>216530000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>231426000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>168773000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>199612000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>209391000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>204582000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>136616000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>183127000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>181089000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>200684000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>136014000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>174799000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>221036000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>198292000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>155069000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>177591000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>192541000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>169714000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>126376000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>143808000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>182856000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>171530000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>115520000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>122927000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>199177000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>227805000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>179797000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>135088000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>161824000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>141310000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>68503000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>71431000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>76626000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>75379000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>51186000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>52362000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>61144000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>48395000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>34061000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>72650000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>42824000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>38968000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>46385000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>47717000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>44348000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>36524000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>29788000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>36332000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>39984000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>45071000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>36163000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>26906000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>21204000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>28613000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>21336000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>19677000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>12264000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>12180000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>15143000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>16855000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>15406000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>15611000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>20885000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>18893000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>19654000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>20115000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>12489000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>18189000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>10802000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>10042000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>10231000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>14037000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>13032000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>11109000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>11926000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>14700000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>11000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>8600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>5000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>3300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>2900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>2300000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>2700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>3100000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>3200000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>1600000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>1400000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>2100000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>2700000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>1800000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>1400000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>1800000.0</v>
       </c>
-      <c r="DT57"/>
-      <c r="DU57">
+      <c r="DU57"/>
+      <c r="DV57">
         <v>1500000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>800000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>600000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>300000.0</v>
       </c>
-      <c r="DY57"/>
       <c r="DZ57"/>
       <c r="EA57"/>
-      <c r="EB57">
+      <c r="EB57"/>
+      <c r="EC57">
         <v>1000000.0</v>
       </c>
-      <c r="EC57">
+      <c r="ED57">
         <v>800000.0</v>
       </c>
-      <c r="ED57"/>
       <c r="EE57"/>
       <c r="EF57"/>
+      <c r="EG57"/>
     </row>
-    <row r="58" spans="1:136">
+    <row r="58" spans="1:137">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58">
+        <v>863958000.0</v>
+      </c>
+      <c r="C58">
         <v>1007712000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1010295000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1113392000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1031715000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>523525000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>535774000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>597062000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>542708000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>460546000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>499911000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>438513000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>428528000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>367423000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>414125000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>374295000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>469974000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>435119000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>535004000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>492880000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>390621000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>368175000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>347392000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>336670000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>365272000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>372280000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>437423000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>432229000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>454004000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>379208000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>257888000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>257862000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>257349000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>210165000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>248229000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>268402000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>262934000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>217278000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>231975000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>252728000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>254127000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>211834000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>235722000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>284623000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>265837000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>231166000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>241706000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>248853000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>225899000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>185949000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>201401000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>239393000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>230248000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>175557000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>177639000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>208954000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>236951000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>189941000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>165028000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>204013000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>184129000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>85664000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>90398000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>95697000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>94183000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>69901000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>59072000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>66392000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>53631000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>40045000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>78451000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>47432000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>43466000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>50834000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>51187000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>47773000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>39831000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>33021000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>39468000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>43519000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>48509000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>39554000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>29663000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>23577000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>31034000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>23454000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>21765000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>14405000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>14176000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>17060000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>18683000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>17120000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>17275000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>22520000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>20425000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>21137000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>21535000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>13842000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>19502000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>12047000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>11222000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>11421000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>15167000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>14130000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>12152000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>12924000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>15700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>11900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>9400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>5800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>3900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>3200000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>2600000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>3100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>3500000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>3700000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>1900000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>1800000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>2300000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>2700000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>1800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>1400000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>1700000.0</v>
       </c>
-      <c r="DT58"/>
-      <c r="DU58">
+      <c r="DU58"/>
+      <c r="DV58">
         <v>1500000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>900000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>500000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>300000.0</v>
       </c>
-      <c r="DY58"/>
       <c r="DZ58"/>
       <c r="EA58"/>
-      <c r="EB58">
+      <c r="EB58"/>
+      <c r="EC58">
         <v>1400000.0</v>
       </c>
-      <c r="EC58">
+      <c r="ED58">
         <v>1000000.0</v>
       </c>
-      <c r="ED58"/>
       <c r="EE58"/>
       <c r="EF58"/>
+      <c r="EG58"/>
     </row>
-    <row r="59" spans="1:136">
+    <row r="59" spans="1:137">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>867197000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>830293000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>808222000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>808932000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>803001000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>749730000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>738822000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>741072000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>723640000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>700778000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -23289,51 +23434,53 @@
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
-      <c r="BK59"/>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
@@ -23363,776 +23510,781 @@
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
+      <c r="EG59"/>
     </row>
-    <row r="60" spans="1:136">
+    <row r="60" spans="1:137">
       <c r="A60" t="s">
         <v>93</v>
       </c>
       <c r="B60">
+        <v>939603000.0</v>
+      </c>
+      <c r="C60">
         <v>913152000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>866388000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>850841000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>833230000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>875344000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>847719000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>833923000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>808279000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>825236000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>829598000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>837038000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>824516000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>821042000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>831553000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>842303000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>833534000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>835215000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>812098000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>798830000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>774335000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>787528000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>776586000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>756120000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>755084000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>761207000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>828501000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>838738000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>818354000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>819695000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>805814000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>859770000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>823622000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>801586000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>802821000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>797061000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>748036000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>737187000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>740867000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>723363000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>700437000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>703319000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>678404000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>684887000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>672369000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>660327000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>669255000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>685390000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>679369000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>677354000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>678517000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>667627000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>657994000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>644713000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>626580000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>586507000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>540139000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>507408000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>474876000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>447133000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>412237000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>378369000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>357298000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>334317000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>307171000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>286069000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>267787000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>249898000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>229253000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>214100000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>206242000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>198864000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>184032000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>175107000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>215334000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>209975000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>226839000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>201633000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>211924000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>221260000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>200814000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>189941000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>182065000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>180291000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>166396000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>162180000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>164665000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>166749000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>166397000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>163953000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>159187000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>153398000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>145031000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>136541000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>130075000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>123487000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>116438000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>108751000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>102360000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>97248000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>89341000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>82038000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>76566000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>70948000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>66523000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>66000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>62400000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>54500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>49700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>46400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>45000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>43400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>30800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>27800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>25800000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>22900000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>22000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>21600000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>20100000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>19800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19600000.0</v>
       </c>
       <c r="DR60">
         <v>19600000.0</v>
       </c>
       <c r="DS60">
+        <v>19600000.0</v>
+      </c>
+      <c r="DT60">
         <v>12800000.0</v>
       </c>
-      <c r="DT60"/>
-      <c r="DU60">
+      <c r="DU60"/>
+      <c r="DV60">
         <v>6900000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>5900000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>5200000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>4700000.0</v>
       </c>
-      <c r="DY60"/>
       <c r="DZ60"/>
       <c r="EA60"/>
-      <c r="EB60">
+      <c r="EB60"/>
+      <c r="EC60">
         <v>700000.0</v>
       </c>
-      <c r="EC60">
+      <c r="ED60">
         <v>900000.0</v>
       </c>
-      <c r="ED60"/>
       <c r="EE60"/>
       <c r="EF60"/>
+      <c r="EG60"/>
     </row>
-    <row r="61" spans="1:136">
+    <row r="61" spans="1:137">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-1288545000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-1262761000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-1224310000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-1187537000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-1152459000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1117831000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1075432000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1026956000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-995065000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-957829000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-952271000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-935484000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-935366000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-934827000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-905688000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-880425000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-855076000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-821074000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-803920000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-748876000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-733098000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-723673000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-697996000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-671810000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-662525000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-631745000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-512579000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-578973000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-553649000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-526613000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-512579000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-480834000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-451098000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-429719000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-376942000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-336466000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-300324000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-264051000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-234715000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-202008000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-165306000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-143683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132543000.0</v>
       </c>
       <c r="BD61">
         <v>-132543000.0</v>
       </c>
       <c r="BE61">
         <v>-132543000.0</v>
       </c>
       <c r="BF61">
         <v>-132543000.0</v>
       </c>
       <c r="BG61">
         <v>-132543000.0</v>
       </c>
       <c r="BH61">
         <v>-132543000.0</v>
       </c>
       <c r="BI61">
         <v>-132543000.0</v>
       </c>
       <c r="BJ61">
         <v>-132543000.0</v>
       </c>
       <c r="BK61">
         <v>-132543000.0</v>
       </c>
       <c r="BL61">
         <v>-132543000.0</v>
       </c>
       <c r="BM61">
         <v>-132543000.0</v>
       </c>
       <c r="BN61">
-        <v>-127984000.0</v>
+        <v>-132543000.0</v>
       </c>
       <c r="BO61">
         <v>-127984000.0</v>
       </c>
       <c r="BP61">
         <v>-127984000.0</v>
       </c>
       <c r="BQ61">
         <v>-127984000.0</v>
       </c>
       <c r="BR61">
         <v>-127984000.0</v>
       </c>
       <c r="BS61">
         <v>-127984000.0</v>
       </c>
       <c r="BT61">
         <v>-127984000.0</v>
       </c>
       <c r="BU61">
         <v>-127984000.0</v>
       </c>
       <c r="BV61">
         <v>-127984000.0</v>
       </c>
       <c r="BW61">
-        <v>-83784000.0</v>
+        <v>-127984000.0</v>
       </c>
       <c r="BX61">
         <v>-83784000.0</v>
       </c>
       <c r="BY61">
-        <v>-54631000.0</v>
+        <v>-83784000.0</v>
       </c>
       <c r="BZ61">
         <v>-54631000.0</v>
       </c>
       <c r="CA61">
-        <v>-33690000.0</v>
+        <v>-54631000.0</v>
       </c>
       <c r="CB61">
         <v>-33690000.0</v>
       </c>
       <c r="CC61">
         <v>-33690000.0</v>
       </c>
       <c r="CD61">
+        <v>-33690000.0</v>
+      </c>
+      <c r="CE61">
         <v>-30233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25426000.0</v>
       </c>
       <c r="CF61">
         <v>-25426000.0</v>
       </c>
       <c r="CG61">
         <v>-25426000.0</v>
       </c>
       <c r="CH61">
+        <v>-25426000.0</v>
+      </c>
+      <c r="CI61">
         <v>-23185000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-17691000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-13233000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-9592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7991000.0</v>
       </c>
       <c r="CM61">
         <v>-7991000.0</v>
       </c>
       <c r="CN61">
         <v>-7991000.0</v>
       </c>
       <c r="CO61">
         <v>-7991000.0</v>
       </c>
       <c r="CP61">
         <v>-7991000.0</v>
       </c>
       <c r="CQ61">
         <v>-7991000.0</v>
       </c>
       <c r="CR61">
         <v>-7991000.0</v>
       </c>
       <c r="CS61">
         <v>-7991000.0</v>
       </c>
       <c r="CT61">
         <v>-7991000.0</v>
       </c>
       <c r="CU61">
         <v>-7991000.0</v>
       </c>
       <c r="CV61">
         <v>-7991000.0</v>
       </c>
       <c r="CW61">
         <v>-7991000.0</v>
       </c>
       <c r="CX61">
         <v>-7991000.0</v>
       </c>
       <c r="CY61">
         <v>-7991000.0</v>
       </c>
       <c r="CZ61">
+        <v>-7991000.0</v>
+      </c>
+      <c r="DA61">
         <v>-7977000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-7691000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-1915000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
+      <c r="EG61"/>
     </row>
-    <row r="62" spans="1:136">
+    <row r="62" spans="1:137">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24227,50 +24379,51 @@
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
+      <c r="EG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24369,51 +24522,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>1484640000.0</v>
       </c>
       <c r="C2">
         <v>1345995000.0</v>
       </c>
       <c r="D2">
         <v>1149168000.0</v>
       </c>
       <c r="E2">
         <v>1248173000.0</v>
       </c>
       <c r="F2">
         <v>1098645000.0</v>
       </c>
       <c r="G2">
         <v>737273000.0</v>
       </c>
       <c r="H2">
         <v>1101140000.0</v>
       </c>
       <c r="I2">
         <v>1037571000.0</v>
       </c>
@@ -24474,78 +24627,78 @@
       <c r="AB2">
         <v>91500000.0</v>
       </c>
       <c r="AC2">
         <v>48500000.0</v>
       </c>
       <c r="AD2">
         <v>34000000.0</v>
       </c>
       <c r="AE2">
         <v>30900000.0</v>
       </c>
       <c r="AF2">
         <v>25800000.0</v>
       </c>
       <c r="AG2">
         <v>6200000.0</v>
       </c>
       <c r="AH2"/>
       <c r="AI2">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
-        <v>33436999.0</v>
+        <v>33437000.0</v>
       </c>
       <c r="C3">
         <v>20010000.0</v>
       </c>
       <c r="D3">
         <v>15501000.0</v>
       </c>
       <c r="E3">
         <v>20576000.0</v>
       </c>
       <c r="F3">
         <v>15208000.0</v>
       </c>
       <c r="G3">
         <v>17360000.0</v>
       </c>
       <c r="H3">
         <v>21337000.0</v>
       </c>
       <c r="I3">
-        <v>21754000.0</v>
+        <v>22482000.0</v>
       </c>
       <c r="J3">
-        <v>20405000.0</v>
+        <v>21389000.0</v>
       </c>
       <c r="K3">
         <v>19868000.0</v>
       </c>
       <c r="L3">
         <v>20757000.0</v>
       </c>
       <c r="M3">
         <v>15077000.0</v>
       </c>
       <c r="N3">
         <v>12979000.0</v>
       </c>
       <c r="O3">
         <v>12642000.0</v>
       </c>
       <c r="P3">
         <v>11060000.0</v>
       </c>
       <c r="Q3">
         <v>9999000.0</v>
       </c>
       <c r="R3">
         <v>9560000.0</v>
       </c>
@@ -24581,114 +24734,114 @@
       </c>
       <c r="AC3">
         <v>1400000.0</v>
       </c>
       <c r="AD3">
         <v>800000.0</v>
       </c>
       <c r="AE3">
         <v>400000.0</v>
       </c>
       <c r="AF3">
         <v>100000.0</v>
       </c>
       <c r="AG3">
         <v>100000.0</v>
       </c>
       <c r="AH3">
         <v>200000.0</v>
       </c>
       <c r="AI3">
         <v>200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5">
         <v>90023000.0</v>
       </c>
       <c r="C5">
         <v>237996000.0</v>
       </c>
       <c r="D5">
         <v>219742000.0</v>
       </c>
       <c r="E5">
         <v>287451000.0</v>
       </c>
       <c r="F5">
         <v>247649000.0</v>
       </c>
       <c r="G5">
         <v>49563000.0</v>
       </c>
       <c r="H5">
         <v>182747000.0</v>
       </c>
       <c r="I5">
-        <v>151628000.0</v>
+        <v>177340000.0</v>
       </c>
       <c r="J5">
         <v>172327000.0</v>
       </c>
       <c r="K5">
         <v>168751000.0</v>
       </c>
       <c r="L5">
         <v>173318000.0</v>
       </c>
       <c r="M5">
         <v>152565000.0</v>
       </c>
       <c r="N5">
         <v>202785000.0</v>
       </c>
       <c r="O5">
         <v>184236000.0</v>
       </c>
       <c r="P5">
         <v>153770000.0</v>
       </c>
       <c r="Q5">
         <v>125861000.0</v>
       </c>
@@ -24727,78 +24880,78 @@
       </c>
       <c r="AC5">
         <v>6000000.0</v>
       </c>
       <c r="AD5">
         <v>2200000.0</v>
       </c>
       <c r="AE5">
         <v>500000.0</v>
       </c>
       <c r="AF5">
         <v>5300000.0</v>
       </c>
       <c r="AG5">
         <v>-800000.0</v>
       </c>
       <c r="AH5">
         <v>2600000.0</v>
       </c>
       <c r="AI5">
         <v>100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
-        <v>123459999.0</v>
+        <v>123460000.0</v>
       </c>
       <c r="C6">
         <v>258006000.0</v>
       </c>
       <c r="D6">
         <v>235243000.0</v>
       </c>
       <c r="E6">
         <v>308027000.0</v>
       </c>
       <c r="F6">
         <v>262857000.0</v>
       </c>
       <c r="G6">
         <v>66923000.0</v>
       </c>
       <c r="H6">
         <v>204084000.0</v>
       </c>
       <c r="I6">
-        <v>173382000.0</v>
+        <v>199822000.0</v>
       </c>
       <c r="J6">
-        <v>192732000.0</v>
+        <v>193716000.0</v>
       </c>
       <c r="K6">
         <v>188619000.0</v>
       </c>
       <c r="L6">
         <v>194075000.0</v>
       </c>
       <c r="M6">
         <v>167642000.0</v>
       </c>
       <c r="N6">
         <v>215764000.0</v>
       </c>
       <c r="O6">
         <v>196878000.0</v>
       </c>
       <c r="P6">
         <v>164830000.0</v>
       </c>
       <c r="Q6">
         <v>135860000.0</v>
       </c>
       <c r="R6">
         <v>90442000.0</v>
       </c>
@@ -24834,133 +24987,133 @@
       </c>
       <c r="AC6">
         <v>7400000.0</v>
       </c>
       <c r="AD6">
         <v>3000000.0</v>
       </c>
       <c r="AE6">
         <v>900000.0</v>
       </c>
       <c r="AF6">
         <v>5400000.0</v>
       </c>
       <c r="AG6">
         <v>-700000.0</v>
       </c>
       <c r="AH6">
         <v>2600000.0</v>
       </c>
       <c r="AI6">
         <v>300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-877000.0</v>
       </c>
       <c r="J8">
         <v>7599000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9">
         <v>1036877999.0</v>
       </c>
       <c r="C9">
         <v>936932000.0</v>
       </c>
       <c r="D9">
         <v>832414000.0</v>
       </c>
       <c r="E9">
         <v>873836000.0</v>
       </c>
       <c r="F9">
         <v>767497000.0</v>
       </c>
       <c r="G9">
         <v>464541000.0</v>
       </c>
       <c r="H9">
         <v>686017000.0</v>
       </c>
       <c r="I9">
         <v>616038000.0</v>
       </c>
@@ -25023,51 +25176,51 @@
       </c>
       <c r="AC9">
         <v>37300000.0</v>
       </c>
       <c r="AD9">
         <v>25300000.0</v>
       </c>
       <c r="AE9">
         <v>14900000.0</v>
       </c>
       <c r="AF9">
         <v>12900000.0</v>
       </c>
       <c r="AG9">
         <v>2200000.0</v>
       </c>
       <c r="AH9">
         <v>2600000.0</v>
       </c>
       <c r="AI9">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10">
         <v>77680000.0</v>
       </c>
       <c r="C10">
         <v>230477000.0</v>
       </c>
       <c r="D10">
         <v>220614000.0</v>
       </c>
       <c r="E10">
         <v>282320000.0</v>
       </c>
       <c r="F10">
         <v>242068000.0</v>
       </c>
       <c r="G10">
         <v>-29985000.0</v>
       </c>
       <c r="H10">
         <v>181226000.0</v>
       </c>
       <c r="I10">
         <v>177340000.0</v>
       </c>
@@ -25126,51 +25279,51 @@
         <v>27504000.0</v>
       </c>
       <c r="AB10">
         <v>19800000.0</v>
       </c>
       <c r="AC10">
         <v>9300000.0</v>
       </c>
       <c r="AD10">
         <v>4600000.0</v>
       </c>
       <c r="AE10">
         <v>1600000.0</v>
       </c>
       <c r="AF10">
         <v>5600000.0</v>
       </c>
       <c r="AG10">
         <v>-700000.0</v>
       </c>
       <c r="AH10"/>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11">
         <v>28662000.0</v>
       </c>
       <c r="C11">
         <v>54575000.0</v>
       </c>
       <c r="D11">
         <v>46639000.0</v>
       </c>
       <c r="E11">
         <v>65103000.0</v>
       </c>
       <c r="F11">
         <v>49609000.0</v>
       </c>
       <c r="G11">
         <v>-11704000.0</v>
       </c>
       <c r="H11">
         <v>39504000.0</v>
       </c>
       <c r="I11">
         <v>46841000.0</v>
       </c>
@@ -25233,51 +25386,51 @@
       </c>
       <c r="AC11">
         <v>3900000.0</v>
       </c>
       <c r="AD11">
         <v>1900000.0</v>
       </c>
       <c r="AE11">
         <v>500000.0</v>
       </c>
       <c r="AF11">
         <v>1800000.0</v>
       </c>
       <c r="AG11">
         <v>-300000.0</v>
       </c>
       <c r="AH11">
         <v>3500000.0</v>
       </c>
       <c r="AI11">
         <v>200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12">
         <v>12343000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>7392000.0</v>
       </c>
       <c r="E12">
         <v>676000.0</v>
       </c>
       <c r="F12">
         <v>1529000.0</v>
       </c>
       <c r="G12">
         <v>160832000.0</v>
       </c>
       <c r="H12">
         <v>4099000.0</v>
       </c>
       <c r="I12">
         <v>2595000.0</v>
       </c>
       <c r="J12">
         <v>647000.0</v>
@@ -25338,51 +25491,51 @@
       </c>
       <c r="AC12">
         <v>200000.0</v>
       </c>
       <c r="AD12">
         <v>5000000.0</v>
       </c>
       <c r="AE12">
         <v>200000.0</v>
       </c>
       <c r="AF12">
         <v>300000.0</v>
       </c>
       <c r="AG12">
         <v>100000.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>100000.0</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>5538000.0</v>
       </c>
       <c r="D13">
         <v>6468000.0</v>
       </c>
       <c r="E13">
         <v>676000.0</v>
       </c>
       <c r="F13">
         <v>1529000.0</v>
       </c>
       <c r="G13">
         <v>1620000.0</v>
       </c>
       <c r="H13">
         <v>4412000.0</v>
       </c>
       <c r="I13">
         <v>3958000.0</v>
       </c>
       <c r="J13">
         <v>2548000.0</v>
@@ -25397,51 +25550,51 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
         <v>-4357000.0</v>
       </c>
       <c r="C14">
         <v>-6512000.0</v>
       </c>
       <c r="D14">
         <v>-1456000.0</v>
       </c>
       <c r="E14">
         <v>-1156000.0</v>
       </c>
       <c r="F14">
         <v>-1781000.0</v>
       </c>
       <c r="G14">
         <v>13783000.0</v>
       </c>
       <c r="H14">
         <v>411000.0</v>
       </c>
       <c r="I14">
         <v>1363000.0</v>
       </c>
@@ -25466,51 +25619,51 @@
       <c r="P14">
         <v>-118000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
         <v>44661000.0</v>
       </c>
       <c r="C15">
         <v>169390000.0</v>
       </c>
       <c r="D15">
         <v>171554000.0</v>
       </c>
       <c r="E15">
         <v>216061000.0</v>
       </c>
       <c r="F15">
         <v>190678000.0</v>
       </c>
       <c r="G15">
         <v>-18397000.0</v>
       </c>
       <c r="H15">
         <v>141311000.0</v>
       </c>
       <c r="I15">
         <v>129136000.0</v>
       </c>
@@ -25573,51 +25726,51 @@
       </c>
       <c r="AC15">
         <v>5400000.0</v>
       </c>
       <c r="AD15">
         <v>2700000.0</v>
       </c>
       <c r="AE15">
         <v>1100000.0</v>
       </c>
       <c r="AF15">
         <v>3800000.0</v>
       </c>
       <c r="AG15">
         <v>-700000.0</v>
       </c>
       <c r="AH15">
         <v>-900000.0</v>
       </c>
       <c r="AI15">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>216061000.0</v>
       </c>
       <c r="F16">
         <v>190678000.0</v>
       </c>
       <c r="G16">
         <v>-18397000.0</v>
       </c>
       <c r="H16">
         <v>141311000.0</v>
       </c>
       <c r="I16">
         <v>129136000.0</v>
       </c>
       <c r="J16">
         <v>117948000.0</v>
       </c>
       <c r="K16">
         <v>120911000.0</v>
       </c>
@@ -25658,51 +25811,51 @@
         <v>12275000.0</v>
       </c>
       <c r="X16">
         <v>20454000.0</v>
       </c>
       <c r="Y16">
         <v>19841000.0</v>
       </c>
       <c r="Z16">
         <v>12116000.0</v>
       </c>
       <c r="AA16">
         <v>16043000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17">
         <v>49018000.0</v>
       </c>
       <c r="C17">
         <v>175902000.0</v>
       </c>
       <c r="D17">
         <v>168920000.0</v>
       </c>
       <c r="E17">
         <v>217217000.0</v>
       </c>
       <c r="F17">
         <v>192459000.0</v>
       </c>
       <c r="G17">
         <v>-18281000.0</v>
       </c>
       <c r="H17">
         <v>141722000.0</v>
       </c>
       <c r="I17">
         <v>130499000.0</v>
       </c>
@@ -25727,51 +25880,51 @@
       <c r="P17">
         <v>97201000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
         <v>-12343000.0</v>
       </c>
       <c r="C18">
         <v>5538000.0</v>
       </c>
       <c r="D18">
         <v>6468000.0</v>
       </c>
       <c r="E18">
         <v>676000.0</v>
       </c>
       <c r="F18">
         <v>-1529000.0</v>
       </c>
       <c r="G18">
         <v>1620000.0</v>
       </c>
       <c r="H18">
         <v>4412000.0</v>
       </c>
       <c r="I18">
         <v>3958000.0</v>
       </c>
@@ -25786,51 +25939,51 @@
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>-5000.0</v>
       </c>
       <c r="K19">
         <v>-1373000.0</v>
       </c>
       <c r="L19">
         <v>-1373000.0</v>
       </c>
       <c r="M19">
         <v>677000.0</v>
       </c>
       <c r="N19">
         <v>1083000.0</v>
       </c>
       <c r="O19">
@@ -25839,51 +25992,51 @@
       <c r="P19">
         <v>4885000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2620000.0</v>
       </c>
       <c r="G20">
         <v>44273000.0</v>
       </c>
       <c r="H20">
         <v>4050000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>1000000.0</v>
       </c>
       <c r="K20">
         <v>3045000.0</v>
       </c>
       <c r="L20">
         <v>3045000.0</v>
       </c>
       <c r="M20">
@@ -25892,51 +26045,51 @@
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>68900000.0</v>
       </c>
       <c r="C21">
         <v>224939000.0</v>
       </c>
       <c r="D21">
         <v>213222000.0</v>
       </c>
       <c r="E21">
         <v>281644000.0</v>
       </c>
       <c r="F21">
         <v>243597000.0</v>
       </c>
       <c r="G21">
         <v>-31605000.0</v>
       </c>
       <c r="H21">
         <v>176814000.0</v>
       </c>
       <c r="I21">
         <v>173382000.0</v>
       </c>
@@ -25999,90 +26152,90 @@
       </c>
       <c r="AC21">
         <v>6000000.0</v>
       </c>
       <c r="AD21">
         <v>2200000.0</v>
       </c>
       <c r="AE21">
         <v>500000.0</v>
       </c>
       <c r="AF21">
         <v>5300000.0</v>
       </c>
       <c r="AG21">
         <v>-800000.0</v>
       </c>
       <c r="AH21">
         <v>2600000.0</v>
       </c>
       <c r="AI21">
         <v>100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
         <v>2452618000.0</v>
       </c>
       <c r="C23">
         <v>2057988000.0</v>
       </c>
       <c r="D23">
         <v>1768360000.0</v>
       </c>
       <c r="E23">
         <v>1840365000.0</v>
       </c>
       <c r="F23">
         <v>1622545000.0</v>
       </c>
       <c r="G23">
         <v>1233419000.0</v>
       </c>
       <c r="H23">
         <v>1610343000.0</v>
       </c>
       <c r="I23">
         <v>1480227000.0</v>
       </c>
@@ -26143,90 +26296,90 @@
       <c r="AB23">
         <v>147400000.0</v>
       </c>
       <c r="AC23">
         <v>79800000.0</v>
       </c>
       <c r="AD23">
         <v>57100000.0</v>
       </c>
       <c r="AE23">
         <v>45300000.0</v>
       </c>
       <c r="AF23">
         <v>33400000.0</v>
       </c>
       <c r="AG23">
         <v>9200000.0</v>
       </c>
       <c r="AH23"/>
       <c r="AI23">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
         <v>33437000.0</v>
       </c>
       <c r="C25">
         <v>20010000.0</v>
       </c>
       <c r="D25">
         <v>16289000.0</v>
       </c>
       <c r="E25">
         <v>20576000.0</v>
       </c>
       <c r="F25">
         <v>15208000.0</v>
       </c>
       <c r="G25">
         <v>17360000.0</v>
       </c>
       <c r="H25">
         <v>21337000.0</v>
       </c>
       <c r="I25">
         <v>22482000.0</v>
       </c>
@@ -26239,51 +26392,51 @@
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -26294,51 +26447,51 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>199912000.0</v>
       </c>
       <c r="D27">
         <v>186535000.0</v>
       </c>
       <c r="E27">
         <v>197247000.0</v>
       </c>
       <c r="F27">
         <v>151447000.0</v>
       </c>
       <c r="G27">
         <v>91689000.0</v>
       </c>
       <c r="H27">
         <v>88184000.0</v>
       </c>
       <c r="I27">
         <v>69733000.0</v>
       </c>
       <c r="J27">
         <v>60998000.0</v>
@@ -26359,51 +26512,51 @@
         <v>23923000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>463976000.0</v>
       </c>
       <c r="D28">
         <v>403852000.0</v>
       </c>
       <c r="E28">
         <v>380176000.0</v>
       </c>
       <c r="F28">
         <v>348092000.0</v>
       </c>
       <c r="G28">
         <v>307665000.0</v>
       </c>
       <c r="H28">
         <v>385751000.0</v>
       </c>
       <c r="I28">
         <v>371536000.0</v>
       </c>
       <c r="J28">
         <v>352138000.0</v>
@@ -26456,51 +26609,51 @@
       <c r="Z28">
         <v>79472000.0</v>
       </c>
       <c r="AA28">
         <v>68833000.0</v>
       </c>
       <c r="AB28">
         <v>52900000.0</v>
       </c>
       <c r="AC28">
         <v>29900000.0</v>
       </c>
       <c r="AD28">
         <v>22300000.0</v>
       </c>
       <c r="AE28">
         <v>14000000.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
         <v>28662000.0</v>
       </c>
       <c r="C29">
         <v>54575000.0</v>
       </c>
       <c r="D29">
         <v>50594000.0</v>
       </c>
       <c r="E29">
         <v>65103000.0</v>
       </c>
       <c r="F29">
         <v>49609000.0</v>
       </c>
       <c r="G29">
         <v>-11704000.0</v>
       </c>
       <c r="H29">
         <v>39504000.0</v>
       </c>
       <c r="I29">
         <v>46841000.0</v>
       </c>
@@ -26517,51 +26670,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
         <v>967978000.0</v>
       </c>
       <c r="C30">
         <v>711993000.0</v>
       </c>
       <c r="D30">
         <v>619192000.0</v>
       </c>
       <c r="E30">
         <v>592192000.0</v>
       </c>
       <c r="F30">
         <v>523900000.0</v>
       </c>
       <c r="G30">
         <v>496146000.0</v>
       </c>
       <c r="H30">
         <v>509203000.0</v>
       </c>
       <c r="I30">
         <v>442656000.0</v>
       </c>
@@ -26622,51 +26775,51 @@
       <c r="AB30">
         <v>55900000.0</v>
       </c>
       <c r="AC30">
         <v>31300000.0</v>
       </c>
       <c r="AD30">
         <v>23100000.0</v>
       </c>
       <c r="AE30">
         <v>14400000.0</v>
       </c>
       <c r="AF30">
         <v>7600000.0</v>
       </c>
       <c r="AG30">
         <v>3000000.0</v>
       </c>
       <c r="AH30"/>
       <c r="AI30">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B31">
         <v>8780000.0</v>
       </c>
       <c r="C31">
         <v>5538000.0</v>
       </c>
       <c r="D31">
         <v>7392000.0</v>
       </c>
       <c r="E31">
         <v>676000.0</v>
       </c>
       <c r="F31">
         <v>-1529000.0</v>
       </c>
       <c r="G31">
         <v>1620000.0</v>
       </c>
       <c r="H31">
         <v>4412000.0</v>
       </c>
       <c r="I31">
         <v>3958000.0</v>
       </c>
@@ -26729,51 +26882,51 @@
       </c>
       <c r="AC31">
         <v>3300000.0</v>
       </c>
       <c r="AD31">
         <v>2400000.0</v>
       </c>
       <c r="AE31">
         <v>1100000.0</v>
       </c>
       <c r="AF31">
         <v>300000.0</v>
       </c>
       <c r="AG31">
         <v>100000.0</v>
       </c>
       <c r="AH31">
         <v>-2600000.0</v>
       </c>
       <c r="AI31">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B32">
         <v>2521518000.0</v>
       </c>
       <c r="C32">
         <v>2282927000.0</v>
       </c>
       <c r="D32">
         <v>1981582000.0</v>
       </c>
       <c r="E32">
         <v>2122009000.0</v>
       </c>
       <c r="F32">
         <v>1866142000.0</v>
       </c>
       <c r="G32">
         <v>1201814000.0</v>
       </c>
       <c r="H32">
         <v>1787157000.0</v>
       </c>
       <c r="I32">
         <v>1653609000.0</v>
       </c>
@@ -26855,1293 +27008,1300 @@
       <c r="AI32">
         <v>3800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EF32"/>
+  <dimension ref="A1:EG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:136">
+    <row r="1" spans="1:137">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>192</v>
       </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
         <v>195</v>
       </c>
       <c r="EE1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
       </c>
-      <c r="EF1" t="s">
-        <v>196</v>
+      <c r="EG1" t="s">
+        <v>197</v>
       </c>
     </row>
-    <row r="2" spans="1:136">
+    <row r="2" spans="1:137">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>356206000.0</v>
+      </c>
+      <c r="C2">
         <v>295676000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>433900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>390500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>332973000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>327267000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>346874000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>365131000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>306424000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>327566000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>304887000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>320107000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>255432000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>268742000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>271946000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>327167000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>317224000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>331836000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>340141000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>308744000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>227839000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>221921000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>217655000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>206990000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>86924000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>225704000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>261291000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>306277000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>279629000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>253943000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>258046000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>283265000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>247979000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>248281000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>224634000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>275302000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>234751000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>233669000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>206180000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>253876000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>204357000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>213155000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>220053000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>264691000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>207436000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>212567000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>225125000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>255895000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>188655000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>196276000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>213384000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>255088000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>187056000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>176318000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>191387000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>225668000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>184438000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>169877000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>180487000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>204434000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>125057000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>96623000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>91468000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>106610000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>89815000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>71671000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>78048000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>78462000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>66909000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>63942000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>71004000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>75114000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>63780000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>60324000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>63773000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>66577000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>62836000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>64460000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>67540000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>72217000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>74945000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>62032000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>51984000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>63836000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>62448000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>55018000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>57297000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>57160000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>53522000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>47496000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>43949000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>53067000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>53436000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>47733000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>47493000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>56763000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>55127000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>40070000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>37442000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>40517000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>34245000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>31314000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>27817000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>32044000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>26456000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>25224000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>26300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>28500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>21400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>15400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>13500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>10900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>9200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>8700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>9700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>7200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>8400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>11300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>8700000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>6600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>4300000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>6000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4300000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>3200000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>3000000.0</v>
       </c>
-      <c r="DY2"/>
       <c r="DZ2"/>
-      <c r="EA2">
+      <c r="EA2"/>
+      <c r="EB2">
         <v>-1200000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>1200000.0</v>
       </c>
-      <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
+      <c r="EG2"/>
     </row>
-    <row r="3" spans="1:136">
+    <row r="3" spans="1:137">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>9075000.0</v>
+      </c>
+      <c r="C3">
         <v>9358000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>8329000.0</v>
+      </c>
+      <c r="E3">
         <v>11182000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8673000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5253000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5274000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5167000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4938000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4631000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4363000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3881000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3891000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3366000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5151000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4954000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5248000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5223000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>3597000.0</v>
+      </c>
+      <c r="U3">
         <v>3618000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3965000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4028000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4125000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3991000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4248000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4996000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5150000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5424000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5413000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5350000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5313000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6060000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5568000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5541000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5701000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5286000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5181000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5221000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5066000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5361000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5474000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5201000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6817000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4675000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4740000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4525000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4116000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3755000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3832000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3374000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3291000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3087000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3238000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3363000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3538000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3002000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3142000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2960000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3211000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3077000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2563000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2209000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2635000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2342000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2579000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2443000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2447000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2285000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2417000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2411000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2277000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2162000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2306000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2356000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2593000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1956000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1964000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1922000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1983000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1540000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1675000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1507000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1083000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1345000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1378000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1314000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1409000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1203000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1345000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1106000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1077000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1129000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1194000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1343000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1082000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>966000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>856000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>802000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>863000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>845000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>958000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>781000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1010000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1208000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>667000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>701000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE3">
         <v>500000.0</v>
       </c>
       <c r="DF3">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DG3">
         <v>400000.0</v>
       </c>
       <c r="DH3">
         <v>400000.0</v>
       </c>
       <c r="DI3">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DJ3">
         <v>300000.0</v>
       </c>
       <c r="DK3">
+        <v>300000.0</v>
+      </c>
+      <c r="DL3">
         <v>-100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DN3">
         <v>200000.0</v>
       </c>
       <c r="DO3">
         <v>200000.0</v>
       </c>
       <c r="DP3">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ3">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DR3">
         <v>-300000.0</v>
       </c>
-      <c r="DS3"/>
+      <c r="DS3">
+        <v>-300000.0</v>
+      </c>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
-      <c r="DX3">
+      <c r="DX3"/>
+      <c r="DY3">
         <v>100000.0</v>
       </c>
-      <c r="DY3"/>
       <c r="DZ3"/>
-      <c r="EA3">
+      <c r="EA3"/>
+      <c r="EB3">
         <v>-200000.0</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>200000.0</v>
       </c>
-      <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
+      <c r="EG3"/>
     </row>
-    <row r="4" spans="1:136">
+    <row r="4" spans="1:137">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28323,919 +28483,926 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
+      <c r="EG4"/>
     </row>
-    <row r="5" spans="1:136">
+    <row r="5" spans="1:137">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5">
+        <v>39319000.0</v>
+      </c>
+      <c r="C5">
         <v>91532000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>61044000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>26411000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37838000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>49004000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>43851000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>80629000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>53420000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>60096000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>46453000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>84660000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>45996000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>48531000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>40327000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>80092000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>65239000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>97953000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>74380000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>88418000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>48195000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>28656000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>59983000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>36909000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-22524000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12091000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>19480000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>68041000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>48683000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>44660000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>25037000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>70204000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>41584000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>36557000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>32254000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>65443000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>41897000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>30780000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>39640000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>63766000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>35890000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>29880000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>36942000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>61609000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>36817000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>32892000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>35966000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>59333000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>40312000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>35993000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>52639000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>68097000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>45611000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>36439000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>45556000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>61517000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>41804000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>32399000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>43692000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>47431000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>34625000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>25246000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>49561000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>35046000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>26824000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>22416000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>22892000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>22588000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>16955000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>7893000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2078000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>17706000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9841000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>481000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6954000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>12801000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>17490000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>15669000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>16654000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>21874000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>21315000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>18455000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>11313000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>9001000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>8657000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1251000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-42000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5867000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>6576000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>6580000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>4041000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>11707000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>9615000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8263000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>6901000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>10502000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>8956000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>6853000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1713000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>8987000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>7327000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>5800000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>5616000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>6834000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4939000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3764000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>5800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>5000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>2400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>2200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>300000.0</v>
       </c>
-      <c r="DO5">
-[...1 lines deleted...]
-      </c>
       <c r="DP5">
+        <v>0.0</v>
+      </c>
+      <c r="DQ5">
         <v>500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-1000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>1100000.0</v>
       </c>
-      <c r="DS5"/>
       <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>1600000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>900000.0</v>
       </c>
-      <c r="DW5"/>
-      <c r="DX5">
+      <c r="DX5"/>
+      <c r="DY5">
         <v>-4200000.0</v>
       </c>
-      <c r="DY5"/>
       <c r="DZ5"/>
-      <c r="EA5">
+      <c r="EA5"/>
+      <c r="EB5">
         <v>4600000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>-300000.0</v>
       </c>
-      <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
+      <c r="EG5"/>
     </row>
-    <row r="6" spans="1:136">
+    <row r="6" spans="1:137">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>48394000.0</v>
+      </c>
+      <c r="C6">
         <v>100890000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>69373000.0</v>
+      </c>
+      <c r="E6">
         <v>37593000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-29165000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>54257000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>49125000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>85796000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>58358000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>64727000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>50816000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>88541000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>49887000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>51897000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45478000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>85046000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>70487000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>103176000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>77977000.0</v>
+      </c>
+      <c r="U6">
         <v>92036000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>52160000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>32684000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>64108000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>40900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-18276000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17087000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24630000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>73465000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>54096000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>50010000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30350000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>76264000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>47152000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>42098000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>37955000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>70729000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>47078000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>36001000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>44706000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>69127000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>41364000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>35081000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>43759000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>66284000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>41557000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>37417000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>40082000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>63088000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>44144000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>39367000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>55930000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>71184000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>48849000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>39802000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>49094000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>64519000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>44946000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>35359000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>46903000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>50508000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>37188000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>27455000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>52196000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>37388000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>29403000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>24859000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>25339000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24873000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>19372000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>10304000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>199000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>19868000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>12147000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2837000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>9547000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>14757000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>19454000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>17591000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>18637000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>23414000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>22990000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>19962000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>12396000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>10346000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>10035000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2565000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1367000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>7070000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>7921000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>7686000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>5118000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>12836000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>10809000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>9606000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>7983000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>11468000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>9812000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>7655000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-850000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9832000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8285000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>6581000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>6626000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>8042000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5606000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>4465000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>7400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>2800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>2600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>600000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-1000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>1100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>1200000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>10200000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1600000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>400000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-4100000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>1700000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>1300000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>4400000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>-100000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>-2700000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="EF6">
         <v>900000.0</v>
       </c>
+      <c r="EG6">
+        <v>900000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:136">
+    <row r="7" spans="1:137">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29417,120 +29584,121 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
+      <c r="EG7"/>
     </row>
-    <row r="8" spans="1:136">
+    <row r="8" spans="1:137">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-877000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -29709,1720 +29877,1735 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
+      <c r="EG8"/>
     </row>
-    <row r="9" spans="1:136">
+    <row r="9" spans="1:137">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9">
+        <v>309659000.0</v>
+      </c>
+      <c r="C9">
         <v>353984000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>319800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>277375000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>226027000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>226267000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>235444000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>259544000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>217129000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>224815000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>214827000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>232625000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>189870000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>195092000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>198697000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>229476000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>217765000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>227898000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>238340000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>219998000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>170055000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>139104000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>135312000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>139877000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>55888000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>133464000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>172644000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>191031000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>165345000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>156997000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>152314000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>175217000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>147774000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>140733000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>139736000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>165891000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>139397000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>132718000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>130228000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>154508000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>121045000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>116202000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>124197000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>148771000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>116146000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>111378000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>117495000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>136097000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>107060000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>108348000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>129498000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>139703000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>110578000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>102598000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>124140000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>131215000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>104254000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>100566000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>103335000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>109453000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>84095000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>73699000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>69560000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>77508000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>68849000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>59937000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>45470000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>61676000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>49563000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>46392000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>48093000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>52979000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>45537000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>40215000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>38972000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>46818000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>45420000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>42194000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>46568000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>51023000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>54555000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>46283000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>39441000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>36231000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>38510000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>28348000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>27235000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>31450000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>32712000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>31272000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>27150000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>35596000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>32308000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>30965000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>30903000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>36255000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>32984000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>26541000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>22746000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>29728000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>25318000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>22081000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>25022000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>28064000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>21601000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>18885000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>22900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>20500000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>16700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>11300000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>11700000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>10500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>7800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>7300000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>7100000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>8400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>5100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>4800000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>4900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>4400000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>2100000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>3500000.0</v>
       </c>
-      <c r="DS9"/>
-      <c r="DT9">
+      <c r="DT9"/>
+      <c r="DU9">
         <v>10200000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>3400000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>2100000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>1400000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>-2200000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>1700000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EB9">
         <v>300000.0</v>
       </c>
       <c r="EC9">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="ED9">
         <v>1000000.0</v>
       </c>
       <c r="EE9">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="EF9">
         <v>900000.0</v>
       </c>
+      <c r="EG9">
+        <v>900000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:136">
+    <row r="10" spans="1:137">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10">
+        <v>38062000.0</v>
+      </c>
+      <c r="C10">
         <v>95137000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31742000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26411000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34801000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54328000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47974000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>75978000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48224000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>58301000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>41427000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>84660000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45996000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48531000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>40327000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80092000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>63948000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>97953000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>78904000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>88216000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46941000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>28007000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21472000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2910000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-23345000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-25202000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20477000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>69002000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>45895000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>45852000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26493000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>71076000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>42617000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>37154000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>32254000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>66007000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>42605000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>31464000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40347000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>64513000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>36436000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>29704000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>39245000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>65389000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>37487000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>30343000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>32537000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>60465000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>41365000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>37026000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>55592000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>69405000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>46603000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>37352000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>50690000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>58511000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>39157000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>35829000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>38736000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>52240000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>38844000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>28972000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>28630000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>38589000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>32995000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>25643000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>21547000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>28802000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19740000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>10700000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12474000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17954000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>12515000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3363000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7792000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13472000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18293000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>16579000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>17662000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>22589000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>21957000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>18726000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>13183000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>9505000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9113000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1659000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>434000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6355000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7051000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7114000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>4516000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>12133000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>9965000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8705000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7347000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10850000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>9174000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7057000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-2511000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>9252000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7669000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6301000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>7512000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7918000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>6540000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5534000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>7200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>800000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-700000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>1300000.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>1600000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>900000.0</v>
       </c>
-      <c r="DW10"/>
-      <c r="DX10">
+      <c r="DX10"/>
+      <c r="DY10">
         <v>-700000.0</v>
       </c>
-      <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
+      <c r="EG10"/>
     </row>
-    <row r="11" spans="1:136">
+    <row r="11" spans="1:137">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11">
+        <v>10335000.0</v>
+      </c>
+      <c r="C11">
         <v>23494000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7090000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4593000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3911000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13068000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10171000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>19390000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11276000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13739000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4420000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>19552000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10923000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11745000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8375000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>18335000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15033000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>23360000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12782000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21551000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9600000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5676000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2338000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4236000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6201000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7401000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3247000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15886000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9784000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10587000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13956000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>14757000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10172000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7956000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7486000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>21181000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>13582000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10942000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11514000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>20810000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>11659000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9505000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>13383000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>22298000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>12723000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>10408000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>11379000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21163000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>13226000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>12996000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>19424000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>25323000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>17100000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>13820000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>17754000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>20698000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12269000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13902000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>14950000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>20372000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>15149000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>11120000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>11005000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>15673000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>13196000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>10258000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7992000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>10971000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>7596000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4123000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5272000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6866000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4881000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1311000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3092000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2533000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>7775000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7046000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>7615000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>9942000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9261000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7866000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>5744000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3992000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3827000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>697000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>61000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2669000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2961000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2988000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1964000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>5060000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4185000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3656000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3129000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4582000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3912000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2964000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-1187000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3885000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3246000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2651000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2994000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3318000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2797000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2352000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2900000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2600000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1700000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1000000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>700000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>800000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>600000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>200000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>300000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-100000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>300000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-300000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>500000.0</v>
       </c>
-      <c r="DS11"/>
-      <c r="DT11">
+      <c r="DT11"/>
+      <c r="DU11">
         <v>9200000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>600000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>200000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-100000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-3700000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>2000000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>1500000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>3500000.0</v>
       </c>
-      <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
-      <c r="EF11">
+      <c r="EF11"/>
+      <c r="EG11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:136">
+    <row r="12" spans="1:137">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12">
+        <v>1257000.0</v>
+      </c>
+      <c r="C12">
         <v>3605000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4430000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4947000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2966000.0</v>
       </c>
-      <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>7400000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1956000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1964000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>570000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1340000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1291000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>57000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>513000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>202000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>777000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>78370000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>65737000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>915000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17640000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1518000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>308000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6377000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>452000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1409000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>116000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>998000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>72000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>584000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>649000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>320000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>622000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>811000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>441000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>413000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2164000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1101000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>409000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5705000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3594000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1078000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>916000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>640000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2867000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1218000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>445000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>781000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6183000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8067000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6946000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>411000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4970000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1775000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6177000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1517000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20931000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7788000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>942000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>784000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1345000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>488000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>368000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>396000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>16777000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4745000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3571000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3882000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3150000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5006000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6472000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6356000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3850000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4565000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3467000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4033000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1870000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2721000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2556000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2355000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2383000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2190000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2286000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1950000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2465000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2631000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2495000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2132000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2478000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2167000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1792000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1448000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5772000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1902000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1577000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1635000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3376000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2317000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2731000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3004000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>1700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DK12">
         <v>800000.0</v>
       </c>
       <c r="DL12">
+        <v>800000.0</v>
+      </c>
+      <c r="DM12">
         <v>1400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>500000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>300000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>200000.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12">
         <v>100000.0</v>
       </c>
-      <c r="DW12"/>
-      <c r="DX12">
+      <c r="DX12"/>
+      <c r="DY12">
         <v>100000.0</v>
       </c>
-      <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
+      <c r="EG12"/>
     </row>
-    <row r="13" spans="1:136">
+    <row r="13" spans="1:137">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>829000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1229000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1400000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1354000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1555000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1922000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1956000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2020000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>570000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1340000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>513000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>129000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>88000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>357000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1046000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>997000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>961000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1262000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31485,232 +31668,233 @@
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
+      <c r="EG13"/>
     </row>
-    <row r="14" spans="1:136">
+    <row r="14" spans="1:137">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>-198000.0</v>
+      </c>
+      <c r="C14">
         <v>179000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1465000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1290000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-765000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-837000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3002000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1310000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1572000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-628000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1126000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-695000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-544000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>56000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-161000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>460000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-455000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-80000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-136000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-22000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8187000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13240000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13783000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-195000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-558000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-350000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-521000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>653000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-461000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>740000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>47000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>756000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>35000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>525000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>171000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>596000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>59000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>364000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>85000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-64000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>105000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>237000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>139000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>206000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>261000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>111000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>165000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>54000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>137000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>393000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>509000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>90000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>547000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>132000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-27000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-83000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-11000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>59000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
@@ -31805,1003 +31989,1010 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
+      <c r="EG14"/>
     </row>
-    <row r="15" spans="1:136">
+    <row r="15" spans="1:137">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
+        <v>27727000.0</v>
+      </c>
+      <c r="C15">
         <v>71822000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>23187000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20528000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-39477000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>40423000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>34801000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>55278000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>35376000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>43934000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>35881000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>64413000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>34529000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>36730000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>31791000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>61297000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>48460000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>74513000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>65986000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>66643000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>36852000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>21197000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>22591000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6951000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-16586000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-17451000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17751000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>52463000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>36572000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>34525000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>12490000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>55563000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>32410000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>28673000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24596000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>44230000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>28964000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>20158000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>28748000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>43767000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>24737000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>23659000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>25723000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>42885000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>24503000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19824000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>20993000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>39248000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>28002000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>23637000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>35659000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>43992000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>28956000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>23400000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>32963000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>37896000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>26899000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>21868000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>23772000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>31911000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>23784000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>17852000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>17625000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>22916000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>19799000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>15385000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>13555000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>17831000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>12144000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6577000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>7202000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>11088000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7634000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2052000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4700000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>10939000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10518000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>9533000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>10047000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>12647000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>12696000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>10860000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>7439000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5513000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5286000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>962000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>373000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3686000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4090000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4126000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2552000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>7073000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5780000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5049000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>4218000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>6268000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5262000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4093000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-1324000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>5367000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4423000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3650000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>4518000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4600000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3743000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3182000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>4300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3400000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DH15">
         <v>1900000.0</v>
       </c>
       <c r="DI15">
+        <v>1900000.0</v>
+      </c>
+      <c r="DJ15">
         <v>900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1100000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN15">
         <v>400000.0</v>
       </c>
       <c r="DO15">
+        <v>400000.0</v>
+      </c>
+      <c r="DP15">
         <v>200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-400000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>800000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DU15">
         <v>1000000.0</v>
       </c>
       <c r="DV15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DW15">
         <v>700000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>500000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>-700000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>-300000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>-200000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>-600000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>-300000.0</v>
       </c>
-      <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
-      <c r="EF15">
+      <c r="EF15"/>
+      <c r="EG15">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:136">
+    <row r="16" spans="1:137">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>34529000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36730000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31791000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61297000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>48460000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>74513000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>65987000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>66643000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36852000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>21197000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>22591000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-6951000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-16586000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-17451000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>17751000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>52463000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36572000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>34525000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12490000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>55563000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32410000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28673000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>24596000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>44230000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>28964000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>20158000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>28748000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>43767000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24672000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>23659000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25726000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>42885000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24503000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19824000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20993000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>39248000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>28002000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>23637000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>35659000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>43992000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>28956000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>23400000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>32963000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>37896000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>26899000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21868000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>23772000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>31911000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>23784000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>17852000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>17625000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>22916000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>19799000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>15385000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>13555000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17831000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>12144000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6577000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7202000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11088000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7634000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2052000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4700000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>10939000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10518000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>9533000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>10047000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>12647000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12696000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>10860000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7439000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>5513000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5286000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>962000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>373000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3686000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4090000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4126000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2552000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7073000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5780000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5049000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4218000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>6268000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5262000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4093000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>6749000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5367000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4423000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3650000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4518000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4600000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3743000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3182000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
+      <c r="EG16"/>
     </row>
-    <row r="17" spans="1:136">
+    <row r="17" spans="1:137">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17">
+        <v>27925000.0</v>
+      </c>
+      <c r="C17">
         <v>71643000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24652000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21818000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-38712000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>41260000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>37803000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>56588000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>36948000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>44562000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>37007000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>65108000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>35073000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>36786000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>31952000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>61757000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>48915000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>74593000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>66123000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>66665000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>37341000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>22331000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23810000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-7146000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-17144000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-17801000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>17230000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>53116000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>36111000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>35265000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>12537000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>56319000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>32445000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>29198000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>24767000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>44826000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>29023000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>20522000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>80546000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>43703000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>24777000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>19962000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>25865000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>43091000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>24764000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>19935000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>21158000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>39302000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>28139000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>24030000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>36168000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>44082000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>29503000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>23532000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>32936000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>37813000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>26888000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>21927000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
         <v>17852000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -32887,173 +33078,178 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
+      <c r="EG17"/>
     </row>
-    <row r="18" spans="1:136">
+    <row r="18" spans="1:137">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>-1257000.0</v>
+      </c>
+      <c r="C18">
         <v>-3605000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4430000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4947000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3795000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>829000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1229000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1354000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1555000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1494000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1922000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1956000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2020000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>570000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1340000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1291000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>57000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-513000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-202000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-777000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-37000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>129000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>88000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>357000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1046000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>997000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>961000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1262000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1192000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -33115,120 +33311,121 @@
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
+      <c r="EG18"/>
     </row>
-    <row r="19" spans="1:136">
+    <row r="19" spans="1:137">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-5000.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-1373000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>677000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>1083000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>2193000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
@@ -33265,151 +33462,150 @@
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
+      <c r="EG19"/>
     </row>
-    <row r="20" spans="1:136">
+    <row r="20" spans="1:137">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>2620000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>1745000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>33010000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>9518000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-4045000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>4050000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>4045000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
-        <v>4045000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH20">
         <v>4045000.0</v>
       </c>
       <c r="AI20">
+        <v>4045000.0</v>
+      </c>
+      <c r="AJ20">
         <v>1000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AM20">
         <v>1000000.0</v>
       </c>
       <c r="AN20">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>3045000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
-        <v>3045000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU20">
         <v>3045000.0</v>
       </c>
       <c r="AV20">
-        <v>0.0</v>
+        <v>3045000.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
@@ -33541,527 +33737,531 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
+      <c r="EG20"/>
     </row>
-    <row r="21" spans="1:136">
+    <row r="21" spans="1:137">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
+        <v>39319000.0</v>
+      </c>
+      <c r="C21">
         <v>95691000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>36172000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>31358000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-40258000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>53499000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>46745000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>74578000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>46870000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>56746000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>39933000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>82738000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>44040000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>46511000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>39757000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>78752000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>65239000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>97896000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>79417000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>88418000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>47718000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>28044000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>21343000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2998000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-23702000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-26248000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>19480000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>68041000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>44633000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>44660000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>25037000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>70204000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>41584000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>36557000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>31667000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>65443000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>41897000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>30780000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>39640000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>63766000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>35890000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>29880000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>38700000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>66284000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>36817000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>29847000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>32004000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>59333000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>40312000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>35993000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>53623000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>68097000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>45611000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>36439000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>49750000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>57642000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>37494000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>35359000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>38619000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>50508000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>37188000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>27455000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>27324000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>37388000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>32053000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>24859000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>20978000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>28314000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>19372000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10304000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-2078000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>17706000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12147000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2837000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6954000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>12801000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>17490000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>15669000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>16654000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>21874000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>21315000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>18455000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>12691000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>9001000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>8657000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1221000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-42000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5867000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>6576000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>6580000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4041000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>11707000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>9615000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8263000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6901000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>10502000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>8956000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>6853000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-1713000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>8987000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>7327000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5800000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5616000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>6466000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4939000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3764000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>5800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>5000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2400000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>800000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>300000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-400000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>400000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-1000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1100000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-20600000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>10200000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>1600000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>1000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>400000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-4200000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>1700000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>1300000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>4600000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>-300000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>-2700000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="EF21">
         <v>900000.0</v>
       </c>
+      <c r="EG21">
+        <v>900000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:136">
+    <row r="22" spans="1:137">
       <c r="A22" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -34243,480 +34443,486 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
+      <c r="EG22"/>
     </row>
-    <row r="23" spans="1:136">
+    <row r="23" spans="1:137">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>626546000.0</v>
+      </c>
+      <c r="C23">
         <v>553969000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>717528000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>636517000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>599258000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>500035000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>535573000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>550097000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>476683000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>495635000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>479781000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>469994000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>401262000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>417323000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>430886000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>477891000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>469750000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>461838000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>499064000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>440324000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>350176000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>332981000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>331624000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>349865000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>166514000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>385416000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>414455000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>429267000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>396291000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>366280000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>385323000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>388278000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>354169000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>352457000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>331703000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>375750000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>332251000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>335607000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>296768000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>344618000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>289512000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>299477000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>305550000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>347178000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>286765000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>291053000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>310616000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>332659000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>255403000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>268631000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>290242000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>326694000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>252023000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>242477000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>266799000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>299241000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>246888000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>235084000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>245203000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>263379000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>176396000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>142867000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>138333000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>153317000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>131840000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>112933000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>122468000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>117550000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>111824000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>100030000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>121175000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>110387000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>97170000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>97702000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>95791000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>100594000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>90766000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>90985000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>97454000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>101366000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>108185000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>89860000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>78734000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>91066000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>92301000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>82115000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>84574000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>82743000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>79658000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>72188000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>67058000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>76956000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>76129000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>70435000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>71495000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>82516000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>79155000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>59758000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>61901000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>61258000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>52236000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>47595000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>47223000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>53642000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>43118000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>40345000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>43400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>44000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>34900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>25200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>24200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>21800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>17900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>16000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>14700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>17300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>12100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>12900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>16200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>12700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>9700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>6700000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>7800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>5400000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>4200000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>5000000.0</v>
       </c>
-      <c r="DY23"/>
       <c r="DZ23"/>
-      <c r="EA23">
+      <c r="EA23"/>
+      <c r="EB23">
         <v>1900000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>1800000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>3700000.0</v>
       </c>
-      <c r="ED23"/>
       <c r="EE23"/>
       <c r="EF23"/>
+      <c r="EG23"/>
     </row>
-    <row r="24" spans="1:136">
+    <row r="24" spans="1:137">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34809,467 +35015,469 @@
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
+      <c r="EG24"/>
     </row>
-    <row r="25" spans="1:136">
+    <row r="25" spans="1:137">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>9075000.0</v>
+      </c>
+      <c r="C25">
         <v>9358000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8329000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11182000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8673000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5253000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5274000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5167000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4938000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4631000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4363000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3881000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3891000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3366000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5151000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4954000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5248000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5223000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3597000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3618000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3965000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4028000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4125000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3991000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4248000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4996000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5150000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5424000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5413000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5350000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5313000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6060000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5568000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5541000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5701000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5286000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5181000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5221000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5066000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5361000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5474000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5201000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6817000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4675000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4740000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4525000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4116000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3755000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3832000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3374000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3291000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3087000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3238000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3363000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3538000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3002000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3142000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2960000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3211000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3077000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2563000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2209000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2635000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2342000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2579000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2443000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2447000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2285000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2417000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2411000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2277000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2162000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2306000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2356000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2593000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1956000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1964000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1922000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1983000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1540000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1675000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1507000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1083000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1345000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1378000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1314000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1409000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1203000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1345000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1106000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1077000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1129000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1194000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1343000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1082000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>966000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>856000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>802000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>863000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>845000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010000.0</v>
       </c>
       <c r="CY25">
         <v>1010000.0</v>
       </c>
       <c r="CZ25">
+        <v>1010000.0</v>
+      </c>
+      <c r="DA25">
         <v>1208000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>667000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>701000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE25">
         <v>500000.0</v>
       </c>
       <c r="DF25">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DG25">
         <v>400000.0</v>
       </c>
       <c r="DH25">
         <v>400000.0</v>
       </c>
       <c r="DI25">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DJ25">
         <v>300000.0</v>
       </c>
       <c r="DK25">
+        <v>300000.0</v>
+      </c>
+      <c r="DL25">
         <v>-100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DN25">
         <v>200000.0</v>
       </c>
       <c r="DO25">
         <v>200000.0</v>
       </c>
       <c r="DP25">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
-      <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
-      <c r="EB25">
+      <c r="EB25"/>
+      <c r="EC25">
         <v>200000.0</v>
       </c>
-      <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
+      <c r="EG25"/>
     </row>
-    <row r="26" spans="1:136">
+    <row r="26" spans="1:137">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -35451,168 +35659,171 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
+      <c r="EG26"/>
     </row>
-    <row r="27" spans="1:136">
+    <row r="27" spans="1:137">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>199912000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>186535000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>197247000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>151447000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>91689000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>88184000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>69733000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>52024000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>43103000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>39068000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>34902000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>64967000.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>64967000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>9783000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
@@ -35649,488 +35860,492 @@
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
+      <c r="EG27"/>
     </row>
-    <row r="28" spans="1:136">
+    <row r="28" spans="1:137">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>36572000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>22524000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>25789000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>3112000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>9635000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>5686000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>23793000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6028000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5937000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>115432000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>326276000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>110007000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>108434000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>107835000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>110490000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>105194000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>99666000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>105865000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>29571000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>96100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>87981000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>88493000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>88455000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>89130000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>82456000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>82404000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>87753000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>78112000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>69935000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>75526000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>79488000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>76543000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3699000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>70525000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>78207000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>73573000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>66702000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>65207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64594000.0</v>
       </c>
       <c r="BH28">
         <v>64594000.0</v>
       </c>
       <c r="BI28">
+        <v>64594000.0</v>
+      </c>
+      <c r="BJ28">
         <v>47897000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>44035000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>44230000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>44365000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>39426000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>38409000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>41973000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>36803000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>35136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39115000.0</v>
       </c>
       <c r="BS28">
         <v>39115000.0</v>
       </c>
       <c r="BT28">
+        <v>39115000.0</v>
+      </c>
+      <c r="BU28">
         <v>39770000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>36593000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>40734000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>34919000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>38352000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>33599000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>31971000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>33723000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>32999000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>36065000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>31590000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>28628000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29447000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>31953000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>29044000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>29154000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>27285000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>27947000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>26108000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>24963000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>26094000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>24838000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>24392000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>25968000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>27572000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>25602000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>20932000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>20453000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>22378000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>19226000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>17415000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>18396000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>20022000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>15995000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>14420000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>15500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>15000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>13000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>9400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>8900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>7900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>6700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>6500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>6100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>7100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>4700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>4300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>4700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>3800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>3100000.0</v>
       </c>
-      <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
+      <c r="EG28"/>
     </row>
-    <row r="29" spans="1:136">
+    <row r="29" spans="1:137">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>10137000.0</v>
+      </c>
+      <c r="C29">
         <v>23494000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7090000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4593000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3911000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13068000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10171000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19390000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11276000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13739000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4420000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19552000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10923000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11745000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8375000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18335000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15033000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23360000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12781000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21551000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5676000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2338000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4236000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6201000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7401000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3247000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15886000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9784000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10587000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>13079000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -36191,1254 +36406,1264 @@
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
+      <c r="EG29"/>
     </row>
-    <row r="30" spans="1:136">
+    <row r="30" spans="1:137">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>270340000.0</v>
+      </c>
+      <c r="C30">
         <v>258293000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>283628000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>246017000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>266285000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>172768000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>188699000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>184966000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>170259000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>168069000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>174894000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>149887000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>145830000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>148581000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>158940000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>150724000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>152526000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>130002000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>158923000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>131580000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>122337000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>111060000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>113969000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>142875000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>79590000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>159712000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>153164000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>122990000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>116662000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>112337000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>127277000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>105013000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>106190000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>104176000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>107069000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>100448000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>97500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>101938000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>90588000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>90742000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>85155000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>86322000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>85497000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>82487000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>79329000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>78486000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>85491000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>76764000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>66748000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>72355000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>76858000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>71606000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>64967000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>66159000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>75412000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>73573000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>62450000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>65207000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>64716000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>58945000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>51339000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>46244000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>46865000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>46707000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>42025000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>41262000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>44420000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>39088000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>44915000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>36088000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>50171000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>35273000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>33390000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>37378000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>32018000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>34017000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>27930000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>26525000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>29914000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>29149000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>33240000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>27828000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>26750000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>27230000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>29853000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>27097000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>27277000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>25583000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>26136000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>24692000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>23109000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>23889000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>22693000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>22702000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>24002000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>25753000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>24028000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>19688000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>24459000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>20741000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>17991000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>16281000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>19406000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>21598000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>16662000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>15121000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>17100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>15500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>13500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>9800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>9300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>8300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>7000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>6800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>6000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>7600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>4900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>4000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>3100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>2400000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>1800000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>1100000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>1000000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>2000000.0</v>
       </c>
-      <c r="DY30"/>
       <c r="DZ30"/>
-      <c r="EA30">
+      <c r="EA30"/>
+      <c r="EB30">
         <v>3100000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>600000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>-3700000.0</v>
       </c>
-      <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
+      <c r="EG30"/>
     </row>
-    <row r="31" spans="1:136">
+    <row r="31" spans="1:137">
       <c r="A31" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B31">
+        <v>-1257000.0</v>
+      </c>
+      <c r="C31">
         <v>-554000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-4430000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4947000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5457000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>829000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1229000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1354000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1555000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1494000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1922000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1956000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2020000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>570000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1340000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1291000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>57000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-513000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-202000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-777000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-37000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>129000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>88000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>357000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1046000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>997000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>961000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1262000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1192000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1456000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>872000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1033000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>597000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>588000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>564000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>708000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>684000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>707000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>747000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>546000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-176000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>545000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-895000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>670000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>496000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>533000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1132000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1053000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1033000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1970000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1308000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>992000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>913000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>940000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3006000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1663000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>470000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>117000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1732000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1656000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1517000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1306000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1201000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>942000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>784000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>569000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>488000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>368000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>396000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-10798000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>248000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>368000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>526000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>838000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>671000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>803000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>910000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1008000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>715000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>642000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>271000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1378000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>504000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>456000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>438000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>476000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>488000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>475000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>534000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>475000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>426000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>350000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>442000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>446000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>348000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>218000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>204000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-798000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>265000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>342000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>501000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>1896000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>1452000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>1601000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>1770000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>1400000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DF31">
         <v>900000.0</v>
       </c>
       <c r="DG31">
+        <v>900000.0</v>
+      </c>
+      <c r="DH31">
         <v>800000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DJ31">
         <v>800000.0</v>
       </c>
       <c r="DK31">
         <v>800000.0</v>
       </c>
       <c r="DL31">
+        <v>800000.0</v>
+      </c>
+      <c r="DM31">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN31">
         <v>400000.0</v>
       </c>
       <c r="DO31">
+        <v>400000.0</v>
+      </c>
+      <c r="DP31">
         <v>100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>400000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>300000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>200000.0</v>
       </c>
-      <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
-      <c r="DV31">
+      <c r="DV31"/>
+      <c r="DW31">
         <v>-100000.0</v>
       </c>
-      <c r="DW31"/>
-      <c r="DX31">
+      <c r="DX31"/>
+      <c r="DY31">
         <v>3100000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-1700000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-1300000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-4300000.0</v>
       </c>
-      <c r="EB31"/>
-      <c r="EC31">
+      <c r="EC31"/>
+      <c r="ED31">
         <v>2700000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="EF31">
         <v>-900000.0</v>
       </c>
+      <c r="EG31">
+        <v>-900000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:136">
+    <row r="32" spans="1:137">
       <c r="A32" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B32">
+        <v>665865000.0</v>
+      </c>
+      <c r="C32">
         <v>649660000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>753700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>667875000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>559000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>553534000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>582318000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>624675000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>523553000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>552381000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>519714000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>552732000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>445302000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>463834000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>470643000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>556643000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>534989000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>559734000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>578481000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>528742000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>397894000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>361025000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>352967000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>346867000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>142812000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>359168000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>433935000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>497308000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>444974000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>410940000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>410360000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>458482000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>395753000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>389014000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>364370000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>441193000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>374148000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>366387000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>336408000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>408384000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>325402000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>329357000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>344250000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>413462000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>323582000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>323945000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>342620000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>391992000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>295715000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>304624000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>342882000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>394791000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>297634000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>278916000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>315527000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>356883000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>288692000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>270443000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>283822000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>313887000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>209152000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>170322000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>161028000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>184118000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>158664000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>131608000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>123518000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>140138000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>116472000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>110334000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>119097000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>128093000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>109317000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>100539000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>102745000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>113395000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>108256000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>106654000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>114108000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>123240000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>129500000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>108315000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>91425000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>100067000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>100958000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>83366000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>84532000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>88610000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>86234000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>78768000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>71099000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>88663000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>85744000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>78698000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>78396000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>93018000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>88111000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>66611000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>60188000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>70245000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>59563000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>53395000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>52839000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>60108000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>48057000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>44109000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>49200000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>49000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>38100000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>26700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>26600000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>24000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>18700000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>16500000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>15800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>18100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>12300000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>13200000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>16200000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>13100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>8700000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>7800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>12800000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>10200000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>9400000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>6400000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>4600000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>800000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>1700000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>1300000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>-900000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="ED32">
         <v>1000000.0</v>
       </c>
       <c r="EE32">
+        <v>1000000.0</v>
+      </c>
+      <c r="EF32">
         <v>900000.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI30"/>
@@ -37539,51 +37764,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B2">
         <v>189924000.0</v>
       </c>
       <c r="C2">
         <v>204640000.0</v>
       </c>
       <c r="D2">
         <v>274713000.0</v>
       </c>
       <c r="E2">
         <v>219499000.0</v>
       </c>
       <c r="F2">
         <v>247864000.0</v>
       </c>
       <c r="G2">
         <v>264101000.0</v>
       </c>
       <c r="H2">
         <v>200031000.0</v>
       </c>
       <c r="I2">
         <v>181214000.0</v>
       </c>
@@ -37646,51 +37871,51 @@
       </c>
       <c r="AC2">
         <v>3900000.0</v>
       </c>
       <c r="AD2">
         <v>6200000.0</v>
       </c>
       <c r="AE2">
         <v>4100000.0</v>
       </c>
       <c r="AF2">
         <v>2500000.0</v>
       </c>
       <c r="AG2">
         <v>4900000.0</v>
       </c>
       <c r="AH2">
         <v>100000.0</v>
       </c>
       <c r="AI2">
         <v>100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B3">
         <v>42658000</v>
       </c>
       <c r="C3">
         <v>25911000</v>
       </c>
       <c r="D3">
         <v>19470000</v>
       </c>
       <c r="E3">
         <v>18351000</v>
       </c>
       <c r="F3">
         <v>6608000</v>
       </c>
       <c r="G3">
         <v>6562000</v>
       </c>
       <c r="H3">
         <v>18311000</v>
       </c>
       <c r="I3">
         <v>12450000</v>
       </c>
@@ -37753,51 +37978,51 @@
       </c>
       <c r="AC3">
         <v>4300000</v>
       </c>
       <c r="AD3">
         <v>3700000</v>
       </c>
       <c r="AE3">
         <v>1200000</v>
       </c>
       <c r="AF3">
         <v>500000</v>
       </c>
       <c r="AG3">
         <v>200000</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>57572000.0</v>
       </c>
       <c r="F4">
         <v>-28402000.0</v>
       </c>
       <c r="G4">
         <v>-8917000.0</v>
       </c>
       <c r="H4">
         <v>1439000.0</v>
       </c>
       <c r="I4">
         <v>1183000.0</v>
       </c>
       <c r="J4">
         <v>55099000.0</v>
       </c>
       <c r="K4">
         <v>-9036000.0</v>
       </c>
@@ -37816,51 +38041,51 @@
       <c r="P4">
         <v>36679000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-13446000.0</v>
       </c>
       <c r="F5">
         <v>-9721000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>2812000.0</v>
       </c>
       <c r="K5">
         <v>-5317000.0</v>
       </c>
       <c r="L5">
         <v>-5317000.0</v>
       </c>
       <c r="M5">
         <v>-2863000.0</v>
       </c>
@@ -37873,51 +38098,51 @@
       <c r="P5">
         <v>-6579000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B6">
         <v>-77501000.0</v>
       </c>
       <c r="C6">
         <v>-14716000.0</v>
       </c>
       <c r="D6">
         <v>-70073000.0</v>
       </c>
       <c r="E6">
         <v>55214000.0</v>
       </c>
       <c r="F6">
         <v>-28365000.0</v>
       </c>
       <c r="G6">
         <v>-16237000.0</v>
       </c>
       <c r="H6">
         <v>64070000.0</v>
       </c>
       <c r="I6">
         <v>18817000.0</v>
       </c>
@@ -37978,51 +38203,51 @@
       <c r="AB6">
         <v>22800000.0</v>
       </c>
       <c r="AC6">
         <v>10800000.0</v>
       </c>
       <c r="AD6">
         <v>-2300000.0</v>
       </c>
       <c r="AE6">
         <v>2000000.0</v>
       </c>
       <c r="AF6">
         <v>1600000.0</v>
       </c>
       <c r="AG6">
         <v>-2400000.0</v>
       </c>
       <c r="AH6"/>
       <c r="AI6">
         <v>200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B7">
         <v>22353000.0</v>
       </c>
       <c r="C7">
         <v>-35445000.0</v>
       </c>
       <c r="D7">
         <v>2406000.0</v>
       </c>
       <c r="E7">
         <v>10551000.0</v>
       </c>
       <c r="F7">
         <v>-79260000.0</v>
       </c>
       <c r="G7">
         <v>-41940000.0</v>
       </c>
       <c r="H7">
         <v>28770000.0</v>
       </c>
       <c r="I7">
         <v>-30407000.0</v>
       </c>
@@ -38085,51 +38310,51 @@
       </c>
       <c r="AC7">
         <v>-6500000.0</v>
       </c>
       <c r="AD7">
         <v>-2300000.0</v>
       </c>
       <c r="AE7">
         <v>-3100000.0</v>
       </c>
       <c r="AF7">
         <v>-3200000.0</v>
       </c>
       <c r="AG7">
         <v>-1800000.0</v>
       </c>
       <c r="AH7">
         <v>-200000.0</v>
       </c>
       <c r="AI7">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>106851000.0</v>
       </c>
       <c r="F8">
         <v>-112508000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-34639000.0</v>
       </c>
       <c r="K8">
         <v>-3861000.0</v>
       </c>
       <c r="L8">
         <v>-3861000.0</v>
       </c>
       <c r="M8">
         <v>3434000.0</v>
       </c>
@@ -38142,51 +38367,51 @@
       <c r="P8">
         <v>-26120000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B9">
         <v>29123000.0</v>
       </c>
       <c r="C9">
         <v>-6947000.0</v>
       </c>
       <c r="D9">
         <v>-19955000.0</v>
       </c>
       <c r="E9">
         <v>-9683000.0</v>
       </c>
       <c r="F9">
         <v>-583000.0</v>
       </c>
       <c r="G9">
         <v>13122000.0</v>
       </c>
       <c r="H9">
         <v>-17837000.0</v>
       </c>
       <c r="I9">
         <v>4966000.0</v>
       </c>
@@ -38219,51 +38444,51 @@
       </c>
       <c r="S9">
         <v>3221000.0</v>
       </c>
       <c r="T9">
         <v>-1992000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B10">
         <v>4425000.0</v>
       </c>
       <c r="C10">
         <v>-30567000.0</v>
       </c>
       <c r="D10">
         <v>25303000.0</v>
       </c>
       <c r="E10">
         <v>29071000.0</v>
       </c>
       <c r="F10">
         <v>-153793000.0</v>
       </c>
       <c r="G10">
         <v>35476000.0</v>
       </c>
       <c r="H10">
         <v>8436000.0</v>
       </c>
       <c r="I10">
         <v>-26923000.0</v>
       </c>
@@ -38322,51 +38547,51 @@
         <v>-5666000.0</v>
       </c>
       <c r="AB10">
         <v>-2200000.0</v>
       </c>
       <c r="AC10">
         <v>-2700000.0</v>
       </c>
       <c r="AD10">
         <v>-2300000.0</v>
       </c>
       <c r="AE10">
         <v>-1400000.0</v>
       </c>
       <c r="AF10">
         <v>-500000.0</v>
       </c>
       <c r="AG10">
         <v>-700000.0</v>
       </c>
       <c r="AH10"/>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-111871000.0</v>
       </c>
       <c r="F11">
         <v>185741000.0</v>
       </c>
       <c r="G11">
         <v>-34207000.0</v>
       </c>
       <c r="H11">
         <v>11036000.0</v>
       </c>
       <c r="I11">
         <v>21249000.0</v>
       </c>
       <c r="J11">
         <v>28358000.0</v>
       </c>
       <c r="K11">
         <v>15324000.0</v>
       </c>
@@ -38403,51 +38628,51 @@
       </c>
       <c r="W11">
         <v>2823000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>733000.0</v>
       </c>
       <c r="Z11">
         <v>4237000.0</v>
       </c>
       <c r="AA11">
         <v>4262000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>19485000.0</v>
       </c>
       <c r="F12">
         <v>31465000.0</v>
       </c>
       <c r="G12">
         <v>87592000.0</v>
       </c>
       <c r="H12">
         <v>-5000.0</v>
       </c>
       <c r="I12">
         <v>33893000.0</v>
       </c>
       <c r="J12">
         <v>-258000.0</v>
       </c>
       <c r="K12">
         <v>17908000.0</v>
       </c>
@@ -38466,51 +38691,51 @@
       <c r="P12">
         <v>15289000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-16529000.0</v>
       </c>
       <c r="F13">
         <v>1277000.0</v>
       </c>
       <c r="G13">
         <v>-20540000.0</v>
       </c>
       <c r="H13">
         <v>2211000.0</v>
       </c>
       <c r="I13">
         <v>10260000.0</v>
       </c>
       <c r="J13">
         <v>21669000.0</v>
       </c>
       <c r="K13">
         <v>-89000.0</v>
       </c>
@@ -38523,81 +38748,81 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B14">
         <v>33437000.0</v>
       </c>
       <c r="C14">
         <v>20010000.0</v>
       </c>
       <c r="D14">
         <v>15501000.0</v>
       </c>
       <c r="E14">
         <v>20576000.0</v>
       </c>
       <c r="F14">
         <v>15208000.0</v>
       </c>
       <c r="G14">
         <v>17360000.0</v>
       </c>
       <c r="H14">
         <v>21337000.0</v>
       </c>
       <c r="I14">
         <v>22482000.0</v>
       </c>
       <c r="J14">
         <v>21389000.0</v>
       </c>
       <c r="K14">
-        <v>21102000.0</v>
+        <v>19868000.0</v>
       </c>
       <c r="L14">
         <v>20757000.0</v>
       </c>
       <c r="M14">
         <v>15077000.0</v>
       </c>
       <c r="N14">
         <v>12979000.0</v>
       </c>
       <c r="O14">
         <v>12642000.0</v>
       </c>
       <c r="P14">
         <v>11060000.0</v>
       </c>
       <c r="Q14">
         <v>9999000.0</v>
       </c>
       <c r="R14">
         <v>9560000.0</v>
       </c>
       <c r="S14">
         <v>9101000.0</v>
       </c>
@@ -38630,51 +38855,51 @@
       </c>
       <c r="AC14">
         <v>1400000.0</v>
       </c>
       <c r="AD14">
         <v>800000.0</v>
       </c>
       <c r="AE14">
         <v>400000.0</v>
       </c>
       <c r="AF14">
         <v>100000.0</v>
       </c>
       <c r="AG14">
         <v>100000.0</v>
       </c>
       <c r="AH14">
         <v>200000.0</v>
       </c>
       <c r="AI14">
         <v>200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B15">
         <v>60962000.0</v>
       </c>
       <c r="C15">
         <v>61039000.0</v>
       </c>
       <c r="D15">
         <v>63177000.0</v>
       </c>
       <c r="E15">
         <v>66005000.0</v>
       </c>
       <c r="F15">
         <v>49161000.0</v>
       </c>
       <c r="G15">
         <v>12459000.0</v>
       </c>
       <c r="H15">
         <v>48426000.0</v>
       </c>
       <c r="I15">
         <v>47316000.0</v>
       </c>
@@ -38713,51 +38938,51 @@
       </c>
       <c r="U15">
         <v>21106000.0</v>
       </c>
       <c r="V15">
         <v>13813000.0</v>
       </c>
       <c r="W15">
         <v>378000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B16">
         <v>112423000.0</v>
       </c>
       <c r="C16">
         <v>189924000.0</v>
       </c>
       <c r="D16">
         <v>204640000.0</v>
       </c>
       <c r="E16">
         <v>274713000.0</v>
       </c>
       <c r="F16">
         <v>219499000.0</v>
       </c>
       <c r="G16">
         <v>247864000.0</v>
       </c>
       <c r="H16">
         <v>264101000.0</v>
       </c>
       <c r="I16">
         <v>200031000.0</v>
       </c>
@@ -38820,96 +39045,96 @@
       </c>
       <c r="AC16">
         <v>14700000.0</v>
       </c>
       <c r="AD16">
         <v>3900000.0</v>
       </c>
       <c r="AE16">
         <v>6100000.0</v>
       </c>
       <c r="AF16">
         <v>4100000.0</v>
       </c>
       <c r="AG16">
         <v>2500000.0</v>
       </c>
       <c r="AH16">
         <v>100000.0</v>
       </c>
       <c r="AI16">
         <v>100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>919000.0</v>
       </c>
       <c r="K17">
         <v>-1243000.0</v>
       </c>
       <c r="L17">
         <v>-1243000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B18">
         <v>119541000.0</v>
       </c>
       <c r="C18">
         <v>172185000.0</v>
       </c>
       <c r="D18">
         <v>209767000.0</v>
       </c>
       <c r="E18">
         <v>249532000.0</v>
       </c>
       <c r="F18">
         <v>152855000.0</v>
       </c>
       <c r="G18">
         <v>37644000.0</v>
       </c>
       <c r="H18">
         <v>215469000.0</v>
       </c>
       <c r="I18">
         <v>141926000.0</v>
       </c>
@@ -38972,51 +39197,51 @@
       </c>
       <c r="AC18">
         <v>-3200000.0</v>
       </c>
       <c r="AD18">
         <v>-1300000.0</v>
       </c>
       <c r="AE18">
         <v>-2100000.0</v>
       </c>
       <c r="AF18">
         <v>-1800000.0</v>
       </c>
       <c r="AG18">
         <v>-2400000.0</v>
       </c>
       <c r="AH18">
         <v>-200000.0</v>
       </c>
       <c r="AI18">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B19">
         <v>13553000.0</v>
       </c>
       <c r="C19">
         <v>-39493000.0</v>
       </c>
       <c r="D19">
         <v>-30686000.0</v>
       </c>
       <c r="E19">
         <v>5517000.0</v>
       </c>
       <c r="F19">
         <v>-4604000.0</v>
       </c>
       <c r="G19">
         <v>-4884000.0</v>
       </c>
       <c r="H19">
         <v>-27748000.0</v>
       </c>
       <c r="I19">
         <v>11065000.0</v>
       </c>
@@ -39041,135 +39266,135 @@
       <c r="P19">
         <v>49917000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B21">
         <v>240000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22">
         <v>49018000.0</v>
       </c>
       <c r="C22">
         <v>175902000.0</v>
       </c>
       <c r="D22">
         <v>171554000.0</v>
       </c>
       <c r="E22">
         <v>217217000.0</v>
       </c>
       <c r="F22">
         <v>192459000.0</v>
       </c>
       <c r="G22">
         <v>-18281000.0</v>
       </c>
       <c r="H22">
         <v>141722000.0</v>
       </c>
       <c r="I22">
         <v>130499000.0</v>
       </c>
@@ -39232,51 +39457,51 @@
       </c>
       <c r="AC22">
         <v>5400000.0</v>
       </c>
       <c r="AD22">
         <v>2700000.0</v>
       </c>
       <c r="AE22">
         <v>1100000.0</v>
       </c>
       <c r="AF22">
         <v>3800000.0</v>
       </c>
       <c r="AG22">
         <v>-700000.0</v>
       </c>
       <c r="AH22">
         <v>-100000.0</v>
       </c>
       <c r="AI22">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B23">
         <v>554000.0</v>
       </c>
       <c r="C23">
         <v>-8434000.0</v>
       </c>
       <c r="D23">
         <v>4589000.0</v>
       </c>
       <c r="E23">
         <v>-1547000.0</v>
       </c>
       <c r="F23">
         <v>-12331000.0</v>
       </c>
       <c r="G23">
         <v>1968000.0</v>
       </c>
       <c r="H23">
         <v>8016000.0</v>
       </c>
       <c r="I23">
         <v>7430000.0</v>
       </c>
@@ -39339,51 +39564,51 @@
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>-2900000.0</v>
       </c>
       <c r="AF23">
         <v>-500000.0</v>
       </c>
       <c r="AG23">
         <v>-200000.0</v>
       </c>
       <c r="AH23">
         <v>200000.0</v>
       </c>
       <c r="AI23">
         <v>200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B24">
         <v>-260000.0</v>
       </c>
       <c r="C24">
         <v>-340000.0</v>
       </c>
       <c r="D24">
         <v>-5335000.0</v>
       </c>
       <c r="E24">
         <v>-7000000.0</v>
       </c>
       <c r="F24">
         <v>8000000.0</v>
       </c>
       <c r="G24">
         <v>-5000000.0</v>
       </c>
       <c r="H24">
         <v>-9437000.0</v>
       </c>
       <c r="I24">
         <v>-189000.0</v>
       </c>
@@ -39422,81 +39647,81 @@
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24">
         <v>100000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>-200000.0</v>
       </c>
       <c r="AE24">
         <v>-1700000.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B25">
         <v>32425000.0</v>
       </c>
       <c r="C25">
         <v>15793000.0</v>
       </c>
       <c r="D25">
         <v>9523000.0</v>
       </c>
       <c r="E25">
         <v>-8458000.0</v>
       </c>
       <c r="F25">
         <v>7498000.0</v>
       </c>
       <c r="G25">
         <v>72781000.0</v>
       </c>
       <c r="H25">
         <v>13637000.0</v>
       </c>
       <c r="I25">
         <v>13238000.0</v>
       </c>
       <c r="J25">
         <v>-1885000.0</v>
       </c>
       <c r="K25">
-        <v>3390000.0</v>
+        <v>4624000.0</v>
       </c>
       <c r="L25">
         <v>-10825000.0</v>
       </c>
       <c r="M25">
         <v>-1127000.0</v>
       </c>
       <c r="N25">
         <v>-2541000.0</v>
       </c>
       <c r="O25">
         <v>6602000.0</v>
       </c>
       <c r="P25">
         <v>-2319000.0</v>
       </c>
       <c r="Q25">
         <v>-2486000.0</v>
       </c>
       <c r="R25">
         <v>3292000.0</v>
       </c>
       <c r="S25">
         <v>1076000.0</v>
       </c>
@@ -39529,51 +39754,51 @@
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>-100000.0</v>
       </c>
       <c r="AE25">
         <v>-200000.0</v>
       </c>
       <c r="AF25">
         <v>-200000.0</v>
       </c>
       <c r="AG25">
         <v>200000.0</v>
       </c>
       <c r="AH25">
         <v>-100000.0</v>
       </c>
       <c r="AI25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B26">
         <v>-13523000.0</v>
       </c>
       <c r="C26">
         <v>-98433000.0</v>
       </c>
       <c r="D26">
         <v>-142348000.0</v>
       </c>
       <c r="E26">
         <v>-148878000.0</v>
       </c>
       <c r="F26">
         <v>-123161000.0</v>
       </c>
       <c r="G26">
         <v>-46583000.0</v>
       </c>
       <c r="H26">
         <v>-101768000.0</v>
       </c>
       <c r="I26">
         <v>-105924000.0</v>
       </c>
@@ -39618,51 +39843,51 @@
         <v>-9700000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-6076000.0</v>
       </c>
       <c r="AB26">
         <v>-700000.0</v>
       </c>
       <c r="AC26">
         <v>-800000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26">
         <v>-500000.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B27">
         <v>29635000.0</v>
       </c>
       <c r="C27">
         <v>26539000.0</v>
       </c>
       <c r="D27">
         <v>24148000.0</v>
       </c>
       <c r="E27">
         <v>24396000.0</v>
       </c>
       <c r="F27">
         <v>22278000.0</v>
       </c>
       <c r="G27">
         <v>22639000.0</v>
       </c>
       <c r="H27">
         <v>23170000.0</v>
       </c>
       <c r="I27">
         <v>21076000.0</v>
       </c>
@@ -39705,51 +39930,51 @@
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>2700000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>1200000.0</v>
       </c>
       <c r="AE27">
         <v>1100000.0</v>
       </c>
       <c r="AF27">
         <v>-1600000.0</v>
       </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B28">
         <v>157146000.0</v>
       </c>
       <c r="C28">
         <v>-167906000.0</v>
       </c>
       <c r="D28">
         <v>-200936000.0</v>
       </c>
       <c r="E28">
         <v>-215828000.0</v>
       </c>
       <c r="F28">
         <v>-184653000.0</v>
       </c>
       <c r="G28">
         <v>-57074000.0</v>
       </c>
       <c r="H28">
         <v>-142178000.0</v>
       </c>
       <c r="I28">
         <v>-145810000.0</v>
       </c>
@@ -39810,51 +40035,51 @@
       <c r="AB28">
         <v>4500000.0</v>
       </c>
       <c r="AC28">
         <v>12500000.0</v>
       </c>
       <c r="AD28">
         <v>1200000.0</v>
       </c>
       <c r="AE28">
         <v>5800000.0</v>
       </c>
       <c r="AF28">
         <v>3400000.0</v>
       </c>
       <c r="AG28"/>
       <c r="AH28">
         <v>200000.0</v>
       </c>
       <c r="AI28">
         <v>200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B29">
         <v>162199000.0</v>
       </c>
       <c r="C29">
         <v>198096000.0</v>
       </c>
       <c r="D29">
         <v>229237000.0</v>
       </c>
       <c r="E29">
         <v>267883000.0</v>
       </c>
       <c r="F29">
         <v>159463000.0</v>
       </c>
       <c r="G29">
         <v>44206000.0</v>
       </c>
       <c r="H29">
         <v>233780000.0</v>
       </c>
       <c r="I29">
         <v>154376000.0</v>
       </c>
@@ -39917,51 +40142,51 @@
       </c>
       <c r="AC29">
         <v>1100000.0</v>
       </c>
       <c r="AD29">
         <v>2400000.0</v>
       </c>
       <c r="AE29">
         <v>-900000.0</v>
       </c>
       <c r="AF29">
         <v>-1300000.0</v>
       </c>
       <c r="AG29">
         <v>-2200000.0</v>
       </c>
       <c r="AH29">
         <v>-200000.0</v>
       </c>
       <c r="AI29">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B30">
         <v>-400919000.0</v>
       </c>
       <c r="C30">
         <v>-39493000.0</v>
       </c>
       <c r="D30">
         <v>-99892000.0</v>
       </c>
       <c r="E30">
         <v>5517000.0</v>
       </c>
       <c r="F30">
         <v>-3212000.0</v>
       </c>
       <c r="G30">
         <v>-4884000.0</v>
       </c>
       <c r="H30">
         <v>-27748000.0</v>
       </c>
       <c r="I30">
         <v>11065000.0</v>
       </c>
@@ -40037,1350 +40262,1359 @@
       </c>
       <c r="AH30"/>
       <c r="AI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV30"/>
+  <dimension ref="A1:DW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="DT1" t="s">
         <v>189</v>
       </c>
       <c r="DU1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DV1" t="s">
         <v>32</v>
       </c>
-      <c r="DV1" t="s">
-        <v>193</v>
+      <c r="DW1" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B2">
+        <v>77157000.0</v>
+      </c>
+      <c r="C2">
         <v>112423000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108722000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111714000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>144762000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>189924000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>139414000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>180457000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>131501000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>204640000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>191804000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>258056000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>209979000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>274713000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>139194000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>150929000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>170347000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>219499000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>219523000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>262144000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>233202000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>247864000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>223820000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>318101000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>211138000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>264101000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>167492000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>212664000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>160256000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>200031000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>172537000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>190985000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>125383000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>181214000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>92080000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>99411000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>94261000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>126115000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62723000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>76271000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>70905000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>72414000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>38654000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>68994000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>50455000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>81450000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>169911000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>155836000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>153070000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>180275000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>122426000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>167676000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>154697000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>168777000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>64927000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>80717000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>61953000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>102830000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>35141000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>31261000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>60354000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>66151000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>29045000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>42807000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>69221000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>69266000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>47622000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>53276000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>63235000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>89588000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33115000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>18849000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22951000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>29446000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>24632000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23933000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11467000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19204000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>43356000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>34463000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24121000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>42842000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>55708000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>38072000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>30186000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>30853000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>18128000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>16287000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>22302000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>53073000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>34180000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>25172000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>44614000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>56713000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>44896000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>25332000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>33186000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>50179000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>31727000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>26849000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>25654000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>35259000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>24219000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>21787000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>30065000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>37361000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>18400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>16500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>13700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>14600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>11000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3900000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>6800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>6200000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>8700000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>4100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>2300000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DV2">
         <v>100000.0</v>
       </c>
+      <c r="DW2">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B3">
+        <v>8510000</v>
+      </c>
+      <c r="C3">
         <v>5901000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13579000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11563000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7669000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9847000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9269000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7370000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5293000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3979000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5571000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6106000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4002000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3791000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6236000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4852000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1667000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5596000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2009000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1817000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1184000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1598000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1066000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1176000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1019000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3301000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9100000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2997000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2815000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3399000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4286000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2913000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2305000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2946000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3065000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4038000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4379000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3293000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2989000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4506000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4018000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4384000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5935000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5072000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4783000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3669000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5736000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4583000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3630000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4392000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4331000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5756000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6433000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4226000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4335000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7587000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4760000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3270000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3231000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6273000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2271000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3702000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1144000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1048000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>564000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>668000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>996000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>759000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>462000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1182000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2029000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2619000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1380000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2286000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5071000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3344000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2412000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2138000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2395000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2668000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2940000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1508000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1678000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1365000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1426000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1353000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1752000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2131000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1487000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2017000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1065000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1176000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2190000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1630000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2135000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1321000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>905000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>711000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1164000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1006000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>642000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>603000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>554000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2262000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2187000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2930000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000</v>
       </c>
       <c r="DE3">
         <v>1500000</v>
       </c>
       <c r="DF3">
+        <v>1500000</v>
+      </c>
+      <c r="DG3">
         <v>1000000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1700000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1300000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>500000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>800000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>900000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1700000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>900000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>200000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>900000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>200000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DT3">
         <v>0</v>
       </c>
       <c r="DU3">
+        <v>0</v>
+      </c>
+      <c r="DV3">
         <v>100000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>48266000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-65441000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-17776000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-49120000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-565000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-42135000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>28664000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-14366000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>31364000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-94281000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>106963000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-52963000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>33978000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-45172000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>52408000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-39775000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>9860000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-18448000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>65602000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-55831000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>89134000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-7331000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>5150000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-31854000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>655000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-13548000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>3857000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>33760000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-30340000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>18539000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-30995000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-88461000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>14075000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>2766000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-27205000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>57849000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-45250000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>12979000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-14080000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>103850000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-15790000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>18764000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-40877000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-      <c r="BJ4">
+      <c r="BJ4"/>
+      <c r="BK4">
         <v>-5797000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -41400,199 +41634,200 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>13363000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4791000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>17478000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9802000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12359000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7447000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>31738000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-36547000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>17042000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1145000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7898000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>11640000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-11816000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2044000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>-5846000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7742000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3645000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1706000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8318000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-16810000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>13010000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-16673000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9410000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1946000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-22765000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6265000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>12747000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1564000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9828000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5945000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7416000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8436000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5389000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6288000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5613000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4529000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7039000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-4333000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-4439000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1318000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>144000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -41612,959 +41847,966 @@
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B6">
+        <v>25333000.0</v>
+      </c>
+      <c r="C6">
         <v>-35266000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3701000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2992000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-33048000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-45162000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>50510000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-41043000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48956000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-73139000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12836000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-66252000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>48077000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-64734000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>135519000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11735000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19418000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-49152000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-24000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-42621000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>28942000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14662000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24044000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-94281000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>106963000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-52963000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>96609000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-45172000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52408000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-39775000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>27494000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-18448000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>65602000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-55831000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>89134000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7331000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5150000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-31854000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>63392000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-13548000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5366000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1509000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>33760000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-30340000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>18539000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-30995000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-88461000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14075000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2766000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-27205000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>57849000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-45250000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>12979000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-14080000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>103850000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-15790000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>18764000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-40877000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>67689000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3880000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-29093000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5797000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>37106000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-13762000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-26414000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-45000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>21644000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-5654000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-9959000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-26353000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>56473000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>14266000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-4102000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-6495000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4814000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>699000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>12466000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-7737000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-24152000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>8893000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>10342000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-18721000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-2866000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>17636000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7886000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-667000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>12725000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1841000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-6015000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-30771000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>18893000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9008000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-19442000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-12099000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>11817000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>19564000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-7854000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-16993000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>18452000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>4878000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1195000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-9605000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11040000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2432000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-8278000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-7296000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>19000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>11000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-2300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-1200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-1700000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>4600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-100000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-200000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-300000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B7">
+        <v>153411000.0</v>
+      </c>
+      <c r="C7">
         <v>-144675000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>43027000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-21051000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>101114000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-67604000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>61890000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-77265000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>55261000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-75331000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>91635000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-79617000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>50787000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-60399000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>154176000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-44765000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-98863000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-19606000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-72238000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>40025000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-27441000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2880000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-91096000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>108812000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-62536000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>108991000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-43589000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>25391000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-62023000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>75402000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-65910000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>26821000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-66720000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>117891000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-69127000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-211000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-30833000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>43337000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-39553000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>7677000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-16544000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>34325000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-50219000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>28143000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-25708000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>43711000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-37128000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>7704000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-11026000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>45754000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-57380000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-585000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-3306000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>84923000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-80342000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-7489000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-10648000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>37180000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-56031000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-4103000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-20876000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>22527000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-6124000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-15472000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-4769000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>9821000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-7874000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>10000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-4586000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>25899000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-4134000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-18225000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-7065000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>33647000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>3461000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-14520000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-6561000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>11828000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1565000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-551000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-26724000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>6626000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>2124000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-642000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-10000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>14133000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>1445000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-7059000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-17255000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>3189000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>831000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-9588000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-14187000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>15035000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>11122000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-5744000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-17389000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>13812000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-2957000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-6466000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-15132000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>6097000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-1078000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-7395000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-9085000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>11600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-2000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>500000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-2700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2400000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1800000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DN7">
         <v>-100000.0</v>
       </c>
       <c r="DO7">
+        <v>-100000.0</v>
+      </c>
+      <c r="DP7">
         <v>800000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-1200000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-400000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-2300000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-800000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-1300000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-800000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8">
         <v>2000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="O8">
+        <v>2000.0</v>
+      </c>
       <c r="P8"/>
-      <c r="Q8">
-[...1 lines deleted...]
-      </c>
+      <c r="Q8"/>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
+        <v>4000.0</v>
+      </c>
+      <c r="T8">
         <v>-112526000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1540000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>10221000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-8663000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>-122716000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>117881000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-6906000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-24417000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-8955000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-30989000.0</v>
       </c>
-      <c r="AE8"/>
-      <c r="AF8">
+      <c r="AF8"/>
+      <c r="AG8">
         <v>-46742000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>14762000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-59195000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>98349000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-81892000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-23385000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-27711000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>67656000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-53305000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-18212000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>86432000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-66178000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-3711000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-20404000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>66190000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-45738000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>529000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-17547000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>64283000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-61400000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-21564000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>959000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>75382000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-61254000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-12050000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-17570000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-      <c r="BJ8">
+      <c r="BJ8"/>
+      <c r="BK8">
         <v>-22757000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -42584,1143 +42826,1151 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B9">
+        <v>52397000.0</v>
+      </c>
+      <c r="C9">
         <v>-42022000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23553000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-45691000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>114130000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-62217000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>85581000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-103869000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>45486000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-65687000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>93613000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-17206000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4806000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8201000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15940000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-21059000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8308000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12872000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9978000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11926000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10124000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8759000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8482000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-13344000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9961000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8023000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-9832000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11914000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11766000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-7857000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14753000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9750000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>19249000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-19286000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11864000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-7727000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4997000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>13549000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-17283000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-11687000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1083000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14270000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1647000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5312000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-51411000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>44005000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>916000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>13829000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-40293000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>25404000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-11412000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>18208000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1894000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-18557000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>14173000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>749000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>567000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4180000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>22447000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-38990000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7093000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-8133000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-6145000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1174000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-982000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>35000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-551000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-1268000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1951000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-1399000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-1992000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-2085000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>451000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2335000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-1992000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B10">
+        <v>4171000.0</v>
+      </c>
+      <c r="C10">
         <v>34266000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45098000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-33061000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11138000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23866000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8497000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-28126000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-39336000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>28398000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1762000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1124000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25293000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47710000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22229000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>60064000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-75055000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21833000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-54015000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-75673000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18964000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5141000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8263000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6401000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1017000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34631000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9889000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7420000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-30860000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21987000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10244000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13864000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-39260000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15957000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12730000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2904000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-24240000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>35549000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-7872000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4417000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-36013000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21724000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>22189000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-12336000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-36405000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17149000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15234000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3461000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-29009000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15395000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25972000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8361000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-32721000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5097000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20361000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6955000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-37876000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8741000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>16091000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-9319000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-21694000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5712000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4928000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-19000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-20502000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6789000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-775000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-653000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-954000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3526000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>9143000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-5413000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-8920000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>790000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>9068000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1112000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-6499000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5006000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2076000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7339000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-6496000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-2284000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-5749000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>8388000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-2367000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-3943000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1190000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-3188000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-2205000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-875000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2273000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-1205000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-4606000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>5382000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-10000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-9209000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>210000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5971000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1758000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-3687000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-520000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1612000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1009000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-8641000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2372000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-3200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-1300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-1800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-1000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-2200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-900000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>400000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DU10">
         <v>-300000.0</v>
       </c>
-      <c r="DV10"/>
+      <c r="DV10">
+        <v>-300000.0</v>
+      </c>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>53145000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-60461000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>31356000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-95947000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>36445000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-80642000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>42630000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>102227000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13739000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>22097000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>19949000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>20987000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6899000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-82355000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>27051000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-38240000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>76752000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-56943000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2433000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>531000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>43565000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-27139000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>8505000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7337000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>64211000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-51695000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-27024000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-91000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>21656000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-21120000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-62060000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>21809000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>55597000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-20805000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-30610000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6509000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>43217000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-17310000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-39111000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>18088000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>56293000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-14568000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-18189000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-22785000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>45846000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2165000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>41969000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>18986000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-4383000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>23175000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>26534000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>24816000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>15006000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>23773000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>10845000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>2572000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6084000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7259000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>27000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4100000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9187000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>279000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7229000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1527000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>8936000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1659000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2823000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>1997000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>733000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1491000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1951000.0</v>
       </c>
-      <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>4237000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>4262000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>6100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6139000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10018000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4771000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6462000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5980000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>36186000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4311000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-852000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1410000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14412000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>30510000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5002000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6919000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-24861000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8454000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8870000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7532000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14875000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5082000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7322000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4776000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-25473000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4588000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7010000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13617000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12130000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5250000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8211000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3124000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>28097000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-964000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-1503000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-1282000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11278000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-788000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8061000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5182000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12150000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3716000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9679000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3438000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7516000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12303000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7821000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1150000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>-358000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
@@ -43740,162 +43990,163 @@
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-7649000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9129000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-15906000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2103000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1374000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1493000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4407000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3249000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-14428000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16002000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2969000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-19145000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>632000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>15647000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-8980000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5088000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>6578000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>13961000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-7156000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3123000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>21669000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>11135000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-13681000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>12907000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-89000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>13069000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>240000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1501000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>8377000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-1856000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -43930,554 +44181,558 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B14">
+        <v>9075000.0</v>
+      </c>
+      <c r="C14">
         <v>9358000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8329000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11182000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8673000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5253000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5274000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5167000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4938000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4631000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4363000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3881000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3891000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3366000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5151000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4954000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5248000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5223000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3597000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3618000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3965000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4028000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4125000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3991000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4248000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4996000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5150000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5424000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5413000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5350000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5313000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6060000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5568000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5541000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5701000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5286000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5181000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5221000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5066000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5361000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5474000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5201000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6817000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4675000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4740000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4525000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4116000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3755000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3832000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3374000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3291000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3087000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3238000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3363000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3538000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3002000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3142000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2960000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3211000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3077000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2563000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2209000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2635000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2342000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2579000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2443000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2447000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2285000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2417000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2411000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2277000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2162000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2306000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2356000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2593000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1956000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1964000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1922000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1983000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1540000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1675000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1507000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1083000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1345000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1378000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1314000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1409000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1203000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1345000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1106000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1077000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1129000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1194000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1343000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1082000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>966000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>856000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>802000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>863000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>845000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>958000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>781000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1010000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1208000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>667000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>701000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE14">
         <v>500000.0</v>
       </c>
       <c r="DF14">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DG14">
         <v>400000.0</v>
       </c>
       <c r="DH14">
         <v>400000.0</v>
       </c>
       <c r="DI14">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DJ14">
         <v>300000.0</v>
       </c>
       <c r="DK14">
+        <v>300000.0</v>
+      </c>
+      <c r="DL14">
         <v>-100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DN14">
         <v>200000.0</v>
       </c>
       <c r="DO14">
         <v>200000.0</v>
       </c>
       <c r="DP14">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ14">
         <v>100000.0</v>
       </c>
-      <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
-      <c r="DV14">
+      <c r="DV14"/>
+      <c r="DW14">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B15">
+        <v>15351000.0</v>
+      </c>
+      <c r="C15">
         <v>15290000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15270000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15257000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15249000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15186000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15159000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>15172000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>15292000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15416000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15583000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15699000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15856000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16039000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16231000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16385000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16615000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16774000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12171000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12218000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12347000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12459000.0</v>
       </c>
       <c r="X15">
         <v>12459000.0</v>
       </c>
       <c r="Y15">
         <v>12459000.0</v>
       </c>
       <c r="Z15">
         <v>12459000.0</v>
       </c>
       <c r="AA15">
+        <v>12459000.0</v>
+      </c>
+      <c r="AB15">
         <v>12621000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11818000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11945000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>12042000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>12169000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11673000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11716000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11758000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>47316000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>47316000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>47316000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
@@ -44489,589 +44744,595 @@
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>2000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>1000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>16000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>16000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>21106000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>15580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1767000.0</v>
       </c>
       <c r="CG15">
         <v>1767000.0</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15">
+      <c r="CH15">
+        <v>1767000.0</v>
+      </c>
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>378000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B16">
+        <v>102490000.0</v>
+      </c>
+      <c r="C16">
         <v>77157000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>112423000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>108722000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>111714000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>144762000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>189924000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>139414000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>180457000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>131501000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>204640000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>191804000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>258056000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>209979000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>274713000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>139194000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>150929000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>170347000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>219499000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>219523000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>262144000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>233202000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>247864000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>223820000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>318101000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>211138000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>264101000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>167492000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>212664000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>160256000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>200031000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>172537000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>190985000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>125383000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>181214000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>92080000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>99411000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>94261000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>126115000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>62723000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>76271000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>70905000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>72414000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38654000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>68994000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>50455000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>81450000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>169911000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>155836000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>153070000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>180275000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>122426000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>167676000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>154697000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>168777000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>64927000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>80717000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>61953000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>102830000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>35141000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>31261000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>60354000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>66151000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>29045000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>42807000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>69221000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>69266000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>47622000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>53276000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>63235000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>89588000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>33115000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>18849000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22951000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>29446000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>24632000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>23933000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>11467000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>19204000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>43356000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>34463000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>24121000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>52842000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>55708000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>38072000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>30186000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>30853000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>18128000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>16287000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>22302000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>53073000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>34180000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>25172000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>44614000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>56713000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>44896000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>25332000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>33186000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>50179000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>31727000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>26849000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>25654000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>35259000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>24219000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>21787000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>30065000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>37400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>18400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>16500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>13600000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-600000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>11000000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>700000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>3600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-2300000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-300000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>6800000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>300000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-1200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>-1700000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>8700000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-100000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>2300000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>-300000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>753000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>274000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1503000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-728000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-206000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>404000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-255000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-700000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>360000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>96000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>182000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>262000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>379000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1243000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-1243000.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
@@ -45110,613 +45371,619 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B18">
+        <v>204826000.0</v>
+      </c>
+      <c r="C18">
         <v>-61238000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>80990000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6463000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>73693000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-28679000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>94582000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6926000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>104213000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-19684000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>145910000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10607000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>91530000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17066000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>194900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21609000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>58065000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-25042000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>61270000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2443000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>85698000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3444000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>42533000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-58436000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>96457000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-42910000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>141522000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>20400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>72700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-19153000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>103623000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1373000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>69839000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-30163000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>119860000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-18502000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>36582000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5220000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>77145000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>14001000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>38965000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7596000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>78637000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-8707000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>50197000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4866000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>71802000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2920000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>43006000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>17168000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>93452000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-13251000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>32382000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>22124000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>125121000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-35886000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>24572000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10455000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>64352000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-20782000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>21204000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5283000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>43337000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>20493000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>7162000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>12457000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>26922000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>13798000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>17580000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2643000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>39202000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>8007000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-9418000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-4326000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>31118000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>14310000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-605000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>2119000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>16181000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>14690000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>14488000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-11462000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>20045000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>7623000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>7052000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2200000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>16419000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>4495000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-2325000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-13113000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>5747000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>8660000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-4098000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-8467000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>19023000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>17892000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>205000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-12599000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>15345000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>2969000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1075000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-11261000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>11051000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>2739000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-4939000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-8036000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>16100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>2500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DH18">
         <v>400000.0</v>
       </c>
       <c r="DI18">
-        <v>-2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DJ18">
         <v>-2000000.0</v>
       </c>
       <c r="DK18">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DL18">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DM18">
         <v>-300000.0</v>
       </c>
       <c r="DN18">
+        <v>-300000.0</v>
+      </c>
+      <c r="DO18">
         <v>300000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-900000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-600000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-1400000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>200000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-500000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-300000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>143000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-15005000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-376851000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1005000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-22778000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6530000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5567000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4618000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-86349000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4789000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6328000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>6722000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-17143000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>19923000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-19968000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>29224000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3611000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>43490000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-96000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5408000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>6182000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3236000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3074000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-22115000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8269000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>25897000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>6165000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-10327000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>8946000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>8008000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>16888000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-10358000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>16649000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>570000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>11292000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-8057000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>2143000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>842000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>1037000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-10041000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>5598000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-3060000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2431000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-103558000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>105984000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-1672000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-9439000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>767000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>10309000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-4339000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-26372000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-7047000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>21709000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-5864000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-27735000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-      <c r="BJ19">
+      <c r="BJ19"/>
+      <c r="BK19">
         <v>-1290000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -45736,54 +46003,55 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45866,136 +46134,139 @@
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B21">
+        <v>-162000000.0</v>
+      </c>
+      <c r="C21">
         <v>52000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-60000000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>300000000.0</v>
       </c>
-      <c r="F21">
-[...6 lines deleted...]
-      <c r="I21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-42662000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-120683000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29100000.0</v>
       </c>
       <c r="AB21">
         <v>29100000.0</v>
       </c>
       <c r="AC21">
         <v>29100000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>29100000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-12419000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9469000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-5160000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3315000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
@@ -46028,3154 +46299,3180 @@
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22">
+        <v>27746000.0</v>
+      </c>
+      <c r="C22">
         <v>71822000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>23815000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22655000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-38712000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>40423000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37803000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55278000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>35376000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>43934000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35881000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65109000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>35073000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36786000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>31952000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>61757000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>48915000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>74593000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>66122000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>66665000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>37341000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>22331000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23810000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7146000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-17144000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-17801000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>17230000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>53116000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>36111000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35265000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12537000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>56319000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>32445000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>29198000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>24767000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>44826000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>29023000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>20522000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>28833000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>47465000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24777000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20199000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>25862000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>43094000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>24764000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19935000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>21158000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>39302000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>28139000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>24030000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>36168000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>44082000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>29503000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>23532000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>32936000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>37813000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>26888000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>21927000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>23786000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>31868000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>23695000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>17852000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>17625000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>22916000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>19799000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>15385000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13555000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>17831000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>12144000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6577000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7202000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>11088000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7634000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2052000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4700000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>10939000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10518000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9533000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>10047000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>12647000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>12696000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>10860000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>7439000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5513000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5286000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>962000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>373000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3686000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4090000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4126000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2552000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>7073000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5780000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5049000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4218000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6268000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5262000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>4093000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-1324000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>5367000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4423000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3650000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>4518000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>4600000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3743000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3182000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>4300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN22">
         <v>400000.0</v>
       </c>
       <c r="DO22">
+        <v>400000.0</v>
+      </c>
+      <c r="DP22">
         <v>200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>500000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>-400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>800000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>900000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>700000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>500000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B23">
+        <v>-162570000.0</v>
+      </c>
+      <c r="C23">
         <v>-2924000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>137500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>98500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8955000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2946000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-9520000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>337000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>527000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>222000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>34000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-801000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>702000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4486000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2808000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-35078000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4630000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>275000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2423000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>409000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-15354000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>191000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>649000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-42662000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14007000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29974000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5240000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>807000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-36000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2005000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1629000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1686000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9596000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-5481000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5121000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3625000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1484000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1812000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2604000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-606000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-6527000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>195000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3091000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2905000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-8868000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34595000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4243000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2761000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2295000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1152000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-10147000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6074000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6558000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1309000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2590000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3096000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2132000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6061000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>965000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>857000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6550000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>776000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4520000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>855000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-993000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>859000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2658000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>526000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1217000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-30168000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>29148000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2665000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>119000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>29000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-777000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-130000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>8087000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>8947000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-21051000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2815000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>741000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-5497000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-13813000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>140000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1767000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-776000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-378000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-1145000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1379000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-1000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="CO23">
         <v>-3000.0</v>
       </c>
       <c r="CP23">
+        <v>-3000.0</v>
+      </c>
+      <c r="CQ23">
         <v>-5000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-2000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-5000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-21000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35000.0</v>
       </c>
       <c r="CV23">
         <v>-35000.0</v>
       </c>
       <c r="CW23">
+        <v>-35000.0</v>
+      </c>
+      <c r="CX23">
         <v>-33000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-24000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-41000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-35000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-5803000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-32000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-1300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-3100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-1700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>1936000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-2196000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-712000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>45000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>326000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-80606000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6106000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-4002000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4486000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19923000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-19968000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6608000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-879000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-18000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-6562000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>41223000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-25656000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5542000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-12595000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-36753000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>16148000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-5000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-12639000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>793000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>23535000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-133000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>22067000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>16649000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>221000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>5301000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-16558000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>249000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-195000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>779000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>124000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>102000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-25984000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2431000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-103048000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>105984000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3371000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-530000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>6952000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-6952000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-12499000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-89000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-54040000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-4709000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1009000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-291000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>7853000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>45000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>25554000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-34186000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-182000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-37000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>4157000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-534000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>8393000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-8982000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>2041000.0</v>
       </c>
-      <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>71000.0</v>
       </c>
-      <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>-200000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-500000.0</v>
       </c>
-      <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>-2200000.0</v>
       </c>
-      <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-700000.0</v>
       </c>
-      <c r="DP24"/>
-      <c r="DQ24">
+      <c r="DQ24"/>
+      <c r="DR24">
         <v>-1000000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>-100000.0</v>
       </c>
-      <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B25">
+        <v>7390000.0</v>
+      </c>
+      <c r="C25">
         <v>8126000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16607000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-15171000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3193000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8124000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19848000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4913000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7518000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>185000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-497000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>833000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2206000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1205000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-341000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4706000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6756000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>445000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-82000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>379000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2072000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>39659000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3190000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>38384000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8958000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2035000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2640000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13393000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>61000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-391000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-11517000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>839000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-596000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9389000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3903000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>48000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3727000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-4288000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2305000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3678000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2133000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2709000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-109000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1798000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1288000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-266000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-13000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1004000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>481000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>632000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2541000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7573000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3589000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2022000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-4429000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>6577000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1448000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2747000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-5779000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2407000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>820000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>227000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1917000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2518000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3252000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-1844000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-198000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1890000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-438000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1437000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-6551000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1298000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3845000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-637000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-5282000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1606000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3608000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>4403000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6575000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>6000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2456000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1287000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2256000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>292000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>786000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1031000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-6000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>803000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>706000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>958000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>823000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>857000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>736000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>606000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3158000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>720000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>652000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>43000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-20000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>271000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>233000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>96000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>600000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>400000.0</v>
       </c>
-      <c r="DG25"/>
-      <c r="DH25">
+      <c r="DH25"/>
+      <c r="DI25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>500000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DR25">
         <v>200000.0</v>
       </c>
       <c r="DS25">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DT25">
         <v>100000.0</v>
       </c>
       <c r="DU25">
         <v>100000.0</v>
       </c>
       <c r="DV25">
         <v>100000.0</v>
       </c>
+      <c r="DW25">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B26">
+        <v>-985000.0</v>
+      </c>
+      <c r="C26">
         <v>-7367000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-5156000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-169000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-428000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-7770000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2645000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-20239000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-38212000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-37337000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-38133000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-39980000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-25784000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-38451000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-36773000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-35078000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-34628000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-42399000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-48476000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-31891000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-37236000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-5558000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-16787000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-118000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-539000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-29139000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-25263000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-25349000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-34002000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-17154000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-55043000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-15778000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-9425000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-25677000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-26186000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-9285000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-30780000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-33161000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-19611000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-25324000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-27036000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-14034000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-31745000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-29736000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-21379000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-52777000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-40477000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-36142000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-36273000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-29336000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-32707000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-36702000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-21622000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-11141000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2280000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2041000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1402000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>3548000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>232000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-4559000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>28613000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-5894000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-44200000.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>-29153000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-20941000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-3457000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-4807000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-2241000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-5494000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-4458000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-3641000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
-[...1 lines deleted...]
-      </c>
+      <c r="CX26"/>
       <c r="CY26">
         <v>-14000.0</v>
       </c>
       <c r="CZ26">
+        <v>-14000.0</v>
+      </c>
+      <c r="DA26">
         <v>-286000.0</v>
       </c>
-      <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
-      <c r="DO26">
+      <c r="DO26"/>
+      <c r="DP26">
         <v>-200000.0</v>
       </c>
-      <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B27">
+        <v>15741000.0</v>
+      </c>
+      <c r="C27">
         <v>7279000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7460000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7485000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7535000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7155000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7008000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6952000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6841000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5738000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5979000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5930000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6139000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6098000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6148000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6170000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5980000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5582000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5677000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5480000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5539000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5732000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5521000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5686000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5534000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6028000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5937000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5671000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5736000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5105000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5342000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4893000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5167000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4907000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5597000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5176000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4891000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4982000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4709000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4927000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5089000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4527000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4324000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4758000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4667000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4817000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4852000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4924000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4905000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4914000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5171000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5151000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4774000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4710000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3943000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4007000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5839000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2772000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3040000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2525000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>8271000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>1860000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1816000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>5940000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-12000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>52000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1243000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>4434000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-406000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>793000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2094000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4434000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B28">
+        <v>-178906000.0</v>
+      </c>
+      <c r="C28">
         <v>26419000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-80394000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11926000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>275368000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25902000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27324000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-35074000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-52977000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-52531000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-53682000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-56480000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-40938000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-49740000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-49594000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-51463000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-55873000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-58898000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-58224000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-43699000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-64938000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-17792000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-16138000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-42780000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13468000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11624000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-32644000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-36360000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-45983000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-27191000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-65583000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-25766000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-11545000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-42916000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-21065000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5660000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-32264000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-31349000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-22215000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-33357000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-29739000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-10142000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-34836000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-26831000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-28998000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-19431000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-36234000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-38903000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-38568000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-28184000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-43322000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-35356000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-15064000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-9832000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2590000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3096000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2132000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6061000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>965000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>857000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6550000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>776000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4520000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>855000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-993000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>859000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2658000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>526000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1217000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-30168000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>29148000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2665000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>119000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-44171000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-324000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-29173000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>13131000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-20941000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-19995000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6714000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-2371000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-3270000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-10339000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8508000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1557000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-3444000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-4605000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-3640000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-1379000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1536000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>725000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1884000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>647000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>425000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>176000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1900000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1820000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3036000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1909000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2270000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1656000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-11000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-307000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-3339000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>253000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>300000.0</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>-500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DJ28">
         <v>1200000.0</v>
       </c>
       <c r="DK28">
+        <v>1200000.0</v>
+      </c>
+      <c r="DL28">
         <v>900000.0</v>
       </c>
-      <c r="DL28"/>
-      <c r="DM28">
+      <c r="DM28"/>
+      <c r="DN28">
         <v>100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>6000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>300000.0</v>
       </c>
-      <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B29">
+        <v>213336000.0</v>
+      </c>
+      <c r="C29">
         <v>-55337000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>94569000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>81362000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-18832000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>103851000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>444000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>109506000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-15705000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>151481000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4501000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>95532000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-13275000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>201136000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26461000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>59732000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19446000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>63279000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4260000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>86882000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5042000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>43599000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-57260000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>97476000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-39609000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>150622000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>23397000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>75515000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-15754000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>107909000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1540000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>72144000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-27217000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>122925000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-14464000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>40961000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8513000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>80134000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>18507000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>42983000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>11980000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>84572000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3635000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>54980000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1197000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>77538000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>7503000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>46636000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>21560000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>97783000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-7495000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>38815000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>26350000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>129456000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-28299000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>29332000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>13725000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>67583000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-14509000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>23475000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1581000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>44481000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>21541000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>7726000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>13125000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>27918000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>14557000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>18042000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>3825000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>41231000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>10626000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-8038000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-2040000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>36189000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>17654000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1807000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>4257000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>18576000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>17358000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>17428000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-9954000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>21723000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>8988000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>8478000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3553000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>18171000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>6626000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-838000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-11096000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>6812000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>9836000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-1908000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-6837000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>21158000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>19213000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1110000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-11888000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>16509000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3975000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-433000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-10658000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>11605000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>5001000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-2752000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-5106000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>17100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>2300000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>4000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>2100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1700000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-1200000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1400000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>600000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>500000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>1700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-700000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-600000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-1300000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>200000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DV29">
         <v>-200000.0</v>
       </c>
+      <c r="DW29">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B30">
+        <v>-9838000.0</v>
+      </c>
+      <c r="C30">
         <v>-5901000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3332000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-391746000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1005000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-22778000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6530000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5567000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4618000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-86445000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4789000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6328000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17143000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15071000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-21635000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>29224000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5620000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2696000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6720000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1616000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5408000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5006000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4255000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-227000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-22115000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-31481000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23082000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2766000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-14613000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6033000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5703000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13942000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-12822000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12611000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3809000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-9397000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6039000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1302000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7878000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3347000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-15976000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>126000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-7443000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-10367000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-129765000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>45475000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5302000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-20581000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3388000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2399000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-10772000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-30598000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-28196000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9413000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-12700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-60663000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-859000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17532000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-59118000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4992000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-11895000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-36158000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-33147000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-14029000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-8932000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-20737000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-29218000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-10000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-13906000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>975000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3817000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>39716000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-31051000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>12218000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2472000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8947000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-22733000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-15179000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-4715000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-5497000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>140000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>965000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-776000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-841000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1145000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-3798000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-19674000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10545000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1553000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-19418000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-5909000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-9766000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>175000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-10864000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-6925000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-1093000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1006000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-642000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-603000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-554000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2262000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-2187000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-2443000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="DE30">
         <v>-1500000.0</v>
       </c>
       <c r="DF30">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DG30">
         <v>-500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-2200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-3100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-1600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DS30">
         <v>-100000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DT30">
         <v>-100000.0</v>
       </c>
-      <c r="DV30"/>
+      <c r="DU30"/>
+      <c r="DV30">
+        <v>-100000.0</v>
+      </c>
+      <c r="DW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>