--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3294,51 +3294,51 @@
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30">
         <v>424501000.0</v>
       </c>
       <c r="C30">
         <v>399199000.0</v>
       </c>
       <c r="D30">
         <v>377020000.0</v>
       </c>
       <c r="E30">
         <v>302018000.0</v>
       </c>
       <c r="F30">
-        <v>405066000.0</v>
+        <v>391528000.0</v>
       </c>
       <c r="G30">
         <v>277715000.0</v>
       </c>
       <c r="H30">
         <v>254637000.0</v>
       </c>
       <c r="I30">
         <v>266452000.0</v>
       </c>
       <c r="J30">
         <v>240909000.0</v>
       </c>
       <c r="K30">
         <v>200958000.0</v>
       </c>
       <c r="L30">
         <v>198384000.0</v>
       </c>
       <c r="M30">
         <v>194594000.0</v>
       </c>
       <c r="N30">
         <v>185423000.0</v>
       </c>
@@ -4057,51 +4057,51 @@
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
     </row>
     <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>72</v>
       </c>
       <c r="B39">
         <v>46759000.0</v>
       </c>
       <c r="C39">
         <v>34463000.0</v>
       </c>
       <c r="D39">
         <v>29009000.0</v>
       </c>
       <c r="E39">
         <v>22989000.0</v>
       </c>
       <c r="F39">
-        <v>20845000.0</v>
+        <v>34383000.0</v>
       </c>
       <c r="G39">
         <v>31940000.0</v>
       </c>
       <c r="H39">
         <v>22724000.0</v>
       </c>
       <c r="I39">
         <v>32427000.0</v>
       </c>
       <c r="J39">
         <v>49044000.0</v>
       </c>
       <c r="K39">
         <v>42279000.0</v>
       </c>
       <c r="L39">
         <v>52517000.0</v>
       </c>
       <c r="M39">
         <v>42307000.0</v>
       </c>
       <c r="N39">
         <v>36660000.0</v>
       </c>
@@ -13976,51 +13976,51 @@
       <c r="K30">
         <v>377020000.0</v>
       </c>
       <c r="L30">
         <v>401409000.0</v>
       </c>
       <c r="M30">
         <v>297959000.0</v>
       </c>
       <c r="N30">
         <v>330031000.0</v>
       </c>
       <c r="O30">
         <v>302018000.0</v>
       </c>
       <c r="P30">
         <v>389742000.0</v>
       </c>
       <c r="Q30">
         <v>376093000.0</v>
       </c>
       <c r="R30">
         <v>429581000.0</v>
       </c>
       <c r="S30">
-        <v>405066000.0</v>
+        <v>391528000.0</v>
       </c>
       <c r="T30">
         <v>384272000.0</v>
       </c>
       <c r="U30">
         <v>279143000.0</v>
       </c>
       <c r="V30">
         <v>319884000.0</v>
       </c>
       <c r="W30">
         <v>277715000.0</v>
       </c>
       <c r="X30">
         <v>266402000.0</v>
       </c>
       <c r="Y30">
         <v>143679000.0</v>
       </c>
       <c r="Z30">
         <v>261551000.0</v>
       </c>
       <c r="AA30">
         <v>254637000.0</v>
       </c>
@@ -16808,51 +16808,51 @@
       <c r="K39">
         <v>29009000.0</v>
       </c>
       <c r="L39">
         <v>40036000.0</v>
       </c>
       <c r="M39">
         <v>47687000.0</v>
       </c>
       <c r="N39">
         <v>34346000.0</v>
       </c>
       <c r="O39">
         <v>22989000.0</v>
       </c>
       <c r="P39">
         <v>34947000.0</v>
       </c>
       <c r="Q39">
         <v>43272000.0</v>
       </c>
       <c r="R39">
         <v>24898000.0</v>
       </c>
       <c r="S39">
-        <v>20845000.0</v>
+        <v>34383000.0</v>
       </c>
       <c r="T39">
         <v>35718000.0</v>
       </c>
       <c r="U39">
         <v>36455000.0</v>
       </c>
       <c r="V39">
         <v>35096000.0</v>
       </c>
       <c r="W39">
         <v>31940000.0</v>
       </c>
       <c r="X39">
         <v>14597000.0</v>
       </c>
       <c r="Y39">
         <v>32022000.0</v>
       </c>
       <c r="Z39">
         <v>31567000.0</v>
       </c>
       <c r="AA39">
         <v>22724000.0</v>
       </c>
@@ -24572,51 +24572,53 @@
       </c>
       <c r="Z3">
         <v>3447000.0</v>
       </c>
       <c r="AA3">
         <v>3586000.0</v>
       </c>
       <c r="AB3">
         <v>3000000.0</v>
       </c>
       <c r="AC3">
         <v>1400000.0</v>
       </c>
       <c r="AD3">
         <v>800000.0</v>
       </c>
       <c r="AE3">
         <v>400000.0</v>
       </c>
       <c r="AF3">
         <v>100000.0</v>
       </c>
       <c r="AG3">
         <v>100000.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>200000.0</v>
+      </c>
       <c r="AI3">
         <v>200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>199</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
@@ -27680,99 +27682,99 @@
       </c>
       <c r="DX2">
         <v>3000000.0</v>
       </c>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2">
         <v>-1200000.0</v>
       </c>
       <c r="EB2">
         <v>1200000.0</v>
       </c>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
     </row>
     <row r="3" spans="1:136">
       <c r="A3" t="s">
         <v>198</v>
       </c>
       <c r="B3">
         <v>9358000.0</v>
       </c>
       <c r="C3">
-        <v>5253000.0</v>
+        <v>4774000.0</v>
       </c>
       <c r="D3">
         <v>11182000.0</v>
       </c>
       <c r="E3">
         <v>8673000.0</v>
       </c>
       <c r="F3">
         <v>5253000.0</v>
       </c>
       <c r="G3">
         <v>5274000.0</v>
       </c>
       <c r="H3">
         <v>5167000.0</v>
       </c>
       <c r="I3">
         <v>4938000.0</v>
       </c>
       <c r="J3">
         <v>4631000.0</v>
       </c>
       <c r="K3">
         <v>4363000.0</v>
       </c>
       <c r="L3">
         <v>3881000.0</v>
       </c>
       <c r="M3">
         <v>3891000.0</v>
       </c>
       <c r="N3">
         <v>3366000.0</v>
       </c>
       <c r="O3">
         <v>5151000.0</v>
       </c>
       <c r="P3">
         <v>4954000.0</v>
       </c>
       <c r="Q3">
         <v>5248000.0</v>
       </c>
       <c r="R3">
         <v>5223000.0</v>
       </c>
       <c r="S3">
-        <v>3597000.0</v>
+        <v>462000.0</v>
       </c>
       <c r="T3">
         <v>3618000.0</v>
       </c>
       <c r="U3">
         <v>3965000.0</v>
       </c>
       <c r="V3">
         <v>4028000.0</v>
       </c>
       <c r="W3">
         <v>4125000.0</v>
       </c>
       <c r="X3">
         <v>3991000.0</v>
       </c>
       <c r="Y3">
         <v>4248000.0</v>
       </c>
       <c r="Z3">
         <v>4996000.0</v>
       </c>
       <c r="AA3">
         <v>5150000.0</v>
       </c>
@@ -28357,108 +28359,108 @@
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
     </row>
     <row r="5" spans="1:136">
       <c r="A5" t="s">
         <v>200</v>
       </c>
       <c r="B5">
-        <v>95691000.0</v>
+        <v>91532000.0</v>
       </c>
       <c r="C5">
-        <v>36172000.0</v>
+        <v>61044000.0</v>
       </c>
       <c r="D5">
         <v>26411000.0</v>
       </c>
       <c r="E5">
         <v>-37838000.0</v>
       </c>
       <c r="F5">
         <v>49004000.0</v>
       </c>
       <c r="G5">
         <v>43851000.0</v>
       </c>
       <c r="H5">
         <v>80629000.0</v>
       </c>
       <c r="I5">
         <v>53420000.0</v>
       </c>
       <c r="J5">
         <v>60096000.0</v>
       </c>
       <c r="K5">
         <v>46453000.0</v>
       </c>
       <c r="L5">
-        <v>82738000.0</v>
+        <v>84660000.0</v>
       </c>
       <c r="M5">
-        <v>44040000.0</v>
+        <v>45996000.0</v>
       </c>
       <c r="N5">
-        <v>46511000.0</v>
+        <v>48531000.0</v>
       </c>
       <c r="O5">
-        <v>39757000.0</v>
+        <v>40327000.0</v>
       </c>
       <c r="P5">
-        <v>78752000.0</v>
+        <v>80092000.0</v>
       </c>
       <c r="Q5">
         <v>65239000.0</v>
       </c>
       <c r="R5">
-        <v>97896000.0</v>
+        <v>97953000.0</v>
       </c>
       <c r="S5">
-        <v>79417000.0</v>
+        <v>74380000.0</v>
       </c>
       <c r="T5">
         <v>88418000.0</v>
       </c>
       <c r="U5">
-        <v>47718000.0</v>
+        <v>48195000.0</v>
       </c>
       <c r="V5">
         <v>28656000.0</v>
       </c>
       <c r="W5">
         <v>59983000.0</v>
       </c>
       <c r="X5">
         <v>36909000.0</v>
       </c>
       <c r="Y5">
         <v>-22524000.0</v>
       </c>
       <c r="Z5">
         <v>12091000.0</v>
       </c>
       <c r="AA5">
         <v>19480000.0</v>
       </c>
       <c r="AB5">
         <v>68041000.0</v>
       </c>
       <c r="AC5">
         <v>48683000.0</v>
       </c>
@@ -28749,108 +28751,108 @@
       <c r="DV5">
         <v>900000.0</v>
       </c>
       <c r="DW5"/>
       <c r="DX5">
         <v>-4200000.0</v>
       </c>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5">
         <v>4600000.0</v>
       </c>
       <c r="EB5">
         <v>-300000.0</v>
       </c>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
     </row>
     <row r="6" spans="1:136">
       <c r="A6" t="s">
         <v>201</v>
       </c>
       <c r="B6">
-        <v>105049000.0</v>
+        <v>100890000.0</v>
       </c>
       <c r="C6">
-        <v>41425000.0</v>
+        <v>65818000.0</v>
       </c>
       <c r="D6">
         <v>37593000.0</v>
       </c>
       <c r="E6">
         <v>-29165000.0</v>
       </c>
       <c r="F6">
         <v>54257000.0</v>
       </c>
       <c r="G6">
         <v>49125000.0</v>
       </c>
       <c r="H6">
         <v>85796000.0</v>
       </c>
       <c r="I6">
         <v>58358000.0</v>
       </c>
       <c r="J6">
         <v>64727000.0</v>
       </c>
       <c r="K6">
         <v>50816000.0</v>
       </c>
       <c r="L6">
-        <v>86619000.0</v>
+        <v>88541000.0</v>
       </c>
       <c r="M6">
-        <v>47931000.0</v>
+        <v>49887000.0</v>
       </c>
       <c r="N6">
-        <v>49877000.0</v>
+        <v>51897000.0</v>
       </c>
       <c r="O6">
-        <v>44908000.0</v>
+        <v>45478000.0</v>
       </c>
       <c r="P6">
-        <v>83706000.0</v>
+        <v>85046000.0</v>
       </c>
       <c r="Q6">
         <v>70487000.0</v>
       </c>
       <c r="R6">
-        <v>103119000.0</v>
+        <v>103176000.0</v>
       </c>
       <c r="S6">
-        <v>83014000.0</v>
+        <v>74842000.0</v>
       </c>
       <c r="T6">
         <v>92036000.0</v>
       </c>
       <c r="U6">
-        <v>51683000.0</v>
+        <v>52160000.0</v>
       </c>
       <c r="V6">
         <v>32684000.0</v>
       </c>
       <c r="W6">
         <v>64108000.0</v>
       </c>
       <c r="X6">
         <v>40900000.0</v>
       </c>
       <c r="Y6">
         <v>-18276000.0</v>
       </c>
       <c r="Z6">
         <v>17087000.0</v>
       </c>
       <c r="AA6">
         <v>24630000.0</v>
       </c>
       <c r="AB6">
         <v>73465000.0</v>
       </c>
       <c r="AC6">
         <v>54096000.0</v>
       </c>
@@ -29106,54 +29108,54 @@
       <c r="DI6">
         <v>1100000.0</v>
       </c>
       <c r="DJ6">
         <v>800000.0</v>
       </c>
       <c r="DK6">
         <v>1000000.0</v>
       </c>
       <c r="DL6">
         <v>1300000.0</v>
       </c>
       <c r="DM6">
         <v>400000.0</v>
       </c>
       <c r="DN6">
         <v>500000.0</v>
       </c>
       <c r="DO6">
         <v>200000.0</v>
       </c>
       <c r="DP6">
         <v>600000.0</v>
       </c>
       <c r="DQ6">
-        <v>-1300000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="DR6">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DS6">
         <v>1200000.0</v>
       </c>
       <c r="DT6">
         <v>10200000.0</v>
       </c>
       <c r="DU6">
         <v>1600000.0</v>
       </c>
       <c r="DV6">
         <v>1000000.0</v>
       </c>
       <c r="DW6">
         <v>400000.0</v>
       </c>
       <c r="DX6">
         <v>-4100000.0</v>
       </c>
       <c r="DY6">
         <v>1700000.0</v>
       </c>
       <c r="DZ6">
         <v>1300000.0</v>
       </c>
@@ -42014,51 +42016,51 @@
       </c>
     </row>
     <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>233</v>
       </c>
       <c r="B7">
         <v>-144675000.0</v>
       </c>
       <c r="C7">
         <v>43027000.0</v>
       </c>
       <c r="D7">
         <v>-21051000.0</v>
       </c>
       <c r="E7">
         <v>101114000.0</v>
       </c>
       <c r="F7">
         <v>-67604000.0</v>
       </c>
       <c r="G7">
         <v>61890000.0</v>
       </c>
       <c r="H7">
-        <v>-125996000.0</v>
+        <v>-77265000.0</v>
       </c>
       <c r="I7">
         <v>55261000.0</v>
       </c>
       <c r="J7">
         <v>-75331000.0</v>
       </c>
       <c r="K7">
         <v>91635000.0</v>
       </c>
       <c r="L7">
         <v>-79617000.0</v>
       </c>
       <c r="M7">
         <v>50787000.0</v>
       </c>
       <c r="N7">
         <v>-60399000.0</v>
       </c>
       <c r="O7">
         <v>154176000.0</v>
       </c>
       <c r="P7">
         <v>-44765000.0</v>
       </c>
@@ -46421,51 +46423,51 @@
       </c>
       <c r="DT22">
         <v>700000.0</v>
       </c>
       <c r="DU22">
         <v>500000.0</v>
       </c>
       <c r="DV22">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:126">
       <c r="A23" t="s">
         <v>248</v>
       </c>
       <c r="B23">
         <v>-2924000.0</v>
       </c>
       <c r="C23">
         <v>137500000.0</v>
       </c>
       <c r="D23">
         <v>98500000.0</v>
       </c>
       <c r="E23">
-        <v>291045000.0</v>
+        <v>-8955000.0</v>
       </c>
       <c r="F23">
         <v>-2946000.0</v>
       </c>
       <c r="G23">
         <v>-9520000.0</v>
       </c>
       <c r="H23">
         <v>337000.0</v>
       </c>
       <c r="I23">
         <v>527000.0</v>
       </c>
       <c r="J23">
         <v>222000.0</v>
       </c>
       <c r="K23">
         <v>34000.0</v>
       </c>
       <c r="L23">
         <v>-801000.0</v>
       </c>
       <c r="M23">
         <v>702000.0</v>
       </c>
@@ -47088,51 +47090,51 @@
       <c r="DV24"/>
     </row>
     <row r="25" spans="1:126">
       <c r="A25" t="s">
         <v>250</v>
       </c>
       <c r="B25">
         <v>8126000.0</v>
       </c>
       <c r="C25">
         <v>16607000.0</v>
       </c>
       <c r="D25">
         <v>-15171000.0</v>
       </c>
       <c r="E25">
         <v>3193000.0</v>
       </c>
       <c r="F25">
         <v>-4500000.0</v>
       </c>
       <c r="G25">
         <v>-8124000.0</v>
       </c>
       <c r="H25">
-        <v>59043000.0</v>
+        <v>19848000.0</v>
       </c>
       <c r="I25">
         <v>-700000.0</v>
       </c>
       <c r="J25">
         <v>4913000.0</v>
       </c>
       <c r="K25">
         <v>7518000.0</v>
       </c>
       <c r="L25">
         <v>185000.0</v>
       </c>
       <c r="M25">
         <v>-497000.0</v>
       </c>
       <c r="N25">
         <v>833000.0</v>
       </c>
       <c r="O25">
         <v>-2206000.0</v>
       </c>
       <c r="P25">
         <v>-1205000.0</v>
       </c>