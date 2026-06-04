--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1083,51 +1086,53 @@
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>13123000.0</v>
+      </c>
       <c r="C2">
         <v>7112000.0</v>
       </c>
       <c r="D2">
         <v>5489000.0</v>
       </c>
       <c r="E2">
         <v>7826000.0</v>
       </c>
       <c r="F2">
         <v>5762000.0</v>
       </c>
       <c r="G2">
         <v>3707000.0</v>
       </c>
       <c r="H2">
         <v>16105000.0</v>
       </c>
       <c r="I2">
         <v>14426000.0</v>
       </c>
       <c r="J2">
         <v>8778000.0</v>
       </c>
       <c r="K2">
@@ -1272,90 +1277,94 @@
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>214000.0</v>
+      </c>
       <c r="C7">
         <v>282000.0</v>
       </c>
       <c r="D7">
         <v>22183000.0</v>
       </c>
       <c r="E7">
         <v>499000.0</v>
       </c>
       <c r="F7">
         <v>650000.0</v>
       </c>
       <c r="G7">
         <v>845000.0</v>
       </c>
       <c r="H7">
         <v>426000.0</v>
       </c>
       <c r="I7">
         <v>615000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>17000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>3000.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1540,51 +1549,53 @@
         <v>4298000.0</v>
       </c>
       <c r="P12">
         <v>17734000.0</v>
       </c>
       <c r="Q12">
         <v>53787000.0</v>
       </c>
       <c r="R12">
         <v>63607000.0</v>
       </c>
       <c r="S12">
         <v>27543000.0</v>
       </c>
       <c r="T12">
         <v>2210726.0</v>
       </c>
       <c r="U12">
         <v>355938.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>32</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>2000.0</v>
+      </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
         <v>21303000.0</v>
       </c>
       <c r="J13">
         <v>3000.0</v>
       </c>
       <c r="K13">
@@ -1721,51 +1732,53 @@
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>11000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2860.0</v>
       </c>
       <c r="U15">
         <v>726.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>4934000.0</v>
+      </c>
       <c r="C16">
         <v>2094000.0</v>
       </c>
       <c r="D16">
         <v>2136000.0</v>
       </c>
       <c r="E16">
         <v>14920000.0</v>
       </c>
       <c r="F16">
         <v>7735000.0</v>
       </c>
       <c r="G16">
         <v>4510000.0</v>
       </c>
       <c r="H16">
         <v>4296000.0</v>
       </c>
       <c r="I16">
         <v>890000.0</v>
       </c>
       <c r="J16">
         <v>1741000.0</v>
       </c>
       <c r="K16">
@@ -1933,51 +1946,53 @@
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>40000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21">
         <v>4365000.0</v>
       </c>
       <c r="Q21">
         <v>17275000.0</v>
       </c>
       <c r="R21">
         <v>17275000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>41</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>1634000.0</v>
+      </c>
       <c r="C22">
         <v>1693000.0</v>
       </c>
       <c r="D22">
         <v>1559000.0</v>
       </c>
       <c r="E22">
         <v>1995000.0</v>
       </c>
       <c r="F22">
         <v>1448000.0</v>
       </c>
       <c r="G22">
         <v>4650000.0</v>
       </c>
       <c r="H22">
         <v>3862000.0</v>
       </c>
       <c r="I22">
         <v>5289000.0</v>
       </c>
       <c r="J22">
         <v>4797000.0</v>
       </c>
       <c r="K22">
@@ -2057,51 +2072,53 @@
         <v>120960000.0</v>
       </c>
       <c r="P23">
         <v>436476000.0</v>
       </c>
       <c r="Q23">
         <v>696401000.0</v>
       </c>
       <c r="R23">
         <v>538452000.0</v>
       </c>
       <c r="S23">
         <v>378202000.0</v>
       </c>
       <c r="T23">
         <v>235213724.0</v>
       </c>
       <c r="U23">
         <v>632191.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>235220000.0</v>
+      </c>
       <c r="C24">
         <v>220186000.0</v>
       </c>
       <c r="D24">
         <v>179010000.0</v>
       </c>
       <c r="E24">
         <v>255699000.0</v>
       </c>
       <c r="F24">
         <v>222747000.0</v>
       </c>
       <c r="G24">
         <v>184278000.0</v>
       </c>
       <c r="H24">
         <v>12020000.0</v>
       </c>
       <c r="I24">
         <v>190150000.0</v>
       </c>
       <c r="J24">
         <v>182590000.0</v>
       </c>
       <c r="K24">
@@ -2145,52 +2162,56 @@
         <v>190150000.0</v>
       </c>
       <c r="J25">
         <v>182590000.0</v>
       </c>
       <c r="K25">
         <v>199594000.0</v>
       </c>
       <c r="L25">
         <v>176818000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26"/>
-      <c r="C26"/>
+      <c r="B26">
+        <v>830000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
@@ -2260,92 +2281,96 @@
         <v>204351000.0</v>
       </c>
       <c r="P28">
         <v>332761000.0</v>
       </c>
       <c r="Q28">
         <v>345761000.0</v>
       </c>
       <c r="R28">
         <v>237544000.0</v>
       </c>
       <c r="S28">
         <v>213845000.0</v>
       </c>
       <c r="T28">
         <v>-2210726.0</v>
       </c>
       <c r="U28">
         <v>-5938.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>571543000.0</v>
+      </c>
       <c r="C29">
         <v>519766000.0</v>
       </c>
       <c r="D29">
         <v>439235000.0</v>
       </c>
       <c r="E29">
         <v>255699000.0</v>
       </c>
       <c r="F29">
         <v>222747000.0</v>
       </c>
       <c r="G29">
         <v>279972000.0</v>
       </c>
       <c r="H29">
         <v>227532000.0</v>
       </c>
       <c r="I29">
         <v>227648000.0</v>
       </c>
       <c r="J29">
         <v>243119000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>49</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>9971000.0</v>
+      </c>
       <c r="C30">
         <v>7675000.0</v>
       </c>
       <c r="D30">
         <v>1204000.0</v>
       </c>
       <c r="E30">
         <v>1549000.0</v>
       </c>
       <c r="F30">
         <v>-1882000.0</v>
       </c>
       <c r="G30">
         <v>801000.0</v>
       </c>
       <c r="H30">
         <v>1763000.0</v>
       </c>
       <c r="I30">
         <v>2649000.0</v>
       </c>
       <c r="J30">
         <v>3626000.0</v>
       </c>
       <c r="K30">
@@ -2405,51 +2430,53 @@
       </c>
       <c r="K31">
         <v>30832000.0</v>
       </c>
       <c r="L31">
         <v>23284000.0</v>
       </c>
       <c r="M31">
         <v>2676000.0</v>
       </c>
       <c r="N31">
         <v>-90695000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-13171000.0</v>
+      </c>
       <c r="C32">
         <v>-15725000.0</v>
       </c>
       <c r="D32">
         <v>-44430000.0</v>
       </c>
       <c r="E32">
         <v>-33006000.0</v>
       </c>
       <c r="F32">
         <v>-40857000.0</v>
       </c>
       <c r="G32">
         <v>-215000.0</v>
       </c>
       <c r="H32">
         <v>-215354000.0</v>
       </c>
       <c r="I32">
         <v>-19380000.0</v>
       </c>
       <c r="J32">
         <v>-14962000.0</v>
       </c>
       <c r="K32"/>
@@ -2509,90 +2536,94 @@
       </c>
       <c r="O33">
         <v>68874000.0</v>
       </c>
       <c r="P33">
         <v>393044000.0</v>
       </c>
       <c r="Q33">
         <v>627942000.0</v>
       </c>
       <c r="R33">
         <v>470979000.0</v>
       </c>
       <c r="S33">
         <v>348388000.0</v>
       </c>
       <c r="T33"/>
       <c r="U33">
         <v>256253.0</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1798000.0</v>
+      </c>
       <c r="C34">
         <v>1609000.0</v>
       </c>
       <c r="D34">
         <v>353000.0</v>
       </c>
       <c r="E34">
         <v>36202000.0</v>
       </c>
       <c r="F34">
         <v>19698000.0</v>
       </c>
       <c r="G34">
         <v>15273000.0</v>
       </c>
       <c r="H34">
         <v>30782000.0</v>
       </c>
       <c r="I34">
         <v>19406000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>54</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>237134000.0</v>
+      </c>
       <c r="C35">
         <v>222051000.0</v>
       </c>
       <c r="D35">
         <v>179917000.0</v>
       </c>
       <c r="E35">
         <v>197251000.0</v>
       </c>
       <c r="F35">
         <v>154702000.0</v>
       </c>
       <c r="G35">
         <v>168789000.0</v>
       </c>
       <c r="H35">
         <v>228456000.0</v>
       </c>
       <c r="I35">
         <v>246577000.0</v>
       </c>
       <c r="J35">
         <v>199932000.0</v>
       </c>
       <c r="K35">
@@ -2608,51 +2639,51 @@
         <v>138516000.0</v>
       </c>
       <c r="O35"/>
       <c r="P35">
         <v>300856000.0</v>
       </c>
       <c r="Q35">
         <v>348945000.0</v>
       </c>
       <c r="R35">
         <v>269495000.0</v>
       </c>
       <c r="S35">
         <v>213638000.0</v>
       </c>
       <c r="T35">
         <v>80849990.0</v>
       </c>
       <c r="U35"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>37265999.0</v>
+        <v>36435999.0</v>
       </c>
       <c r="C36">
         <v>22685000.0</v>
       </c>
       <c r="D36">
         <v>6426000.0</v>
       </c>
       <c r="E36">
         <v>13938000.0</v>
       </c>
       <c r="F36">
         <v>13733000.0</v>
       </c>
       <c r="G36">
         <v>14857000.0</v>
       </c>
       <c r="H36">
         <v>14216000.0</v>
       </c>
       <c r="I36">
         <v>16722000.0</v>
       </c>
       <c r="J36">
         <v>877000.0</v>
       </c>
@@ -2750,51 +2781,53 @@
       <c r="N38"/>
       <c r="O38">
         <v>361000.0</v>
       </c>
       <c r="P38">
         <v>7535000.0</v>
       </c>
       <c r="Q38">
         <v>13266000.0</v>
       </c>
       <c r="R38">
         <v>8864000.0</v>
       </c>
       <c r="S38">
         <v>2757000.0</v>
       </c>
       <c r="T38"/>
       <c r="U38">
         <v>256000.0</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-9971000.0</v>
+      </c>
       <c r="C39">
         <v>14664000.0</v>
       </c>
       <c r="D39">
         <v>2894000.0</v>
       </c>
       <c r="E39">
         <v>32073000.0</v>
       </c>
       <c r="F39">
         <v>2682000.0</v>
       </c>
       <c r="G39">
         <v>2485000.0</v>
       </c>
       <c r="H39">
         <v>1252000.0</v>
       </c>
       <c r="I39">
         <v>2261000.0</v>
       </c>
       <c r="J39">
         <v>2186000.0</v>
       </c>
       <c r="K39">
@@ -2813,51 +2846,53 @@
         <v>45030000.0</v>
       </c>
       <c r="P39">
         <v>1457000.0</v>
       </c>
       <c r="Q39">
         <v>12214000.0</v>
       </c>
       <c r="R39">
         <v>1980000.0</v>
       </c>
       <c r="S39">
         <v>822000.0</v>
       </c>
       <c r="T39">
         <v>79000.0</v>
       </c>
       <c r="U39">
         <v>20000.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>14967000.0</v>
+      </c>
       <c r="C40">
         <v>14923000.0</v>
       </c>
       <c r="D40">
         <v>8227000.0</v>
       </c>
       <c r="E40">
         <v>12922000.0</v>
       </c>
       <c r="F40">
         <v>5173000.0</v>
       </c>
       <c r="G40">
         <v>2988000.0</v>
       </c>
       <c r="H40">
         <v>-181926000.0</v>
       </c>
       <c r="I40">
         <v>4634000.0</v>
       </c>
       <c r="J40">
         <v>4725000.0</v>
       </c>
       <c r="K40">
@@ -2920,51 +2955,51 @@
       <c r="K41">
         <v>5878000.0</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41">
         <v>270000.0</v>
       </c>
       <c r="Q41">
         <v>2777000.0</v>
       </c>
       <c r="R41">
         <v>2135000.0</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
-        <v>281383000.0</v>
+        <v>600845000.0</v>
       </c>
       <c r="C42">
         <v>595947000.0</v>
       </c>
       <c r="D42">
         <v>590129000.0</v>
       </c>
       <c r="E42">
         <v>583691000.0</v>
       </c>
       <c r="F42">
         <v>597708000.0</v>
       </c>
       <c r="G42">
         <v>490284000.0</v>
       </c>
       <c r="H42">
         <v>406096000.0</v>
       </c>
       <c r="I42">
         <v>385846000.0</v>
       </c>
       <c r="J42">
         <v>383007000.0</v>
       </c>
@@ -3036,51 +3071,53 @@
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44">
         <v>80850000.0</v>
       </c>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>652037000.0</v>
+      </c>
       <c r="C45">
         <v>614386000.0</v>
       </c>
       <c r="D45">
         <v>542325000.0</v>
       </c>
       <c r="E45">
         <v>462385000.0</v>
       </c>
       <c r="F45">
         <v>426062000.0</v>
       </c>
       <c r="G45">
         <v>257955000.0</v>
       </c>
       <c r="H45">
         <v>254593000.0</v>
       </c>
       <c r="I45">
         <v>244332000.0</v>
       </c>
       <c r="J45">
         <v>254730000.0</v>
       </c>
       <c r="K45">
@@ -3207,51 +3244,53 @@
         <v>61000.0</v>
       </c>
       <c r="N47"/>
       <c r="O47">
         <v>68513000.0</v>
       </c>
       <c r="P47">
         <v>381144000.0</v>
       </c>
       <c r="Q47">
         <v>597401000.0</v>
       </c>
       <c r="R47">
         <v>444840000.0</v>
       </c>
       <c r="S47">
         <v>345631000.0</v>
       </c>
       <c r="T47"/>
       <c r="U47"/>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>67</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-319464000.0</v>
+      </c>
       <c r="C48">
         <v>-333770000.0</v>
       </c>
       <c r="D48">
         <v>-361686000.0</v>
       </c>
       <c r="E48">
         <v>-361994000.0</v>
       </c>
       <c r="F48">
         <v>-353249000.0</v>
       </c>
       <c r="G48">
         <v>-394597000.0</v>
       </c>
       <c r="H48">
         <v>-376241000.0</v>
       </c>
       <c r="I48">
         <v>-364543000.0</v>
       </c>
       <c r="J48">
         <v>-341697000.0</v>
       </c>
       <c r="K48">
@@ -3295,51 +3334,53 @@
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>54940000.0</v>
+      </c>
       <c r="C50">
         <v>37401000.0</v>
       </c>
       <c r="D50">
         <v>31780000.0</v>
       </c>
       <c r="E50">
         <v>58874000.0</v>
       </c>
       <c r="F50">
         <v>69242000.0</v>
       </c>
       <c r="G50">
         <v>19417000.0</v>
       </c>
       <c r="H50">
         <v>185654000.0</v>
       </c>
       <c r="I50">
         <v>16195000.0</v>
       </c>
       <c r="J50">
         <v>19216000.0</v>
       </c>
       <c r="K50">
@@ -3403,51 +3444,53 @@
       </c>
       <c r="O51">
         <v>208649000.0</v>
       </c>
       <c r="P51">
         <v>350495000.0</v>
       </c>
       <c r="Q51">
         <v>399548000.0</v>
       </c>
       <c r="R51">
         <v>301151000.0</v>
       </c>
       <c r="S51">
         <v>241388000.0</v>
       </c>
       <c r="T51"/>
       <c r="U51">
         <v>350000.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>55038000.0</v>
+      </c>
       <c r="C52">
         <v>37494000.0</v>
       </c>
       <c r="D52">
         <v>53663000.0</v>
       </c>
       <c r="E52">
         <v>58982000.0</v>
       </c>
       <c r="F52">
         <v>69363000.0</v>
       </c>
       <c r="G52">
         <v>19557000.0</v>
       </c>
       <c r="H52">
         <v>185762000.0</v>
       </c>
       <c r="I52">
         <v>16313000.0</v>
       </c>
       <c r="J52">
         <v>19216000.0</v>
       </c>
       <c r="K52">
@@ -3666,51 +3709,53 @@
         <v>52086000.0</v>
       </c>
       <c r="P56">
         <v>43432000.0</v>
       </c>
       <c r="Q56">
         <v>68459000.0</v>
       </c>
       <c r="R56">
         <v>67473000.0</v>
       </c>
       <c r="S56">
         <v>29814000.0</v>
       </c>
       <c r="T56">
         <v>235213724.0</v>
       </c>
       <c r="U56">
         <v>375938.0</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>76</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>88062000.0</v>
+      </c>
       <c r="C57">
         <v>61623000.0</v>
       </c>
       <c r="D57">
         <v>69515000.0</v>
       </c>
       <c r="E57">
         <v>94650000.0</v>
       </c>
       <c r="F57">
         <v>88033000.0</v>
       </c>
       <c r="G57">
         <v>30762000.0</v>
       </c>
       <c r="H57">
         <v>24237000.0</v>
       </c>
       <c r="I57">
         <v>19349000.0</v>
       </c>
       <c r="J57">
         <v>34460000.0</v>
       </c>
       <c r="K57">
@@ -3951,493 +3996,500 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ62"/>
+  <dimension ref="A1:CA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2"/>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="C2">
+        <v>13123000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>9414000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>7112000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>6910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5489000.0</v>
       </c>
       <c r="J2">
         <v>5489000.0</v>
       </c>
       <c r="K2">
+        <v>5489000.0</v>
+      </c>
+      <c r="L2">
         <v>5352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5724000.0</v>
       </c>
       <c r="M2">
         <v>5724000.0</v>
       </c>
       <c r="N2">
+        <v>5724000.0</v>
+      </c>
+      <c r="O2">
         <v>7826000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>10060000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>5762000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>8302000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>3707000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>7533000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>16105000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>14579000.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>14426000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15177000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10198000.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>8778000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6675000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7096000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6350000.0</v>
       </c>
       <c r="AM2">
         <v>6350000.0</v>
       </c>
       <c r="AN2">
+        <v>6350000.0</v>
+      </c>
+      <c r="AO2">
         <v>4636000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5979000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>147000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
-      <c r="AS2">
+      <c r="AS2"/>
+      <c r="AT2">
         <v>184000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>187000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2">
         <v>1631000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2148000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>4058000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2420000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2514000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>5600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2694000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2431000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1443000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2112000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1679000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2340000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9558000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3290000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1633000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>990000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>573000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>847000.0</v>
       </c>
       <c r="BR2">
         <v>847000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BS2">
+        <v>847000.0</v>
+      </c>
+      <c r="BT2"/>
+      <c r="BU2">
         <v>1553625.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>588000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5805328.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>600000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4474,54 +4526,19550 @@
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+    </row>
+    <row r="5" spans="1:79">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5"/>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5">
+        <v>-51133000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
+        <v>-38499000.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5">
+        <v>-33004000.0</v>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>-27600000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-29072000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-26327000.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>-20852000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-18072000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-15293000.0</v>
+      </c>
+      <c r="AL5"/>
+      <c r="AM5">
+        <v>-10353000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-8145000.0</v>
+      </c>
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5"/>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5">
+        <v>-282326000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5">
+        <v>-66069000.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
+        <v>-36741000.0</v>
+      </c>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5">
+        <v>-9929000.0</v>
+      </c>
+      <c r="BT5"/>
+      <c r="BU5">
+        <v>-3173140.0</v>
+      </c>
+      <c r="BV5">
+        <v>158400000.0</v>
+      </c>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+    </row>
+    <row r="6" spans="1:79">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+    </row>
+    <row r="7" spans="1:79">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>214000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
+        <v>282000.0</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7">
+        <v>22183000.0</v>
+      </c>
+      <c r="L7">
+        <v>414000.0</v>
+      </c>
+      <c r="M7">
+        <v>452000.0</v>
+      </c>
+      <c r="N7"/>
+      <c r="O7">
+        <v>499000.0</v>
+      </c>
+      <c r="P7"/>
+      <c r="Q7">
+        <v>540000.0</v>
+      </c>
+      <c r="R7"/>
+      <c r="S7">
+        <v>650000.0</v>
+      </c>
+      <c r="T7"/>
+      <c r="U7">
+        <v>749000.0</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7">
+        <v>845000.0</v>
+      </c>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
+        <v>426000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7">
+        <v>432000.0</v>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>2000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
+        <v>2000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
+        <v>2000.0</v>
+      </c>
+      <c r="L8">
+        <v>2000.0</v>
+      </c>
+      <c r="M8">
+        <v>2000.0</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8">
+        <v>2000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8">
+        <v>18000.0</v>
+      </c>
+      <c r="R8"/>
+      <c r="S8">
+        <v>17000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8">
+        <v>17000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
+        <v>406096000.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
+        <v>385846000.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>68802000.0</v>
+      </c>
+      <c r="C10">
+        <v>62653000.0</v>
+      </c>
+      <c r="D10">
+        <v>36812000.0</v>
+      </c>
+      <c r="E10">
+        <v>12844000.0</v>
+      </c>
+      <c r="F10">
+        <v>30900000.0</v>
+      </c>
+      <c r="G10">
+        <v>21866000.0</v>
+      </c>
+      <c r="H10">
+        <v>41285000.0</v>
+      </c>
+      <c r="I10">
+        <v>32724000.0</v>
+      </c>
+      <c r="J10">
+        <v>24218000.0</v>
+      </c>
+      <c r="K10">
+        <v>19428000.0</v>
+      </c>
+      <c r="L10">
+        <v>22045000.0</v>
+      </c>
+      <c r="M10">
+        <v>22452000.0</v>
+      </c>
+      <c r="N10">
+        <v>20511000.0</v>
+      </c>
+      <c r="O10">
+        <v>32477000.0</v>
+      </c>
+      <c r="P10">
+        <v>25567000.0</v>
+      </c>
+      <c r="Q10">
+        <v>36707000.0</v>
+      </c>
+      <c r="R10">
+        <v>38885000.0</v>
+      </c>
+      <c r="S10">
+        <v>47126000.0</v>
+      </c>
+      <c r="T10">
+        <v>52560000.0</v>
+      </c>
+      <c r="U10">
+        <v>52684000.0</v>
+      </c>
+      <c r="V10">
+        <v>58050000.0</v>
+      </c>
+      <c r="W10">
+        <v>23651000.0</v>
+      </c>
+      <c r="X10">
+        <v>33820000.0</v>
+      </c>
+      <c r="Y10">
+        <v>30403000.0</v>
+      </c>
+      <c r="Z10">
+        <v>6182000.0</v>
+      </c>
+      <c r="AA10">
+        <v>14554000.0</v>
+      </c>
+      <c r="AB10">
+        <v>15398000.0</v>
+      </c>
+      <c r="AC10">
+        <v>12020000.0</v>
+      </c>
+      <c r="AD10">
+        <v>7472000.0</v>
+      </c>
+      <c r="AE10">
+        <v>7444000.0</v>
+      </c>
+      <c r="AF10">
+        <v>4397000.0</v>
+      </c>
+      <c r="AG10">
+        <v>12218000.0</v>
+      </c>
+      <c r="AH10">
+        <v>8240000.0</v>
+      </c>
+      <c r="AI10">
+        <v>8889000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>8438000.0</v>
+      </c>
+      <c r="AK10">
+        <v>6397000.0</v>
+      </c>
+      <c r="AL10">
+        <v>6940000.0</v>
+      </c>
+      <c r="AM10">
+        <v>12858000.0</v>
+      </c>
+      <c r="AN10">
+        <v>12858000.0</v>
+      </c>
+      <c r="AO10">
+        <v>3909000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2779000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>3059000.0</v>
+      </c>
+      <c r="AR10">
+        <v>969000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1046000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1771000.0</v>
+      </c>
+      <c r="AU10">
+        <v>2873000.0</v>
+      </c>
+      <c r="AV10">
+        <v>2904000.0</v>
+      </c>
+      <c r="AW10">
+        <v>2678000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1530000.0</v>
+      </c>
+      <c r="AY10">
+        <v>3075000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1067000.0</v>
+      </c>
+      <c r="BA10">
+        <v>2517000.0</v>
+      </c>
+      <c r="BB10">
+        <v>3383000.0</v>
+      </c>
+      <c r="BC10">
+        <v>4298000.0</v>
+      </c>
+      <c r="BD10">
+        <v>8115000.0</v>
+      </c>
+      <c r="BE10">
+        <v>7723000.0</v>
+      </c>
+      <c r="BF10">
+        <v>10992000.0</v>
+      </c>
+      <c r="BG10">
+        <v>17734000.0</v>
+      </c>
+      <c r="BH10">
+        <v>31976000.0</v>
+      </c>
+      <c r="BI10">
+        <v>34799000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>44189000.0</v>
+      </c>
+      <c r="BK10">
+        <v>53787000.0</v>
+      </c>
+      <c r="BL10">
+        <v>65826000.0</v>
+      </c>
+      <c r="BM10">
+        <v>70898000.0</v>
+      </c>
+      <c r="BN10">
+        <v>85849000.0</v>
+      </c>
+      <c r="BO10">
+        <v>63607000.0</v>
+      </c>
+      <c r="BP10">
+        <v>60408000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>47022000.0</v>
+      </c>
+      <c r="BR10">
+        <v>40238000.0</v>
+      </c>
+      <c r="BS10">
+        <v>40238000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>1402660.0</v>
+      </c>
+      <c r="BV10">
+        <v>2100000.0</v>
+      </c>
+      <c r="BW10">
+        <v>2210726.0</v>
+      </c>
+      <c r="BX10">
+        <v>2634111.0</v>
+      </c>
+      <c r="BY10">
+        <v>100000.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>356000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>62653000.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
+        <v>12844000.0</v>
+      </c>
+      <c r="F12">
+        <v>30900000.0</v>
+      </c>
+      <c r="G12">
+        <v>21866000.0</v>
+      </c>
+      <c r="H12">
+        <v>41285000.0</v>
+      </c>
+      <c r="I12">
+        <v>32724000.0</v>
+      </c>
+      <c r="J12">
+        <v>24218000.0</v>
+      </c>
+      <c r="K12">
+        <v>19428000.0</v>
+      </c>
+      <c r="L12">
+        <v>22045000.0</v>
+      </c>
+      <c r="M12">
+        <v>22452000.0</v>
+      </c>
+      <c r="N12">
+        <v>20511000.0</v>
+      </c>
+      <c r="O12">
+        <v>32477000.0</v>
+      </c>
+      <c r="P12">
+        <v>25567000.0</v>
+      </c>
+      <c r="Q12">
+        <v>36707000.0</v>
+      </c>
+      <c r="R12">
+        <v>38885000.0</v>
+      </c>
+      <c r="S12">
+        <v>47126000.0</v>
+      </c>
+      <c r="T12">
+        <v>52560000.0</v>
+      </c>
+      <c r="U12">
+        <v>55284000.0</v>
+      </c>
+      <c r="V12">
+        <v>58050000.0</v>
+      </c>
+      <c r="W12">
+        <v>23651000.0</v>
+      </c>
+      <c r="X12">
+        <v>33820000.0</v>
+      </c>
+      <c r="Y12">
+        <v>30403000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6182000.0</v>
+      </c>
+      <c r="AA12">
+        <v>14554000.0</v>
+      </c>
+      <c r="AB12">
+        <v>15398000.0</v>
+      </c>
+      <c r="AC12">
+        <v>12020000.0</v>
+      </c>
+      <c r="AD12">
+        <v>7472000.0</v>
+      </c>
+      <c r="AE12">
+        <v>7444000.0</v>
+      </c>
+      <c r="AF12">
+        <v>4397000.0</v>
+      </c>
+      <c r="AG12">
+        <v>12218000.0</v>
+      </c>
+      <c r="AH12">
+        <v>8240000.0</v>
+      </c>
+      <c r="AI12">
+        <v>8889000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>8438000.0</v>
+      </c>
+      <c r="AK12">
+        <v>6397000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6940000.0</v>
+      </c>
+      <c r="AM12">
+        <v>12858000.0</v>
+      </c>
+      <c r="AN12">
+        <v>12858000.0</v>
+      </c>
+      <c r="AO12">
+        <v>3909000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2779000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>3059000.0</v>
+      </c>
+      <c r="AR12">
+        <v>969000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1046000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1771000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2873000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2904000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2678000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1530000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3075000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1067000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2517000.0</v>
+      </c>
+      <c r="BB12">
+        <v>3383000.0</v>
+      </c>
+      <c r="BC12">
+        <v>4298000.0</v>
+      </c>
+      <c r="BD12">
+        <v>8115000.0</v>
+      </c>
+      <c r="BE12">
+        <v>7723000.0</v>
+      </c>
+      <c r="BF12">
+        <v>10992000.0</v>
+      </c>
+      <c r="BG12">
+        <v>17734000.0</v>
+      </c>
+      <c r="BH12">
+        <v>31976000.0</v>
+      </c>
+      <c r="BI12">
+        <v>34799000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>44189000.0</v>
+      </c>
+      <c r="BK12">
+        <v>53787000.0</v>
+      </c>
+      <c r="BL12">
+        <v>65826000.0</v>
+      </c>
+      <c r="BM12">
+        <v>70898000.0</v>
+      </c>
+      <c r="BN12">
+        <v>85849000.0</v>
+      </c>
+      <c r="BO12">
+        <v>63607000.0</v>
+      </c>
+      <c r="BP12">
+        <v>60408000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>47022000.0</v>
+      </c>
+      <c r="BR12">
+        <v>40238000.0</v>
+      </c>
+      <c r="BS12">
+        <v>40238000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12">
+        <v>1402660.0</v>
+      </c>
+      <c r="BV12">
+        <v>234700000.0</v>
+      </c>
+      <c r="BW12">
+        <v>2210726.0</v>
+      </c>
+      <c r="BX12">
+        <v>2634111.0</v>
+      </c>
+      <c r="BY12">
+        <v>100000.0</v>
+      </c>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
+        <v>2000.0</v>
+      </c>
+      <c r="F13">
+        <v>254788000.0</v>
+      </c>
+      <c r="G13">
+        <v>2000.0</v>
+      </c>
+      <c r="H13">
+        <v>262572000.0</v>
+      </c>
+      <c r="I13">
+        <v>2000.0</v>
+      </c>
+      <c r="J13">
+        <v>240552000.0</v>
+      </c>
+      <c r="K13">
+        <v>2000.0</v>
+      </c>
+      <c r="L13">
+        <v>2000.0</v>
+      </c>
+      <c r="M13">
+        <v>2000.0</v>
+      </c>
+      <c r="N13">
+        <v>219855000.0</v>
+      </c>
+      <c r="O13">
+        <v>2000.0</v>
+      </c>
+      <c r="P13">
+        <v>225453000.0</v>
+      </c>
+      <c r="Q13">
+        <v>18000.0</v>
+      </c>
+      <c r="R13">
+        <v>230961000.0</v>
+      </c>
+      <c r="S13">
+        <v>17000.0</v>
+      </c>
+      <c r="T13">
+        <v>222251000.0</v>
+      </c>
+      <c r="U13">
+        <v>17000.0</v>
+      </c>
+      <c r="V13">
+        <v>188133000.0</v>
+      </c>
+      <c r="W13">
+        <v>7000.0</v>
+      </c>
+      <c r="X13">
+        <v>86455000.0</v>
+      </c>
+      <c r="Y13">
+        <v>3000.0</v>
+      </c>
+      <c r="Z13">
+        <v>21897000.0</v>
+      </c>
+      <c r="AA13">
+        <v>3000.0</v>
+      </c>
+      <c r="AB13">
+        <v>26597000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2000.0</v>
+      </c>
+      <c r="AD13">
+        <v>13469000.0</v>
+      </c>
+      <c r="AE13">
+        <v>21303000.0</v>
+      </c>
+      <c r="AF13">
+        <v>3000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3000.0</v>
+      </c>
+      <c r="AH13">
+        <v>37216000.0</v>
+      </c>
+      <c r="AI13">
+        <v>3000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>3000.0</v>
+      </c>
+      <c r="AK13">
+        <v>3000.0</v>
+      </c>
+      <c r="AL13">
+        <v>26707000.0</v>
+      </c>
+      <c r="AM13">
+        <v>3000.0</v>
+      </c>
+      <c r="AN13">
+        <v>3000.0</v>
+      </c>
+      <c r="AO13">
+        <v>2000.0</v>
+      </c>
+      <c r="AP13">
+        <v>21097000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>2000.0</v>
+      </c>
+      <c r="AR13">
+        <v>16862000.0</v>
+      </c>
+      <c r="AS13">
+        <v>9420000.0</v>
+      </c>
+      <c r="AT13">
+        <v>6467000.0</v>
+      </c>
+      <c r="AU13">
+        <v>2000.0</v>
+      </c>
+      <c r="AV13">
+        <v>2822000.0</v>
+      </c>
+      <c r="AW13">
+        <v>2969000.0</v>
+      </c>
+      <c r="AX13">
+        <v>2629000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ13"/>
+      <c r="BA13">
+        <v>1000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1000.0</v>
+      </c>
+      <c r="BD13">
+        <v>10195000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>11000.0</v>
+      </c>
+      <c r="BK13">
+        <v>11000.0</v>
+      </c>
+      <c r="BL13">
+        <v>8000.0</v>
+      </c>
+      <c r="BM13">
+        <v>6000.0</v>
+      </c>
+      <c r="BN13">
+        <v>6000.0</v>
+      </c>
+      <c r="BO13">
+        <v>3000.0</v>
+      </c>
+      <c r="BP13">
+        <v>3000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>2000.0</v>
+      </c>
+      <c r="BR13">
+        <v>2000.0</v>
+      </c>
+      <c r="BS13">
+        <v>2000.0</v>
+      </c>
+      <c r="BT13"/>
+      <c r="BU13">
+        <v>2860.0</v>
+      </c>
+      <c r="BV13">
+        <v>3000.0</v>
+      </c>
+      <c r="BW13">
+        <v>2860.0</v>
+      </c>
+      <c r="BX13">
+        <v>2860.0</v>
+      </c>
+      <c r="BY13">
+        <v>1000.0</v>
+      </c>
+      <c r="BZ13"/>
+      <c r="CA13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>20930586.0</v>
+      </c>
+      <c r="C14">
+        <v>20871198.0</v>
+      </c>
+      <c r="D14">
+        <v>20562616.0</v>
+      </c>
+      <c r="E14">
+        <v>20444086.0</v>
+      </c>
+      <c r="F14">
+        <v>20156636.0</v>
+      </c>
+      <c r="G14">
+        <v>20409272.0</v>
+      </c>
+      <c r="H14">
+        <v>19786887.0</v>
+      </c>
+      <c r="I14">
+        <v>19832695.0</v>
+      </c>
+      <c r="J14">
+        <v>19475630.0</v>
+      </c>
+      <c r="K14">
+        <v>19063475.0</v>
+      </c>
+      <c r="L14">
+        <v>18138600.0</v>
+      </c>
+      <c r="M14">
+        <v>19648956.0</v>
+      </c>
+      <c r="N14">
+        <v>17929142.0</v>
+      </c>
+      <c r="O14">
+        <v>17897084.0</v>
+      </c>
+      <c r="P14">
+        <v>17908986.0</v>
+      </c>
+      <c r="Q14">
+        <v>17736828.0</v>
+      </c>
+      <c r="R14">
+        <v>17721863.0</v>
+      </c>
+      <c r="S14">
+        <v>20623802.0</v>
+      </c>
+      <c r="T14">
+        <v>20597454.0</v>
+      </c>
+      <c r="U14">
+        <v>17182792.0</v>
+      </c>
+      <c r="V14">
+        <v>11475784.0</v>
+      </c>
+      <c r="W14">
+        <v>4938818.0</v>
+      </c>
+      <c r="X14">
+        <v>8904103.0</v>
+      </c>
+      <c r="Y14">
+        <v>1747828.0</v>
+      </c>
+      <c r="Z14">
+        <v>169966.0</v>
+      </c>
+      <c r="AA14">
+        <v>168125.0</v>
+      </c>
+      <c r="AB14">
+        <v>152672.0</v>
+      </c>
+      <c r="AC14">
+        <v>44175.0</v>
+      </c>
+      <c r="AD14">
+        <v>16718.0</v>
+      </c>
+      <c r="AE14">
+        <v>16663.0</v>
+      </c>
+      <c r="AF14">
+        <v>15425.0</v>
+      </c>
+      <c r="AG14">
+        <v>15425.0</v>
+      </c>
+      <c r="AH14">
+        <v>15365.0</v>
+      </c>
+      <c r="AI14">
+        <v>15408.0</v>
+      </c>
+      <c r="AJ14">
+        <v>15408.0</v>
+      </c>
+      <c r="AK14">
+        <v>15408.0</v>
+      </c>
+      <c r="AL14">
+        <v>14288.0</v>
+      </c>
+      <c r="AM14">
+        <v>14196.0</v>
+      </c>
+      <c r="AN14">
+        <v>14196.0</v>
+      </c>
+      <c r="AO14">
+        <v>8622.0</v>
+      </c>
+      <c r="AP14">
+        <v>8071.0</v>
+      </c>
+      <c r="AQ14">
+        <v>8071.0</v>
+      </c>
+      <c r="AR14">
+        <v>4256.0</v>
+      </c>
+      <c r="AS14">
+        <v>3879.0</v>
+      </c>
+      <c r="AT14">
+        <v>2052.0</v>
+      </c>
+      <c r="AU14">
+        <v>1295.0</v>
+      </c>
+      <c r="AV14">
+        <v>1155.0</v>
+      </c>
+      <c r="AW14">
+        <v>1003.0</v>
+      </c>
+      <c r="AX14">
+        <v>996.0</v>
+      </c>
+      <c r="AY14">
+        <v>996.0</v>
+      </c>
+      <c r="AZ14">
+        <v>996.0</v>
+      </c>
+      <c r="BA14">
+        <v>996.0</v>
+      </c>
+      <c r="BB14">
+        <v>996.0</v>
+      </c>
+      <c r="BC14">
+        <v>996.0</v>
+      </c>
+      <c r="BD14">
+        <v>996.0</v>
+      </c>
+      <c r="BE14">
+        <v>996.0</v>
+      </c>
+      <c r="BF14">
+        <v>996.0</v>
+      </c>
+      <c r="BG14">
+        <v>609.0</v>
+      </c>
+      <c r="BH14">
+        <v>609.0</v>
+      </c>
+      <c r="BI14">
+        <v>609.0</v>
+      </c>
+      <c r="BJ14">
+        <v>609.0</v>
+      </c>
+      <c r="BK14">
+        <v>609.0</v>
+      </c>
+      <c r="BL14">
+        <v>472.0</v>
+      </c>
+      <c r="BM14">
+        <v>334.0</v>
+      </c>
+      <c r="BN14">
+        <v>334.0</v>
+      </c>
+      <c r="BO14">
+        <v>184.0</v>
+      </c>
+      <c r="BP14">
+        <v>160.0</v>
+      </c>
+      <c r="BQ14">
+        <v>124.0</v>
+      </c>
+      <c r="BR14">
+        <v>124.0</v>
+      </c>
+      <c r="BS14">
+        <v>124.0</v>
+      </c>
+      <c r="BT14">
+        <v>124.0</v>
+      </c>
+      <c r="BU14">
+        <v>158.0</v>
+      </c>
+      <c r="BV14">
+        <v>133.0</v>
+      </c>
+      <c r="BW14">
+        <v>158.0</v>
+      </c>
+      <c r="BX14">
+        <v>158.0</v>
+      </c>
+      <c r="BY14">
+        <v>158.0</v>
+      </c>
+      <c r="BZ14">
+        <v>158.0</v>
+      </c>
+      <c r="CA14"/>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>17000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15">
+        <v>7000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>3000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15">
+        <v>2000.0</v>
+      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>3000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3000.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15">
+        <v>3000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3000.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15">
+        <v>3000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2000.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15">
+        <v>2000.0</v>
+      </c>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>2000.0</v>
+      </c>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ15"/>
+      <c r="BA15">
+        <v>1000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1000.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15">
+        <v>1000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>11000.0</v>
+      </c>
+      <c r="BK15">
+        <v>11000.0</v>
+      </c>
+      <c r="BL15">
+        <v>8000.0</v>
+      </c>
+      <c r="BM15">
+        <v>6000.0</v>
+      </c>
+      <c r="BN15">
+        <v>6000.0</v>
+      </c>
+      <c r="BO15">
+        <v>3000.0</v>
+      </c>
+      <c r="BP15">
+        <v>3000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2000.0</v>
+      </c>
+      <c r="BS15">
+        <v>2000.0</v>
+      </c>
+      <c r="BT15"/>
+      <c r="BU15">
+        <v>2860.0</v>
+      </c>
+      <c r="BV15"/>
+      <c r="BW15">
+        <v>2860.0</v>
+      </c>
+      <c r="BX15">
+        <v>2860.0</v>
+      </c>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>4934000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>2094000.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
+        <v>2081000.0</v>
+      </c>
+      <c r="J16">
+        <v>2136000.0</v>
+      </c>
+      <c r="K16">
+        <v>2136000.0</v>
+      </c>
+      <c r="L16">
+        <v>1659000.0</v>
+      </c>
+      <c r="M16">
+        <v>1931000.0</v>
+      </c>
+      <c r="N16">
+        <v>1931000.0</v>
+      </c>
+      <c r="O16">
+        <v>14920000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>4067000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
+        <v>7735000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16">
+        <v>6231000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16">
+        <v>4510000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>-186205000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>4296000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16">
+        <v>2373000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
+        <v>890000.0</v>
+      </c>
+      <c r="AF16">
+        <v>154000.0</v>
+      </c>
+      <c r="AG16">
+        <v>4641000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16">
+        <v>1741000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1854000.0</v>
+      </c>
+      <c r="AK16">
+        <v>223000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1850000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1850000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1850000.0</v>
+      </c>
+      <c r="AO16">
+        <v>67000.0</v>
+      </c>
+      <c r="AP16">
+        <v>154000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>668000.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16">
+        <v>205000.0</v>
+      </c>
+      <c r="AY16">
+        <v>205000.0</v>
+      </c>
+      <c r="AZ16"/>
+      <c r="BA16">
+        <v>128000.0</v>
+      </c>
+      <c r="BB16">
+        <v>122000.0</v>
+      </c>
+      <c r="BC16">
+        <v>86000.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16">
+        <v>380000.0</v>
+      </c>
+      <c r="BF16">
+        <v>624000.0</v>
+      </c>
+      <c r="BG16">
+        <v>732000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1807000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1556000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2705000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2493000.0</v>
+      </c>
+      <c r="BL16">
+        <v>2535000.0</v>
+      </c>
+      <c r="BM16">
+        <v>2847000.0</v>
+      </c>
+      <c r="BN16">
+        <v>1291000.0</v>
+      </c>
+      <c r="BO16">
+        <v>1140000.0</v>
+      </c>
+      <c r="BP16">
+        <v>633000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>2347000.0</v>
+      </c>
+      <c r="BR16">
+        <v>2692000.0</v>
+      </c>
+      <c r="BS16">
+        <v>2692000.0</v>
+      </c>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
+        <v>15257000.0</v>
+      </c>
+      <c r="R18"/>
+      <c r="S18">
+        <v>8613000.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18">
+        <v>8160000.0</v>
+      </c>
+      <c r="V18"/>
+      <c r="W18">
+        <v>4396000.0</v>
+      </c>
+      <c r="X18"/>
+      <c r="Y18">
+        <v>4929000.0</v>
+      </c>
+      <c r="Z18"/>
+      <c r="AA18">
+        <v>4677000.0</v>
+      </c>
+      <c r="AB18"/>
+      <c r="AC18">
+        <v>5623000.0</v>
+      </c>
+      <c r="AD18"/>
+      <c r="AE18">
+        <v>2323000.0</v>
+      </c>
+      <c r="AF18">
+        <v>420000.0</v>
+      </c>
+      <c r="AG18">
+        <v>432000.0</v>
+      </c>
+      <c r="AH18"/>
+      <c r="AI18">
+        <v>846000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>1122000.0</v>
+      </c>
+      <c r="AK18">
+        <v>1232000.0</v>
+      </c>
+      <c r="AL18"/>
+      <c r="AM18">
+        <v>1572000.0</v>
+      </c>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
+        <v>1194000.0</v>
+      </c>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BF20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BG20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BH20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BI20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BK20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BL20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BM20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BN20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BO20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BP20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>938000.0</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21">
+        <v>60000.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
+        <v>399000.0</v>
+      </c>
+      <c r="J21">
+        <v>399000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>626000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BF21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BH21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BI21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BK21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BL21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BM21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BN21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BO21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BP21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
+        <v>1634000.0</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22">
+        <v>1751000.0</v>
+      </c>
+      <c r="F22"/>
+      <c r="G22">
+        <v>1693000.0</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22">
+        <v>2354000.0</v>
+      </c>
+      <c r="J22">
+        <v>1559000.0</v>
+      </c>
+      <c r="K22">
+        <v>1559000.0</v>
+      </c>
+      <c r="L22">
+        <v>1451000.0</v>
+      </c>
+      <c r="M22">
+        <v>1428000.0</v>
+      </c>
+      <c r="N22">
+        <v>1428000.0</v>
+      </c>
+      <c r="O22">
+        <v>1995000.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>1794000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22">
+        <v>1448000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22">
+        <v>3070000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
+        <v>4650000.0</v>
+      </c>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>3364000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>3862000.0</v>
+      </c>
+      <c r="AB22"/>
+      <c r="AC22">
+        <v>4426000.0</v>
+      </c>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>5289000.0</v>
+      </c>
+      <c r="AF22">
+        <v>8252000.0</v>
+      </c>
+      <c r="AG22">
+        <v>6744000.0</v>
+      </c>
+      <c r="AH22"/>
+      <c r="AI22">
+        <v>4797000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>4201000.0</v>
+      </c>
+      <c r="AK22">
+        <v>5253000.0</v>
+      </c>
+      <c r="AL22">
+        <v>4049000.0</v>
+      </c>
+      <c r="AM22">
+        <v>4049000.0</v>
+      </c>
+      <c r="AN22">
+        <v>4049000.0</v>
+      </c>
+      <c r="AO22">
+        <v>2970000.0</v>
+      </c>
+      <c r="AP22">
+        <v>2980000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>2455000.0</v>
+      </c>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22">
+        <v>-256000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-256000.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22">
+        <v>913000.0</v>
+      </c>
+      <c r="AY22">
+        <v>913000.0</v>
+      </c>
+      <c r="AZ22"/>
+      <c r="BA22">
+        <v>1898000.0</v>
+      </c>
+      <c r="BB22">
+        <v>1861000.0</v>
+      </c>
+      <c r="BC22">
+        <v>471000.0</v>
+      </c>
+      <c r="BD22"/>
+      <c r="BE22">
+        <v>2316000.0</v>
+      </c>
+      <c r="BF22">
+        <v>2887000.0</v>
+      </c>
+      <c r="BG22">
+        <v>2512000.0</v>
+      </c>
+      <c r="BH22">
+        <v>1509000.0</v>
+      </c>
+      <c r="BI22">
+        <v>1370000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1569000.0</v>
+      </c>
+      <c r="BK22">
+        <v>1459000.0</v>
+      </c>
+      <c r="BL22">
+        <v>1704000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1429000.0</v>
+      </c>
+      <c r="BN22">
+        <v>1114000.0</v>
+      </c>
+      <c r="BO22">
+        <v>1126000.0</v>
+      </c>
+      <c r="BP22">
+        <v>1211000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>696000.0</v>
+      </c>
+      <c r="BR22">
+        <v>658000.0</v>
+      </c>
+      <c r="BS22">
+        <v>658000.0</v>
+      </c>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>606579000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
+        <v>597565000.0</v>
+      </c>
+      <c r="F23">
+        <v>603482000.0</v>
+      </c>
+      <c r="G23">
+        <v>545853000.0</v>
+      </c>
+      <c r="H23">
+        <v>527585000.0</v>
+      </c>
+      <c r="I23">
+        <v>524977000.0</v>
+      </c>
+      <c r="J23">
+        <v>485274000.0</v>
+      </c>
+      <c r="K23">
+        <v>477877000.0</v>
+      </c>
+      <c r="L23">
+        <v>455677000.0</v>
+      </c>
+      <c r="M23">
+        <v>466784000.0</v>
+      </c>
+      <c r="N23">
+        <v>466413000.0</v>
+      </c>
+      <c r="O23">
+        <v>513600000.0</v>
+      </c>
+      <c r="P23">
+        <v>489248000.0</v>
+      </c>
+      <c r="Q23">
+        <v>518923000.0</v>
+      </c>
+      <c r="R23">
+        <v>476444000.0</v>
+      </c>
+      <c r="S23">
+        <v>486921000.0</v>
+      </c>
+      <c r="T23">
+        <v>465057000.0</v>
+      </c>
+      <c r="U23">
+        <v>440774000.0</v>
+      </c>
+      <c r="V23">
+        <v>350122000.0</v>
+      </c>
+      <c r="W23">
+        <v>295245000.0</v>
+      </c>
+      <c r="X23">
+        <v>307635000.0</v>
+      </c>
+      <c r="Y23">
+        <v>295916000.0</v>
+      </c>
+      <c r="Z23">
+        <v>271386000.0</v>
+      </c>
+      <c r="AA23">
+        <v>282551000.0</v>
+      </c>
+      <c r="AB23">
+        <v>278706000.0</v>
+      </c>
+      <c r="AC23">
+        <v>269529000.0</v>
+      </c>
+      <c r="AD23">
+        <v>265499000.0</v>
+      </c>
+      <c r="AE23">
+        <v>267880000.0</v>
+      </c>
+      <c r="AF23">
+        <v>265494000.0</v>
+      </c>
+      <c r="AG23">
+        <v>275292000.0</v>
+      </c>
+      <c r="AH23">
+        <v>269323000.0</v>
+      </c>
+      <c r="AI23">
+        <v>275705000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>276560000.0</v>
+      </c>
+      <c r="AK23">
+        <v>280243000.0</v>
+      </c>
+      <c r="AL23">
+        <v>250420000.0</v>
+      </c>
+      <c r="AM23">
+        <v>257534000.0</v>
+      </c>
+      <c r="AN23">
+        <v>257534000.0</v>
+      </c>
+      <c r="AO23">
+        <v>203608000.0</v>
+      </c>
+      <c r="AP23">
+        <v>205791000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>204638000.0</v>
+      </c>
+      <c r="AR23">
+        <v>66115000.0</v>
+      </c>
+      <c r="AS23">
+        <v>19570000.0</v>
+      </c>
+      <c r="AT23">
+        <v>19798000.0</v>
+      </c>
+      <c r="AU23">
+        <v>3268000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3139000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3523000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3274000.0</v>
+      </c>
+      <c r="AY23">
+        <v>66350000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>56789000.0</v>
+      </c>
+      <c r="BA23">
+        <v>78701000.0</v>
+      </c>
+      <c r="BB23">
+        <v>93019000.0</v>
+      </c>
+      <c r="BC23">
+        <v>120960000.0</v>
+      </c>
+      <c r="BD23">
+        <v>309686000.0</v>
+      </c>
+      <c r="BE23">
+        <v>366038000.0</v>
+      </c>
+      <c r="BF23">
+        <v>418065000.0</v>
+      </c>
+      <c r="BG23">
+        <v>436476000.0</v>
+      </c>
+      <c r="BH23">
+        <v>447282000.0</v>
+      </c>
+      <c r="BI23">
+        <v>660385000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>679218000.0</v>
+      </c>
+      <c r="BK23">
+        <v>696401000.0</v>
+      </c>
+      <c r="BL23">
+        <v>713885000.0</v>
+      </c>
+      <c r="BM23">
+        <v>727861000.0</v>
+      </c>
+      <c r="BN23">
+        <v>557985000.0</v>
+      </c>
+      <c r="BO23">
+        <v>538452000.0</v>
+      </c>
+      <c r="BP23">
+        <v>547140000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>383025000.0</v>
+      </c>
+      <c r="BR23">
+        <v>382612000.0</v>
+      </c>
+      <c r="BS23">
+        <v>382612000.0</v>
+      </c>
+      <c r="BT23"/>
+      <c r="BU23">
+        <v>235084649.0</v>
+      </c>
+      <c r="BV23">
+        <v>234800000.0</v>
+      </c>
+      <c r="BW23">
+        <v>235213724.0</v>
+      </c>
+      <c r="BX23">
+        <v>233652832.0</v>
+      </c>
+      <c r="BY23">
+        <v>1100000.0</v>
+      </c>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24">
+        <v>319716000.0</v>
+      </c>
+      <c r="C24">
+        <v>235220000.0</v>
+      </c>
+      <c r="D24">
+        <v>287464000.0</v>
+      </c>
+      <c r="E24">
+        <v>307676000.0</v>
+      </c>
+      <c r="F24">
+        <v>318728000.0</v>
+      </c>
+      <c r="G24">
+        <v>220186000.0</v>
+      </c>
+      <c r="H24">
+        <v>238076000.0</v>
+      </c>
+      <c r="I24">
+        <v>247625000.0</v>
+      </c>
+      <c r="J24">
+        <v>223246000.0</v>
+      </c>
+      <c r="K24">
+        <v>179010000.0</v>
+      </c>
+      <c r="L24">
+        <v>223297000.0</v>
+      </c>
+      <c r="M24">
+        <v>231416000.0</v>
+      </c>
+      <c r="N24">
+        <v>225832000.0</v>
+      </c>
+      <c r="O24">
+        <v>255699000.0</v>
+      </c>
+      <c r="P24">
+        <v>243539000.0</v>
+      </c>
+      <c r="Q24">
+        <v>192100000.0</v>
+      </c>
+      <c r="R24">
+        <v>221765000.0</v>
+      </c>
+      <c r="S24">
+        <v>222747000.0</v>
+      </c>
+      <c r="T24">
+        <v>221874000.0</v>
+      </c>
+      <c r="U24">
+        <v>220025000.0</v>
+      </c>
+      <c r="V24">
+        <v>146759000.0</v>
+      </c>
+      <c r="W24">
+        <v>184278000.0</v>
+      </c>
+      <c r="X24">
+        <v>178667000.0</v>
+      </c>
+      <c r="Y24">
+        <v>192625000.0</v>
+      </c>
+      <c r="Z24">
+        <v>194092000.0</v>
+      </c>
+      <c r="AA24">
+        <v>12020000.0</v>
+      </c>
+      <c r="AB24">
+        <v>199859000.0</v>
+      </c>
+      <c r="AC24">
+        <v>146565000.0</v>
+      </c>
+      <c r="AD24">
+        <v>12109000.0</v>
+      </c>
+      <c r="AE24">
+        <v>209996000.0</v>
+      </c>
+      <c r="AF24">
+        <v>192671000.0</v>
+      </c>
+      <c r="AG24">
+        <v>197953000.0</v>
+      </c>
+      <c r="AH24">
+        <v>215857000.0</v>
+      </c>
+      <c r="AI24">
+        <v>182590000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>185953000.0</v>
+      </c>
+      <c r="AK24">
+        <v>205283000.0</v>
+      </c>
+      <c r="AL24">
+        <v>210594000.0</v>
+      </c>
+      <c r="AM24">
+        <v>199594000.0</v>
+      </c>
+      <c r="AN24">
+        <v>170625000.0</v>
+      </c>
+      <c r="AO24">
+        <v>174668000.0</v>
+      </c>
+      <c r="AP24">
+        <v>177586000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>176818000.0</v>
+      </c>
+      <c r="AR24">
+        <v>47124000.0</v>
+      </c>
+      <c r="AS24">
+        <v>8515000.0</v>
+      </c>
+      <c r="AT24">
+        <v>12750000.0</v>
+      </c>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
+        <v>278531000.0</v>
+      </c>
+      <c r="BE24">
+        <v>258705000.0</v>
+      </c>
+      <c r="BF24">
+        <v>292682000.0</v>
+      </c>
+      <c r="BG24">
+        <v>300586000.0</v>
+      </c>
+      <c r="BH24">
+        <v>301402000.0</v>
+      </c>
+      <c r="BI24">
+        <v>322055000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>337678000.0</v>
+      </c>
+      <c r="BK24">
+        <v>346168000.0</v>
+      </c>
+      <c r="BL24">
+        <v>356507000.0</v>
+      </c>
+      <c r="BM24">
+        <v>372997000.0</v>
+      </c>
+      <c r="BN24">
+        <v>260960000.0</v>
+      </c>
+      <c r="BO24">
+        <v>267360000.0</v>
+      </c>
+      <c r="BP24">
+        <v>277689000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>202805000.0</v>
+      </c>
+      <c r="BR24">
+        <v>208123000.0</v>
+      </c>
+      <c r="BS24">
+        <v>213638000.0</v>
+      </c>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>15767000.0</v>
+      </c>
+      <c r="AA25">
+        <v>12020000.0</v>
+      </c>
+      <c r="AB25">
+        <v>12798000.0</v>
+      </c>
+      <c r="AC25">
+        <v>11101000.0</v>
+      </c>
+      <c r="AD25">
+        <v>12109000.0</v>
+      </c>
+      <c r="AE25">
+        <v>190150000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>830000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28">
+        <v>250914000.0</v>
+      </c>
+      <c r="C28">
+        <v>227507000.0</v>
+      </c>
+      <c r="D28">
+        <v>250652000.0</v>
+      </c>
+      <c r="E28">
+        <v>295097000.0</v>
+      </c>
+      <c r="F28">
+        <v>287828000.0</v>
+      </c>
+      <c r="G28">
+        <v>236003000.0</v>
+      </c>
+      <c r="H28">
+        <v>196791000.0</v>
+      </c>
+      <c r="I28">
+        <v>215242000.0</v>
+      </c>
+      <c r="J28">
+        <v>199028000.0</v>
+      </c>
+      <c r="K28">
+        <v>213545000.0</v>
+      </c>
+      <c r="L28">
+        <v>201252000.0</v>
+      </c>
+      <c r="M28">
+        <v>208964000.0</v>
+      </c>
+      <c r="N28">
+        <v>205321000.0</v>
+      </c>
+      <c r="O28">
+        <v>282204000.0</v>
+      </c>
+      <c r="P28">
+        <v>217972000.0</v>
+      </c>
+      <c r="Q28">
+        <v>318751000.0</v>
+      </c>
+      <c r="R28">
+        <v>182880000.0</v>
+      </c>
+      <c r="S28">
+        <v>175621000.0</v>
+      </c>
+      <c r="T28">
+        <v>169314000.0</v>
+      </c>
+      <c r="U28">
+        <v>168090000.0</v>
+      </c>
+      <c r="V28">
+        <v>88709000.0</v>
+      </c>
+      <c r="W28">
+        <v>160627000.0</v>
+      </c>
+      <c r="X28">
+        <v>144847000.0</v>
+      </c>
+      <c r="Y28">
+        <v>162222000.0</v>
+      </c>
+      <c r="Z28">
+        <v>187910000.0</v>
+      </c>
+      <c r="AA28">
+        <v>183120000.0</v>
+      </c>
+      <c r="AB28">
+        <v>184461000.0</v>
+      </c>
+      <c r="AC28">
+        <v>187840000.0</v>
+      </c>
+      <c r="AD28">
+        <v>197096000.0</v>
+      </c>
+      <c r="AE28">
+        <v>200378000.0</v>
+      </c>
+      <c r="AF28">
+        <v>199027000.0</v>
+      </c>
+      <c r="AG28">
+        <v>196300000.0</v>
+      </c>
+      <c r="AH28">
+        <v>190273000.0</v>
+      </c>
+      <c r="AI28">
+        <v>192917000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>197241000.0</v>
+      </c>
+      <c r="AK28">
+        <v>216272000.0</v>
+      </c>
+      <c r="AL28">
+        <v>203654000.0</v>
+      </c>
+      <c r="AM28">
+        <v>197237000.0</v>
+      </c>
+      <c r="AN28">
+        <v>197237000.0</v>
+      </c>
+      <c r="AO28">
+        <v>174121000.0</v>
+      </c>
+      <c r="AP28">
+        <v>174807000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>174541000.0</v>
+      </c>
+      <c r="AR28">
+        <v>46155000.0</v>
+      </c>
+      <c r="AS28">
+        <v>7469000.0</v>
+      </c>
+      <c r="AT28">
+        <v>10979000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-2873000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-2904000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-2678000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-1530000.0</v>
+      </c>
+      <c r="AY28">
+        <v>131836000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>133844000.0</v>
+      </c>
+      <c r="BA28">
+        <v>170599000.0</v>
+      </c>
+      <c r="BB28">
+        <v>173499000.0</v>
+      </c>
+      <c r="BC28">
+        <v>204351000.0</v>
+      </c>
+      <c r="BD28">
+        <v>270416000.0</v>
+      </c>
+      <c r="BE28">
+        <v>288495000.0</v>
+      </c>
+      <c r="BF28">
+        <v>317482000.0</v>
+      </c>
+      <c r="BG28">
+        <v>332761000.0</v>
+      </c>
+      <c r="BH28">
+        <v>335637000.0</v>
+      </c>
+      <c r="BI28">
+        <v>343612000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>344261000.0</v>
+      </c>
+      <c r="BK28">
+        <v>345761000.0</v>
+      </c>
+      <c r="BL28">
+        <v>344406000.0</v>
+      </c>
+      <c r="BM28">
+        <v>351109000.0</v>
+      </c>
+      <c r="BN28">
+        <v>204722000.0</v>
+      </c>
+      <c r="BO28">
+        <v>237544000.0</v>
+      </c>
+      <c r="BP28">
+        <v>247287000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>179033000.0</v>
+      </c>
+      <c r="BR28">
+        <v>193385000.0</v>
+      </c>
+      <c r="BS28">
+        <v>193385000.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28">
+        <v>-1402660.0</v>
+      </c>
+      <c r="BV28">
+        <v>-2100000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-2210726.0</v>
+      </c>
+      <c r="BX28">
+        <v>-2634111.0</v>
+      </c>
+      <c r="BY28">
+        <v>400000.0</v>
+      </c>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29">
+        <v>319716000.0</v>
+      </c>
+      <c r="C29">
+        <v>571543000.0</v>
+      </c>
+      <c r="D29">
+        <v>287464000.0</v>
+      </c>
+      <c r="E29">
+        <v>307676000.0</v>
+      </c>
+      <c r="F29">
+        <v>318728000.0</v>
+      </c>
+      <c r="G29">
+        <v>519766000.0</v>
+      </c>
+      <c r="H29">
+        <v>238076000.0</v>
+      </c>
+      <c r="I29">
+        <v>247625000.0</v>
+      </c>
+      <c r="J29">
+        <v>223246000.0</v>
+      </c>
+      <c r="K29">
+        <v>439235000.0</v>
+      </c>
+      <c r="L29">
+        <v>223297000.0</v>
+      </c>
+      <c r="M29">
+        <v>231416000.0</v>
+      </c>
+      <c r="N29">
+        <v>225832000.0</v>
+      </c>
+      <c r="O29">
+        <v>255699000.0</v>
+      </c>
+      <c r="P29">
+        <v>243539000.0</v>
+      </c>
+      <c r="Q29">
+        <v>491287000.0</v>
+      </c>
+      <c r="R29">
+        <v>221765000.0</v>
+      </c>
+      <c r="S29">
+        <v>222747000.0</v>
+      </c>
+      <c r="T29">
+        <v>221874000.0</v>
+      </c>
+      <c r="U29">
+        <v>220025000.0</v>
+      </c>
+      <c r="V29">
+        <v>146759000.0</v>
+      </c>
+      <c r="W29">
+        <v>279972000.0</v>
+      </c>
+      <c r="X29">
+        <v>178667000.0</v>
+      </c>
+      <c r="Y29">
+        <v>192625000.0</v>
+      </c>
+      <c r="Z29">
+        <v>194092000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>9971000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
+        <v>972000.0</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30">
+        <v>7675000.0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30">
+        <v>729000.0</v>
+      </c>
+      <c r="J30">
+        <v>1204000.0</v>
+      </c>
+      <c r="K30">
+        <v>1204000.0</v>
+      </c>
+      <c r="L30">
+        <v>305000.0</v>
+      </c>
+      <c r="M30">
+        <v>4555000.0</v>
+      </c>
+      <c r="N30">
+        <v>4555000.0</v>
+      </c>
+      <c r="O30">
+        <v>1549000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30">
+        <v>1805000.0</v>
+      </c>
+      <c r="R30"/>
+      <c r="S30">
+        <v>-1882000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30">
+        <v>390000.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30">
+        <v>801000.0</v>
+      </c>
+      <c r="X30"/>
+      <c r="Y30">
+        <v>910000.0</v>
+      </c>
+      <c r="Z30"/>
+      <c r="AA30">
+        <v>1763000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30">
+        <v>1739000.0</v>
+      </c>
+      <c r="AD30"/>
+      <c r="AE30">
+        <v>2649000.0</v>
+      </c>
+      <c r="AF30">
+        <v>3518000.0</v>
+      </c>
+      <c r="AG30">
+        <v>2037000.0</v>
+      </c>
+      <c r="AH30"/>
+      <c r="AI30">
+        <v>3626000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2552000.0</v>
+      </c>
+      <c r="AK30">
+        <v>3819000.0</v>
+      </c>
+      <c r="AL30">
+        <v>2783000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2783000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2783000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1597000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1287000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1584000.0</v>
+      </c>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30">
+        <v>30000.0</v>
+      </c>
+      <c r="AU30">
+        <v>30000.0</v>
+      </c>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30">
+        <v>1256000.0</v>
+      </c>
+      <c r="AY30">
+        <v>1256000.0</v>
+      </c>
+      <c r="AZ30"/>
+      <c r="BA30">
+        <v>1680000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1164000.0</v>
+      </c>
+      <c r="BC30">
+        <v>2287000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30">
+        <v>5209000.0</v>
+      </c>
+      <c r="BF30">
+        <v>2936000.0</v>
+      </c>
+      <c r="BG30">
+        <v>2169000.0</v>
+      </c>
+      <c r="BH30">
+        <v>3466000.0</v>
+      </c>
+      <c r="BI30">
+        <v>2960000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>885000.0</v>
+      </c>
+      <c r="BK30">
+        <v>999000.0</v>
+      </c>
+      <c r="BL30">
+        <v>1106000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2920000.0</v>
+      </c>
+      <c r="BN30">
+        <v>1744000.0</v>
+      </c>
+      <c r="BO30">
+        <v>760000.0</v>
+      </c>
+      <c r="BP30">
+        <v>4925000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4925000.0</v>
+      </c>
+      <c r="BR30">
+        <v>577000.0</v>
+      </c>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>221699000.0</v>
+      </c>
+      <c r="P31">
+        <v>225453000.0</v>
+      </c>
+      <c r="Q31">
+        <v>233669000.0</v>
+      </c>
+      <c r="R31">
+        <v>230961000.0</v>
+      </c>
+      <c r="S31">
+        <v>244476000.0</v>
+      </c>
+      <c r="T31">
+        <v>222251000.0</v>
+      </c>
+      <c r="U31">
+        <v>199414000.0</v>
+      </c>
+      <c r="V31">
+        <v>188133000.0</v>
+      </c>
+      <c r="W31">
+        <v>95694000.0</v>
+      </c>
+      <c r="X31">
+        <v>86455000.0</v>
+      </c>
+      <c r="Y31">
+        <v>58023000.0</v>
+      </c>
+      <c r="Z31">
+        <v>21897000.0</v>
+      </c>
+      <c r="AA31">
+        <v>29858000.0</v>
+      </c>
+      <c r="AB31">
+        <v>26597000.0</v>
+      </c>
+      <c r="AC31">
+        <v>25532000.0</v>
+      </c>
+      <c r="AD31">
+        <v>13469000.0</v>
+      </c>
+      <c r="AE31">
+        <v>21303000.0</v>
+      </c>
+      <c r="AF31">
+        <v>23357000.0</v>
+      </c>
+      <c r="AG31">
+        <v>28634000.0</v>
+      </c>
+      <c r="AH31">
+        <v>37216000.0</v>
+      </c>
+      <c r="AI31">
+        <v>41313000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>41361000.0</v>
+      </c>
+      <c r="AK31">
+        <v>24319000.0</v>
+      </c>
+      <c r="AL31">
+        <v>26707000.0</v>
+      </c>
+      <c r="AM31">
+        <v>30832000.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
+        <v>23284000.0</v>
+      </c>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
+        <v>2676000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
+        <v>-90695000.0</v>
+      </c>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31">
+        <v>147833148.0</v>
+      </c>
+      <c r="BW31"/>
+      <c r="BX31">
+        <v>146997514.0</v>
+      </c>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>-13171000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32">
+        <v>-15725000.0</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32">
+        <v>-44430000.0</v>
+      </c>
+      <c r="L32">
+        <v>-28504000.0</v>
+      </c>
+      <c r="M32">
+        <v>-24906000.0</v>
+      </c>
+      <c r="N32"/>
+      <c r="O32">
+        <v>-33006000.0</v>
+      </c>
+      <c r="P32"/>
+      <c r="Q32">
+        <v>-50813000.0</v>
+      </c>
+      <c r="R32"/>
+      <c r="S32">
+        <v>-40857000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32">
+        <v>23297000.0</v>
+      </c>
+      <c r="V32"/>
+      <c r="W32">
+        <v>-215000.0</v>
+      </c>
+      <c r="X32">
+        <v>10486000.0</v>
+      </c>
+      <c r="Y32">
+        <v>7092000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-17089000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+    </row>
+    <row r="33" spans="1:79">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>571180000.0</v>
+      </c>
+      <c r="C33">
+        <v>543925999.0</v>
+      </c>
+      <c r="D33">
+        <v>549379000.0</v>
+      </c>
+      <c r="E33">
+        <v>560909000.0</v>
+      </c>
+      <c r="F33">
+        <v>572582000.0</v>
+      </c>
+      <c r="G33">
+        <v>510937000.0</v>
+      </c>
+      <c r="H33">
+        <v>486300000.0</v>
+      </c>
+      <c r="I33">
+        <v>478027000.0</v>
+      </c>
+      <c r="J33">
+        <v>461056000.0</v>
+      </c>
+      <c r="K33">
+        <v>452792000.0</v>
+      </c>
+      <c r="L33">
+        <v>433632000.0</v>
+      </c>
+      <c r="M33">
+        <v>444332000.0</v>
+      </c>
+      <c r="N33">
+        <v>445902000.0</v>
+      </c>
+      <c r="O33">
+        <v>481123000.0</v>
+      </c>
+      <c r="P33">
+        <v>463681000.0</v>
+      </c>
+      <c r="Q33">
+        <v>477189000.0</v>
+      </c>
+      <c r="R33">
+        <v>437559000.0</v>
+      </c>
+      <c r="S33">
+        <v>439795000.0</v>
+      </c>
+      <c r="T33">
+        <v>412497000.0</v>
+      </c>
+      <c r="U33">
+        <v>367930000.0</v>
+      </c>
+      <c r="V33">
+        <v>292072000.0</v>
+      </c>
+      <c r="W33">
+        <v>271594000.0</v>
+      </c>
+      <c r="X33">
+        <v>273815000.0</v>
+      </c>
+      <c r="Y33">
+        <v>265513000.0</v>
+      </c>
+      <c r="Z33">
+        <v>265204000.0</v>
+      </c>
+      <c r="AA33">
+        <v>267997000.0</v>
+      </c>
+      <c r="AB33">
+        <v>263308000.0</v>
+      </c>
+      <c r="AC33">
+        <v>248274000.0</v>
+      </c>
+      <c r="AD33">
+        <v>258027000.0</v>
+      </c>
+      <c r="AE33">
+        <v>260436000.0</v>
+      </c>
+      <c r="AF33">
+        <v>223390000.0</v>
+      </c>
+      <c r="AG33">
+        <v>253041000.0</v>
+      </c>
+      <c r="AH33">
+        <v>261083000.0</v>
+      </c>
+      <c r="AI33">
+        <v>256207000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>259300000.0</v>
+      </c>
+      <c r="AK33">
+        <v>262469000.0</v>
+      </c>
+      <c r="AL33">
+        <v>243480000.0</v>
+      </c>
+      <c r="AM33">
+        <v>235205000.0</v>
+      </c>
+      <c r="AN33">
+        <v>235205000.0</v>
+      </c>
+      <c r="AO33">
+        <v>194585000.0</v>
+      </c>
+      <c r="AP33">
+        <v>203012000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>196602000.0</v>
+      </c>
+      <c r="AR33">
+        <v>65146000.0</v>
+      </c>
+      <c r="AS33">
+        <v>18524000.0</v>
+      </c>
+      <c r="AT33">
+        <v>18027000.0</v>
+      </c>
+      <c r="AU33">
+        <v>395000.0</v>
+      </c>
+      <c r="AV33">
+        <v>235000.0</v>
+      </c>
+      <c r="AW33">
+        <v>845000.0</v>
+      </c>
+      <c r="AX33">
+        <v>1744000.0</v>
+      </c>
+      <c r="AY33">
+        <v>63275000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>55722000.0</v>
+      </c>
+      <c r="BA33"/>
+      <c r="BB33">
+        <v>63429000.0</v>
+      </c>
+      <c r="BC33">
+        <v>68874000.0</v>
+      </c>
+      <c r="BD33">
+        <v>301571000.0</v>
+      </c>
+      <c r="BE33">
+        <v>339697000.0</v>
+      </c>
+      <c r="BF33">
+        <v>381298000.0</v>
+      </c>
+      <c r="BG33">
+        <v>393044000.0</v>
+      </c>
+      <c r="BH33">
+        <v>398743000.0</v>
+      </c>
+      <c r="BI33">
+        <v>609601000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>619322000.0</v>
+      </c>
+      <c r="BK33">
+        <v>627942000.0</v>
+      </c>
+      <c r="BL33">
+        <v>633114000.0</v>
+      </c>
+      <c r="BM33">
+        <v>640613000.0</v>
+      </c>
+      <c r="BN33">
+        <v>463558000.0</v>
+      </c>
+      <c r="BO33">
+        <v>470979000.0</v>
+      </c>
+      <c r="BP33">
+        <v>476154000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>334827000.0</v>
+      </c>
+      <c r="BR33">
+        <v>340535000.0</v>
+      </c>
+      <c r="BS33">
+        <v>340535000.0</v>
+      </c>
+      <c r="BT33"/>
+      <c r="BU33">
+        <v>1500585.0</v>
+      </c>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33">
+        <v>1000000.0</v>
+      </c>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+    </row>
+    <row r="34" spans="1:79">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34">
+        <v>30984000.0</v>
+      </c>
+      <c r="C34">
+        <v>1798000.0</v>
+      </c>
+      <c r="D34">
+        <v>27418000.0</v>
+      </c>
+      <c r="E34">
+        <v>32147000.0</v>
+      </c>
+      <c r="F34">
+        <v>29966000.0</v>
+      </c>
+      <c r="G34">
+        <v>1609000.0</v>
+      </c>
+      <c r="H34">
+        <v>26937000.0</v>
+      </c>
+      <c r="I34">
+        <v>22651000.0</v>
+      </c>
+      <c r="J34">
+        <v>21476000.0</v>
+      </c>
+      <c r="K34">
+        <v>353000.0</v>
+      </c>
+      <c r="L34">
+        <v>14532000.0</v>
+      </c>
+      <c r="M34">
+        <v>14462000.0</v>
+      </c>
+      <c r="N34">
+        <v>20726000.0</v>
+      </c>
+      <c r="O34">
+        <v>36202000.0</v>
+      </c>
+      <c r="P34">
+        <v>20256000.0</v>
+      </c>
+      <c r="Q34">
+        <v>130000.0</v>
+      </c>
+      <c r="R34">
+        <v>23718000.0</v>
+      </c>
+      <c r="S34">
+        <v>19698000.0</v>
+      </c>
+      <c r="T34">
+        <v>20932000.0</v>
+      </c>
+      <c r="U34">
+        <v>21335000.0</v>
+      </c>
+      <c r="V34">
+        <v>15230000.0</v>
+      </c>
+      <c r="W34">
+        <v>15273000.0</v>
+      </c>
+      <c r="X34">
+        <v>19179000.0</v>
+      </c>
+      <c r="Y34">
+        <v>21957000.0</v>
+      </c>
+      <c r="Z34">
+        <v>32126000.0</v>
+      </c>
+      <c r="AA34">
+        <v>30782000.0</v>
+      </c>
+      <c r="AB34">
+        <v>28665000.0</v>
+      </c>
+      <c r="AC34">
+        <v>21655000.0</v>
+      </c>
+      <c r="AD34">
+        <v>23112000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+    </row>
+    <row r="35" spans="1:79">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>350700000.0</v>
+      </c>
+      <c r="C35">
+        <v>237134000.0</v>
+      </c>
+      <c r="D35">
+        <v>314882000.0</v>
+      </c>
+      <c r="E35">
+        <v>245301000.0</v>
+      </c>
+      <c r="F35">
+        <v>348694000.0</v>
+      </c>
+      <c r="G35">
+        <v>222051000.0</v>
+      </c>
+      <c r="H35">
+        <v>265013000.0</v>
+      </c>
+      <c r="I35">
+        <v>185276000.0</v>
+      </c>
+      <c r="J35">
+        <v>244722000.0</v>
+      </c>
+      <c r="K35">
+        <v>179917000.0</v>
+      </c>
+      <c r="L35">
+        <v>237829000.0</v>
+      </c>
+      <c r="M35">
+        <v>245878000.0</v>
+      </c>
+      <c r="N35">
+        <v>246558000.0</v>
+      </c>
+      <c r="O35">
+        <v>291901000.0</v>
+      </c>
+      <c r="P35">
+        <v>263795000.0</v>
+      </c>
+      <c r="Q35">
+        <v>192707000.0</v>
+      </c>
+      <c r="R35">
+        <v>245483000.0</v>
+      </c>
+      <c r="S35">
+        <v>242445000.0</v>
+      </c>
+      <c r="T35">
+        <v>242806000.0</v>
+      </c>
+      <c r="U35">
+        <v>191813000.0</v>
+      </c>
+      <c r="V35">
+        <v>161989000.0</v>
+      </c>
+      <c r="W35">
+        <v>199551000.0</v>
+      </c>
+      <c r="X35">
+        <v>197846000.0</v>
+      </c>
+      <c r="Y35">
+        <v>214582000.0</v>
+      </c>
+      <c r="Z35">
+        <v>226218000.0</v>
+      </c>
+      <c r="AA35">
+        <v>228456000.0</v>
+      </c>
+      <c r="AB35">
+        <v>228524000.0</v>
+      </c>
+      <c r="AC35">
+        <v>164375000.0</v>
+      </c>
+      <c r="AD35">
+        <v>252030000.0</v>
+      </c>
+      <c r="AE35">
+        <v>246577000.0</v>
+      </c>
+      <c r="AF35">
+        <v>192671000.0</v>
+      </c>
+      <c r="AG35">
+        <v>197953000.0</v>
+      </c>
+      <c r="AH35">
+        <v>269323000.0</v>
+      </c>
+      <c r="AI35">
+        <v>199932000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>203293000.0</v>
+      </c>
+      <c r="AK35">
+        <v>222625000.0</v>
+      </c>
+      <c r="AL35">
+        <v>217830000.0</v>
+      </c>
+      <c r="AM35">
+        <v>205472000.0</v>
+      </c>
+      <c r="AN35">
+        <v>205472000.0</v>
+      </c>
+      <c r="AO35">
+        <v>170625000.0</v>
+      </c>
+      <c r="AP35">
+        <v>184694000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>174668000.0</v>
+      </c>
+      <c r="AR35">
+        <v>2129000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1635000.0</v>
+      </c>
+      <c r="AT35">
+        <v>581000.0</v>
+      </c>
+      <c r="AU35">
+        <v>487000.0</v>
+      </c>
+      <c r="AV35">
+        <v>270000.0</v>
+      </c>
+      <c r="AW35">
+        <v>403000.0</v>
+      </c>
+      <c r="AX35">
+        <v>495000.0</v>
+      </c>
+      <c r="AY35">
+        <v>138516000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>146549000.0</v>
+      </c>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35">
+        <v>13401000.0</v>
+      </c>
+      <c r="BE35">
+        <v>258705000.0</v>
+      </c>
+      <c r="BF35">
+        <v>292765000.0</v>
+      </c>
+      <c r="BG35">
+        <v>300856000.0</v>
+      </c>
+      <c r="BH35">
+        <v>302220000.0</v>
+      </c>
+      <c r="BI35">
+        <v>323598000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>339611000.0</v>
+      </c>
+      <c r="BK35">
+        <v>348945000.0</v>
+      </c>
+      <c r="BL35">
+        <v>360795000.0</v>
+      </c>
+      <c r="BM35">
+        <v>377693000.0</v>
+      </c>
+      <c r="BN35">
+        <v>263264000.0</v>
+      </c>
+      <c r="BO35">
+        <v>269495000.0</v>
+      </c>
+      <c r="BP35">
+        <v>284241000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>203788000.0</v>
+      </c>
+      <c r="BR35">
+        <v>208123000.0</v>
+      </c>
+      <c r="BS35">
+        <v>208123000.0</v>
+      </c>
+      <c r="BT35"/>
+      <c r="BU35">
+        <v>80849990.0</v>
+      </c>
+      <c r="BV35"/>
+      <c r="BW35">
+        <v>80849990.0</v>
+      </c>
+      <c r="BX35">
+        <v>80849990.0</v>
+      </c>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+    </row>
+    <row r="36" spans="1:79">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>40642000.0</v>
+      </c>
+      <c r="C36">
+        <v>36435999.0</v>
+      </c>
+      <c r="D36">
+        <v>35652000.0</v>
+      </c>
+      <c r="E36">
+        <v>14146000.0</v>
+      </c>
+      <c r="F36">
+        <v>25699000.0</v>
+      </c>
+      <c r="G36">
+        <v>22685000.0</v>
+      </c>
+      <c r="H36">
+        <v>23352000.0</v>
+      </c>
+      <c r="I36">
+        <v>5159000.0</v>
+      </c>
+      <c r="J36">
+        <v>19023000.0</v>
+      </c>
+      <c r="K36">
+        <v>6426000.0</v>
+      </c>
+      <c r="L36">
+        <v>17089000.0</v>
+      </c>
+      <c r="M36">
+        <v>16221000.0</v>
+      </c>
+      <c r="N36">
+        <v>17697000.0</v>
+      </c>
+      <c r="O36">
+        <v>13938000.0</v>
+      </c>
+      <c r="P36">
+        <v>27576000.0</v>
+      </c>
+      <c r="Q36">
+        <v>16609000.0</v>
+      </c>
+      <c r="R36">
+        <v>16920000.0</v>
+      </c>
+      <c r="S36">
+        <v>10783000.0</v>
+      </c>
+      <c r="T36">
+        <v>15705000.0</v>
+      </c>
+      <c r="U36">
+        <v>10016000.0</v>
+      </c>
+      <c r="V36">
+        <v>17291000.0</v>
+      </c>
+      <c r="W36">
+        <v>14857000.0</v>
+      </c>
+      <c r="X36">
+        <v>13851000.0</v>
+      </c>
+      <c r="Y36">
+        <v>12665000.0</v>
+      </c>
+      <c r="Z36">
+        <v>14118000.0</v>
+      </c>
+      <c r="AA36">
+        <v>14216000.0</v>
+      </c>
+      <c r="AB36">
+        <v>28215000.0</v>
+      </c>
+      <c r="AC36">
+        <v>9558000.0</v>
+      </c>
+      <c r="AD36">
+        <v>17497000.0</v>
+      </c>
+      <c r="AE36">
+        <v>17222000.0</v>
+      </c>
+      <c r="AF36">
+        <v>5145000.0</v>
+      </c>
+      <c r="AG36">
+        <v>2517000.0</v>
+      </c>
+      <c r="AH36">
+        <v>9055000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1477000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2032000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2482000.0</v>
+      </c>
+      <c r="AL36">
+        <v>10508000.0</v>
+      </c>
+      <c r="AM36">
+        <v>3077000.0</v>
+      </c>
+      <c r="AN36">
+        <v>3077000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1022000.0</v>
+      </c>
+      <c r="AP36">
+        <v>5264000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>918000.0</v>
+      </c>
+      <c r="AR36">
+        <v>2048000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1545000.0</v>
+      </c>
+      <c r="AT36">
+        <v>917000.0</v>
+      </c>
+      <c r="AU36">
+        <v>334000.0</v>
+      </c>
+      <c r="AV36">
+        <v>235000.0</v>
+      </c>
+      <c r="AW36">
+        <v>845000.0</v>
+      </c>
+      <c r="AX36">
+        <v>1744000.0</v>
+      </c>
+      <c r="AY36">
+        <v>3134000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>2581000.0</v>
+      </c>
+      <c r="BA36"/>
+      <c r="BB36">
+        <v>141000.0</v>
+      </c>
+      <c r="BC36">
+        <v>361000.0</v>
+      </c>
+      <c r="BD36">
+        <v>9944000.0</v>
+      </c>
+      <c r="BE36">
+        <v>4887000.0</v>
+      </c>
+      <c r="BF36">
+        <v>6079000.0</v>
+      </c>
+      <c r="BG36">
+        <v>7535000.0</v>
+      </c>
+      <c r="BH36">
+        <v>8724000.0</v>
+      </c>
+      <c r="BI36">
+        <v>11067000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>12673000.0</v>
+      </c>
+      <c r="BK36">
+        <v>13266000.0</v>
+      </c>
+      <c r="BL36">
+        <v>10231000.0</v>
+      </c>
+      <c r="BM36">
+        <v>9523000.0</v>
+      </c>
+      <c r="BN36">
+        <v>7376000.0</v>
+      </c>
+      <c r="BO36">
+        <v>8864000.0</v>
+      </c>
+      <c r="BP36">
+        <v>7942000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>4605000.0</v>
+      </c>
+      <c r="BR36">
+        <v>2556000.0</v>
+      </c>
+      <c r="BS36">
+        <v>2556000.0</v>
+      </c>
+      <c r="BT36"/>
+      <c r="BU36">
+        <v>1500585.0</v>
+      </c>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36">
+        <v>1000000.0</v>
+      </c>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+    </row>
+    <row r="37" spans="1:79">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+    </row>
+    <row r="38" spans="1:79">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
+        <v>-10982000.0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
+        <v>18738000.0</v>
+      </c>
+      <c r="P38">
+        <v>27576000.0</v>
+      </c>
+      <c r="Q38">
+        <v>21209000.0</v>
+      </c>
+      <c r="R38">
+        <v>16920000.0</v>
+      </c>
+      <c r="S38">
+        <v>13733000.0</v>
+      </c>
+      <c r="T38">
+        <v>15705000.0</v>
+      </c>
+      <c r="U38">
+        <v>25050000.0</v>
+      </c>
+      <c r="V38">
+        <v>17291000.0</v>
+      </c>
+      <c r="W38">
+        <v>6743000.0</v>
+      </c>
+      <c r="X38">
+        <v>13851000.0</v>
+      </c>
+      <c r="Y38">
+        <v>7423000.0</v>
+      </c>
+      <c r="Z38">
+        <v>14118000.0</v>
+      </c>
+      <c r="AA38">
+        <v>6031000.0</v>
+      </c>
+      <c r="AB38">
+        <v>28215000.0</v>
+      </c>
+      <c r="AC38">
+        <v>9558000.0</v>
+      </c>
+      <c r="AD38">
+        <v>17497000.0</v>
+      </c>
+      <c r="AE38">
+        <v>6347000.0</v>
+      </c>
+      <c r="AF38">
+        <v>5145000.0</v>
+      </c>
+      <c r="AG38">
+        <v>2517000.0</v>
+      </c>
+      <c r="AH38">
+        <v>9055000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1477000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>2032000.0</v>
+      </c>
+      <c r="AK38">
+        <v>2482000.0</v>
+      </c>
+      <c r="AL38">
+        <v>10508000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3077000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1022000.0</v>
+      </c>
+      <c r="AO38">
+        <v>918000.0</v>
+      </c>
+      <c r="AP38">
+        <v>5264000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1194000.0</v>
+      </c>
+      <c r="AR38">
+        <v>2048000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1545000.0</v>
+      </c>
+      <c r="AT38">
+        <v>917000.0</v>
+      </c>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38">
+        <v>141000.0</v>
+      </c>
+      <c r="BC38">
+        <v>361000.0</v>
+      </c>
+      <c r="BD38"/>
+      <c r="BE38">
+        <v>9252000.0</v>
+      </c>
+      <c r="BF38">
+        <v>10444000.0</v>
+      </c>
+      <c r="BG38">
+        <v>11900000.0</v>
+      </c>
+      <c r="BH38">
+        <v>13089000.0</v>
+      </c>
+      <c r="BI38">
+        <v>28342000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>29948000.0</v>
+      </c>
+      <c r="BK38">
+        <v>30541000.0</v>
+      </c>
+      <c r="BL38">
+        <v>27506000.0</v>
+      </c>
+      <c r="BM38">
+        <v>26798000.0</v>
+      </c>
+      <c r="BN38">
+        <v>24651000.0</v>
+      </c>
+      <c r="BO38">
+        <v>26139000.0</v>
+      </c>
+      <c r="BP38">
+        <v>25217000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>4605000.0</v>
+      </c>
+      <c r="BR38">
+        <v>2556000.0</v>
+      </c>
+      <c r="BS38">
+        <v>2757000.0</v>
+      </c>
+      <c r="BT38"/>
+      <c r="BU38">
+        <v>1501000.0</v>
+      </c>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38">
+        <v>961000.0</v>
+      </c>
+      <c r="BZ38"/>
+      <c r="CA38">
+        <v>256000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:79">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-9971000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
+        <v>21089000.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39">
+        <v>14664000.0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
+        <v>11143000.0</v>
+      </c>
+      <c r="J39">
+        <v>2894000.0</v>
+      </c>
+      <c r="K39">
+        <v>2894000.0</v>
+      </c>
+      <c r="L39">
+        <v>3800000.0</v>
+      </c>
+      <c r="M39">
+        <v>2994000.0</v>
+      </c>
+      <c r="N39">
+        <v>1333000.0</v>
+      </c>
+      <c r="O39">
+        <v>30423000.0</v>
+      </c>
+      <c r="P39"/>
+      <c r="Q39">
+        <v>1428000.0</v>
+      </c>
+      <c r="R39"/>
+      <c r="S39">
+        <v>2732000.0</v>
+      </c>
+      <c r="T39"/>
+      <c r="U39">
+        <v>14100000.0</v>
+      </c>
+      <c r="V39"/>
+      <c r="W39">
+        <v>2485000.0</v>
+      </c>
+      <c r="X39"/>
+      <c r="Y39">
+        <v>2317000.0</v>
+      </c>
+      <c r="Z39"/>
+      <c r="AA39">
+        <v>1252000.0</v>
+      </c>
+      <c r="AB39"/>
+      <c r="AC39">
+        <v>3070000.0</v>
+      </c>
+      <c r="AD39"/>
+      <c r="AE39">
+        <v>2261000.0</v>
+      </c>
+      <c r="AF39">
+        <v>25937000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1252000.0</v>
+      </c>
+      <c r="AH39"/>
+      <c r="AI39">
+        <v>2186000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>2069000.0</v>
+      </c>
+      <c r="AK39">
+        <v>2305000.0</v>
+      </c>
+      <c r="AL39">
+        <v>405000.0</v>
+      </c>
+      <c r="AM39">
+        <v>2639000.0</v>
+      </c>
+      <c r="AN39">
+        <v>2639000.0</v>
+      </c>
+      <c r="AO39">
+        <v>547000.0</v>
+      </c>
+      <c r="AP39">
+        <v>707000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>938000.0</v>
+      </c>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39">
+        <v>304000.0</v>
+      </c>
+      <c r="AU39">
+        <v>226000.0</v>
+      </c>
+      <c r="AV39">
+        <v>235000.0</v>
+      </c>
+      <c r="AW39">
+        <v>845000.0</v>
+      </c>
+      <c r="AX39">
+        <v>61106000.0</v>
+      </c>
+      <c r="AY39">
+        <v>965000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>55722000.0</v>
+      </c>
+      <c r="BA39">
+        <v>72606000.0</v>
+      </c>
+      <c r="BB39">
+        <v>23182000.0</v>
+      </c>
+      <c r="BC39">
+        <v>2190000.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39">
+        <v>11093000.0</v>
+      </c>
+      <c r="BF39">
+        <v>19952000.0</v>
+      </c>
+      <c r="BG39">
+        <v>21017000.0</v>
+      </c>
+      <c r="BH39">
+        <v>11588000.0</v>
+      </c>
+      <c r="BI39">
+        <v>11655000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>13253000.0</v>
+      </c>
+      <c r="BK39">
+        <v>12214000.0</v>
+      </c>
+      <c r="BL39">
+        <v>12135000.0</v>
+      </c>
+      <c r="BM39">
+        <v>12001000.0</v>
+      </c>
+      <c r="BN39">
+        <v>5720000.0</v>
+      </c>
+      <c r="BO39">
+        <v>1980000.0</v>
+      </c>
+      <c r="BP39">
+        <v>4442000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>480000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1181000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1181000.0</v>
+      </c>
+      <c r="BT39"/>
+      <c r="BU39">
+        <v>232181404.0</v>
+      </c>
+      <c r="BV39">
+        <v>100000.0</v>
+      </c>
+      <c r="BW39">
+        <v>79000.0</v>
+      </c>
+      <c r="BX39">
+        <v>231018721.0</v>
+      </c>
+      <c r="BY39">
+        <v>5000.0</v>
+      </c>
+      <c r="BZ39"/>
+      <c r="CA39">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:79">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>14967000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
+        <v>20976000.0</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40">
+        <v>14923000.0</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40">
+        <v>12718000.0</v>
+      </c>
+      <c r="J40">
+        <v>8227000.0</v>
+      </c>
+      <c r="K40">
+        <v>8227000.0</v>
+      </c>
+      <c r="L40">
+        <v>8766000.0</v>
+      </c>
+      <c r="M40">
+        <v>6355000.0</v>
+      </c>
+      <c r="N40">
+        <v>6355000.0</v>
+      </c>
+      <c r="O40">
+        <v>43450000.0</v>
+      </c>
+      <c r="P40"/>
+      <c r="Q40">
+        <v>12794000.0</v>
+      </c>
+      <c r="R40"/>
+      <c r="S40">
+        <v>5173000.0</v>
+      </c>
+      <c r="T40"/>
+      <c r="U40">
+        <v>10498000.0</v>
+      </c>
+      <c r="V40"/>
+      <c r="W40">
+        <v>2988000.0</v>
+      </c>
+      <c r="X40">
+        <v>23334000.0</v>
+      </c>
+      <c r="Y40">
+        <v>15778000.0</v>
+      </c>
+      <c r="Z40">
+        <v>23271000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-181926000.0</v>
+      </c>
+      <c r="AB40">
+        <v>23585000.0</v>
+      </c>
+      <c r="AC40">
+        <v>15277000.0</v>
+      </c>
+      <c r="AD40">
+        <v>192459000.0</v>
+      </c>
+      <c r="AE40">
+        <v>4634000.0</v>
+      </c>
+      <c r="AF40">
+        <v>19830000.0</v>
+      </c>
+      <c r="AG40">
+        <v>19747000.0</v>
+      </c>
+      <c r="AH40">
+        <v>190800000.0</v>
+      </c>
+      <c r="AI40">
+        <v>4725000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>3651000.0</v>
+      </c>
+      <c r="AK40">
+        <v>8594000.0</v>
+      </c>
+      <c r="AL40">
+        <v>7236000.0</v>
+      </c>
+      <c r="AM40">
+        <v>2529000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2529000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1722000.0</v>
+      </c>
+      <c r="AP40">
+        <v>7108000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>5319000.0</v>
+      </c>
+      <c r="AR40"/>
+      <c r="AS40"/>
+      <c r="AT40">
+        <v>-79000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-82000.0</v>
+      </c>
+      <c r="AV40">
+        <v>47000.0</v>
+      </c>
+      <c r="AW40">
+        <v>554000.0</v>
+      </c>
+      <c r="AX40">
+        <v>150000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-118735000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-126501000.0</v>
+      </c>
+      <c r="BA40">
+        <v>16711000.0</v>
+      </c>
+      <c r="BB40">
+        <v>14143000.0</v>
+      </c>
+      <c r="BC40">
+        <v>11328000.0</v>
+      </c>
+      <c r="BD40">
+        <v>7559000.0</v>
+      </c>
+      <c r="BE40">
+        <v>11632000.0</v>
+      </c>
+      <c r="BF40">
+        <v>5631000.0</v>
+      </c>
+      <c r="BG40">
+        <v>5625000.0</v>
+      </c>
+      <c r="BH40">
+        <v>5325000.0</v>
+      </c>
+      <c r="BI40">
+        <v>2970000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>11310000.0</v>
+      </c>
+      <c r="BK40">
+        <v>14578000.0</v>
+      </c>
+      <c r="BL40">
+        <v>10323000.0</v>
+      </c>
+      <c r="BM40">
+        <v>11091000.0</v>
+      </c>
+      <c r="BN40">
+        <v>4983000.0</v>
+      </c>
+      <c r="BO40">
+        <v>6802000.0</v>
+      </c>
+      <c r="BP40">
+        <v>3239000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2327000.0</v>
+      </c>
+      <c r="BR40">
+        <v>1770000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1770000.0</v>
+      </c>
+      <c r="BT40"/>
+      <c r="BU40">
+        <v>5468679.0</v>
+      </c>
+      <c r="BV40">
+        <v>5400000.0</v>
+      </c>
+      <c r="BW40">
+        <v>5407000.0</v>
+      </c>
+      <c r="BX40">
+        <v>5791537.0</v>
+      </c>
+      <c r="BY40">
+        <v>625000.0</v>
+      </c>
+      <c r="BZ40"/>
+      <c r="CA40">
+        <v>77000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:79">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>36202000.0</v>
+      </c>
+      <c r="P41">
+        <v>20256000.0</v>
+      </c>
+      <c r="Q41">
+        <v>175000.0</v>
+      </c>
+      <c r="R41">
+        <v>23718000.0</v>
+      </c>
+      <c r="S41">
+        <v>19698000.0</v>
+      </c>
+      <c r="T41">
+        <v>20932000.0</v>
+      </c>
+      <c r="U41">
+        <v>1786000.0</v>
+      </c>
+      <c r="V41">
+        <v>15230000.0</v>
+      </c>
+      <c r="W41">
+        <v>3223000.0</v>
+      </c>
+      <c r="X41">
+        <v>19179000.0</v>
+      </c>
+      <c r="Y41">
+        <v>4364000.0</v>
+      </c>
+      <c r="Z41">
+        <v>32126000.0</v>
+      </c>
+      <c r="AA41">
+        <v>3074000.0</v>
+      </c>
+      <c r="AB41">
+        <v>28665000.0</v>
+      </c>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41">
+        <v>11450000.0</v>
+      </c>
+      <c r="AG41">
+        <v>11450000.0</v>
+      </c>
+      <c r="AH41">
+        <v>33594000.0</v>
+      </c>
+      <c r="AI41">
+        <v>17342000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>17340000.0</v>
+      </c>
+      <c r="AK41">
+        <v>17342000.0</v>
+      </c>
+      <c r="AL41">
+        <v>13119000.0</v>
+      </c>
+      <c r="AM41">
+        <v>5878000.0</v>
+      </c>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41">
+        <v>7108000.0</v>
+      </c>
+      <c r="AQ41"/>
+      <c r="AR41">
+        <v>2129000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1635000.0</v>
+      </c>
+      <c r="AT41">
+        <v>581000.0</v>
+      </c>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41">
+        <v>83000.0</v>
+      </c>
+      <c r="BG41">
+        <v>270000.0</v>
+      </c>
+      <c r="BH41">
+        <v>818000.0</v>
+      </c>
+      <c r="BI41">
+        <v>1543000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1933000.0</v>
+      </c>
+      <c r="BK41">
+        <v>2777000.0</v>
+      </c>
+      <c r="BL41">
+        <v>4288000.0</v>
+      </c>
+      <c r="BM41">
+        <v>4696000.0</v>
+      </c>
+      <c r="BN41">
+        <v>2304000.0</v>
+      </c>
+      <c r="BO41">
+        <v>2135000.0</v>
+      </c>
+      <c r="BP41">
+        <v>6552000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>983000.0</v>
+      </c>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+    </row>
+    <row r="42" spans="1:79">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>600845000.0</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42">
+        <v>598612000.0</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42">
+        <v>595947000.0</v>
+      </c>
+      <c r="H42">
+        <v>262572000.0</v>
+      </c>
+      <c r="I42">
+        <v>597206000.0</v>
+      </c>
+      <c r="J42">
+        <v>590129000.0</v>
+      </c>
+      <c r="K42">
+        <v>590129000.0</v>
+      </c>
+      <c r="L42">
+        <v>589870000.0</v>
+      </c>
+      <c r="M42">
+        <v>587396000.0</v>
+      </c>
+      <c r="N42">
+        <v>587396000.0</v>
+      </c>
+      <c r="O42">
+        <v>583691000.0</v>
+      </c>
+      <c r="P42">
+        <v>225453000.0</v>
+      </c>
+      <c r="Q42">
+        <v>580454000.0</v>
+      </c>
+      <c r="R42">
+        <v>230961000.0</v>
+      </c>
+      <c r="S42">
+        <v>597723000.0</v>
+      </c>
+      <c r="T42">
+        <v>222251000.0</v>
+      </c>
+      <c r="U42">
+        <v>593354000.0</v>
+      </c>
+      <c r="V42">
+        <v>188133000.0</v>
+      </c>
+      <c r="W42">
+        <v>490284000.0</v>
+      </c>
+      <c r="X42">
+        <v>86455000.0</v>
+      </c>
+      <c r="Y42">
+        <v>453890000.0</v>
+      </c>
+      <c r="Z42">
+        <v>21897000.0</v>
+      </c>
+      <c r="AA42">
+        <v>406096000.0</v>
+      </c>
+      <c r="AB42">
+        <v>26597000.0</v>
+      </c>
+      <c r="AC42">
+        <v>405616000.0</v>
+      </c>
+      <c r="AD42">
+        <v>13469000.0</v>
+      </c>
+      <c r="AE42">
+        <v>385846000.0</v>
+      </c>
+      <c r="AF42">
+        <v>384224000.0</v>
+      </c>
+      <c r="AG42">
+        <v>383938000.0</v>
+      </c>
+      <c r="AH42">
+        <v>37216000.0</v>
+      </c>
+      <c r="AI42">
+        <v>383007000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>382939000.0</v>
+      </c>
+      <c r="AK42">
+        <v>372368000.0</v>
+      </c>
+      <c r="AL42">
+        <v>369291000.0</v>
+      </c>
+      <c r="AM42">
+        <v>369291000.0</v>
+      </c>
+      <c r="AN42">
+        <v>369291000.0</v>
+      </c>
+      <c r="AO42">
+        <v>350720000.0</v>
+      </c>
+      <c r="AP42">
+        <v>337121000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>346600000.0</v>
+      </c>
+      <c r="AR42">
+        <v>16862000.0</v>
+      </c>
+      <c r="AS42">
+        <v>9420000.0</v>
+      </c>
+      <c r="AT42">
+        <v>307559000.0</v>
+      </c>
+      <c r="AU42">
+        <v>307557000.0</v>
+      </c>
+      <c r="AV42">
+        <v>2822000.0</v>
+      </c>
+      <c r="AW42">
+        <v>2969000.0</v>
+      </c>
+      <c r="AX42">
+        <v>294535000.0</v>
+      </c>
+      <c r="AY42">
+        <v>294535000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-98170000.0</v>
+      </c>
+      <c r="BA42">
+        <v>294527000.0</v>
+      </c>
+      <c r="BB42">
+        <v>294524000.0</v>
+      </c>
+      <c r="BC42">
+        <v>294520000.0</v>
+      </c>
+      <c r="BD42">
+        <v>10195000.0</v>
+      </c>
+      <c r="BE42">
+        <v>289299000.0</v>
+      </c>
+      <c r="BF42">
+        <v>289296000.0</v>
+      </c>
+      <c r="BG42">
+        <v>279292000.0</v>
+      </c>
+      <c r="BH42">
+        <v>279288000.0</v>
+      </c>
+      <c r="BI42">
+        <v>279284000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>279270000.0</v>
+      </c>
+      <c r="BK42">
+        <v>279268000.0</v>
+      </c>
+      <c r="BL42">
+        <v>279271000.0</v>
+      </c>
+      <c r="BM42">
+        <v>239701000.0</v>
+      </c>
+      <c r="BN42">
+        <v>242219000.0</v>
+      </c>
+      <c r="BO42">
+        <v>213232000.0</v>
+      </c>
+      <c r="BP42">
+        <v>213232000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>166361000.0</v>
+      </c>
+      <c r="BR42">
+        <v>166361000.0</v>
+      </c>
+      <c r="BS42">
+        <v>166361000.0</v>
+      </c>
+      <c r="BT42"/>
+      <c r="BU42">
+        <v>146926405.0</v>
+      </c>
+      <c r="BV42">
+        <v>67800000.0</v>
+      </c>
+      <c r="BW42">
+        <v>146925000.0</v>
+      </c>
+      <c r="BX42">
+        <v>147020213.0</v>
+      </c>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+    </row>
+    <row r="43" spans="1:79">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+    </row>
+    <row r="44" spans="1:79">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44">
+        <v>80851000.0</v>
+      </c>
+      <c r="BV44">
+        <v>80850000.0</v>
+      </c>
+      <c r="BW44">
+        <v>80850000.0</v>
+      </c>
+      <c r="BX44">
+        <v>80850000.0</v>
+      </c>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+    </row>
+    <row r="45" spans="1:79">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>530538000.0</v>
+      </c>
+      <c r="C45">
+        <v>652037000.0</v>
+      </c>
+      <c r="D45">
+        <v>513727000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>546883000.0</v>
+      </c>
+      <c r="G45">
+        <v>614386000.0</v>
+      </c>
+      <c r="H45">
+        <v>462948000.0</v>
+      </c>
+      <c r="I45">
+        <v>466286000.0</v>
+      </c>
+      <c r="J45">
+        <v>442033000.0</v>
+      </c>
+      <c r="K45">
+        <v>542325000.0</v>
+      </c>
+      <c r="L45">
+        <v>416543000.0</v>
+      </c>
+      <c r="M45">
+        <v>422611000.0</v>
+      </c>
+      <c r="N45">
+        <v>428205000.0</v>
+      </c>
+      <c r="O45">
+        <v>462385000.0</v>
+      </c>
+      <c r="P45">
+        <v>436105000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>357914000.0</v>
+      </c>
+      <c r="V45">
+        <v>274781000.0</v>
+      </c>
+      <c r="W45">
+        <v>257955000.0</v>
+      </c>
+      <c r="X45">
+        <v>259964000.0</v>
+      </c>
+      <c r="Y45">
+        <v>252848000.0</v>
+      </c>
+      <c r="Z45">
+        <v>251086000.0</v>
+      </c>
+      <c r="AA45">
+        <v>254593000.0</v>
+      </c>
+      <c r="AB45">
+        <v>235093000.0</v>
+      </c>
+      <c r="AC45">
+        <v>238716000.0</v>
+      </c>
+      <c r="AD45">
+        <v>240530000.0</v>
+      </c>
+      <c r="AE45">
+        <v>244332000.0</v>
+      </c>
+      <c r="AF45">
+        <v>217619000.0</v>
+      </c>
+      <c r="AG45">
+        <v>250524000.0</v>
+      </c>
+      <c r="AH45">
+        <v>252028000.0</v>
+      </c>
+      <c r="AI45">
+        <v>254730000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>257268000.0</v>
+      </c>
+      <c r="AK45">
+        <v>259987000.0</v>
+      </c>
+      <c r="AL45">
+        <v>232972000.0</v>
+      </c>
+      <c r="AM45">
+        <v>232128000.0</v>
+      </c>
+      <c r="AN45">
+        <v>193563000.0</v>
+      </c>
+      <c r="AO45">
+        <v>195684000.0</v>
+      </c>
+      <c r="AP45">
+        <v>197748000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>199880000.0</v>
+      </c>
+      <c r="AR45">
+        <v>63098000.0</v>
+      </c>
+      <c r="AS45">
+        <v>16979000.0</v>
+      </c>
+      <c r="AT45">
+        <v>17110000.0</v>
+      </c>
+      <c r="AU45">
+        <v>61000.0</v>
+      </c>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45">
+        <v>53141000.0</v>
+      </c>
+      <c r="BA45"/>
+      <c r="BB45">
+        <v>63288000.0</v>
+      </c>
+      <c r="BC45">
+        <v>68513000.0</v>
+      </c>
+      <c r="BD45">
+        <v>291627000.0</v>
+      </c>
+      <c r="BE45">
+        <v>330445000.0</v>
+      </c>
+      <c r="BF45">
+        <v>370854000.0</v>
+      </c>
+      <c r="BG45">
+        <v>381144000.0</v>
+      </c>
+      <c r="BH45">
+        <v>385654000.0</v>
+      </c>
+      <c r="BI45">
+        <v>581259000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>589374000.0</v>
+      </c>
+      <c r="BK45">
+        <v>597401000.0</v>
+      </c>
+      <c r="BL45">
+        <v>605608000.0</v>
+      </c>
+      <c r="BM45">
+        <v>613815000.0</v>
+      </c>
+      <c r="BN45">
+        <v>438907000.0</v>
+      </c>
+      <c r="BO45">
+        <v>444840000.0</v>
+      </c>
+      <c r="BP45">
+        <v>450937000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>330222000.0</v>
+      </c>
+      <c r="BR45">
+        <v>337979000.0</v>
+      </c>
+      <c r="BS45">
+        <v>345631000.0</v>
+      </c>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+    </row>
+    <row r="46" spans="1:79">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>530538000.0</v>
+      </c>
+      <c r="C46">
+        <v>506660000.0</v>
+      </c>
+      <c r="D46">
+        <v>513727000.0</v>
+      </c>
+      <c r="E46">
+        <v>540325000.0</v>
+      </c>
+      <c r="F46">
+        <v>546883000.0</v>
+      </c>
+      <c r="G46">
+        <v>488192000.0</v>
+      </c>
+      <c r="H46">
+        <v>462948000.0</v>
+      </c>
+      <c r="I46">
+        <v>466969000.0</v>
+      </c>
+      <c r="J46">
+        <v>442033000.0</v>
+      </c>
+      <c r="K46">
+        <v>440866000.0</v>
+      </c>
+      <c r="L46">
+        <v>416543000.0</v>
+      </c>
+      <c r="M46">
+        <v>422611000.0</v>
+      </c>
+      <c r="N46">
+        <v>428205000.0</v>
+      </c>
+      <c r="O46">
+        <v>462385000.0</v>
+      </c>
+      <c r="P46">
+        <v>436105000.0</v>
+      </c>
+      <c r="Q46">
+        <v>455980000.0</v>
+      </c>
+      <c r="R46">
+        <v>420639000.0</v>
+      </c>
+      <c r="S46">
+        <v>426062000.0</v>
+      </c>
+      <c r="T46">
+        <v>396792000.0</v>
+      </c>
+      <c r="U46">
+        <v>357914000.0</v>
+      </c>
+      <c r="V46">
+        <v>274781000.0</v>
+      </c>
+      <c r="W46">
+        <v>256737000.0</v>
+      </c>
+      <c r="X46">
+        <v>259964000.0</v>
+      </c>
+      <c r="Y46">
+        <v>252848000.0</v>
+      </c>
+      <c r="Z46">
+        <v>251086000.0</v>
+      </c>
+      <c r="AA46">
+        <v>253781000.0</v>
+      </c>
+      <c r="AB46">
+        <v>235093000.0</v>
+      </c>
+      <c r="AC46">
+        <v>238716000.0</v>
+      </c>
+      <c r="AD46">
+        <v>240530000.0</v>
+      </c>
+      <c r="AE46">
+        <v>243214000.0</v>
+      </c>
+      <c r="AF46">
+        <v>217619000.0</v>
+      </c>
+      <c r="AG46">
+        <v>250524000.0</v>
+      </c>
+      <c r="AH46">
+        <v>252028000.0</v>
+      </c>
+      <c r="AI46">
+        <v>254730000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>257268000.0</v>
+      </c>
+      <c r="AK46">
+        <v>259987000.0</v>
+      </c>
+      <c r="AL46">
+        <v>232972000.0</v>
+      </c>
+      <c r="AM46">
+        <v>232128000.0</v>
+      </c>
+      <c r="AN46">
+        <v>232128000.0</v>
+      </c>
+      <c r="AO46">
+        <v>193563000.0</v>
+      </c>
+      <c r="AP46">
+        <v>197748000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>195684000.0</v>
+      </c>
+      <c r="AR46">
+        <v>63098000.0</v>
+      </c>
+      <c r="AS46">
+        <v>16979000.0</v>
+      </c>
+      <c r="AT46">
+        <v>17110000.0</v>
+      </c>
+      <c r="AU46">
+        <v>61000.0</v>
+      </c>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46">
+        <v>60141000.0</v>
+      </c>
+      <c r="AY46">
+        <v>60141000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>53141000.0</v>
+      </c>
+      <c r="BA46"/>
+      <c r="BB46">
+        <v>63288000.0</v>
+      </c>
+      <c r="BC46">
+        <v>68513000.0</v>
+      </c>
+      <c r="BD46">
+        <v>291627000.0</v>
+      </c>
+      <c r="BE46">
+        <v>330445000.0</v>
+      </c>
+      <c r="BF46">
+        <v>370854000.0</v>
+      </c>
+      <c r="BG46">
+        <v>381144000.0</v>
+      </c>
+      <c r="BH46">
+        <v>385654000.0</v>
+      </c>
+      <c r="BI46">
+        <v>581259000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>589374000.0</v>
+      </c>
+      <c r="BK46">
+        <v>597401000.0</v>
+      </c>
+      <c r="BL46">
+        <v>605608000.0</v>
+      </c>
+      <c r="BM46">
+        <v>613815000.0</v>
+      </c>
+      <c r="BN46">
+        <v>438907000.0</v>
+      </c>
+      <c r="BO46">
+        <v>444840000.0</v>
+      </c>
+      <c r="BP46">
+        <v>450937000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>330222000.0</v>
+      </c>
+      <c r="BR46">
+        <v>337979000.0</v>
+      </c>
+      <c r="BS46">
+        <v>337979000.0</v>
+      </c>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+    </row>
+    <row r="47" spans="1:79">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
+        <v>462385000.0</v>
+      </c>
+      <c r="P47">
+        <v>436105000.0</v>
+      </c>
+      <c r="Q47">
+        <v>455980000.0</v>
+      </c>
+      <c r="R47">
+        <v>420639000.0</v>
+      </c>
+      <c r="S47">
+        <v>426062000.0</v>
+      </c>
+      <c r="T47">
+        <v>396792000.0</v>
+      </c>
+      <c r="U47">
+        <v>342880000.0</v>
+      </c>
+      <c r="V47">
+        <v>274781000.0</v>
+      </c>
+      <c r="W47">
+        <v>257955000.0</v>
+      </c>
+      <c r="X47">
+        <v>259964000.0</v>
+      </c>
+      <c r="Y47">
+        <v>252416000.0</v>
+      </c>
+      <c r="Z47">
+        <v>251086000.0</v>
+      </c>
+      <c r="AA47">
+        <v>254593000.0</v>
+      </c>
+      <c r="AB47">
+        <v>235093000.0</v>
+      </c>
+      <c r="AC47">
+        <v>238716000.0</v>
+      </c>
+      <c r="AD47">
+        <v>258027000.0</v>
+      </c>
+      <c r="AE47">
+        <v>244332000.0</v>
+      </c>
+      <c r="AF47">
+        <v>218245000.0</v>
+      </c>
+      <c r="AG47">
+        <v>250524000.0</v>
+      </c>
+      <c r="AH47">
+        <v>252028000.0</v>
+      </c>
+      <c r="AI47">
+        <v>254730000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>257268000.0</v>
+      </c>
+      <c r="AK47">
+        <v>259987000.0</v>
+      </c>
+      <c r="AL47">
+        <v>232972000.0</v>
+      </c>
+      <c r="AM47">
+        <v>232128000.0</v>
+      </c>
+      <c r="AN47">
+        <v>193563000.0</v>
+      </c>
+      <c r="AO47">
+        <v>195684000.0</v>
+      </c>
+      <c r="AP47">
+        <v>197748000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>199880000.0</v>
+      </c>
+      <c r="AR47">
+        <v>63098000.0</v>
+      </c>
+      <c r="AS47">
+        <v>16979000.0</v>
+      </c>
+      <c r="AT47">
+        <v>17110000.0</v>
+      </c>
+      <c r="AU47">
+        <v>61000.0</v>
+      </c>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47">
+        <v>63288000.0</v>
+      </c>
+      <c r="BC47">
+        <v>68513000.0</v>
+      </c>
+      <c r="BD47"/>
+      <c r="BE47">
+        <v>330445000.0</v>
+      </c>
+      <c r="BF47">
+        <v>370854000.0</v>
+      </c>
+      <c r="BG47">
+        <v>381144000.0</v>
+      </c>
+      <c r="BH47">
+        <v>385654000.0</v>
+      </c>
+      <c r="BI47">
+        <v>581259000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>589374000.0</v>
+      </c>
+      <c r="BK47">
+        <v>597401000.0</v>
+      </c>
+      <c r="BL47">
+        <v>605608000.0</v>
+      </c>
+      <c r="BM47">
+        <v>613815000.0</v>
+      </c>
+      <c r="BN47">
+        <v>438907000.0</v>
+      </c>
+      <c r="BO47">
+        <v>444840000.0</v>
+      </c>
+      <c r="BP47">
+        <v>450937000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>330222000.0</v>
+      </c>
+      <c r="BR47">
+        <v>337979000.0</v>
+      </c>
+      <c r="BS47">
+        <v>345631000.0</v>
+      </c>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+    </row>
+    <row r="48" spans="1:79">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48">
+        <v>-319464000.0</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48">
+        <v>-340872000.0</v>
+      </c>
+      <c r="F48"/>
+      <c r="G48">
+        <v>-333770000.0</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48">
+        <v>-342507000.0</v>
+      </c>
+      <c r="J48">
+        <v>-361686000.0</v>
+      </c>
+      <c r="K48">
+        <v>-361686000.0</v>
+      </c>
+      <c r="L48">
+        <v>-372024000.0</v>
+      </c>
+      <c r="M48">
+        <v>-366492000.0</v>
+      </c>
+      <c r="N48">
+        <v>-366492000.0</v>
+      </c>
+      <c r="O48">
+        <v>-361994000.0</v>
+      </c>
+      <c r="P48"/>
+      <c r="Q48">
+        <v>-346803000.0</v>
+      </c>
+      <c r="R48"/>
+      <c r="S48">
+        <v>-353249000.0</v>
+      </c>
+      <c r="T48"/>
+      <c r="U48">
+        <v>-393957000.0</v>
+      </c>
+      <c r="V48"/>
+      <c r="W48">
+        <v>-394597000.0</v>
+      </c>
+      <c r="X48"/>
+      <c r="Y48">
+        <v>-395870000.0</v>
+      </c>
+      <c r="Z48"/>
+      <c r="AA48">
+        <v>-376241000.0</v>
+      </c>
+      <c r="AB48"/>
+      <c r="AC48">
+        <v>-380086000.0</v>
+      </c>
+      <c r="AD48"/>
+      <c r="AE48">
+        <v>-364543000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-360870000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-355307000.0</v>
+      </c>
+      <c r="AH48"/>
+      <c r="AI48">
+        <v>-341697000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-341581000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-348052000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-338462000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-338462000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-338462000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-331569000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-313839000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-325698000.0</v>
+      </c>
+      <c r="AR48"/>
+      <c r="AS48"/>
+      <c r="AT48">
+        <v>-304883000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-304883000.0</v>
+      </c>
+      <c r="AV48"/>
+      <c r="AW48"/>
+      <c r="AX48">
+        <v>-385231000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-385231000.0</v>
+      </c>
+      <c r="AZ48"/>
+      <c r="BA48">
+        <v>-409840000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-395073000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-396138000.0</v>
+      </c>
+      <c r="BD48"/>
+      <c r="BE48">
+        <v>-237092000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-208738000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-202370000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-209013000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-5492000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-6140000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-4614000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-1985000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-6155000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-4636000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-4746000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-1533000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-15515000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-22683000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-22683000.0</v>
+      </c>
+      <c r="BT48"/>
+      <c r="BU48">
+        <v>3456230.0</v>
+      </c>
+      <c r="BV48">
+        <v>2500000.0</v>
+      </c>
+      <c r="BW48">
+        <v>1440878.0</v>
+      </c>
+      <c r="BX48">
+        <v>-11768.0</v>
+      </c>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+    </row>
+    <row r="49" spans="1:79">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+    </row>
+    <row r="50" spans="1:79">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>54940000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
+        <v>37401000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
+        <v>31780000.0</v>
+      </c>
+      <c r="L50">
+        <v>36335000.0</v>
+      </c>
+      <c r="M50">
+        <v>36719000.0</v>
+      </c>
+      <c r="N50"/>
+      <c r="O50">
+        <v>58874000.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50">
+        <v>65518000.0</v>
+      </c>
+      <c r="R50"/>
+      <c r="S50">
+        <v>69242000.0</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50">
+        <v>30616000.0</v>
+      </c>
+      <c r="V50"/>
+      <c r="W50">
+        <v>19417000.0</v>
+      </c>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
+        <v>185654000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50">
+        <v>52863000.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50">
+        <v>16313000.0</v>
+      </c>
+      <c r="AF50">
+        <v>30101000.0</v>
+      </c>
+      <c r="AG50">
+        <v>29911000.0</v>
+      </c>
+      <c r="AH50">
+        <v>215857000.0</v>
+      </c>
+      <c r="AI50">
+        <v>19216000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>19726000.0</v>
+      </c>
+      <c r="AK50">
+        <v>244749000.0</v>
+      </c>
+      <c r="AL50">
+        <v>210594000.0</v>
+      </c>
+      <c r="AM50">
+        <v>10501000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>821000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
+        <v>134911000.0</v>
+      </c>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+    </row>
+    <row r="51" spans="1:79">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
+        <v>290160000.0</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51">
+        <v>307941000.0</v>
+      </c>
+      <c r="F51">
+        <v>318728000.0</v>
+      </c>
+      <c r="G51">
+        <v>257869000.0</v>
+      </c>
+      <c r="H51">
+        <v>238076000.0</v>
+      </c>
+      <c r="I51">
+        <v>247966000.0</v>
+      </c>
+      <c r="J51">
+        <v>223246000.0</v>
+      </c>
+      <c r="K51">
+        <v>232973000.0</v>
+      </c>
+      <c r="L51">
+        <v>223297000.0</v>
+      </c>
+      <c r="M51">
+        <v>231416000.0</v>
+      </c>
+      <c r="N51">
+        <v>225832000.0</v>
+      </c>
+      <c r="O51">
+        <v>314681000.0</v>
+      </c>
+      <c r="P51">
+        <v>243539000.0</v>
+      </c>
+      <c r="Q51">
+        <v>355458000.0</v>
+      </c>
+      <c r="R51">
+        <v>221765000.0</v>
+      </c>
+      <c r="S51">
+        <v>222747000.0</v>
+      </c>
+      <c r="T51">
+        <v>221874000.0</v>
+      </c>
+      <c r="U51">
+        <v>220774000.0</v>
+      </c>
+      <c r="V51">
+        <v>146759000.0</v>
+      </c>
+      <c r="W51">
+        <v>184278000.0</v>
+      </c>
+      <c r="X51">
+        <v>178667000.0</v>
+      </c>
+      <c r="Y51">
+        <v>192625000.0</v>
+      </c>
+      <c r="Z51">
+        <v>194092000.0</v>
+      </c>
+      <c r="AA51">
+        <v>197782000.0</v>
+      </c>
+      <c r="AB51">
+        <v>199859000.0</v>
+      </c>
+      <c r="AC51">
+        <v>199860000.0</v>
+      </c>
+      <c r="AD51">
+        <v>204568000.0</v>
+      </c>
+      <c r="AE51">
+        <v>207822000.0</v>
+      </c>
+      <c r="AF51">
+        <v>203424000.0</v>
+      </c>
+      <c r="AG51">
+        <v>208518000.0</v>
+      </c>
+      <c r="AH51">
+        <v>198513000.0</v>
+      </c>
+      <c r="AI51">
+        <v>201806000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>205679000.0</v>
+      </c>
+      <c r="AK51">
+        <v>222669000.0</v>
+      </c>
+      <c r="AL51">
+        <v>210594000.0</v>
+      </c>
+      <c r="AM51">
+        <v>210095000.0</v>
+      </c>
+      <c r="AN51">
+        <v>210095000.0</v>
+      </c>
+      <c r="AO51">
+        <v>178030000.0</v>
+      </c>
+      <c r="AP51">
+        <v>177586000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>177600000.0</v>
+      </c>
+      <c r="AR51">
+        <v>47124000.0</v>
+      </c>
+      <c r="AS51">
+        <v>8515000.0</v>
+      </c>
+      <c r="AT51">
+        <v>12750000.0</v>
+      </c>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51">
+        <v>134911000.0</v>
+      </c>
+      <c r="AY51">
+        <v>134911000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>134911000.0</v>
+      </c>
+      <c r="BA51">
+        <v>173116000.0</v>
+      </c>
+      <c r="BB51">
+        <v>176882000.0</v>
+      </c>
+      <c r="BC51">
+        <v>208649000.0</v>
+      </c>
+      <c r="BD51">
+        <v>278531000.0</v>
+      </c>
+      <c r="BE51">
+        <v>296218000.0</v>
+      </c>
+      <c r="BF51">
+        <v>328474000.0</v>
+      </c>
+      <c r="BG51">
+        <v>350495000.0</v>
+      </c>
+      <c r="BH51">
+        <v>367613000.0</v>
+      </c>
+      <c r="BI51">
+        <v>378411000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>388450000.0</v>
+      </c>
+      <c r="BK51">
+        <v>399548000.0</v>
+      </c>
+      <c r="BL51">
+        <v>410232000.0</v>
+      </c>
+      <c r="BM51">
+        <v>422007000.0</v>
+      </c>
+      <c r="BN51">
+        <v>290571000.0</v>
+      </c>
+      <c r="BO51">
+        <v>301151000.0</v>
+      </c>
+      <c r="BP51">
+        <v>307695000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>226055000.0</v>
+      </c>
+      <c r="BR51">
+        <v>233623000.0</v>
+      </c>
+      <c r="BS51">
+        <v>233623000.0</v>
+      </c>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51">
+        <v>500000.0</v>
+      </c>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+    </row>
+    <row r="52" spans="1:79">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>55038000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
+        <v>64132000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52">
+        <v>37494000.0</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52">
+        <v>65372000.0</v>
+      </c>
+      <c r="J52">
+        <v>53663000.0</v>
+      </c>
+      <c r="K52">
+        <v>53663000.0</v>
+      </c>
+      <c r="L52">
+        <v>36437000.0</v>
+      </c>
+      <c r="M52">
+        <v>36825000.0</v>
+      </c>
+      <c r="N52">
+        <v>36825000.0</v>
+      </c>
+      <c r="O52">
+        <v>45992000.0</v>
+      </c>
+      <c r="P52"/>
+      <c r="Q52">
+        <v>65626000.0</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52">
+        <v>69363000.0</v>
+      </c>
+      <c r="T52"/>
+      <c r="U52">
+        <v>30747000.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
+        <v>19557000.0</v>
+      </c>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52">
+        <v>178325000.0</v>
+      </c>
+      <c r="AA52">
+        <v>185762000.0</v>
+      </c>
+      <c r="AB52">
+        <v>187061000.0</v>
+      </c>
+      <c r="AC52">
+        <v>52896000.0</v>
+      </c>
+      <c r="AD52">
+        <v>192459000.0</v>
+      </c>
+      <c r="AE52">
+        <v>16313000.0</v>
+      </c>
+      <c r="AF52">
+        <v>22203000.0</v>
+      </c>
+      <c r="AG52">
+        <v>22015000.0</v>
+      </c>
+      <c r="AH52">
+        <v>215857000.0</v>
+      </c>
+      <c r="AI52">
+        <v>19216000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>19726000.0</v>
+      </c>
+      <c r="AK52">
+        <v>17386000.0</v>
+      </c>
+      <c r="AL52">
+        <v>10501000.0</v>
+      </c>
+      <c r="AM52">
+        <v>10501000.0</v>
+      </c>
+      <c r="AN52">
+        <v>10501000.0</v>
+      </c>
+      <c r="AO52">
+        <v>7405000.0</v>
+      </c>
+      <c r="AP52">
+        <v>177586000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>2932000.0</v>
+      </c>
+      <c r="AR52">
+        <v>47124000.0</v>
+      </c>
+      <c r="AS52">
+        <v>8515000.0</v>
+      </c>
+      <c r="AT52">
+        <v>12750000.0</v>
+      </c>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52">
+        <v>134911000.0</v>
+      </c>
+      <c r="AY52">
+        <v>134911000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>134911000.0</v>
+      </c>
+      <c r="BA52">
+        <v>173116000.0</v>
+      </c>
+      <c r="BB52">
+        <v>176882000.0</v>
+      </c>
+      <c r="BC52">
+        <v>208649000.0</v>
+      </c>
+      <c r="BD52">
+        <v>278531000.0</v>
+      </c>
+      <c r="BE52">
+        <v>37513000.0</v>
+      </c>
+      <c r="BF52">
+        <v>35792000.0</v>
+      </c>
+      <c r="BG52">
+        <v>45817000.0</v>
+      </c>
+      <c r="BH52">
+        <v>66211000.0</v>
+      </c>
+      <c r="BI52">
+        <v>56356000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>50772000.0</v>
+      </c>
+      <c r="BK52">
+        <v>53380000.0</v>
+      </c>
+      <c r="BL52">
+        <v>53380000.0</v>
+      </c>
+      <c r="BM52">
+        <v>48585000.0</v>
+      </c>
+      <c r="BN52">
+        <v>29106000.0</v>
+      </c>
+      <c r="BO52">
+        <v>33206000.0</v>
+      </c>
+      <c r="BP52">
+        <v>30006000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>23250000.0</v>
+      </c>
+      <c r="BR52">
+        <v>25500000.0</v>
+      </c>
+      <c r="BS52">
+        <v>25500000.0</v>
+      </c>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52">
+        <v>500000.0</v>
+      </c>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+    </row>
+    <row r="53" spans="1:79">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
+        <v>13050000.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
+        <v>0.0</v>
+      </c>
+      <c r="P53"/>
+      <c r="Q53">
+        <v>0.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
+        <v>1500000.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53">
+        <v>2600000.0</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53">
+        <v>1600000.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>345000.0</v>
+      </c>
+      <c r="AG53">
+        <v>50000.0</v>
+      </c>
+      <c r="AH53"/>
+      <c r="AI53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AK53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AL53"/>
+      <c r="AM53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AN53">
+        <v>50000.0</v>
+      </c>
+      <c r="AO53">
+        <v>50000.0</v>
+      </c>
+      <c r="AP53"/>
+      <c r="AQ53">
+        <v>50000.0</v>
+      </c>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53">
+        <v>1000000.0</v>
+      </c>
+      <c r="BB53"/>
+      <c r="BC53">
+        <v>2000000.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53">
+        <v>9932000.0</v>
+      </c>
+      <c r="BF53">
+        <v>18302000.0</v>
+      </c>
+      <c r="BG53">
+        <v>19560000.0</v>
+      </c>
+      <c r="BH53">
+        <v>10284000.0</v>
+      </c>
+      <c r="BI53">
+        <v>10315000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>11450000.0</v>
+      </c>
+      <c r="BK53">
+        <v>10385000.0</v>
+      </c>
+      <c r="BL53">
+        <v>10442000.0</v>
+      </c>
+      <c r="BM53">
+        <v>10196000.0</v>
+      </c>
+      <c r="BN53">
+        <v>3564000.0</v>
+      </c>
+      <c r="BO53">
+        <v>60964000.0</v>
+      </c>
+      <c r="BP53">
+        <v>3564000.0</v>
+      </c>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53">
+        <v>232153000.0</v>
+      </c>
+      <c r="BV53">
+        <v>232600000.0</v>
+      </c>
+      <c r="BW53">
+        <v>232923000.0</v>
+      </c>
+      <c r="BX53">
+        <v>231000000.0</v>
+      </c>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+    </row>
+    <row r="54" spans="1:79">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+    </row>
+    <row r="55" spans="1:79">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>639982000.0</v>
+      </c>
+      <c r="C55">
+        <v>606579000.0</v>
+      </c>
+      <c r="D55">
+        <v>586191000.0</v>
+      </c>
+      <c r="E55">
+        <v>597565000.0</v>
+      </c>
+      <c r="F55">
+        <v>603482000.0</v>
+      </c>
+      <c r="G55">
+        <v>545853000.0</v>
+      </c>
+      <c r="H55">
+        <v>527585000.0</v>
+      </c>
+      <c r="I55">
+        <v>524977000.0</v>
+      </c>
+      <c r="J55">
+        <v>485274000.0</v>
+      </c>
+      <c r="K55">
+        <v>477877000.0</v>
+      </c>
+      <c r="L55">
+        <v>455677000.0</v>
+      </c>
+      <c r="M55">
+        <v>466784000.0</v>
+      </c>
+      <c r="N55">
+        <v>466413000.0</v>
+      </c>
+      <c r="O55">
+        <v>513600000.0</v>
+      </c>
+      <c r="P55">
+        <v>489248000.0</v>
+      </c>
+      <c r="Q55">
+        <v>518923000.0</v>
+      </c>
+      <c r="R55">
+        <v>476444000.0</v>
+      </c>
+      <c r="S55">
+        <v>486921000.0</v>
+      </c>
+      <c r="T55">
+        <v>465057000.0</v>
+      </c>
+      <c r="U55">
+        <v>440774000.0</v>
+      </c>
+      <c r="V55">
+        <v>350122000.0</v>
+      </c>
+      <c r="W55">
+        <v>295245000.0</v>
+      </c>
+      <c r="X55">
+        <v>307635000.0</v>
+      </c>
+      <c r="Y55">
+        <v>295916000.0</v>
+      </c>
+      <c r="Z55">
+        <v>271386000.0</v>
+      </c>
+      <c r="AA55">
+        <v>282551000.0</v>
+      </c>
+      <c r="AB55">
+        <v>278706000.0</v>
+      </c>
+      <c r="AC55">
+        <v>269529000.0</v>
+      </c>
+      <c r="AD55">
+        <v>265499000.0</v>
+      </c>
+      <c r="AE55">
+        <v>267880000.0</v>
+      </c>
+      <c r="AF55">
+        <v>265494000.0</v>
+      </c>
+      <c r="AG55">
+        <v>275292000.0</v>
+      </c>
+      <c r="AH55">
+        <v>269323000.0</v>
+      </c>
+      <c r="AI55">
+        <v>275705000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>276560000.0</v>
+      </c>
+      <c r="AK55">
+        <v>280243000.0</v>
+      </c>
+      <c r="AL55">
+        <v>250420000.0</v>
+      </c>
+      <c r="AM55">
+        <v>257534000.0</v>
+      </c>
+      <c r="AN55">
+        <v>257534000.0</v>
+      </c>
+      <c r="AO55">
+        <v>203608000.0</v>
+      </c>
+      <c r="AP55">
+        <v>205791000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>204638000.0</v>
+      </c>
+      <c r="AR55">
+        <v>66115000.0</v>
+      </c>
+      <c r="AS55">
+        <v>19570000.0</v>
+      </c>
+      <c r="AT55">
+        <v>19798000.0</v>
+      </c>
+      <c r="AU55">
+        <v>3268000.0</v>
+      </c>
+      <c r="AV55">
+        <v>3139000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3523000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3274000.0</v>
+      </c>
+      <c r="AY55">
+        <v>66350000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>56789000.0</v>
+      </c>
+      <c r="BA55">
+        <v>78701000.0</v>
+      </c>
+      <c r="BB55">
+        <v>93019000.0</v>
+      </c>
+      <c r="BC55">
+        <v>120960000.0</v>
+      </c>
+      <c r="BD55">
+        <v>309686000.0</v>
+      </c>
+      <c r="BE55">
+        <v>366038000.0</v>
+      </c>
+      <c r="BF55">
+        <v>418065000.0</v>
+      </c>
+      <c r="BG55">
+        <v>436476000.0</v>
+      </c>
+      <c r="BH55">
+        <v>447282000.0</v>
+      </c>
+      <c r="BI55">
+        <v>660385000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>679218000.0</v>
+      </c>
+      <c r="BK55">
+        <v>696401000.0</v>
+      </c>
+      <c r="BL55">
+        <v>713885000.0</v>
+      </c>
+      <c r="BM55">
+        <v>727861000.0</v>
+      </c>
+      <c r="BN55">
+        <v>557985000.0</v>
+      </c>
+      <c r="BO55">
+        <v>538452000.0</v>
+      </c>
+      <c r="BP55">
+        <v>547140000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>383025000.0</v>
+      </c>
+      <c r="BR55">
+        <v>382612000.0</v>
+      </c>
+      <c r="BS55">
+        <v>382612000.0</v>
+      </c>
+      <c r="BT55"/>
+      <c r="BU55">
+        <v>235084649.0</v>
+      </c>
+      <c r="BV55">
+        <v>234800000.0</v>
+      </c>
+      <c r="BW55">
+        <v>235213724.0</v>
+      </c>
+      <c r="BX55">
+        <v>233652832.0</v>
+      </c>
+      <c r="BY55">
+        <v>1100000.0</v>
+      </c>
+      <c r="BZ55"/>
+      <c r="CA55">
+        <v>632000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:79">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>68802000.0</v>
+      </c>
+      <c r="C56">
+        <v>62653000.0</v>
+      </c>
+      <c r="D56">
+        <v>36812000.0</v>
+      </c>
+      <c r="E56">
+        <v>36656000.0</v>
+      </c>
+      <c r="F56">
+        <v>30900000.0</v>
+      </c>
+      <c r="G56">
+        <v>45898000.0</v>
+      </c>
+      <c r="H56">
+        <v>41285000.0</v>
+      </c>
+      <c r="I56">
+        <v>46950000.0</v>
+      </c>
+      <c r="J56">
+        <v>24218000.0</v>
+      </c>
+      <c r="K56">
+        <v>25085000.0</v>
+      </c>
+      <c r="L56">
+        <v>22045000.0</v>
+      </c>
+      <c r="M56">
+        <v>22452000.0</v>
+      </c>
+      <c r="N56">
+        <v>20511000.0</v>
+      </c>
+      <c r="O56">
+        <v>32477000.0</v>
+      </c>
+      <c r="P56">
+        <v>25567000.0</v>
+      </c>
+      <c r="Q56">
+        <v>41734000.0</v>
+      </c>
+      <c r="R56">
+        <v>38885000.0</v>
+      </c>
+      <c r="S56">
+        <v>47126000.0</v>
+      </c>
+      <c r="T56">
+        <v>52560000.0</v>
+      </c>
+      <c r="U56">
+        <v>72844000.0</v>
+      </c>
+      <c r="V56">
+        <v>58050000.0</v>
+      </c>
+      <c r="W56">
+        <v>23651000.0</v>
+      </c>
+      <c r="X56">
+        <v>33820000.0</v>
+      </c>
+      <c r="Y56">
+        <v>30403000.0</v>
+      </c>
+      <c r="Z56">
+        <v>6182000.0</v>
+      </c>
+      <c r="AA56">
+        <v>14554000.0</v>
+      </c>
+      <c r="AB56">
+        <v>15398000.0</v>
+      </c>
+      <c r="AC56">
+        <v>21255000.0</v>
+      </c>
+      <c r="AD56">
+        <v>7472000.0</v>
+      </c>
+      <c r="AE56">
+        <v>7444000.0</v>
+      </c>
+      <c r="AF56">
+        <v>42104000.0</v>
+      </c>
+      <c r="AG56">
+        <v>22251000.0</v>
+      </c>
+      <c r="AH56">
+        <v>8240000.0</v>
+      </c>
+      <c r="AI56">
+        <v>19498000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>17260000.0</v>
+      </c>
+      <c r="AK56">
+        <v>17774000.0</v>
+      </c>
+      <c r="AL56">
+        <v>6940000.0</v>
+      </c>
+      <c r="AM56">
+        <v>22329000.0</v>
+      </c>
+      <c r="AN56">
+        <v>22329000.0</v>
+      </c>
+      <c r="AO56">
+        <v>9023000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2779000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>8036000.0</v>
+      </c>
+      <c r="AR56">
+        <v>969000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1046000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1771000.0</v>
+      </c>
+      <c r="AU56">
+        <v>2873000.0</v>
+      </c>
+      <c r="AV56">
+        <v>2904000.0</v>
+      </c>
+      <c r="AW56">
+        <v>2678000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1530000.0</v>
+      </c>
+      <c r="AY56">
+        <v>3075000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1067000.0</v>
+      </c>
+      <c r="BA56">
+        <v>78701000.0</v>
+      </c>
+      <c r="BB56">
+        <v>29590000.0</v>
+      </c>
+      <c r="BC56">
+        <v>52086000.0</v>
+      </c>
+      <c r="BD56">
+        <v>8115000.0</v>
+      </c>
+      <c r="BE56">
+        <v>26341000.0</v>
+      </c>
+      <c r="BF56">
+        <v>36767000.0</v>
+      </c>
+      <c r="BG56">
+        <v>43432000.0</v>
+      </c>
+      <c r="BH56">
+        <v>48539000.0</v>
+      </c>
+      <c r="BI56">
+        <v>50784000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>59896000.0</v>
+      </c>
+      <c r="BK56">
+        <v>68459000.0</v>
+      </c>
+      <c r="BL56">
+        <v>80771000.0</v>
+      </c>
+      <c r="BM56">
+        <v>87248000.0</v>
+      </c>
+      <c r="BN56">
+        <v>94427000.0</v>
+      </c>
+      <c r="BO56">
+        <v>67473000.0</v>
+      </c>
+      <c r="BP56">
+        <v>70986000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>48198000.0</v>
+      </c>
+      <c r="BR56">
+        <v>42077000.0</v>
+      </c>
+      <c r="BS56">
+        <v>42077000.0</v>
+      </c>
+      <c r="BT56"/>
+      <c r="BU56">
+        <v>233584064.0</v>
+      </c>
+      <c r="BV56">
+        <v>234800000.0</v>
+      </c>
+      <c r="BW56">
+        <v>235213724.0</v>
+      </c>
+      <c r="BX56">
+        <v>233652832.0</v>
+      </c>
+      <c r="BY56">
+        <v>100000.0</v>
+      </c>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+    </row>
+    <row r="57" spans="1:79">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
+        <v>88062000.0</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57">
+        <v>94522000.0</v>
+      </c>
+      <c r="F57"/>
+      <c r="G57">
+        <v>61623000.0</v>
+      </c>
+      <c r="H57"/>
+      <c r="I57">
+        <v>85000000.0</v>
+      </c>
+      <c r="J57">
+        <v>69515000.0</v>
+      </c>
+      <c r="K57">
+        <v>69515000.0</v>
+      </c>
+      <c r="L57">
+        <v>50555000.0</v>
+      </c>
+      <c r="M57">
+        <v>50835000.0</v>
+      </c>
+      <c r="N57">
+        <v>50835000.0</v>
+      </c>
+      <c r="O57">
+        <v>94650000.0</v>
+      </c>
+      <c r="P57"/>
+      <c r="Q57">
+        <v>92547000.0</v>
+      </c>
+      <c r="R57"/>
+      <c r="S57">
+        <v>88033000.0</v>
+      </c>
+      <c r="T57"/>
+      <c r="U57">
+        <v>49547000.0</v>
+      </c>
+      <c r="V57"/>
+      <c r="W57">
+        <v>30762000.0</v>
+      </c>
+      <c r="X57">
+        <v>23334000.0</v>
+      </c>
+      <c r="Y57">
+        <v>23311000.0</v>
+      </c>
+      <c r="Z57">
+        <v>23271000.0</v>
+      </c>
+      <c r="AA57">
+        <v>24237000.0</v>
+      </c>
+      <c r="AB57">
+        <v>23585000.0</v>
+      </c>
+      <c r="AC57">
+        <v>79622000.0</v>
+      </c>
+      <c r="AD57">
+        <v>23112000.0</v>
+      </c>
+      <c r="AE57">
+        <v>19349000.0</v>
+      </c>
+      <c r="AF57">
+        <v>49466000.0</v>
+      </c>
+      <c r="AG57">
+        <v>48705000.0</v>
+      </c>
+      <c r="AH57">
+        <v>16250000.0</v>
+      </c>
+      <c r="AI57">
+        <v>34460000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>31906000.0</v>
+      </c>
+      <c r="AK57">
+        <v>33299000.0</v>
+      </c>
+      <c r="AL57">
+        <v>223713000.0</v>
+      </c>
+      <c r="AM57">
+        <v>21230000.0</v>
+      </c>
+      <c r="AN57">
+        <v>21230000.0</v>
+      </c>
+      <c r="AO57">
+        <v>13830000.0</v>
+      </c>
+      <c r="AP57">
+        <v>184694000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>9066000.0</v>
+      </c>
+      <c r="AR57">
+        <v>47124000.0</v>
+      </c>
+      <c r="AS57">
+        <v>8515000.0</v>
+      </c>
+      <c r="AT57">
+        <v>12750000.0</v>
+      </c>
+      <c r="AU57">
+        <v>105000.0</v>
+      </c>
+      <c r="AV57">
+        <v>317000.0</v>
+      </c>
+      <c r="AW57">
+        <v>151000.0</v>
+      </c>
+      <c r="AX57">
+        <v>645000.0</v>
+      </c>
+      <c r="AY57">
+        <v>18529000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>154959000.0</v>
+      </c>
+      <c r="BA57">
+        <v>194013000.0</v>
+      </c>
+      <c r="BB57">
+        <v>193567000.0</v>
+      </c>
+      <c r="BC57">
+        <v>222577000.0</v>
+      </c>
+      <c r="BD57">
+        <v>286090000.0</v>
+      </c>
+      <c r="BE57">
+        <v>55125000.0</v>
+      </c>
+      <c r="BF57">
+        <v>44741000.0</v>
+      </c>
+      <c r="BG57">
+        <v>58697000.0</v>
+      </c>
+      <c r="BH57">
+        <v>74786000.0</v>
+      </c>
+      <c r="BI57">
+        <v>62994000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>66466000.0</v>
+      </c>
+      <c r="BK57">
+        <v>72791000.0</v>
+      </c>
+      <c r="BL57">
+        <v>75796000.0</v>
+      </c>
+      <c r="BM57">
+        <v>65813000.0</v>
+      </c>
+      <c r="BN57">
+        <v>37013000.0</v>
+      </c>
+      <c r="BO57">
+        <v>42138000.0</v>
+      </c>
+      <c r="BP57">
+        <v>34451000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>28389000.0</v>
+      </c>
+      <c r="BR57">
+        <v>30809000.0</v>
+      </c>
+      <c r="BS57">
+        <v>30809000.0</v>
+      </c>
+      <c r="BT57"/>
+      <c r="BU57">
+        <v>7022304.0</v>
+      </c>
+      <c r="BV57">
+        <v>6100000.0</v>
+      </c>
+      <c r="BW57">
+        <v>5995014.0</v>
+      </c>
+      <c r="BX57">
+        <v>5791537.0</v>
+      </c>
+      <c r="BY57">
+        <v>1100000.0</v>
+      </c>
+      <c r="BZ57"/>
+      <c r="CA57">
+        <v>611000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:79">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>350700000.0</v>
+      </c>
+      <c r="C58">
+        <v>325196000.0</v>
+      </c>
+      <c r="D58">
+        <v>314882000.0</v>
+      </c>
+      <c r="E58">
+        <v>339823000.0</v>
+      </c>
+      <c r="F58">
+        <v>348694000.0</v>
+      </c>
+      <c r="G58">
+        <v>283674000.0</v>
+      </c>
+      <c r="H58">
+        <v>265013000.0</v>
+      </c>
+      <c r="I58">
+        <v>270276000.0</v>
+      </c>
+      <c r="J58">
+        <v>244722000.0</v>
+      </c>
+      <c r="K58">
+        <v>249432000.0</v>
+      </c>
+      <c r="L58">
+        <v>237829000.0</v>
+      </c>
+      <c r="M58">
+        <v>245878000.0</v>
+      </c>
+      <c r="N58">
+        <v>246558000.0</v>
+      </c>
+      <c r="O58">
+        <v>291901000.0</v>
+      </c>
+      <c r="P58">
+        <v>263795000.0</v>
+      </c>
+      <c r="Q58">
+        <v>285254000.0</v>
+      </c>
+      <c r="R58">
+        <v>245483000.0</v>
+      </c>
+      <c r="S58">
+        <v>242445000.0</v>
+      </c>
+      <c r="T58">
+        <v>242806000.0</v>
+      </c>
+      <c r="U58">
+        <v>241360000.0</v>
+      </c>
+      <c r="V58">
+        <v>161989000.0</v>
+      </c>
+      <c r="W58">
+        <v>199551000.0</v>
+      </c>
+      <c r="X58">
+        <v>221180000.0</v>
+      </c>
+      <c r="Y58">
+        <v>237893000.0</v>
+      </c>
+      <c r="Z58">
+        <v>249489000.0</v>
+      </c>
+      <c r="AA58">
+        <v>252693000.0</v>
+      </c>
+      <c r="AB58">
+        <v>252109000.0</v>
+      </c>
+      <c r="AC58">
+        <v>243997000.0</v>
+      </c>
+      <c r="AD58">
+        <v>252030000.0</v>
+      </c>
+      <c r="AE58">
+        <v>246577000.0</v>
+      </c>
+      <c r="AF58">
+        <v>242137000.0</v>
+      </c>
+      <c r="AG58">
+        <v>246658000.0</v>
+      </c>
+      <c r="AH58">
+        <v>269323000.0</v>
+      </c>
+      <c r="AI58">
+        <v>234392000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>235199000.0</v>
+      </c>
+      <c r="AK58">
+        <v>255924000.0</v>
+      </c>
+      <c r="AL58">
+        <v>223713000.0</v>
+      </c>
+      <c r="AM58">
+        <v>226702000.0</v>
+      </c>
+      <c r="AN58">
+        <v>226702000.0</v>
+      </c>
+      <c r="AO58">
+        <v>184455000.0</v>
+      </c>
+      <c r="AP58">
+        <v>184694000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>183734000.0</v>
+      </c>
+      <c r="AR58">
+        <v>49253000.0</v>
+      </c>
+      <c r="AS58">
+        <v>10150000.0</v>
+      </c>
+      <c r="AT58">
+        <v>13331000.0</v>
+      </c>
+      <c r="AU58">
+        <v>592000.0</v>
+      </c>
+      <c r="AV58">
+        <v>317000.0</v>
+      </c>
+      <c r="AW58">
+        <v>554000.0</v>
+      </c>
+      <c r="AX58">
+        <v>645000.0</v>
+      </c>
+      <c r="AY58">
+        <v>157045000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>154959000.0</v>
+      </c>
+      <c r="BA58">
+        <v>194013000.0</v>
+      </c>
+      <c r="BB58">
+        <v>193567000.0</v>
+      </c>
+      <c r="BC58">
+        <v>222577000.0</v>
+      </c>
+      <c r="BD58">
+        <v>299491000.0</v>
+      </c>
+      <c r="BE58">
+        <v>313830000.0</v>
+      </c>
+      <c r="BF58">
+        <v>337506000.0</v>
+      </c>
+      <c r="BG58">
+        <v>359553000.0</v>
+      </c>
+      <c r="BH58">
+        <v>377006000.0</v>
+      </c>
+      <c r="BI58">
+        <v>386592000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>406077000.0</v>
+      </c>
+      <c r="BK58">
+        <v>421736000.0</v>
+      </c>
+      <c r="BL58">
+        <v>436591000.0</v>
+      </c>
+      <c r="BM58">
+        <v>443506000.0</v>
+      </c>
+      <c r="BN58">
+        <v>300277000.0</v>
+      </c>
+      <c r="BO58">
+        <v>311633000.0</v>
+      </c>
+      <c r="BP58">
+        <v>318692000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>232177000.0</v>
+      </c>
+      <c r="BR58">
+        <v>238932000.0</v>
+      </c>
+      <c r="BS58">
+        <v>238932000.0</v>
+      </c>
+      <c r="BT58"/>
+      <c r="BU58">
+        <v>87872294.0</v>
+      </c>
+      <c r="BV58">
+        <v>6100000.0</v>
+      </c>
+      <c r="BW58">
+        <v>86845004.0</v>
+      </c>
+      <c r="BX58">
+        <v>86641527.0</v>
+      </c>
+      <c r="BY58">
+        <v>1100000.0</v>
+      </c>
+      <c r="BZ58"/>
+      <c r="CA58">
+        <v>611000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:79">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+    </row>
+    <row r="60" spans="1:79">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>289282000.0</v>
+      </c>
+      <c r="C60">
+        <v>281383000.0</v>
+      </c>
+      <c r="D60">
+        <v>271309000.0</v>
+      </c>
+      <c r="E60">
+        <v>257742000.0</v>
+      </c>
+      <c r="F60">
+        <v>254788000.0</v>
+      </c>
+      <c r="G60">
+        <v>262179000.0</v>
+      </c>
+      <c r="H60">
+        <v>262572000.0</v>
+      </c>
+      <c r="I60">
+        <v>254701000.0</v>
+      </c>
+      <c r="J60">
+        <v>240552000.0</v>
+      </c>
+      <c r="K60">
+        <v>228445000.0</v>
+      </c>
+      <c r="L60">
+        <v>217848000.0</v>
+      </c>
+      <c r="M60">
+        <v>220906000.0</v>
+      </c>
+      <c r="N60">
+        <v>219855000.0</v>
+      </c>
+      <c r="O60">
+        <v>221699000.0</v>
+      </c>
+      <c r="P60">
+        <v>225453000.0</v>
+      </c>
+      <c r="Q60">
+        <v>233669000.0</v>
+      </c>
+      <c r="R60">
+        <v>230961000.0</v>
+      </c>
+      <c r="S60">
+        <v>244476000.0</v>
+      </c>
+      <c r="T60">
+        <v>222251000.0</v>
+      </c>
+      <c r="U60">
+        <v>199414000.0</v>
+      </c>
+      <c r="V60">
+        <v>188133000.0</v>
+      </c>
+      <c r="W60">
+        <v>95694000.0</v>
+      </c>
+      <c r="X60">
+        <v>86455000.0</v>
+      </c>
+      <c r="Y60">
+        <v>58023000.0</v>
+      </c>
+      <c r="Z60">
+        <v>21897000.0</v>
+      </c>
+      <c r="AA60">
+        <v>29858000.0</v>
+      </c>
+      <c r="AB60">
+        <v>26597000.0</v>
+      </c>
+      <c r="AC60">
+        <v>25532000.0</v>
+      </c>
+      <c r="AD60">
+        <v>13469000.0</v>
+      </c>
+      <c r="AE60">
+        <v>21303000.0</v>
+      </c>
+      <c r="AF60">
+        <v>23357000.0</v>
+      </c>
+      <c r="AG60">
+        <v>28634000.0</v>
+      </c>
+      <c r="AH60">
+        <v>37216000.0</v>
+      </c>
+      <c r="AI60">
+        <v>41313000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>41361000.0</v>
+      </c>
+      <c r="AK60">
+        <v>24319000.0</v>
+      </c>
+      <c r="AL60">
+        <v>26707000.0</v>
+      </c>
+      <c r="AM60">
+        <v>30832000.0</v>
+      </c>
+      <c r="AN60">
+        <v>30832000.0</v>
+      </c>
+      <c r="AO60">
+        <v>19153000.0</v>
+      </c>
+      <c r="AP60">
+        <v>21097000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>20904000.0</v>
+      </c>
+      <c r="AR60">
+        <v>16862000.0</v>
+      </c>
+      <c r="AS60">
+        <v>9420000.0</v>
+      </c>
+      <c r="AT60">
+        <v>6467000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2676000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2822000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2969000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2629000.0</v>
+      </c>
+      <c r="AY60">
+        <v>-90695000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>-98170000.0</v>
+      </c>
+      <c r="BA60">
+        <v>-115312000.0</v>
+      </c>
+      <c r="BB60">
+        <v>-100548000.0</v>
+      </c>
+      <c r="BC60">
+        <v>-101617000.0</v>
+      </c>
+      <c r="BD60">
+        <v>10195000.0</v>
+      </c>
+      <c r="BE60">
+        <v>52208000.0</v>
+      </c>
+      <c r="BF60">
+        <v>80559000.0</v>
+      </c>
+      <c r="BG60">
+        <v>76923000.0</v>
+      </c>
+      <c r="BH60">
+        <v>70276000.0</v>
+      </c>
+      <c r="BI60">
+        <v>273793000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>273141000.0</v>
+      </c>
+      <c r="BK60">
+        <v>274665000.0</v>
+      </c>
+      <c r="BL60">
+        <v>277294000.0</v>
+      </c>
+      <c r="BM60">
+        <v>233552000.0</v>
+      </c>
+      <c r="BN60">
+        <v>237589000.0</v>
+      </c>
+      <c r="BO60">
+        <v>208489000.0</v>
+      </c>
+      <c r="BP60">
+        <v>211702000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>150848000.0</v>
+      </c>
+      <c r="BR60">
+        <v>143680000.0</v>
+      </c>
+      <c r="BS60">
+        <v>143680000.0</v>
+      </c>
+      <c r="BT60"/>
+      <c r="BU60">
+        <v>147212355.0</v>
+      </c>
+      <c r="BV60">
+        <v>228700000.0</v>
+      </c>
+      <c r="BW60">
+        <v>148368720.0</v>
+      </c>
+      <c r="BX60">
+        <v>147011305.0</v>
+      </c>
+      <c r="BY60">
+        <v>17000.0</v>
+      </c>
+      <c r="BZ60"/>
+      <c r="CA60">
+        <v>21000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:79">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+    </row>
+    <row r="62" spans="1:79">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2">
+        <v>95464999.0</v>
+      </c>
+      <c r="C2">
+        <v>50282000.0</v>
+      </c>
+      <c r="D2">
+        <v>69787000.0</v>
+      </c>
+      <c r="E2">
+        <v>71260000.0</v>
+      </c>
+      <c r="F2">
+        <v>69952000.0</v>
+      </c>
+      <c r="G2">
+        <v>55954000.0</v>
+      </c>
+      <c r="H2">
+        <v>66637000.0</v>
+      </c>
+      <c r="I2">
+        <v>72436000.0</v>
+      </c>
+      <c r="J2">
+        <v>55563000.0</v>
+      </c>
+      <c r="K2">
+        <v>43790000.0</v>
+      </c>
+      <c r="L2">
+        <v>15000000.0</v>
+      </c>
+      <c r="M2">
+        <v>2307000.0</v>
+      </c>
+      <c r="N2">
+        <v>21585000.0</v>
+      </c>
+      <c r="O2">
+        <v>41102000.0</v>
+      </c>
+      <c r="P2">
+        <v>40920000.0</v>
+      </c>
+      <c r="Q2">
+        <v>35828000.0</v>
+      </c>
+      <c r="R2">
+        <v>19809000.0</v>
+      </c>
+      <c r="S2">
+        <v>4159000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B3">
+        <v>36156000.0</v>
+      </c>
+      <c r="C3">
+        <v>29695000.0</v>
+      </c>
+      <c r="D3">
+        <v>24676000.0</v>
+      </c>
+      <c r="E3">
+        <v>23417000.0</v>
+      </c>
+      <c r="F3">
+        <v>17151000.0</v>
+      </c>
+      <c r="G3">
+        <v>12721000.0</v>
+      </c>
+      <c r="H3">
+        <v>11016000.0</v>
+      </c>
+      <c r="I3">
+        <v>11510000.0</v>
+      </c>
+      <c r="J3">
+        <v>11388000.0</v>
+      </c>
+      <c r="K3">
+        <v>9087000.0</v>
+      </c>
+      <c r="L3">
+        <v>1865000.0</v>
+      </c>
+      <c r="M3">
+        <v>3000.0</v>
+      </c>
+      <c r="N3">
+        <v>1214000.0</v>
+      </c>
+      <c r="O3">
+        <v>15606000.0</v>
+      </c>
+      <c r="P3">
+        <v>28590000.0</v>
+      </c>
+      <c r="Q3">
+        <v>29009000.0</v>
+      </c>
+      <c r="R3">
+        <v>27732000.0</v>
+      </c>
+      <c r="S3">
+        <v>9929000.0</v>
+      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B5">
+        <v>41098000.0</v>
+      </c>
+      <c r="C5">
+        <v>62751000.0</v>
+      </c>
+      <c r="D5">
+        <v>20543000.0</v>
+      </c>
+      <c r="E5">
+        <v>29514000.0</v>
+      </c>
+      <c r="F5">
+        <v>52181000.0</v>
+      </c>
+      <c r="G5">
+        <v>5069000.0</v>
+      </c>
+      <c r="H5">
+        <v>3157000.0</v>
+      </c>
+      <c r="I5">
+        <v>4254000.0</v>
+      </c>
+      <c r="J5">
+        <v>14164000.0</v>
+      </c>
+      <c r="K5">
+        <v>-15269000.0</v>
+      </c>
+      <c r="L5">
+        <v>-7338000.0</v>
+      </c>
+      <c r="M5">
+        <v>-3753000.0</v>
+      </c>
+      <c r="N5">
+        <v>19295000.0</v>
+      </c>
+      <c r="O5">
+        <v>-177802000.0</v>
+      </c>
+      <c r="P5">
+        <v>-177881000.0</v>
+      </c>
+      <c r="Q5">
+        <v>17014000.0</v>
+      </c>
+      <c r="R5">
+        <v>38345000.0</v>
+      </c>
+      <c r="S5">
+        <v>-28286000.0</v>
+      </c>
+      <c r="T5">
+        <v>-445039.0</v>
+      </c>
+      <c r="U5">
+        <v>-4576.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B6">
+        <v>77254000.0</v>
+      </c>
+      <c r="C6">
+        <v>92446000.0</v>
+      </c>
+      <c r="D6">
+        <v>45219000.0</v>
+      </c>
+      <c r="E6">
+        <v>52931000.0</v>
+      </c>
+      <c r="F6">
+        <v>69332000.0</v>
+      </c>
+      <c r="G6">
+        <v>17790000.0</v>
+      </c>
+      <c r="H6">
+        <v>14173000.0</v>
+      </c>
+      <c r="I6">
+        <v>15764000.0</v>
+      </c>
+      <c r="J6">
+        <v>25552000.0</v>
+      </c>
+      <c r="K6">
+        <v>-6182000.0</v>
+      </c>
+      <c r="L6">
+        <v>-5473000.0</v>
+      </c>
+      <c r="M6">
+        <v>-3750000.0</v>
+      </c>
+      <c r="N6">
+        <v>20509000.0</v>
+      </c>
+      <c r="O6">
+        <v>-162196000.0</v>
+      </c>
+      <c r="P6">
+        <v>-149291000.0</v>
+      </c>
+      <c r="Q6">
+        <v>46023000.0</v>
+      </c>
+      <c r="R6">
+        <v>66077000.0</v>
+      </c>
+      <c r="S6">
+        <v>-18357000.0</v>
+      </c>
+      <c r="T6">
+        <v>-445039.0</v>
+      </c>
+      <c r="U6">
+        <v>-4576.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9">
+        <v>62634000.0</v>
+      </c>
+      <c r="C9">
+        <v>117177000.0</v>
+      </c>
+      <c r="D9">
+        <v>40447000.0</v>
+      </c>
+      <c r="E9">
+        <v>53760000.0</v>
+      </c>
+      <c r="F9">
+        <v>83156000.0</v>
+      </c>
+      <c r="G9">
+        <v>7391000.0</v>
+      </c>
+      <c r="H9">
+        <v>19862000.0</v>
+      </c>
+      <c r="I9">
+        <v>19084000.0</v>
+      </c>
+      <c r="J9">
+        <v>19271000.0</v>
+      </c>
+      <c r="K9">
+        <v>-9128000.0</v>
+      </c>
+      <c r="L9">
+        <v>-3777000.0</v>
+      </c>
+      <c r="M9">
+        <v>-297000.0</v>
+      </c>
+      <c r="N9">
+        <v>1494000.0</v>
+      </c>
+      <c r="O9">
+        <v>14514000.0</v>
+      </c>
+      <c r="P9">
+        <v>63140000.0</v>
+      </c>
+      <c r="Q9">
+        <v>60028000.0</v>
+      </c>
+      <c r="R9">
+        <v>68088000.0</v>
+      </c>
+      <c r="S9">
+        <v>30294000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10">
+        <v>21242000.0</v>
+      </c>
+      <c r="C10">
+        <v>43472000.0</v>
+      </c>
+      <c r="D10">
+        <v>2282000.0</v>
+      </c>
+      <c r="E10">
+        <v>17211000.0</v>
+      </c>
+      <c r="F10">
+        <v>41348000.0</v>
+      </c>
+      <c r="G10">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H10">
+        <v>-11644000.0</v>
+      </c>
+      <c r="I10">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J10">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K10">
+        <v>-24589000.0</v>
+      </c>
+      <c r="L10">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M10">
+        <v>80348000.0</v>
+      </c>
+      <c r="N10">
+        <v>10907000.0</v>
+      </c>
+      <c r="O10">
+        <v>-193770000.0</v>
+      </c>
+      <c r="P10">
+        <v>-197716000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1701000.0</v>
+      </c>
+      <c r="R10">
+        <v>45568000.0</v>
+      </c>
+      <c r="S10">
+        <v>-80594000.0</v>
+      </c>
+      <c r="T10">
+        <v>1445000.0</v>
+      </c>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>71001.0</v>
+      </c>
+      <c r="E11">
+        <v>-28000.0</v>
+      </c>
+      <c r="F11">
+        <v>386000.0</v>
+      </c>
+      <c r="G11">
+        <v>10481000.0</v>
+      </c>
+      <c r="H11">
+        <v>54000.0</v>
+      </c>
+      <c r="I11">
+        <v>16000.0</v>
+      </c>
+      <c r="J11">
+        <v>14680000.0</v>
+      </c>
+      <c r="K11">
+        <v>34000.0</v>
+      </c>
+      <c r="L11">
+        <v>1618000.0</v>
+      </c>
+      <c r="M11">
+        <v>1461000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1000.0</v>
+      </c>
+      <c r="O11">
+        <v>-2000.0</v>
+      </c>
+      <c r="P11">
+        <v>40000.0</v>
+      </c>
+      <c r="Q11">
+        <v>60000.0</v>
+      </c>
+      <c r="R11">
+        <v>3634000.0</v>
+      </c>
+      <c r="S11">
+        <v>50080000.0</v>
+      </c>
+      <c r="T11">
+        <v>-1445250.0</v>
+      </c>
+      <c r="U11">
+        <v>4372.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B12">
+        <v>21721000.0</v>
+      </c>
+      <c r="C12">
+        <v>18736000.0</v>
+      </c>
+      <c r="D12">
+        <v>18261000.0</v>
+      </c>
+      <c r="E12">
+        <v>12303000.0</v>
+      </c>
+      <c r="F12">
+        <v>10833000.0</v>
+      </c>
+      <c r="G12">
+        <v>23425000.0</v>
+      </c>
+      <c r="H12">
+        <v>23632000.0</v>
+      </c>
+      <c r="I12">
+        <v>25296000.0</v>
+      </c>
+      <c r="J12">
+        <v>17399000.0</v>
+      </c>
+      <c r="K12">
+        <v>9851000.0</v>
+      </c>
+      <c r="L12">
+        <v>1618000.0</v>
+      </c>
+      <c r="M12">
+        <v>1463000.0</v>
+      </c>
+      <c r="N12">
+        <v>8389000.0</v>
+      </c>
+      <c r="O12">
+        <v>12480000.0</v>
+      </c>
+      <c r="P12">
+        <v>13482000.0</v>
+      </c>
+      <c r="Q12">
+        <v>12931000.0</v>
+      </c>
+      <c r="R12">
+        <v>7616000.0</v>
+      </c>
+      <c r="S12">
+        <v>4077000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13">
+        <v>1370000.0</v>
+      </c>
+      <c r="C13">
+        <v>2096000.0</v>
+      </c>
+      <c r="D13">
+        <v>1983000.0</v>
+      </c>
+      <c r="E13">
+        <v>1361000.0</v>
+      </c>
+      <c r="F13">
+        <v>161000.0</v>
+      </c>
+      <c r="G13">
+        <v>208000.0</v>
+      </c>
+      <c r="H13">
+        <v>213000.0</v>
+      </c>
+      <c r="I13">
+        <v>83000.0</v>
+      </c>
+      <c r="J13">
+        <v>47000.0</v>
+      </c>
+      <c r="K13">
+        <v>20000.0</v>
+      </c>
+      <c r="L13">
+        <v>1901000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>152</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14">
+        <v>1509000.0</v>
+      </c>
+      <c r="R14">
+        <v>1517000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B15">
+        <v>20830000.0</v>
+      </c>
+      <c r="C15">
+        <v>43472000.0</v>
+      </c>
+      <c r="D15">
+        <v>2282000.0</v>
+      </c>
+      <c r="E15">
+        <v>17239000.0</v>
+      </c>
+      <c r="F15">
+        <v>41348000.0</v>
+      </c>
+      <c r="G15">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H15">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I15">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J15">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K15">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L15">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M15">
+        <v>80348000.0</v>
+      </c>
+      <c r="N15">
+        <v>10907000.0</v>
+      </c>
+      <c r="O15">
+        <v>-193768000.0</v>
+      </c>
+      <c r="P15">
+        <v>-197756000.0</v>
+      </c>
+      <c r="Q15">
+        <v>132000.0</v>
+      </c>
+      <c r="R15">
+        <v>30052000.0</v>
+      </c>
+      <c r="S15">
+        <v>-31985000.0</v>
+      </c>
+      <c r="T15">
+        <v>1445250.0</v>
+      </c>
+      <c r="U15">
+        <v>-4372.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>17239000.0</v>
+      </c>
+      <c r="F16">
+        <v>41348000.0</v>
+      </c>
+      <c r="G16">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H16">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I16">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J16">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K16">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L16">
+        <v>-8926000.0</v>
+      </c>
+      <c r="M16">
+        <v>80348000.0</v>
+      </c>
+      <c r="N16">
+        <v>10907000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>132000.0</v>
+      </c>
+      <c r="R16">
+        <v>30052000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>1445000.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>155</v>
+      </c>
+      <c r="B17">
+        <v>21242000.0</v>
+      </c>
+      <c r="C17">
+        <v>43472000.0</v>
+      </c>
+      <c r="D17">
+        <v>-8054000.0</v>
+      </c>
+      <c r="E17">
+        <v>17239000.0</v>
+      </c>
+      <c r="F17">
+        <v>41348000.0</v>
+      </c>
+      <c r="G17">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H17">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I17">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J17">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K17">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L17">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M17">
+        <v>80348000.0</v>
+      </c>
+      <c r="N17">
+        <v>10907000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>156</v>
+      </c>
+      <c r="B18">
+        <v>-20351000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18507000.0</v>
+      </c>
+      <c r="D18">
+        <v>-18595000.0</v>
+      </c>
+      <c r="E18">
+        <v>-13971000.0</v>
+      </c>
+      <c r="F18">
+        <v>-17618000.0</v>
+      </c>
+      <c r="G18">
+        <v>-23217000.0</v>
+      </c>
+      <c r="H18">
+        <v>-23632000.0</v>
+      </c>
+      <c r="I18">
+        <v>-25213000.0</v>
+      </c>
+      <c r="J18">
+        <v>-17339000.0</v>
+      </c>
+      <c r="K18">
+        <v>-9831000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>157</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
+        <v>30000.0</v>
+      </c>
+      <c r="M20">
+        <v>-85525000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21">
+        <v>41098000.0</v>
+      </c>
+      <c r="C21">
+        <v>62574000.0</v>
+      </c>
+      <c r="D21">
+        <v>21349000.0</v>
+      </c>
+      <c r="E21">
+        <v>29683000.0</v>
+      </c>
+      <c r="F21">
+        <v>65910000.0</v>
+      </c>
+      <c r="G21">
+        <v>-268000.0</v>
+      </c>
+      <c r="H21">
+        <v>12040000.0</v>
+      </c>
+      <c r="I21">
+        <v>4275000.0</v>
+      </c>
+      <c r="J21">
+        <v>2802000.0</v>
+      </c>
+      <c r="K21">
+        <v>-14713000.0</v>
+      </c>
+      <c r="L21">
+        <v>-7055000.0</v>
+      </c>
+      <c r="M21">
+        <v>81810000.0</v>
+      </c>
+      <c r="N21">
+        <v>19271000.0</v>
+      </c>
+      <c r="O21">
+        <v>-181117000.0</v>
+      </c>
+      <c r="P21">
+        <v>-183607000.0</v>
+      </c>
+      <c r="Q21">
+        <v>18424000.0</v>
+      </c>
+      <c r="R21">
+        <v>40374000.0</v>
+      </c>
+      <c r="S21">
+        <v>-31230000.0</v>
+      </c>
+      <c r="T21">
+        <v>-445039.0</v>
+      </c>
+      <c r="U21">
+        <v>-4576.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>160</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23">
+        <v>117001000.0</v>
+      </c>
+      <c r="C23">
+        <v>104885000.0</v>
+      </c>
+      <c r="D23">
+        <v>88885000.0</v>
+      </c>
+      <c r="E23">
+        <v>95337000.0</v>
+      </c>
+      <c r="F23">
+        <v>87198000.0</v>
+      </c>
+      <c r="G23">
+        <v>63613000.0</v>
+      </c>
+      <c r="H23">
+        <v>74459000.0</v>
+      </c>
+      <c r="I23">
+        <v>79978000.0</v>
+      </c>
+      <c r="J23">
+        <v>72032000.0</v>
+      </c>
+      <c r="K23">
+        <v>49375000.0</v>
+      </c>
+      <c r="L23">
+        <v>18248000.0</v>
+      </c>
+      <c r="M23">
+        <v>5725000.0</v>
+      </c>
+      <c r="N23">
+        <v>25963000.0</v>
+      </c>
+      <c r="O23">
+        <v>65660000.0</v>
+      </c>
+      <c r="P23">
+        <v>287667000.0</v>
+      </c>
+      <c r="Q23">
+        <v>77432000.0</v>
+      </c>
+      <c r="R23">
+        <v>54336000.0</v>
+      </c>
+      <c r="S23">
+        <v>16358000.0</v>
+      </c>
+      <c r="T23">
+        <v>445039.0</v>
+      </c>
+      <c r="U23">
+        <v>4576.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>163</v>
+      </c>
+      <c r="B25">
+        <v>30757000.0</v>
+      </c>
+      <c r="C25">
+        <v>25493000.0</v>
+      </c>
+      <c r="D25">
+        <v>24676000.0</v>
+      </c>
+      <c r="E25">
+        <v>23417000.0</v>
+      </c>
+      <c r="F25">
+        <v>17151000.0</v>
+      </c>
+      <c r="G25">
+        <v>12721000.0</v>
+      </c>
+      <c r="H25">
+        <v>11016000.0</v>
+      </c>
+      <c r="I25">
+        <v>10876000.0</v>
+      </c>
+      <c r="J25">
+        <v>10518000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>166000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>20460000.0</v>
+      </c>
+      <c r="C28">
+        <v>24731000.0</v>
+      </c>
+      <c r="D28">
+        <v>22683000.0</v>
+      </c>
+      <c r="E28">
+        <v>17412000.0</v>
+      </c>
+      <c r="F28">
+        <v>13739000.0</v>
+      </c>
+      <c r="G28">
+        <v>6607000.0</v>
+      </c>
+      <c r="H28">
+        <v>5989000.0</v>
+      </c>
+      <c r="I28">
+        <v>6500000.0</v>
+      </c>
+      <c r="J28">
+        <v>5081000.0</v>
+      </c>
+      <c r="K28">
+        <v>4134000.0</v>
+      </c>
+      <c r="L28">
+        <v>2874000.0</v>
+      </c>
+      <c r="M28">
+        <v>3296000.0</v>
+      </c>
+      <c r="N28">
+        <v>4378000.0</v>
+      </c>
+      <c r="O28">
+        <v>8952000.0</v>
+      </c>
+      <c r="P28">
+        <v>8673000.0</v>
+      </c>
+      <c r="Q28">
+        <v>8619000.0</v>
+      </c>
+      <c r="R28">
+        <v>6670000.0</v>
+      </c>
+      <c r="S28">
+        <v>2270000.0</v>
+      </c>
+      <c r="T28">
+        <v>445039.0</v>
+      </c>
+      <c r="U28">
+        <v>4576.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>-28000.0</v>
+      </c>
+      <c r="F29">
+        <v>-28000.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>54000.0</v>
+      </c>
+      <c r="I29">
+        <v>16000.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>34000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30">
+        <v>21536000.0</v>
+      </c>
+      <c r="C30">
+        <v>54603000.0</v>
+      </c>
+      <c r="D30">
+        <v>19098000.0</v>
+      </c>
+      <c r="E30">
+        <v>24077000.0</v>
+      </c>
+      <c r="F30">
+        <v>17246000.0</v>
+      </c>
+      <c r="G30">
+        <v>7659000.0</v>
+      </c>
+      <c r="H30">
+        <v>7822000.0</v>
+      </c>
+      <c r="I30">
+        <v>7542000.0</v>
+      </c>
+      <c r="J30">
+        <v>16469000.0</v>
+      </c>
+      <c r="K30">
+        <v>5585000.0</v>
+      </c>
+      <c r="L30">
+        <v>3248000.0</v>
+      </c>
+      <c r="M30">
+        <v>3418000.0</v>
+      </c>
+      <c r="N30">
+        <v>4378000.0</v>
+      </c>
+      <c r="O30">
+        <v>24558000.0</v>
+      </c>
+      <c r="P30">
+        <v>246747000.0</v>
+      </c>
+      <c r="Q30">
+        <v>41604000.0</v>
+      </c>
+      <c r="R30">
+        <v>34527000.0</v>
+      </c>
+      <c r="S30">
+        <v>12199000.0</v>
+      </c>
+      <c r="T30">
+        <v>445039.0</v>
+      </c>
+      <c r="U30">
+        <v>4576.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>169</v>
+      </c>
+      <c r="B31">
+        <v>-19856000.0</v>
+      </c>
+      <c r="C31">
+        <v>-19102000.0</v>
+      </c>
+      <c r="D31">
+        <v>-19067000.0</v>
+      </c>
+      <c r="E31">
+        <v>-12472000.0</v>
+      </c>
+      <c r="F31">
+        <v>-24562000.0</v>
+      </c>
+      <c r="G31">
+        <v>-18088000.0</v>
+      </c>
+      <c r="H31">
+        <v>-23684000.0</v>
+      </c>
+      <c r="I31">
+        <v>-25317000.0</v>
+      </c>
+      <c r="J31">
+        <v>-6037000.0</v>
+      </c>
+      <c r="K31">
+        <v>-9876000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1901000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1462000.0</v>
+      </c>
+      <c r="N31">
+        <v>-8365000.0</v>
+      </c>
+      <c r="O31">
+        <v>-179751000.0</v>
+      </c>
+      <c r="P31">
+        <v>-14109000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-16723000.0</v>
+      </c>
+      <c r="R31">
+        <v>-8805000.0</v>
+      </c>
+      <c r="S31">
+        <v>31230000.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32">
+        <v>158099000.0</v>
+      </c>
+      <c r="C32">
+        <v>167459000.0</v>
+      </c>
+      <c r="D32">
+        <v>110234000.0</v>
+      </c>
+      <c r="E32">
+        <v>125020000.0</v>
+      </c>
+      <c r="F32">
+        <v>153108000.0</v>
+      </c>
+      <c r="G32">
+        <v>63345000.0</v>
+      </c>
+      <c r="H32">
+        <v>86499000.0</v>
+      </c>
+      <c r="I32">
+        <v>91520000.0</v>
+      </c>
+      <c r="J32">
+        <v>74834000.0</v>
+      </c>
+      <c r="K32">
+        <v>34662000.0</v>
+      </c>
+      <c r="L32">
+        <v>11223000.0</v>
+      </c>
+      <c r="M32">
+        <v>2010000.0</v>
+      </c>
+      <c r="N32">
+        <v>23079000.0</v>
+      </c>
+      <c r="O32">
+        <v>55616000.0</v>
+      </c>
+      <c r="P32">
+        <v>104060000.0</v>
+      </c>
+      <c r="Q32">
+        <v>95856000.0</v>
+      </c>
+      <c r="R32">
+        <v>87897000.0</v>
+      </c>
+      <c r="S32">
+        <v>34453000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BZ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:78">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78">
+      <c r="A2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2">
+        <v>23560000.0</v>
+      </c>
+      <c r="C2">
+        <v>23830000.0</v>
+      </c>
+      <c r="D2">
+        <v>26065000.0</v>
+      </c>
+      <c r="E2">
+        <v>23985000.0</v>
+      </c>
+      <c r="F2">
+        <v>21585000.0</v>
+      </c>
+      <c r="G2">
+        <v>14086000.0</v>
+      </c>
+      <c r="H2">
+        <v>19827000.0</v>
+      </c>
+      <c r="I2">
+        <v>19235000.0</v>
+      </c>
+      <c r="J2">
+        <v>18690000.0</v>
+      </c>
+      <c r="K2">
+        <v>19203000.0</v>
+      </c>
+      <c r="L2">
+        <v>12049000.0</v>
+      </c>
+      <c r="M2">
+        <v>17930000.0</v>
+      </c>
+      <c r="N2">
+        <v>18647000.0</v>
+      </c>
+      <c r="O2">
+        <v>13085000.0</v>
+      </c>
+      <c r="P2">
+        <v>20565000.0</v>
+      </c>
+      <c r="Q2">
+        <v>19230000.0</v>
+      </c>
+      <c r="R2">
+        <v>17156000.0</v>
+      </c>
+      <c r="S2">
+        <v>17178000.0</v>
+      </c>
+      <c r="T2">
+        <v>19442000.0</v>
+      </c>
+      <c r="U2">
+        <v>17330000.0</v>
+      </c>
+      <c r="V2">
+        <v>14648000.0</v>
+      </c>
+      <c r="W2">
+        <v>13162000.0</v>
+      </c>
+      <c r="X2">
+        <v>14104000.0</v>
+      </c>
+      <c r="Y2">
+        <v>12712000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14398000.0</v>
+      </c>
+      <c r="AA2">
+        <v>14600000.0</v>
+      </c>
+      <c r="AB2">
+        <v>15863000.0</v>
+      </c>
+      <c r="AC2">
+        <v>18150000.0</v>
+      </c>
+      <c r="AD2">
+        <v>16514000.0</v>
+      </c>
+      <c r="AE2">
+        <v>21183000.0</v>
+      </c>
+      <c r="AF2">
+        <v>17311000.0</v>
+      </c>
+      <c r="AG2">
+        <v>16178000.0</v>
+      </c>
+      <c r="AH2">
+        <v>14825000.0</v>
+      </c>
+      <c r="AI2">
+        <v>15430000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>14708000.0</v>
+      </c>
+      <c r="AK2">
+        <v>13324000.0</v>
+      </c>
+      <c r="AL2">
+        <v>12101000.0</v>
+      </c>
+      <c r="AM2">
+        <v>11012000.0</v>
+      </c>
+      <c r="AN2">
+        <v>11012000.0</v>
+      </c>
+      <c r="AO2">
+        <v>8939000.0</v>
+      </c>
+      <c r="AP2">
+        <v>8400000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>7803000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2775000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1713000.0</v>
+      </c>
+      <c r="AT2">
+        <v>269000.0</v>
+      </c>
+      <c r="AU2">
+        <v>3000.0</v>
+      </c>
+      <c r="AV2">
+        <v>221000.0</v>
+      </c>
+      <c r="AW2">
+        <v>-1964000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1964000.0</v>
+      </c>
+      <c r="AY2">
+        <v>3094000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>4892000.0</v>
+      </c>
+      <c r="BA2">
+        <v>6920000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4826000.0</v>
+      </c>
+      <c r="BC2">
+        <v>7184000.0</v>
+      </c>
+      <c r="BD2">
+        <v>5885000.0</v>
+      </c>
+      <c r="BE2">
+        <v>11529000.0</v>
+      </c>
+      <c r="BF2">
+        <v>10809000.0</v>
+      </c>
+      <c r="BG2">
+        <v>10425000.0</v>
+      </c>
+      <c r="BH2">
+        <v>10288000.0</v>
+      </c>
+      <c r="BI2">
+        <v>10046000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>10016000.0</v>
+      </c>
+      <c r="BK2">
+        <v>12151000.0</v>
+      </c>
+      <c r="BL2">
+        <v>9432000.0</v>
+      </c>
+      <c r="BM2">
+        <v>8785000.0</v>
+      </c>
+      <c r="BN2">
+        <v>5432000.0</v>
+      </c>
+      <c r="BO2">
+        <v>7654000.0</v>
+      </c>
+      <c r="BP2">
+        <v>4661000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>3900000.0</v>
+      </c>
+      <c r="BR2">
+        <v>3595000.0</v>
+      </c>
+      <c r="BS2">
+        <v>3595000.0</v>
+      </c>
+      <c r="BT2">
+        <v>1021000.0</v>
+      </c>
+      <c r="BU2">
+        <v>0.0</v>
+      </c>
+      <c r="BV2">
+        <v>0.0</v>
+      </c>
+      <c r="BW2">
+        <v>0.0</v>
+      </c>
+      <c r="BX2">
+        <v>0.0</v>
+      </c>
+      <c r="BY2">
+        <v>0.0</v>
+      </c>
+      <c r="BZ2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:78">
+      <c r="A3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B3">
+        <v>9601999.0</v>
+      </c>
+      <c r="C3">
+        <v>9363999.0</v>
+      </c>
+      <c r="D3">
+        <v>9415000.0</v>
+      </c>
+      <c r="E3">
+        <v>9052000.0</v>
+      </c>
+      <c r="F3">
+        <v>6373250.0</v>
+      </c>
+      <c r="G3">
+        <v>7423750.0</v>
+      </c>
+      <c r="H3">
+        <v>7645000.0</v>
+      </c>
+      <c r="I3">
+        <v>7065000.0</v>
+      </c>
+      <c r="J3">
+        <v>6544000.0</v>
+      </c>
+      <c r="K3">
+        <v>7541000.0</v>
+      </c>
+      <c r="L3">
+        <v>6113000.0</v>
+      </c>
+      <c r="M3">
+        <v>7103000.0</v>
+      </c>
+      <c r="N3">
+        <v>7077000.0</v>
+      </c>
+      <c r="O3">
+        <v>6104000.0</v>
+      </c>
+      <c r="P3">
+        <v>7497000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7034000.0</v>
+      </c>
+      <c r="R3">
+        <v>6265000.0</v>
+      </c>
+      <c r="S3">
+        <v>6117000.0</v>
+      </c>
+      <c r="T3">
+        <v>5490000.0</v>
+      </c>
+      <c r="U3">
+        <v>4520000.0</v>
+      </c>
+      <c r="V3">
+        <v>3817000.0</v>
+      </c>
+      <c r="W3">
+        <v>3180250.0</v>
+      </c>
+      <c r="X3">
+        <v>2754000.0</v>
+      </c>
+      <c r="Y3">
+        <v>3093500.0</v>
+      </c>
+      <c r="Z3">
+        <v>2754000.0</v>
+      </c>
+      <c r="AA3">
+        <v>2754000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2719000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2731000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2719000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2602000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2775000.0</v>
+      </c>
+      <c r="AG3">
+        <v>-438000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2939000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2783000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2783000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2759000.0</v>
+      </c>
+      <c r="AL3">
+        <v>2623000.0</v>
+      </c>
+      <c r="AM3">
+        <v>2214000.0</v>
+      </c>
+      <c r="AN3">
+        <v>2214000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2121000.0</v>
+      </c>
+      <c r="AP3">
+        <v>2220000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2216000.0</v>
+      </c>
+      <c r="AR3">
+        <v>184000.0</v>
+      </c>
+      <c r="AS3">
+        <v>135000.0</v>
+      </c>
+      <c r="AT3">
+        <v>23000.0</v>
+      </c>
+      <c r="AU3">
+        <v>3000.0</v>
+      </c>
+      <c r="AV3">
+        <v>38000.0</v>
+      </c>
+      <c r="AW3">
+        <v>245501.0</v>
+      </c>
+      <c r="AX3">
+        <v>-85447000.0</v>
+      </c>
+      <c r="AY3">
+        <v>-232000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-20187000.0</v>
+      </c>
+      <c r="BA3">
+        <v>480000.0</v>
+      </c>
+      <c r="BB3">
+        <v>502000.0</v>
+      </c>
+      <c r="BC3">
+        <v>3089000.0</v>
+      </c>
+      <c r="BD3">
+        <v>4698000.0</v>
+      </c>
+      <c r="BE3">
+        <v>4252000.0</v>
+      </c>
+      <c r="BF3">
+        <v>4379000.0</v>
+      </c>
+      <c r="BG3">
+        <v>4470000.0</v>
+      </c>
+      <c r="BH3">
+        <v>8129000.0</v>
+      </c>
+      <c r="BI3">
+        <v>8040000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>7951000.0</v>
+      </c>
+      <c r="BK3">
+        <v>8125000.0</v>
+      </c>
+      <c r="BL3">
+        <v>8127000.0</v>
+      </c>
+      <c r="BM3">
+        <v>6870000.0</v>
+      </c>
+      <c r="BN3">
+        <v>5887000.0</v>
+      </c>
+      <c r="BO3">
+        <v>5616000.0</v>
+      </c>
+      <c r="BP3">
+        <v>5641000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>7758000.0</v>
+      </c>
+      <c r="BR3">
+        <v>7672000.0</v>
+      </c>
+      <c r="BS3">
+        <v>7672000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1488000.0</v>
+      </c>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
     <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>142</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:78">
+      <c r="A5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B5">
+        <v>11748000.0</v>
+      </c>
+      <c r="C5">
+        <v>17681999.0</v>
+      </c>
+      <c r="D5">
+        <v>18318000.0</v>
+      </c>
+      <c r="E5">
+        <v>8549000.0</v>
+      </c>
+      <c r="F5">
+        <v>-1586000.0</v>
+      </c>
+      <c r="G5">
+        <v>10789000.0</v>
+      </c>
+      <c r="H5">
+        <v>17946000.0</v>
+      </c>
+      <c r="I5">
+        <v>18981000.0</v>
+      </c>
+      <c r="J5">
+        <v>14696000.0</v>
+      </c>
+      <c r="K5">
+        <v>14696000.0</v>
+      </c>
+      <c r="L5">
+        <v>25000.0</v>
+      </c>
+      <c r="M5">
+        <v>5736000.0</v>
+      </c>
+      <c r="N5">
+        <v>1152000.0</v>
+      </c>
+      <c r="O5">
+        <v>4679000.0</v>
+      </c>
+      <c r="P5">
+        <v>11250000.0</v>
+      </c>
+      <c r="Q5">
+        <v>9113000.0</v>
+      </c>
+      <c r="R5">
+        <v>6521000.0</v>
+      </c>
+      <c r="S5">
+        <v>25395000.0</v>
+      </c>
+      <c r="T5">
+        <v>24624000.0</v>
+      </c>
+      <c r="U5">
+        <v>6238000.0</v>
+      </c>
+      <c r="V5">
+        <v>2709000.0</v>
+      </c>
+      <c r="W5">
+        <v>4369000.0</v>
+      </c>
+      <c r="X5">
+        <v>9969000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-5707000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-2670000.0</v>
+      </c>
+      <c r="AA5">
+        <v>8770000.0</v>
+      </c>
+      <c r="AB5">
+        <v>7115000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2434000.0</v>
+      </c>
+      <c r="AE5">
+        <v>3605000.0</v>
+      </c>
+      <c r="AF5">
+        <v>491000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-1073000.0</v>
+      </c>
+      <c r="AH5">
+        <v>1699000.0</v>
+      </c>
+      <c r="AI5">
+        <v>4824000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-152000.0</v>
+      </c>
+      <c r="AK5">
+        <v>793000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2682000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-3902000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-3902000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-3418000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-4693000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-2778000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-887000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-793000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-975000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-1013000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-750000.0</v>
+      </c>
+      <c r="AX5">
+        <v>84707000.0</v>
+      </c>
+      <c r="AY5">
+        <v>2357000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>18820000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-12393000.0</v>
+      </c>
+      <c r="BB5">
+        <v>2729000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-5252000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-43736000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-24981000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-2976000.0</v>
+      </c>
+      <c r="BG5">
+        <v>11000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>3560000.0</v>
+      </c>
+      <c r="BI5">
+        <v>5534000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>2332000.0</v>
+      </c>
+      <c r="BK5">
+        <v>1377000.0</v>
+      </c>
+      <c r="BL5">
+        <v>7562000.0</v>
+      </c>
+      <c r="BM5">
+        <v>3468000.0</v>
+      </c>
+      <c r="BN5">
+        <v>4235000.0</v>
+      </c>
+      <c r="BO5">
+        <v>2328000.0</v>
+      </c>
+      <c r="BP5">
+        <v>15675000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>8693000.0</v>
+      </c>
+      <c r="BR5">
+        <v>13577000.0</v>
+      </c>
+      <c r="BS5">
+        <v>13577000.0</v>
+      </c>
+      <c r="BT5">
+        <v>3355000.0</v>
+      </c>
+      <c r="BU5">
+        <v>8126040.0</v>
+      </c>
+      <c r="BV5">
+        <v>-8126040.0</v>
+      </c>
+      <c r="BW5">
+        <v>15615.0</v>
+      </c>
+      <c r="BX5">
+        <v>-15615.0</v>
+      </c>
+      <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:78">
+      <c r="A6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B6">
+        <v>21349999.0</v>
+      </c>
+      <c r="C6">
+        <v>27045998.0</v>
+      </c>
+      <c r="D6">
+        <v>27733000.0</v>
+      </c>
+      <c r="E6">
+        <v>17601000.0</v>
+      </c>
+      <c r="F6">
+        <v>4787250.0</v>
+      </c>
+      <c r="G6">
+        <v>18212750.0</v>
+      </c>
+      <c r="H6">
+        <v>17946000.0</v>
+      </c>
+      <c r="I6">
+        <v>18981000.0</v>
+      </c>
+      <c r="J6">
+        <v>15023000.0</v>
+      </c>
+      <c r="K6">
+        <v>22237000.0</v>
+      </c>
+      <c r="L6">
+        <v>6138000.0</v>
+      </c>
+      <c r="M6">
+        <v>5736000.0</v>
+      </c>
+      <c r="N6">
+        <v>1152000.0</v>
+      </c>
+      <c r="O6">
+        <v>10783000.0</v>
+      </c>
+      <c r="P6">
+        <v>11250000.0</v>
+      </c>
+      <c r="Q6">
+        <v>9113000.0</v>
+      </c>
+      <c r="R6">
+        <v>6521000.0</v>
+      </c>
+      <c r="S6">
+        <v>21497000.0</v>
+      </c>
+      <c r="T6">
+        <v>23808000.0</v>
+      </c>
+      <c r="U6">
+        <v>3028000.0</v>
+      </c>
+      <c r="V6">
+        <v>6526000.0</v>
+      </c>
+      <c r="W6">
+        <v>7549250.0</v>
+      </c>
+      <c r="X6">
+        <v>8888000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-5730000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2655000.0</v>
+      </c>
+      <c r="AA6">
+        <v>11524000.0</v>
+      </c>
+      <c r="AB6">
+        <v>9834000.0</v>
+      </c>
+      <c r="AC6">
+        <v>1604000.0</v>
+      </c>
+      <c r="AD6">
+        <v>285000.0</v>
+      </c>
+      <c r="AE6">
+        <v>6207000.0</v>
+      </c>
+      <c r="AF6">
+        <v>3266000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-1511000.0</v>
+      </c>
+      <c r="AH6">
+        <v>4638000.0</v>
+      </c>
+      <c r="AI6">
+        <v>7607000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>2631000.0</v>
+      </c>
+      <c r="AK6">
+        <v>3552000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-59000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-1688000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1688000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1297000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-2473000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-562000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-703000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-658000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-952000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-1010000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1107000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-504499.0</v>
+      </c>
+      <c r="AX6">
+        <v>-740000.0</v>
+      </c>
+      <c r="AY6">
+        <v>2125000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-1367000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-11913000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3231000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-2163000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-39038000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-20729000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1403000.0</v>
+      </c>
+      <c r="BG6">
+        <v>15470000.0</v>
+      </c>
+      <c r="BH6">
+        <v>11689000.0</v>
+      </c>
+      <c r="BI6">
+        <v>13574000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>10283000.0</v>
+      </c>
+      <c r="BK6">
+        <v>9502000.0</v>
+      </c>
+      <c r="BL6">
+        <v>15689000.0</v>
+      </c>
+      <c r="BM6">
+        <v>10338000.0</v>
+      </c>
+      <c r="BN6">
+        <v>10122000.0</v>
+      </c>
+      <c r="BO6">
+        <v>7944000.0</v>
+      </c>
+      <c r="BP6">
+        <v>21316000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>16451000.0</v>
+      </c>
+      <c r="BR6">
+        <v>21249000.0</v>
+      </c>
+      <c r="BS6">
+        <v>21249000.0</v>
+      </c>
+      <c r="BT6">
+        <v>4843000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-136945.0</v>
+      </c>
+      <c r="BV6">
+        <v>-463000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-443795.0</v>
+      </c>
+      <c r="BX6">
+        <v>-415.0</v>
+      </c>
+      <c r="BY6">
+        <v>-2465.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-2465.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:78">
+      <c r="A7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:78">
+      <c r="A8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:78">
+      <c r="A9" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9">
+        <v>19292999.0</v>
+      </c>
+      <c r="C9">
+        <v>25591999.0</v>
+      </c>
+      <c r="D9">
+        <v>20927000.0</v>
+      </c>
+      <c r="E9">
+        <v>13494000.0</v>
+      </c>
+      <c r="F9">
+        <v>2621000.0</v>
+      </c>
+      <c r="G9">
+        <v>27591000.0</v>
+      </c>
+      <c r="H9">
+        <v>24529000.0</v>
+      </c>
+      <c r="I9">
+        <v>23898000.0</v>
+      </c>
+      <c r="J9">
+        <v>19603000.0</v>
+      </c>
+      <c r="K9">
+        <v>20225000.0</v>
+      </c>
+      <c r="L9">
+        <v>12403000.0</v>
+      </c>
+      <c r="M9">
+        <v>10398000.0</v>
+      </c>
+      <c r="N9">
+        <v>-621000.0</v>
+      </c>
+      <c r="O9">
+        <v>15442000.0</v>
+      </c>
+      <c r="P9">
+        <v>13415000.0</v>
+      </c>
+      <c r="Q9">
+        <v>13617000.0</v>
+      </c>
+      <c r="R9">
+        <v>12510000.0</v>
+      </c>
+      <c r="S9">
+        <v>39521000.0</v>
+      </c>
+      <c r="T9">
+        <v>28737000.0</v>
+      </c>
+      <c r="U9">
+        <v>10502000.0</v>
+      </c>
+      <c r="V9">
+        <v>5750000.0</v>
+      </c>
+      <c r="W9">
+        <v>8151000.0</v>
+      </c>
+      <c r="X9">
+        <v>5547000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-3670000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-1059000.0</v>
+      </c>
+      <c r="AA9">
+        <v>13169000.0</v>
+      </c>
+      <c r="AB9">
+        <v>8096000.0</v>
+      </c>
+      <c r="AC9">
+        <v>608000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-501000.0</v>
+      </c>
+      <c r="AE9">
+        <v>5808000.0</v>
+      </c>
+      <c r="AF9">
+        <v>9076000.0</v>
+      </c>
+      <c r="AG9">
+        <v>642000.0</v>
+      </c>
+      <c r="AH9">
+        <v>6497000.0</v>
+      </c>
+      <c r="AI9">
+        <v>8859000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>4143000.0</v>
+      </c>
+      <c r="AK9">
+        <v>5048000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1221000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-141000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-141000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-313000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-1399000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>361000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-131000.0</v>
+      </c>
+      <c r="AS9">
+        <v>44000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-269000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-3000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-221000.0</v>
+      </c>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
+        <v>46000.0</v>
+      </c>
+      <c r="AY9">
+        <v>3236000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-597000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-111000.0</v>
+      </c>
+      <c r="BB9">
+        <v>819000.0</v>
+      </c>
+      <c r="BC9">
+        <v>1317000.0</v>
+      </c>
+      <c r="BD9">
+        <v>5674000.0</v>
+      </c>
+      <c r="BE9">
+        <v>6613000.0</v>
+      </c>
+      <c r="BF9">
+        <v>6605000.0</v>
+      </c>
+      <c r="BG9">
+        <v>17115000.0</v>
+      </c>
+      <c r="BH9">
+        <v>13237000.0</v>
+      </c>
+      <c r="BI9">
+        <v>17713000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>15220000.0</v>
+      </c>
+      <c r="BK9">
+        <v>13838000.0</v>
+      </c>
+      <c r="BL9">
+        <v>19614000.0</v>
+      </c>
+      <c r="BM9">
+        <v>13827000.0</v>
+      </c>
+      <c r="BN9">
+        <v>12749000.0</v>
+      </c>
+      <c r="BO9">
+        <v>9581000.0</v>
+      </c>
+      <c r="BP9">
+        <v>17691000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>18167000.0</v>
+      </c>
+      <c r="BR9">
+        <v>22647000.0</v>
+      </c>
+      <c r="BS9">
+        <v>22647000.0</v>
+      </c>
+      <c r="BT9">
+        <v>5101000.0</v>
+      </c>
+      <c r="BU9">
+        <v>0.0</v>
+      </c>
+      <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78">
+      <c r="A10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10">
+        <v>9650999.0</v>
+      </c>
+      <c r="C10">
+        <v>12457000.0</v>
+      </c>
+      <c r="D10">
+        <v>12752000.0</v>
+      </c>
+      <c r="E10">
+        <v>2862000.0</v>
+      </c>
+      <c r="F10">
+        <v>-6829000.0</v>
+      </c>
+      <c r="G10">
+        <v>6638000.0</v>
+      </c>
+      <c r="H10">
+        <v>12546000.0</v>
+      </c>
+      <c r="I10">
+        <v>14127000.0</v>
+      </c>
+      <c r="J10">
+        <v>10161000.0</v>
+      </c>
+      <c r="K10">
+        <v>10829000.0</v>
+      </c>
+      <c r="L10">
+        <v>-5040000.0</v>
+      </c>
+      <c r="M10">
+        <v>678000.0</v>
+      </c>
+      <c r="N10">
+        <v>-4185000.0</v>
+      </c>
+      <c r="O10">
+        <v>493000.0</v>
+      </c>
+      <c r="P10">
+        <v>7140000.0</v>
+      </c>
+      <c r="Q10">
+        <v>5935000.0</v>
+      </c>
+      <c r="R10">
+        <v>3671000.0</v>
+      </c>
+      <c r="S10">
+        <v>20644000.0</v>
+      </c>
+      <c r="T10">
+        <v>20064000.0</v>
+      </c>
+      <c r="U10">
+        <v>1961000.0</v>
+      </c>
+      <c r="V10">
+        <v>-1321000.0</v>
+      </c>
+      <c r="W10">
+        <v>-2319000.0</v>
+      </c>
+      <c r="X10">
+        <v>3592000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-11286000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3152000.0</v>
+      </c>
+      <c r="AB10">
+        <v>747000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-3186000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-8868000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-138000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>6493000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-3305000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-6859000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-6859000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-5871000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-6727000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-1047000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1009000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-1142000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-759000.0</v>
+      </c>
+      <c r="AX10">
+        <v>83505000.0</v>
+      </c>
+      <c r="AY10">
+        <v>7471000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>17138000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-14772000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1099000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-117036000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-69804000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-28330000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-6363000.0</v>
+      </c>
+      <c r="BG10">
+        <v>6632000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-203514000.0</v>
+      </c>
+      <c r="BI10">
+        <v>676000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-1510000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-2585000.0</v>
+      </c>
+      <c r="BL10">
+        <v>2924000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-537000.0</v>
+      </c>
+      <c r="BN10">
+        <v>4021000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-1612000.0</v>
+      </c>
+      <c r="BP10">
+        <v>24146000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>7167000.0</v>
+      </c>
+      <c r="BR10">
+        <v>13578000.0</v>
+      </c>
+      <c r="BS10">
+        <v>13578000.0</v>
+      </c>
+      <c r="BT10">
+        <v>3356000.0</v>
+      </c>
+      <c r="BU10">
+        <v>920000.0</v>
+      </c>
+      <c r="BV10">
+        <v>1098219.0</v>
+      </c>
+      <c r="BW10">
+        <v>1469000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-20063.0</v>
+      </c>
+      <c r="BY10">
+        <v>0.0</v>
+      </c>
+      <c r="BZ10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
+        <v>194000.0</v>
+      </c>
+      <c r="I11">
+        <v>2.0</v>
+      </c>
+      <c r="J11">
+        <v>463002.0</v>
+      </c>
+      <c r="K11">
+        <v>335000.0</v>
+      </c>
+      <c r="L11">
+        <v>5053000.0</v>
+      </c>
+      <c r="M11">
+        <v>4210000.0</v>
+      </c>
+      <c r="N11">
+        <v>213000.0</v>
+      </c>
+      <c r="O11">
+        <v>151000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1865000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3255000.0</v>
+      </c>
+      <c r="R11">
+        <v>1298000.0</v>
+      </c>
+      <c r="S11">
+        <v>13594000.0</v>
+      </c>
+      <c r="T11">
+        <v>5276000.0</v>
+      </c>
+      <c r="U11">
+        <v>2923000.0</v>
+      </c>
+      <c r="V11">
+        <v>4030000.0</v>
+      </c>
+      <c r="W11">
+        <v>6677000.0</v>
+      </c>
+      <c r="X11">
+        <v>5296000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5556000.0</v>
+      </c>
+      <c r="Z11">
+        <v>5688000.0</v>
+      </c>
+      <c r="AA11">
+        <v>54000.0</v>
+      </c>
+      <c r="AB11">
+        <v>6097000.0</v>
+      </c>
+      <c r="AC11">
+        <v>5709000.0</v>
+      </c>
+      <c r="AD11">
+        <v>6256000.0</v>
+      </c>
+      <c r="AE11">
+        <v>27000.0</v>
+      </c>
+      <c r="AF11">
+        <v>5909000.0</v>
+      </c>
+      <c r="AG11">
+        <v>7788000.0</v>
+      </c>
+      <c r="AH11">
+        <v>5098000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-22000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>3486000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3831000.0</v>
+      </c>
+      <c r="AL11">
+        <v>3603000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2973000.0</v>
+      </c>
+      <c r="AN11">
+        <v>2973000.0</v>
+      </c>
+      <c r="AO11">
+        <v>2749000.0</v>
+      </c>
+      <c r="AP11">
+        <v>2037000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2339000.0</v>
+      </c>
+      <c r="AR11">
+        <v>162000.0</v>
+      </c>
+      <c r="AS11">
+        <v>249000.0</v>
+      </c>
+      <c r="AT11">
+        <v>24000.0</v>
+      </c>
+      <c r="AU11">
+        <v>235000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-38000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-235501.0</v>
+      </c>
+      <c r="AX11">
+        <v>86654000.0</v>
+      </c>
+      <c r="AY11">
+        <v>1908000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>21892000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-5000.0</v>
+      </c>
+      <c r="BB11">
+        <v>34000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-7000.0</v>
+      </c>
+      <c r="BD11">
+        <v>33760000.0</v>
+      </c>
+      <c r="BE11">
+        <v>24000.0</v>
+      </c>
+      <c r="BF11">
+        <v>5000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-11000.0</v>
+      </c>
+      <c r="BH11">
+        <v>7000.0</v>
+      </c>
+      <c r="BI11">
+        <v>28000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>16000.0</v>
+      </c>
+      <c r="BK11">
+        <v>44000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-15000.0</v>
+      </c>
+      <c r="BM11">
+        <v>31000.0</v>
+      </c>
+      <c r="BN11">
+        <v>5136000.0</v>
+      </c>
+      <c r="BO11">
+        <v>5541000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-3438000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1526000.0</v>
+      </c>
+      <c r="BR11">
+        <v>1462000.0</v>
+      </c>
+      <c r="BS11">
+        <v>1462000.0</v>
+      </c>
+      <c r="BT11">
+        <v>85000.0</v>
+      </c>
+      <c r="BU11">
+        <v>-920133.0</v>
+      </c>
+      <c r="BV11">
+        <v>-1095219.0</v>
+      </c>
+      <c r="BW11">
+        <v>-1452646.0</v>
+      </c>
+      <c r="BX11">
+        <v>2465.0</v>
+      </c>
+      <c r="BY11">
+        <v>2465.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2465.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B12">
+        <v>4879999.0</v>
+      </c>
+      <c r="C12">
+        <v>5224999.0</v>
+      </c>
+      <c r="D12">
+        <v>5566000.0</v>
+      </c>
+      <c r="E12">
+        <v>5687000.0</v>
+      </c>
+      <c r="F12">
+        <v>5243000.0</v>
+      </c>
+      <c r="G12">
+        <v>5487000.0</v>
+      </c>
+      <c r="H12">
+        <v>5400000.0</v>
+      </c>
+      <c r="I12">
+        <v>4854000.0</v>
+      </c>
+      <c r="J12">
+        <v>4862000.0</v>
+      </c>
+      <c r="K12">
+        <v>4743000.0</v>
+      </c>
+      <c r="L12">
+        <v>5133000.0</v>
+      </c>
+      <c r="M12">
+        <v>5058000.0</v>
+      </c>
+      <c r="N12">
+        <v>5337000.0</v>
+      </c>
+      <c r="O12">
+        <v>4025000.0</v>
+      </c>
+      <c r="P12">
+        <v>4110000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3178000.0</v>
+      </c>
+      <c r="R12">
+        <v>2850000.0</v>
+      </c>
+      <c r="S12">
+        <v>4751000.0</v>
+      </c>
+      <c r="T12">
+        <v>4560000.0</v>
+      </c>
+      <c r="U12">
+        <v>4277000.0</v>
+      </c>
+      <c r="V12">
+        <v>4030000.0</v>
+      </c>
+      <c r="W12">
+        <v>6677000.0</v>
+      </c>
+      <c r="X12">
+        <v>5296000.0</v>
+      </c>
+      <c r="Y12">
+        <v>5556000.0</v>
+      </c>
+      <c r="Z12">
+        <v>5688000.0</v>
+      </c>
+      <c r="AA12">
+        <v>5623000.0</v>
+      </c>
+      <c r="AB12">
+        <v>6097000.0</v>
+      </c>
+      <c r="AC12">
+        <v>5709000.0</v>
+      </c>
+      <c r="AD12">
+        <v>6256000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6427000.0</v>
+      </c>
+      <c r="AF12">
+        <v>5931000.0</v>
+      </c>
+      <c r="AG12">
+        <v>7190000.0</v>
+      </c>
+      <c r="AH12">
+        <v>5141000.0</v>
+      </c>
+      <c r="AI12">
+        <v>4959000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4739000.0</v>
+      </c>
+      <c r="AK12">
+        <v>4098000.0</v>
+      </c>
+      <c r="AL12">
+        <v>3603000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2939000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2939000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2749000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2040000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2339000.0</v>
+      </c>
+      <c r="AR12">
+        <v>153000.0</v>
+      </c>
+      <c r="AS12">
+        <v>249000.0</v>
+      </c>
+      <c r="AT12">
+        <v>24000.0</v>
+      </c>
+      <c r="AU12">
+        <v>246000.0</v>
+      </c>
+      <c r="AV12">
+        <v>10000.0</v>
+      </c>
+      <c r="AW12">
+        <v>10000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1207000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1664000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1705000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2854000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2166000.0</v>
+      </c>
+      <c r="BC12">
+        <v>2765000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2979000.0</v>
+      </c>
+      <c r="BE12">
+        <v>3349000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3387000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3246000.0</v>
+      </c>
+      <c r="BH12">
+        <v>3107000.0</v>
+      </c>
+      <c r="BI12">
+        <v>3363000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>3766000.0</v>
+      </c>
+      <c r="BK12">
+        <v>3883000.0</v>
+      </c>
+      <c r="BL12">
+        <v>3636000.0</v>
+      </c>
+      <c r="BM12">
+        <v>3156000.0</v>
+      </c>
+      <c r="BN12">
+        <v>2256000.0</v>
+      </c>
+      <c r="BO12">
+        <v>84000.0</v>
+      </c>
+      <c r="BP12">
+        <v>3525000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1526000.0</v>
+      </c>
+      <c r="BR12">
+        <v>1603000.0</v>
+      </c>
+      <c r="BS12">
+        <v>1603000.0</v>
+      </c>
+      <c r="BT12">
+        <v>730000.0</v>
+      </c>
+      <c r="BU12">
+        <v>227820.0</v>
+      </c>
+      <c r="BV12">
+        <v>227820.0</v>
+      </c>
+      <c r="BW12">
+        <v>45000.0</v>
+      </c>
+      <c r="BX12">
+        <v>5000.0</v>
+      </c>
+      <c r="BY12">
+        <v>5000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13">
+        <v>570000.0</v>
+      </c>
+      <c r="C13">
+        <v>792000.0</v>
+      </c>
+      <c r="D13">
+        <v>193000.0</v>
+      </c>
+      <c r="E13">
+        <v>220000.0</v>
+      </c>
+      <c r="F13">
+        <v>165000.0</v>
+      </c>
+      <c r="G13">
+        <v>1256000.0</v>
+      </c>
+      <c r="H13">
+        <v>350000.0</v>
+      </c>
+      <c r="I13">
+        <v>262000.0</v>
+      </c>
+      <c r="J13">
+        <v>228000.0</v>
+      </c>
+      <c r="K13">
+        <v>1485000.0</v>
+      </c>
+      <c r="L13">
+        <v>76000.0</v>
+      </c>
+      <c r="M13">
+        <v>806000.0</v>
+      </c>
+      <c r="N13">
+        <v>76000.0</v>
+      </c>
+      <c r="O13">
+        <v>1025000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
+        <v>5688000.0</v>
+      </c>
+      <c r="AA13">
+        <v>5675000.0</v>
+      </c>
+      <c r="AB13">
+        <v>6097000.0</v>
+      </c>
+      <c r="AC13">
+        <v>5709000.0</v>
+      </c>
+      <c r="AD13">
+        <v>6256000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" t="s">
+        <v>152</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>1509000.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>-1789000.0</v>
+      </c>
+      <c r="BN14">
+        <v>1789000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1584000.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B15">
+        <v>9497999.0</v>
+      </c>
+      <c r="C15">
+        <v>12314000.0</v>
+      </c>
+      <c r="D15">
+        <v>12445000.0</v>
+      </c>
+      <c r="E15">
+        <v>2787000.0</v>
+      </c>
+      <c r="F15">
+        <v>-6863000.0</v>
+      </c>
+      <c r="G15">
+        <v>6638000.0</v>
+      </c>
+      <c r="H15">
+        <v>12546000.0</v>
+      </c>
+      <c r="I15">
+        <v>14127000.0</v>
+      </c>
+      <c r="J15">
+        <v>9698000.0</v>
+      </c>
+      <c r="K15">
+        <v>10829000.0</v>
+      </c>
+      <c r="L15">
+        <v>-5040000.0</v>
+      </c>
+      <c r="M15">
+        <v>678000.0</v>
+      </c>
+      <c r="N15">
+        <v>-4223000.0</v>
+      </c>
+      <c r="O15">
+        <v>493000.0</v>
+      </c>
+      <c r="P15">
+        <v>7140000.0</v>
+      </c>
+      <c r="Q15">
+        <v>5935000.0</v>
+      </c>
+      <c r="R15">
+        <v>3671000.0</v>
+      </c>
+      <c r="S15">
+        <v>20644000.0</v>
+      </c>
+      <c r="T15">
+        <v>20064000.0</v>
+      </c>
+      <c r="U15">
+        <v>1961000.0</v>
+      </c>
+      <c r="V15">
+        <v>-1321000.0</v>
+      </c>
+      <c r="W15">
+        <v>-2319000.0</v>
+      </c>
+      <c r="X15">
+        <v>3592000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-11286000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3098000.0</v>
+      </c>
+      <c r="AB15">
+        <v>747000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-3186000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-8867000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-116000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>6471000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-3305000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-6893000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-6893000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-5871000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-6727000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-1047000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1009000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1142000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-759000.0</v>
+      </c>
+      <c r="AX15">
+        <v>83505000.0</v>
+      </c>
+      <c r="AY15">
+        <v>7471000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>17138000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-14767000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1065000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-117029000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-42017000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-28354000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-6368000.0</v>
+      </c>
+      <c r="BG15">
+        <v>6643000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-203521000.0</v>
+      </c>
+      <c r="BI15">
+        <v>648000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-1526000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-2629000.0</v>
+      </c>
+      <c r="BL15">
+        <v>2939000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-1519000.0</v>
+      </c>
+      <c r="BN15">
+        <v>110000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-3213000.0</v>
+      </c>
+      <c r="BP15">
+        <v>13983000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>7167000.0</v>
+      </c>
+      <c r="BR15">
+        <v>12115000.0</v>
+      </c>
+      <c r="BS15">
+        <v>12115000.0</v>
+      </c>
+      <c r="BT15">
+        <v>3270000.0</v>
+      </c>
+      <c r="BU15">
+        <v>920133.0</v>
+      </c>
+      <c r="BV15">
+        <v>1095000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1452646.0</v>
+      </c>
+      <c r="BX15">
+        <v>-2465.0</v>
+      </c>
+      <c r="BY15">
+        <v>-2465.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-2465.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
+        <v>493000.0</v>
+      </c>
+      <c r="P16">
+        <v>7140000.0</v>
+      </c>
+      <c r="Q16">
+        <v>5935000.0</v>
+      </c>
+      <c r="R16">
+        <v>3671000.0</v>
+      </c>
+      <c r="S16">
+        <v>20644000.0</v>
+      </c>
+      <c r="T16">
+        <v>20064000.0</v>
+      </c>
+      <c r="U16">
+        <v>1961000.0</v>
+      </c>
+      <c r="V16">
+        <v>-1321000.0</v>
+      </c>
+      <c r="W16">
+        <v>-2319000.0</v>
+      </c>
+      <c r="X16">
+        <v>3592000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-11286000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AA16">
+        <v>3098000.0</v>
+      </c>
+      <c r="AB16">
+        <v>747000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-3186000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-8867000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-9706000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>6471000.0</v>
+      </c>
+      <c r="AK16">
+        <v>21835000.0</v>
+      </c>
+      <c r="AL16">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-24623000.0</v>
+      </c>
+      <c r="AN16">
+        <v>0.0</v>
+      </c>
+      <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-8956000.0</v>
+      </c>
+      <c r="AR16">
+        <v>0.0</v>
+      </c>
+      <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>80348000.0</v>
+      </c>
+      <c r="AV16">
+        <v>0.0</v>
+      </c>
+      <c r="AW16">
+        <v>-83505000.0</v>
+      </c>
+      <c r="AX16">
+        <v>83505000.0</v>
+      </c>
+      <c r="AY16">
+        <v>7471000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>17138000.0</v>
+      </c>
+      <c r="BA16">
+        <v>-1065000.0</v>
+      </c>
+      <c r="BB16">
+        <v>1065000.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>6643000.0</v>
+      </c>
+      <c r="BH16">
+        <v>-648000.0</v>
+      </c>
+      <c r="BI16">
+        <v>648000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>-2807000.0</v>
+      </c>
+      <c r="BL16">
+        <v>2939000.0</v>
+      </c>
+      <c r="BM16">
+        <v>-110000.0</v>
+      </c>
+      <c r="BN16">
+        <v>110000.0</v>
+      </c>
+      <c r="BO16">
+        <v>16070000.0</v>
+      </c>
+      <c r="BP16">
+        <v>13982000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>7168000.0</v>
+      </c>
+      <c r="BR16">
+        <v>12115000.0</v>
+      </c>
+      <c r="BS16">
+        <v>-3271000.0</v>
+      </c>
+      <c r="BT16">
+        <v>3271000.0</v>
+      </c>
+      <c r="BU16">
+        <v>920000.0</v>
+      </c>
+      <c r="BV16">
+        <v>1095000.0</v>
+      </c>
+      <c r="BW16">
+        <v>1469000.0</v>
+      </c>
+      <c r="BX16">
+        <v>-20063.0</v>
+      </c>
+      <c r="BY16">
+        <v>0.0</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:78">
+      <c r="A17" t="s">
+        <v>155</v>
+      </c>
+      <c r="B17">
+        <v>9651000.0</v>
+      </c>
+      <c r="C17">
+        <v>12457000.0</v>
+      </c>
+      <c r="D17">
+        <v>12752000.0</v>
+      </c>
+      <c r="E17">
+        <v>2862000.0</v>
+      </c>
+      <c r="F17">
+        <v>-6829000.0</v>
+      </c>
+      <c r="G17">
+        <v>6638000.0</v>
+      </c>
+      <c r="H17">
+        <v>12546000.0</v>
+      </c>
+      <c r="I17">
+        <v>14127000.0</v>
+      </c>
+      <c r="J17">
+        <v>10161000.0</v>
+      </c>
+      <c r="K17">
+        <v>10829000.0</v>
+      </c>
+      <c r="L17">
+        <v>-5040000.0</v>
+      </c>
+      <c r="M17">
+        <v>678000.0</v>
+      </c>
+      <c r="N17">
+        <v>-4185000.0</v>
+      </c>
+      <c r="O17">
+        <v>493000.0</v>
+      </c>
+      <c r="P17">
+        <v>7140000.0</v>
+      </c>
+      <c r="Q17">
+        <v>5935000.0</v>
+      </c>
+      <c r="R17">
+        <v>3671000.0</v>
+      </c>
+      <c r="S17">
+        <v>20644000.0</v>
+      </c>
+      <c r="T17">
+        <v>20064000.0</v>
+      </c>
+      <c r="U17">
+        <v>1961000.0</v>
+      </c>
+      <c r="V17">
+        <v>-1321000.0</v>
+      </c>
+      <c r="W17">
+        <v>-2319000.0</v>
+      </c>
+      <c r="X17">
+        <v>3592000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-11286000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AA17">
+        <v>3098000.0</v>
+      </c>
+      <c r="AB17">
+        <v>747000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-3186000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-8867000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-441000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-18344000.0</v>
+      </c>
+      <c r="AK17">
+        <v>21835000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AM17">
+        <v>-24623000.0</v>
+      </c>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-8956000.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>80348000.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>10907000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>7898220.0</v>
+      </c>
+      <c r="BV17">
+        <v>-7898220.0</v>
+      </c>
+      <c r="BW17">
+        <v>20063.0</v>
+      </c>
+      <c r="BX17">
+        <v>-20063.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:78">
+      <c r="A18" t="s">
+        <v>156</v>
+      </c>
+      <c r="B18">
+        <v>-4310000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4433000.0</v>
+      </c>
+      <c r="D18">
+        <v>-5373000.0</v>
+      </c>
+      <c r="E18">
+        <v>-5467000.0</v>
+      </c>
+      <c r="F18">
+        <v>-5078000.0</v>
+      </c>
+      <c r="G18">
+        <v>-4231000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5050000.0</v>
+      </c>
+      <c r="I18">
+        <v>-4592000.0</v>
+      </c>
+      <c r="J18">
+        <v>-4634000.0</v>
+      </c>
+      <c r="K18">
+        <v>-3681000.0</v>
+      </c>
+      <c r="L18">
+        <v>-5057000.0</v>
+      </c>
+      <c r="M18">
+        <v>-4252000.0</v>
+      </c>
+      <c r="N18">
+        <v>-5261000.0</v>
+      </c>
+      <c r="O18">
+        <v>-4025000.0</v>
+      </c>
+      <c r="P18">
+        <v>-3933000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3163000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2850000.0</v>
+      </c>
+      <c r="S18">
+        <v>-4751000.0</v>
+      </c>
+      <c r="T18">
+        <v>-4560000.0</v>
+      </c>
+      <c r="U18">
+        <v>-4277000.0</v>
+      </c>
+      <c r="V18">
+        <v>-4030000.0</v>
+      </c>
+      <c r="W18">
+        <v>-6677000.0</v>
+      </c>
+      <c r="X18">
+        <v>-5296000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-5556000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-5688000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-5623000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-6097000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-5709000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-6256000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+    </row>
+    <row r="19" spans="1:78">
+      <c r="A19" t="s">
+        <v>157</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+    </row>
+    <row r="20" spans="1:78">
+      <c r="A20" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>30000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>-85525000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:78">
+      <c r="A21" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21">
+        <v>11748000.0</v>
+      </c>
+      <c r="C21">
+        <v>18528000.0</v>
+      </c>
+      <c r="D21">
+        <v>16019000.0</v>
+      </c>
+      <c r="E21">
+        <v>8237000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1704000.0</v>
+      </c>
+      <c r="G21">
+        <v>10746000.0</v>
+      </c>
+      <c r="H21">
+        <v>17722000.0</v>
+      </c>
+      <c r="I21">
+        <v>19385000.0</v>
+      </c>
+      <c r="J21">
+        <v>14721000.0</v>
+      </c>
+      <c r="K21">
+        <v>14696000.0</v>
+      </c>
+      <c r="L21">
+        <v>21000.0</v>
+      </c>
+      <c r="M21">
+        <v>5383000.0</v>
+      </c>
+      <c r="N21">
+        <v>1289000.0</v>
+      </c>
+      <c r="O21">
+        <v>4669000.0</v>
+      </c>
+      <c r="P21">
+        <v>8232000.0</v>
+      </c>
+      <c r="Q21">
+        <v>8999000.0</v>
+      </c>
+      <c r="R21">
+        <v>7783000.0</v>
+      </c>
+      <c r="S21">
+        <v>32303000.0</v>
+      </c>
+      <c r="T21">
+        <v>24634000.0</v>
+      </c>
+      <c r="U21">
+        <v>6234000.0</v>
+      </c>
+      <c r="V21">
+        <v>2739000.0</v>
+      </c>
+      <c r="W21">
+        <v>4369000.0</v>
+      </c>
+      <c r="X21">
+        <v>3740000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-5707000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-2670000.0</v>
+      </c>
+      <c r="AA21">
+        <v>8770000.0</v>
+      </c>
+      <c r="AB21">
+        <v>6831000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-2434000.0</v>
+      </c>
+      <c r="AE21">
+        <v>3216000.0</v>
+      </c>
+      <c r="AF21">
+        <v>390000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-1073000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1742000.0</v>
+      </c>
+      <c r="AI21">
+        <v>4824000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-152000.0</v>
+      </c>
+      <c r="AK21">
+        <v>811000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-2681000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-3827000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-3827000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-3418000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-4690000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-2778000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-887000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-793000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-975000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-1002000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-750000.0</v>
+      </c>
+      <c r="AX21">
+        <v>84707000.0</v>
+      </c>
+      <c r="AY21">
+        <v>9123000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>18820000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-11904000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3232000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-114248000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-39023000.0</v>
+      </c>
+      <c r="BE21">
+        <v>-25027000.0</v>
+      </c>
+      <c r="BF21">
+        <v>-2819000.0</v>
+      </c>
+      <c r="BG21">
+        <v>9774000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-200506000.0</v>
+      </c>
+      <c r="BI21">
+        <v>4720000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2405000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1077000.0</v>
+      </c>
+      <c r="BL21">
+        <v>8183000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3998000.0</v>
+      </c>
+      <c r="BN21">
+        <v>5166000.0</v>
+      </c>
+      <c r="BO21">
+        <v>803000.0</v>
+      </c>
+      <c r="BP21">
+        <v>17358000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>8633000.0</v>
+      </c>
+      <c r="BR21">
+        <v>13577000.0</v>
+      </c>
+      <c r="BS21">
+        <v>13577000.0</v>
+      </c>
+      <c r="BT21">
+        <v>3355000.0</v>
+      </c>
+      <c r="BU21">
+        <v>-136945.0</v>
+      </c>
+      <c r="BV21">
+        <v>1095219.0</v>
+      </c>
+      <c r="BW21">
+        <v>-443795.0</v>
+      </c>
+      <c r="BX21">
+        <v>-415.0</v>
+      </c>
+      <c r="BY21">
+        <v>-2465.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-2465.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:78">
+      <c r="A22" t="s">
+        <v>160</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:78">
+      <c r="A23" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23">
+        <v>31104999.0</v>
+      </c>
+      <c r="C23">
+        <v>30893999.0</v>
+      </c>
+      <c r="D23">
+        <v>30973000.0</v>
+      </c>
+      <c r="E23">
+        <v>29242000.0</v>
+      </c>
+      <c r="F23">
+        <v>25910000.0</v>
+      </c>
+      <c r="G23">
+        <v>30931000.0</v>
+      </c>
+      <c r="H23">
+        <v>26634000.0</v>
+      </c>
+      <c r="I23">
+        <v>23748000.0</v>
+      </c>
+      <c r="J23">
+        <v>23572000.0</v>
+      </c>
+      <c r="K23">
+        <v>24732000.0</v>
+      </c>
+      <c r="L23">
+        <v>24431000.0</v>
+      </c>
+      <c r="M23">
+        <v>22945000.0</v>
+      </c>
+      <c r="N23">
+        <v>16737000.0</v>
+      </c>
+      <c r="O23">
+        <v>23858000.0</v>
+      </c>
+      <c r="P23">
+        <v>25748000.0</v>
+      </c>
+      <c r="Q23">
+        <v>23848000.0</v>
+      </c>
+      <c r="R23">
+        <v>21883000.0</v>
+      </c>
+      <c r="S23">
+        <v>24396000.0</v>
+      </c>
+      <c r="T23">
+        <v>23545000.0</v>
+      </c>
+      <c r="U23">
+        <v>21598000.0</v>
+      </c>
+      <c r="V23">
+        <v>17659000.0</v>
+      </c>
+      <c r="W23">
+        <v>16944000.0</v>
+      </c>
+      <c r="X23">
+        <v>15911000.0</v>
+      </c>
+      <c r="Y23">
+        <v>14749000.0</v>
+      </c>
+      <c r="Z23">
+        <v>16009000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18999000.0</v>
+      </c>
+      <c r="AB23">
+        <v>17128000.0</v>
+      </c>
+      <c r="AC23">
+        <v>19885000.0</v>
+      </c>
+      <c r="AD23">
+        <v>18447000.0</v>
+      </c>
+      <c r="AE23">
+        <v>23386000.0</v>
+      </c>
+      <c r="AF23">
+        <v>19119000.0</v>
+      </c>
+      <c r="AG23">
+        <v>17893000.0</v>
+      </c>
+      <c r="AH23">
+        <v>19580000.0</v>
+      </c>
+      <c r="AI23">
+        <v>19465000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>19003000.0</v>
+      </c>
+      <c r="AK23">
+        <v>17561000.0</v>
+      </c>
+      <c r="AL23">
+        <v>16003000.0</v>
+      </c>
+      <c r="AM23">
+        <v>14698000.0</v>
+      </c>
+      <c r="AN23">
+        <v>14698000.0</v>
+      </c>
+      <c r="AO23">
+        <v>12044000.0</v>
+      </c>
+      <c r="AP23">
+        <v>11691000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>10942000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3531000.0</v>
+      </c>
+      <c r="AS23">
+        <v>2550000.0</v>
+      </c>
+      <c r="AT23">
+        <v>975000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1002000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1107000.0</v>
+      </c>
+      <c r="AW23">
+        <v>750000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2750000.0</v>
+      </c>
+      <c r="AY23">
+        <v>4217000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>5662000.0</v>
+      </c>
+      <c r="BA23">
+        <v>9017000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7031000.0</v>
+      </c>
+      <c r="BC23">
+        <v>13231000.0</v>
+      </c>
+      <c r="BD23">
+        <v>19816000.0</v>
+      </c>
+      <c r="BE23">
+        <v>29947000.0</v>
+      </c>
+      <c r="BF23">
+        <v>17900000.0</v>
+      </c>
+      <c r="BG23">
+        <v>17766000.0</v>
+      </c>
+      <c r="BH23">
+        <v>224031000.0</v>
+      </c>
+      <c r="BI23">
+        <v>23039000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>22831000.0</v>
+      </c>
+      <c r="BK23">
+        <v>24912000.0</v>
+      </c>
+      <c r="BL23">
+        <v>20863000.0</v>
+      </c>
+      <c r="BM23">
+        <v>18614000.0</v>
+      </c>
+      <c r="BN23">
+        <v>13015000.0</v>
+      </c>
+      <c r="BO23">
+        <v>16432000.0</v>
+      </c>
+      <c r="BP23">
+        <v>11807000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>13434000.0</v>
+      </c>
+      <c r="BR23">
+        <v>12665000.0</v>
+      </c>
+      <c r="BS23">
+        <v>12665000.0</v>
+      </c>
+      <c r="BT23">
+        <v>2767000.0</v>
+      </c>
+      <c r="BU23">
+        <v>136945.0</v>
+      </c>
+      <c r="BV23">
+        <v>1095219.0</v>
+      </c>
+      <c r="BW23">
+        <v>443795.0</v>
+      </c>
+      <c r="BX23">
+        <v>415.0</v>
+      </c>
+      <c r="BY23">
+        <v>2465.0</v>
+      </c>
+      <c r="BZ23">
+        <v>2465.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:78">
+      <c r="A24" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+    </row>
+    <row r="25" spans="1:78">
+      <c r="A25" t="s">
+        <v>163</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25">
+        <v>2602000.0</v>
+      </c>
+      <c r="AF25">
+        <v>2775000.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25">
+        <v>2939000.0</v>
+      </c>
+      <c r="AI25">
+        <v>2783000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>2783000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2759000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2623000.0</v>
+      </c>
+      <c r="AM25">
+        <v>2214000.0</v>
+      </c>
+      <c r="AN25">
+        <v>2121000.0</v>
+      </c>
+      <c r="AO25">
+        <v>2216000.0</v>
+      </c>
+      <c r="AP25">
+        <v>2220000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>1523000.0</v>
+      </c>
+      <c r="AR25">
+        <v>184000.0</v>
+      </c>
+      <c r="AS25">
+        <v>135000.0</v>
+      </c>
+      <c r="AT25">
+        <v>23000.0</v>
+      </c>
+      <c r="AU25">
+        <v>3000.0</v>
+      </c>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25">
+        <v>-232000.0</v>
+      </c>
+      <c r="AZ25"/>
+      <c r="BA25">
+        <v>480000.0</v>
+      </c>
+      <c r="BB25">
+        <v>502000.0</v>
+      </c>
+      <c r="BC25">
+        <v>3089000.0</v>
+      </c>
+      <c r="BD25">
+        <v>4698000.0</v>
+      </c>
+      <c r="BE25">
+        <v>4252000.0</v>
+      </c>
+      <c r="BF25">
+        <v>4379000.0</v>
+      </c>
+      <c r="BG25">
+        <v>4470000.0</v>
+      </c>
+      <c r="BH25">
+        <v>8129000.0</v>
+      </c>
+      <c r="BI25">
+        <v>8040000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>7951000.0</v>
+      </c>
+      <c r="BK25">
+        <v>8125000.0</v>
+      </c>
+      <c r="BL25">
+        <v>8127000.0</v>
+      </c>
+      <c r="BM25">
+        <v>6870000.0</v>
+      </c>
+      <c r="BN25">
+        <v>5887000.0</v>
+      </c>
+      <c r="BO25">
+        <v>5616000.0</v>
+      </c>
+      <c r="BP25">
+        <v>5641000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>7758000.0</v>
+      </c>
+      <c r="BR25">
+        <v>7672000.0</v>
+      </c>
+      <c r="BS25">
+        <v>8428000.0</v>
+      </c>
+      <c r="BT25">
+        <v>1488000.0</v>
+      </c>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+    </row>
+    <row r="26" spans="1:78">
+      <c r="A26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:78">
+      <c r="A27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>187000.0</v>
+      </c>
+      <c r="I27">
+        <v>184000.0</v>
+      </c>
+      <c r="J27">
+        <v>166000.0</v>
+      </c>
+      <c r="K27">
+        <v>165000.0</v>
+      </c>
+      <c r="L27">
+        <v>165000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
+        <v>161000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
+        <v>180000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
+        <v>175000.0</v>
+      </c>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
+        <v>752000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>264000.0</v>
+      </c>
+      <c r="AK27">
+        <v>248000.0</v>
+      </c>
+      <c r="AL27">
+        <v>240000.0</v>
+      </c>
+      <c r="AM27">
+        <v>648000.0</v>
+      </c>
+      <c r="AN27">
+        <v>648000.0</v>
+      </c>
+      <c r="AO27">
+        <v>194000.0</v>
+      </c>
+      <c r="AP27">
+        <v>232000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>222000.0</v>
+      </c>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27">
+        <v>122000.0</v>
+      </c>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>7417000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+    </row>
+    <row r="28" spans="1:78">
+      <c r="A28" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>7266000.0</v>
+      </c>
+      <c r="C28">
+        <v>6819000.0</v>
+      </c>
+      <c r="D28">
+        <v>4629000.0</v>
+      </c>
+      <c r="E28">
+        <v>5257000.0</v>
+      </c>
+      <c r="F28">
+        <v>4056000.0</v>
+      </c>
+      <c r="G28">
+        <v>8663000.0</v>
+      </c>
+      <c r="H28">
+        <v>6590000.0</v>
+      </c>
+      <c r="I28">
+        <v>4303000.0</v>
+      </c>
+      <c r="J28">
+        <v>4629000.0</v>
+      </c>
+      <c r="K28">
+        <v>5364000.0</v>
+      </c>
+      <c r="L28">
+        <v>6265000.0</v>
+      </c>
+      <c r="M28">
+        <v>4776000.0</v>
+      </c>
+      <c r="N28">
+        <v>5905000.0</v>
+      </c>
+      <c r="O28">
+        <v>4498000.0</v>
+      </c>
+      <c r="P28">
+        <v>4524000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4205000.0</v>
+      </c>
+      <c r="R28">
+        <v>4315000.0</v>
+      </c>
+      <c r="S28">
+        <v>4024000.0</v>
+      </c>
+      <c r="T28">
+        <v>4419000.0</v>
+      </c>
+      <c r="U28">
+        <v>2566000.0</v>
+      </c>
+      <c r="V28">
+        <v>3011000.0</v>
+      </c>
+      <c r="W28">
+        <v>2024000.0</v>
+      </c>
+      <c r="X28">
+        <v>1537000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1786000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1359000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1870000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1265000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1735000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1933000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1953000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1808000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1715000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1816000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1783000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1029000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1230000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1039000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1924000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1924000.0</v>
+      </c>
+      <c r="AO28">
+        <v>670000.0</v>
+      </c>
+      <c r="AP28">
+        <v>839000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>701000.0</v>
+      </c>
+      <c r="AR28">
+        <v>572000.0</v>
+      </c>
+      <c r="AS28">
+        <v>702000.0</v>
+      </c>
+      <c r="AT28">
+        <v>683000.0</v>
+      </c>
+      <c r="AU28">
+        <v>999000.0</v>
+      </c>
+      <c r="AV28">
+        <v>886000.0</v>
+      </c>
+      <c r="AW28">
+        <v>750000.0</v>
+      </c>
+      <c r="AX28">
+        <v>664000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1123000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>748000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1464000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1624000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2958000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1489000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1235000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1548000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1657000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1548000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3458000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>2155000.0</v>
+      </c>
+      <c r="BK28">
+        <v>3289000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2302000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2110000.0</v>
+      </c>
+      <c r="BN28">
+        <v>918000.0</v>
+      </c>
+      <c r="BO28">
+        <v>2034000.0</v>
+      </c>
+      <c r="BP28">
+        <v>1473000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1767000.0</v>
+      </c>
+      <c r="BR28">
+        <v>1398000.0</v>
+      </c>
+      <c r="BS28">
+        <v>1415000.0</v>
+      </c>
+      <c r="BT28">
+        <v>340000.0</v>
+      </c>
+      <c r="BU28">
+        <v>136945.0</v>
+      </c>
+      <c r="BV28">
+        <v>463000.0</v>
+      </c>
+      <c r="BW28">
+        <v>443795.0</v>
+      </c>
+      <c r="BX28">
+        <v>415.0</v>
+      </c>
+      <c r="BY28">
+        <v>1000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:78">
+      <c r="A29" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
+        <v>54000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29">
+        <v>27000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+    </row>
+    <row r="30" spans="1:78">
+      <c r="A30" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30">
+        <v>7544999.0</v>
+      </c>
+      <c r="C30">
+        <v>7063999.0</v>
+      </c>
+      <c r="D30">
+        <v>4908000.0</v>
+      </c>
+      <c r="E30">
+        <v>5257000.0</v>
+      </c>
+      <c r="F30">
+        <v>4325000.0</v>
+      </c>
+      <c r="G30">
+        <v>16845000.0</v>
+      </c>
+      <c r="H30">
+        <v>6807000.0</v>
+      </c>
+      <c r="I30">
+        <v>4513000.0</v>
+      </c>
+      <c r="J30">
+        <v>4882000.0</v>
+      </c>
+      <c r="K30">
+        <v>5529000.0</v>
+      </c>
+      <c r="L30">
+        <v>12382000.0</v>
+      </c>
+      <c r="M30">
+        <v>5015000.0</v>
+      </c>
+      <c r="N30">
+        <v>-1910000.0</v>
+      </c>
+      <c r="O30">
+        <v>10773000.0</v>
+      </c>
+      <c r="P30">
+        <v>5183000.0</v>
+      </c>
+      <c r="Q30">
+        <v>4618000.0</v>
+      </c>
+      <c r="R30">
+        <v>4727000.0</v>
+      </c>
+      <c r="S30">
+        <v>7218000.0</v>
+      </c>
+      <c r="T30">
+        <v>4103000.0</v>
+      </c>
+      <c r="U30">
+        <v>4268000.0</v>
+      </c>
+      <c r="V30">
+        <v>3011000.0</v>
+      </c>
+      <c r="W30">
+        <v>3782000.0</v>
+      </c>
+      <c r="X30">
+        <v>1807000.0</v>
+      </c>
+      <c r="Y30">
+        <v>2037000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1611000.0</v>
+      </c>
+      <c r="AA30">
+        <v>4399000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1265000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1735000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1933000.0</v>
+      </c>
+      <c r="AE30">
+        <v>2203000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1808000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1715000.0</v>
+      </c>
+      <c r="AH30">
+        <v>4755000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4035000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>4295000.0</v>
+      </c>
+      <c r="AK30">
+        <v>4237000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3902000.0</v>
+      </c>
+      <c r="AM30">
+        <v>3686000.0</v>
+      </c>
+      <c r="AN30">
+        <v>3686000.0</v>
+      </c>
+      <c r="AO30">
+        <v>3105000.0</v>
+      </c>
+      <c r="AP30">
+        <v>3291000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3139000.0</v>
+      </c>
+      <c r="AR30">
+        <v>756000.0</v>
+      </c>
+      <c r="AS30">
+        <v>837000.0</v>
+      </c>
+      <c r="AT30">
+        <v>706000.0</v>
+      </c>
+      <c r="AU30">
+        <v>999000.0</v>
+      </c>
+      <c r="AV30">
+        <v>886000.0</v>
+      </c>
+      <c r="AW30">
+        <v>750000.0</v>
+      </c>
+      <c r="AX30">
+        <v>786000.0</v>
+      </c>
+      <c r="AY30">
+        <v>1123000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>770000.0</v>
+      </c>
+      <c r="BA30">
+        <v>2097000.0</v>
+      </c>
+      <c r="BB30">
+        <v>2205000.0</v>
+      </c>
+      <c r="BC30">
+        <v>6047000.0</v>
+      </c>
+      <c r="BD30">
+        <v>13931000.0</v>
+      </c>
+      <c r="BE30">
+        <v>18418000.0</v>
+      </c>
+      <c r="BF30">
+        <v>7091000.0</v>
+      </c>
+      <c r="BG30">
+        <v>7341000.0</v>
+      </c>
+      <c r="BH30">
+        <v>213743000.0</v>
+      </c>
+      <c r="BI30">
+        <v>12993000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>12815000.0</v>
+      </c>
+      <c r="BK30">
+        <v>12761000.0</v>
+      </c>
+      <c r="BL30">
+        <v>11431000.0</v>
+      </c>
+      <c r="BM30">
+        <v>9829000.0</v>
+      </c>
+      <c r="BN30">
+        <v>7583000.0</v>
+      </c>
+      <c r="BO30">
+        <v>8778000.0</v>
+      </c>
+      <c r="BP30">
+        <v>7146000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>9534000.0</v>
+      </c>
+      <c r="BR30">
+        <v>9070000.0</v>
+      </c>
+      <c r="BS30">
+        <v>9070000.0</v>
+      </c>
+      <c r="BT30">
+        <v>1746000.0</v>
+      </c>
+      <c r="BU30">
+        <v>136945.0</v>
+      </c>
+      <c r="BV30">
+        <v>1095219.0</v>
+      </c>
+      <c r="BW30">
+        <v>443795.0</v>
+      </c>
+      <c r="BX30">
+        <v>415.0</v>
+      </c>
+      <c r="BY30">
+        <v>-2465.0</v>
+      </c>
+      <c r="BZ30">
+        <v>-2465.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:78">
+      <c r="A31" t="s">
+        <v>169</v>
+      </c>
+      <c r="B31">
+        <v>-2097000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6071000.0</v>
+      </c>
+      <c r="D31">
+        <v>-3267000.0</v>
+      </c>
+      <c r="E31">
+        <v>-5375000.0</v>
+      </c>
+      <c r="F31">
+        <v>-5125000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4108000.0</v>
+      </c>
+      <c r="H31">
+        <v>-5176000.0</v>
+      </c>
+      <c r="I31">
+        <v>-5258000.0</v>
+      </c>
+      <c r="J31">
+        <v>-4560000.0</v>
+      </c>
+      <c r="K31">
+        <v>-3827000.0</v>
+      </c>
+      <c r="L31">
+        <v>-5061000.0</v>
+      </c>
+      <c r="M31">
+        <v>-4705000.0</v>
+      </c>
+      <c r="N31">
+        <v>-5474000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4176000.0</v>
+      </c>
+      <c r="P31">
+        <v>-1092000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3064000.0</v>
+      </c>
+      <c r="R31">
+        <v>-4112000.0</v>
+      </c>
+      <c r="S31">
+        <v>-11659000.0</v>
+      </c>
+      <c r="T31">
+        <v>-4570000.0</v>
+      </c>
+      <c r="U31">
+        <v>-4273000.0</v>
+      </c>
+      <c r="V31">
+        <v>-4060000.0</v>
+      </c>
+      <c r="W31">
+        <v>-6688000.0</v>
+      </c>
+      <c r="X31">
+        <v>-148000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-5579000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-5673000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-5618000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-6084000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-5773000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-6209000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6375000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-5953000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-7795000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-5184000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-4962000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>6645000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4116000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-3604000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3032000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-3032000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2453000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2037000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-2354000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-162000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-254000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-34000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-8000.0</v>
+      </c>
+      <c r="AV31">
+        <v>3000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-9000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-1202000.0</v>
+      </c>
+      <c r="AY31">
+        <v>7022000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-1682000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-12564000.0</v>
+      </c>
+      <c r="BB31">
+        <v>2543000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-109545000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-33760000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-3303000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-3544000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-3142000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-3008000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-4044000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-3915000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-3662000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-5259000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-4535000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-1145000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-2415000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-3442000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-1466000.0</v>
+      </c>
+      <c r="BR31">
+        <v>1000.0</v>
+      </c>
+      <c r="BS31">
+        <v>1000.0</v>
+      </c>
+      <c r="BT31">
+        <v>1000.0</v>
+      </c>
+      <c r="BU31">
+        <v>136945.0</v>
+      </c>
+      <c r="BV31">
+        <v>3000.0</v>
+      </c>
+      <c r="BW31">
+        <v>443795.0</v>
+      </c>
+      <c r="BX31">
+        <v>415.0</v>
+      </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:78">
+      <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32">
+        <v>42852999.0</v>
+      </c>
+      <c r="C32">
+        <v>49421999.0</v>
+      </c>
+      <c r="D32">
+        <v>46992000.0</v>
+      </c>
+      <c r="E32">
+        <v>37479000.0</v>
+      </c>
+      <c r="F32">
+        <v>24206000.0</v>
+      </c>
+      <c r="G32">
+        <v>41677000.0</v>
+      </c>
+      <c r="H32">
+        <v>44356000.0</v>
+      </c>
+      <c r="I32">
+        <v>43133000.0</v>
+      </c>
+      <c r="J32">
+        <v>38293000.0</v>
+      </c>
+      <c r="K32">
+        <v>39428000.0</v>
+      </c>
+      <c r="L32">
+        <v>24452000.0</v>
+      </c>
+      <c r="M32">
+        <v>28328000.0</v>
+      </c>
+      <c r="N32">
+        <v>18026000.0</v>
+      </c>
+      <c r="O32">
+        <v>28527000.0</v>
+      </c>
+      <c r="P32">
+        <v>33980000.0</v>
+      </c>
+      <c r="Q32">
+        <v>32847000.0</v>
+      </c>
+      <c r="R32">
+        <v>29666000.0</v>
+      </c>
+      <c r="S32">
+        <v>56699000.0</v>
+      </c>
+      <c r="T32">
+        <v>48179000.0</v>
+      </c>
+      <c r="U32">
+        <v>27832000.0</v>
+      </c>
+      <c r="V32">
+        <v>20398000.0</v>
+      </c>
+      <c r="W32">
+        <v>21313000.0</v>
+      </c>
+      <c r="X32">
+        <v>19651000.0</v>
+      </c>
+      <c r="Y32">
+        <v>9042000.0</v>
+      </c>
+      <c r="Z32">
+        <v>13339000.0</v>
+      </c>
+      <c r="AA32">
+        <v>27769000.0</v>
+      </c>
+      <c r="AB32">
+        <v>23959000.0</v>
+      </c>
+      <c r="AC32">
+        <v>18758000.0</v>
+      </c>
+      <c r="AD32">
+        <v>16013000.0</v>
+      </c>
+      <c r="AE32">
+        <v>26991000.0</v>
+      </c>
+      <c r="AF32">
+        <v>26387000.0</v>
+      </c>
+      <c r="AG32">
+        <v>16820000.0</v>
+      </c>
+      <c r="AH32">
+        <v>21322000.0</v>
+      </c>
+      <c r="AI32">
+        <v>24289000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>18851000.0</v>
+      </c>
+      <c r="AK32">
+        <v>18372000.0</v>
+      </c>
+      <c r="AL32">
+        <v>13322000.0</v>
+      </c>
+      <c r="AM32">
+        <v>10871000.0</v>
+      </c>
+      <c r="AN32">
+        <v>10871000.0</v>
+      </c>
+      <c r="AO32">
+        <v>8626000.0</v>
+      </c>
+      <c r="AP32">
+        <v>7001000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>8164000.0</v>
+      </c>
+      <c r="AR32">
+        <v>2644000.0</v>
+      </c>
+      <c r="AS32">
+        <v>1757000.0</v>
+      </c>
+      <c r="AT32">
+        <v>0.0</v>
+      </c>
+      <c r="AU32">
+        <v>2010000.0</v>
+      </c>
+      <c r="AV32">
+        <v>0.0</v>
+      </c>
+      <c r="AW32">
+        <v>2010000.0</v>
+      </c>
+      <c r="AX32">
+        <v>2010000.0</v>
+      </c>
+      <c r="AY32">
+        <v>6330000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>4295000.0</v>
+      </c>
+      <c r="BA32">
+        <v>6809000.0</v>
+      </c>
+      <c r="BB32">
+        <v>5645000.0</v>
+      </c>
+      <c r="BC32">
+        <v>8501000.0</v>
+      </c>
+      <c r="BD32">
+        <v>11559000.0</v>
+      </c>
+      <c r="BE32">
+        <v>18142000.0</v>
+      </c>
+      <c r="BF32">
+        <v>17414000.0</v>
+      </c>
+      <c r="BG32">
+        <v>27540000.0</v>
+      </c>
+      <c r="BH32">
+        <v>23525000.0</v>
+      </c>
+      <c r="BI32">
+        <v>27759000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>25236000.0</v>
+      </c>
+      <c r="BK32">
+        <v>25989000.0</v>
+      </c>
+      <c r="BL32">
+        <v>29046000.0</v>
+      </c>
+      <c r="BM32">
+        <v>22612000.0</v>
+      </c>
+      <c r="BN32">
+        <v>18181000.0</v>
+      </c>
+      <c r="BO32">
+        <v>17235000.0</v>
+      </c>
+      <c r="BP32">
+        <v>22352000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>22067000.0</v>
+      </c>
+      <c r="BR32">
+        <v>26242000.0</v>
+      </c>
+      <c r="BS32">
+        <v>26242000.0</v>
+      </c>
+      <c r="BT32">
+        <v>6122000.0</v>
+      </c>
+      <c r="BU32">
+        <v>0.0</v>
+      </c>
+      <c r="BV32">
+        <v>0.0</v>
+      </c>
+      <c r="BW32">
+        <v>0.0</v>
+      </c>
+      <c r="BX32">
+        <v>0.0</v>
+      </c>
+      <c r="BY32">
+        <v>0.0</v>
+      </c>
+      <c r="BZ32">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>29916000.0</v>
+      </c>
+      <c r="C2">
+        <v>24928000.0</v>
+      </c>
+      <c r="D2">
+        <v>32477000.0</v>
+      </c>
+      <c r="E2">
+        <v>45626000.0</v>
+      </c>
+      <c r="F2">
+        <v>22051000.0</v>
+      </c>
+      <c r="G2">
+        <v>14554000.0</v>
+      </c>
+      <c r="H2">
+        <v>7444000.0</v>
+      </c>
+      <c r="I2">
+        <v>11039000.0</v>
+      </c>
+      <c r="J2">
+        <v>15908000.0</v>
+      </c>
+      <c r="K2">
+        <v>3304000.0</v>
+      </c>
+      <c r="L2">
+        <v>2873000.0</v>
+      </c>
+      <c r="M2">
+        <v>3075000.0</v>
+      </c>
+      <c r="N2">
+        <v>4298000.0</v>
+      </c>
+      <c r="O2">
+        <v>17734000.0</v>
+      </c>
+      <c r="P2">
+        <v>53787000.0</v>
+      </c>
+      <c r="Q2">
+        <v>63607000.0</v>
+      </c>
+      <c r="R2">
+        <v>27543000.0</v>
+      </c>
+      <c r="S2">
+        <v>2211000.0</v>
+      </c>
+      <c r="T2">
+        <v>355938.0</v>
+      </c>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3">
+        <v>35586999</v>
+      </c>
+      <c r="C3">
+        <v>74351000</v>
+      </c>
+      <c r="D3">
+        <v>490000</v>
+      </c>
+      <c r="E3">
+        <v>70451000</v>
+      </c>
+      <c r="F3">
+        <v>197320000</v>
+      </c>
+      <c r="G3">
+        <v>20264000</v>
+      </c>
+      <c r="H3">
+        <v>12349000</v>
+      </c>
+      <c r="I3">
+        <v>31479000</v>
+      </c>
+      <c r="J3">
+        <v>32992000</v>
+      </c>
+      <c r="K3">
+        <v>40779000</v>
+      </c>
+      <c r="L3">
+        <v>201684000</v>
+      </c>
+      <c r="M3">
+        <v>64000</v>
+      </c>
+      <c r="N3">
+        <v>64000</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>28000</v>
+      </c>
+      <c r="R3">
+        <v>21000</v>
+      </c>
+      <c r="S3">
+        <v>9000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>32737000.0</v>
+      </c>
+      <c r="C6">
+        <v>9988000.0</v>
+      </c>
+      <c r="D6">
+        <v>-7549000.0</v>
+      </c>
+      <c r="E6">
+        <v>-13149000.0</v>
+      </c>
+      <c r="F6">
+        <v>23575000.0</v>
+      </c>
+      <c r="G6">
+        <v>7497000.0</v>
+      </c>
+      <c r="H6">
+        <v>7110000.0</v>
+      </c>
+      <c r="I6">
+        <v>-3595000.0</v>
+      </c>
+      <c r="J6">
+        <v>-4869000.0</v>
+      </c>
+      <c r="K6">
+        <v>9554000.0</v>
+      </c>
+      <c r="L6">
+        <v>431000.0</v>
+      </c>
+      <c r="M6">
+        <v>-202000.0</v>
+      </c>
+      <c r="N6">
+        <v>-1223000.0</v>
+      </c>
+      <c r="O6">
+        <v>-13436000.0</v>
+      </c>
+      <c r="P6">
+        <v>-36053000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-9820000.0</v>
+      </c>
+      <c r="R6">
+        <v>36064000.0</v>
+      </c>
+      <c r="S6">
+        <v>25332000.0</v>
+      </c>
+      <c r="T6">
+        <v>1854788.0</v>
+      </c>
+      <c r="U6">
+        <v>355938.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B7">
+        <v>-10050000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5255000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3624000.0</v>
+      </c>
+      <c r="E7">
+        <v>-16785000.0</v>
+      </c>
+      <c r="F7">
+        <v>1659000.0</v>
+      </c>
+      <c r="G7">
+        <v>-10169000.0</v>
+      </c>
+      <c r="H7">
+        <v>3038000.0</v>
+      </c>
+      <c r="I7">
+        <v>1190000.0</v>
+      </c>
+      <c r="J7">
+        <v>2633000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1855000.0</v>
+      </c>
+      <c r="L7">
+        <v>1902000.0</v>
+      </c>
+      <c r="M7">
+        <v>-9459000.0</v>
+      </c>
+      <c r="N7">
+        <v>10701000.0</v>
+      </c>
+      <c r="O7">
+        <v>12671000.0</v>
+      </c>
+      <c r="P7">
+        <v>-4000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2038000.0</v>
+      </c>
+      <c r="R7">
+        <v>-3046000.0</v>
+      </c>
+      <c r="S7">
+        <v>-1793000.0</v>
+      </c>
+      <c r="T7">
+        <v>139175.0</v>
+      </c>
+      <c r="U7">
+        <v>-15676.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B9">
+        <v>-467000.0</v>
+      </c>
+      <c r="C9">
+        <v>492000.0</v>
+      </c>
+      <c r="D9">
+        <v>345000.0</v>
+      </c>
+      <c r="E9">
+        <v>-839000.0</v>
+      </c>
+      <c r="F9">
+        <v>801000.0</v>
+      </c>
+      <c r="G9">
+        <v>962000.0</v>
+      </c>
+      <c r="H9">
+        <v>845000.0</v>
+      </c>
+      <c r="I9">
+        <v>-511000.0</v>
+      </c>
+      <c r="J9">
+        <v>-843000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1496000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1287000.0</v>
+      </c>
+      <c r="M9">
+        <v>1188000.0</v>
+      </c>
+      <c r="N9">
+        <v>1025000.0</v>
+      </c>
+      <c r="O9">
+        <v>-1193000.0</v>
+      </c>
+      <c r="P9">
+        <v>-765000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-493000.0</v>
+      </c>
+      <c r="R9">
+        <v>-263000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10">
+        <v>28000.0</v>
+      </c>
+      <c r="C10">
+        <v>-135000.0</v>
+      </c>
+      <c r="D10">
+        <v>219000.0</v>
+      </c>
+      <c r="E10">
+        <v>-840000.0</v>
+      </c>
+      <c r="F10">
+        <v>3202000.0</v>
+      </c>
+      <c r="G10">
+        <v>-788000.0</v>
+      </c>
+      <c r="H10">
+        <v>1427000.0</v>
+      </c>
+      <c r="I10">
+        <v>-492000.0</v>
+      </c>
+      <c r="J10">
+        <v>-748000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1069000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2980000.0</v>
+      </c>
+      <c r="M10">
+        <v>61000.0</v>
+      </c>
+      <c r="N10">
+        <v>-1005000.0</v>
+      </c>
+      <c r="O10">
+        <v>1152000.0</v>
+      </c>
+      <c r="P10">
+        <v>-1053000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-70000.0</v>
+      </c>
+      <c r="R10">
+        <v>1222000.0</v>
+      </c>
+      <c r="S10">
+        <v>-872000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>1337000.0</v>
+      </c>
+      <c r="G11">
+        <v>-12485000.0</v>
+      </c>
+      <c r="H11">
+        <v>8159000.0</v>
+      </c>
+      <c r="I11">
+        <v>4648000.0</v>
+      </c>
+      <c r="J11">
+        <v>2236000.0</v>
+      </c>
+      <c r="K11">
+        <v>2067000.0</v>
+      </c>
+      <c r="L11">
+        <v>5869000.0</v>
+      </c>
+      <c r="M11">
+        <v>-2089000.0</v>
+      </c>
+      <c r="N11">
+        <v>-343000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
+        <v>2538000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
+        <v>925000.0</v>
+      </c>
+      <c r="T11">
+        <v>200000.0</v>
+      </c>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-8250000.0</v>
+      </c>
+      <c r="F12">
+        <v>11263000.0</v>
+      </c>
+      <c r="G12">
+        <v>-3076000.0</v>
+      </c>
+      <c r="H12">
+        <v>1310000.0</v>
+      </c>
+      <c r="I12">
+        <v>8562000.0</v>
+      </c>
+      <c r="J12">
+        <v>-10662000.0</v>
+      </c>
+      <c r="K12">
+        <v>624000.0</v>
+      </c>
+      <c r="L12">
+        <v>8000.0</v>
+      </c>
+      <c r="M12">
+        <v>-85525000.0</v>
+      </c>
+      <c r="N12">
+        <v>-22132000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>-3681000.0</v>
+      </c>
+      <c r="G13">
+        <v>2142000.0</v>
+      </c>
+      <c r="H13">
+        <v>-7393000.0</v>
+      </c>
+      <c r="I13">
+        <v>-2455000.0</v>
+      </c>
+      <c r="J13">
+        <v>1988000.0</v>
+      </c>
+      <c r="K13">
+        <v>-1357000.0</v>
+      </c>
+      <c r="L13">
+        <v>300000.0</v>
+      </c>
+      <c r="M13">
+        <v>-8844000.0</v>
+      </c>
+      <c r="N13">
+        <v>10274000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14">
+        <v>36156000.0</v>
+      </c>
+      <c r="C14">
+        <v>29695000.0</v>
+      </c>
+      <c r="D14">
+        <v>24676000.0</v>
+      </c>
+      <c r="E14">
+        <v>23417000.0</v>
+      </c>
+      <c r="F14">
+        <v>17151000.0</v>
+      </c>
+      <c r="G14">
+        <v>12721000.0</v>
+      </c>
+      <c r="H14">
+        <v>11016000.0</v>
+      </c>
+      <c r="I14">
+        <v>10876000.0</v>
+      </c>
+      <c r="J14">
+        <v>10518000.0</v>
+      </c>
+      <c r="K14">
+        <v>8531000.0</v>
+      </c>
+      <c r="L14">
+        <v>1865000.0</v>
+      </c>
+      <c r="M14">
+        <v>3000.0</v>
+      </c>
+      <c r="N14">
+        <v>982000.0</v>
+      </c>
+      <c r="O14">
+        <v>15606000.0</v>
+      </c>
+      <c r="P14">
+        <v>28590000.0</v>
+      </c>
+      <c r="Q14">
+        <v>29009000.0</v>
+      </c>
+      <c r="R14">
+        <v>27732000.0</v>
+      </c>
+      <c r="S14">
+        <v>9929000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15">
+        <v>9487999.0</v>
+      </c>
+      <c r="C15">
+        <v>10750000.0</v>
+      </c>
+      <c r="D15">
+        <v>6031000.0</v>
+      </c>
+      <c r="E15">
+        <v>17924000.0</v>
+      </c>
+      <c r="F15">
+        <v>179547000.0</v>
+      </c>
+      <c r="G15">
+        <v>17924000.0</v>
+      </c>
+      <c r="H15">
+        <v>17924000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>2054000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
+        <v>4254000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16">
+        <v>62653000.0</v>
+      </c>
+      <c r="C16">
+        <v>34916000.0</v>
+      </c>
+      <c r="D16">
+        <v>24928000.0</v>
+      </c>
+      <c r="E16">
+        <v>32477000.0</v>
+      </c>
+      <c r="F16">
+        <v>45626000.0</v>
+      </c>
+      <c r="G16">
+        <v>22051000.0</v>
+      </c>
+      <c r="H16">
+        <v>14554000.0</v>
+      </c>
+      <c r="I16">
+        <v>7444000.0</v>
+      </c>
+      <c r="J16">
+        <v>11039000.0</v>
+      </c>
+      <c r="K16">
+        <v>12858000.0</v>
+      </c>
+      <c r="L16">
+        <v>3304000.0</v>
+      </c>
+      <c r="M16">
+        <v>2873000.0</v>
+      </c>
+      <c r="N16">
+        <v>3075000.0</v>
+      </c>
+      <c r="O16">
+        <v>4298000.0</v>
+      </c>
+      <c r="P16">
+        <v>17734000.0</v>
+      </c>
+      <c r="Q16">
+        <v>53787000.0</v>
+      </c>
+      <c r="R16">
+        <v>63607000.0</v>
+      </c>
+      <c r="S16">
+        <v>27543000.0</v>
+      </c>
+      <c r="T16">
+        <v>2210726.0</v>
+      </c>
+      <c r="U16">
+        <v>355938.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B18">
+        <v>17020000.0</v>
+      </c>
+      <c r="C18">
+        <v>927000.0</v>
+      </c>
+      <c r="D18">
+        <v>30833000.0</v>
+      </c>
+      <c r="E18">
+        <v>-33165000.0</v>
+      </c>
+      <c r="F18">
+        <v>-116560000.0</v>
+      </c>
+      <c r="G18">
+        <v>-29999000.0</v>
+      </c>
+      <c r="H18">
+        <v>759000.0</v>
+      </c>
+      <c r="I18">
+        <v>-25756000.0</v>
+      </c>
+      <c r="J18">
+        <v>-30210000.0</v>
+      </c>
+      <c r="K18">
+        <v>-56118000.0</v>
+      </c>
+      <c r="L18">
+        <v>-206421000.0</v>
+      </c>
+      <c r="M18">
+        <v>-14922000.0</v>
+      </c>
+      <c r="N18">
+        <v>1030000.0</v>
+      </c>
+      <c r="O18">
+        <v>2418000.0</v>
+      </c>
+      <c r="P18">
+        <v>26439000.0</v>
+      </c>
+      <c r="Q18">
+        <v>31509000.0</v>
+      </c>
+      <c r="R18">
+        <v>43187000.0</v>
+      </c>
+      <c r="S18">
+        <v>25691000.0</v>
+      </c>
+      <c r="T18">
+        <v>1584425.0</v>
+      </c>
+      <c r="U18">
+        <v>-20048.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-79372000.0</v>
+      </c>
+      <c r="D19">
+        <v>12453000.0</v>
+      </c>
+      <c r="E19">
+        <v>-56263000.0</v>
+      </c>
+      <c r="F19">
+        <v>-184620000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1600000.0</v>
+      </c>
+      <c r="H19">
+        <v>-1600000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1600000.0</v>
+      </c>
+      <c r="J19">
+        <v>-32992000.0</v>
+      </c>
+      <c r="K19">
+        <v>-40779000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B20">
+        <v>845000.0</v>
+      </c>
+      <c r="C20">
+        <v>5823000.0</v>
+      </c>
+      <c r="D20">
+        <v>8000.0</v>
+      </c>
+      <c r="E20">
+        <v>70000.0</v>
+      </c>
+      <c r="F20">
+        <v>98552000.0</v>
+      </c>
+      <c r="G20">
+        <v>73750000.0</v>
+      </c>
+      <c r="H20">
+        <v>13225000.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>8759000.0</v>
+      </c>
+      <c r="C21">
+        <v>25963000.0</v>
+      </c>
+      <c r="D21">
+        <v>-46766000.0</v>
+      </c>
+      <c r="E21">
+        <v>25102000.0</v>
+      </c>
+      <c r="F21">
+        <v>34312000.0</v>
+      </c>
+      <c r="G21">
+        <v>-31014000.0</v>
+      </c>
+      <c r="H21">
+        <v>-6176000.0</v>
+      </c>
+      <c r="I21">
+        <v>662000.0</v>
+      </c>
+      <c r="J21">
+        <v>23265000.0</v>
+      </c>
+      <c r="K21">
+        <v>46650000.0</v>
+      </c>
+      <c r="L21">
+        <v>194012000.0</v>
+      </c>
+      <c r="M21">
+        <v>-94443000.0</v>
+      </c>
+      <c r="N21">
+        <v>-5246000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22">
+        <v>20830000.0</v>
+      </c>
+      <c r="C22">
+        <v>43472000.0</v>
+      </c>
+      <c r="D22">
+        <v>2272000.0</v>
+      </c>
+      <c r="E22">
+        <v>17239000.0</v>
+      </c>
+      <c r="F22">
+        <v>41348000.0</v>
+      </c>
+      <c r="G22">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H22">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I22">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J22">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K22">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L22">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M22">
+        <v>80348000.0</v>
+      </c>
+      <c r="N22">
+        <v>10907000.0</v>
+      </c>
+      <c r="O22">
+        <v>-193768000.0</v>
+      </c>
+      <c r="P22">
+        <v>-197756000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1641000.0</v>
+      </c>
+      <c r="R22">
+        <v>31569000.0</v>
+      </c>
+      <c r="S22">
+        <v>-31985000.0</v>
+      </c>
+      <c r="T22">
+        <v>1445250.0</v>
+      </c>
+      <c r="U22">
+        <v>-4372.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>191</v>
+      </c>
+      <c r="B23">
+        <v>805000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2104000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2126000.0</v>
+      </c>
+      <c r="E23">
+        <v>123380000.0</v>
+      </c>
+      <c r="F23">
+        <v>356396000.0</v>
+      </c>
+      <c r="G23">
+        <v>-3640000.0</v>
+      </c>
+      <c r="H23">
+        <v>-698000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1153000.0</v>
+      </c>
+      <c r="J23">
+        <v>-561000.0</v>
+      </c>
+      <c r="K23">
+        <v>22022000.0</v>
+      </c>
+      <c r="L23">
+        <v>12890000.0</v>
+      </c>
+      <c r="M23">
+        <v>3204000.0</v>
+      </c>
+      <c r="N23">
+        <v>2000000.0</v>
+      </c>
+      <c r="O23">
+        <v>17560000.0</v>
+      </c>
+      <c r="P23">
+        <v>-9347000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-9827000.0</v>
+      </c>
+      <c r="R23">
+        <v>11381000.0</v>
+      </c>
+      <c r="S23">
+        <v>-1835000.0</v>
+      </c>
+      <c r="T23">
+        <v>383.0</v>
+      </c>
+      <c r="U23">
+        <v>986.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>192</v>
+      </c>
+      <c r="B24">
+        <v>-8519000.0</v>
+      </c>
+      <c r="C24">
+        <v>-5021000.0</v>
+      </c>
+      <c r="D24">
+        <v>-5675000.0</v>
+      </c>
+      <c r="E24">
+        <v>1500000.0</v>
+      </c>
+      <c r="F24">
+        <v>12600000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1600000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>22652000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>105959000.0</v>
+      </c>
+      <c r="N24">
+        <v>3998000.0</v>
+      </c>
+      <c r="O24">
+        <v>58933000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>-10000000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>-232923020.0</v>
+      </c>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>193</v>
+      </c>
+      <c r="B25">
+        <v>-4379000.0</v>
+      </c>
+      <c r="C25">
+        <v>2379000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1148000.0</v>
+      </c>
+      <c r="E25">
+        <v>6230000.0</v>
+      </c>
+      <c r="F25">
+        <v>9339000.0</v>
+      </c>
+      <c r="G25">
+        <v>10756000.0</v>
+      </c>
+      <c r="H25">
+        <v>9442000.0</v>
+      </c>
+      <c r="I25">
+        <v>6153000.0</v>
+      </c>
+      <c r="J25">
+        <v>-7864000.0</v>
+      </c>
+      <c r="K25">
+        <v>1984000.0</v>
+      </c>
+      <c r="L25">
+        <v>444000.0</v>
+      </c>
+      <c r="M25">
+        <v>-85750000.0</v>
+      </c>
+      <c r="N25">
+        <v>-742000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1607000.0</v>
+      </c>
+      <c r="P25">
+        <v>-4202000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-1151000.0</v>
+      </c>
+      <c r="R25">
+        <v>-13047000.0</v>
+      </c>
+      <c r="S25">
+        <v>49549000.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-4850000.0</v>
+      </c>
+      <c r="D26">
+        <v>-1702000.0</v>
+      </c>
+      <c r="E26">
+        <v>-23000.0</v>
+      </c>
+      <c r="F26">
+        <v>-1708000.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>13225000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
+        <v>2637000.0</v>
+      </c>
+      <c r="K26">
+        <v>22606000.0</v>
+      </c>
+      <c r="L26">
+        <v>13820000.0</v>
+      </c>
+      <c r="M26">
+        <v>3204000.0</v>
+      </c>
+      <c r="N26">
+        <v>3204000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>-63705000.0</v>
+      </c>
+      <c r="T26">
+        <v>-11796000.0</v>
+      </c>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27">
+        <v>4065000.0</v>
+      </c>
+      <c r="C27">
+        <v>4987000.0</v>
+      </c>
+      <c r="D27">
+        <v>9147000.0</v>
+      </c>
+      <c r="E27">
+        <v>7185000.0</v>
+      </c>
+      <c r="F27">
+        <v>5097000.0</v>
+      </c>
+      <c r="G27">
+        <v>869000.0</v>
+      </c>
+      <c r="H27">
+        <v>1310000.0</v>
+      </c>
+      <c r="I27">
+        <v>1295000.0</v>
+      </c>
+      <c r="J27">
+        <v>730000.0</v>
+      </c>
+      <c r="K27">
+        <v>624000.0</v>
+      </c>
+      <c r="L27">
+        <v>178000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27">
+        <v>15000.0</v>
+      </c>
+      <c r="O27">
+        <v>15000.0</v>
+      </c>
+      <c r="P27">
+        <v>14000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28">
+        <v>-1524000.0</v>
+      </c>
+      <c r="C28">
+        <v>14082000.0</v>
+      </c>
+      <c r="D28">
+        <v>-56617000.0</v>
+      </c>
+      <c r="E28">
+        <v>5828000.0</v>
+      </c>
+      <c r="F28">
+        <v>127435000.0</v>
+      </c>
+      <c r="G28">
+        <v>39096000.0</v>
+      </c>
+      <c r="H28">
+        <v>6351000.0</v>
+      </c>
+      <c r="I28">
+        <v>-491000.0</v>
+      </c>
+      <c r="J28">
+        <v>25341000.0</v>
+      </c>
+      <c r="K28">
+        <v>65672000.0</v>
+      </c>
+      <c r="L28">
+        <v>206852000.0</v>
+      </c>
+      <c r="M28">
+        <v>-91239000.0</v>
+      </c>
+      <c r="N28">
+        <v>-3246000.0</v>
+      </c>
+      <c r="O28">
+        <v>-71256000.0</v>
+      </c>
+      <c r="P28">
+        <v>-62492000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-49242000.0</v>
+      </c>
+      <c r="R28">
+        <v>-43497000.0</v>
+      </c>
+      <c r="S28">
+        <v>142551000.0</v>
+      </c>
+      <c r="T28">
+        <v>233193383.0</v>
+      </c>
+      <c r="U28">
+        <v>375986.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>52606999.0</v>
+      </c>
+      <c r="C29">
+        <v>75278000.0</v>
+      </c>
+      <c r="D29">
+        <v>31323000.0</v>
+      </c>
+      <c r="E29">
+        <v>37286000.0</v>
+      </c>
+      <c r="F29">
+        <v>80760000.0</v>
+      </c>
+      <c r="G29">
+        <v>-9735000.0</v>
+      </c>
+      <c r="H29">
+        <v>13108000.0</v>
+      </c>
+      <c r="I29">
+        <v>5723000.0</v>
+      </c>
+      <c r="J29">
+        <v>2782000.0</v>
+      </c>
+      <c r="K29">
+        <v>-15339000.0</v>
+      </c>
+      <c r="L29">
+        <v>-4737000.0</v>
+      </c>
+      <c r="M29">
+        <v>-14858000.0</v>
+      </c>
+      <c r="N29">
+        <v>1030000.0</v>
+      </c>
+      <c r="O29">
+        <v>2418000.0</v>
+      </c>
+      <c r="P29">
+        <v>26439000.0</v>
+      </c>
+      <c r="Q29">
+        <v>31537000.0</v>
+      </c>
+      <c r="R29">
+        <v>43208000.0</v>
+      </c>
+      <c r="S29">
+        <v>25700000.0</v>
+      </c>
+      <c r="T29">
+        <v>1584425.0</v>
+      </c>
+      <c r="U29">
+        <v>-20048.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>198</v>
+      </c>
+      <c r="B30">
+        <v>-23346000.0</v>
+      </c>
+      <c r="C30">
+        <v>-79372000.0</v>
+      </c>
+      <c r="D30">
+        <v>17745000.0</v>
+      </c>
+      <c r="E30">
+        <v>-56263000.0</v>
+      </c>
+      <c r="F30">
+        <v>-184620000.0</v>
+      </c>
+      <c r="G30">
+        <v>-21864000.0</v>
+      </c>
+      <c r="H30">
+        <v>-12349000.0</v>
+      </c>
+      <c r="I30">
+        <v>-8827000.0</v>
+      </c>
+      <c r="J30">
+        <v>-32992000.0</v>
+      </c>
+      <c r="K30">
+        <v>-40779000.0</v>
+      </c>
+      <c r="L30">
+        <v>-201684000.0</v>
+      </c>
+      <c r="M30">
+        <v>105895000.0</v>
+      </c>
+      <c r="N30">
+        <v>993000.0</v>
+      </c>
+      <c r="O30">
+        <v>55402000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30">
+        <v>7885000.0</v>
+      </c>
+      <c r="R30">
+        <v>36353000.0</v>
+      </c>
+      <c r="S30">
+        <v>-142919000.0</v>
+      </c>
+      <c r="T30">
+        <v>-232923020.0</v>
+      </c>
+      <c r="U30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BZ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:78">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>56353000.0</v>
+      </c>
+      <c r="C2">
+        <v>36812000.0</v>
+      </c>
+      <c r="D2">
+        <v>19894000.0</v>
+      </c>
+      <c r="E2">
+        <v>30900000.0</v>
+      </c>
+      <c r="F2">
+        <v>29916000.0</v>
+      </c>
+      <c r="G2">
+        <v>41285000.0</v>
+      </c>
+      <c r="H2">
+        <v>32724000.0</v>
+      </c>
+      <c r="I2">
+        <v>24218000.0</v>
+      </c>
+      <c r="J2">
+        <v>19428000.0</v>
+      </c>
+      <c r="K2">
+        <v>22045000.0</v>
+      </c>
+      <c r="L2">
+        <v>1941000.0</v>
+      </c>
+      <c r="M2">
+        <v>20511000.0</v>
+      </c>
+      <c r="N2">
+        <v>6911000.0</v>
+      </c>
+      <c r="O2">
+        <v>25566000.0</v>
+      </c>
+      <c r="P2">
+        <v>41357000.0</v>
+      </c>
+      <c r="Q2">
+        <v>38885000.0</v>
+      </c>
+      <c r="R2">
+        <v>42676000.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2">
+        <v>33399000.0</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
+        <v>22031000.0</v>
+      </c>
+      <c r="Y2">
+        <v>6182000.0</v>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2">
+        <v>7444000.0</v>
+      </c>
+      <c r="AD2">
+        <v>7444000.0</v>
+      </c>
+      <c r="AE2">
+        <v>5242000.0</v>
+      </c>
+      <c r="AF2">
+        <v>12998000.0</v>
+      </c>
+      <c r="AG2">
+        <v>12998000.0</v>
+      </c>
+      <c r="AH2">
+        <v>11039000.0</v>
+      </c>
+      <c r="AI2">
+        <v>10898000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>9197000.0</v>
+      </c>
+      <c r="AK2">
+        <v>9197000.0</v>
+      </c>
+      <c r="AL2">
+        <v>15908000.0</v>
+      </c>
+      <c r="AM2">
+        <v>3909000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3909000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3059000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3304000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2800000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1046000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1800000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1800000.0</v>
+      </c>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
+        <v>4298000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4298000.0</v>
+      </c>
+      <c r="BB2">
+        <v>8115000.0</v>
+      </c>
+      <c r="BC2">
+        <v>8115000.0</v>
+      </c>
+      <c r="BD2">
+        <v>7723000.0</v>
+      </c>
+      <c r="BE2">
+        <v>10992000.0</v>
+      </c>
+      <c r="BF2">
+        <v>17734000.0</v>
+      </c>
+      <c r="BG2">
+        <v>31976000.0</v>
+      </c>
+      <c r="BH2">
+        <v>34799000.0</v>
+      </c>
+      <c r="BI2">
+        <v>44189000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>53787000.0</v>
+      </c>
+      <c r="BK2">
+        <v>65826000.0</v>
+      </c>
+      <c r="BL2">
+        <v>70898000.0</v>
+      </c>
+      <c r="BM2">
+        <v>85849000.0</v>
+      </c>
+      <c r="BN2">
+        <v>63607000.0</v>
+      </c>
+      <c r="BO2">
+        <v>60408000.0</v>
+      </c>
+      <c r="BP2">
+        <v>47022000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>40238000.0</v>
+      </c>
+      <c r="BR2">
+        <v>27543000.0</v>
+      </c>
+      <c r="BS2">
+        <v>27543000.0</v>
+      </c>
+      <c r="BT2">
+        <v>1402660.0</v>
+      </c>
+      <c r="BU2">
+        <v>2109000.0</v>
+      </c>
+      <c r="BV2">
+        <v>2211000.0</v>
+      </c>
+      <c r="BW2">
+        <v>2634111.0</v>
+      </c>
+      <c r="BX2">
+        <v>100000.0</v>
+      </c>
+      <c r="BY2">
+        <v>6092000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>6182000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:78">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3">
+        <v>32604000</v>
+      </c>
+      <c r="C3">
+        <v>715653</v>
+      </c>
+      <c r="D3">
+        <v>704280</v>
+      </c>
+      <c r="E3">
+        <v>3022010</v>
+      </c>
+      <c r="F3">
+        <v>33666000</v>
+      </c>
+      <c r="G3">
+        <v>31289456</v>
+      </c>
+      <c r="H3">
+        <v>7854768</v>
+      </c>
+      <c r="I3">
+        <v>34175855</v>
+      </c>
+      <c r="J3">
+        <v>2000</v>
+      </c>
+      <c r="K3">
+        <v>3360288</v>
+      </c>
+      <c r="L3">
+        <v>12000</v>
+      </c>
+      <c r="M3">
+        <v>265220</v>
+      </c>
+      <c r="N3">
+        <v>47000</v>
+      </c>
+      <c r="O3">
+        <v>31787000</v>
+      </c>
+      <c r="P3">
+        <v>1349000</v>
+      </c>
+      <c r="Q3">
+        <v>34248198</v>
+      </c>
+      <c r="R3">
+        <v>2042000</v>
+      </c>
+      <c r="S3">
+        <v>36214000</v>
+      </c>
+      <c r="T3">
+        <v>43048000</v>
+      </c>
+      <c r="U3">
+        <v>97172000</v>
+      </c>
+      <c r="V3">
+        <v>20886000</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>7128000</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>27984000</v>
+      </c>
+      <c r="AF3">
+        <v>2878000</v>
+      </c>
+      <c r="AG3">
+        <v>2878000</v>
+      </c>
+      <c r="AH3">
+        <v>2878000</v>
+      </c>
+      <c r="AI3">
+        <v>236000</v>
+      </c>
+      <c r="AJ3">
+        <v>27000</v>
+      </c>
+      <c r="AK3">
+        <v>27000</v>
+      </c>
+      <c r="AL3">
+        <v>40779000</v>
+      </c>
+      <c r="AM3">
+        <v>40779000</v>
+      </c>
+      <c r="AN3">
+        <v>40779000</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>138260000</v>
+      </c>
+      <c r="AQ3">
+        <v>138260000</v>
+      </c>
+      <c r="AR3">
+        <v>46297000</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
+        <v>64000</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>64000</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>3000</v>
+      </c>
+      <c r="BL3">
+        <v>31000</v>
+      </c>
+      <c r="BM3">
+        <v>3000</v>
+      </c>
+      <c r="BN3">
+        <v>34000</v>
+      </c>
+      <c r="BO3">
+        <v>34000</v>
+      </c>
+      <c r="BP3">
+        <v>21000</v>
+      </c>
+      <c r="BQ3">
+        <v>1000</v>
+      </c>
+      <c r="BR3">
+        <v>20000</v>
+      </c>
+      <c r="BS3">
+        <v>20000</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:78">
+      <c r="A4" t="s">
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4559,413 +24107,527 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
     </row>
     <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...16 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
+      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...7 lines deleted...]
-      </c>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
-[...7 lines deleted...]
-      </c>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
-[...7 lines deleted...]
-      </c>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
-[...1 lines deleted...]
-      </c>
+      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
+      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
+      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5"/>
-      <c r="BT5">
-[...4 lines deleted...]
-      </c>
+      <c r="BT5"/>
+      <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
     </row>
     <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>25</v>
-[...21 lines deleted...]
-      <c r="V6"/>
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>12449000.0</v>
+      </c>
+      <c r="C6">
+        <v>25841000.0</v>
+      </c>
+      <c r="D6">
+        <v>16918000.0</v>
+      </c>
+      <c r="E6">
+        <v>-5506000.0</v>
+      </c>
+      <c r="F6">
+        <v>984000.0</v>
+      </c>
+      <c r="G6">
+        <v>-11369000.0</v>
+      </c>
+      <c r="H6">
+        <v>8561000.0</v>
+      </c>
+      <c r="I6">
+        <v>8506000.0</v>
+      </c>
+      <c r="J6">
+        <v>4790000.0</v>
+      </c>
+      <c r="K6">
+        <v>-2617000.0</v>
+      </c>
+      <c r="L6">
+        <v>-407000.0</v>
+      </c>
+      <c r="M6">
+        <v>-3559000.0</v>
+      </c>
+      <c r="N6">
+        <v>-11966000.0</v>
+      </c>
+      <c r="O6">
+        <v>6910999.0</v>
+      </c>
+      <c r="P6">
+        <v>-57148000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2128000.0</v>
+      </c>
+      <c r="R6">
+        <v>-3791000.0</v>
+      </c>
+      <c r="S6">
+        <v>7344000.0</v>
+      </c>
+      <c r="T6">
+        <v>-15512000.0</v>
+      </c>
+      <c r="U6">
+        <v>-1656000.0</v>
+      </c>
+      <c r="V6">
+        <v>33399000.0</v>
+      </c>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6"/>
+      <c r="Y6">
+        <v>15849000.0</v>
+      </c>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6"/>
-[...13 lines deleted...]
-      <c r="AS6"/>
+      <c r="AE6">
+        <v>2202000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-7756000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-7756000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-7756000.0</v>
+      </c>
+      <c r="AI6">
+        <v>141000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1701000.0</v>
+      </c>
+      <c r="AK6">
+        <v>1701000.0</v>
+      </c>
+      <c r="AL6">
+        <v>8949000.0</v>
+      </c>
+      <c r="AM6">
+        <v>8949000.0</v>
+      </c>
+      <c r="AN6">
+        <v>8949000.0</v>
+      </c>
+      <c r="AO6">
+        <v>850000.0</v>
+      </c>
+      <c r="AP6">
+        <v>2335000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-250000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-77000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1830000.0</v>
+      </c>
       <c r="AT6"/>
-      <c r="AU6"/>
+      <c r="AU6">
+        <v>-202000.0</v>
+      </c>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-      <c r="AY6"/>
+      <c r="AY6">
+        <v>-1223000.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
-      <c r="BB6"/>
-[...23 lines deleted...]
-      <c r="BZ6"/>
+      <c r="BB6">
+        <v>-3817000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-3817000.0</v>
+      </c>
+      <c r="BD6">
+        <v>392000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-3269000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-6742000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-14242000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-2823000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-9390000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-9598000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-12039000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-5072000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-14951000.0</v>
+      </c>
+      <c r="BN6">
+        <v>22242000.0</v>
+      </c>
+      <c r="BO6">
+        <v>3199000.0</v>
+      </c>
+      <c r="BP6">
+        <v>13386000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>6784000.0</v>
+      </c>
+      <c r="BR6">
+        <v>12695000.0</v>
+      </c>
+      <c r="BS6">
+        <v>12695000.0</v>
+      </c>
+      <c r="BT6">
+        <v>12556340.0</v>
+      </c>
+      <c r="BU6">
+        <v>-706340.0</v>
+      </c>
+      <c r="BV6">
+        <v>-102000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-423385.0</v>
+      </c>
+      <c r="BX6">
+        <v>2510000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-140000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-90000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>176</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
+      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
-        <v>22183000.0</v>
+        <v>-1525000.0</v>
       </c>
       <c r="K7">
-        <v>414000.0</v>
+        <v>-1525000.0</v>
       </c>
       <c r="L7">
-        <v>452000.0</v>
+        <v>-1525000.0</v>
       </c>
       <c r="M7"/>
-      <c r="N7">
-[...5 lines deleted...]
-      </c>
+      <c r="N7"/>
+      <c r="O7">
+        <v>-10230000.0</v>
+      </c>
+      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
-[...1 lines deleted...]
-      </c>
+      <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
-[...1 lines deleted...]
-      </c>
+      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y7">
+        <v>-15612000.0</v>
+      </c>
+      <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7"/>
-      <c r="AF7"/>
+      <c r="AE7">
+        <v>3181000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-4533000.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7"/>
-[...9 lines deleted...]
-      <c r="AS7"/>
+      <c r="AI7">
+        <v>1356000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>3292000.0</v>
+      </c>
+      <c r="AK7">
+        <v>3292000.0</v>
+      </c>
+      <c r="AL7">
+        <v>380000.0</v>
+      </c>
+      <c r="AM7">
+        <v>380000.0</v>
+      </c>
+      <c r="AN7">
+        <v>380000.0</v>
+      </c>
+      <c r="AO7">
+        <v>112000.0</v>
+      </c>
+      <c r="AP7">
+        <v>2034000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-2260000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-15000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-480000.0</v>
+      </c>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-      <c r="BB7"/>
+      <c r="BB7">
+        <v>-41000.0</v>
+      </c>
       <c r="BC7"/>
-      <c r="BD7"/>
-[...19 lines deleted...]
-      <c r="BX7"/>
+      <c r="BD7">
+        <v>1773000.0</v>
+      </c>
+      <c r="BE7">
+        <v>4410000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-1125000.0</v>
+      </c>
+      <c r="BG7">
+        <v>1123000.0</v>
+      </c>
+      <c r="BH7">
+        <v>307000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-4479000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-951000.0</v>
+      </c>
+      <c r="BK7">
+        <v>3100000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-594000.0</v>
+      </c>
+      <c r="BM7">
+        <v>1464000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-1932000.0</v>
+      </c>
+      <c r="BO7">
+        <v>5186000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-9867000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>1408000.0</v>
+      </c>
+      <c r="BR7">
+        <v>227000.0</v>
+      </c>
+      <c r="BS7">
+        <v>227000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-3191349.0</v>
+      </c>
+      <c r="BU7">
+        <v>-258651.0</v>
+      </c>
+      <c r="BV7">
+        <v>98000.0</v>
+      </c>
+      <c r="BW7">
+        <v>142220.0</v>
+      </c>
+      <c r="BX7">
+        <v>-30000.0</v>
+      </c>
       <c r="BY7"/>
-      <c r="BZ7"/>
+      <c r="BZ7">
+        <v>20000.0</v>
+      </c>
     </row>
     <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
+      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
-[...7 lines deleted...]
-      </c>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
+      <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
-[...1 lines deleted...]
-      </c>
+      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
-[...1 lines deleted...]
-      </c>
+      <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
-[...1 lines deleted...]
-      </c>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -4983,1469 +24645,1269 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
     </row>
     <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9"/>
-[...1 lines deleted...]
-      <c r="L9"/>
+      <c r="J9">
+        <v>-176000.0</v>
+      </c>
+      <c r="K9">
+        <v>-176000.0</v>
+      </c>
+      <c r="L9">
+        <v>-176000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9"/>
+      <c r="O9">
+        <v>-839000.0</v>
+      </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...15 lines deleted...]
-      <c r="AR9"/>
+      <c r="AD9"/>
+      <c r="AE9">
+        <v>-619000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1481000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1481000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-1481000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1074000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1267000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1267000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-1186000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1186000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-1186000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-13000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-818000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-818000.0</v>
+      </c>
+      <c r="AR9">
+        <v>3000.0</v>
+      </c>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9"/>
+      <c r="AU9">
+        <v>1188000.0</v>
+      </c>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9"/>
+      <c r="AY9">
+        <v>1025000.0</v>
+      </c>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9"/>
+      <c r="BB9">
+        <v>-1193000.0</v>
+      </c>
       <c r="BC9"/>
-      <c r="BD9"/>
-[...14 lines deleted...]
-      <c r="BS9"/>
+      <c r="BD9">
+        <v>1497000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1180000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-317000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-84000.0</v>
+      </c>
+      <c r="BH9">
+        <v>19000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-883000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>183000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-180000.0</v>
+      </c>
+      <c r="BL9">
+        <v>57000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-182000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-188000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-495000.0</v>
+      </c>
+      <c r="BP9">
+        <v>259000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>14000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-41000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-41000.0</v>
+      </c>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
     </row>
     <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>29</v>
-[...24 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
       <c r="J10">
-        <v>19428000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="K10">
-        <v>22045000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="L10">
-        <v>22452000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>219000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10"/>
       <c r="O10">
-        <v>25567000.0</v>
-[...45 lines deleted...]
-      </c>
+        <v>-840000.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
       <c r="AE10">
-        <v>4397000.0</v>
+        <v>2963000.0</v>
       </c>
       <c r="AF10">
-        <v>12218000.0</v>
+        <v>-1508000.0</v>
       </c>
       <c r="AG10">
-        <v>8240000.0</v>
+        <v>-1508000.0</v>
       </c>
       <c r="AH10">
-        <v>8889000.0</v>
+        <v>-1508000.0</v>
       </c>
       <c r="AI10">
-        <v>8438000.0</v>
+        <v>-596000.0</v>
       </c>
       <c r="AJ10">
-        <v>6397000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="AK10">
-        <v>6940000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="AL10">
-        <v>12858000.0</v>
+        <v>-1079000.0</v>
       </c>
       <c r="AM10">
-        <v>12858000.0</v>
+        <v>-1079000.0</v>
       </c>
       <c r="AN10">
-        <v>3909000.0</v>
+        <v>-1079000.0</v>
       </c>
       <c r="AO10">
-        <v>2779000.0</v>
+        <v>-515000.0</v>
       </c>
       <c r="AP10">
-        <v>3059000.0</v>
+        <v>-2024000.0</v>
       </c>
       <c r="AQ10">
-        <v>969000.0</v>
+        <v>-2024000.0</v>
       </c>
       <c r="AR10">
-        <v>1046000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-279000.0</v>
+      </c>
+      <c r="AS10"/>
+      <c r="AT10"/>
       <c r="AU10">
-        <v>2904000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>61000.0</v>
+      </c>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
       <c r="AY10">
-        <v>1067000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-1005000.0</v>
+      </c>
+      <c r="AZ10"/>
+      <c r="BA10"/>
       <c r="BB10">
-        <v>4298000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="BC10">
-        <v>8115000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="BD10">
-        <v>7723000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="BE10">
-        <v>10992000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="BF10">
-        <v>17734000.0</v>
+        <v>-624000.0</v>
       </c>
       <c r="BG10">
-        <v>31976000.0</v>
+        <v>-1003000.0</v>
       </c>
       <c r="BH10">
-        <v>34799000.0</v>
+        <v>-139000.0</v>
       </c>
       <c r="BI10">
-        <v>44189000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="BJ10">
-        <v>53787000.0</v>
+        <v>-110000.0</v>
       </c>
       <c r="BK10">
-        <v>65826000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="BL10">
-        <v>70898000.0</v>
+        <v>-275000.0</v>
       </c>
       <c r="BM10">
-        <v>85849000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="BN10">
-        <v>63607000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="BO10">
-        <v>60408000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="BP10">
-        <v>47022000.0</v>
+        <v>961000.0</v>
       </c>
       <c r="BQ10">
-        <v>40238000.0</v>
+        <v>-38000.0</v>
       </c>
       <c r="BR10">
-        <v>40238000.0</v>
-[...16 lines deleted...]
-      </c>
+        <v>214000.0</v>
+      </c>
+      <c r="BS10">
+        <v>214000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ10"/>
     </row>
     <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11"/>
-[...23 lines deleted...]
-      <c r="AM11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>-139000.0</v>
+      </c>
+      <c r="AF11">
+        <v>491000.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>2236000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>305000.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>2067000.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11"/>
+      <c r="AQ11">
+        <v>5869000.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11"/>
+      <c r="AU11">
+        <v>-2089000.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11"/>
+      <c r="AY11">
+        <v>-343000.0</v>
+      </c>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11"/>
+      <c r="BG11">
+        <v>2538000.0</v>
+      </c>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11"/>
-[...1 lines deleted...]
-      <c r="BS11"/>
+      <c r="BQ11">
+        <v>1471000.0</v>
+      </c>
+      <c r="BR11">
+        <v>475000.0</v>
+      </c>
+      <c r="BS11">
+        <v>925000.0</v>
+      </c>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11"/>
-[...2 lines deleted...]
-      <c r="BY11"/>
+      <c r="BV11">
+        <v>73000.0</v>
+      </c>
+      <c r="BW11">
+        <v>200000.0</v>
+      </c>
+      <c r="BX11">
+        <v>10000.0</v>
+      </c>
+      <c r="BY11">
+        <v>5000.0</v>
+      </c>
       <c r="BZ11"/>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
-[...79 lines deleted...]
-      </c>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
       <c r="AE12">
-        <v>4397000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="AF12">
-        <v>12218000.0</v>
+        <v>8465000.0</v>
       </c>
       <c r="AG12">
-        <v>8240000.0</v>
+        <v>8465000.0</v>
       </c>
       <c r="AH12">
-        <v>8889000.0</v>
+        <v>8465000.0</v>
       </c>
       <c r="AI12">
-        <v>8438000.0</v>
+        <v>-10662000.0</v>
       </c>
       <c r="AJ12">
-        <v>6397000.0</v>
+        <v>-11210000.0</v>
       </c>
       <c r="AK12">
-        <v>6940000.0</v>
+        <v>-11210000.0</v>
       </c>
       <c r="AL12">
-        <v>12858000.0</v>
+        <v>-11210000.0</v>
       </c>
       <c r="AM12">
-        <v>12858000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>624000.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
       <c r="AQ12">
-        <v>969000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>8000.0</v>
+      </c>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
       <c r="AU12">
-        <v>2904000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-85525000.0</v>
+      </c>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
       <c r="AY12">
-        <v>1067000.0</v>
-[...57 lines deleted...]
-      </c>
+        <v>-22132000.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
-[...4 lines deleted...]
-      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
       <c r="BV12">
-        <v>2210726.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25276.0</v>
+      </c>
+      <c r="BW12"/>
       <c r="BX12">
-        <v>100000.0</v>
+        <v>25276.0</v>
       </c>
       <c r="BY12"/>
       <c r="BZ12"/>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...79 lines deleted...]
-      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
       <c r="AE13">
-        <v>3000.0</v>
+        <v>2277000.0</v>
       </c>
       <c r="AF13">
-        <v>3000.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="AG13">
-        <v>37216000.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="AH13">
-        <v>3000.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="AI13">
-        <v>3000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="AJ13">
-        <v>3000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="AK13">
-        <v>26707000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="AL13">
-        <v>3000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="AM13">
-        <v>3000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-1357000.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
       <c r="AQ13">
-        <v>16862000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>300000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
       <c r="AU13">
-        <v>2822000.0</v>
-[...67 lines deleted...]
-      </c>
+        <v>-8844000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
+        <v>10274000.0</v>
+      </c>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
       <c r="BS13"/>
-      <c r="BT13">
-[...10 lines deleted...]
-      </c>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
       <c r="BX13">
-        <v>1000.0</v>
+        <v>-13721.0</v>
       </c>
       <c r="BY13"/>
-      <c r="BZ13">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ13"/>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>183</v>
       </c>
       <c r="B14">
-        <v>20871198.0</v>
+        <v>9601999.0</v>
       </c>
       <c r="C14">
-        <v>20562616.0</v>
+        <v>9363999.0</v>
       </c>
       <c r="D14">
-        <v>20444086.0</v>
+        <v>9415000.0</v>
       </c>
       <c r="E14">
-        <v>20156636.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9052000.0</v>
+      </c>
+      <c r="F14"/>
       <c r="G14">
-        <v>19786887.0</v>
+        <v>8139000.0</v>
       </c>
       <c r="H14">
-        <v>19832695.0</v>
+        <v>7645000.0</v>
       </c>
       <c r="I14">
-        <v>19475630.0</v>
+        <v>7065000.0</v>
       </c>
       <c r="J14">
-        <v>19063475.0</v>
+        <v>6846000.0</v>
       </c>
       <c r="K14">
-        <v>18138600.0</v>
+        <v>7541000.0</v>
       </c>
       <c r="L14">
-        <v>19648956.0</v>
+        <v>7110000.0</v>
       </c>
       <c r="M14">
-        <v>17929142.0</v>
+        <v>7103000.0</v>
       </c>
       <c r="N14">
-        <v>17897084.0</v>
+        <v>7103000.0</v>
       </c>
       <c r="O14">
-        <v>17908986.0</v>
+        <v>10360000.0</v>
       </c>
       <c r="P14">
-        <v>17736828.0</v>
+        <v>7497000.0</v>
       </c>
       <c r="Q14">
-        <v>17721863.0</v>
+        <v>7034000.0</v>
       </c>
       <c r="R14">
-        <v>20623802.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>6265000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
-        <v>15425.0</v>
+        <v>2602000.0</v>
       </c>
       <c r="AF14">
-        <v>15425.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AG14">
-        <v>15365.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AH14">
-        <v>15408.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AI14">
-        <v>15408.0</v>
+        <v>2783000.0</v>
       </c>
       <c r="AJ14">
-        <v>15408.0</v>
+        <v>2783000.0</v>
       </c>
       <c r="AK14">
-        <v>14288.0</v>
+        <v>2783000.0</v>
       </c>
       <c r="AL14">
-        <v>14196.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="AM14">
-        <v>14196.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="AN14">
-        <v>8622.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="AO14">
-        <v>8071.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="AP14">
-        <v>8071.0</v>
+        <v>1523000.0</v>
       </c>
       <c r="AQ14">
-        <v>4256.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="AR14">
-        <v>3879.0</v>
+        <v>184000.0</v>
       </c>
       <c r="AS14">
-        <v>2052.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>160000.0</v>
+      </c>
+      <c r="AT14"/>
       <c r="AU14">
-        <v>1155.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>3000.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
       <c r="AY14">
-        <v>996.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>982000.0</v>
+      </c>
+      <c r="AZ14"/>
+      <c r="BA14"/>
       <c r="BB14">
-        <v>996.0</v>
+        <v>-33000.0</v>
       </c>
       <c r="BC14">
-        <v>996.0</v>
+        <v>3089000.0</v>
       </c>
       <c r="BD14">
-        <v>996.0</v>
+        <v>7008000.0</v>
       </c>
       <c r="BE14">
-        <v>996.0</v>
+        <v>4252000.0</v>
       </c>
       <c r="BF14">
-        <v>609.0</v>
+        <v>4379000.0</v>
       </c>
       <c r="BG14">
-        <v>609.0</v>
+        <v>4470000.0</v>
       </c>
       <c r="BH14">
-        <v>609.0</v>
+        <v>8129000.0</v>
       </c>
       <c r="BI14">
-        <v>609.0</v>
+        <v>8040000.0</v>
       </c>
       <c r="BJ14">
-        <v>609.0</v>
+        <v>7951000.0</v>
       </c>
       <c r="BK14">
-        <v>472.0</v>
+        <v>8125000.0</v>
       </c>
       <c r="BL14">
-        <v>334.0</v>
+        <v>8127000.0</v>
       </c>
       <c r="BM14">
-        <v>334.0</v>
+        <v>6870000.0</v>
       </c>
       <c r="BN14">
-        <v>184.0</v>
+        <v>5887000.0</v>
       </c>
       <c r="BO14">
-        <v>160.0</v>
+        <v>5616000.0</v>
       </c>
       <c r="BP14">
-        <v>124.0</v>
+        <v>5641000.0</v>
       </c>
       <c r="BQ14">
-        <v>124.0</v>
+        <v>7758000.0</v>
       </c>
       <c r="BR14">
-        <v>124.0</v>
+        <v>7672000.0</v>
       </c>
       <c r="BS14">
-        <v>124.0</v>
+        <v>7672000.0</v>
       </c>
       <c r="BT14">
-        <v>158.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>1488000.0</v>
+      </c>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
       <c r="BZ14"/>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>34</v>
-[...16 lines deleted...]
-      <c r="Q15"/>
+        <v>184</v>
+      </c>
+      <c r="B15">
+        <v>2745000.0</v>
+      </c>
+      <c r="C15">
+        <v>963641.0</v>
+      </c>
+      <c r="D15">
+        <v>1147923.0</v>
+      </c>
+      <c r="E15">
+        <v>2376065.0</v>
+      </c>
+      <c r="F15">
+        <v>5297000.0</v>
+      </c>
+      <c r="G15">
+        <v>4942432.0</v>
+      </c>
+      <c r="H15">
+        <v>3176472.0</v>
+      </c>
+      <c r="I15">
+        <v>1991039.0</v>
+      </c>
+      <c r="J15">
+        <v>491000.0</v>
+      </c>
+      <c r="K15">
+        <v>422969.0</v>
+      </c>
+      <c r="L15">
+        <v>491000.0</v>
+      </c>
+      <c r="M15">
+        <v>536223.0</v>
+      </c>
+      <c r="N15">
+        <v>4548000.0</v>
+      </c>
+      <c r="O15">
+        <v>4548000.0</v>
+      </c>
+      <c r="P15">
+        <v>3915910.0</v>
+      </c>
+      <c r="Q15">
+        <v>8687198.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
+      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
-[...7 lines deleted...]
-      </c>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
-[...7 lines deleted...]
-      </c>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
+      <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
+      <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
+      <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15">
-[...7 lines deleted...]
-      </c>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
-[...19 lines deleted...]
-      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
       <c r="BK15">
-        <v>8000.0</v>
+        <v>2054000.0</v>
       </c>
       <c r="BL15">
-        <v>6000.0</v>
+        <v>2064000.0</v>
       </c>
       <c r="BM15">
-        <v>6000.0</v>
-[...16 lines deleted...]
-      <c r="BS15"/>
+        <v>2054000.0</v>
+      </c>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
+        <v>4254000.0</v>
+      </c>
       <c r="BT15">
-        <v>2860.0</v>
-[...1 lines deleted...]
-      <c r="BU15"/>
+        <v>1080860.0</v>
+      </c>
+      <c r="BU15">
+        <v>1542140.0</v>
+      </c>
       <c r="BV15">
-        <v>2860.0</v>
-[...4 lines deleted...]
-      <c r="BX15"/>
+        <v>1631000.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15">
+        <v>1630791.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="E16"/>
+        <v>185</v>
+      </c>
+      <c r="B16">
+        <v>68802000.0</v>
+      </c>
+      <c r="C16">
+        <v>62653000.0</v>
+      </c>
+      <c r="D16">
+        <v>36812000.0</v>
+      </c>
+      <c r="E16">
+        <v>25394000.0</v>
+      </c>
       <c r="F16">
-        <v>2094000.0</v>
-[...1 lines deleted...]
-      <c r="G16"/>
+        <v>30900000.0</v>
+      </c>
+      <c r="G16">
+        <v>29916000.0</v>
+      </c>
       <c r="H16">
-        <v>2081000.0</v>
+        <v>41285000.0</v>
       </c>
       <c r="I16">
-        <v>2136000.0</v>
+        <v>32724000.0</v>
       </c>
       <c r="J16">
-        <v>2136000.0</v>
+        <v>24218000.0</v>
       </c>
       <c r="K16">
-        <v>1659000.0</v>
+        <v>19428000.0</v>
       </c>
       <c r="L16">
-        <v>1931000.0</v>
+        <v>-407000.0</v>
       </c>
       <c r="M16">
-        <v>1931000.0</v>
+        <v>16952000.0</v>
       </c>
       <c r="N16">
-        <v>14920000.0</v>
-[...1 lines deleted...]
-      <c r="O16"/>
+        <v>-11966000.0</v>
+      </c>
+      <c r="O16">
+        <v>32476999.0</v>
+      </c>
       <c r="P16">
-        <v>4067000.0</v>
-[...1 lines deleted...]
-      <c r="Q16"/>
+        <v>-15791000.0</v>
+      </c>
+      <c r="Q16">
+        <v>36757000.0</v>
+      </c>
       <c r="R16">
-        <v>7735000.0</v>
-[...1 lines deleted...]
-      <c r="S16"/>
+        <v>38885000.0</v>
+      </c>
+      <c r="S16">
+        <v>7344000.0</v>
+      </c>
       <c r="T16">
-        <v>6231000.0</v>
-[...1 lines deleted...]
-      <c r="U16"/>
+        <v>-15512000.0</v>
+      </c>
+      <c r="U16">
+        <v>-1656000.0</v>
+      </c>
       <c r="V16">
-        <v>4510000.0</v>
+        <v>33399000.0</v>
       </c>
       <c r="W16"/>
-      <c r="X16">
-[...2 lines deleted...]
-      <c r="Y16"/>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>22031000.0</v>
+      </c>
       <c r="Z16">
-        <v>4296000.0</v>
+        <v>6182000.0</v>
       </c>
       <c r="AA16"/>
-      <c r="AB16">
-[...1 lines deleted...]
-      </c>
+      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16">
-        <v>890000.0</v>
+        <v>7444000.0</v>
       </c>
       <c r="AE16">
-        <v>154000.0</v>
+        <v>7444000.0</v>
       </c>
       <c r="AF16">
-        <v>4641000.0</v>
-[...1 lines deleted...]
-      <c r="AG16"/>
+        <v>5242000.0</v>
+      </c>
+      <c r="AG16">
+        <v>12998000.0</v>
+      </c>
       <c r="AH16">
-        <v>1741000.0</v>
+        <v>11039000.0</v>
       </c>
       <c r="AI16">
-        <v>1854000.0</v>
+        <v>11039000.0</v>
       </c>
       <c r="AJ16">
-        <v>223000.0</v>
+        <v>10898000.0</v>
       </c>
       <c r="AK16">
-        <v>1850000.0</v>
+        <v>10898000.0</v>
       </c>
       <c r="AL16">
-        <v>1850000.0</v>
+        <v>15908000.0</v>
       </c>
       <c r="AM16">
-        <v>1850000.0</v>
+        <v>12858000.0</v>
       </c>
       <c r="AN16">
-        <v>67000.0</v>
+        <v>12858000.0</v>
       </c>
       <c r="AO16">
-        <v>154000.0</v>
+        <v>3909000.0</v>
       </c>
       <c r="AP16">
-        <v>668000.0</v>
-[...5 lines deleted...]
-      <c r="AU16"/>
+        <v>3304000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2550000.0</v>
+      </c>
+      <c r="AR16">
+        <v>969000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-30000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1800000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1800000.0</v>
+      </c>
       <c r="AV16"/>
-      <c r="AW16">
-[...4 lines deleted...]
-      </c>
+      <c r="AW16"/>
+      <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ16"/>
       <c r="BA16">
-        <v>122000.0</v>
+        <v>4298000.0</v>
       </c>
       <c r="BB16">
-        <v>86000.0</v>
-[...1 lines deleted...]
-      <c r="BC16"/>
+        <v>4298000.0</v>
+      </c>
+      <c r="BC16">
+        <v>4298000.0</v>
+      </c>
       <c r="BD16">
-        <v>380000.0</v>
+        <v>8115000.0</v>
       </c>
       <c r="BE16">
-        <v>624000.0</v>
+        <v>7723000.0</v>
       </c>
       <c r="BF16">
-        <v>732000.0</v>
+        <v>10992000.0</v>
       </c>
       <c r="BG16">
-        <v>1807000.0</v>
+        <v>17734000.0</v>
       </c>
       <c r="BH16">
-        <v>1556000.0</v>
+        <v>31976000.0</v>
       </c>
       <c r="BI16">
-        <v>2705000.0</v>
+        <v>34799000.0</v>
       </c>
       <c r="BJ16">
-        <v>2493000.0</v>
+        <v>44189000.0</v>
       </c>
       <c r="BK16">
-        <v>2535000.0</v>
+        <v>53787000.0</v>
       </c>
       <c r="BL16">
-        <v>2847000.0</v>
+        <v>65826000.0</v>
       </c>
       <c r="BM16">
-        <v>1291000.0</v>
+        <v>70898000.0</v>
       </c>
       <c r="BN16">
-        <v>1140000.0</v>
+        <v>85849000.0</v>
       </c>
       <c r="BO16">
-        <v>633000.0</v>
+        <v>63607000.0</v>
       </c>
       <c r="BP16">
-        <v>2347000.0</v>
+        <v>60408000.0</v>
       </c>
       <c r="BQ16">
-        <v>2692000.0</v>
+        <v>47022000.0</v>
       </c>
       <c r="BR16">
-        <v>2692000.0</v>
-[...8 lines deleted...]
-      <c r="BZ16"/>
+        <v>40238000.0</v>
+      </c>
+      <c r="BS16">
+        <v>40238000.0</v>
+      </c>
+      <c r="BT16">
+        <v>13959000.0</v>
+      </c>
+      <c r="BU16">
+        <v>1402660.0</v>
+      </c>
+      <c r="BV16">
+        <v>2109000.0</v>
+      </c>
+      <c r="BW16">
+        <v>2210726.0</v>
+      </c>
+      <c r="BX16">
+        <v>2610000.0</v>
+      </c>
+      <c r="BY16">
+        <v>-140000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>6092000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6483,185 +25945,313 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
     </row>
     <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>37</v>
-[...14 lines deleted...]
-      <c r="O18"/>
+        <v>187</v>
+      </c>
+      <c r="B18">
+        <v>-19638000.0</v>
+      </c>
+      <c r="C18">
+        <v>26530620.0</v>
+      </c>
+      <c r="D18">
+        <v>10845590.0</v>
+      </c>
+      <c r="E18">
+        <v>8211570.0</v>
+      </c>
+      <c r="F18">
+        <v>-28034000.0</v>
+      </c>
+      <c r="G18">
+        <v>-13068440.0</v>
+      </c>
+      <c r="H18">
+        <v>13250520.0</v>
+      </c>
+      <c r="I18">
+        <v>-13725940.0</v>
+      </c>
+      <c r="J18">
+        <v>14456000.0</v>
+      </c>
+      <c r="K18">
+        <v>23393937.0</v>
+      </c>
+      <c r="L18">
+        <v>9434000.0</v>
+      </c>
+      <c r="M18">
+        <v>1614290.0</v>
+      </c>
+      <c r="N18">
+        <v>-311000.0</v>
+      </c>
+      <c r="O18">
+        <v>-23540999.0</v>
+      </c>
       <c r="P18">
-        <v>15257000.0</v>
-[...1 lines deleted...]
-      <c r="Q18"/>
+        <v>8752000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-23344210.0</v>
+      </c>
       <c r="R18">
-        <v>8613000.0</v>
-[...1 lines deleted...]
-      <c r="S18"/>
+        <v>5507000.0</v>
+      </c>
+      <c r="S18">
+        <v>1881000.0</v>
+      </c>
       <c r="T18">
-        <v>8160000.0</v>
-[...1 lines deleted...]
-      <c r="U18"/>
+        <v>-15420000.0</v>
+      </c>
+      <c r="U18">
+        <v>-83699000.0</v>
+      </c>
       <c r="V18">
-        <v>4396000.0</v>
+        <v>-19322000.0</v>
       </c>
       <c r="W18"/>
-      <c r="X18">
-[...5 lines deleted...]
-      </c>
+      <c r="X18"/>
+      <c r="Y18">
+        <v>-22740000.0</v>
+      </c>
+      <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...1 lines deleted...]
-      </c>
+      <c r="AD18"/>
       <c r="AE18">
-        <v>420000.0</v>
+        <v>-22043000.0</v>
       </c>
       <c r="AF18">
-        <v>432000.0</v>
+        <v>-1517000.0</v>
       </c>
       <c r="AG18"/>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
+      <c r="AH18"/>
       <c r="AI18">
-        <v>1122000.0</v>
+        <v>5021000.0</v>
       </c>
       <c r="AJ18">
-        <v>1232000.0</v>
-[...1 lines deleted...]
-      <c r="AK18"/>
+        <v>2245000.0</v>
+      </c>
+      <c r="AK18">
+        <v>2245000.0</v>
+      </c>
       <c r="AL18">
-        <v>1572000.0</v>
-[...3 lines deleted...]
-      <c r="AO18"/>
+        <v>-43823000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-43823000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-43823000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-3100000.0</v>
+      </c>
       <c r="AP18">
-        <v>1194000.0</v>
-[...3 lines deleted...]
-      <c r="AS18"/>
+        <v>-140152000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-9200000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-47236000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-1910000.0</v>
+      </c>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-      <c r="BB18"/>
-[...23 lines deleted...]
-      <c r="BZ18"/>
+      <c r="BB18">
+        <v>-1167000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-1167000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-757000.0</v>
+      </c>
+      <c r="BE18">
+        <v>5967000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-1625000.0</v>
+      </c>
+      <c r="BG18">
+        <v>12214000.0</v>
+      </c>
+      <c r="BH18">
+        <v>6750000.0</v>
+      </c>
+      <c r="BI18">
+        <v>4910000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>2565000.0</v>
+      </c>
+      <c r="BK18">
+        <v>5243000.0</v>
+      </c>
+      <c r="BL18">
+        <v>9908000.0</v>
+      </c>
+      <c r="BM18">
+        <v>9042000.0</v>
+      </c>
+      <c r="BN18">
+        <v>7316000.0</v>
+      </c>
+      <c r="BO18">
+        <v>6763000.0</v>
+      </c>
+      <c r="BP18">
+        <v>1945000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>14284000.0</v>
+      </c>
+      <c r="BR18">
+        <v>20195000.0</v>
+      </c>
+      <c r="BS18">
+        <v>20195000.0</v>
+      </c>
+      <c r="BT18">
+        <v>1621299.0</v>
+      </c>
+      <c r="BU18">
+        <v>661701.0</v>
+      </c>
+      <c r="BV18">
+        <v>1193000.0</v>
+      </c>
+      <c r="BW18">
+        <v>1594866.0</v>
+      </c>
+      <c r="BX18">
+        <v>-10000.0</v>
+      </c>
+      <c r="BY18">
+        <v>10000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>10000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...17 lines deleted...]
-      <c r="V19"/>
+      <c r="D19">
+        <v>22514000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1923000.0</v>
+      </c>
+      <c r="F19">
+        <v>-41740000.0</v>
+      </c>
+      <c r="G19">
+        <v>-37776000.0</v>
+      </c>
+      <c r="H19">
+        <v>-2528000.0</v>
+      </c>
+      <c r="I19">
+        <v>-30945000.0</v>
+      </c>
+      <c r="J19">
+        <v>-8123000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3668000.0</v>
+      </c>
+      <c r="L19">
+        <v>-12000.0</v>
+      </c>
+      <c r="M19">
+        <v>-2438000.0</v>
+      </c>
+      <c r="N19">
+        <v>23863000.0</v>
+      </c>
+      <c r="O19">
+        <v>-8960000.0</v>
+      </c>
+      <c r="P19">
+        <v>-11488000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-35255000.0</v>
+      </c>
+      <c r="R19">
+        <v>-560000.0</v>
+      </c>
+      <c r="S19">
+        <v>-24114000.0</v>
+      </c>
+      <c r="T19">
+        <v>-42448000.0</v>
+      </c>
+      <c r="U19">
+        <v>-96172000.0</v>
+      </c>
+      <c r="V19">
+        <v>-21886000.0</v>
+      </c>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
@@ -6669,19393 +26259,122 @@
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
-      <c r="BV19"/>
+      <c r="BV19">
+        <v>335905.0</v>
+      </c>
       <c r="BW19"/>
-      <c r="BX19"/>
+      <c r="BX19">
+        <v>-231000000.0</v>
+      </c>
       <c r="BY19"/>
       <c r="BZ19"/>
     </row>
     <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>39</v>
-[...15727 lines deleted...]
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20">
-        <v>5823000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20">
+        <v>845000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>2510000.0</v>
+      </c>
+      <c r="J20">
+        <v>3313000.0</v>
+      </c>
+      <c r="K20">
         <v>8000.0</v>
       </c>
-      <c r="E20">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>70000.0</v>
       </c>
-      <c r="F20">
-[...3583 lines deleted...]
-      </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>320000.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>5615000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -26068,1880 +26387,1911 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>30046000.0</v>
+      </c>
       <c r="C21">
+        <v>2066000.0</v>
+      </c>
+      <c r="D21">
         <v>-19994000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11421000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38108000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19148000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9809000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>2128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6199000.0</v>
       </c>
       <c r="AF21">
         <v>-6199000.0</v>
       </c>
       <c r="AG21">
         <v>-6199000.0</v>
       </c>
       <c r="AH21">
+        <v>-6199000.0</v>
+      </c>
+      <c r="AI21">
         <v>23265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-379000.0</v>
       </c>
       <c r="AJ21">
         <v>-379000.0</v>
       </c>
       <c r="AK21">
         <v>-379000.0</v>
       </c>
       <c r="AL21">
+        <v>-379000.0</v>
+      </c>
+      <c r="AM21">
         <v>46650000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>194012000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-94443000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-5246000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>-450986.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22">
+        <v>9497999.0</v>
+      </c>
+      <c r="C22">
         <v>12314000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12445000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2787000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6863000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6622000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12546000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12728000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9698000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10494000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5040000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>678000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4398000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>493000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7140000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5935000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3671000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>20644000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20064000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1961000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1321000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2319000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3592000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11286000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8343000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3098000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>747000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-8643000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3186000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-5563000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-8867000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3442000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-116000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6471000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3305000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-6285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6893000.0</v>
       </c>
       <c r="AM22">
         <v>-6893000.0</v>
       </c>
       <c r="AN22">
+        <v>-6893000.0</v>
+      </c>
+      <c r="AO22">
         <v>-5871000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-6727000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-5132000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1049000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1047000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1009000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>80348000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1142000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-759000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>83505000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7471000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>17138000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-14767000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1065000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-117029000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-42017000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-28354000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-6368000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6643000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-203521000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>648000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1526000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2629000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2939000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-568000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1899000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1629000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13915000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>7168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12115000.0</v>
       </c>
       <c r="BR22">
         <v>12115000.0</v>
       </c>
       <c r="BS22">
+        <v>12115000.0</v>
+      </c>
+      <c r="BT22">
         <v>3270648.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>920352.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1095000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1452646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2465.0</v>
       </c>
       <c r="BX22">
         <v>-2465.0</v>
       </c>
       <c r="BY22">
         <v>-2465.0</v>
       </c>
+      <c r="BZ22">
+        <v>-2465.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>1003999.0</v>
+      </c>
+      <c r="C23">
         <v>656568.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1232.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>172404.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-719000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2324937.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1828911.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1469414.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-535000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1147370.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-59000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2607723.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>23863000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-398000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>116734.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>35183000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20922000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6637000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-692000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>81043000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>53721000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>-10278000.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>1465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000.0</v>
       </c>
       <c r="AF23">
         <v>-40000.0</v>
       </c>
       <c r="AG23">
         <v>-40000.0</v>
       </c>
       <c r="AH23">
+        <v>-40000.0</v>
+      </c>
+      <c r="AI23">
         <v>-236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-165000.0</v>
       </c>
       <c r="AJ23">
         <v>-165000.0</v>
       </c>
       <c r="AK23">
+        <v>-165000.0</v>
+      </c>
+      <c r="AL23">
         <v>34346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14972000.0</v>
       </c>
       <c r="AM23">
         <v>14972000.0</v>
       </c>
       <c r="AN23">
+        <v>14972000.0</v>
+      </c>
+      <c r="AO23">
         <v>-30000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-641000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8950000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-195000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>17210000.0</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>-930000.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>2000000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
+      <c r="BA23"/>
       <c r="BB23">
         <v>-13384000.0</v>
       </c>
       <c r="BC23">
+        <v>-13384000.0</v>
+      </c>
+      <c r="BD23">
         <v>-27315000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8370000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1258000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-9276000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>991000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1065000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>67000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-295000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-6035000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-3564000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7817000.0</v>
       </c>
       <c r="BP23">
         <v>7817000.0</v>
       </c>
       <c r="BQ23">
-        <v>853000.0</v>
+        <v>7817000.0</v>
       </c>
       <c r="BR23">
         <v>853000.0</v>
       </c>
       <c r="BS23">
+        <v>853000.0</v>
+      </c>
+      <c r="BT23">
         <v>154886000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>174373.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>336000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-95131.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>233510000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-150000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24">
+        <v>105000.0</v>
+      </c>
+      <c r="C24">
         <v>-63665.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-61896.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-585721.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-8074000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4951380.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4735994.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3385005.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-8118999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6979012.0</v>
       </c>
       <c r="K24">
         <v>-6979012.0</v>
       </c>
       <c r="L24">
+        <v>-6979012.0</v>
+      </c>
+      <c r="M24">
         <v>-26100607.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>23910000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>22827000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-10139000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>38492.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1000000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>22652000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-17130000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>105959000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-1000000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>30294000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>8904000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>11876000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4328000.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-7000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-3000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>17913000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>374907717.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-142870373.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>174373.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1878000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-1923020.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-231000000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>-6133998.0</v>
+      </c>
+      <c r="C25">
         <v>5568274.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-11718691.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-605420.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5632000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3460016.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>914288.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>656915.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2086000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1998649.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4940000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5901489.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4134000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-7456000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2065011.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2387000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-21037000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-22837000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2489000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-82000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1450000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-3592000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10697000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8343000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4408000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-747000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5935000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8643000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3392000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3488000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7967000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3442000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1166000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-10456000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2825000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="AM25">
         <v>750000.0</v>
       </c>
       <c r="AN25">
+        <v>750000.0</v>
+      </c>
+      <c r="AO25">
         <v>498000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6727000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5053000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-59000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1047000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1009000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>1142000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>759000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-83505000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>-17138000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14767000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1065000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>115862000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>41260000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>25659000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1489000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-447000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1676000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>299000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2378000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3356000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-564000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1273000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1496000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-2410000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-7744000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-2049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="BR25">
         <v>201000.0</v>
       </c>
       <c r="BS25">
+        <v>201000.0</v>
+      </c>
+      <c r="BT25">
         <v>1542000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>219.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-219.0</v>
       </c>
-      <c r="BV25"/>
-      <c r="BW25">
+      <c r="BW25"/>
+      <c r="BX25">
         <v>22465.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>12465.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-7535.0</v>
       </c>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-2045446.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1022187.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-872117.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-843000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-66539.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>23000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1617524.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-23000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4793543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52240.0</v>
       </c>
       <c r="P26">
         <v>52240.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>52240.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>48867000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>2637000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>22606000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>13820000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>4800000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>3204000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>3204000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-10000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ26"/>
       <c r="BR26">
         <v>-1434000.0</v>
       </c>
-      <c r="BS26"/>
+      <c r="BS26">
+        <v>-1434000.0</v>
+      </c>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>245690000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-270000.0</v>
       </c>
-      <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>437000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>546000.0</v>
       </c>
       <c r="J27">
         <v>546000.0</v>
       </c>
       <c r="K27">
+        <v>546000.0</v>
+      </c>
+      <c r="L27">
         <v>2474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447000.0</v>
       </c>
       <c r="M27">
         <v>2447000.0</v>
       </c>
       <c r="N27">
+        <v>2447000.0</v>
+      </c>
+      <c r="O27">
         <v>423000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2920000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1163000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2679000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>393000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2773000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>528000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1403000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>869000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>589000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1310000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>965000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>78000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>286000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>900000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>68000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>182000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="AL27">
         <v>505000.0</v>
       </c>
       <c r="AM27">
         <v>505000.0</v>
       </c>
       <c r="AN27">
+        <v>505000.0</v>
+      </c>
+      <c r="AO27">
         <v>40000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>178000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>79000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>15000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>15000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
-[...1 lines deleted...]
-      </c>
+      <c r="BF27"/>
       <c r="BG27">
         <v>4000.0</v>
       </c>
       <c r="BH27">
         <v>4000.0</v>
       </c>
       <c r="BI27">
+        <v>4000.0</v>
+      </c>
+      <c r="BJ27">
         <v>2000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>25681999.0</v>
+      </c>
+      <c r="C28">
         <v>1330081.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-21494374.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13499253.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32092000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11341423.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14701469.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24291789.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7045000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13135195.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9841000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2273809.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-35565000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7625000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-14404000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26013479.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13730000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6637000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-692000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>81043000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>53721000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>38589000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>1593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6239000.0</v>
       </c>
       <c r="AF28">
         <v>-6239000.0</v>
       </c>
       <c r="AG28">
         <v>-6239000.0</v>
       </c>
       <c r="AH28">
+        <v>-6239000.0</v>
+      </c>
+      <c r="AI28">
         <v>-4880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-544000.0</v>
       </c>
       <c r="AJ28">
         <v>-544000.0</v>
       </c>
       <c r="AK28">
-        <v>52772000.0</v>
+        <v>-544000.0</v>
       </c>
       <c r="AL28">
         <v>52772000.0</v>
       </c>
       <c r="AM28">
         <v>52772000.0</v>
       </c>
       <c r="AN28">
+        <v>52772000.0</v>
+      </c>
+      <c r="AO28">
         <v>3950000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>142487000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8950000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>47159000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17210000.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>-91239000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-3246000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
-[...1 lines deleted...]
-      </c>
+      <c r="BA28"/>
       <c r="BB28">
         <v>-13384000.0</v>
       </c>
       <c r="BC28">
+        <v>-13384000.0</v>
+      </c>
+      <c r="BD28">
         <v>-27315000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-21112000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-9445000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-26456000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-9573000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-14300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-12163000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-10272000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-11990000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-41906000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>14926000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-3564000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-24933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7500000.0</v>
       </c>
       <c r="BQ28">
         <v>-7500000.0</v>
       </c>
       <c r="BR28">
         <v>-7500000.0</v>
       </c>
       <c r="BS28">
+        <v>-7500000.0</v>
+      </c>
+      <c r="BT28">
         <v>153805140.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1542140.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1631000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-95231.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>233510000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-150000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>12966000.0</v>
+      </c>
+      <c r="C29">
         <v>27246273.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10141309.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11233580.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5632000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18221016.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21105288.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20449915.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14458000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20033649.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9446000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1879510.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-264000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8246000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10101000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10903988.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7549000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>38095000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27628000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13473000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1564000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-15612000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-      <c r="AD29">
+      <c r="AD29"/>
+      <c r="AE29">
         <v>5941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361000.0</v>
       </c>
       <c r="AF29">
         <v>1361000.0</v>
       </c>
       <c r="AG29">
         <v>1361000.0</v>
       </c>
       <c r="AH29">
+        <v>1361000.0</v>
+      </c>
+      <c r="AI29">
         <v>5257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272000.0</v>
       </c>
       <c r="AJ29">
         <v>2272000.0</v>
       </c>
       <c r="AK29">
-        <v>-3044000.0</v>
+        <v>2272000.0</v>
       </c>
       <c r="AL29">
         <v>-3044000.0</v>
       </c>
       <c r="AM29">
         <v>-3044000.0</v>
       </c>
       <c r="AN29">
+        <v>-3044000.0</v>
+      </c>
+      <c r="AO29">
         <v>-3100000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1892000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9200000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-939000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1910000.0</v>
       </c>
-      <c r="AS29"/>
-      <c r="AT29">
+      <c r="AT29"/>
+      <c r="AU29">
         <v>-14858000.0</v>
       </c>
-      <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-      <c r="AX29">
+      <c r="AX29"/>
+      <c r="AY29">
         <v>1030000.0</v>
       </c>
-      <c r="AY29"/>
       <c r="AZ29"/>
-      <c r="BA29">
-[...1 lines deleted...]
-      </c>
+      <c r="BA29"/>
       <c r="BB29">
         <v>-1167000.0</v>
       </c>
       <c r="BC29">
+        <v>-1167000.0</v>
+      </c>
+      <c r="BD29">
         <v>-757000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5967000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1625000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>12214000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6750000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4910000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2565000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>5240000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>9908000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9039000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>7350000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>6763000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1945000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>14285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20215000.0</v>
       </c>
       <c r="BR29">
         <v>20215000.0</v>
       </c>
       <c r="BS29">
+        <v>20215000.0</v>
+      </c>
+      <c r="BT29">
         <v>1621299.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>661701.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>1193000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1594866.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BY29">
         <v>10000.0</v>
       </c>
+      <c r="BZ29">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>-32498999.0</v>
+      </c>
+      <c r="C30">
         <v>-1953822.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23225702.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3607732.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-41740000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-36240836.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3118769.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-30788847.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8123000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3905515.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2284257.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23863000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8960000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11488000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-34335917.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-560000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-24114000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-42448000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-96172000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-21886000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-7128000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-5332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2878000.0</v>
       </c>
       <c r="AF30">
         <v>-2878000.0</v>
       </c>
       <c r="AG30">
         <v>-2878000.0</v>
       </c>
       <c r="AH30">
+        <v>-2878000.0</v>
+      </c>
+      <c r="AI30">
         <v>-236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000.0</v>
       </c>
       <c r="AJ30">
         <v>-27000.0</v>
       </c>
       <c r="AK30">
         <v>-27000.0</v>
       </c>
       <c r="AL30">
+        <v>-27000.0</v>
+      </c>
+      <c r="AM30">
         <v>-40779000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-138260000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-201684000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-46297000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-17130000.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>105895000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>993000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>30294000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>55402000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8904000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>11876000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4328000.0</v>
       </c>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>-7007000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2990000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>17916000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-34000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>36353000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>36374000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-20000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-142870373.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>174373.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>336000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1923020.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-231000000.0</v>
       </c>
-      <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>