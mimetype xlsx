--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -5452,55 +5452,59 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" t="s">
         <v>31</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>68802000.0</v>
+      </c>
       <c r="C12">
         <v>62653000.0</v>
       </c>
-      <c r="D12"/>
+      <c r="D12">
+        <v>36812000.0</v>
+      </c>
       <c r="E12">
         <v>12844000.0</v>
       </c>
       <c r="F12">
         <v>30900000.0</v>
       </c>
       <c r="G12">
         <v>21866000.0</v>
       </c>
       <c r="H12">
         <v>41285000.0</v>
       </c>
       <c r="I12">
         <v>32724000.0</v>
       </c>
       <c r="J12">
         <v>24218000.0</v>
       </c>
       <c r="K12">
         <v>19428000.0</v>
       </c>
       <c r="L12">
         <v>22045000.0</v>
       </c>
       <c r="M12">
@@ -5681,55 +5685,59 @@
         <v>40238000.0</v>
       </c>
       <c r="BT12"/>
       <c r="BU12">
         <v>1402660.0</v>
       </c>
       <c r="BV12">
         <v>234700000.0</v>
       </c>
       <c r="BW12">
         <v>2210726.0</v>
       </c>
       <c r="BX12">
         <v>2634111.0</v>
       </c>
       <c r="BY12">
         <v>100000.0</v>
       </c>
       <c r="BZ12"/>
       <c r="CA12"/>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" t="s">
         <v>32</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>289282000.0</v>
+      </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>271309000.0</v>
+      </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>254788000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>262572000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>240552000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>2000.0</v>
       </c>
       <c r="M13">
@@ -7171,55 +7179,59 @@
       <c r="BP22">
         <v>1211000.0</v>
       </c>
       <c r="BQ22">
         <v>696000.0</v>
       </c>
       <c r="BR22">
         <v>658000.0</v>
       </c>
       <c r="BS22">
         <v>658000.0</v>
       </c>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
     </row>
     <row r="23" spans="1:79">
       <c r="A23" t="s">
         <v>42</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>639982000.0</v>
+      </c>
       <c r="C23">
         <v>606579000.0</v>
       </c>
-      <c r="D23"/>
+      <c r="D23">
+        <v>586191000.0</v>
+      </c>
       <c r="E23">
         <v>597565000.0</v>
       </c>
       <c r="F23">
         <v>603482000.0</v>
       </c>
       <c r="G23">
         <v>545853000.0</v>
       </c>
       <c r="H23">
         <v>527585000.0</v>
       </c>
       <c r="I23">
         <v>524977000.0</v>
       </c>
       <c r="J23">
         <v>485274000.0</v>
       </c>
       <c r="K23">
         <v>477877000.0</v>
       </c>
       <c r="L23">
         <v>455677000.0</v>
       </c>
       <c r="M23">
@@ -11743,55 +11755,59 @@
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
     </row>
     <row r="51" spans="1:79">
       <c r="A51" t="s">
         <v>70</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>319716000.0</v>
+      </c>
       <c r="C51">
         <v>290160000.0</v>
       </c>
-      <c r="D51"/>
+      <c r="D51">
+        <v>287464000.0</v>
+      </c>
       <c r="E51">
         <v>307941000.0</v>
       </c>
       <c r="F51">
         <v>318728000.0</v>
       </c>
       <c r="G51">
         <v>257869000.0</v>
       </c>
       <c r="H51">
         <v>238076000.0</v>
       </c>
       <c r="I51">
         <v>247966000.0</v>
       </c>
       <c r="J51">
         <v>223246000.0</v>
       </c>
       <c r="K51">
         <v>232973000.0</v>
       </c>
       <c r="L51">
         <v>223297000.0</v>
       </c>
       <c r="M51">
@@ -14060,51 +14076,51 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>143</v>
       </c>
       <c r="B5">
-        <v>41098000.0</v>
+        <v>42963000.0</v>
       </c>
       <c r="C5">
         <v>62751000.0</v>
       </c>
       <c r="D5">
         <v>20543000.0</v>
       </c>
       <c r="E5">
         <v>29514000.0</v>
       </c>
       <c r="F5">
         <v>52181000.0</v>
       </c>
       <c r="G5">
         <v>5069000.0</v>
       </c>
       <c r="H5">
         <v>3157000.0</v>
       </c>
       <c r="I5">
         <v>4254000.0</v>
       </c>
       <c r="J5">
         <v>14164000.0</v>
       </c>
@@ -14125,51 +14141,51 @@
       </c>
       <c r="P5">
         <v>-177881000.0</v>
       </c>
       <c r="Q5">
         <v>17014000.0</v>
       </c>
       <c r="R5">
         <v>38345000.0</v>
       </c>
       <c r="S5">
         <v>-28286000.0</v>
       </c>
       <c r="T5">
         <v>-445039.0</v>
       </c>
       <c r="U5">
         <v>-4576.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>144</v>
       </c>
       <c r="B6">
-        <v>77254000.0</v>
+        <v>79119000.0</v>
       </c>
       <c r="C6">
         <v>92446000.0</v>
       </c>
       <c r="D6">
         <v>45219000.0</v>
       </c>
       <c r="E6">
         <v>52931000.0</v>
       </c>
       <c r="F6">
         <v>69332000.0</v>
       </c>
       <c r="G6">
         <v>17790000.0</v>
       </c>
       <c r="H6">
         <v>14173000.0</v>
       </c>
       <c r="I6">
         <v>15764000.0</v>
       </c>
       <c r="J6">
         <v>25552000.0</v>
       </c>
@@ -15931,81 +15947,81 @@
       <c r="B3">
         <v>9601999.0</v>
       </c>
       <c r="C3">
         <v>9363999.0</v>
       </c>
       <c r="D3">
         <v>9415000.0</v>
       </c>
       <c r="E3">
         <v>9052000.0</v>
       </c>
       <c r="F3">
         <v>6373250.0</v>
       </c>
       <c r="G3">
         <v>7423750.0</v>
       </c>
       <c r="H3">
         <v>7645000.0</v>
       </c>
       <c r="I3">
         <v>7065000.0</v>
       </c>
       <c r="J3">
-        <v>6544000.0</v>
+        <v>6846000.0</v>
       </c>
       <c r="K3">
         <v>7541000.0</v>
       </c>
       <c r="L3">
         <v>6113000.0</v>
       </c>
       <c r="M3">
         <v>7103000.0</v>
       </c>
       <c r="N3">
         <v>7077000.0</v>
       </c>
       <c r="O3">
         <v>6104000.0</v>
       </c>
       <c r="P3">
         <v>7497000.0</v>
       </c>
       <c r="Q3">
         <v>7034000.0</v>
       </c>
       <c r="R3">
         <v>6265000.0</v>
       </c>
       <c r="S3">
         <v>6117000.0</v>
       </c>
       <c r="T3">
-        <v>5490000.0</v>
+        <v>3180250.0</v>
       </c>
       <c r="U3">
         <v>4520000.0</v>
       </c>
       <c r="V3">
         <v>3817000.0</v>
       </c>
       <c r="W3">
         <v>3180250.0</v>
       </c>
       <c r="X3">
         <v>2754000.0</v>
       </c>
       <c r="Y3">
         <v>3093500.0</v>
       </c>
       <c r="Z3">
         <v>2754000.0</v>
       </c>
       <c r="AA3">
         <v>2754000.0</v>
       </c>
       <c r="AB3">
         <v>2719000.0</v>
       </c>
@@ -16309,105 +16325,105 @@
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:78">
       <c r="A5" t="s">
         <v>143</v>
       </c>
       <c r="B5">
-        <v>11748000.0</v>
+        <v>14530998.0</v>
       </c>
       <c r="C5">
         <v>17681999.0</v>
       </c>
       <c r="D5">
         <v>18318000.0</v>
       </c>
       <c r="E5">
         <v>8549000.0</v>
       </c>
       <c r="F5">
         <v>-1586000.0</v>
       </c>
       <c r="G5">
         <v>10789000.0</v>
       </c>
       <c r="H5">
         <v>17946000.0</v>
       </c>
       <c r="I5">
         <v>18981000.0</v>
       </c>
       <c r="J5">
-        <v>14696000.0</v>
+        <v>15023000.0</v>
       </c>
       <c r="K5">
         <v>14696000.0</v>
       </c>
       <c r="L5">
         <v>25000.0</v>
       </c>
       <c r="M5">
         <v>5736000.0</v>
       </c>
       <c r="N5">
         <v>1152000.0</v>
       </c>
       <c r="O5">
         <v>4679000.0</v>
       </c>
       <c r="P5">
         <v>11250000.0</v>
       </c>
       <c r="Q5">
         <v>9113000.0</v>
       </c>
       <c r="R5">
         <v>6521000.0</v>
       </c>
       <c r="S5">
         <v>25395000.0</v>
       </c>
       <c r="T5">
-        <v>24624000.0</v>
+        <v>23918000.0</v>
       </c>
       <c r="U5">
         <v>6238000.0</v>
       </c>
       <c r="V5">
         <v>2709000.0</v>
       </c>
       <c r="W5">
         <v>4369000.0</v>
       </c>
       <c r="X5">
         <v>9969000.0</v>
       </c>
       <c r="Y5">
         <v>-5707000.0</v>
       </c>
       <c r="Z5">
         <v>-2670000.0</v>
       </c>
       <c r="AA5">
         <v>8770000.0</v>
       </c>
       <c r="AB5">
         <v>7115000.0</v>
       </c>
@@ -16545,105 +16561,105 @@
       </c>
       <c r="BU5">
         <v>8126040.0</v>
       </c>
       <c r="BV5">
         <v>-8126040.0</v>
       </c>
       <c r="BW5">
         <v>15615.0</v>
       </c>
       <c r="BX5">
         <v>-15615.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:78">
       <c r="A6" t="s">
         <v>144</v>
       </c>
       <c r="B6">
-        <v>21349999.0</v>
+        <v>24132997.0</v>
       </c>
       <c r="C6">
         <v>27045998.0</v>
       </c>
       <c r="D6">
         <v>27733000.0</v>
       </c>
       <c r="E6">
         <v>17601000.0</v>
       </c>
       <c r="F6">
         <v>4787250.0</v>
       </c>
       <c r="G6">
         <v>18212750.0</v>
       </c>
       <c r="H6">
-        <v>17946000.0</v>
+        <v>25591000.0</v>
       </c>
       <c r="I6">
-        <v>18981000.0</v>
+        <v>26046000.0</v>
       </c>
       <c r="J6">
-        <v>15023000.0</v>
+        <v>21869000.0</v>
       </c>
       <c r="K6">
         <v>22237000.0</v>
       </c>
       <c r="L6">
         <v>6138000.0</v>
       </c>
       <c r="M6">
-        <v>5736000.0</v>
+        <v>12839000.0</v>
       </c>
       <c r="N6">
-        <v>1152000.0</v>
+        <v>8229000.0</v>
       </c>
       <c r="O6">
         <v>10783000.0</v>
       </c>
       <c r="P6">
-        <v>11250000.0</v>
+        <v>18747000.0</v>
       </c>
       <c r="Q6">
-        <v>9113000.0</v>
+        <v>16147000.0</v>
       </c>
       <c r="R6">
-        <v>6521000.0</v>
+        <v>12786000.0</v>
       </c>
       <c r="S6">
         <v>21497000.0</v>
       </c>
       <c r="T6">
-        <v>23808000.0</v>
+        <v>27098250.0</v>
       </c>
       <c r="U6">
         <v>3028000.0</v>
       </c>
       <c r="V6">
         <v>6526000.0</v>
       </c>
       <c r="W6">
         <v>7549250.0</v>
       </c>
       <c r="X6">
         <v>8888000.0</v>
       </c>
       <c r="Y6">
         <v>-5730000.0</v>
       </c>
       <c r="Z6">
         <v>-2655000.0</v>
       </c>
       <c r="AA6">
         <v>11524000.0</v>
       </c>
       <c r="AB6">
         <v>9834000.0</v>
       </c>
@@ -16689,57 +16705,57 @@
       <c r="AP6">
         <v>-2473000.0</v>
       </c>
       <c r="AQ6">
         <v>-562000.0</v>
       </c>
       <c r="AR6">
         <v>-703000.0</v>
       </c>
       <c r="AS6">
         <v>-658000.0</v>
       </c>
       <c r="AT6">
         <v>-952000.0</v>
       </c>
       <c r="AU6">
         <v>-1010000.0</v>
       </c>
       <c r="AV6">
         <v>-1107000.0</v>
       </c>
       <c r="AW6">
         <v>-504499.0</v>
       </c>
       <c r="AX6">
-        <v>-740000.0</v>
+        <v>84712000.0</v>
       </c>
       <c r="AY6">
         <v>2125000.0</v>
       </c>
       <c r="AZ6">
-        <v>-1367000.0</v>
+        <v>18843000.0</v>
       </c>
       <c r="BA6">
         <v>-11913000.0</v>
       </c>
       <c r="BB6">
         <v>3231000.0</v>
       </c>
       <c r="BC6">
         <v>-2163000.0</v>
       </c>
       <c r="BD6">
         <v>-39038000.0</v>
       </c>
       <c r="BE6">
         <v>-20729000.0</v>
       </c>
       <c r="BF6">
         <v>1403000.0</v>
       </c>
       <c r="BG6">
         <v>15470000.0</v>
       </c>
       <c r="BH6">
         <v>11689000.0</v>
       </c>
@@ -20644,102 +20660,102 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
     </row>
     <row r="28" spans="1:78">
       <c r="A28" t="s">
         <v>166</v>
       </c>
       <c r="B28">
         <v>7266000.0</v>
       </c>
       <c r="C28">
         <v>6819000.0</v>
       </c>
       <c r="D28">
         <v>4629000.0</v>
       </c>
       <c r="E28">
-        <v>5257000.0</v>
+        <v>4956000.0</v>
       </c>
       <c r="F28">
         <v>4056000.0</v>
       </c>
       <c r="G28">
         <v>8663000.0</v>
       </c>
       <c r="H28">
         <v>6590000.0</v>
       </c>
       <c r="I28">
         <v>4303000.0</v>
       </c>
       <c r="J28">
         <v>4629000.0</v>
       </c>
       <c r="K28">
         <v>5364000.0</v>
       </c>
       <c r="L28">
         <v>6265000.0</v>
       </c>
       <c r="M28">
         <v>4776000.0</v>
       </c>
       <c r="N28">
         <v>5905000.0</v>
       </c>
       <c r="O28">
         <v>4498000.0</v>
       </c>
       <c r="P28">
         <v>4524000.0</v>
       </c>
       <c r="Q28">
         <v>4205000.0</v>
       </c>
       <c r="R28">
         <v>4315000.0</v>
       </c>
       <c r="S28">
         <v>4024000.0</v>
       </c>
       <c r="T28">
         <v>4419000.0</v>
       </c>
       <c r="U28">
         <v>2566000.0</v>
       </c>
       <c r="V28">
-        <v>3011000.0</v>
+        <v>2730000.0</v>
       </c>
       <c r="W28">
         <v>2024000.0</v>
       </c>
       <c r="X28">
         <v>1537000.0</v>
       </c>
       <c r="Y28">
         <v>1786000.0</v>
       </c>
       <c r="Z28">
         <v>1359000.0</v>
       </c>
       <c r="AA28">
         <v>1870000.0</v>
       </c>
       <c r="AB28">
         <v>1265000.0</v>
       </c>
       <c r="AC28">
         <v>1735000.0</v>
       </c>
       <c r="AD28">
         <v>1933000.0</v>
       </c>
@@ -25345,51 +25361,53 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13">
         <v>-13721.0</v>
       </c>
       <c r="BY13"/>
       <c r="BZ13"/>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" t="s">
         <v>183</v>
       </c>
       <c r="B14">
         <v>9601999.0</v>
       </c>
       <c r="C14">
         <v>9363999.0</v>
       </c>
       <c r="D14">
         <v>9415000.0</v>
       </c>
       <c r="E14">
         <v>9052000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>8325000.0</v>
+      </c>
       <c r="G14">
         <v>8139000.0</v>
       </c>
       <c r="H14">
         <v>7645000.0</v>
       </c>
       <c r="I14">
         <v>7065000.0</v>
       </c>
       <c r="J14">
         <v>6846000.0</v>
       </c>
       <c r="K14">
         <v>7541000.0</v>
       </c>
       <c r="L14">
         <v>7110000.0</v>
       </c>
       <c r="M14">
         <v>7103000.0</v>
       </c>
       <c r="N14">
         <v>7103000.0</v>
       </c>
       <c r="O14">
@@ -26773,78 +26791,78 @@
       <c r="A23" t="s">
         <v>191</v>
       </c>
       <c r="B23">
         <v>1003999.0</v>
       </c>
       <c r="C23">
         <v>656568.0</v>
       </c>
       <c r="D23">
         <v>1232.0</v>
       </c>
       <c r="E23">
         <v>172404.0</v>
       </c>
       <c r="F23">
         <v>-719000.0</v>
       </c>
       <c r="G23">
         <v>2324937.0</v>
       </c>
       <c r="H23">
         <v>-1828911.0</v>
       </c>
       <c r="I23">
-        <v>-1469414.0</v>
+        <v>-917000.0</v>
       </c>
       <c r="J23">
         <v>-535000.0</v>
       </c>
       <c r="K23">
         <v>-1147370.0</v>
       </c>
       <c r="L23">
         <v>-59000.0</v>
       </c>
       <c r="M23">
-        <v>-2607723.0</v>
+        <v>-1282000.0</v>
       </c>
       <c r="N23">
         <v>23863000.0</v>
       </c>
       <c r="O23">
         <v>-398000.0</v>
       </c>
       <c r="P23">
         <v>116734.0</v>
       </c>
       <c r="Q23">
-        <v>35183000.0</v>
+        <v>-559000.0</v>
       </c>
       <c r="R23">
-        <v>20922000.0</v>
+        <v>-378000.0</v>
       </c>
       <c r="S23">
         <v>-6637000.0</v>
       </c>
       <c r="T23">
         <v>-692000.0</v>
       </c>
       <c r="U23">
         <v>81043000.0</v>
       </c>
       <c r="V23">
         <v>53721000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23">
         <v>-10278000.0</v>
       </c>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23">
         <v>1465000.0</v>
@@ -27132,51 +27150,51 @@
         <v>-1923020.0</v>
       </c>
       <c r="BX24">
         <v>-231000000.0</v>
       </c>
       <c r="BY24"/>
       <c r="BZ24"/>
     </row>
     <row r="25" spans="1:78">
       <c r="A25" t="s">
         <v>193</v>
       </c>
       <c r="B25">
         <v>-6133998.0</v>
       </c>
       <c r="C25">
         <v>5568274.0</v>
       </c>
       <c r="D25">
         <v>-11718691.0</v>
       </c>
       <c r="E25">
         <v>-605420.0</v>
       </c>
       <c r="F25">
-        <v>5632000.0</v>
+        <v>4170000.0</v>
       </c>
       <c r="G25">
         <v>3460016.0</v>
       </c>
       <c r="H25">
         <v>914288.0</v>
       </c>
       <c r="I25">
         <v>656915.0</v>
       </c>
       <c r="J25">
         <v>-2086000.0</v>
       </c>
       <c r="K25">
         <v>1998649.0</v>
       </c>
       <c r="L25">
         <v>4940000.0</v>
       </c>
       <c r="M25">
         <v>-5901489.0</v>
       </c>
       <c r="N25">
         <v>4134000.0</v>
       </c>