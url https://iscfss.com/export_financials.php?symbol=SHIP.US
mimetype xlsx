--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1404,84 +1407,84 @@
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
         <v>62653000.0</v>
       </c>
       <c r="C10">
         <v>21866000.0</v>
       </c>
       <c r="D10">
         <v>19428000.0</v>
       </c>
       <c r="E10">
-        <v>32477000.0</v>
+        <v>26027000.0</v>
       </c>
       <c r="F10">
         <v>41496000.0</v>
       </c>
       <c r="G10">
         <v>21011000.0</v>
       </c>
       <c r="H10">
         <v>14554000.0</v>
       </c>
       <c r="I10">
-        <v>7444000.0</v>
+        <v>6684000.0</v>
       </c>
       <c r="J10">
         <v>8889000.0</v>
       </c>
       <c r="K10">
         <v>12858000.0</v>
       </c>
       <c r="L10">
         <v>3304000.0</v>
       </c>
       <c r="M10">
         <v>2873000.0</v>
       </c>
       <c r="N10">
         <v>3075000.0</v>
       </c>
       <c r="O10">
         <v>4298000.0</v>
       </c>
       <c r="P10">
-        <v>17734000.0</v>
+        <v>33183999.0</v>
       </c>
       <c r="Q10">
         <v>53787000.0</v>
       </c>
       <c r="R10">
         <v>63607000.0</v>
       </c>
       <c r="S10">
         <v>27543000.0</v>
       </c>
       <c r="T10">
         <v>2210726.0</v>
       </c>
       <c r="U10">
         <v>355938.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
@@ -1506,84 +1509,84 @@
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
         <v>62653000.0</v>
       </c>
       <c r="C12">
         <v>21866000.0</v>
       </c>
       <c r="D12">
         <v>19428000.0</v>
       </c>
       <c r="E12">
         <v>26027000.0</v>
       </c>
       <c r="F12">
         <v>42996000.0</v>
       </c>
       <c r="G12">
         <v>22611000.0</v>
       </c>
       <c r="H12">
         <v>14554000.0</v>
       </c>
       <c r="I12">
-        <v>7444000.0</v>
+        <v>6684000.0</v>
       </c>
       <c r="J12">
         <v>8889000.0</v>
       </c>
       <c r="K12">
         <v>12858000.0</v>
       </c>
       <c r="L12">
         <v>3304000.0</v>
       </c>
       <c r="M12">
         <v>2873000.0</v>
       </c>
       <c r="N12">
         <v>3075000.0</v>
       </c>
       <c r="O12">
         <v>4298000.0</v>
       </c>
       <c r="P12">
         <v>17734000.0</v>
       </c>
       <c r="Q12">
         <v>53787000.0</v>
       </c>
       <c r="R12">
         <v>63607000.0</v>
       </c>
       <c r="S12">
         <v>27543000.0</v>
       </c>
       <c r="T12">
-        <v>2210726.0</v>
+        <v>235134000.0</v>
       </c>
       <c r="U12">
         <v>355938.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
@@ -2226,84 +2229,84 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
         <v>227507000.0</v>
       </c>
       <c r="C28">
         <v>236003000.0</v>
       </c>
       <c r="D28">
         <v>213545000.0</v>
       </c>
       <c r="E28">
-        <v>282204000.0</v>
+        <v>230171000.0</v>
       </c>
       <c r="F28">
-        <v>175621000.0</v>
+        <v>181251000.0</v>
       </c>
       <c r="G28">
-        <v>160627000.0</v>
+        <v>163267000.0</v>
       </c>
       <c r="H28">
         <v>183120000.0</v>
       </c>
       <c r="I28">
-        <v>200378000.0</v>
+        <v>219625000.0</v>
       </c>
       <c r="J28">
-        <v>192917000.0</v>
+        <v>210259000.0</v>
       </c>
       <c r="K28">
         <v>197237000.0</v>
       </c>
       <c r="L28">
         <v>174335000.0</v>
       </c>
       <c r="M28">
         <v>-2873000.0</v>
       </c>
       <c r="N28">
         <v>131836000.0</v>
       </c>
       <c r="O28">
         <v>204351000.0</v>
       </c>
       <c r="P28">
-        <v>332761000.0</v>
+        <v>313219000.0</v>
       </c>
       <c r="Q28">
         <v>345761000.0</v>
       </c>
       <c r="R28">
         <v>237544000.0</v>
       </c>
       <c r="S28">
         <v>213845000.0</v>
       </c>
       <c r="T28">
         <v>-2210726.0</v>
       </c>
       <c r="U28">
         <v>-5938.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
         <v>571543000.0</v>
       </c>
       <c r="C29">
@@ -2483,75 +2486,75 @@
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
         <v>543925999.0</v>
       </c>
       <c r="C33">
         <v>510937000.0</v>
       </c>
       <c r="D33">
         <v>452792000.0</v>
       </c>
       <c r="E33">
-        <v>481123000.0</v>
+        <v>451956000.0</v>
       </c>
       <c r="F33">
         <v>439795000.0</v>
       </c>
       <c r="G33">
-        <v>271594000.0</v>
+        <v>264698000.0</v>
       </c>
       <c r="H33">
         <v>267997000.0</v>
       </c>
       <c r="I33">
-        <v>260436000.0</v>
+        <v>250679000.0</v>
       </c>
       <c r="J33">
         <v>256207000.0</v>
       </c>
       <c r="K33">
         <v>235205000.0</v>
       </c>
       <c r="L33">
         <v>201074000.0</v>
       </c>
       <c r="M33">
-        <v>395000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="N33">
         <v>63275000.0</v>
       </c>
       <c r="O33">
         <v>68874000.0</v>
       </c>
       <c r="P33">
         <v>393044000.0</v>
       </c>
       <c r="Q33">
         <v>627942000.0</v>
       </c>
       <c r="R33">
         <v>470979000.0</v>
       </c>
       <c r="S33">
         <v>348388000.0</v>
       </c>
       <c r="T33"/>
       <c r="U33">
         <v>256253.0</v>
       </c>
     </row>
     <row r="34" spans="1:21">
@@ -2599,127 +2602,127 @@
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
         <v>237134000.0</v>
       </c>
       <c r="C35">
         <v>222051000.0</v>
       </c>
       <c r="D35">
         <v>179917000.0</v>
       </c>
       <c r="E35">
         <v>197251000.0</v>
       </c>
       <c r="F35">
         <v>154702000.0</v>
       </c>
       <c r="G35">
         <v>168789000.0</v>
       </c>
       <c r="H35">
         <v>228456000.0</v>
       </c>
       <c r="I35">
-        <v>246577000.0</v>
+        <v>209996000.0</v>
       </c>
       <c r="J35">
         <v>199932000.0</v>
       </c>
       <c r="K35">
         <v>205472000.0</v>
       </c>
       <c r="L35">
         <v>176818000.0</v>
       </c>
       <c r="M35">
         <v>487000.0</v>
       </c>
       <c r="N35">
         <v>138516000.0</v>
       </c>
       <c r="O35"/>
       <c r="P35">
         <v>300856000.0</v>
       </c>
       <c r="Q35">
         <v>348945000.0</v>
       </c>
       <c r="R35">
         <v>269495000.0</v>
       </c>
       <c r="S35">
         <v>213638000.0</v>
       </c>
       <c r="T35">
         <v>80849990.0</v>
       </c>
       <c r="U35"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
         <v>36435999.0</v>
       </c>
       <c r="C36">
         <v>22685000.0</v>
       </c>
       <c r="D36">
         <v>6426000.0</v>
       </c>
       <c r="E36">
-        <v>13938000.0</v>
+        <v>-15229000.0</v>
       </c>
       <c r="F36">
         <v>13733000.0</v>
       </c>
       <c r="G36">
-        <v>14857000.0</v>
+        <v>7961000.0</v>
       </c>
       <c r="H36">
         <v>14216000.0</v>
       </c>
       <c r="I36">
-        <v>16722000.0</v>
+        <v>6965000.0</v>
       </c>
       <c r="J36">
         <v>877000.0</v>
       </c>
       <c r="K36">
         <v>1577000.0</v>
       </c>
       <c r="L36">
         <v>1154000.0</v>
       </c>
       <c r="M36">
         <v>334000.0</v>
       </c>
       <c r="N36">
-        <v>3134000.0</v>
+        <v>-60141000.0</v>
       </c>
       <c r="O36">
         <v>361000.0</v>
       </c>
       <c r="P36">
         <v>7535000.0</v>
       </c>
       <c r="Q36">
         <v>13266000.0</v>
       </c>
       <c r="R36">
         <v>8864000.0</v>
       </c>
       <c r="S36">
         <v>2757000.0</v>
       </c>
       <c r="T36"/>
       <c r="U36">
         <v>256253.0</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>56</v>
       </c>
@@ -2815,72 +2818,72 @@
       <c r="E39">
         <v>32073000.0</v>
       </c>
       <c r="F39">
         <v>2682000.0</v>
       </c>
       <c r="G39">
         <v>2485000.0</v>
       </c>
       <c r="H39">
         <v>1252000.0</v>
       </c>
       <c r="I39">
         <v>2261000.0</v>
       </c>
       <c r="J39">
         <v>2186000.0</v>
       </c>
       <c r="K39">
         <v>2639000.0</v>
       </c>
       <c r="L39">
         <v>707000.0</v>
       </c>
       <c r="M39">
-        <v>304000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="N39">
         <v>61106000.0</v>
       </c>
       <c r="O39">
         <v>45030000.0</v>
       </c>
       <c r="P39">
-        <v>1457000.0</v>
+        <v>21017000.0</v>
       </c>
       <c r="Q39">
         <v>12214000.0</v>
       </c>
       <c r="R39">
         <v>1980000.0</v>
       </c>
       <c r="S39">
         <v>822000.0</v>
       </c>
       <c r="T39">
-        <v>79000.0</v>
+        <v>79724.0</v>
       </c>
       <c r="U39">
         <v>20000.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
         <v>14967000.0</v>
       </c>
       <c r="C40">
         <v>14923000.0</v>
       </c>
       <c r="D40">
         <v>8227000.0</v>
       </c>
       <c r="E40">
         <v>12922000.0</v>
       </c>
       <c r="F40">
         <v>5173000.0</v>
       </c>
       <c r="G40">
@@ -2889,63 +2892,63 @@
       <c r="H40">
         <v>-181926000.0</v>
       </c>
       <c r="I40">
         <v>4634000.0</v>
       </c>
       <c r="J40">
         <v>4725000.0</v>
       </c>
       <c r="K40">
         <v>2529000.0</v>
       </c>
       <c r="L40">
         <v>2565000.0</v>
       </c>
       <c r="M40">
         <v>408000.0</v>
       </c>
       <c r="N40">
         <v>20298000.0</v>
       </c>
       <c r="O40">
         <v>11829000.0</v>
       </c>
       <c r="P40">
-        <v>5625000.0</v>
+        <v>9717000.0</v>
       </c>
       <c r="Q40">
         <v>14578000.0</v>
       </c>
       <c r="R40">
         <v>6802000.0</v>
       </c>
       <c r="S40">
         <v>1546000.0</v>
       </c>
       <c r="T40">
-        <v>5407000.0</v>
+        <v>5407014.0</v>
       </c>
       <c r="U40">
         <v>261563.0</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>36202000.0</v>
       </c>
       <c r="F41">
         <v>19698000.0</v>
       </c>
       <c r="G41">
         <v>3223000.0</v>
       </c>
       <c r="H41">
         <v>3074000.0</v>
       </c>
       <c r="I41"/>
@@ -2988,51 +2991,51 @@
       <c r="E42">
         <v>583691000.0</v>
       </c>
       <c r="F42">
         <v>597708000.0</v>
       </c>
       <c r="G42">
         <v>490284000.0</v>
       </c>
       <c r="H42">
         <v>406096000.0</v>
       </c>
       <c r="I42">
         <v>385846000.0</v>
       </c>
       <c r="J42">
         <v>383007000.0</v>
       </c>
       <c r="K42">
         <v>369291000.0</v>
       </c>
       <c r="L42">
         <v>337121000.0</v>
       </c>
       <c r="M42">
-        <v>307559000.0</v>
+        <v>307557000.0</v>
       </c>
       <c r="N42">
         <v>294535000.0</v>
       </c>
       <c r="O42">
         <v>294520000.0</v>
       </c>
       <c r="P42">
         <v>279292000.0</v>
       </c>
       <c r="Q42">
         <v>279268000.0</v>
       </c>
       <c r="R42">
         <v>213232000.0</v>
       </c>
       <c r="S42">
         <v>166361000.0</v>
       </c>
       <c r="T42">
         <v>146924982.0</v>
       </c>
       <c r="U42">
         <v>24274.0</v>
       </c>
@@ -3405,70 +3408,70 @@
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
         <v>290160000.0</v>
       </c>
       <c r="C51">
         <v>257869000.0</v>
       </c>
       <c r="D51">
         <v>232973000.0</v>
       </c>
       <c r="E51">
         <v>256198000.0</v>
       </c>
       <c r="F51">
         <v>222747000.0</v>
       </c>
       <c r="G51">
         <v>184278000.0</v>
       </c>
       <c r="H51">
         <v>197782000.0</v>
       </c>
       <c r="I51">
-        <v>207822000.0</v>
+        <v>226309000.0</v>
       </c>
       <c r="J51">
-        <v>201806000.0</v>
+        <v>219148000.0</v>
       </c>
       <c r="K51">
         <v>210095000.0</v>
       </c>
       <c r="L51">
         <v>177639000.0</v>
       </c>
       <c r="M51"/>
       <c r="N51">
         <v>134911000.0</v>
       </c>
       <c r="O51">
         <v>208649000.0</v>
       </c>
       <c r="P51">
-        <v>350495000.0</v>
+        <v>346403000.0</v>
       </c>
       <c r="Q51">
         <v>399548000.0</v>
       </c>
       <c r="R51">
         <v>301151000.0</v>
       </c>
       <c r="S51">
         <v>241388000.0</v>
       </c>
       <c r="T51"/>
       <c r="U51">
         <v>350000.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
         <v>55038000.0</v>
       </c>
       <c r="C52">
         <v>37494000.0</v>
       </c>
@@ -3536,51 +3539,51 @@
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>1500000.0</v>
       </c>
       <c r="G53">
         <v>1600000.0</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53">
         <v>1550000.0</v>
       </c>
       <c r="K53">
         <v>1550000.0</v>
       </c>
       <c r="L53">
         <v>50000.0</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53">
         <v>2000000.0</v>
       </c>
       <c r="P53">
-        <v>19560000.0</v>
+        <v>4110000.0</v>
       </c>
       <c r="Q53">
         <v>10385000.0</v>
       </c>
       <c r="R53">
         <v>60964000.0</v>
       </c>
       <c r="S53"/>
       <c r="T53">
         <v>232923000.0</v>
       </c>
       <c r="U53"/>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
@@ -3666,131 +3669,131 @@
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
         <v>62653000.0</v>
       </c>
       <c r="C56">
         <v>45898000.0</v>
       </c>
       <c r="D56">
         <v>25085000.0</v>
       </c>
       <c r="E56">
         <v>61644000.0</v>
       </c>
       <c r="F56">
         <v>47126000.0</v>
       </c>
       <c r="G56">
         <v>30547000.0</v>
       </c>
       <c r="H56">
         <v>14554000.0</v>
       </c>
       <c r="I56">
-        <v>7444000.0</v>
+        <v>16883000.0</v>
       </c>
       <c r="J56">
         <v>19498000.0</v>
       </c>
       <c r="K56">
         <v>22329000.0</v>
       </c>
       <c r="L56">
         <v>8278000.0</v>
       </c>
       <c r="M56">
-        <v>2873000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="N56">
-        <v>3075000.0</v>
+        <v>66350000.0</v>
       </c>
       <c r="O56">
         <v>52086000.0</v>
       </c>
       <c r="P56">
         <v>43432000.0</v>
       </c>
       <c r="Q56">
         <v>68459000.0</v>
       </c>
       <c r="R56">
         <v>67473000.0</v>
       </c>
       <c r="S56">
         <v>29814000.0</v>
       </c>
       <c r="T56">
         <v>235213724.0</v>
       </c>
       <c r="U56">
         <v>375938.0</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
         <v>88062000.0</v>
       </c>
       <c r="C57">
         <v>61623000.0</v>
       </c>
       <c r="D57">
         <v>69515000.0</v>
       </c>
       <c r="E57">
         <v>94650000.0</v>
       </c>
       <c r="F57">
         <v>88033000.0</v>
       </c>
       <c r="G57">
         <v>30762000.0</v>
       </c>
       <c r="H57">
         <v>24237000.0</v>
       </c>
       <c r="I57">
-        <v>19349000.0</v>
+        <v>36263000.0</v>
       </c>
       <c r="J57">
         <v>34460000.0</v>
       </c>
       <c r="K57">
         <v>21230000.0</v>
       </c>
       <c r="L57">
         <v>9250000.0</v>
       </c>
       <c r="M57">
-        <v>105000.0</v>
+        <v>592000.0</v>
       </c>
       <c r="N57">
-        <v>18529000.0</v>
+        <v>157045000.0</v>
       </c>
       <c r="O57">
         <v>222577000.0</v>
       </c>
       <c r="P57">
         <v>58697000.0</v>
       </c>
       <c r="Q57">
         <v>72791000.0</v>
       </c>
       <c r="R57">
         <v>42138000.0</v>
       </c>
       <c r="S57">
         <v>32999000.0</v>
       </c>
       <c r="T57">
         <v>5995014.0</v>
       </c>
       <c r="U57">
         <v>611563.0</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
@@ -3996,500 +3999,508 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA62"/>
+  <dimension ref="A1:CB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
-      <c r="C2">
+      <c r="B2">
+        <v>8963000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>13123000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>9414000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>7112000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2">
         <v>6910000.0</v>
       </c>
       <c r="J2">
-        <v>5489000.0</v>
+        <v>6910000.0</v>
       </c>
       <c r="K2">
         <v>5489000.0</v>
       </c>
       <c r="L2">
+        <v>5489000.0</v>
+      </c>
+      <c r="M2">
         <v>5352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5724000.0</v>
       </c>
       <c r="N2">
         <v>5724000.0</v>
       </c>
       <c r="O2">
+        <v>5724000.0</v>
+      </c>
+      <c r="P2">
         <v>7826000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>10060000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>5762000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>8302000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>3707000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>7533000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>16105000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>14579000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>14426000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15177000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10198000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>8778000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6675000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6146000.0</v>
       </c>
       <c r="AM2">
         <v>6350000.0</v>
       </c>
       <c r="AN2">
         <v>6350000.0</v>
       </c>
       <c r="AO2">
         <v>4636000.0</v>
       </c>
       <c r="AP2">
+        <v>147000.0</v>
+      </c>
+      <c r="AQ2">
         <v>5979000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>147000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>184000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>187000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>1631000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2148000.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>4058000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2420000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2514000.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>5600000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2694000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2431000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1443000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2112000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1679000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2340000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9558000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3290000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1633000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>990000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>573000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>847000.0</v>
       </c>
       <c r="BS2">
         <v>847000.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BT2">
+        <v>674000.0</v>
+      </c>
+      <c r="BU2"/>
+      <c r="BV2">
         <v>1553625.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>700000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>588000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5805328.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>600000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4527,54 +4538,19796 @@
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
+      <c r="CB3"/>
+    </row>
+    <row r="4" spans="1:80">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+    </row>
+    <row r="5" spans="1:80">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5">
+        <v>-51133000.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5">
+        <v>-38499000.0</v>
+      </c>
+      <c r="AC5"/>
+      <c r="AD5">
+        <v>-33004000.0</v>
+      </c>
+      <c r="AE5"/>
+      <c r="AF5">
+        <v>-27600000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-29072000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-26327000.0</v>
+      </c>
+      <c r="AI5"/>
+      <c r="AJ5">
+        <v>-20852000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-18072000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-15293000.0</v>
+      </c>
+      <c r="AM5"/>
+      <c r="AN5">
+        <v>-10353000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-8145000.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5"/>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5">
+        <v>-282326000.0</v>
+      </c>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5">
+        <v>-66069000.0</v>
+      </c>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5">
+        <v>-36741000.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5">
+        <v>-9929000.0</v>
+      </c>
+      <c r="BU5"/>
+      <c r="BV5">
+        <v>-3173140.0</v>
+      </c>
+      <c r="BW5">
+        <v>158400000.0</v>
+      </c>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+    </row>
+    <row r="6" spans="1:80">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+    </row>
+    <row r="7" spans="1:80">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>214000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
+        <v>282000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>22183000.0</v>
+      </c>
+      <c r="M7">
+        <v>414000.0</v>
+      </c>
+      <c r="N7">
+        <v>452000.0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7">
+        <v>499000.0</v>
+      </c>
+      <c r="Q7"/>
+      <c r="R7">
+        <v>540000.0</v>
+      </c>
+      <c r="S7"/>
+      <c r="T7">
+        <v>650000.0</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7">
+        <v>749000.0</v>
+      </c>
+      <c r="W7"/>
+      <c r="X7">
+        <v>845000.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
+        <v>426000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7">
+        <v>432000.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+    </row>
+    <row r="8" spans="1:80">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8">
+        <v>2000.0</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>2000.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
+        <v>2000.0</v>
+      </c>
+      <c r="M8">
+        <v>2000.0</v>
+      </c>
+      <c r="N8">
+        <v>2000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
+        <v>2000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8">
+        <v>18000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8">
+        <v>17000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8">
+        <v>17000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+    </row>
+    <row r="9" spans="1:80">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9">
+        <v>406096000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>385846000.0</v>
+      </c>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+    </row>
+    <row r="10" spans="1:80">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>59473999.0</v>
+      </c>
+      <c r="C10">
+        <v>68802000.0</v>
+      </c>
+      <c r="D10">
+        <v>62653000.0</v>
+      </c>
+      <c r="E10">
+        <v>36812000.0</v>
+      </c>
+      <c r="F10">
+        <v>12844000.0</v>
+      </c>
+      <c r="G10">
+        <v>30900000.0</v>
+      </c>
+      <c r="H10">
+        <v>21866000.0</v>
+      </c>
+      <c r="I10">
+        <v>41285000.0</v>
+      </c>
+      <c r="J10">
+        <v>32724000.0</v>
+      </c>
+      <c r="K10">
+        <v>24218000.0</v>
+      </c>
+      <c r="L10">
+        <v>19428000.0</v>
+      </c>
+      <c r="M10">
+        <v>16495000.0</v>
+      </c>
+      <c r="N10">
+        <v>16902000.0</v>
+      </c>
+      <c r="O10">
+        <v>20511000.0</v>
+      </c>
+      <c r="P10">
+        <v>26027000.0</v>
+      </c>
+      <c r="Q10">
+        <v>25567000.0</v>
+      </c>
+      <c r="R10">
+        <v>36707000.0</v>
+      </c>
+      <c r="S10">
+        <v>38885000.0</v>
+      </c>
+      <c r="T10">
+        <v>41496000.0</v>
+      </c>
+      <c r="U10">
+        <v>52560000.0</v>
+      </c>
+      <c r="V10">
+        <v>52684000.0</v>
+      </c>
+      <c r="W10">
+        <v>58050000.0</v>
+      </c>
+      <c r="X10">
+        <v>21011000.0</v>
+      </c>
+      <c r="Y10">
+        <v>33820000.0</v>
+      </c>
+      <c r="Z10">
+        <v>30403000.0</v>
+      </c>
+      <c r="AA10">
+        <v>6182000.0</v>
+      </c>
+      <c r="AB10">
+        <v>14554000.0</v>
+      </c>
+      <c r="AC10">
+        <v>15398000.0</v>
+      </c>
+      <c r="AD10">
+        <v>12020000.0</v>
+      </c>
+      <c r="AE10">
+        <v>7472000.0</v>
+      </c>
+      <c r="AF10">
+        <v>6684000.0</v>
+      </c>
+      <c r="AG10">
+        <v>4397000.0</v>
+      </c>
+      <c r="AH10">
+        <v>12218000.0</v>
+      </c>
+      <c r="AI10">
+        <v>8240000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>8889000.0</v>
+      </c>
+      <c r="AK10">
+        <v>8438000.0</v>
+      </c>
+      <c r="AL10">
+        <v>6397000.0</v>
+      </c>
+      <c r="AM10">
+        <v>6940000.0</v>
+      </c>
+      <c r="AN10">
+        <v>12858000.0</v>
+      </c>
+      <c r="AO10">
+        <v>3909000.0</v>
+      </c>
+      <c r="AP10">
+        <v>3059000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2779000.0</v>
+      </c>
+      <c r="AR10">
+        <v>3059000.0</v>
+      </c>
+      <c r="AS10">
+        <v>969000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1046000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1771000.0</v>
+      </c>
+      <c r="AV10">
+        <v>2873000.0</v>
+      </c>
+      <c r="AW10">
+        <v>2904000.0</v>
+      </c>
+      <c r="AX10">
+        <v>2678000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1530000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3075000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1067000.0</v>
+      </c>
+      <c r="BB10">
+        <v>2517000.0</v>
+      </c>
+      <c r="BC10">
+        <v>3383000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4298000.0</v>
+      </c>
+      <c r="BE10">
+        <v>8115000.0</v>
+      </c>
+      <c r="BF10">
+        <v>7723000.0</v>
+      </c>
+      <c r="BG10">
+        <v>10992000.0</v>
+      </c>
+      <c r="BH10">
+        <v>17734000.0</v>
+      </c>
+      <c r="BI10">
+        <v>31976000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>34799000.0</v>
+      </c>
+      <c r="BK10">
+        <v>44189000.0</v>
+      </c>
+      <c r="BL10">
+        <v>53787000.0</v>
+      </c>
+      <c r="BM10">
+        <v>65826000.0</v>
+      </c>
+      <c r="BN10">
+        <v>70898000.0</v>
+      </c>
+      <c r="BO10">
+        <v>85849000.0</v>
+      </c>
+      <c r="BP10">
+        <v>63607000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>60408000.0</v>
+      </c>
+      <c r="BR10">
+        <v>47022000.0</v>
+      </c>
+      <c r="BS10">
+        <v>40238000.0</v>
+      </c>
+      <c r="BT10">
+        <v>27543000.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10">
+        <v>1402660.0</v>
+      </c>
+      <c r="BW10">
+        <v>2100000.0</v>
+      </c>
+      <c r="BX10">
+        <v>2210726.0</v>
+      </c>
+      <c r="BY10">
+        <v>2634111.0</v>
+      </c>
+      <c r="BZ10">
+        <v>100000.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10">
+        <v>356000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+    </row>
+    <row r="12" spans="1:80">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>59473999.0</v>
+      </c>
+      <c r="C12">
+        <v>68802000.0</v>
+      </c>
+      <c r="D12">
+        <v>62653000.0</v>
+      </c>
+      <c r="E12">
+        <v>36812000.0</v>
+      </c>
+      <c r="F12">
+        <v>12844000.0</v>
+      </c>
+      <c r="G12">
+        <v>30900000.0</v>
+      </c>
+      <c r="H12">
+        <v>21866000.0</v>
+      </c>
+      <c r="I12">
+        <v>41285000.0</v>
+      </c>
+      <c r="J12">
+        <v>32724000.0</v>
+      </c>
+      <c r="K12">
+        <v>24218000.0</v>
+      </c>
+      <c r="L12">
+        <v>19428000.0</v>
+      </c>
+      <c r="M12">
+        <v>16495000.0</v>
+      </c>
+      <c r="N12">
+        <v>16902000.0</v>
+      </c>
+      <c r="O12">
+        <v>20511000.0</v>
+      </c>
+      <c r="P12">
+        <v>26027000.0</v>
+      </c>
+      <c r="Q12">
+        <v>25567000.0</v>
+      </c>
+      <c r="R12">
+        <v>36707000.0</v>
+      </c>
+      <c r="S12">
+        <v>38885000.0</v>
+      </c>
+      <c r="T12">
+        <v>42996000.0</v>
+      </c>
+      <c r="U12">
+        <v>52560000.0</v>
+      </c>
+      <c r="V12">
+        <v>55284000.0</v>
+      </c>
+      <c r="W12">
+        <v>58050000.0</v>
+      </c>
+      <c r="X12">
+        <v>22611000.0</v>
+      </c>
+      <c r="Y12">
+        <v>33820000.0</v>
+      </c>
+      <c r="Z12">
+        <v>30403000.0</v>
+      </c>
+      <c r="AA12">
+        <v>6182000.0</v>
+      </c>
+      <c r="AB12">
+        <v>14554000.0</v>
+      </c>
+      <c r="AC12">
+        <v>15398000.0</v>
+      </c>
+      <c r="AD12">
+        <v>12020000.0</v>
+      </c>
+      <c r="AE12">
+        <v>7472000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6684000.0</v>
+      </c>
+      <c r="AG12">
+        <v>4397000.0</v>
+      </c>
+      <c r="AH12">
+        <v>12218000.0</v>
+      </c>
+      <c r="AI12">
+        <v>8240000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>8889000.0</v>
+      </c>
+      <c r="AK12">
+        <v>8438000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6397000.0</v>
+      </c>
+      <c r="AM12">
+        <v>6940000.0</v>
+      </c>
+      <c r="AN12">
+        <v>12858000.0</v>
+      </c>
+      <c r="AO12">
+        <v>3909000.0</v>
+      </c>
+      <c r="AP12">
+        <v>3059000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2779000.0</v>
+      </c>
+      <c r="AR12">
+        <v>3059000.0</v>
+      </c>
+      <c r="AS12">
+        <v>969000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1046000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1771000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2873000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2904000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2678000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1530000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3075000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1067000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2517000.0</v>
+      </c>
+      <c r="BC12">
+        <v>3383000.0</v>
+      </c>
+      <c r="BD12">
+        <v>4298000.0</v>
+      </c>
+      <c r="BE12">
+        <v>8115000.0</v>
+      </c>
+      <c r="BF12">
+        <v>7723000.0</v>
+      </c>
+      <c r="BG12">
+        <v>10992000.0</v>
+      </c>
+      <c r="BH12">
+        <v>17734000.0</v>
+      </c>
+      <c r="BI12">
+        <v>31976000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>34799000.0</v>
+      </c>
+      <c r="BK12">
+        <v>44189000.0</v>
+      </c>
+      <c r="BL12">
+        <v>53787000.0</v>
+      </c>
+      <c r="BM12">
+        <v>65826000.0</v>
+      </c>
+      <c r="BN12">
+        <v>70898000.0</v>
+      </c>
+      <c r="BO12">
+        <v>85849000.0</v>
+      </c>
+      <c r="BP12">
+        <v>63607000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>60408000.0</v>
+      </c>
+      <c r="BR12">
+        <v>47022000.0</v>
+      </c>
+      <c r="BS12">
+        <v>40238000.0</v>
+      </c>
+      <c r="BT12">
+        <v>27543000.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12">
+        <v>1402660.0</v>
+      </c>
+      <c r="BW12">
+        <v>234700000.0</v>
+      </c>
+      <c r="BX12">
+        <v>235134000.0</v>
+      </c>
+      <c r="BY12">
+        <v>2634111.0</v>
+      </c>
+      <c r="BZ12">
+        <v>100000.0</v>
+      </c>
+      <c r="CA12"/>
+      <c r="CB12"/>
+    </row>
+    <row r="13" spans="1:80">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13">
+        <v>2000.0</v>
+      </c>
+      <c r="C13">
+        <v>289282000.0</v>
+      </c>
+      <c r="D13">
+        <v>2000.0</v>
+      </c>
+      <c r="E13">
+        <v>271309000.0</v>
+      </c>
+      <c r="F13">
+        <v>2000.0</v>
+      </c>
+      <c r="G13">
+        <v>254788000.0</v>
+      </c>
+      <c r="H13">
+        <v>2000.0</v>
+      </c>
+      <c r="I13">
+        <v>262572000.0</v>
+      </c>
+      <c r="J13">
+        <v>2000.0</v>
+      </c>
+      <c r="K13">
+        <v>240552000.0</v>
+      </c>
+      <c r="L13">
+        <v>2000.0</v>
+      </c>
+      <c r="M13">
+        <v>2000.0</v>
+      </c>
+      <c r="N13">
+        <v>2000.0</v>
+      </c>
+      <c r="O13">
+        <v>219855000.0</v>
+      </c>
+      <c r="P13">
+        <v>2000.0</v>
+      </c>
+      <c r="Q13">
+        <v>225453000.0</v>
+      </c>
+      <c r="R13">
+        <v>18000.0</v>
+      </c>
+      <c r="S13">
+        <v>230961000.0</v>
+      </c>
+      <c r="T13">
+        <v>17000.0</v>
+      </c>
+      <c r="U13">
+        <v>222251000.0</v>
+      </c>
+      <c r="V13">
+        <v>17000.0</v>
+      </c>
+      <c r="W13">
+        <v>188133000.0</v>
+      </c>
+      <c r="X13">
+        <v>7000.0</v>
+      </c>
+      <c r="Y13">
+        <v>86455000.0</v>
+      </c>
+      <c r="Z13">
+        <v>3000.0</v>
+      </c>
+      <c r="AA13">
+        <v>21897000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3000.0</v>
+      </c>
+      <c r="AC13">
+        <v>26597000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2000.0</v>
+      </c>
+      <c r="AE13">
+        <v>13469000.0</v>
+      </c>
+      <c r="AF13">
+        <v>21303000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3000.0</v>
+      </c>
+      <c r="AH13">
+        <v>3000.0</v>
+      </c>
+      <c r="AI13">
+        <v>37216000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>3000.0</v>
+      </c>
+      <c r="AK13">
+        <v>3000.0</v>
+      </c>
+      <c r="AL13">
+        <v>3000.0</v>
+      </c>
+      <c r="AM13">
+        <v>26707000.0</v>
+      </c>
+      <c r="AN13">
+        <v>3000.0</v>
+      </c>
+      <c r="AO13">
+        <v>2000.0</v>
+      </c>
+      <c r="AP13">
+        <v>2000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>21097000.0</v>
+      </c>
+      <c r="AR13">
+        <v>2000.0</v>
+      </c>
+      <c r="AS13">
+        <v>16862000.0</v>
+      </c>
+      <c r="AT13">
+        <v>9420000.0</v>
+      </c>
+      <c r="AU13">
+        <v>6467000.0</v>
+      </c>
+      <c r="AV13">
+        <v>2000.0</v>
+      </c>
+      <c r="AW13">
+        <v>2822000.0</v>
+      </c>
+      <c r="AX13">
+        <v>2969000.0</v>
+      </c>
+      <c r="AY13">
+        <v>2629000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1000.0</v>
+      </c>
+      <c r="BA13"/>
+      <c r="BB13">
+        <v>1000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1000.0</v>
+      </c>
+      <c r="BE13">
+        <v>10195000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>1000.0</v>
+      </c>
+      <c r="BK13">
+        <v>11000.0</v>
+      </c>
+      <c r="BL13">
+        <v>11000.0</v>
+      </c>
+      <c r="BM13">
+        <v>8000.0</v>
+      </c>
+      <c r="BN13">
+        <v>6000.0</v>
+      </c>
+      <c r="BO13">
+        <v>6000.0</v>
+      </c>
+      <c r="BP13">
+        <v>3000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>3000.0</v>
+      </c>
+      <c r="BR13">
+        <v>2000.0</v>
+      </c>
+      <c r="BS13">
+        <v>2000.0</v>
+      </c>
+      <c r="BT13">
+        <v>2000.0</v>
+      </c>
+      <c r="BU13"/>
+      <c r="BV13">
+        <v>2860.0</v>
+      </c>
+      <c r="BW13">
+        <v>3000.0</v>
+      </c>
+      <c r="BX13">
+        <v>2860.0</v>
+      </c>
+      <c r="BY13">
+        <v>2860.0</v>
+      </c>
+      <c r="BZ13">
+        <v>1000.0</v>
+      </c>
+      <c r="CA13"/>
+      <c r="CB13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>21107948.0</v>
+      </c>
+      <c r="C14">
+        <v>20930586.0</v>
+      </c>
+      <c r="D14">
+        <v>20871198.0</v>
+      </c>
+      <c r="E14">
+        <v>20562616.0</v>
+      </c>
+      <c r="F14">
+        <v>20444086.0</v>
+      </c>
+      <c r="G14">
+        <v>20156636.0</v>
+      </c>
+      <c r="H14">
+        <v>20409272.0</v>
+      </c>
+      <c r="I14">
+        <v>19786887.0</v>
+      </c>
+      <c r="J14">
+        <v>19832695.0</v>
+      </c>
+      <c r="K14">
+        <v>19475630.0</v>
+      </c>
+      <c r="L14">
+        <v>19063475.0</v>
+      </c>
+      <c r="M14">
+        <v>18138600.0</v>
+      </c>
+      <c r="N14">
+        <v>19648956.0</v>
+      </c>
+      <c r="O14">
+        <v>17929142.0</v>
+      </c>
+      <c r="P14">
+        <v>17897084.0</v>
+      </c>
+      <c r="Q14">
+        <v>17908986.0</v>
+      </c>
+      <c r="R14">
+        <v>17736828.0</v>
+      </c>
+      <c r="S14">
+        <v>17721863.0</v>
+      </c>
+      <c r="T14">
+        <v>20623802.0</v>
+      </c>
+      <c r="U14">
+        <v>20597454.0</v>
+      </c>
+      <c r="V14">
+        <v>17182792.0</v>
+      </c>
+      <c r="W14">
+        <v>11475784.0</v>
+      </c>
+      <c r="X14">
+        <v>4938818.0</v>
+      </c>
+      <c r="Y14">
+        <v>8904103.0</v>
+      </c>
+      <c r="Z14">
+        <v>1747828.0</v>
+      </c>
+      <c r="AA14">
+        <v>169966.0</v>
+      </c>
+      <c r="AB14">
+        <v>168125.0</v>
+      </c>
+      <c r="AC14">
+        <v>152672.0</v>
+      </c>
+      <c r="AD14">
+        <v>44175.0</v>
+      </c>
+      <c r="AE14">
+        <v>16718.0</v>
+      </c>
+      <c r="AF14">
+        <v>16663.0</v>
+      </c>
+      <c r="AG14">
+        <v>15425.0</v>
+      </c>
+      <c r="AH14">
+        <v>15425.0</v>
+      </c>
+      <c r="AI14">
+        <v>15365.0</v>
+      </c>
+      <c r="AJ14">
+        <v>15408.0</v>
+      </c>
+      <c r="AK14">
+        <v>15408.0</v>
+      </c>
+      <c r="AL14">
+        <v>15408.0</v>
+      </c>
+      <c r="AM14">
+        <v>14288.0</v>
+      </c>
+      <c r="AN14">
+        <v>14196.0</v>
+      </c>
+      <c r="AO14">
+        <v>8622.0</v>
+      </c>
+      <c r="AP14">
+        <v>8071.0</v>
+      </c>
+      <c r="AQ14">
+        <v>8071.0</v>
+      </c>
+      <c r="AR14">
+        <v>8071.0</v>
+      </c>
+      <c r="AS14">
+        <v>4256.0</v>
+      </c>
+      <c r="AT14">
+        <v>3879.0</v>
+      </c>
+      <c r="AU14">
+        <v>2052.0</v>
+      </c>
+      <c r="AV14">
+        <v>1295.0</v>
+      </c>
+      <c r="AW14">
+        <v>1155.0</v>
+      </c>
+      <c r="AX14">
+        <v>1003.0</v>
+      </c>
+      <c r="AY14">
+        <v>996.0</v>
+      </c>
+      <c r="AZ14">
+        <v>996.0</v>
+      </c>
+      <c r="BA14">
+        <v>996.0</v>
+      </c>
+      <c r="BB14">
+        <v>996.0</v>
+      </c>
+      <c r="BC14">
+        <v>996.0</v>
+      </c>
+      <c r="BD14">
+        <v>996.0</v>
+      </c>
+      <c r="BE14">
+        <v>996.0</v>
+      </c>
+      <c r="BF14">
+        <v>996.0</v>
+      </c>
+      <c r="BG14">
+        <v>996.0</v>
+      </c>
+      <c r="BH14">
+        <v>609.0</v>
+      </c>
+      <c r="BI14">
+        <v>609.0</v>
+      </c>
+      <c r="BJ14">
+        <v>609.0</v>
+      </c>
+      <c r="BK14">
+        <v>609.0</v>
+      </c>
+      <c r="BL14">
+        <v>609.0</v>
+      </c>
+      <c r="BM14">
+        <v>472.0</v>
+      </c>
+      <c r="BN14">
+        <v>334.0</v>
+      </c>
+      <c r="BO14">
+        <v>334.0</v>
+      </c>
+      <c r="BP14">
+        <v>184.0</v>
+      </c>
+      <c r="BQ14">
+        <v>160.0</v>
+      </c>
+      <c r="BR14">
+        <v>124.0</v>
+      </c>
+      <c r="BS14">
+        <v>124.0</v>
+      </c>
+      <c r="BT14">
+        <v>124.0</v>
+      </c>
+      <c r="BU14">
+        <v>124.0</v>
+      </c>
+      <c r="BV14">
+        <v>158.0</v>
+      </c>
+      <c r="BW14">
+        <v>133.0</v>
+      </c>
+      <c r="BX14">
+        <v>158.0</v>
+      </c>
+      <c r="BY14">
+        <v>158.0</v>
+      </c>
+      <c r="BZ14">
+        <v>158.0</v>
+      </c>
+      <c r="CA14">
+        <v>158.0</v>
+      </c>
+      <c r="CB14"/>
+    </row>
+    <row r="15" spans="1:80">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
+        <v>17000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
+        <v>7000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
+        <v>3000.0</v>
+      </c>
+      <c r="AC15"/>
+      <c r="AD15">
+        <v>2000.0</v>
+      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15">
+        <v>3000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3000.0</v>
+      </c>
+      <c r="AI15"/>
+      <c r="AJ15">
+        <v>3000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3000.0</v>
+      </c>
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>3000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2000.0</v>
+      </c>
+      <c r="AQ15"/>
+      <c r="AR15">
+        <v>2000.0</v>
+      </c>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
+        <v>2000.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
+        <v>1000.0</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15">
+        <v>1000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1000.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15">
+        <v>1000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1000.0</v>
+      </c>
+      <c r="BK15">
+        <v>11000.0</v>
+      </c>
+      <c r="BL15">
+        <v>11000.0</v>
+      </c>
+      <c r="BM15">
+        <v>8000.0</v>
+      </c>
+      <c r="BN15">
+        <v>6000.0</v>
+      </c>
+      <c r="BO15">
+        <v>6000.0</v>
+      </c>
+      <c r="BP15">
+        <v>3000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>3000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2000.0</v>
+      </c>
+      <c r="BS15">
+        <v>2000.0</v>
+      </c>
+      <c r="BT15">
+        <v>2000.0</v>
+      </c>
+      <c r="BU15"/>
+      <c r="BV15">
+        <v>2860.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15">
+        <v>2860.0</v>
+      </c>
+      <c r="BY15">
+        <v>2860.0</v>
+      </c>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+    </row>
+    <row r="16" spans="1:80">
+      <c r="A16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16">
+        <v>2570000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
+        <v>4934000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>2094000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
+        <v>2081000.0</v>
+      </c>
+      <c r="K16">
+        <v>2136000.0</v>
+      </c>
+      <c r="L16">
+        <v>2136000.0</v>
+      </c>
+      <c r="M16">
+        <v>1659000.0</v>
+      </c>
+      <c r="N16">
+        <v>1931000.0</v>
+      </c>
+      <c r="O16">
+        <v>1931000.0</v>
+      </c>
+      <c r="P16">
+        <v>14920000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
+        <v>4067000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>7735000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16">
+        <v>6231000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16">
+        <v>4510000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16">
+        <v>4472000.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16">
+        <v>4296000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16">
+        <v>2373000.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16">
+        <v>890000.0</v>
+      </c>
+      <c r="AG16">
+        <v>154000.0</v>
+      </c>
+      <c r="AH16">
+        <v>4641000.0</v>
+      </c>
+      <c r="AI16"/>
+      <c r="AJ16">
+        <v>1741000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1854000.0</v>
+      </c>
+      <c r="AL16">
+        <v>223000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1850000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1850000.0</v>
+      </c>
+      <c r="AO16">
+        <v>67000.0</v>
+      </c>
+      <c r="AP16">
+        <v>668000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>154000.0</v>
+      </c>
+      <c r="AR16">
+        <v>668000.0</v>
+      </c>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16">
+        <v>205000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>205000.0</v>
+      </c>
+      <c r="BA16"/>
+      <c r="BB16">
+        <v>128000.0</v>
+      </c>
+      <c r="BC16">
+        <v>122000.0</v>
+      </c>
+      <c r="BD16">
+        <v>86000.0</v>
+      </c>
+      <c r="BE16"/>
+      <c r="BF16">
+        <v>380000.0</v>
+      </c>
+      <c r="BG16">
+        <v>624000.0</v>
+      </c>
+      <c r="BH16">
+        <v>732000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1807000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>1556000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2705000.0</v>
+      </c>
+      <c r="BL16">
+        <v>2493000.0</v>
+      </c>
+      <c r="BM16">
+        <v>2535000.0</v>
+      </c>
+      <c r="BN16">
+        <v>2847000.0</v>
+      </c>
+      <c r="BO16">
+        <v>1291000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1140000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>633000.0</v>
+      </c>
+      <c r="BR16">
+        <v>2347000.0</v>
+      </c>
+      <c r="BS16">
+        <v>2692000.0</v>
+      </c>
+      <c r="BT16">
+        <v>3029000.0</v>
+      </c>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+    </row>
+    <row r="17" spans="1:80">
+      <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+    </row>
+    <row r="18" spans="1:80">
+      <c r="A18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
+        <v>15257000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18">
+        <v>8613000.0</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18">
+        <v>8160000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18">
+        <v>4396000.0</v>
+      </c>
+      <c r="Y18"/>
+      <c r="Z18">
+        <v>4929000.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18">
+        <v>4677000.0</v>
+      </c>
+      <c r="AC18"/>
+      <c r="AD18">
+        <v>5623000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>2323000.0</v>
+      </c>
+      <c r="AG18">
+        <v>420000.0</v>
+      </c>
+      <c r="AH18">
+        <v>432000.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
+        <v>846000.0</v>
+      </c>
+      <c r="AK18">
+        <v>1122000.0</v>
+      </c>
+      <c r="AL18">
+        <v>1232000.0</v>
+      </c>
+      <c r="AM18"/>
+      <c r="AN18">
+        <v>1572000.0</v>
+      </c>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18">
+        <v>1194000.0</v>
+      </c>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+    </row>
+    <row r="19" spans="1:80">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+    </row>
+    <row r="20" spans="1:80">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BG20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BH20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BI20">
+        <v>4365000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BK20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BL20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BM20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BN20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BO20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BP20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BR20">
+        <v>17275000.0</v>
+      </c>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+    </row>
+    <row r="21" spans="1:80">
+      <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21">
+        <v>1175000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>938000.0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21">
+        <v>60000.0</v>
+      </c>
+      <c r="I21">
+        <v>399000.0</v>
+      </c>
+      <c r="J21">
+        <v>399000.0</v>
+      </c>
+      <c r="K21">
+        <v>399000.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
+        <v>626000.0</v>
+      </c>
+      <c r="AH21">
+        <v>626000.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BH21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BI21">
+        <v>4365000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BK21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BL21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BM21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BN21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BO21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BP21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>17275000.0</v>
+      </c>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+    </row>
+    <row r="22" spans="1:80">
+      <c r="A22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22">
+        <v>1634000.0</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22">
+        <v>1751000.0</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22">
+        <v>1693000.0</v>
+      </c>
+      <c r="I22">
+        <v>2354000.0</v>
+      </c>
+      <c r="J22">
+        <v>2354000.0</v>
+      </c>
+      <c r="K22">
+        <v>1559000.0</v>
+      </c>
+      <c r="L22">
+        <v>1559000.0</v>
+      </c>
+      <c r="M22">
+        <v>1451000.0</v>
+      </c>
+      <c r="N22">
+        <v>1428000.0</v>
+      </c>
+      <c r="O22">
+        <v>1428000.0</v>
+      </c>
+      <c r="P22">
+        <v>1995000.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22">
+        <v>1794000.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22">
+        <v>1448000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22">
+        <v>3070000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22">
+        <v>4650000.0</v>
+      </c>
+      <c r="Y22"/>
+      <c r="Z22">
+        <v>3364000.0</v>
+      </c>
+      <c r="AA22"/>
+      <c r="AB22">
+        <v>3862000.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22">
+        <v>4426000.0</v>
+      </c>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>5289000.0</v>
+      </c>
+      <c r="AG22">
+        <v>8252000.0</v>
+      </c>
+      <c r="AH22">
+        <v>6744000.0</v>
+      </c>
+      <c r="AI22"/>
+      <c r="AJ22">
+        <v>4797000.0</v>
+      </c>
+      <c r="AK22">
+        <v>4201000.0</v>
+      </c>
+      <c r="AL22">
+        <v>5253000.0</v>
+      </c>
+      <c r="AM22">
+        <v>4049000.0</v>
+      </c>
+      <c r="AN22">
+        <v>4049000.0</v>
+      </c>
+      <c r="AO22">
+        <v>2970000.0</v>
+      </c>
+      <c r="AP22">
+        <v>2455000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>2980000.0</v>
+      </c>
+      <c r="AR22">
+        <v>2455000.0</v>
+      </c>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22">
+        <v>-256000.0</v>
+      </c>
+      <c r="AV22">
+        <v>-256000.0</v>
+      </c>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22">
+        <v>913000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>913000.0</v>
+      </c>
+      <c r="BA22"/>
+      <c r="BB22">
+        <v>1898000.0</v>
+      </c>
+      <c r="BC22">
+        <v>1861000.0</v>
+      </c>
+      <c r="BD22">
+        <v>471000.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22">
+        <v>2316000.0</v>
+      </c>
+      <c r="BG22">
+        <v>2887000.0</v>
+      </c>
+      <c r="BH22">
+        <v>2512000.0</v>
+      </c>
+      <c r="BI22">
+        <v>1509000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1370000.0</v>
+      </c>
+      <c r="BK22">
+        <v>1569000.0</v>
+      </c>
+      <c r="BL22">
+        <v>1459000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1704000.0</v>
+      </c>
+      <c r="BN22">
+        <v>1429000.0</v>
+      </c>
+      <c r="BO22">
+        <v>1114000.0</v>
+      </c>
+      <c r="BP22">
+        <v>1126000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>1211000.0</v>
+      </c>
+      <c r="BR22">
+        <v>696000.0</v>
+      </c>
+      <c r="BS22">
+        <v>658000.0</v>
+      </c>
+      <c r="BT22">
+        <v>872000.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+    </row>
+    <row r="23" spans="1:80">
+      <c r="A23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23">
+        <v>643461999.0</v>
+      </c>
+      <c r="C23">
+        <v>639982000.0</v>
+      </c>
+      <c r="D23">
+        <v>606579000.0</v>
+      </c>
+      <c r="E23">
+        <v>586191000.0</v>
+      </c>
+      <c r="F23">
+        <v>597565000.0</v>
+      </c>
+      <c r="G23">
+        <v>603482000.0</v>
+      </c>
+      <c r="H23">
+        <v>545853000.0</v>
+      </c>
+      <c r="I23">
+        <v>527585000.0</v>
+      </c>
+      <c r="J23">
+        <v>524977000.0</v>
+      </c>
+      <c r="K23">
+        <v>485274000.0</v>
+      </c>
+      <c r="L23">
+        <v>477877000.0</v>
+      </c>
+      <c r="M23">
+        <v>455677000.0</v>
+      </c>
+      <c r="N23">
+        <v>466784000.0</v>
+      </c>
+      <c r="O23">
+        <v>466413000.0</v>
+      </c>
+      <c r="P23">
+        <v>513600000.0</v>
+      </c>
+      <c r="Q23">
+        <v>489248000.0</v>
+      </c>
+      <c r="R23">
+        <v>518923000.0</v>
+      </c>
+      <c r="S23">
+        <v>476444000.0</v>
+      </c>
+      <c r="T23">
+        <v>486921000.0</v>
+      </c>
+      <c r="U23">
+        <v>465057000.0</v>
+      </c>
+      <c r="V23">
+        <v>440774000.0</v>
+      </c>
+      <c r="W23">
+        <v>350122000.0</v>
+      </c>
+      <c r="X23">
+        <v>295245000.0</v>
+      </c>
+      <c r="Y23">
+        <v>307635000.0</v>
+      </c>
+      <c r="Z23">
+        <v>295916000.0</v>
+      </c>
+      <c r="AA23">
+        <v>271386000.0</v>
+      </c>
+      <c r="AB23">
+        <v>282551000.0</v>
+      </c>
+      <c r="AC23">
+        <v>278706000.0</v>
+      </c>
+      <c r="AD23">
+        <v>269529000.0</v>
+      </c>
+      <c r="AE23">
+        <v>265499000.0</v>
+      </c>
+      <c r="AF23">
+        <v>267880000.0</v>
+      </c>
+      <c r="AG23">
+        <v>265494000.0</v>
+      </c>
+      <c r="AH23">
+        <v>275292000.0</v>
+      </c>
+      <c r="AI23">
+        <v>269323000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>275705000.0</v>
+      </c>
+      <c r="AK23">
+        <v>276560000.0</v>
+      </c>
+      <c r="AL23">
+        <v>280243000.0</v>
+      </c>
+      <c r="AM23">
+        <v>250420000.0</v>
+      </c>
+      <c r="AN23">
+        <v>257534000.0</v>
+      </c>
+      <c r="AO23">
+        <v>203608000.0</v>
+      </c>
+      <c r="AP23">
+        <v>204638000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>205791000.0</v>
+      </c>
+      <c r="AR23">
+        <v>204638000.0</v>
+      </c>
+      <c r="AS23">
+        <v>66115000.0</v>
+      </c>
+      <c r="AT23">
+        <v>19570000.0</v>
+      </c>
+      <c r="AU23">
+        <v>19798000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3268000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3139000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3523000.0</v>
+      </c>
+      <c r="AY23">
+        <v>3274000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>66350000.0</v>
+      </c>
+      <c r="BA23">
+        <v>56789000.0</v>
+      </c>
+      <c r="BB23">
+        <v>78701000.0</v>
+      </c>
+      <c r="BC23">
+        <v>93019000.0</v>
+      </c>
+      <c r="BD23">
+        <v>120960000.0</v>
+      </c>
+      <c r="BE23">
+        <v>309686000.0</v>
+      </c>
+      <c r="BF23">
+        <v>366038000.0</v>
+      </c>
+      <c r="BG23">
+        <v>418065000.0</v>
+      </c>
+      <c r="BH23">
+        <v>436476000.0</v>
+      </c>
+      <c r="BI23">
+        <v>447282000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>660385000.0</v>
+      </c>
+      <c r="BK23">
+        <v>679218000.0</v>
+      </c>
+      <c r="BL23">
+        <v>696401000.0</v>
+      </c>
+      <c r="BM23">
+        <v>713885000.0</v>
+      </c>
+      <c r="BN23">
+        <v>727861000.0</v>
+      </c>
+      <c r="BO23">
+        <v>557985000.0</v>
+      </c>
+      <c r="BP23">
+        <v>538452000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>547140000.0</v>
+      </c>
+      <c r="BR23">
+        <v>383025000.0</v>
+      </c>
+      <c r="BS23">
+        <v>382612000.0</v>
+      </c>
+      <c r="BT23">
+        <v>378202000.0</v>
+      </c>
+      <c r="BU23"/>
+      <c r="BV23">
+        <v>235084649.0</v>
+      </c>
+      <c r="BW23">
+        <v>234800000.0</v>
+      </c>
+      <c r="BX23">
+        <v>235213724.0</v>
+      </c>
+      <c r="BY23">
+        <v>233652832.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1100000.0</v>
+      </c>
+      <c r="CA23"/>
+      <c r="CB23"/>
+    </row>
+    <row r="24" spans="1:80">
+      <c r="A24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24">
+        <v>294867000.0</v>
+      </c>
+      <c r="C24">
+        <v>319716000.0</v>
+      </c>
+      <c r="D24">
+        <v>235220000.0</v>
+      </c>
+      <c r="E24">
+        <v>287464000.0</v>
+      </c>
+      <c r="F24">
+        <v>307676000.0</v>
+      </c>
+      <c r="G24">
+        <v>318728000.0</v>
+      </c>
+      <c r="H24">
+        <v>220186000.0</v>
+      </c>
+      <c r="I24">
+        <v>238076000.0</v>
+      </c>
+      <c r="J24">
+        <v>247625000.0</v>
+      </c>
+      <c r="K24">
+        <v>223246000.0</v>
+      </c>
+      <c r="L24">
+        <v>179010000.0</v>
+      </c>
+      <c r="M24">
+        <v>223297000.0</v>
+      </c>
+      <c r="N24">
+        <v>231416000.0</v>
+      </c>
+      <c r="O24">
+        <v>225832000.0</v>
+      </c>
+      <c r="P24">
+        <v>255699000.0</v>
+      </c>
+      <c r="Q24">
+        <v>243539000.0</v>
+      </c>
+      <c r="R24">
+        <v>192100000.0</v>
+      </c>
+      <c r="S24">
+        <v>221765000.0</v>
+      </c>
+      <c r="T24">
+        <v>222747000.0</v>
+      </c>
+      <c r="U24">
+        <v>221874000.0</v>
+      </c>
+      <c r="V24">
+        <v>220025000.0</v>
+      </c>
+      <c r="W24">
+        <v>146759000.0</v>
+      </c>
+      <c r="X24">
+        <v>184278000.0</v>
+      </c>
+      <c r="Y24">
+        <v>178667000.0</v>
+      </c>
+      <c r="Z24">
+        <v>192625000.0</v>
+      </c>
+      <c r="AA24">
+        <v>194092000.0</v>
+      </c>
+      <c r="AB24">
+        <v>12020000.0</v>
+      </c>
+      <c r="AC24">
+        <v>199859000.0</v>
+      </c>
+      <c r="AD24">
+        <v>146565000.0</v>
+      </c>
+      <c r="AE24">
+        <v>12109000.0</v>
+      </c>
+      <c r="AF24">
+        <v>209996000.0</v>
+      </c>
+      <c r="AG24">
+        <v>192671000.0</v>
+      </c>
+      <c r="AH24">
+        <v>197953000.0</v>
+      </c>
+      <c r="AI24">
+        <v>215857000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>182590000.0</v>
+      </c>
+      <c r="AK24">
+        <v>185953000.0</v>
+      </c>
+      <c r="AL24">
+        <v>205283000.0</v>
+      </c>
+      <c r="AM24">
+        <v>210594000.0</v>
+      </c>
+      <c r="AN24">
+        <v>199594000.0</v>
+      </c>
+      <c r="AO24">
+        <v>170625000.0</v>
+      </c>
+      <c r="AP24">
+        <v>174668000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>177586000.0</v>
+      </c>
+      <c r="AR24">
+        <v>176818000.0</v>
+      </c>
+      <c r="AS24">
+        <v>47124000.0</v>
+      </c>
+      <c r="AT24">
+        <v>8515000.0</v>
+      </c>
+      <c r="AU24">
+        <v>12750000.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24">
+        <v>278531000.0</v>
+      </c>
+      <c r="BF24">
+        <v>258705000.0</v>
+      </c>
+      <c r="BG24">
+        <v>292682000.0</v>
+      </c>
+      <c r="BH24">
+        <v>300586000.0</v>
+      </c>
+      <c r="BI24">
+        <v>301402000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>322055000.0</v>
+      </c>
+      <c r="BK24">
+        <v>337678000.0</v>
+      </c>
+      <c r="BL24">
+        <v>346168000.0</v>
+      </c>
+      <c r="BM24">
+        <v>356507000.0</v>
+      </c>
+      <c r="BN24">
+        <v>372997000.0</v>
+      </c>
+      <c r="BO24">
+        <v>260960000.0</v>
+      </c>
+      <c r="BP24">
+        <v>267360000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>277689000.0</v>
+      </c>
+      <c r="BR24">
+        <v>202805000.0</v>
+      </c>
+      <c r="BS24">
+        <v>208123000.0</v>
+      </c>
+      <c r="BT24">
+        <v>213638000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+    </row>
+    <row r="25" spans="1:80">
+      <c r="A25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
+        <v>15767000.0</v>
+      </c>
+      <c r="AB25">
+        <v>12020000.0</v>
+      </c>
+      <c r="AC25">
+        <v>12798000.0</v>
+      </c>
+      <c r="AD25">
+        <v>11101000.0</v>
+      </c>
+      <c r="AE25">
+        <v>12109000.0</v>
+      </c>
+      <c r="AF25">
+        <v>190150000.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+    </row>
+    <row r="26" spans="1:80">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>830000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+    </row>
+    <row r="27" spans="1:80">
+      <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+    </row>
+    <row r="28" spans="1:80">
+      <c r="A28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28">
+        <v>235393000.0</v>
+      </c>
+      <c r="C28">
+        <v>250914000.0</v>
+      </c>
+      <c r="D28">
+        <v>227507000.0</v>
+      </c>
+      <c r="E28">
+        <v>250652000.0</v>
+      </c>
+      <c r="F28">
+        <v>295097000.0</v>
+      </c>
+      <c r="G28">
+        <v>287828000.0</v>
+      </c>
+      <c r="H28">
+        <v>236003000.0</v>
+      </c>
+      <c r="I28">
+        <v>196791000.0</v>
+      </c>
+      <c r="J28">
+        <v>215242000.0</v>
+      </c>
+      <c r="K28">
+        <v>199028000.0</v>
+      </c>
+      <c r="L28">
+        <v>213545000.0</v>
+      </c>
+      <c r="M28">
+        <v>206802000.0</v>
+      </c>
+      <c r="N28">
+        <v>214514000.0</v>
+      </c>
+      <c r="O28">
+        <v>205321000.0</v>
+      </c>
+      <c r="P28">
+        <v>230171000.0</v>
+      </c>
+      <c r="Q28">
+        <v>217972000.0</v>
+      </c>
+      <c r="R28">
+        <v>318751000.0</v>
+      </c>
+      <c r="S28">
+        <v>182880000.0</v>
+      </c>
+      <c r="T28">
+        <v>181251000.0</v>
+      </c>
+      <c r="U28">
+        <v>169314000.0</v>
+      </c>
+      <c r="V28">
+        <v>168090000.0</v>
+      </c>
+      <c r="W28">
+        <v>88709000.0</v>
+      </c>
+      <c r="X28">
+        <v>163267000.0</v>
+      </c>
+      <c r="Y28">
+        <v>144847000.0</v>
+      </c>
+      <c r="Z28">
+        <v>185914000.0</v>
+      </c>
+      <c r="AA28">
+        <v>187910000.0</v>
+      </c>
+      <c r="AB28">
+        <v>183120000.0</v>
+      </c>
+      <c r="AC28">
+        <v>184461000.0</v>
+      </c>
+      <c r="AD28">
+        <v>193343000.0</v>
+      </c>
+      <c r="AE28">
+        <v>221446000.0</v>
+      </c>
+      <c r="AF28">
+        <v>219625000.0</v>
+      </c>
+      <c r="AG28">
+        <v>199027000.0</v>
+      </c>
+      <c r="AH28">
+        <v>196300000.0</v>
+      </c>
+      <c r="AI28">
+        <v>207617000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>210259000.0</v>
+      </c>
+      <c r="AK28">
+        <v>197241000.0</v>
+      </c>
+      <c r="AL28">
+        <v>216272000.0</v>
+      </c>
+      <c r="AM28">
+        <v>203654000.0</v>
+      </c>
+      <c r="AN28">
+        <v>197237000.0</v>
+      </c>
+      <c r="AO28">
+        <v>174121000.0</v>
+      </c>
+      <c r="AP28">
+        <v>174541000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>174807000.0</v>
+      </c>
+      <c r="AR28">
+        <v>174541000.0</v>
+      </c>
+      <c r="AS28">
+        <v>93279000.0</v>
+      </c>
+      <c r="AT28">
+        <v>15984000.0</v>
+      </c>
+      <c r="AU28">
+        <v>23729000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-2873000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-2904000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-2678000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-1530000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>131836000.0</v>
+      </c>
+      <c r="BA28">
+        <v>133844000.0</v>
+      </c>
+      <c r="BB28">
+        <v>170599000.0</v>
+      </c>
+      <c r="BC28">
+        <v>173499000.0</v>
+      </c>
+      <c r="BD28">
+        <v>204351000.0</v>
+      </c>
+      <c r="BE28">
+        <v>270416000.0</v>
+      </c>
+      <c r="BF28">
+        <v>288495000.0</v>
+      </c>
+      <c r="BG28">
+        <v>317482000.0</v>
+      </c>
+      <c r="BH28">
+        <v>328669000.0</v>
+      </c>
+      <c r="BI28">
+        <v>335637000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>343612000.0</v>
+      </c>
+      <c r="BK28">
+        <v>344261000.0</v>
+      </c>
+      <c r="BL28">
+        <v>345761000.0</v>
+      </c>
+      <c r="BM28">
+        <v>344406000.0</v>
+      </c>
+      <c r="BN28">
+        <v>351109000.0</v>
+      </c>
+      <c r="BO28">
+        <v>204722000.0</v>
+      </c>
+      <c r="BP28">
+        <v>237544000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>247287000.0</v>
+      </c>
+      <c r="BR28">
+        <v>179033000.0</v>
+      </c>
+      <c r="BS28">
+        <v>193385000.0</v>
+      </c>
+      <c r="BT28">
+        <v>213845000.0</v>
+      </c>
+      <c r="BU28"/>
+      <c r="BV28">
+        <v>-1402660.0</v>
+      </c>
+      <c r="BW28">
+        <v>-2100000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-2210726.0</v>
+      </c>
+      <c r="BY28">
+        <v>-2634111.0</v>
+      </c>
+      <c r="BZ28">
+        <v>400000.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28"/>
+    </row>
+    <row r="29" spans="1:80">
+      <c r="A29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29">
+        <v>294867000.0</v>
+      </c>
+      <c r="C29">
+        <v>319716000.0</v>
+      </c>
+      <c r="D29">
+        <v>571543000.0</v>
+      </c>
+      <c r="E29">
+        <v>287464000.0</v>
+      </c>
+      <c r="F29">
+        <v>307676000.0</v>
+      </c>
+      <c r="G29">
+        <v>318728000.0</v>
+      </c>
+      <c r="H29">
+        <v>519766000.0</v>
+      </c>
+      <c r="I29">
+        <v>238076000.0</v>
+      </c>
+      <c r="J29">
+        <v>247625000.0</v>
+      </c>
+      <c r="K29">
+        <v>223246000.0</v>
+      </c>
+      <c r="L29">
+        <v>439235000.0</v>
+      </c>
+      <c r="M29">
+        <v>223297000.0</v>
+      </c>
+      <c r="N29">
+        <v>231416000.0</v>
+      </c>
+      <c r="O29">
+        <v>225832000.0</v>
+      </c>
+      <c r="P29">
+        <v>255699000.0</v>
+      </c>
+      <c r="Q29">
+        <v>243539000.0</v>
+      </c>
+      <c r="R29">
+        <v>491287000.0</v>
+      </c>
+      <c r="S29">
+        <v>221765000.0</v>
+      </c>
+      <c r="T29">
+        <v>222747000.0</v>
+      </c>
+      <c r="U29">
+        <v>221874000.0</v>
+      </c>
+      <c r="V29">
+        <v>220025000.0</v>
+      </c>
+      <c r="W29">
+        <v>146759000.0</v>
+      </c>
+      <c r="X29">
+        <v>279972000.0</v>
+      </c>
+      <c r="Y29">
+        <v>178667000.0</v>
+      </c>
+      <c r="Z29">
+        <v>192625000.0</v>
+      </c>
+      <c r="AA29">
+        <v>194092000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+    </row>
+    <row r="30" spans="1:80">
+      <c r="A30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30">
+        <v>10431000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
+        <v>9971000.0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30">
+        <v>972000.0</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30">
+        <v>7675000.0</v>
+      </c>
+      <c r="I30">
+        <v>729000.0</v>
+      </c>
+      <c r="J30">
+        <v>729000.0</v>
+      </c>
+      <c r="K30">
+        <v>1204000.0</v>
+      </c>
+      <c r="L30">
+        <v>1204000.0</v>
+      </c>
+      <c r="M30">
+        <v>305000.0</v>
+      </c>
+      <c r="N30">
+        <v>4555000.0</v>
+      </c>
+      <c r="O30">
+        <v>4555000.0</v>
+      </c>
+      <c r="P30">
+        <v>1549000.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30">
+        <v>1805000.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30">
+        <v>-1882000.0</v>
+      </c>
+      <c r="U30"/>
+      <c r="V30">
+        <v>390000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30">
+        <v>801000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30">
+        <v>910000.0</v>
+      </c>
+      <c r="AA30"/>
+      <c r="AB30">
+        <v>1763000.0</v>
+      </c>
+      <c r="AC30"/>
+      <c r="AD30">
+        <v>1739000.0</v>
+      </c>
+      <c r="AE30"/>
+      <c r="AF30">
+        <v>2649000.0</v>
+      </c>
+      <c r="AG30">
+        <v>3518000.0</v>
+      </c>
+      <c r="AH30">
+        <v>2037000.0</v>
+      </c>
+      <c r="AI30"/>
+      <c r="AJ30">
+        <v>3626000.0</v>
+      </c>
+      <c r="AK30">
+        <v>2552000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3819000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2783000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2783000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1597000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1584000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1287000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1584000.0</v>
+      </c>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
+        <v>30000.0</v>
+      </c>
+      <c r="AV30">
+        <v>30000.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30">
+        <v>1256000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1256000.0</v>
+      </c>
+      <c r="BA30"/>
+      <c r="BB30">
+        <v>1680000.0</v>
+      </c>
+      <c r="BC30">
+        <v>1164000.0</v>
+      </c>
+      <c r="BD30">
+        <v>2287000.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30">
+        <v>5209000.0</v>
+      </c>
+      <c r="BG30">
+        <v>2936000.0</v>
+      </c>
+      <c r="BH30">
+        <v>2169000.0</v>
+      </c>
+      <c r="BI30">
+        <v>3466000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>2960000.0</v>
+      </c>
+      <c r="BK30">
+        <v>885000.0</v>
+      </c>
+      <c r="BL30">
+        <v>999000.0</v>
+      </c>
+      <c r="BM30">
+        <v>1106000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2920000.0</v>
+      </c>
+      <c r="BO30">
+        <v>1744000.0</v>
+      </c>
+      <c r="BP30">
+        <v>760000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4925000.0</v>
+      </c>
+      <c r="BR30">
+        <v>4925000.0</v>
+      </c>
+      <c r="BS30">
+        <v>577000.0</v>
+      </c>
+      <c r="BT30">
+        <v>577000.0</v>
+      </c>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+    </row>
+    <row r="31" spans="1:80">
+      <c r="A31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>221699000.0</v>
+      </c>
+      <c r="Q31">
+        <v>225453000.0</v>
+      </c>
+      <c r="R31">
+        <v>233669000.0</v>
+      </c>
+      <c r="S31">
+        <v>230961000.0</v>
+      </c>
+      <c r="T31">
+        <v>244476000.0</v>
+      </c>
+      <c r="U31">
+        <v>222251000.0</v>
+      </c>
+      <c r="V31">
+        <v>199414000.0</v>
+      </c>
+      <c r="W31">
+        <v>188133000.0</v>
+      </c>
+      <c r="X31">
+        <v>95694000.0</v>
+      </c>
+      <c r="Y31">
+        <v>86455000.0</v>
+      </c>
+      <c r="Z31">
+        <v>58023000.0</v>
+      </c>
+      <c r="AA31">
+        <v>21897000.0</v>
+      </c>
+      <c r="AB31">
+        <v>29858000.0</v>
+      </c>
+      <c r="AC31">
+        <v>26597000.0</v>
+      </c>
+      <c r="AD31">
+        <v>25532000.0</v>
+      </c>
+      <c r="AE31">
+        <v>13469000.0</v>
+      </c>
+      <c r="AF31">
+        <v>21303000.0</v>
+      </c>
+      <c r="AG31">
+        <v>23357000.0</v>
+      </c>
+      <c r="AH31">
+        <v>28634000.0</v>
+      </c>
+      <c r="AI31">
+        <v>37216000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>41313000.0</v>
+      </c>
+      <c r="AK31">
+        <v>41361000.0</v>
+      </c>
+      <c r="AL31">
+        <v>24319000.0</v>
+      </c>
+      <c r="AM31">
+        <v>26707000.0</v>
+      </c>
+      <c r="AN31">
+        <v>30832000.0</v>
+      </c>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
+        <v>23284000.0</v>
+      </c>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
+        <v>2676000.0</v>
+      </c>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
+        <v>-90695000.0</v>
+      </c>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31">
+        <v>147833148.0</v>
+      </c>
+      <c r="BX31"/>
+      <c r="BY31">
+        <v>146997514.0</v>
+      </c>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+    </row>
+    <row r="32" spans="1:80">
+      <c r="A32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32">
+        <v>-13171000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32">
+        <v>-15725000.0</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32">
+        <v>-44430000.0</v>
+      </c>
+      <c r="M32">
+        <v>-28504000.0</v>
+      </c>
+      <c r="N32">
+        <v>-24906000.0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32">
+        <v>-33006000.0</v>
+      </c>
+      <c r="Q32"/>
+      <c r="R32">
+        <v>-50813000.0</v>
+      </c>
+      <c r="S32"/>
+      <c r="T32">
+        <v>-40857000.0</v>
+      </c>
+      <c r="U32"/>
+      <c r="V32">
+        <v>23297000.0</v>
+      </c>
+      <c r="W32"/>
+      <c r="X32">
+        <v>-215000.0</v>
+      </c>
+      <c r="Y32">
+        <v>10486000.0</v>
+      </c>
+      <c r="Z32">
+        <v>7092000.0</v>
+      </c>
+      <c r="AA32">
+        <v>-17089000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+    </row>
+    <row r="33" spans="1:80">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>583987999.0</v>
+      </c>
+      <c r="C33">
+        <v>571180000.0</v>
+      </c>
+      <c r="D33">
+        <v>543925999.0</v>
+      </c>
+      <c r="E33">
+        <v>549379000.0</v>
+      </c>
+      <c r="F33">
+        <v>560909000.0</v>
+      </c>
+      <c r="G33">
+        <v>572582000.0</v>
+      </c>
+      <c r="H33">
+        <v>510937000.0</v>
+      </c>
+      <c r="I33">
+        <v>486300000.0</v>
+      </c>
+      <c r="J33">
+        <v>478027000.0</v>
+      </c>
+      <c r="K33">
+        <v>461056000.0</v>
+      </c>
+      <c r="L33">
+        <v>452792000.0</v>
+      </c>
+      <c r="M33">
+        <v>433632000.0</v>
+      </c>
+      <c r="N33">
+        <v>440855000.0</v>
+      </c>
+      <c r="O33">
+        <v>445902000.0</v>
+      </c>
+      <c r="P33">
+        <v>451956000.0</v>
+      </c>
+      <c r="Q33">
+        <v>463681000.0</v>
+      </c>
+      <c r="R33">
+        <v>477189000.0</v>
+      </c>
+      <c r="S33">
+        <v>437559000.0</v>
+      </c>
+      <c r="T33">
+        <v>439795000.0</v>
+      </c>
+      <c r="U33">
+        <v>412497000.0</v>
+      </c>
+      <c r="V33">
+        <v>367930000.0</v>
+      </c>
+      <c r="W33">
+        <v>292072000.0</v>
+      </c>
+      <c r="X33">
+        <v>264698000.0</v>
+      </c>
+      <c r="Y33">
+        <v>273815000.0</v>
+      </c>
+      <c r="Z33">
+        <v>260038000.0</v>
+      </c>
+      <c r="AA33">
+        <v>265204000.0</v>
+      </c>
+      <c r="AB33">
+        <v>267997000.0</v>
+      </c>
+      <c r="AC33">
+        <v>263308000.0</v>
+      </c>
+      <c r="AD33">
+        <v>248274000.0</v>
+      </c>
+      <c r="AE33">
+        <v>258027000.0</v>
+      </c>
+      <c r="AF33">
+        <v>250679000.0</v>
+      </c>
+      <c r="AG33">
+        <v>223390000.0</v>
+      </c>
+      <c r="AH33">
+        <v>253041000.0</v>
+      </c>
+      <c r="AI33">
+        <v>261083000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>256207000.0</v>
+      </c>
+      <c r="AK33">
+        <v>259300000.0</v>
+      </c>
+      <c r="AL33">
+        <v>262469000.0</v>
+      </c>
+      <c r="AM33">
+        <v>243480000.0</v>
+      </c>
+      <c r="AN33">
+        <v>235205000.0</v>
+      </c>
+      <c r="AO33">
+        <v>194585000.0</v>
+      </c>
+      <c r="AP33">
+        <v>196602000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>203012000.0</v>
+      </c>
+      <c r="AR33">
+        <v>196602000.0</v>
+      </c>
+      <c r="AS33">
+        <v>65146000.0</v>
+      </c>
+      <c r="AT33">
+        <v>18524000.0</v>
+      </c>
+      <c r="AU33">
+        <v>18027000.0</v>
+      </c>
+      <c r="AV33">
+        <v>395000.0</v>
+      </c>
+      <c r="AW33">
+        <v>235000.0</v>
+      </c>
+      <c r="AX33">
+        <v>845000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1744000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>63275000.0</v>
+      </c>
+      <c r="BA33">
+        <v>55722000.0</v>
+      </c>
+      <c r="BB33"/>
+      <c r="BC33">
+        <v>63429000.0</v>
+      </c>
+      <c r="BD33">
+        <v>68874000.0</v>
+      </c>
+      <c r="BE33">
+        <v>301571000.0</v>
+      </c>
+      <c r="BF33">
+        <v>339697000.0</v>
+      </c>
+      <c r="BG33">
+        <v>381298000.0</v>
+      </c>
+      <c r="BH33">
+        <v>393044000.0</v>
+      </c>
+      <c r="BI33">
+        <v>398743000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>609601000.0</v>
+      </c>
+      <c r="BK33">
+        <v>619322000.0</v>
+      </c>
+      <c r="BL33">
+        <v>627942000.0</v>
+      </c>
+      <c r="BM33">
+        <v>633114000.0</v>
+      </c>
+      <c r="BN33">
+        <v>640613000.0</v>
+      </c>
+      <c r="BO33">
+        <v>463558000.0</v>
+      </c>
+      <c r="BP33">
+        <v>470979000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>476154000.0</v>
+      </c>
+      <c r="BR33">
+        <v>334827000.0</v>
+      </c>
+      <c r="BS33">
+        <v>340535000.0</v>
+      </c>
+      <c r="BT33">
+        <v>348388000.0</v>
+      </c>
+      <c r="BU33"/>
+      <c r="BV33">
+        <v>1500585.0</v>
+      </c>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33">
+        <v>1000000.0</v>
+      </c>
+      <c r="CA33"/>
+      <c r="CB33"/>
+    </row>
+    <row r="34" spans="1:80">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34">
+        <v>35486000.0</v>
+      </c>
+      <c r="C34">
+        <v>30984000.0</v>
+      </c>
+      <c r="D34">
+        <v>1798000.0</v>
+      </c>
+      <c r="E34">
+        <v>27418000.0</v>
+      </c>
+      <c r="F34">
+        <v>32147000.0</v>
+      </c>
+      <c r="G34">
+        <v>29966000.0</v>
+      </c>
+      <c r="H34">
+        <v>1609000.0</v>
+      </c>
+      <c r="I34">
+        <v>26937000.0</v>
+      </c>
+      <c r="J34">
+        <v>22651000.0</v>
+      </c>
+      <c r="K34">
+        <v>21476000.0</v>
+      </c>
+      <c r="L34">
+        <v>353000.0</v>
+      </c>
+      <c r="M34">
+        <v>14532000.0</v>
+      </c>
+      <c r="N34">
+        <v>14462000.0</v>
+      </c>
+      <c r="O34">
+        <v>20726000.0</v>
+      </c>
+      <c r="P34">
+        <v>36202000.0</v>
+      </c>
+      <c r="Q34">
+        <v>20256000.0</v>
+      </c>
+      <c r="R34">
+        <v>130000.0</v>
+      </c>
+      <c r="S34">
+        <v>23718000.0</v>
+      </c>
+      <c r="T34">
+        <v>19698000.0</v>
+      </c>
+      <c r="U34">
+        <v>20932000.0</v>
+      </c>
+      <c r="V34">
+        <v>21335000.0</v>
+      </c>
+      <c r="W34">
+        <v>15230000.0</v>
+      </c>
+      <c r="X34">
+        <v>15273000.0</v>
+      </c>
+      <c r="Y34">
+        <v>19179000.0</v>
+      </c>
+      <c r="Z34">
+        <v>21957000.0</v>
+      </c>
+      <c r="AA34">
+        <v>32126000.0</v>
+      </c>
+      <c r="AB34">
+        <v>30782000.0</v>
+      </c>
+      <c r="AC34">
+        <v>28665000.0</v>
+      </c>
+      <c r="AD34">
+        <v>21655000.0</v>
+      </c>
+      <c r="AE34">
+        <v>23112000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+    </row>
+    <row r="35" spans="1:80">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>249673000.0</v>
+      </c>
+      <c r="C35">
+        <v>350700000.0</v>
+      </c>
+      <c r="D35">
+        <v>237134000.0</v>
+      </c>
+      <c r="E35">
+        <v>314882000.0</v>
+      </c>
+      <c r="F35">
+        <v>245301000.0</v>
+      </c>
+      <c r="G35">
+        <v>348694000.0</v>
+      </c>
+      <c r="H35">
+        <v>222051000.0</v>
+      </c>
+      <c r="I35">
+        <v>265013000.0</v>
+      </c>
+      <c r="J35">
+        <v>185276000.0</v>
+      </c>
+      <c r="K35">
+        <v>244722000.0</v>
+      </c>
+      <c r="L35">
+        <v>179917000.0</v>
+      </c>
+      <c r="M35">
+        <v>187274000.0</v>
+      </c>
+      <c r="N35">
+        <v>195043000.0</v>
+      </c>
+      <c r="O35">
+        <v>246558000.0</v>
+      </c>
+      <c r="P35">
+        <v>197251000.0</v>
+      </c>
+      <c r="Q35">
+        <v>263795000.0</v>
+      </c>
+      <c r="R35">
+        <v>192707000.0</v>
+      </c>
+      <c r="S35">
+        <v>245483000.0</v>
+      </c>
+      <c r="T35">
+        <v>154702000.0</v>
+      </c>
+      <c r="U35">
+        <v>242806000.0</v>
+      </c>
+      <c r="V35">
+        <v>191813000.0</v>
+      </c>
+      <c r="W35">
+        <v>161989000.0</v>
+      </c>
+      <c r="X35">
+        <v>168789000.0</v>
+      </c>
+      <c r="Y35">
+        <v>197846000.0</v>
+      </c>
+      <c r="Z35">
+        <v>18562000.0</v>
+      </c>
+      <c r="AA35">
+        <v>226218000.0</v>
+      </c>
+      <c r="AB35">
+        <v>228456000.0</v>
+      </c>
+      <c r="AC35">
+        <v>228524000.0</v>
+      </c>
+      <c r="AD35">
+        <v>164375000.0</v>
+      </c>
+      <c r="AE35">
+        <v>228918000.0</v>
+      </c>
+      <c r="AF35">
+        <v>209996000.0</v>
+      </c>
+      <c r="AG35">
+        <v>192671000.0</v>
+      </c>
+      <c r="AH35">
+        <v>197953000.0</v>
+      </c>
+      <c r="AI35">
+        <v>215857000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>199932000.0</v>
+      </c>
+      <c r="AK35">
+        <v>203293000.0</v>
+      </c>
+      <c r="AL35">
+        <v>222625000.0</v>
+      </c>
+      <c r="AM35">
+        <v>217830000.0</v>
+      </c>
+      <c r="AN35">
+        <v>205472000.0</v>
+      </c>
+      <c r="AO35">
+        <v>170625000.0</v>
+      </c>
+      <c r="AP35">
+        <v>174668000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>177586000.0</v>
+      </c>
+      <c r="AR35">
+        <v>174668000.0</v>
+      </c>
+      <c r="AS35">
+        <v>2129000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1635000.0</v>
+      </c>
+      <c r="AU35">
+        <v>581000.0</v>
+      </c>
+      <c r="AV35">
+        <v>487000.0</v>
+      </c>
+      <c r="AW35">
+        <v>270000.0</v>
+      </c>
+      <c r="AX35">
+        <v>403000.0</v>
+      </c>
+      <c r="AY35">
+        <v>495000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>138516000.0</v>
+      </c>
+      <c r="BA35">
+        <v>146549000.0</v>
+      </c>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35">
+        <v>13401000.0</v>
+      </c>
+      <c r="BF35">
+        <v>258705000.0</v>
+      </c>
+      <c r="BG35">
+        <v>292765000.0</v>
+      </c>
+      <c r="BH35">
+        <v>300856000.0</v>
+      </c>
+      <c r="BI35">
+        <v>302220000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>323598000.0</v>
+      </c>
+      <c r="BK35">
+        <v>339611000.0</v>
+      </c>
+      <c r="BL35">
+        <v>348945000.0</v>
+      </c>
+      <c r="BM35">
+        <v>360795000.0</v>
+      </c>
+      <c r="BN35">
+        <v>377693000.0</v>
+      </c>
+      <c r="BO35">
+        <v>263264000.0</v>
+      </c>
+      <c r="BP35">
+        <v>269495000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>284241000.0</v>
+      </c>
+      <c r="BR35">
+        <v>203788000.0</v>
+      </c>
+      <c r="BS35">
+        <v>208123000.0</v>
+      </c>
+      <c r="BT35">
+        <v>213638000.0</v>
+      </c>
+      <c r="BU35"/>
+      <c r="BV35">
+        <v>80849990.0</v>
+      </c>
+      <c r="BW35"/>
+      <c r="BX35">
+        <v>80849990.0</v>
+      </c>
+      <c r="BY35">
+        <v>80849990.0</v>
+      </c>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+    </row>
+    <row r="36" spans="1:80">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>11127000.0</v>
+      </c>
+      <c r="C36">
+        <v>40642000.0</v>
+      </c>
+      <c r="D36">
+        <v>36435999.0</v>
+      </c>
+      <c r="E36">
+        <v>35652000.0</v>
+      </c>
+      <c r="F36">
+        <v>14146000.0</v>
+      </c>
+      <c r="G36">
+        <v>25699000.0</v>
+      </c>
+      <c r="H36">
+        <v>22685000.0</v>
+      </c>
+      <c r="I36">
+        <v>23352000.0</v>
+      </c>
+      <c r="J36">
+        <v>5159000.0</v>
+      </c>
+      <c r="K36">
+        <v>19023000.0</v>
+      </c>
+      <c r="L36">
+        <v>6426000.0</v>
+      </c>
+      <c r="M36">
+        <v>17089000.0</v>
+      </c>
+      <c r="N36">
+        <v>12744000.0</v>
+      </c>
+      <c r="O36">
+        <v>17697000.0</v>
+      </c>
+      <c r="P36">
+        <v>-15229000.0</v>
+      </c>
+      <c r="Q36">
+        <v>27576000.0</v>
+      </c>
+      <c r="R36">
+        <v>16609000.0</v>
+      </c>
+      <c r="S36">
+        <v>16920000.0</v>
+      </c>
+      <c r="T36">
+        <v>13733000.0</v>
+      </c>
+      <c r="U36">
+        <v>15705000.0</v>
+      </c>
+      <c r="V36">
+        <v>10016000.0</v>
+      </c>
+      <c r="W36">
+        <v>17291000.0</v>
+      </c>
+      <c r="X36">
+        <v>7961000.0</v>
+      </c>
+      <c r="Y36">
+        <v>13851000.0</v>
+      </c>
+      <c r="Z36">
+        <v>6482000.0</v>
+      </c>
+      <c r="AA36">
+        <v>14118000.0</v>
+      </c>
+      <c r="AB36">
+        <v>14216000.0</v>
+      </c>
+      <c r="AC36">
+        <v>28215000.0</v>
+      </c>
+      <c r="AD36">
+        <v>9058000.0</v>
+      </c>
+      <c r="AE36">
+        <v>17497000.0</v>
+      </c>
+      <c r="AF36">
+        <v>6965000.0</v>
+      </c>
+      <c r="AG36">
+        <v>4645000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1161000.0</v>
+      </c>
+      <c r="AI36">
+        <v>9055000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>877000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2032000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2482000.0</v>
+      </c>
+      <c r="AM36">
+        <v>10508000.0</v>
+      </c>
+      <c r="AN36">
+        <v>3077000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1022000.0</v>
+      </c>
+      <c r="AP36">
+        <v>918000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>5264000.0</v>
+      </c>
+      <c r="AR36">
+        <v>918000.0</v>
+      </c>
+      <c r="AS36">
+        <v>2048000.0</v>
+      </c>
+      <c r="AT36">
+        <v>1545000.0</v>
+      </c>
+      <c r="AU36">
+        <v>917000.0</v>
+      </c>
+      <c r="AV36">
+        <v>334000.0</v>
+      </c>
+      <c r="AW36">
+        <v>235000.0</v>
+      </c>
+      <c r="AX36">
+        <v>845000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1744000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>3134000.0</v>
+      </c>
+      <c r="BA36">
+        <v>2581000.0</v>
+      </c>
+      <c r="BB36"/>
+      <c r="BC36">
+        <v>141000.0</v>
+      </c>
+      <c r="BD36">
+        <v>361000.0</v>
+      </c>
+      <c r="BE36">
+        <v>9944000.0</v>
+      </c>
+      <c r="BF36">
+        <v>4887000.0</v>
+      </c>
+      <c r="BG36">
+        <v>6079000.0</v>
+      </c>
+      <c r="BH36">
+        <v>7535000.0</v>
+      </c>
+      <c r="BI36">
+        <v>8724000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>11067000.0</v>
+      </c>
+      <c r="BK36">
+        <v>12673000.0</v>
+      </c>
+      <c r="BL36">
+        <v>13266000.0</v>
+      </c>
+      <c r="BM36">
+        <v>10231000.0</v>
+      </c>
+      <c r="BN36">
+        <v>9523000.0</v>
+      </c>
+      <c r="BO36">
+        <v>7376000.0</v>
+      </c>
+      <c r="BP36">
+        <v>8864000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>7942000.0</v>
+      </c>
+      <c r="BR36">
+        <v>4605000.0</v>
+      </c>
+      <c r="BS36">
+        <v>2556000.0</v>
+      </c>
+      <c r="BT36">
+        <v>2757000.0</v>
+      </c>
+      <c r="BU36"/>
+      <c r="BV36">
+        <v>1500585.0</v>
+      </c>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36">
+        <v>1000000.0</v>
+      </c>
+      <c r="CA36"/>
+      <c r="CB36"/>
+    </row>
+    <row r="37" spans="1:80">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+    </row>
+    <row r="38" spans="1:80">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
+        <v>-10982000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
+        <v>18738000.0</v>
+      </c>
+      <c r="Q38">
+        <v>27576000.0</v>
+      </c>
+      <c r="R38">
+        <v>21209000.0</v>
+      </c>
+      <c r="S38">
+        <v>16920000.0</v>
+      </c>
+      <c r="T38">
+        <v>13733000.0</v>
+      </c>
+      <c r="U38">
+        <v>15705000.0</v>
+      </c>
+      <c r="V38">
+        <v>25050000.0</v>
+      </c>
+      <c r="W38">
+        <v>17291000.0</v>
+      </c>
+      <c r="X38">
+        <v>6743000.0</v>
+      </c>
+      <c r="Y38">
+        <v>13851000.0</v>
+      </c>
+      <c r="Z38">
+        <v>7423000.0</v>
+      </c>
+      <c r="AA38">
+        <v>14118000.0</v>
+      </c>
+      <c r="AB38">
+        <v>6031000.0</v>
+      </c>
+      <c r="AC38">
+        <v>28215000.0</v>
+      </c>
+      <c r="AD38">
+        <v>9558000.0</v>
+      </c>
+      <c r="AE38">
+        <v>17497000.0</v>
+      </c>
+      <c r="AF38">
+        <v>6347000.0</v>
+      </c>
+      <c r="AG38">
+        <v>5145000.0</v>
+      </c>
+      <c r="AH38">
+        <v>2517000.0</v>
+      </c>
+      <c r="AI38">
+        <v>9055000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1477000.0</v>
+      </c>
+      <c r="AK38">
+        <v>2032000.0</v>
+      </c>
+      <c r="AL38">
+        <v>2482000.0</v>
+      </c>
+      <c r="AM38">
+        <v>10508000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3077000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1022000.0</v>
+      </c>
+      <c r="AP38">
+        <v>918000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>5264000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1194000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2048000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1545000.0</v>
+      </c>
+      <c r="AU38">
+        <v>917000.0</v>
+      </c>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38">
+        <v>141000.0</v>
+      </c>
+      <c r="BD38">
+        <v>361000.0</v>
+      </c>
+      <c r="BE38"/>
+      <c r="BF38">
+        <v>9252000.0</v>
+      </c>
+      <c r="BG38">
+        <v>10444000.0</v>
+      </c>
+      <c r="BH38">
+        <v>11900000.0</v>
+      </c>
+      <c r="BI38">
+        <v>13089000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>28342000.0</v>
+      </c>
+      <c r="BK38">
+        <v>29948000.0</v>
+      </c>
+      <c r="BL38">
+        <v>30541000.0</v>
+      </c>
+      <c r="BM38">
+        <v>27506000.0</v>
+      </c>
+      <c r="BN38">
+        <v>26798000.0</v>
+      </c>
+      <c r="BO38">
+        <v>24651000.0</v>
+      </c>
+      <c r="BP38">
+        <v>26139000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>25217000.0</v>
+      </c>
+      <c r="BR38">
+        <v>4605000.0</v>
+      </c>
+      <c r="BS38">
+        <v>2556000.0</v>
+      </c>
+      <c r="BT38">
+        <v>2757000.0</v>
+      </c>
+      <c r="BU38"/>
+      <c r="BV38">
+        <v>1501000.0</v>
+      </c>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38">
+        <v>961000.0</v>
+      </c>
+      <c r="CA38"/>
+      <c r="CB38">
+        <v>256000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:80">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>-10431000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
+        <v>-9971000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39">
+        <v>21089000.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39">
+        <v>14664000.0</v>
+      </c>
+      <c r="I39">
+        <v>11143000.0</v>
+      </c>
+      <c r="J39">
+        <v>11143000.0</v>
+      </c>
+      <c r="K39">
+        <v>2894000.0</v>
+      </c>
+      <c r="L39">
+        <v>2894000.0</v>
+      </c>
+      <c r="M39">
+        <v>3794000.0</v>
+      </c>
+      <c r="N39">
+        <v>3044000.0</v>
+      </c>
+      <c r="O39">
+        <v>1333000.0</v>
+      </c>
+      <c r="P39">
+        <v>32073000.0</v>
+      </c>
+      <c r="Q39"/>
+      <c r="R39">
+        <v>1428000.0</v>
+      </c>
+      <c r="S39"/>
+      <c r="T39">
+        <v>2682000.0</v>
+      </c>
+      <c r="U39"/>
+      <c r="V39">
+        <v>14100000.0</v>
+      </c>
+      <c r="W39"/>
+      <c r="X39">
+        <v>2485000.0</v>
+      </c>
+      <c r="Y39"/>
+      <c r="Z39">
+        <v>1201000.0</v>
+      </c>
+      <c r="AA39"/>
+      <c r="AB39">
+        <v>1252000.0</v>
+      </c>
+      <c r="AC39"/>
+      <c r="AD39">
+        <v>3070000.0</v>
+      </c>
+      <c r="AE39"/>
+      <c r="AF39">
+        <v>2261000.0</v>
+      </c>
+      <c r="AG39">
+        <v>25937000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1252000.0</v>
+      </c>
+      <c r="AI39"/>
+      <c r="AJ39">
+        <v>2186000.0</v>
+      </c>
+      <c r="AK39">
+        <v>2069000.0</v>
+      </c>
+      <c r="AL39">
+        <v>2305000.0</v>
+      </c>
+      <c r="AM39">
+        <v>2639000.0</v>
+      </c>
+      <c r="AN39">
+        <v>2639000.0</v>
+      </c>
+      <c r="AO39">
+        <v>547000.0</v>
+      </c>
+      <c r="AP39">
+        <v>938000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>707000.0</v>
+      </c>
+      <c r="AR39">
+        <v>938000.0</v>
+      </c>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39">
+        <v>560000.0</v>
+      </c>
+      <c r="AV39">
+        <v>226000.0</v>
+      </c>
+      <c r="AW39">
+        <v>235000.0</v>
+      </c>
+      <c r="AX39">
+        <v>845000.0</v>
+      </c>
+      <c r="AY39">
+        <v>61106000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>965000.0</v>
+      </c>
+      <c r="BA39">
+        <v>55722000.0</v>
+      </c>
+      <c r="BB39">
+        <v>72606000.0</v>
+      </c>
+      <c r="BC39">
+        <v>23182000.0</v>
+      </c>
+      <c r="BD39">
+        <v>2190000.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39">
+        <v>11093000.0</v>
+      </c>
+      <c r="BG39">
+        <v>19952000.0</v>
+      </c>
+      <c r="BH39">
+        <v>21017000.0</v>
+      </c>
+      <c r="BI39">
+        <v>11588000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>11655000.0</v>
+      </c>
+      <c r="BK39">
+        <v>13253000.0</v>
+      </c>
+      <c r="BL39">
+        <v>12214000.0</v>
+      </c>
+      <c r="BM39">
+        <v>12135000.0</v>
+      </c>
+      <c r="BN39">
+        <v>12001000.0</v>
+      </c>
+      <c r="BO39">
+        <v>5720000.0</v>
+      </c>
+      <c r="BP39">
+        <v>1980000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>4442000.0</v>
+      </c>
+      <c r="BR39">
+        <v>480000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1181000.0</v>
+      </c>
+      <c r="BT39">
+        <v>822000.0</v>
+      </c>
+      <c r="BU39"/>
+      <c r="BV39">
+        <v>232181404.0</v>
+      </c>
+      <c r="BW39">
+        <v>100000.0</v>
+      </c>
+      <c r="BX39">
+        <v>79724.0</v>
+      </c>
+      <c r="BY39">
+        <v>231018721.0</v>
+      </c>
+      <c r="BZ39">
+        <v>5000.0</v>
+      </c>
+      <c r="CA39"/>
+      <c r="CB39">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:80">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>22263000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>14967000.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40">
+        <v>20976000.0</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40">
+        <v>14923000.0</v>
+      </c>
+      <c r="I40">
+        <v>12718000.0</v>
+      </c>
+      <c r="J40">
+        <v>12718000.0</v>
+      </c>
+      <c r="K40">
+        <v>8227000.0</v>
+      </c>
+      <c r="L40">
+        <v>8227000.0</v>
+      </c>
+      <c r="M40">
+        <v>7107000.0</v>
+      </c>
+      <c r="N40">
+        <v>6355000.0</v>
+      </c>
+      <c r="O40">
+        <v>6355000.0</v>
+      </c>
+      <c r="P40">
+        <v>12922000.0</v>
+      </c>
+      <c r="Q40"/>
+      <c r="R40">
+        <v>12794000.0</v>
+      </c>
+      <c r="S40"/>
+      <c r="T40">
+        <v>5173000.0</v>
+      </c>
+      <c r="U40"/>
+      <c r="V40">
+        <v>4267000.0</v>
+      </c>
+      <c r="W40"/>
+      <c r="X40">
+        <v>2988000.0</v>
+      </c>
+      <c r="Y40">
+        <v>23334000.0</v>
+      </c>
+      <c r="Z40">
+        <v>5207000.0</v>
+      </c>
+      <c r="AA40">
+        <v>23271000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-181926000.0</v>
+      </c>
+      <c r="AC40">
+        <v>23585000.0</v>
+      </c>
+      <c r="AD40">
+        <v>4271000.0</v>
+      </c>
+      <c r="AE40">
+        <v>23112000.0</v>
+      </c>
+      <c r="AF40">
+        <v>4634000.0</v>
+      </c>
+      <c r="AG40">
+        <v>11932000.0</v>
+      </c>
+      <c r="AH40">
+        <v>11851000.0</v>
+      </c>
+      <c r="AI40">
+        <v>16250000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4725000.0</v>
+      </c>
+      <c r="AK40">
+        <v>3651000.0</v>
+      </c>
+      <c r="AL40">
+        <v>8594000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-204711000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2529000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1722000.0</v>
+      </c>
+      <c r="AP40">
+        <v>5319000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-170478000.0</v>
+      </c>
+      <c r="AR40">
+        <v>5319000.0</v>
+      </c>
+      <c r="AS40"/>
+      <c r="AT40"/>
+      <c r="AU40">
+        <v>-79000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-82000.0</v>
+      </c>
+      <c r="AW40">
+        <v>317000.0</v>
+      </c>
+      <c r="AX40">
+        <v>151000.0</v>
+      </c>
+      <c r="AY40">
+        <v>645000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-118735000.0</v>
+      </c>
+      <c r="BA40">
+        <v>20048000.0</v>
+      </c>
+      <c r="BB40">
+        <v>16711000.0</v>
+      </c>
+      <c r="BC40">
+        <v>14143000.0</v>
+      </c>
+      <c r="BD40">
+        <v>11328000.0</v>
+      </c>
+      <c r="BE40">
+        <v>7559000.0</v>
+      </c>
+      <c r="BF40">
+        <v>11632000.0</v>
+      </c>
+      <c r="BG40">
+        <v>5631000.0</v>
+      </c>
+      <c r="BH40">
+        <v>9717000.0</v>
+      </c>
+      <c r="BI40">
+        <v>5325000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>2970000.0</v>
+      </c>
+      <c r="BK40">
+        <v>11310000.0</v>
+      </c>
+      <c r="BL40">
+        <v>14578000.0</v>
+      </c>
+      <c r="BM40">
+        <v>10323000.0</v>
+      </c>
+      <c r="BN40">
+        <v>11091000.0</v>
+      </c>
+      <c r="BO40">
+        <v>4983000.0</v>
+      </c>
+      <c r="BP40">
+        <v>6802000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>3239000.0</v>
+      </c>
+      <c r="BR40">
+        <v>2327000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1770000.0</v>
+      </c>
+      <c r="BT40">
+        <v>1546000.0</v>
+      </c>
+      <c r="BU40"/>
+      <c r="BV40">
+        <v>5468679.0</v>
+      </c>
+      <c r="BW40">
+        <v>5400000.0</v>
+      </c>
+      <c r="BX40">
+        <v>5407014.0</v>
+      </c>
+      <c r="BY40">
+        <v>5791537.0</v>
+      </c>
+      <c r="BZ40">
+        <v>625000.0</v>
+      </c>
+      <c r="CA40"/>
+      <c r="CB40">
+        <v>77000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:80">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>36202000.0</v>
+      </c>
+      <c r="Q41">
+        <v>20256000.0</v>
+      </c>
+      <c r="R41">
+        <v>175000.0</v>
+      </c>
+      <c r="S41">
+        <v>23718000.0</v>
+      </c>
+      <c r="T41">
+        <v>19698000.0</v>
+      </c>
+      <c r="U41">
+        <v>20932000.0</v>
+      </c>
+      <c r="V41">
+        <v>1786000.0</v>
+      </c>
+      <c r="W41">
+        <v>15230000.0</v>
+      </c>
+      <c r="X41">
+        <v>3223000.0</v>
+      </c>
+      <c r="Y41">
+        <v>19179000.0</v>
+      </c>
+      <c r="Z41">
+        <v>4364000.0</v>
+      </c>
+      <c r="AA41">
+        <v>32126000.0</v>
+      </c>
+      <c r="AB41">
+        <v>3074000.0</v>
+      </c>
+      <c r="AC41">
+        <v>28665000.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41">
+        <v>11450000.0</v>
+      </c>
+      <c r="AH41">
+        <v>11450000.0</v>
+      </c>
+      <c r="AI41">
+        <v>33594000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>17342000.0</v>
+      </c>
+      <c r="AK41">
+        <v>17340000.0</v>
+      </c>
+      <c r="AL41">
+        <v>17342000.0</v>
+      </c>
+      <c r="AM41">
+        <v>13119000.0</v>
+      </c>
+      <c r="AN41">
+        <v>5878000.0</v>
+      </c>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41">
+        <v>7108000.0</v>
+      </c>
+      <c r="AR41"/>
+      <c r="AS41">
+        <v>2129000.0</v>
+      </c>
+      <c r="AT41">
+        <v>1635000.0</v>
+      </c>
+      <c r="AU41">
+        <v>581000.0</v>
+      </c>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41">
+        <v>83000.0</v>
+      </c>
+      <c r="BH41">
+        <v>270000.0</v>
+      </c>
+      <c r="BI41">
+        <v>818000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1543000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1933000.0</v>
+      </c>
+      <c r="BL41">
+        <v>2777000.0</v>
+      </c>
+      <c r="BM41">
+        <v>4288000.0</v>
+      </c>
+      <c r="BN41">
+        <v>4696000.0</v>
+      </c>
+      <c r="BO41">
+        <v>2304000.0</v>
+      </c>
+      <c r="BP41">
+        <v>2135000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>6552000.0</v>
+      </c>
+      <c r="BR41">
+        <v>983000.0</v>
+      </c>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+    </row>
+    <row r="42" spans="1:80">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>605345000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
+        <v>600845000.0</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42">
+        <v>598612000.0</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42">
+        <v>595947000.0</v>
+      </c>
+      <c r="I42">
+        <v>597206000.0</v>
+      </c>
+      <c r="J42">
+        <v>597206000.0</v>
+      </c>
+      <c r="K42">
+        <v>590129000.0</v>
+      </c>
+      <c r="L42">
+        <v>590129000.0</v>
+      </c>
+      <c r="M42">
+        <v>589870000.0</v>
+      </c>
+      <c r="N42">
+        <v>587396000.0</v>
+      </c>
+      <c r="O42">
+        <v>587396000.0</v>
+      </c>
+      <c r="P42">
+        <v>583691000.0</v>
+      </c>
+      <c r="Q42">
+        <v>225453000.0</v>
+      </c>
+      <c r="R42">
+        <v>580454000.0</v>
+      </c>
+      <c r="S42">
+        <v>230961000.0</v>
+      </c>
+      <c r="T42">
+        <v>597708000.0</v>
+      </c>
+      <c r="U42">
+        <v>222251000.0</v>
+      </c>
+      <c r="V42">
+        <v>593354000.0</v>
+      </c>
+      <c r="W42">
+        <v>188133000.0</v>
+      </c>
+      <c r="X42">
+        <v>490284000.0</v>
+      </c>
+      <c r="Y42">
+        <v>86455000.0</v>
+      </c>
+      <c r="Z42">
+        <v>453890000.0</v>
+      </c>
+      <c r="AA42">
+        <v>21897000.0</v>
+      </c>
+      <c r="AB42">
+        <v>406096000.0</v>
+      </c>
+      <c r="AC42">
+        <v>26597000.0</v>
+      </c>
+      <c r="AD42">
+        <v>405616000.0</v>
+      </c>
+      <c r="AE42">
+        <v>13469000.0</v>
+      </c>
+      <c r="AF42">
+        <v>385846000.0</v>
+      </c>
+      <c r="AG42">
+        <v>384224000.0</v>
+      </c>
+      <c r="AH42">
+        <v>383938000.0</v>
+      </c>
+      <c r="AI42">
+        <v>37216000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>383007000.0</v>
+      </c>
+      <c r="AK42">
+        <v>382939000.0</v>
+      </c>
+      <c r="AL42">
+        <v>372368000.0</v>
+      </c>
+      <c r="AM42">
+        <v>26707000.0</v>
+      </c>
+      <c r="AN42">
+        <v>369291000.0</v>
+      </c>
+      <c r="AO42">
+        <v>350720000.0</v>
+      </c>
+      <c r="AP42">
+        <v>346600000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>337121000.0</v>
+      </c>
+      <c r="AR42">
+        <v>346600000.0</v>
+      </c>
+      <c r="AS42">
+        <v>16862000.0</v>
+      </c>
+      <c r="AT42">
+        <v>9420000.0</v>
+      </c>
+      <c r="AU42">
+        <v>307559000.0</v>
+      </c>
+      <c r="AV42">
+        <v>307557000.0</v>
+      </c>
+      <c r="AW42">
+        <v>2822000.0</v>
+      </c>
+      <c r="AX42">
+        <v>2969000.0</v>
+      </c>
+      <c r="AY42">
+        <v>294535000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>294535000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-98170000.0</v>
+      </c>
+      <c r="BB42">
+        <v>294527000.0</v>
+      </c>
+      <c r="BC42">
+        <v>294524000.0</v>
+      </c>
+      <c r="BD42">
+        <v>294520000.0</v>
+      </c>
+      <c r="BE42">
+        <v>10195000.0</v>
+      </c>
+      <c r="BF42">
+        <v>289299000.0</v>
+      </c>
+      <c r="BG42">
+        <v>289296000.0</v>
+      </c>
+      <c r="BH42">
+        <v>279292000.0</v>
+      </c>
+      <c r="BI42">
+        <v>279288000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>279284000.0</v>
+      </c>
+      <c r="BK42">
+        <v>279270000.0</v>
+      </c>
+      <c r="BL42">
+        <v>279268000.0</v>
+      </c>
+      <c r="BM42">
+        <v>279271000.0</v>
+      </c>
+      <c r="BN42">
+        <v>239701000.0</v>
+      </c>
+      <c r="BO42">
+        <v>242219000.0</v>
+      </c>
+      <c r="BP42">
+        <v>213232000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>213232000.0</v>
+      </c>
+      <c r="BR42">
+        <v>166361000.0</v>
+      </c>
+      <c r="BS42">
+        <v>166361000.0</v>
+      </c>
+      <c r="BT42">
+        <v>166361000.0</v>
+      </c>
+      <c r="BU42"/>
+      <c r="BV42">
+        <v>146926405.0</v>
+      </c>
+      <c r="BW42">
+        <v>67800000.0</v>
+      </c>
+      <c r="BX42">
+        <v>146925000.0</v>
+      </c>
+      <c r="BY42">
+        <v>147020213.0</v>
+      </c>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+    </row>
+    <row r="43" spans="1:80">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+    </row>
+    <row r="44" spans="1:80">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44">
+        <v>80851000.0</v>
+      </c>
+      <c r="BW44">
+        <v>80850000.0</v>
+      </c>
+      <c r="BX44">
+        <v>80850000.0</v>
+      </c>
+      <c r="BY44">
+        <v>80850000.0</v>
+      </c>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+    </row>
+    <row r="45" spans="1:80">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>542288000.0</v>
+      </c>
+      <c r="C45">
+        <v>530538000.0</v>
+      </c>
+      <c r="D45">
+        <v>652037000.0</v>
+      </c>
+      <c r="E45">
+        <v>513727000.0</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45">
+        <v>546883000.0</v>
+      </c>
+      <c r="H45">
+        <v>614386000.0</v>
+      </c>
+      <c r="I45">
+        <v>462948000.0</v>
+      </c>
+      <c r="J45">
+        <v>466286000.0</v>
+      </c>
+      <c r="K45">
+        <v>442033000.0</v>
+      </c>
+      <c r="L45">
+        <v>542325000.0</v>
+      </c>
+      <c r="M45">
+        <v>416543000.0</v>
+      </c>
+      <c r="N45">
+        <v>422611000.0</v>
+      </c>
+      <c r="O45">
+        <v>428205000.0</v>
+      </c>
+      <c r="P45">
+        <v>462385000.0</v>
+      </c>
+      <c r="Q45">
+        <v>436105000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>357914000.0</v>
+      </c>
+      <c r="W45">
+        <v>274781000.0</v>
+      </c>
+      <c r="X45">
+        <v>257955000.0</v>
+      </c>
+      <c r="Y45">
+        <v>259964000.0</v>
+      </c>
+      <c r="Z45">
+        <v>252848000.0</v>
+      </c>
+      <c r="AA45">
+        <v>251086000.0</v>
+      </c>
+      <c r="AB45">
+        <v>254593000.0</v>
+      </c>
+      <c r="AC45">
+        <v>235093000.0</v>
+      </c>
+      <c r="AD45">
+        <v>238716000.0</v>
+      </c>
+      <c r="AE45">
+        <v>240530000.0</v>
+      </c>
+      <c r="AF45">
+        <v>244332000.0</v>
+      </c>
+      <c r="AG45">
+        <v>217619000.0</v>
+      </c>
+      <c r="AH45">
+        <v>250524000.0</v>
+      </c>
+      <c r="AI45">
+        <v>252028000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>254730000.0</v>
+      </c>
+      <c r="AK45">
+        <v>257268000.0</v>
+      </c>
+      <c r="AL45">
+        <v>259987000.0</v>
+      </c>
+      <c r="AM45">
+        <v>232972000.0</v>
+      </c>
+      <c r="AN45">
+        <v>232128000.0</v>
+      </c>
+      <c r="AO45">
+        <v>193563000.0</v>
+      </c>
+      <c r="AP45">
+        <v>195684000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>197748000.0</v>
+      </c>
+      <c r="AR45">
+        <v>199880000.0</v>
+      </c>
+      <c r="AS45">
+        <v>63098000.0</v>
+      </c>
+      <c r="AT45">
+        <v>16979000.0</v>
+      </c>
+      <c r="AU45">
+        <v>17110000.0</v>
+      </c>
+      <c r="AV45">
+        <v>61000.0</v>
+      </c>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45">
+        <v>53141000.0</v>
+      </c>
+      <c r="BB45"/>
+      <c r="BC45">
+        <v>63288000.0</v>
+      </c>
+      <c r="BD45">
+        <v>68513000.0</v>
+      </c>
+      <c r="BE45">
+        <v>291627000.0</v>
+      </c>
+      <c r="BF45">
+        <v>330445000.0</v>
+      </c>
+      <c r="BG45">
+        <v>370854000.0</v>
+      </c>
+      <c r="BH45">
+        <v>381144000.0</v>
+      </c>
+      <c r="BI45">
+        <v>385654000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>581259000.0</v>
+      </c>
+      <c r="BK45">
+        <v>589374000.0</v>
+      </c>
+      <c r="BL45">
+        <v>597401000.0</v>
+      </c>
+      <c r="BM45">
+        <v>605608000.0</v>
+      </c>
+      <c r="BN45">
+        <v>613815000.0</v>
+      </c>
+      <c r="BO45">
+        <v>438907000.0</v>
+      </c>
+      <c r="BP45">
+        <v>444840000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>450937000.0</v>
+      </c>
+      <c r="BR45">
+        <v>330222000.0</v>
+      </c>
+      <c r="BS45">
+        <v>337979000.0</v>
+      </c>
+      <c r="BT45">
+        <v>345631000.0</v>
+      </c>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+    </row>
+    <row r="46" spans="1:80">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>542287999.0</v>
+      </c>
+      <c r="C46">
+        <v>530538000.0</v>
+      </c>
+      <c r="D46">
+        <v>506660000.0</v>
+      </c>
+      <c r="E46">
+        <v>513727000.0</v>
+      </c>
+      <c r="F46">
+        <v>540325000.0</v>
+      </c>
+      <c r="G46">
+        <v>546883000.0</v>
+      </c>
+      <c r="H46">
+        <v>488192000.0</v>
+      </c>
+      <c r="I46">
+        <v>462948000.0</v>
+      </c>
+      <c r="J46">
+        <v>466969000.0</v>
+      </c>
+      <c r="K46">
+        <v>442033000.0</v>
+      </c>
+      <c r="L46">
+        <v>440866000.0</v>
+      </c>
+      <c r="M46">
+        <v>416543000.0</v>
+      </c>
+      <c r="N46">
+        <v>422611000.0</v>
+      </c>
+      <c r="O46">
+        <v>428205000.0</v>
+      </c>
+      <c r="P46">
+        <v>462385000.0</v>
+      </c>
+      <c r="Q46">
+        <v>436105000.0</v>
+      </c>
+      <c r="R46">
+        <v>455980000.0</v>
+      </c>
+      <c r="S46">
+        <v>420639000.0</v>
+      </c>
+      <c r="T46">
+        <v>426062000.0</v>
+      </c>
+      <c r="U46">
+        <v>396792000.0</v>
+      </c>
+      <c r="V46">
+        <v>357914000.0</v>
+      </c>
+      <c r="W46">
+        <v>274781000.0</v>
+      </c>
+      <c r="X46">
+        <v>256737000.0</v>
+      </c>
+      <c r="Y46">
+        <v>259964000.0</v>
+      </c>
+      <c r="Z46">
+        <v>253556000.0</v>
+      </c>
+      <c r="AA46">
+        <v>251086000.0</v>
+      </c>
+      <c r="AB46">
+        <v>253781000.0</v>
+      </c>
+      <c r="AC46">
+        <v>235093000.0</v>
+      </c>
+      <c r="AD46">
+        <v>238716000.0</v>
+      </c>
+      <c r="AE46">
+        <v>240530000.0</v>
+      </c>
+      <c r="AF46">
+        <v>243214000.0</v>
+      </c>
+      <c r="AG46">
+        <v>217619000.0</v>
+      </c>
+      <c r="AH46">
+        <v>250524000.0</v>
+      </c>
+      <c r="AI46">
+        <v>252028000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>254730000.0</v>
+      </c>
+      <c r="AK46">
+        <v>257268000.0</v>
+      </c>
+      <c r="AL46">
+        <v>259987000.0</v>
+      </c>
+      <c r="AM46">
+        <v>232972000.0</v>
+      </c>
+      <c r="AN46">
+        <v>232128000.0</v>
+      </c>
+      <c r="AO46">
+        <v>193563000.0</v>
+      </c>
+      <c r="AP46">
+        <v>195684000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>197748000.0</v>
+      </c>
+      <c r="AR46">
+        <v>195684000.0</v>
+      </c>
+      <c r="AS46">
+        <v>63098000.0</v>
+      </c>
+      <c r="AT46">
+        <v>16979000.0</v>
+      </c>
+      <c r="AU46">
+        <v>17110000.0</v>
+      </c>
+      <c r="AV46">
+        <v>61000.0</v>
+      </c>
+      <c r="AW46"/>
+      <c r="AX46"/>
+      <c r="AY46">
+        <v>60141000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>60141000.0</v>
+      </c>
+      <c r="BA46">
+        <v>53141000.0</v>
+      </c>
+      <c r="BB46"/>
+      <c r="BC46">
+        <v>63288000.0</v>
+      </c>
+      <c r="BD46">
+        <v>68513000.0</v>
+      </c>
+      <c r="BE46">
+        <v>291627000.0</v>
+      </c>
+      <c r="BF46">
+        <v>330445000.0</v>
+      </c>
+      <c r="BG46">
+        <v>370854000.0</v>
+      </c>
+      <c r="BH46">
+        <v>381144000.0</v>
+      </c>
+      <c r="BI46">
+        <v>385654000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>581259000.0</v>
+      </c>
+      <c r="BK46">
+        <v>589374000.0</v>
+      </c>
+      <c r="BL46">
+        <v>597401000.0</v>
+      </c>
+      <c r="BM46">
+        <v>605608000.0</v>
+      </c>
+      <c r="BN46">
+        <v>613815000.0</v>
+      </c>
+      <c r="BO46">
+        <v>438907000.0</v>
+      </c>
+      <c r="BP46">
+        <v>444840000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>450937000.0</v>
+      </c>
+      <c r="BR46">
+        <v>330222000.0</v>
+      </c>
+      <c r="BS46">
+        <v>337979000.0</v>
+      </c>
+      <c r="BT46">
+        <v>345631000.0</v>
+      </c>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+    </row>
+    <row r="47" spans="1:80">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
+        <v>462385000.0</v>
+      </c>
+      <c r="Q47">
+        <v>436105000.0</v>
+      </c>
+      <c r="R47">
+        <v>455980000.0</v>
+      </c>
+      <c r="S47">
+        <v>420639000.0</v>
+      </c>
+      <c r="T47">
+        <v>426062000.0</v>
+      </c>
+      <c r="U47">
+        <v>396792000.0</v>
+      </c>
+      <c r="V47">
+        <v>342880000.0</v>
+      </c>
+      <c r="W47">
+        <v>274781000.0</v>
+      </c>
+      <c r="X47">
+        <v>257955000.0</v>
+      </c>
+      <c r="Y47">
+        <v>259964000.0</v>
+      </c>
+      <c r="Z47">
+        <v>252416000.0</v>
+      </c>
+      <c r="AA47">
+        <v>251086000.0</v>
+      </c>
+      <c r="AB47">
+        <v>254593000.0</v>
+      </c>
+      <c r="AC47">
+        <v>235093000.0</v>
+      </c>
+      <c r="AD47">
+        <v>238716000.0</v>
+      </c>
+      <c r="AE47">
+        <v>258027000.0</v>
+      </c>
+      <c r="AF47">
+        <v>244332000.0</v>
+      </c>
+      <c r="AG47">
+        <v>218245000.0</v>
+      </c>
+      <c r="AH47">
+        <v>250524000.0</v>
+      </c>
+      <c r="AI47">
+        <v>252028000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>254730000.0</v>
+      </c>
+      <c r="AK47">
+        <v>257268000.0</v>
+      </c>
+      <c r="AL47">
+        <v>259987000.0</v>
+      </c>
+      <c r="AM47">
+        <v>232972000.0</v>
+      </c>
+      <c r="AN47">
+        <v>232128000.0</v>
+      </c>
+      <c r="AO47">
+        <v>193563000.0</v>
+      </c>
+      <c r="AP47">
+        <v>195684000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>197748000.0</v>
+      </c>
+      <c r="AR47">
+        <v>199880000.0</v>
+      </c>
+      <c r="AS47">
+        <v>63098000.0</v>
+      </c>
+      <c r="AT47">
+        <v>16979000.0</v>
+      </c>
+      <c r="AU47">
+        <v>17110000.0</v>
+      </c>
+      <c r="AV47">
+        <v>61000.0</v>
+      </c>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47">
+        <v>63288000.0</v>
+      </c>
+      <c r="BD47">
+        <v>68513000.0</v>
+      </c>
+      <c r="BE47"/>
+      <c r="BF47">
+        <v>330445000.0</v>
+      </c>
+      <c r="BG47">
+        <v>370854000.0</v>
+      </c>
+      <c r="BH47">
+        <v>381144000.0</v>
+      </c>
+      <c r="BI47">
+        <v>385654000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>581259000.0</v>
+      </c>
+      <c r="BK47">
+        <v>589374000.0</v>
+      </c>
+      <c r="BL47">
+        <v>597401000.0</v>
+      </c>
+      <c r="BM47">
+        <v>605608000.0</v>
+      </c>
+      <c r="BN47">
+        <v>613815000.0</v>
+      </c>
+      <c r="BO47">
+        <v>438907000.0</v>
+      </c>
+      <c r="BP47">
+        <v>444840000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>450937000.0</v>
+      </c>
+      <c r="BR47">
+        <v>330222000.0</v>
+      </c>
+      <c r="BS47">
+        <v>337979000.0</v>
+      </c>
+      <c r="BT47">
+        <v>345631000.0</v>
+      </c>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+    </row>
+    <row r="48" spans="1:80">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>-292238000.0</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48">
+        <v>-319464000.0</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48">
+        <v>-340872000.0</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48">
+        <v>-333770000.0</v>
+      </c>
+      <c r="I48">
+        <v>-342507000.0</v>
+      </c>
+      <c r="J48">
+        <v>-342507000.0</v>
+      </c>
+      <c r="K48">
+        <v>-361686000.0</v>
+      </c>
+      <c r="L48">
+        <v>-361686000.0</v>
+      </c>
+      <c r="M48">
+        <v>-372024000.0</v>
+      </c>
+      <c r="N48">
+        <v>-366492000.0</v>
+      </c>
+      <c r="O48">
+        <v>-366492000.0</v>
+      </c>
+      <c r="P48">
+        <v>-361994000.0</v>
+      </c>
+      <c r="Q48"/>
+      <c r="R48">
+        <v>-346803000.0</v>
+      </c>
+      <c r="S48"/>
+      <c r="T48">
+        <v>-353249000.0</v>
+      </c>
+      <c r="U48"/>
+      <c r="V48">
+        <v>-393957000.0</v>
+      </c>
+      <c r="W48"/>
+      <c r="X48">
+        <v>-394597000.0</v>
+      </c>
+      <c r="Y48"/>
+      <c r="Z48">
+        <v>-395870000.0</v>
+      </c>
+      <c r="AA48"/>
+      <c r="AB48">
+        <v>-376241000.0</v>
+      </c>
+      <c r="AC48"/>
+      <c r="AD48">
+        <v>-380086000.0</v>
+      </c>
+      <c r="AE48"/>
+      <c r="AF48">
+        <v>-364543000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-360870000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-355307000.0</v>
+      </c>
+      <c r="AI48"/>
+      <c r="AJ48">
+        <v>-341697000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-341581000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-348052000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-338462000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-338462000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-331569000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-325698000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-313839000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-325698000.0</v>
+      </c>
+      <c r="AS48"/>
+      <c r="AT48"/>
+      <c r="AU48">
+        <v>-304883000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-304883000.0</v>
+      </c>
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48">
+        <v>-385231000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-385231000.0</v>
+      </c>
+      <c r="BA48"/>
+      <c r="BB48">
+        <v>-409840000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-395073000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-396138000.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48">
+        <v>-237092000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-208738000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-202370000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-209013000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-5492000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-6140000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-4614000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-1985000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-6155000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-4636000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-4746000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-1533000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-15515000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-22683000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-34798000.0</v>
+      </c>
+      <c r="BU48"/>
+      <c r="BV48">
+        <v>3456230.0</v>
+      </c>
+      <c r="BW48">
+        <v>2500000.0</v>
+      </c>
+      <c r="BX48">
+        <v>1440878.0</v>
+      </c>
+      <c r="BY48">
+        <v>-11768.0</v>
+      </c>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+    </row>
+    <row r="49" spans="1:80">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+    </row>
+    <row r="50" spans="1:80">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
+        <v>54940000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
+        <v>37401000.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>31780000.0</v>
+      </c>
+      <c r="M50">
+        <v>36335000.0</v>
+      </c>
+      <c r="N50">
+        <v>36719000.0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50">
+        <v>58874000.0</v>
+      </c>
+      <c r="Q50"/>
+      <c r="R50">
+        <v>65518000.0</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50">
+        <v>69242000.0</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50">
+        <v>30616000.0</v>
+      </c>
+      <c r="W50"/>
+      <c r="X50">
+        <v>19417000.0</v>
+      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>185654000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>52863000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50">
+        <v>16313000.0</v>
+      </c>
+      <c r="AG50">
+        <v>30101000.0</v>
+      </c>
+      <c r="AH50">
+        <v>29911000.0</v>
+      </c>
+      <c r="AI50">
+        <v>215857000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>19216000.0</v>
+      </c>
+      <c r="AK50">
+        <v>19726000.0</v>
+      </c>
+      <c r="AL50">
+        <v>244749000.0</v>
+      </c>
+      <c r="AM50">
+        <v>210594000.0</v>
+      </c>
+      <c r="AN50">
+        <v>10501000.0</v>
+      </c>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>821000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
+        <v>134911000.0</v>
+      </c>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+    </row>
+    <row r="51" spans="1:80">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>294866999.0</v>
+      </c>
+      <c r="C51">
+        <v>319716000.0</v>
+      </c>
+      <c r="D51">
+        <v>290160000.0</v>
+      </c>
+      <c r="E51">
+        <v>287464000.0</v>
+      </c>
+      <c r="F51">
+        <v>307941000.0</v>
+      </c>
+      <c r="G51">
+        <v>318728000.0</v>
+      </c>
+      <c r="H51">
+        <v>257869000.0</v>
+      </c>
+      <c r="I51">
+        <v>238076000.0</v>
+      </c>
+      <c r="J51">
+        <v>247966000.0</v>
+      </c>
+      <c r="K51">
+        <v>223246000.0</v>
+      </c>
+      <c r="L51">
+        <v>232973000.0</v>
+      </c>
+      <c r="M51">
+        <v>223297000.0</v>
+      </c>
+      <c r="N51">
+        <v>231416000.0</v>
+      </c>
+      <c r="O51">
+        <v>225832000.0</v>
+      </c>
+      <c r="P51">
+        <v>256198000.0</v>
+      </c>
+      <c r="Q51">
+        <v>243539000.0</v>
+      </c>
+      <c r="R51">
+        <v>355458000.0</v>
+      </c>
+      <c r="S51">
+        <v>221765000.0</v>
+      </c>
+      <c r="T51">
+        <v>222747000.0</v>
+      </c>
+      <c r="U51">
+        <v>221874000.0</v>
+      </c>
+      <c r="V51">
+        <v>220774000.0</v>
+      </c>
+      <c r="W51">
+        <v>146759000.0</v>
+      </c>
+      <c r="X51">
+        <v>184278000.0</v>
+      </c>
+      <c r="Y51">
+        <v>178667000.0</v>
+      </c>
+      <c r="Z51">
+        <v>216317000.0</v>
+      </c>
+      <c r="AA51">
+        <v>194092000.0</v>
+      </c>
+      <c r="AB51">
+        <v>197782000.0</v>
+      </c>
+      <c r="AC51">
+        <v>199859000.0</v>
+      </c>
+      <c r="AD51">
+        <v>205363000.0</v>
+      </c>
+      <c r="AE51">
+        <v>228918000.0</v>
+      </c>
+      <c r="AF51">
+        <v>226309000.0</v>
+      </c>
+      <c r="AG51">
+        <v>203424000.0</v>
+      </c>
+      <c r="AH51">
+        <v>208518000.0</v>
+      </c>
+      <c r="AI51">
+        <v>215857000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>219148000.0</v>
+      </c>
+      <c r="AK51">
+        <v>205679000.0</v>
+      </c>
+      <c r="AL51">
+        <v>222669000.0</v>
+      </c>
+      <c r="AM51">
+        <v>210594000.0</v>
+      </c>
+      <c r="AN51">
+        <v>210095000.0</v>
+      </c>
+      <c r="AO51">
+        <v>178030000.0</v>
+      </c>
+      <c r="AP51">
+        <v>177600000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>177586000.0</v>
+      </c>
+      <c r="AR51">
+        <v>177600000.0</v>
+      </c>
+      <c r="AS51">
+        <v>94248000.0</v>
+      </c>
+      <c r="AT51">
+        <v>17030000.0</v>
+      </c>
+      <c r="AU51">
+        <v>25500000.0</v>
+      </c>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51">
+        <v>134911000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>134911000.0</v>
+      </c>
+      <c r="BA51">
+        <v>134911000.0</v>
+      </c>
+      <c r="BB51">
+        <v>173116000.0</v>
+      </c>
+      <c r="BC51">
+        <v>176882000.0</v>
+      </c>
+      <c r="BD51">
+        <v>208649000.0</v>
+      </c>
+      <c r="BE51">
+        <v>278531000.0</v>
+      </c>
+      <c r="BF51">
+        <v>296218000.0</v>
+      </c>
+      <c r="BG51">
+        <v>328474000.0</v>
+      </c>
+      <c r="BH51">
+        <v>346403000.0</v>
+      </c>
+      <c r="BI51">
+        <v>367613000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>378411000.0</v>
+      </c>
+      <c r="BK51">
+        <v>388450000.0</v>
+      </c>
+      <c r="BL51">
+        <v>399548000.0</v>
+      </c>
+      <c r="BM51">
+        <v>410232000.0</v>
+      </c>
+      <c r="BN51">
+        <v>422007000.0</v>
+      </c>
+      <c r="BO51">
+        <v>290571000.0</v>
+      </c>
+      <c r="BP51">
+        <v>301151000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>307695000.0</v>
+      </c>
+      <c r="BR51">
+        <v>226055000.0</v>
+      </c>
+      <c r="BS51">
+        <v>233623000.0</v>
+      </c>
+      <c r="BT51">
+        <v>241388000.0</v>
+      </c>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51">
+        <v>500000.0</v>
+      </c>
+      <c r="CA51"/>
+      <c r="CB51"/>
+    </row>
+    <row r="52" spans="1:80">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>46884000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
+        <v>55038000.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52">
+        <v>64132000.0</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52">
+        <v>37494000.0</v>
+      </c>
+      <c r="I52">
+        <v>65372000.0</v>
+      </c>
+      <c r="J52">
+        <v>65372000.0</v>
+      </c>
+      <c r="K52">
+        <v>53663000.0</v>
+      </c>
+      <c r="L52">
+        <v>53663000.0</v>
+      </c>
+      <c r="M52">
+        <v>36437000.0</v>
+      </c>
+      <c r="N52">
+        <v>36825000.0</v>
+      </c>
+      <c r="O52">
+        <v>36825000.0</v>
+      </c>
+      <c r="P52">
+        <v>58982000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52">
+        <v>65626000.0</v>
+      </c>
+      <c r="S52"/>
+      <c r="T52">
+        <v>69363000.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52">
+        <v>30747000.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
+        <v>19557000.0</v>
+      </c>
+      <c r="Y52">
+        <v>160120000.0</v>
+      </c>
+      <c r="Z52">
+        <v>202119000.0</v>
+      </c>
+      <c r="AA52">
+        <v>178325000.0</v>
+      </c>
+      <c r="AB52">
+        <v>185762000.0</v>
+      </c>
+      <c r="AC52">
+        <v>187061000.0</v>
+      </c>
+      <c r="AD52">
+        <v>58399000.0</v>
+      </c>
+      <c r="AE52">
+        <v>192459000.0</v>
+      </c>
+      <c r="AF52">
+        <v>16313000.0</v>
+      </c>
+      <c r="AG52">
+        <v>22203000.0</v>
+      </c>
+      <c r="AH52">
+        <v>22015000.0</v>
+      </c>
+      <c r="AI52">
+        <v>215857000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>19216000.0</v>
+      </c>
+      <c r="AK52">
+        <v>19726000.0</v>
+      </c>
+      <c r="AL52">
+        <v>17386000.0</v>
+      </c>
+      <c r="AM52">
+        <v>210594000.0</v>
+      </c>
+      <c r="AN52">
+        <v>10501000.0</v>
+      </c>
+      <c r="AO52">
+        <v>7405000.0</v>
+      </c>
+      <c r="AP52">
+        <v>2932000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>177586000.0</v>
+      </c>
+      <c r="AR52">
+        <v>2932000.0</v>
+      </c>
+      <c r="AS52">
+        <v>47124000.0</v>
+      </c>
+      <c r="AT52">
+        <v>8515000.0</v>
+      </c>
+      <c r="AU52">
+        <v>12750000.0</v>
+      </c>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
+        <v>134911000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>134911000.0</v>
+      </c>
+      <c r="BA52">
+        <v>134911000.0</v>
+      </c>
+      <c r="BB52">
+        <v>173116000.0</v>
+      </c>
+      <c r="BC52">
+        <v>176882000.0</v>
+      </c>
+      <c r="BD52">
+        <v>208649000.0</v>
+      </c>
+      <c r="BE52">
+        <v>278531000.0</v>
+      </c>
+      <c r="BF52">
+        <v>37513000.0</v>
+      </c>
+      <c r="BG52">
+        <v>35792000.0</v>
+      </c>
+      <c r="BH52">
+        <v>45817000.0</v>
+      </c>
+      <c r="BI52">
+        <v>66211000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>56356000.0</v>
+      </c>
+      <c r="BK52">
+        <v>50772000.0</v>
+      </c>
+      <c r="BL52">
+        <v>53380000.0</v>
+      </c>
+      <c r="BM52">
+        <v>53380000.0</v>
+      </c>
+      <c r="BN52">
+        <v>48585000.0</v>
+      </c>
+      <c r="BO52">
+        <v>29106000.0</v>
+      </c>
+      <c r="BP52">
+        <v>33206000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>30006000.0</v>
+      </c>
+      <c r="BR52">
+        <v>23250000.0</v>
+      </c>
+      <c r="BS52">
+        <v>25500000.0</v>
+      </c>
+      <c r="BT52">
+        <v>27750000.0</v>
+      </c>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52">
+        <v>500000.0</v>
+      </c>
+      <c r="CA52"/>
+      <c r="CB52"/>
+    </row>
+    <row r="53" spans="1:80">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>13050000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53"/>
+      <c r="R53">
+        <v>0.0</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53">
+        <v>1500000.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53">
+        <v>2600000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53">
+        <v>1600000.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
+        <v>345000.0</v>
+      </c>
+      <c r="AH53">
+        <v>50000.0</v>
+      </c>
+      <c r="AI53"/>
+      <c r="AJ53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AK53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AL53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AM53"/>
+      <c r="AN53">
+        <v>1550000.0</v>
+      </c>
+      <c r="AO53">
+        <v>50000.0</v>
+      </c>
+      <c r="AP53">
+        <v>50000.0</v>
+      </c>
+      <c r="AQ53"/>
+      <c r="AR53">
+        <v>50000.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53">
+        <v>1000000.0</v>
+      </c>
+      <c r="BC53"/>
+      <c r="BD53">
+        <v>2000000.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53">
+        <v>9932000.0</v>
+      </c>
+      <c r="BG53">
+        <v>18302000.0</v>
+      </c>
+      <c r="BH53">
+        <v>4110000.0</v>
+      </c>
+      <c r="BI53">
+        <v>10284000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>10315000.0</v>
+      </c>
+      <c r="BK53">
+        <v>11450000.0</v>
+      </c>
+      <c r="BL53">
+        <v>10385000.0</v>
+      </c>
+      <c r="BM53">
+        <v>10442000.0</v>
+      </c>
+      <c r="BN53">
+        <v>10196000.0</v>
+      </c>
+      <c r="BO53">
+        <v>3564000.0</v>
+      </c>
+      <c r="BP53">
+        <v>60964000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>3564000.0</v>
+      </c>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53">
+        <v>232153000.0</v>
+      </c>
+      <c r="BW53">
+        <v>232600000.0</v>
+      </c>
+      <c r="BX53">
+        <v>232923000.0</v>
+      </c>
+      <c r="BY53">
+        <v>231000000.0</v>
+      </c>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+    </row>
+    <row r="54" spans="1:80">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+    </row>
+    <row r="55" spans="1:80">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>643461999.0</v>
+      </c>
+      <c r="C55">
+        <v>639982000.0</v>
+      </c>
+      <c r="D55">
+        <v>606579000.0</v>
+      </c>
+      <c r="E55">
+        <v>586191000.0</v>
+      </c>
+      <c r="F55">
+        <v>597565000.0</v>
+      </c>
+      <c r="G55">
+        <v>603482000.0</v>
+      </c>
+      <c r="H55">
+        <v>545853000.0</v>
+      </c>
+      <c r="I55">
+        <v>527585000.0</v>
+      </c>
+      <c r="J55">
+        <v>524977000.0</v>
+      </c>
+      <c r="K55">
+        <v>485274000.0</v>
+      </c>
+      <c r="L55">
+        <v>477877000.0</v>
+      </c>
+      <c r="M55">
+        <v>455677000.0</v>
+      </c>
+      <c r="N55">
+        <v>466784000.0</v>
+      </c>
+      <c r="O55">
+        <v>466413000.0</v>
+      </c>
+      <c r="P55">
+        <v>513600000.0</v>
+      </c>
+      <c r="Q55">
+        <v>489248000.0</v>
+      </c>
+      <c r="R55">
+        <v>518923000.0</v>
+      </c>
+      <c r="S55">
+        <v>476444000.0</v>
+      </c>
+      <c r="T55">
+        <v>486921000.0</v>
+      </c>
+      <c r="U55">
+        <v>465057000.0</v>
+      </c>
+      <c r="V55">
+        <v>440774000.0</v>
+      </c>
+      <c r="W55">
+        <v>350122000.0</v>
+      </c>
+      <c r="X55">
+        <v>295245000.0</v>
+      </c>
+      <c r="Y55">
+        <v>307635000.0</v>
+      </c>
+      <c r="Z55">
+        <v>295916000.0</v>
+      </c>
+      <c r="AA55">
+        <v>271386000.0</v>
+      </c>
+      <c r="AB55">
+        <v>282551000.0</v>
+      </c>
+      <c r="AC55">
+        <v>278706000.0</v>
+      </c>
+      <c r="AD55">
+        <v>269529000.0</v>
+      </c>
+      <c r="AE55">
+        <v>265499000.0</v>
+      </c>
+      <c r="AF55">
+        <v>267880000.0</v>
+      </c>
+      <c r="AG55">
+        <v>265494000.0</v>
+      </c>
+      <c r="AH55">
+        <v>275292000.0</v>
+      </c>
+      <c r="AI55">
+        <v>269323000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>275705000.0</v>
+      </c>
+      <c r="AK55">
+        <v>276560000.0</v>
+      </c>
+      <c r="AL55">
+        <v>280243000.0</v>
+      </c>
+      <c r="AM55">
+        <v>250420000.0</v>
+      </c>
+      <c r="AN55">
+        <v>257534000.0</v>
+      </c>
+      <c r="AO55">
+        <v>203608000.0</v>
+      </c>
+      <c r="AP55">
+        <v>204638000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>205791000.0</v>
+      </c>
+      <c r="AR55">
+        <v>204638000.0</v>
+      </c>
+      <c r="AS55">
+        <v>66115000.0</v>
+      </c>
+      <c r="AT55">
+        <v>19570000.0</v>
+      </c>
+      <c r="AU55">
+        <v>19798000.0</v>
+      </c>
+      <c r="AV55">
+        <v>3268000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3139000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3523000.0</v>
+      </c>
+      <c r="AY55">
+        <v>3274000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>66350000.0</v>
+      </c>
+      <c r="BA55">
+        <v>56789000.0</v>
+      </c>
+      <c r="BB55">
+        <v>78701000.0</v>
+      </c>
+      <c r="BC55">
+        <v>93019000.0</v>
+      </c>
+      <c r="BD55">
+        <v>120960000.0</v>
+      </c>
+      <c r="BE55">
+        <v>309686000.0</v>
+      </c>
+      <c r="BF55">
+        <v>366038000.0</v>
+      </c>
+      <c r="BG55">
+        <v>418065000.0</v>
+      </c>
+      <c r="BH55">
+        <v>436476000.0</v>
+      </c>
+      <c r="BI55">
+        <v>447282000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>660385000.0</v>
+      </c>
+      <c r="BK55">
+        <v>679218000.0</v>
+      </c>
+      <c r="BL55">
+        <v>696401000.0</v>
+      </c>
+      <c r="BM55">
+        <v>713885000.0</v>
+      </c>
+      <c r="BN55">
+        <v>727861000.0</v>
+      </c>
+      <c r="BO55">
+        <v>557985000.0</v>
+      </c>
+      <c r="BP55">
+        <v>538452000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>547140000.0</v>
+      </c>
+      <c r="BR55">
+        <v>383025000.0</v>
+      </c>
+      <c r="BS55">
+        <v>382612000.0</v>
+      </c>
+      <c r="BT55">
+        <v>378202000.0</v>
+      </c>
+      <c r="BU55"/>
+      <c r="BV55">
+        <v>235084649.0</v>
+      </c>
+      <c r="BW55">
+        <v>234800000.0</v>
+      </c>
+      <c r="BX55">
+        <v>235213724.0</v>
+      </c>
+      <c r="BY55">
+        <v>233652832.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1100000.0</v>
+      </c>
+      <c r="CA55"/>
+      <c r="CB55">
+        <v>632000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:80">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>59473999.0</v>
+      </c>
+      <c r="C56">
+        <v>68802000.0</v>
+      </c>
+      <c r="D56">
+        <v>62653000.0</v>
+      </c>
+      <c r="E56">
+        <v>36812000.0</v>
+      </c>
+      <c r="F56">
+        <v>36656000.0</v>
+      </c>
+      <c r="G56">
+        <v>30900000.0</v>
+      </c>
+      <c r="H56">
+        <v>45898000.0</v>
+      </c>
+      <c r="I56">
+        <v>41285000.0</v>
+      </c>
+      <c r="J56">
+        <v>46950000.0</v>
+      </c>
+      <c r="K56">
+        <v>24218000.0</v>
+      </c>
+      <c r="L56">
+        <v>25085000.0</v>
+      </c>
+      <c r="M56">
+        <v>22045000.0</v>
+      </c>
+      <c r="N56">
+        <v>25929000.0</v>
+      </c>
+      <c r="O56">
+        <v>20511000.0</v>
+      </c>
+      <c r="P56">
+        <v>61644000.0</v>
+      </c>
+      <c r="Q56">
+        <v>25567000.0</v>
+      </c>
+      <c r="R56">
+        <v>41734000.0</v>
+      </c>
+      <c r="S56">
+        <v>38885000.0</v>
+      </c>
+      <c r="T56">
+        <v>47126000.0</v>
+      </c>
+      <c r="U56">
+        <v>52560000.0</v>
+      </c>
+      <c r="V56">
+        <v>72844000.0</v>
+      </c>
+      <c r="W56">
+        <v>58050000.0</v>
+      </c>
+      <c r="X56">
+        <v>30547000.0</v>
+      </c>
+      <c r="Y56">
+        <v>33820000.0</v>
+      </c>
+      <c r="Z56">
+        <v>35878000.0</v>
+      </c>
+      <c r="AA56">
+        <v>6182000.0</v>
+      </c>
+      <c r="AB56">
+        <v>14554000.0</v>
+      </c>
+      <c r="AC56">
+        <v>15398000.0</v>
+      </c>
+      <c r="AD56">
+        <v>21255000.0</v>
+      </c>
+      <c r="AE56">
+        <v>7472000.0</v>
+      </c>
+      <c r="AF56">
+        <v>16883000.0</v>
+      </c>
+      <c r="AG56">
+        <v>42104000.0</v>
+      </c>
+      <c r="AH56">
+        <v>22251000.0</v>
+      </c>
+      <c r="AI56">
+        <v>8240000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>19498000.0</v>
+      </c>
+      <c r="AK56">
+        <v>17260000.0</v>
+      </c>
+      <c r="AL56">
+        <v>17774000.0</v>
+      </c>
+      <c r="AM56">
+        <v>6940000.0</v>
+      </c>
+      <c r="AN56">
+        <v>22329000.0</v>
+      </c>
+      <c r="AO56">
+        <v>9023000.0</v>
+      </c>
+      <c r="AP56">
+        <v>8036000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>2779000.0</v>
+      </c>
+      <c r="AR56">
+        <v>8036000.0</v>
+      </c>
+      <c r="AS56">
+        <v>969000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1046000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1771000.0</v>
+      </c>
+      <c r="AV56">
+        <v>2873000.0</v>
+      </c>
+      <c r="AW56">
+        <v>2904000.0</v>
+      </c>
+      <c r="AX56">
+        <v>2678000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1530000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>3075000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1067000.0</v>
+      </c>
+      <c r="BB56">
+        <v>78701000.0</v>
+      </c>
+      <c r="BC56">
+        <v>29590000.0</v>
+      </c>
+      <c r="BD56">
+        <v>52086000.0</v>
+      </c>
+      <c r="BE56">
+        <v>8115000.0</v>
+      </c>
+      <c r="BF56">
+        <v>26341000.0</v>
+      </c>
+      <c r="BG56">
+        <v>36767000.0</v>
+      </c>
+      <c r="BH56">
+        <v>43432000.0</v>
+      </c>
+      <c r="BI56">
+        <v>48539000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>50784000.0</v>
+      </c>
+      <c r="BK56">
+        <v>59896000.0</v>
+      </c>
+      <c r="BL56">
+        <v>68459000.0</v>
+      </c>
+      <c r="BM56">
+        <v>80771000.0</v>
+      </c>
+      <c r="BN56">
+        <v>87248000.0</v>
+      </c>
+      <c r="BO56">
+        <v>94427000.0</v>
+      </c>
+      <c r="BP56">
+        <v>67473000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>70986000.0</v>
+      </c>
+      <c r="BR56">
+        <v>48198000.0</v>
+      </c>
+      <c r="BS56">
+        <v>42077000.0</v>
+      </c>
+      <c r="BT56">
+        <v>29814000.0</v>
+      </c>
+      <c r="BU56"/>
+      <c r="BV56">
+        <v>233584064.0</v>
+      </c>
+      <c r="BW56">
+        <v>234800000.0</v>
+      </c>
+      <c r="BX56">
+        <v>235213724.0</v>
+      </c>
+      <c r="BY56">
+        <v>233652832.0</v>
+      </c>
+      <c r="BZ56">
+        <v>100000.0</v>
+      </c>
+      <c r="CA56"/>
+      <c r="CB56"/>
+    </row>
+    <row r="57" spans="1:80">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>80680000.0</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57">
+        <v>88062000.0</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57">
+        <v>94522000.0</v>
+      </c>
+      <c r="G57"/>
+      <c r="H57">
+        <v>61623000.0</v>
+      </c>
+      <c r="I57">
+        <v>85000000.0</v>
+      </c>
+      <c r="J57">
+        <v>85000000.0</v>
+      </c>
+      <c r="K57">
+        <v>69515000.0</v>
+      </c>
+      <c r="L57">
+        <v>69515000.0</v>
+      </c>
+      <c r="M57">
+        <v>50555000.0</v>
+      </c>
+      <c r="N57">
+        <v>50835000.0</v>
+      </c>
+      <c r="O57">
+        <v>50835000.0</v>
+      </c>
+      <c r="P57">
+        <v>94650000.0</v>
+      </c>
+      <c r="Q57"/>
+      <c r="R57">
+        <v>92547000.0</v>
+      </c>
+      <c r="S57"/>
+      <c r="T57">
+        <v>88033000.0</v>
+      </c>
+      <c r="U57"/>
+      <c r="V57">
+        <v>49547000.0</v>
+      </c>
+      <c r="W57"/>
+      <c r="X57">
+        <v>30762000.0</v>
+      </c>
+      <c r="Y57">
+        <v>23334000.0</v>
+      </c>
+      <c r="Z57">
+        <v>219331000.0</v>
+      </c>
+      <c r="AA57">
+        <v>23271000.0</v>
+      </c>
+      <c r="AB57">
+        <v>24237000.0</v>
+      </c>
+      <c r="AC57">
+        <v>23585000.0</v>
+      </c>
+      <c r="AD57">
+        <v>79622000.0</v>
+      </c>
+      <c r="AE57">
+        <v>23112000.0</v>
+      </c>
+      <c r="AF57">
+        <v>36263000.0</v>
+      </c>
+      <c r="AG57">
+        <v>49466000.0</v>
+      </c>
+      <c r="AH57">
+        <v>48705000.0</v>
+      </c>
+      <c r="AI57">
+        <v>16250000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>34460000.0</v>
+      </c>
+      <c r="AK57">
+        <v>31906000.0</v>
+      </c>
+      <c r="AL57">
+        <v>33299000.0</v>
+      </c>
+      <c r="AM57">
+        <v>5883000.0</v>
+      </c>
+      <c r="AN57">
+        <v>21230000.0</v>
+      </c>
+      <c r="AO57">
+        <v>13830000.0</v>
+      </c>
+      <c r="AP57">
+        <v>9066000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>7108000.0</v>
+      </c>
+      <c r="AR57">
+        <v>9066000.0</v>
+      </c>
+      <c r="AS57">
+        <v>47124000.0</v>
+      </c>
+      <c r="AT57">
+        <v>8515000.0</v>
+      </c>
+      <c r="AU57">
+        <v>12750000.0</v>
+      </c>
+      <c r="AV57">
+        <v>105000.0</v>
+      </c>
+      <c r="AW57">
+        <v>317000.0</v>
+      </c>
+      <c r="AX57">
+        <v>151000.0</v>
+      </c>
+      <c r="AY57">
+        <v>645000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>18529000.0</v>
+      </c>
+      <c r="BA57">
+        <v>154959000.0</v>
+      </c>
+      <c r="BB57">
+        <v>194013000.0</v>
+      </c>
+      <c r="BC57">
+        <v>193567000.0</v>
+      </c>
+      <c r="BD57">
+        <v>222577000.0</v>
+      </c>
+      <c r="BE57">
+        <v>286090000.0</v>
+      </c>
+      <c r="BF57">
+        <v>55125000.0</v>
+      </c>
+      <c r="BG57">
+        <v>44741000.0</v>
+      </c>
+      <c r="BH57">
+        <v>58697000.0</v>
+      </c>
+      <c r="BI57">
+        <v>74786000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>62994000.0</v>
+      </c>
+      <c r="BK57">
+        <v>66466000.0</v>
+      </c>
+      <c r="BL57">
+        <v>72791000.0</v>
+      </c>
+      <c r="BM57">
+        <v>75796000.0</v>
+      </c>
+      <c r="BN57">
+        <v>65813000.0</v>
+      </c>
+      <c r="BO57">
+        <v>37013000.0</v>
+      </c>
+      <c r="BP57">
+        <v>42138000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>34451000.0</v>
+      </c>
+      <c r="BR57">
+        <v>28389000.0</v>
+      </c>
+      <c r="BS57">
+        <v>30809000.0</v>
+      </c>
+      <c r="BT57">
+        <v>32999000.0</v>
+      </c>
+      <c r="BU57"/>
+      <c r="BV57">
+        <v>7022304.0</v>
+      </c>
+      <c r="BW57">
+        <v>6100000.0</v>
+      </c>
+      <c r="BX57">
+        <v>5995014.0</v>
+      </c>
+      <c r="BY57">
+        <v>5791537.0</v>
+      </c>
+      <c r="BZ57">
+        <v>1100000.0</v>
+      </c>
+      <c r="CA57"/>
+      <c r="CB57">
+        <v>611000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:80">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>330352999.0</v>
+      </c>
+      <c r="C58">
+        <v>350700000.0</v>
+      </c>
+      <c r="D58">
+        <v>325196000.0</v>
+      </c>
+      <c r="E58">
+        <v>314882000.0</v>
+      </c>
+      <c r="F58">
+        <v>339823000.0</v>
+      </c>
+      <c r="G58">
+        <v>348694000.0</v>
+      </c>
+      <c r="H58">
+        <v>283674000.0</v>
+      </c>
+      <c r="I58">
+        <v>265013000.0</v>
+      </c>
+      <c r="J58">
+        <v>270276000.0</v>
+      </c>
+      <c r="K58">
+        <v>244722000.0</v>
+      </c>
+      <c r="L58">
+        <v>249432000.0</v>
+      </c>
+      <c r="M58">
+        <v>237829000.0</v>
+      </c>
+      <c r="N58">
+        <v>245878000.0</v>
+      </c>
+      <c r="O58">
+        <v>246558000.0</v>
+      </c>
+      <c r="P58">
+        <v>291901000.0</v>
+      </c>
+      <c r="Q58">
+        <v>263795000.0</v>
+      </c>
+      <c r="R58">
+        <v>285254000.0</v>
+      </c>
+      <c r="S58">
+        <v>245483000.0</v>
+      </c>
+      <c r="T58">
+        <v>242445000.0</v>
+      </c>
+      <c r="U58">
+        <v>242806000.0</v>
+      </c>
+      <c r="V58">
+        <v>241360000.0</v>
+      </c>
+      <c r="W58">
+        <v>161989000.0</v>
+      </c>
+      <c r="X58">
+        <v>199551000.0</v>
+      </c>
+      <c r="Y58">
+        <v>221180000.0</v>
+      </c>
+      <c r="Z58">
+        <v>237893000.0</v>
+      </c>
+      <c r="AA58">
+        <v>249489000.0</v>
+      </c>
+      <c r="AB58">
+        <v>252693000.0</v>
+      </c>
+      <c r="AC58">
+        <v>252109000.0</v>
+      </c>
+      <c r="AD58">
+        <v>243997000.0</v>
+      </c>
+      <c r="AE58">
+        <v>252030000.0</v>
+      </c>
+      <c r="AF58">
+        <v>246577000.0</v>
+      </c>
+      <c r="AG58">
+        <v>242137000.0</v>
+      </c>
+      <c r="AH58">
+        <v>246658000.0</v>
+      </c>
+      <c r="AI58">
+        <v>232107000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>234392000.0</v>
+      </c>
+      <c r="AK58">
+        <v>235199000.0</v>
+      </c>
+      <c r="AL58">
+        <v>255924000.0</v>
+      </c>
+      <c r="AM58">
+        <v>223713000.0</v>
+      </c>
+      <c r="AN58">
+        <v>226702000.0</v>
+      </c>
+      <c r="AO58">
+        <v>184455000.0</v>
+      </c>
+      <c r="AP58">
+        <v>183734000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>184694000.0</v>
+      </c>
+      <c r="AR58">
+        <v>183734000.0</v>
+      </c>
+      <c r="AS58">
+        <v>49253000.0</v>
+      </c>
+      <c r="AT58">
+        <v>10150000.0</v>
+      </c>
+      <c r="AU58">
+        <v>13331000.0</v>
+      </c>
+      <c r="AV58">
+        <v>592000.0</v>
+      </c>
+      <c r="AW58">
+        <v>317000.0</v>
+      </c>
+      <c r="AX58">
+        <v>554000.0</v>
+      </c>
+      <c r="AY58">
+        <v>645000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>157045000.0</v>
+      </c>
+      <c r="BA58">
+        <v>154959000.0</v>
+      </c>
+      <c r="BB58">
+        <v>194013000.0</v>
+      </c>
+      <c r="BC58">
+        <v>193567000.0</v>
+      </c>
+      <c r="BD58">
+        <v>222577000.0</v>
+      </c>
+      <c r="BE58">
+        <v>299491000.0</v>
+      </c>
+      <c r="BF58">
+        <v>313830000.0</v>
+      </c>
+      <c r="BG58">
+        <v>337506000.0</v>
+      </c>
+      <c r="BH58">
+        <v>359553000.0</v>
+      </c>
+      <c r="BI58">
+        <v>377006000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>386592000.0</v>
+      </c>
+      <c r="BK58">
+        <v>406077000.0</v>
+      </c>
+      <c r="BL58">
+        <v>421736000.0</v>
+      </c>
+      <c r="BM58">
+        <v>436591000.0</v>
+      </c>
+      <c r="BN58">
+        <v>443506000.0</v>
+      </c>
+      <c r="BO58">
+        <v>300277000.0</v>
+      </c>
+      <c r="BP58">
+        <v>311633000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>318692000.0</v>
+      </c>
+      <c r="BR58">
+        <v>232177000.0</v>
+      </c>
+      <c r="BS58">
+        <v>238932000.0</v>
+      </c>
+      <c r="BT58">
+        <v>246637000.0</v>
+      </c>
+      <c r="BU58"/>
+      <c r="BV58">
+        <v>87872294.0</v>
+      </c>
+      <c r="BW58">
+        <v>6100000.0</v>
+      </c>
+      <c r="BX58">
+        <v>86845004.0</v>
+      </c>
+      <c r="BY58">
+        <v>86641527.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1100000.0</v>
+      </c>
+      <c r="CA58"/>
+      <c r="CB58">
+        <v>611000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:80">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+    </row>
+    <row r="60" spans="1:80">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>313108999.0</v>
+      </c>
+      <c r="C60">
+        <v>289282000.0</v>
+      </c>
+      <c r="D60">
+        <v>281383000.0</v>
+      </c>
+      <c r="E60">
+        <v>271309000.0</v>
+      </c>
+      <c r="F60">
+        <v>257742000.0</v>
+      </c>
+      <c r="G60">
+        <v>254788000.0</v>
+      </c>
+      <c r="H60">
+        <v>262179000.0</v>
+      </c>
+      <c r="I60">
+        <v>262572000.0</v>
+      </c>
+      <c r="J60">
+        <v>254701000.0</v>
+      </c>
+      <c r="K60">
+        <v>240552000.0</v>
+      </c>
+      <c r="L60">
+        <v>228445000.0</v>
+      </c>
+      <c r="M60">
+        <v>217848000.0</v>
+      </c>
+      <c r="N60">
+        <v>220906000.0</v>
+      </c>
+      <c r="O60">
+        <v>219855000.0</v>
+      </c>
+      <c r="P60">
+        <v>221699000.0</v>
+      </c>
+      <c r="Q60">
+        <v>225453000.0</v>
+      </c>
+      <c r="R60">
+        <v>233669000.0</v>
+      </c>
+      <c r="S60">
+        <v>230961000.0</v>
+      </c>
+      <c r="T60">
+        <v>244476000.0</v>
+      </c>
+      <c r="U60">
+        <v>222251000.0</v>
+      </c>
+      <c r="V60">
+        <v>199414000.0</v>
+      </c>
+      <c r="W60">
+        <v>188133000.0</v>
+      </c>
+      <c r="X60">
+        <v>95694000.0</v>
+      </c>
+      <c r="Y60">
+        <v>86455000.0</v>
+      </c>
+      <c r="Z60">
+        <v>58023000.0</v>
+      </c>
+      <c r="AA60">
+        <v>21897000.0</v>
+      </c>
+      <c r="AB60">
+        <v>29858000.0</v>
+      </c>
+      <c r="AC60">
+        <v>26597000.0</v>
+      </c>
+      <c r="AD60">
+        <v>25532000.0</v>
+      </c>
+      <c r="AE60">
+        <v>13469000.0</v>
+      </c>
+      <c r="AF60">
+        <v>21303000.0</v>
+      </c>
+      <c r="AG60">
+        <v>23357000.0</v>
+      </c>
+      <c r="AH60">
+        <v>28634000.0</v>
+      </c>
+      <c r="AI60">
+        <v>37216000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>41313000.0</v>
+      </c>
+      <c r="AK60">
+        <v>41361000.0</v>
+      </c>
+      <c r="AL60">
+        <v>24319000.0</v>
+      </c>
+      <c r="AM60">
+        <v>26707000.0</v>
+      </c>
+      <c r="AN60">
+        <v>30832000.0</v>
+      </c>
+      <c r="AO60">
+        <v>19153000.0</v>
+      </c>
+      <c r="AP60">
+        <v>20904000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>21097000.0</v>
+      </c>
+      <c r="AR60">
+        <v>20904000.0</v>
+      </c>
+      <c r="AS60">
+        <v>16862000.0</v>
+      </c>
+      <c r="AT60">
+        <v>9420000.0</v>
+      </c>
+      <c r="AU60">
+        <v>6467000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2676000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2822000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2969000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2629000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>-90695000.0</v>
+      </c>
+      <c r="BA60">
+        <v>-98170000.0</v>
+      </c>
+      <c r="BB60">
+        <v>-115312000.0</v>
+      </c>
+      <c r="BC60">
+        <v>-100548000.0</v>
+      </c>
+      <c r="BD60">
+        <v>-101617000.0</v>
+      </c>
+      <c r="BE60">
+        <v>10195000.0</v>
+      </c>
+      <c r="BF60">
+        <v>52208000.0</v>
+      </c>
+      <c r="BG60">
+        <v>80559000.0</v>
+      </c>
+      <c r="BH60">
+        <v>76923000.0</v>
+      </c>
+      <c r="BI60">
+        <v>70276000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>273793000.0</v>
+      </c>
+      <c r="BK60">
+        <v>273141000.0</v>
+      </c>
+      <c r="BL60">
+        <v>274665000.0</v>
+      </c>
+      <c r="BM60">
+        <v>277294000.0</v>
+      </c>
+      <c r="BN60">
+        <v>233552000.0</v>
+      </c>
+      <c r="BO60">
+        <v>237589000.0</v>
+      </c>
+      <c r="BP60">
+        <v>208489000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>211702000.0</v>
+      </c>
+      <c r="BR60">
+        <v>150848000.0</v>
+      </c>
+      <c r="BS60">
+        <v>143680000.0</v>
+      </c>
+      <c r="BT60">
+        <v>131565000.0</v>
+      </c>
+      <c r="BU60"/>
+      <c r="BV60">
+        <v>147212355.0</v>
+      </c>
+      <c r="BW60">
+        <v>228700000.0</v>
+      </c>
+      <c r="BX60">
+        <v>148368720.0</v>
+      </c>
+      <c r="BY60">
+        <v>147011305.0</v>
+      </c>
+      <c r="BZ60">
+        <v>17000.0</v>
+      </c>
+      <c r="CA60"/>
+      <c r="CB60">
+        <v>21000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:80">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+    </row>
+    <row r="62" spans="1:80">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2">
+        <v>95464999.0</v>
+      </c>
+      <c r="C2">
+        <v>50282000.0</v>
+      </c>
+      <c r="D2">
+        <v>69787000.0</v>
+      </c>
+      <c r="E2">
+        <v>71260000.0</v>
+      </c>
+      <c r="F2">
+        <v>69952000.0</v>
+      </c>
+      <c r="G2">
+        <v>55954000.0</v>
+      </c>
+      <c r="H2">
+        <v>66637000.0</v>
+      </c>
+      <c r="I2">
+        <v>73478000.0</v>
+      </c>
+      <c r="J2">
+        <v>55563000.0</v>
+      </c>
+      <c r="K2">
+        <v>43790000.0</v>
+      </c>
+      <c r="L2">
+        <v>15000000.0</v>
+      </c>
+      <c r="M2">
+        <v>2307000.0</v>
+      </c>
+      <c r="N2">
+        <v>20648000.0</v>
+      </c>
+      <c r="O2">
+        <v>56708000.0</v>
+      </c>
+      <c r="P2">
+        <v>40920000.0</v>
+      </c>
+      <c r="Q2">
+        <v>35828000.0</v>
+      </c>
+      <c r="R2">
+        <v>19809000.0</v>
+      </c>
+      <c r="S2">
+        <v>4159000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3">
+        <v>36156000.0</v>
+      </c>
+      <c r="C3">
+        <v>29695000.0</v>
+      </c>
+      <c r="D3">
+        <v>24676000.0</v>
+      </c>
+      <c r="E3">
+        <v>23417000.0</v>
+      </c>
+      <c r="F3">
+        <v>17151000.0</v>
+      </c>
+      <c r="G3">
+        <v>12721000.0</v>
+      </c>
+      <c r="H3">
+        <v>11016000.0</v>
+      </c>
+      <c r="I3">
+        <v>11510000.0</v>
+      </c>
+      <c r="J3">
+        <v>11388000.0</v>
+      </c>
+      <c r="K3">
+        <v>8531000.0</v>
+      </c>
+      <c r="L3">
+        <v>1865000.0</v>
+      </c>
+      <c r="M3">
+        <v>3000.0</v>
+      </c>
+      <c r="N3">
+        <v>1214000.0</v>
+      </c>
+      <c r="O3">
+        <v>15606000.0</v>
+      </c>
+      <c r="P3">
+        <v>36169000.0</v>
+      </c>
+      <c r="Q3">
+        <v>32985000.0</v>
+      </c>
+      <c r="R3">
+        <v>27732000.0</v>
+      </c>
+      <c r="S3">
+        <v>9929000.0</v>
+      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B5">
+        <v>42963000.0</v>
+      </c>
+      <c r="C5">
+        <v>62751000.0</v>
+      </c>
+      <c r="D5">
+        <v>20543000.0</v>
+      </c>
+      <c r="E5">
+        <v>29514000.0</v>
+      </c>
+      <c r="F5">
+        <v>52181000.0</v>
+      </c>
+      <c r="G5">
+        <v>5069000.0</v>
+      </c>
+      <c r="H5">
+        <v>3157000.0</v>
+      </c>
+      <c r="I5">
+        <v>4254000.0</v>
+      </c>
+      <c r="J5">
+        <v>14164000.0</v>
+      </c>
+      <c r="K5">
+        <v>-14713000.0</v>
+      </c>
+      <c r="L5">
+        <v>-7338000.0</v>
+      </c>
+      <c r="M5">
+        <v>-3753000.0</v>
+      </c>
+      <c r="N5">
+        <v>19295000.0</v>
+      </c>
+      <c r="O5">
+        <v>-14019000.0</v>
+      </c>
+      <c r="P5">
+        <v>18298000.0</v>
+      </c>
+      <c r="Q5">
+        <v>18424000.0</v>
+      </c>
+      <c r="R5">
+        <v>33686000.0</v>
+      </c>
+      <c r="S5">
+        <v>18095000.0</v>
+      </c>
+      <c r="T5">
+        <v>-445039.0</v>
+      </c>
+      <c r="U5">
+        <v>-4576.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B6">
+        <v>79119000.0</v>
+      </c>
+      <c r="C6">
+        <v>92446000.0</v>
+      </c>
+      <c r="D6">
+        <v>45219000.0</v>
+      </c>
+      <c r="E6">
+        <v>52931000.0</v>
+      </c>
+      <c r="F6">
+        <v>69332000.0</v>
+      </c>
+      <c r="G6">
+        <v>17790000.0</v>
+      </c>
+      <c r="H6">
+        <v>14173000.0</v>
+      </c>
+      <c r="I6">
+        <v>15764000.0</v>
+      </c>
+      <c r="J6">
+        <v>25552000.0</v>
+      </c>
+      <c r="K6">
+        <v>-6182000.0</v>
+      </c>
+      <c r="L6">
+        <v>-5473000.0</v>
+      </c>
+      <c r="M6">
+        <v>-3750000.0</v>
+      </c>
+      <c r="N6">
+        <v>20509000.0</v>
+      </c>
+      <c r="O6">
+        <v>1587000.0</v>
+      </c>
+      <c r="P6">
+        <v>54467000.0</v>
+      </c>
+      <c r="Q6">
+        <v>51409000.0</v>
+      </c>
+      <c r="R6">
+        <v>61418000.0</v>
+      </c>
+      <c r="S6">
+        <v>28024000.0</v>
+      </c>
+      <c r="T6">
+        <v>-445039.0</v>
+      </c>
+      <c r="U6">
+        <v>-4576.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9">
+        <v>62634000.0</v>
+      </c>
+      <c r="C9">
+        <v>117177000.0</v>
+      </c>
+      <c r="D9">
+        <v>40447000.0</v>
+      </c>
+      <c r="E9">
+        <v>53760000.0</v>
+      </c>
+      <c r="F9">
+        <v>83156000.0</v>
+      </c>
+      <c r="G9">
+        <v>7391000.0</v>
+      </c>
+      <c r="H9">
+        <v>19862000.0</v>
+      </c>
+      <c r="I9">
+        <v>18042000.0</v>
+      </c>
+      <c r="J9">
+        <v>19271000.0</v>
+      </c>
+      <c r="K9">
+        <v>-9128000.0</v>
+      </c>
+      <c r="L9">
+        <v>-3815000.0</v>
+      </c>
+      <c r="M9">
+        <v>-297000.0</v>
+      </c>
+      <c r="N9">
+        <v>2431000.0</v>
+      </c>
+      <c r="O9">
+        <v>-4740000.0</v>
+      </c>
+      <c r="P9">
+        <v>63140000.0</v>
+      </c>
+      <c r="Q9">
+        <v>60028000.0</v>
+      </c>
+      <c r="R9">
+        <v>68088000.0</v>
+      </c>
+      <c r="S9">
+        <v>30294000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10">
+        <v>21242000.0</v>
+      </c>
+      <c r="C10">
+        <v>43472000.0</v>
+      </c>
+      <c r="D10">
+        <v>2282000.0</v>
+      </c>
+      <c r="E10">
+        <v>17211000.0</v>
+      </c>
+      <c r="F10">
+        <v>41348000.0</v>
+      </c>
+      <c r="G10">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H10">
+        <v>-11644000.0</v>
+      </c>
+      <c r="I10">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J10">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K10">
+        <v>-24589000.0</v>
+      </c>
+      <c r="L10">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M10">
+        <v>80348000.0</v>
+      </c>
+      <c r="N10">
+        <v>10907000.0</v>
+      </c>
+      <c r="O10">
+        <v>-193770000.0</v>
+      </c>
+      <c r="P10">
+        <v>-197716000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1701000.0</v>
+      </c>
+      <c r="R10">
+        <v>31569000.0</v>
+      </c>
+      <c r="S10">
+        <v>-31985000.0</v>
+      </c>
+      <c r="T10">
+        <v>1445000.0</v>
+      </c>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>71001.0</v>
+      </c>
+      <c r="E11">
+        <v>-28000.0</v>
+      </c>
+      <c r="F11">
+        <v>386000.0</v>
+      </c>
+      <c r="G11">
+        <v>10481000.0</v>
+      </c>
+      <c r="H11">
+        <v>54000.0</v>
+      </c>
+      <c r="I11">
+        <v>16000.0</v>
+      </c>
+      <c r="J11">
+        <v>14680000.0</v>
+      </c>
+      <c r="K11">
+        <v>34000.0</v>
+      </c>
+      <c r="L11">
+        <v>1618000.0</v>
+      </c>
+      <c r="M11">
+        <v>1461000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1000.0</v>
+      </c>
+      <c r="O11">
+        <v>-2000.0</v>
+      </c>
+      <c r="P11">
+        <v>40000.0</v>
+      </c>
+      <c r="Q11">
+        <v>60000.0</v>
+      </c>
+      <c r="R11">
+        <v>3634000.0</v>
+      </c>
+      <c r="S11">
+        <v>50080000.0</v>
+      </c>
+      <c r="T11">
+        <v>-1445250.0</v>
+      </c>
+      <c r="U11">
+        <v>4372.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B12">
+        <v>21721000.0</v>
+      </c>
+      <c r="C12">
+        <v>18736000.0</v>
+      </c>
+      <c r="D12">
+        <v>18261000.0</v>
+      </c>
+      <c r="E12">
+        <v>12303000.0</v>
+      </c>
+      <c r="F12">
+        <v>10833000.0</v>
+      </c>
+      <c r="G12">
+        <v>23425000.0</v>
+      </c>
+      <c r="H12">
+        <v>23632000.0</v>
+      </c>
+      <c r="I12">
+        <v>25296000.0</v>
+      </c>
+      <c r="J12">
+        <v>17399000.0</v>
+      </c>
+      <c r="K12">
+        <v>9851000.0</v>
+      </c>
+      <c r="L12">
+        <v>2059000.0</v>
+      </c>
+      <c r="M12">
+        <v>1463000.0</v>
+      </c>
+      <c r="N12">
+        <v>8389000.0</v>
+      </c>
+      <c r="O12">
+        <v>12480000.0</v>
+      </c>
+      <c r="P12">
+        <v>13482000.0</v>
+      </c>
+      <c r="Q12">
+        <v>12931000.0</v>
+      </c>
+      <c r="R12">
+        <v>7616000.0</v>
+      </c>
+      <c r="S12">
+        <v>3699000.0</v>
+      </c>
+      <c r="T12">
+        <v>57903.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>152</v>
+      </c>
+      <c r="B13">
+        <v>1370000.0</v>
+      </c>
+      <c r="C13">
+        <v>2096000.0</v>
+      </c>
+      <c r="D13">
+        <v>1983000.0</v>
+      </c>
+      <c r="E13">
+        <v>1361000.0</v>
+      </c>
+      <c r="F13">
+        <v>161000.0</v>
+      </c>
+      <c r="G13">
+        <v>208000.0</v>
+      </c>
+      <c r="H13">
+        <v>213000.0</v>
+      </c>
+      <c r="I13">
+        <v>83000.0</v>
+      </c>
+      <c r="J13">
+        <v>47000.0</v>
+      </c>
+      <c r="K13">
+        <v>20000.0</v>
+      </c>
+      <c r="L13">
+        <v>1901000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14">
+        <v>1509000.0</v>
+      </c>
+      <c r="R14">
+        <v>1517000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>154</v>
+      </c>
+      <c r="B15">
+        <v>20830000.0</v>
+      </c>
+      <c r="C15">
+        <v>43472000.0</v>
+      </c>
+      <c r="D15">
+        <v>2282000.0</v>
+      </c>
+      <c r="E15">
+        <v>17239000.0</v>
+      </c>
+      <c r="F15">
+        <v>41348000.0</v>
+      </c>
+      <c r="G15">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H15">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I15">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J15">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K15">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L15">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M15">
+        <v>80348000.0</v>
+      </c>
+      <c r="N15">
+        <v>10907000.0</v>
+      </c>
+      <c r="O15">
+        <v>-193768000.0</v>
+      </c>
+      <c r="P15">
+        <v>-197756000.0</v>
+      </c>
+      <c r="Q15">
+        <v>132000.0</v>
+      </c>
+      <c r="R15">
+        <v>30052000.0</v>
+      </c>
+      <c r="S15">
+        <v>-31985000.0</v>
+      </c>
+      <c r="T15">
+        <v>1445250.0</v>
+      </c>
+      <c r="U15">
+        <v>-4372.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>17239000.0</v>
+      </c>
+      <c r="F16">
+        <v>41348000.0</v>
+      </c>
+      <c r="G16">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H16">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I16">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J16">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K16">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L16">
+        <v>-8926000.0</v>
+      </c>
+      <c r="M16">
+        <v>80348000.0</v>
+      </c>
+      <c r="N16">
+        <v>10907000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>132000.0</v>
+      </c>
+      <c r="R16">
+        <v>30052000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>1445000.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>156</v>
+      </c>
+      <c r="B17">
+        <v>21242000.0</v>
+      </c>
+      <c r="C17">
+        <v>43472000.0</v>
+      </c>
+      <c r="D17">
+        <v>-8054000.0</v>
+      </c>
+      <c r="E17">
+        <v>17239000.0</v>
+      </c>
+      <c r="F17">
+        <v>41348000.0</v>
+      </c>
+      <c r="G17">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H17">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I17">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J17">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K17">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L17">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M17">
+        <v>80348000.0</v>
+      </c>
+      <c r="N17">
+        <v>10907000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>-20351000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18507000.0</v>
+      </c>
+      <c r="D18">
+        <v>-18595000.0</v>
+      </c>
+      <c r="E18">
+        <v>-13971000.0</v>
+      </c>
+      <c r="F18">
+        <v>-17618000.0</v>
+      </c>
+      <c r="G18">
+        <v>-23217000.0</v>
+      </c>
+      <c r="H18">
+        <v>-23632000.0</v>
+      </c>
+      <c r="I18">
+        <v>-25213000.0</v>
+      </c>
+      <c r="J18">
+        <v>-17339000.0</v>
+      </c>
+      <c r="K18">
+        <v>-9831000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>158</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>159</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
+        <v>30000.0</v>
+      </c>
+      <c r="M20">
+        <v>-85525000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21">
+        <v>41098000.0</v>
+      </c>
+      <c r="C21">
+        <v>62574000.0</v>
+      </c>
+      <c r="D21">
+        <v>21349000.0</v>
+      </c>
+      <c r="E21">
+        <v>29683000.0</v>
+      </c>
+      <c r="F21">
+        <v>65910000.0</v>
+      </c>
+      <c r="G21">
+        <v>-268000.0</v>
+      </c>
+      <c r="H21">
+        <v>12040000.0</v>
+      </c>
+      <c r="I21">
+        <v>4275000.0</v>
+      </c>
+      <c r="J21">
+        <v>2802000.0</v>
+      </c>
+      <c r="K21">
+        <v>-14713000.0</v>
+      </c>
+      <c r="L21">
+        <v>-7055000.0</v>
+      </c>
+      <c r="M21">
+        <v>81810000.0</v>
+      </c>
+      <c r="N21">
+        <v>19271000.0</v>
+      </c>
+      <c r="O21">
+        <v>-14019000.0</v>
+      </c>
+      <c r="P21">
+        <v>-183607000.0</v>
+      </c>
+      <c r="Q21">
+        <v>18424000.0</v>
+      </c>
+      <c r="R21">
+        <v>33561000.0</v>
+      </c>
+      <c r="S21">
+        <v>18095000.0</v>
+      </c>
+      <c r="T21">
+        <v>-445039.0</v>
+      </c>
+      <c r="U21">
+        <v>-4576.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>161</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23">
+        <v>117001000.0</v>
+      </c>
+      <c r="C23">
+        <v>104885000.0</v>
+      </c>
+      <c r="D23">
+        <v>88885000.0</v>
+      </c>
+      <c r="E23">
+        <v>95337000.0</v>
+      </c>
+      <c r="F23">
+        <v>87198000.0</v>
+      </c>
+      <c r="G23">
+        <v>63613000.0</v>
+      </c>
+      <c r="H23">
+        <v>74459000.0</v>
+      </c>
+      <c r="I23">
+        <v>87245000.0</v>
+      </c>
+      <c r="J23">
+        <v>72032000.0</v>
+      </c>
+      <c r="K23">
+        <v>49375000.0</v>
+      </c>
+      <c r="L23">
+        <v>18248000.0</v>
+      </c>
+      <c r="M23">
+        <v>79800000.0</v>
+      </c>
+      <c r="N23">
+        <v>3808000.0</v>
+      </c>
+      <c r="O23">
+        <v>236733000.0</v>
+      </c>
+      <c r="P23">
+        <v>287667000.0</v>
+      </c>
+      <c r="Q23">
+        <v>77432000.0</v>
+      </c>
+      <c r="R23">
+        <v>54336000.0</v>
+      </c>
+      <c r="S23">
+        <v>16358000.0</v>
+      </c>
+      <c r="T23">
+        <v>445039.0</v>
+      </c>
+      <c r="U23">
+        <v>4576.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>163</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25">
+        <v>30757000.0</v>
+      </c>
+      <c r="C25">
+        <v>25493000.0</v>
+      </c>
+      <c r="D25">
+        <v>24676000.0</v>
+      </c>
+      <c r="E25">
+        <v>23417000.0</v>
+      </c>
+      <c r="F25">
+        <v>17151000.0</v>
+      </c>
+      <c r="G25">
+        <v>12721000.0</v>
+      </c>
+      <c r="H25">
+        <v>11016000.0</v>
+      </c>
+      <c r="I25">
+        <v>10876000.0</v>
+      </c>
+      <c r="J25">
+        <v>10518000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>166</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>166000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
+        <v>30000.0</v>
+      </c>
+      <c r="M27">
+        <v>347000.0</v>
+      </c>
+      <c r="N27">
+        <v>412000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>167</v>
+      </c>
+      <c r="B28">
+        <v>20460000.0</v>
+      </c>
+      <c r="C28">
+        <v>24731000.0</v>
+      </c>
+      <c r="D28">
+        <v>22683000.0</v>
+      </c>
+      <c r="E28">
+        <v>17412000.0</v>
+      </c>
+      <c r="F28">
+        <v>13739000.0</v>
+      </c>
+      <c r="G28">
+        <v>6607000.0</v>
+      </c>
+      <c r="H28">
+        <v>5989000.0</v>
+      </c>
+      <c r="I28">
+        <v>6500000.0</v>
+      </c>
+      <c r="J28">
+        <v>5081000.0</v>
+      </c>
+      <c r="K28">
+        <v>4134000.0</v>
+      </c>
+      <c r="L28">
+        <v>3210000.0</v>
+      </c>
+      <c r="M28">
+        <v>3109000.0</v>
+      </c>
+      <c r="N28">
+        <v>4903000.0</v>
+      </c>
+      <c r="O28">
+        <v>8952000.0</v>
+      </c>
+      <c r="P28">
+        <v>8673000.0</v>
+      </c>
+      <c r="Q28">
+        <v>8303000.0</v>
+      </c>
+      <c r="R28">
+        <v>6670000.0</v>
+      </c>
+      <c r="S28">
+        <v>2270000.0</v>
+      </c>
+      <c r="T28">
+        <v>445039.0</v>
+      </c>
+      <c r="U28">
+        <v>4576.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>168</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>-28000.0</v>
+      </c>
+      <c r="F29">
+        <v>-28000.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>54000.0</v>
+      </c>
+      <c r="I29">
+        <v>16000.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>34000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>169</v>
+      </c>
+      <c r="B30">
+        <v>21536000.0</v>
+      </c>
+      <c r="C30">
+        <v>54603000.0</v>
+      </c>
+      <c r="D30">
+        <v>19098000.0</v>
+      </c>
+      <c r="E30">
+        <v>24077000.0</v>
+      </c>
+      <c r="F30">
+        <v>17246000.0</v>
+      </c>
+      <c r="G30">
+        <v>7659000.0</v>
+      </c>
+      <c r="H30">
+        <v>7822000.0</v>
+      </c>
+      <c r="I30">
+        <v>25685000.0</v>
+      </c>
+      <c r="J30">
+        <v>16469000.0</v>
+      </c>
+      <c r="K30">
+        <v>5585000.0</v>
+      </c>
+      <c r="L30">
+        <v>3248000.0</v>
+      </c>
+      <c r="M30">
+        <v>-82107000.0</v>
+      </c>
+      <c r="N30">
+        <v>-15858000.0</v>
+      </c>
+      <c r="O30">
+        <v>9279000.0</v>
+      </c>
+      <c r="P30">
+        <v>246747000.0</v>
+      </c>
+      <c r="Q30">
+        <v>41604000.0</v>
+      </c>
+      <c r="R30">
+        <v>34527000.0</v>
+      </c>
+      <c r="S30">
+        <v>12199000.0</v>
+      </c>
+      <c r="T30">
+        <v>445039.0</v>
+      </c>
+      <c r="U30">
+        <v>4576.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>170</v>
+      </c>
+      <c r="B31">
+        <v>-19856000.0</v>
+      </c>
+      <c r="C31">
+        <v>-19102000.0</v>
+      </c>
+      <c r="D31">
+        <v>-19067000.0</v>
+      </c>
+      <c r="E31">
+        <v>-12472000.0</v>
+      </c>
+      <c r="F31">
+        <v>-24562000.0</v>
+      </c>
+      <c r="G31">
+        <v>-18088000.0</v>
+      </c>
+      <c r="H31">
+        <v>-23684000.0</v>
+      </c>
+      <c r="I31">
+        <v>-25317000.0</v>
+      </c>
+      <c r="J31">
+        <v>-6037000.0</v>
+      </c>
+      <c r="K31">
+        <v>-9876000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1901000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1462000.0</v>
+      </c>
+      <c r="N31">
+        <v>-8365000.0</v>
+      </c>
+      <c r="O31">
+        <v>-179751000.0</v>
+      </c>
+      <c r="P31">
+        <v>-14109000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-16723000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1992000.0</v>
+      </c>
+      <c r="S31">
+        <v>-50080000.0</v>
+      </c>
+      <c r="T31">
+        <v>1890289.0</v>
+      </c>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B32">
+        <v>158099000.0</v>
+      </c>
+      <c r="C32">
+        <v>167459000.0</v>
+      </c>
+      <c r="D32">
+        <v>110234000.0</v>
+      </c>
+      <c r="E32">
+        <v>125020000.0</v>
+      </c>
+      <c r="F32">
+        <v>153108000.0</v>
+      </c>
+      <c r="G32">
+        <v>63345000.0</v>
+      </c>
+      <c r="H32">
+        <v>86499000.0</v>
+      </c>
+      <c r="I32">
+        <v>91520000.0</v>
+      </c>
+      <c r="J32">
+        <v>74834000.0</v>
+      </c>
+      <c r="K32">
+        <v>34662000.0</v>
+      </c>
+      <c r="L32">
+        <v>11223000.0</v>
+      </c>
+      <c r="M32">
+        <v>2010000.0</v>
+      </c>
+      <c r="N32">
+        <v>23079000.0</v>
+      </c>
+      <c r="O32">
+        <v>55616000.0</v>
+      </c>
+      <c r="P32">
+        <v>104060000.0</v>
+      </c>
+      <c r="Q32">
+        <v>95856000.0</v>
+      </c>
+      <c r="R32">
+        <v>87897000.0</v>
+      </c>
+      <c r="S32">
+        <v>34453000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:79">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2" spans="1:79">
+      <c r="A2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2">
+        <v>22648000.0</v>
+      </c>
+      <c r="C2">
+        <v>23560000.0</v>
+      </c>
+      <c r="D2">
+        <v>23830000.0</v>
+      </c>
+      <c r="E2">
+        <v>26065000.0</v>
+      </c>
+      <c r="F2">
+        <v>23985000.0</v>
+      </c>
+      <c r="G2">
+        <v>21585000.0</v>
+      </c>
+      <c r="H2">
+        <v>14086000.0</v>
+      </c>
+      <c r="I2">
+        <v>19827000.0</v>
+      </c>
+      <c r="J2">
+        <v>19235000.0</v>
+      </c>
+      <c r="K2">
+        <v>18690000.0</v>
+      </c>
+      <c r="L2">
+        <v>12659000.0</v>
+      </c>
+      <c r="M2">
+        <v>12049000.0</v>
+      </c>
+      <c r="N2">
+        <v>17930000.0</v>
+      </c>
+      <c r="O2">
+        <v>18647000.0</v>
+      </c>
+      <c r="P2">
+        <v>13085000.0</v>
+      </c>
+      <c r="Q2">
+        <v>20565000.0</v>
+      </c>
+      <c r="R2">
+        <v>19230000.0</v>
+      </c>
+      <c r="S2">
+        <v>17156000.0</v>
+      </c>
+      <c r="T2">
+        <v>17178000.0</v>
+      </c>
+      <c r="U2">
+        <v>19442000.0</v>
+      </c>
+      <c r="V2">
+        <v>17330000.0</v>
+      </c>
+      <c r="W2">
+        <v>14648000.0</v>
+      </c>
+      <c r="X2">
+        <v>13162000.0</v>
+      </c>
+      <c r="Y2">
+        <v>14104000.0</v>
+      </c>
+      <c r="Z2">
+        <v>12712000.0</v>
+      </c>
+      <c r="AA2">
+        <v>14398000.0</v>
+      </c>
+      <c r="AB2">
+        <v>14600000.0</v>
+      </c>
+      <c r="AC2">
+        <v>15863000.0</v>
+      </c>
+      <c r="AD2">
+        <v>18150000.0</v>
+      </c>
+      <c r="AE2">
+        <v>16514000.0</v>
+      </c>
+      <c r="AF2">
+        <v>21433000.0</v>
+      </c>
+      <c r="AG2">
+        <v>21292000.0</v>
+      </c>
+      <c r="AH2">
+        <v>16178000.0</v>
+      </c>
+      <c r="AI2">
+        <v>14825000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>15430000.0</v>
+      </c>
+      <c r="AK2">
+        <v>14708000.0</v>
+      </c>
+      <c r="AL2">
+        <v>13324000.0</v>
+      </c>
+      <c r="AM2">
+        <v>12101000.0</v>
+      </c>
+      <c r="AN2">
+        <v>11012000.0</v>
+      </c>
+      <c r="AO2">
+        <v>8939000.0</v>
+      </c>
+      <c r="AP2">
+        <v>7803000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>8400000.0</v>
+      </c>
+      <c r="AR2">
+        <v>7803000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2775000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1713000.0</v>
+      </c>
+      <c r="AU2">
+        <v>269000.0</v>
+      </c>
+      <c r="AV2">
+        <v>3000.0</v>
+      </c>
+      <c r="AW2">
+        <v>221000.0</v>
+      </c>
+      <c r="AX2">
+        <v>-1964000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1964000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3094000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4892000.0</v>
+      </c>
+      <c r="BB2">
+        <v>7073000.0</v>
+      </c>
+      <c r="BC2">
+        <v>5465000.0</v>
+      </c>
+      <c r="BD2">
+        <v>7184000.0</v>
+      </c>
+      <c r="BE2">
+        <v>18000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>15206000.0</v>
+      </c>
+      <c r="BG2">
+        <v>14592000.0</v>
+      </c>
+      <c r="BH2">
+        <v>10425000.0</v>
+      </c>
+      <c r="BI2">
+        <v>10288000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>10046000.0</v>
+      </c>
+      <c r="BK2">
+        <v>10016000.0</v>
+      </c>
+      <c r="BL2">
+        <v>12151000.0</v>
+      </c>
+      <c r="BM2">
+        <v>9432000.0</v>
+      </c>
+      <c r="BN2">
+        <v>8785000.0</v>
+      </c>
+      <c r="BO2">
+        <v>5432000.0</v>
+      </c>
+      <c r="BP2">
+        <v>7654000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>4661000.0</v>
+      </c>
+      <c r="BR2">
+        <v>3900000.0</v>
+      </c>
+      <c r="BS2">
+        <v>3595000.0</v>
+      </c>
+      <c r="BT2">
+        <v>3138000.0</v>
+      </c>
+      <c r="BU2">
+        <v>1021000.0</v>
+      </c>
+      <c r="BV2">
+        <v>0.0</v>
+      </c>
+      <c r="BW2">
+        <v>0.0</v>
+      </c>
+      <c r="BX2">
+        <v>0.0</v>
+      </c>
+      <c r="BY2">
+        <v>0.0</v>
+      </c>
+      <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:79">
+      <c r="A3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3">
+        <v>9194999.0</v>
+      </c>
+      <c r="C3">
+        <v>9601999.0</v>
+      </c>
+      <c r="D3">
+        <v>9363999.0</v>
+      </c>
+      <c r="E3">
+        <v>9415000.0</v>
+      </c>
+      <c r="F3">
+        <v>9052000.0</v>
+      </c>
+      <c r="G3">
+        <v>6373250.0</v>
+      </c>
+      <c r="H3">
+        <v>7423750.0</v>
+      </c>
+      <c r="I3">
+        <v>7645000.0</v>
+      </c>
+      <c r="J3">
+        <v>7065000.0</v>
+      </c>
+      <c r="K3">
+        <v>6846000.0</v>
+      </c>
+      <c r="L3">
+        <v>6544000.0</v>
+      </c>
+      <c r="M3">
+        <v>6113000.0</v>
+      </c>
+      <c r="N3">
+        <v>7103000.0</v>
+      </c>
+      <c r="O3">
+        <v>7077000.0</v>
+      </c>
+      <c r="P3">
+        <v>6104000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7497000.0</v>
+      </c>
+      <c r="R3">
+        <v>7034000.0</v>
+      </c>
+      <c r="S3">
+        <v>6265000.0</v>
+      </c>
+      <c r="T3">
+        <v>6117000.0</v>
+      </c>
+      <c r="U3">
+        <v>3180250.0</v>
+      </c>
+      <c r="V3">
+        <v>4520000.0</v>
+      </c>
+      <c r="W3">
+        <v>3817000.0</v>
+      </c>
+      <c r="X3">
+        <v>3180250.0</v>
+      </c>
+      <c r="Y3">
+        <v>2754000.0</v>
+      </c>
+      <c r="Z3">
+        <v>3093500.0</v>
+      </c>
+      <c r="AA3">
+        <v>2754000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2754000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2719000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2838000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2834000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2602000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2775000.0</v>
+      </c>
+      <c r="AH3">
+        <v>-438000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2939000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2783000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2783000.0</v>
+      </c>
+      <c r="AL3">
+        <v>2759000.0</v>
+      </c>
+      <c r="AM3">
+        <v>2623000.0</v>
+      </c>
+      <c r="AN3">
+        <v>2214000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2121000.0</v>
+      </c>
+      <c r="AP3">
+        <v>2098000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2220000.0</v>
+      </c>
+      <c r="AR3">
+        <v>2216000.0</v>
+      </c>
+      <c r="AS3">
+        <v>184000.0</v>
+      </c>
+      <c r="AT3">
+        <v>79000.0</v>
+      </c>
+      <c r="AU3">
+        <v>750.0</v>
+      </c>
+      <c r="AV3">
+        <v>3000.0</v>
+      </c>
+      <c r="AW3">
+        <v>38000.0</v>
+      </c>
+      <c r="AX3">
+        <v>245501.0</v>
+      </c>
+      <c r="AY3">
+        <v>-85447000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-232000.0</v>
+      </c>
+      <c r="BA3">
+        <v>-20187000.0</v>
+      </c>
+      <c r="BB3">
+        <v>3901500.0</v>
+      </c>
+      <c r="BC3">
+        <v>3901500.0</v>
+      </c>
+      <c r="BD3">
+        <v>3089000.0</v>
+      </c>
+      <c r="BE3">
+        <v>7008000.0</v>
+      </c>
+      <c r="BF3">
+        <v>4252000.0</v>
+      </c>
+      <c r="BG3">
+        <v>4379000.0</v>
+      </c>
+      <c r="BH3">
+        <v>9888000.0</v>
+      </c>
+      <c r="BI3">
+        <v>10290000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>13458000.0</v>
+      </c>
+      <c r="BK3">
+        <v>7951000.0</v>
+      </c>
+      <c r="BL3">
+        <v>8125000.0</v>
+      </c>
+      <c r="BM3">
+        <v>8127000.0</v>
+      </c>
+      <c r="BN3">
+        <v>6870000.0</v>
+      </c>
+      <c r="BO3">
+        <v>5887000.0</v>
+      </c>
+      <c r="BP3">
+        <v>7058000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>5244000.0</v>
+      </c>
+      <c r="BR3">
+        <v>7758000.0</v>
+      </c>
+      <c r="BS3">
+        <v>7672000.0</v>
+      </c>
+      <c r="BT3">
+        <v>8428000.0</v>
+      </c>
+      <c r="BU3">
+        <v>1488000.0</v>
+      </c>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
     <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>143</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:79">
+      <c r="A5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B5">
+        <v>25898999.0</v>
+      </c>
+      <c r="C5">
+        <v>14530998.0</v>
+      </c>
+      <c r="D5">
+        <v>17681999.0</v>
+      </c>
+      <c r="E5">
+        <v>18318000.0</v>
+      </c>
+      <c r="F5">
+        <v>8549000.0</v>
+      </c>
+      <c r="G5">
+        <v>-1586000.0</v>
+      </c>
+      <c r="H5">
+        <v>10789000.0</v>
+      </c>
+      <c r="I5">
+        <v>17946000.0</v>
+      </c>
+      <c r="J5">
+        <v>18981000.0</v>
+      </c>
+      <c r="K5">
+        <v>15023000.0</v>
+      </c>
+      <c r="L5">
+        <v>14696000.0</v>
+      </c>
+      <c r="M5">
+        <v>25000.0</v>
+      </c>
+      <c r="N5">
+        <v>5736000.0</v>
+      </c>
+      <c r="O5">
+        <v>1152000.0</v>
+      </c>
+      <c r="P5">
+        <v>4679000.0</v>
+      </c>
+      <c r="Q5">
+        <v>11250000.0</v>
+      </c>
+      <c r="R5">
+        <v>9113000.0</v>
+      </c>
+      <c r="S5">
+        <v>6521000.0</v>
+      </c>
+      <c r="T5">
+        <v>25395000.0</v>
+      </c>
+      <c r="U5">
+        <v>23918000.0</v>
+      </c>
+      <c r="V5">
+        <v>6238000.0</v>
+      </c>
+      <c r="W5">
+        <v>2709000.0</v>
+      </c>
+      <c r="X5">
+        <v>4369000.0</v>
+      </c>
+      <c r="Y5">
+        <v>9969000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-5707000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2670000.0</v>
+      </c>
+      <c r="AB5">
+        <v>8770000.0</v>
+      </c>
+      <c r="AC5">
+        <v>7115000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-2434000.0</v>
+      </c>
+      <c r="AF5">
+        <v>3605000.0</v>
+      </c>
+      <c r="AG5">
+        <v>7268000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1073000.0</v>
+      </c>
+      <c r="AI5">
+        <v>1742000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>4824000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-152000.0</v>
+      </c>
+      <c r="AL5">
+        <v>793000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-2682000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-3902000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-3418000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-2778000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-4693000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-2778000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-887000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-793000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-975000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1013000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-750000.0</v>
+      </c>
+      <c r="AY5">
+        <v>84707000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2357000.0</v>
+      </c>
+      <c r="BA5">
+        <v>18820000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-2208000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-1444000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-5252000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-8257000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-24981000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-2976000.0</v>
+      </c>
+      <c r="BH5">
+        <v>9033000.0</v>
+      </c>
+      <c r="BI5">
+        <v>1399000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>3567000.0</v>
+      </c>
+      <c r="BK5">
+        <v>2332000.0</v>
+      </c>
+      <c r="BL5">
+        <v>1377000.0</v>
+      </c>
+      <c r="BM5">
+        <v>7562000.0</v>
+      </c>
+      <c r="BN5">
+        <v>3468000.0</v>
+      </c>
+      <c r="BO5">
+        <v>4235000.0</v>
+      </c>
+      <c r="BP5">
+        <v>886000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>10530000.0</v>
+      </c>
+      <c r="BR5">
+        <v>8693000.0</v>
+      </c>
+      <c r="BS5">
+        <v>13577000.0</v>
+      </c>
+      <c r="BT5">
+        <v>15350000.0</v>
+      </c>
+      <c r="BU5">
+        <v>3355000.0</v>
+      </c>
+      <c r="BV5">
+        <v>8126040.0</v>
+      </c>
+      <c r="BW5">
+        <v>-8126040.0</v>
+      </c>
+      <c r="BX5">
+        <v>15615.0</v>
+      </c>
+      <c r="BY5">
+        <v>-15615.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79">
+      <c r="A6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B6">
+        <v>35093998.0</v>
+      </c>
+      <c r="C6">
+        <v>24132997.0</v>
+      </c>
+      <c r="D6">
+        <v>27045998.0</v>
+      </c>
+      <c r="E6">
+        <v>27733000.0</v>
+      </c>
+      <c r="F6">
+        <v>17601000.0</v>
+      </c>
+      <c r="G6">
+        <v>4787250.0</v>
+      </c>
+      <c r="H6">
+        <v>18212750.0</v>
+      </c>
+      <c r="I6">
+        <v>25591000.0</v>
+      </c>
+      <c r="J6">
+        <v>26046000.0</v>
+      </c>
+      <c r="K6">
+        <v>21869000.0</v>
+      </c>
+      <c r="L6">
+        <v>21240000.0</v>
+      </c>
+      <c r="M6">
+        <v>6138000.0</v>
+      </c>
+      <c r="N6">
+        <v>12839000.0</v>
+      </c>
+      <c r="O6">
+        <v>8229000.0</v>
+      </c>
+      <c r="P6">
+        <v>10783000.0</v>
+      </c>
+      <c r="Q6">
+        <v>18747000.0</v>
+      </c>
+      <c r="R6">
+        <v>9113000.0</v>
+      </c>
+      <c r="S6">
+        <v>12786000.0</v>
+      </c>
+      <c r="T6">
+        <v>21497000.0</v>
+      </c>
+      <c r="U6">
+        <v>27098250.0</v>
+      </c>
+      <c r="V6">
+        <v>3028000.0</v>
+      </c>
+      <c r="W6">
+        <v>6526000.0</v>
+      </c>
+      <c r="X6">
+        <v>7549250.0</v>
+      </c>
+      <c r="Y6">
+        <v>8888000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-5730000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2655000.0</v>
+      </c>
+      <c r="AB6">
+        <v>11524000.0</v>
+      </c>
+      <c r="AC6">
+        <v>6844000.0</v>
+      </c>
+      <c r="AD6">
+        <v>1711000.0</v>
+      </c>
+      <c r="AE6">
+        <v>400000.0</v>
+      </c>
+      <c r="AF6">
+        <v>6207000.0</v>
+      </c>
+      <c r="AG6">
+        <v>10043000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1511000.0</v>
+      </c>
+      <c r="AI6">
+        <v>4681000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7607000.0</v>
+      </c>
+      <c r="AK6">
+        <v>2631000.0</v>
+      </c>
+      <c r="AL6">
+        <v>3552000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-59000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1688000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1297000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-680000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-2473000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-562000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-703000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-714000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-974250.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1010000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-1107000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-504499.0</v>
+      </c>
+      <c r="AY6">
+        <v>84712000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>2125000.0</v>
+      </c>
+      <c r="BA6">
+        <v>18843000.0</v>
+      </c>
+      <c r="BB6">
+        <v>1693500.0</v>
+      </c>
+      <c r="BC6">
+        <v>2457500.0</v>
+      </c>
+      <c r="BD6">
+        <v>-2163000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1249000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-20729000.0</v>
+      </c>
+      <c r="BG6">
+        <v>1403000.0</v>
+      </c>
+      <c r="BH6">
+        <v>18921000.0</v>
+      </c>
+      <c r="BI6">
+        <v>11689000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>17025000.0</v>
+      </c>
+      <c r="BK6">
+        <v>10283000.0</v>
+      </c>
+      <c r="BL6">
+        <v>9502000.0</v>
+      </c>
+      <c r="BM6">
+        <v>15689000.0</v>
+      </c>
+      <c r="BN6">
+        <v>10338000.0</v>
+      </c>
+      <c r="BO6">
+        <v>10122000.0</v>
+      </c>
+      <c r="BP6">
+        <v>7944000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>15774000.0</v>
+      </c>
+      <c r="BR6">
+        <v>16451000.0</v>
+      </c>
+      <c r="BS6">
+        <v>21249000.0</v>
+      </c>
+      <c r="BT6">
+        <v>23778000.0</v>
+      </c>
+      <c r="BU6">
+        <v>4843000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-136945.0</v>
+      </c>
+      <c r="BW6">
+        <v>-463000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-443795.0</v>
+      </c>
+      <c r="BY6">
+        <v>-415.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-2465.0</v>
+      </c>
+      <c r="CA6">
+        <v>-2465.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79">
+      <c r="A7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9">
+        <v>33038999.0</v>
+      </c>
+      <c r="C9">
+        <v>19292999.0</v>
+      </c>
+      <c r="D9">
+        <v>25591999.0</v>
+      </c>
+      <c r="E9">
+        <v>20927000.0</v>
+      </c>
+      <c r="F9">
+        <v>13494000.0</v>
+      </c>
+      <c r="G9">
+        <v>2621000.0</v>
+      </c>
+      <c r="H9">
+        <v>27591000.0</v>
+      </c>
+      <c r="I9">
+        <v>24529000.0</v>
+      </c>
+      <c r="J9">
+        <v>23898000.0</v>
+      </c>
+      <c r="K9">
+        <v>19603000.0</v>
+      </c>
+      <c r="L9">
+        <v>26769000.0</v>
+      </c>
+      <c r="M9">
+        <v>12403000.0</v>
+      </c>
+      <c r="N9">
+        <v>10398000.0</v>
+      </c>
+      <c r="O9">
+        <v>-621000.0</v>
+      </c>
+      <c r="P9">
+        <v>15442000.0</v>
+      </c>
+      <c r="Q9">
+        <v>13415000.0</v>
+      </c>
+      <c r="R9">
+        <v>13617000.0</v>
+      </c>
+      <c r="S9">
+        <v>12510000.0</v>
+      </c>
+      <c r="T9">
+        <v>39521000.0</v>
+      </c>
+      <c r="U9">
+        <v>28737000.0</v>
+      </c>
+      <c r="V9">
+        <v>10502000.0</v>
+      </c>
+      <c r="W9">
+        <v>5750000.0</v>
+      </c>
+      <c r="X9">
+        <v>8151000.0</v>
+      </c>
+      <c r="Y9">
+        <v>5547000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-3670000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-1059000.0</v>
+      </c>
+      <c r="AB9">
+        <v>13169000.0</v>
+      </c>
+      <c r="AC9">
+        <v>8096000.0</v>
+      </c>
+      <c r="AD9">
+        <v>608000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-501000.0</v>
+      </c>
+      <c r="AF9">
+        <v>5558000.0</v>
+      </c>
+      <c r="AG9">
+        <v>5095000.0</v>
+      </c>
+      <c r="AH9">
+        <v>642000.0</v>
+      </c>
+      <c r="AI9">
+        <v>6497000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>8859000.0</v>
+      </c>
+      <c r="AK9">
+        <v>4143000.0</v>
+      </c>
+      <c r="AL9">
+        <v>5048000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1221000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-141000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-313000.0</v>
+      </c>
+      <c r="AP9">
+        <v>361000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-1399000.0</v>
+      </c>
+      <c r="AR9">
+        <v>361000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-131000.0</v>
+      </c>
+      <c r="AT9">
+        <v>44000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-269000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-3000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-221000.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>46000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>3236000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-597000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-264000.0</v>
+      </c>
+      <c r="BC9">
+        <v>180000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1317000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-6441000.0</v>
+      </c>
+      <c r="BF9">
+        <v>2936000.0</v>
+      </c>
+      <c r="BG9">
+        <v>2822000.0</v>
+      </c>
+      <c r="BH9">
+        <v>17115000.0</v>
+      </c>
+      <c r="BI9">
+        <v>13237000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>17713000.0</v>
+      </c>
+      <c r="BK9">
+        <v>15220000.0</v>
+      </c>
+      <c r="BL9">
+        <v>13838000.0</v>
+      </c>
+      <c r="BM9">
+        <v>19614000.0</v>
+      </c>
+      <c r="BN9">
+        <v>13827000.0</v>
+      </c>
+      <c r="BO9">
+        <v>12749000.0</v>
+      </c>
+      <c r="BP9">
+        <v>9581000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>17691000.0</v>
+      </c>
+      <c r="BR9">
+        <v>18167000.0</v>
+      </c>
+      <c r="BS9">
+        <v>22647000.0</v>
+      </c>
+      <c r="BT9">
+        <v>25193000.0</v>
+      </c>
+      <c r="BU9">
+        <v>5101000.0</v>
+      </c>
+      <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10">
+        <v>26242999.0</v>
+      </c>
+      <c r="C10">
+        <v>9650999.0</v>
+      </c>
+      <c r="D10">
+        <v>12457000.0</v>
+      </c>
+      <c r="E10">
+        <v>12752000.0</v>
+      </c>
+      <c r="F10">
+        <v>2862000.0</v>
+      </c>
+      <c r="G10">
+        <v>-6829000.0</v>
+      </c>
+      <c r="H10">
+        <v>6638000.0</v>
+      </c>
+      <c r="I10">
+        <v>12546000.0</v>
+      </c>
+      <c r="J10">
+        <v>14127000.0</v>
+      </c>
+      <c r="K10">
+        <v>10161000.0</v>
+      </c>
+      <c r="L10">
+        <v>10829000.0</v>
+      </c>
+      <c r="M10">
+        <v>-5040000.0</v>
+      </c>
+      <c r="N10">
+        <v>678000.0</v>
+      </c>
+      <c r="O10">
+        <v>-4185000.0</v>
+      </c>
+      <c r="P10">
+        <v>493000.0</v>
+      </c>
+      <c r="Q10">
+        <v>7140000.0</v>
+      </c>
+      <c r="R10">
+        <v>5935000.0</v>
+      </c>
+      <c r="S10">
+        <v>3671000.0</v>
+      </c>
+      <c r="T10">
+        <v>20644000.0</v>
+      </c>
+      <c r="U10">
+        <v>20064000.0</v>
+      </c>
+      <c r="V10">
+        <v>1961000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1321000.0</v>
+      </c>
+      <c r="X10">
+        <v>-2319000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3592000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-11286000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AB10">
+        <v>3152000.0</v>
+      </c>
+      <c r="AC10">
+        <v>747000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-3159000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-8868000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-138000.0</v>
+      </c>
+      <c r="AK10">
+        <v>6493000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-3305000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-6859000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-5871000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-6727000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1047000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1009000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-1142000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-759000.0</v>
+      </c>
+      <c r="AY10">
+        <v>83505000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>7471000.0</v>
+      </c>
+      <c r="BA10">
+        <v>17138000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-14772000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1070000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-117036000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-42017000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-28330000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-6363000.0</v>
+      </c>
+      <c r="BH10">
+        <v>6632000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-203514000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>676000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-1510000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-2585000.0</v>
+      </c>
+      <c r="BM10">
+        <v>2924000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-537000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1899000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-1612000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>13916000.0</v>
+      </c>
+      <c r="BR10">
+        <v>7167000.0</v>
+      </c>
+      <c r="BS10">
+        <v>13578000.0</v>
+      </c>
+      <c r="BT10">
+        <v>13578000.0</v>
+      </c>
+      <c r="BU10">
+        <v>3356000.0</v>
+      </c>
+      <c r="BV10">
+        <v>920000.0</v>
+      </c>
+      <c r="BW10">
+        <v>1098219.0</v>
+      </c>
+      <c r="BX10">
+        <v>1469000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-20063.0</v>
+      </c>
+      <c r="BZ10">
+        <v>0.0</v>
+      </c>
+      <c r="CA10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
+        <v>194000.0</v>
+      </c>
+      <c r="J11">
+        <v>2.0</v>
+      </c>
+      <c r="K11">
+        <v>463002.0</v>
+      </c>
+      <c r="L11">
+        <v>335000.0</v>
+      </c>
+      <c r="M11">
+        <v>5053000.0</v>
+      </c>
+      <c r="N11">
+        <v>4210000.0</v>
+      </c>
+      <c r="O11">
+        <v>213000.0</v>
+      </c>
+      <c r="P11">
+        <v>151000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1865000.0</v>
+      </c>
+      <c r="R11">
+        <v>28000.0</v>
+      </c>
+      <c r="S11">
+        <v>1298000.0</v>
+      </c>
+      <c r="T11">
+        <v>13594000.0</v>
+      </c>
+      <c r="U11">
+        <v>5276000.0</v>
+      </c>
+      <c r="V11">
+        <v>2923000.0</v>
+      </c>
+      <c r="W11">
+        <v>4030000.0</v>
+      </c>
+      <c r="X11">
+        <v>6677000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5296000.0</v>
+      </c>
+      <c r="Z11">
+        <v>5556000.0</v>
+      </c>
+      <c r="AA11">
+        <v>5688000.0</v>
+      </c>
+      <c r="AB11">
+        <v>54000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6097000.0</v>
+      </c>
+      <c r="AD11">
+        <v>59000.0</v>
+      </c>
+      <c r="AE11">
+        <v>6256000.0</v>
+      </c>
+      <c r="AF11">
+        <v>27000.0</v>
+      </c>
+      <c r="AG11">
+        <v>5909000.0</v>
+      </c>
+      <c r="AH11">
+        <v>7788000.0</v>
+      </c>
+      <c r="AI11">
+        <v>5098000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-22000.0</v>
+      </c>
+      <c r="AK11">
+        <v>22000.0</v>
+      </c>
+      <c r="AL11">
+        <v>3831000.0</v>
+      </c>
+      <c r="AM11">
+        <v>34000.0</v>
+      </c>
+      <c r="AN11">
+        <v>2973000.0</v>
+      </c>
+      <c r="AO11">
+        <v>2973000.0</v>
+      </c>
+      <c r="AP11">
+        <v>2749000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2037000.0</v>
+      </c>
+      <c r="AR11">
+        <v>2339000.0</v>
+      </c>
+      <c r="AS11">
+        <v>162000.0</v>
+      </c>
+      <c r="AT11">
+        <v>249000.0</v>
+      </c>
+      <c r="AU11">
+        <v>24000.0</v>
+      </c>
+      <c r="AV11">
+        <v>235000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-38000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-235501.0</v>
+      </c>
+      <c r="AY11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1908000.0</v>
+      </c>
+      <c r="BA11">
+        <v>21892000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-5000.0</v>
+      </c>
+      <c r="BC11">
+        <v>34000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-7000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-24000.0</v>
+      </c>
+      <c r="BF11">
+        <v>24000.0</v>
+      </c>
+      <c r="BG11">
+        <v>5000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-11000.0</v>
+      </c>
+      <c r="BI11">
+        <v>7000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>28000.0</v>
+      </c>
+      <c r="BK11">
+        <v>16000.0</v>
+      </c>
+      <c r="BL11">
+        <v>44000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-15000.0</v>
+      </c>
+      <c r="BN11">
+        <v>31000.0</v>
+      </c>
+      <c r="BO11">
+        <v>5136000.0</v>
+      </c>
+      <c r="BP11">
+        <v>5541000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-3438000.0</v>
+      </c>
+      <c r="BR11">
+        <v>1526000.0</v>
+      </c>
+      <c r="BS11">
+        <v>1462000.0</v>
+      </c>
+      <c r="BT11">
+        <v>52010352.0</v>
+      </c>
+      <c r="BU11">
+        <v>85000.0</v>
+      </c>
+      <c r="BV11">
+        <v>-920133.0</v>
+      </c>
+      <c r="BW11">
+        <v>-1095219.0</v>
+      </c>
+      <c r="BX11">
+        <v>-1452646.0</v>
+      </c>
+      <c r="BY11">
+        <v>2465.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2465.0</v>
+      </c>
+      <c r="CA11">
+        <v>2465.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B12">
+        <v>4258999.0</v>
+      </c>
+      <c r="C12">
+        <v>4879999.0</v>
+      </c>
+      <c r="D12">
+        <v>5224999.0</v>
+      </c>
+      <c r="E12">
+        <v>5566000.0</v>
+      </c>
+      <c r="F12">
+        <v>5687000.0</v>
+      </c>
+      <c r="G12">
+        <v>5243000.0</v>
+      </c>
+      <c r="H12">
+        <v>5487000.0</v>
+      </c>
+      <c r="I12">
+        <v>5400000.0</v>
+      </c>
+      <c r="J12">
+        <v>4854000.0</v>
+      </c>
+      <c r="K12">
+        <v>4862000.0</v>
+      </c>
+      <c r="L12">
+        <v>5166000.0</v>
+      </c>
+      <c r="M12">
+        <v>5133000.0</v>
+      </c>
+      <c r="N12">
+        <v>5058000.0</v>
+      </c>
+      <c r="O12">
+        <v>5337000.0</v>
+      </c>
+      <c r="P12">
+        <v>4025000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4110000.0</v>
+      </c>
+      <c r="R12">
+        <v>3178000.0</v>
+      </c>
+      <c r="S12">
+        <v>2850000.0</v>
+      </c>
+      <c r="T12">
+        <v>4751000.0</v>
+      </c>
+      <c r="U12">
+        <v>4560000.0</v>
+      </c>
+      <c r="V12">
+        <v>4277000.0</v>
+      </c>
+      <c r="W12">
+        <v>4030000.0</v>
+      </c>
+      <c r="X12">
+        <v>6677000.0</v>
+      </c>
+      <c r="Y12">
+        <v>5296000.0</v>
+      </c>
+      <c r="Z12">
+        <v>5556000.0</v>
+      </c>
+      <c r="AA12">
+        <v>5688000.0</v>
+      </c>
+      <c r="AB12">
+        <v>5623000.0</v>
+      </c>
+      <c r="AC12">
+        <v>6097000.0</v>
+      </c>
+      <c r="AD12">
+        <v>5709000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6256000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6427000.0</v>
+      </c>
+      <c r="AG12">
+        <v>5931000.0</v>
+      </c>
+      <c r="AH12">
+        <v>7190000.0</v>
+      </c>
+      <c r="AI12">
+        <v>5141000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4959000.0</v>
+      </c>
+      <c r="AK12">
+        <v>4739000.0</v>
+      </c>
+      <c r="AL12">
+        <v>4098000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3603000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2939000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2438000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2339000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2040000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2339000.0</v>
+      </c>
+      <c r="AS12">
+        <v>153000.0</v>
+      </c>
+      <c r="AT12">
+        <v>249000.0</v>
+      </c>
+      <c r="AU12">
+        <v>24000.0</v>
+      </c>
+      <c r="AV12">
+        <v>246000.0</v>
+      </c>
+      <c r="AW12">
+        <v>10000.0</v>
+      </c>
+      <c r="AX12">
+        <v>10000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1207000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1664000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1705000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2854000.0</v>
+      </c>
+      <c r="BC12">
+        <v>2166000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2765000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2979000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3349000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3387000.0</v>
+      </c>
+      <c r="BH12">
+        <v>3246000.0</v>
+      </c>
+      <c r="BI12">
+        <v>3107000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>3363000.0</v>
+      </c>
+      <c r="BK12">
+        <v>3766000.0</v>
+      </c>
+      <c r="BL12">
+        <v>3883000.0</v>
+      </c>
+      <c r="BM12">
+        <v>3636000.0</v>
+      </c>
+      <c r="BN12">
+        <v>3156000.0</v>
+      </c>
+      <c r="BO12">
+        <v>2256000.0</v>
+      </c>
+      <c r="BP12">
+        <v>84000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>4403000.0</v>
+      </c>
+      <c r="BR12">
+        <v>1526000.0</v>
+      </c>
+      <c r="BS12">
+        <v>1603000.0</v>
+      </c>
+      <c r="BT12">
+        <v>3347000.0</v>
+      </c>
+      <c r="BU12">
+        <v>730000.0</v>
+      </c>
+      <c r="BV12">
+        <v>227820.0</v>
+      </c>
+      <c r="BW12">
+        <v>227820.0</v>
+      </c>
+      <c r="BX12">
+        <v>45000.0</v>
+      </c>
+      <c r="BY12">
+        <v>5000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>5000.0</v>
+      </c>
+      <c r="CA12">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>152</v>
+      </c>
+      <c r="B13">
+        <v>445000.0</v>
+      </c>
+      <c r="C13">
+        <v>570000.0</v>
+      </c>
+      <c r="D13">
+        <v>792000.0</v>
+      </c>
+      <c r="E13">
+        <v>193000.0</v>
+      </c>
+      <c r="F13">
+        <v>220000.0</v>
+      </c>
+      <c r="G13">
+        <v>165000.0</v>
+      </c>
+      <c r="H13">
+        <v>1256000.0</v>
+      </c>
+      <c r="I13">
+        <v>350000.0</v>
+      </c>
+      <c r="J13">
+        <v>262000.0</v>
+      </c>
+      <c r="K13">
+        <v>228000.0</v>
+      </c>
+      <c r="L13">
+        <v>1485000.0</v>
+      </c>
+      <c r="M13">
+        <v>76000.0</v>
+      </c>
+      <c r="N13">
+        <v>806000.0</v>
+      </c>
+      <c r="O13">
+        <v>76000.0</v>
+      </c>
+      <c r="P13">
+        <v>1025000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
+        <v>5688000.0</v>
+      </c>
+      <c r="AB13">
+        <v>5675000.0</v>
+      </c>
+      <c r="AC13">
+        <v>6097000.0</v>
+      </c>
+      <c r="AD13">
+        <v>5709000.0</v>
+      </c>
+      <c r="AE13">
+        <v>6256000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>1509000.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>-1789000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1789000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1584000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>154</v>
+      </c>
+      <c r="B15">
+        <v>25564999.0</v>
+      </c>
+      <c r="C15">
+        <v>9497999.0</v>
+      </c>
+      <c r="D15">
+        <v>12314000.0</v>
+      </c>
+      <c r="E15">
+        <v>12445000.0</v>
+      </c>
+      <c r="F15">
+        <v>2787000.0</v>
+      </c>
+      <c r="G15">
+        <v>-6863000.0</v>
+      </c>
+      <c r="H15">
+        <v>6638000.0</v>
+      </c>
+      <c r="I15">
+        <v>12546000.0</v>
+      </c>
+      <c r="J15">
+        <v>14127000.0</v>
+      </c>
+      <c r="K15">
+        <v>9698000.0</v>
+      </c>
+      <c r="L15">
+        <v>10829000.0</v>
+      </c>
+      <c r="M15">
+        <v>-5040000.0</v>
+      </c>
+      <c r="N15">
+        <v>678000.0</v>
+      </c>
+      <c r="O15">
+        <v>-4223000.0</v>
+      </c>
+      <c r="P15">
+        <v>493000.0</v>
+      </c>
+      <c r="Q15">
+        <v>7140000.0</v>
+      </c>
+      <c r="R15">
+        <v>5935000.0</v>
+      </c>
+      <c r="S15">
+        <v>3671000.0</v>
+      </c>
+      <c r="T15">
+        <v>20644000.0</v>
+      </c>
+      <c r="U15">
+        <v>20064000.0</v>
+      </c>
+      <c r="V15">
+        <v>1961000.0</v>
+      </c>
+      <c r="W15">
+        <v>-1321000.0</v>
+      </c>
+      <c r="X15">
+        <v>-2319000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3592000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-11286000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3098000.0</v>
+      </c>
+      <c r="AC15">
+        <v>747000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-3186000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-8867000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-116000.0</v>
+      </c>
+      <c r="AK15">
+        <v>6471000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-3305000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-6893000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-5871000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-6727000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1047000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1009000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-1142000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-759000.0</v>
+      </c>
+      <c r="AY15">
+        <v>83505000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>7471000.0</v>
+      </c>
+      <c r="BA15">
+        <v>17138000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-14767000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1065000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-117029000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-42017000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-28354000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-6368000.0</v>
+      </c>
+      <c r="BH15">
+        <v>6643000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-203521000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>648000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-1526000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-2629000.0</v>
+      </c>
+      <c r="BM15">
+        <v>2939000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-288000.0</v>
+      </c>
+      <c r="BO15">
+        <v>110000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-3213000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>13983000.0</v>
+      </c>
+      <c r="BR15">
+        <v>7167000.0</v>
+      </c>
+      <c r="BS15">
+        <v>12115000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-37271000.0</v>
+      </c>
+      <c r="BU15">
+        <v>3270000.0</v>
+      </c>
+      <c r="BV15">
+        <v>920133.0</v>
+      </c>
+      <c r="BW15">
+        <v>1095000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1452646.0</v>
+      </c>
+      <c r="BY15">
+        <v>-2465.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-2465.0</v>
+      </c>
+      <c r="CA15">
+        <v>-2465.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
+        <v>493000.0</v>
+      </c>
+      <c r="Q16">
+        <v>7140000.0</v>
+      </c>
+      <c r="R16">
+        <v>5935000.0</v>
+      </c>
+      <c r="S16">
+        <v>3671000.0</v>
+      </c>
+      <c r="T16">
+        <v>20644000.0</v>
+      </c>
+      <c r="U16">
+        <v>20064000.0</v>
+      </c>
+      <c r="V16">
+        <v>1961000.0</v>
+      </c>
+      <c r="W16">
+        <v>-1321000.0</v>
+      </c>
+      <c r="X16">
+        <v>-2319000.0</v>
+      </c>
+      <c r="Y16">
+        <v>3592000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-11286000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AB16">
+        <v>3098000.0</v>
+      </c>
+      <c r="AC16">
+        <v>747000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-3186000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-8867000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-9706000.0</v>
+      </c>
+      <c r="AK16">
+        <v>6471000.0</v>
+      </c>
+      <c r="AL16">
+        <v>21835000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AN16">
+        <v>-24623000.0</v>
+      </c>
+      <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
+        <v>-8956000.0</v>
+      </c>
+      <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
+        <v>80348000.0</v>
+      </c>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>-83505000.0</v>
+      </c>
+      <c r="AY16">
+        <v>83505000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>7471000.0</v>
+      </c>
+      <c r="BA16">
+        <v>17138000.0</v>
+      </c>
+      <c r="BB16">
+        <v>-1065000.0</v>
+      </c>
+      <c r="BC16">
+        <v>1065000.0</v>
+      </c>
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
+        <v>6643000.0</v>
+      </c>
+      <c r="BI16">
+        <v>-648000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>648000.0</v>
+      </c>
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
+        <v>-2807000.0</v>
+      </c>
+      <c r="BM16">
+        <v>2939000.0</v>
+      </c>
+      <c r="BN16">
+        <v>-110000.0</v>
+      </c>
+      <c r="BO16">
+        <v>110000.0</v>
+      </c>
+      <c r="BP16">
+        <v>16070000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>13982000.0</v>
+      </c>
+      <c r="BR16">
+        <v>7168000.0</v>
+      </c>
+      <c r="BS16">
+        <v>12115000.0</v>
+      </c>
+      <c r="BT16">
+        <v>-3271000.0</v>
+      </c>
+      <c r="BU16">
+        <v>3271000.0</v>
+      </c>
+      <c r="BV16">
+        <v>920000.0</v>
+      </c>
+      <c r="BW16">
+        <v>1095000.0</v>
+      </c>
+      <c r="BX16">
+        <v>1469000.0</v>
+      </c>
+      <c r="BY16">
+        <v>-20063.0</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>156</v>
+      </c>
+      <c r="B17">
+        <v>26243000.0</v>
+      </c>
+      <c r="C17">
+        <v>9651000.0</v>
+      </c>
+      <c r="D17">
+        <v>12457000.0</v>
+      </c>
+      <c r="E17">
+        <v>12752000.0</v>
+      </c>
+      <c r="F17">
+        <v>2862000.0</v>
+      </c>
+      <c r="G17">
+        <v>-6829000.0</v>
+      </c>
+      <c r="H17">
+        <v>6638000.0</v>
+      </c>
+      <c r="I17">
+        <v>12546000.0</v>
+      </c>
+      <c r="J17">
+        <v>14127000.0</v>
+      </c>
+      <c r="K17">
+        <v>10161000.0</v>
+      </c>
+      <c r="L17">
+        <v>10829000.0</v>
+      </c>
+      <c r="M17">
+        <v>-5040000.0</v>
+      </c>
+      <c r="N17">
+        <v>678000.0</v>
+      </c>
+      <c r="O17">
+        <v>-4185000.0</v>
+      </c>
+      <c r="P17">
+        <v>493000.0</v>
+      </c>
+      <c r="Q17">
+        <v>7140000.0</v>
+      </c>
+      <c r="R17">
+        <v>5935000.0</v>
+      </c>
+      <c r="S17">
+        <v>3671000.0</v>
+      </c>
+      <c r="T17">
+        <v>20644000.0</v>
+      </c>
+      <c r="U17">
+        <v>20064000.0</v>
+      </c>
+      <c r="V17">
+        <v>1961000.0</v>
+      </c>
+      <c r="W17">
+        <v>-1321000.0</v>
+      </c>
+      <c r="X17">
+        <v>-2319000.0</v>
+      </c>
+      <c r="Y17">
+        <v>3592000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-11286000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-8343000.0</v>
+      </c>
+      <c r="AB17">
+        <v>3098000.0</v>
+      </c>
+      <c r="AC17">
+        <v>747000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-3186000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-8867000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-441000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-18344000.0</v>
+      </c>
+      <c r="AL17">
+        <v>21835000.0</v>
+      </c>
+      <c r="AM17">
+        <v>-6285000.0</v>
+      </c>
+      <c r="AN17">
+        <v>-24623000.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>-8956000.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>80348000.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>10907000.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>7898220.0</v>
+      </c>
+      <c r="BW17">
+        <v>-7898220.0</v>
+      </c>
+      <c r="BX17">
+        <v>20063.0</v>
+      </c>
+      <c r="BY17">
+        <v>-20063.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>-3814000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4310000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4433000.0</v>
+      </c>
+      <c r="E18">
+        <v>-5373000.0</v>
+      </c>
+      <c r="F18">
+        <v>-5467000.0</v>
+      </c>
+      <c r="G18">
+        <v>-5078000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4231000.0</v>
+      </c>
+      <c r="I18">
+        <v>-5050000.0</v>
+      </c>
+      <c r="J18">
+        <v>-4592000.0</v>
+      </c>
+      <c r="K18">
+        <v>-4634000.0</v>
+      </c>
+      <c r="L18">
+        <v>-3681000.0</v>
+      </c>
+      <c r="M18">
+        <v>-5057000.0</v>
+      </c>
+      <c r="N18">
+        <v>-4252000.0</v>
+      </c>
+      <c r="O18">
+        <v>-5261000.0</v>
+      </c>
+      <c r="P18">
+        <v>-4025000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3933000.0</v>
+      </c>
+      <c r="R18">
+        <v>-3163000.0</v>
+      </c>
+      <c r="S18">
+        <v>-2850000.0</v>
+      </c>
+      <c r="T18">
+        <v>-4751000.0</v>
+      </c>
+      <c r="U18">
+        <v>-4560000.0</v>
+      </c>
+      <c r="V18">
+        <v>-4277000.0</v>
+      </c>
+      <c r="W18">
+        <v>-4030000.0</v>
+      </c>
+      <c r="X18">
+        <v>-6677000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-5296000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-5556000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-5688000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-5623000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-6097000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-5709000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-6256000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>158</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>159</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>30000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>-85525000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21">
+        <v>25898999.0</v>
+      </c>
+      <c r="C21">
+        <v>11748000.0</v>
+      </c>
+      <c r="D21">
+        <v>18528000.0</v>
+      </c>
+      <c r="E21">
+        <v>16019000.0</v>
+      </c>
+      <c r="F21">
+        <v>8237000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1704000.0</v>
+      </c>
+      <c r="H21">
+        <v>10746000.0</v>
+      </c>
+      <c r="I21">
+        <v>17722000.0</v>
+      </c>
+      <c r="J21">
+        <v>19385000.0</v>
+      </c>
+      <c r="K21">
+        <v>14721000.0</v>
+      </c>
+      <c r="L21">
+        <v>14656000.0</v>
+      </c>
+      <c r="M21">
+        <v>21000.0</v>
+      </c>
+      <c r="N21">
+        <v>5383000.0</v>
+      </c>
+      <c r="O21">
+        <v>1289000.0</v>
+      </c>
+      <c r="P21">
+        <v>4669000.0</v>
+      </c>
+      <c r="Q21">
+        <v>8232000.0</v>
+      </c>
+      <c r="R21">
+        <v>8999000.0</v>
+      </c>
+      <c r="S21">
+        <v>7783000.0</v>
+      </c>
+      <c r="T21">
+        <v>32303000.0</v>
+      </c>
+      <c r="U21">
+        <v>24634000.0</v>
+      </c>
+      <c r="V21">
+        <v>6234000.0</v>
+      </c>
+      <c r="W21">
+        <v>2739000.0</v>
+      </c>
+      <c r="X21">
+        <v>4369000.0</v>
+      </c>
+      <c r="Y21">
+        <v>3740000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-5707000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-2670000.0</v>
+      </c>
+      <c r="AB21">
+        <v>8770000.0</v>
+      </c>
+      <c r="AC21">
+        <v>6831000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-2434000.0</v>
+      </c>
+      <c r="AF21">
+        <v>3216000.0</v>
+      </c>
+      <c r="AG21">
+        <v>390000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-1073000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1742000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>4824000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-152000.0</v>
+      </c>
+      <c r="AL21">
+        <v>811000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-2681000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-3827000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-3418000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-2778000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-4690000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-2778000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-887000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-793000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-975000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-1002000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-750000.0</v>
+      </c>
+      <c r="AY21">
+        <v>84707000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>9123000.0</v>
+      </c>
+      <c r="BA21">
+        <v>18820000.0</v>
+      </c>
+      <c r="BB21">
+        <v>-2208000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-6464000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-114248000.0</v>
+      </c>
+      <c r="BE21">
+        <v>-8257000.0</v>
+      </c>
+      <c r="BF21">
+        <v>-25027000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-2819000.0</v>
+      </c>
+      <c r="BH21">
+        <v>9774000.0</v>
+      </c>
+      <c r="BI21">
+        <v>-200506000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>4720000.0</v>
+      </c>
+      <c r="BK21">
+        <v>2405000.0</v>
+      </c>
+      <c r="BL21">
+        <v>1077000.0</v>
+      </c>
+      <c r="BM21">
+        <v>8183000.0</v>
+      </c>
+      <c r="BN21">
+        <v>3998000.0</v>
+      </c>
+      <c r="BO21">
+        <v>5166000.0</v>
+      </c>
+      <c r="BP21">
+        <v>803000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>17358000.0</v>
+      </c>
+      <c r="BR21">
+        <v>8633000.0</v>
+      </c>
+      <c r="BS21">
+        <v>13577000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-33988000.0</v>
+      </c>
+      <c r="BU21">
+        <v>3355000.0</v>
+      </c>
+      <c r="BV21">
+        <v>-136945.0</v>
+      </c>
+      <c r="BW21">
+        <v>-463000.0</v>
+      </c>
+      <c r="BX21">
+        <v>-443795.0</v>
+      </c>
+      <c r="BY21">
+        <v>-415.0</v>
+      </c>
+      <c r="BZ21">
+        <v>1636.0</v>
+      </c>
+      <c r="CA21">
+        <v>1636.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>161</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23">
+        <v>29787999.0</v>
+      </c>
+      <c r="C23">
+        <v>31104999.0</v>
+      </c>
+      <c r="D23">
+        <v>30893999.0</v>
+      </c>
+      <c r="E23">
+        <v>30973000.0</v>
+      </c>
+      <c r="F23">
+        <v>29242000.0</v>
+      </c>
+      <c r="G23">
+        <v>25910000.0</v>
+      </c>
+      <c r="H23">
+        <v>30931000.0</v>
+      </c>
+      <c r="I23">
+        <v>26634000.0</v>
+      </c>
+      <c r="J23">
+        <v>23748000.0</v>
+      </c>
+      <c r="K23">
+        <v>23572000.0</v>
+      </c>
+      <c r="L23">
+        <v>24772000.0</v>
+      </c>
+      <c r="M23">
+        <v>24431000.0</v>
+      </c>
+      <c r="N23">
+        <v>22945000.0</v>
+      </c>
+      <c r="O23">
+        <v>16737000.0</v>
+      </c>
+      <c r="P23">
+        <v>23858000.0</v>
+      </c>
+      <c r="Q23">
+        <v>25748000.0</v>
+      </c>
+      <c r="R23">
+        <v>23848000.0</v>
+      </c>
+      <c r="S23">
+        <v>21883000.0</v>
+      </c>
+      <c r="T23">
+        <v>24396000.0</v>
+      </c>
+      <c r="U23">
+        <v>23545000.0</v>
+      </c>
+      <c r="V23">
+        <v>21598000.0</v>
+      </c>
+      <c r="W23">
+        <v>17659000.0</v>
+      </c>
+      <c r="X23">
+        <v>16944000.0</v>
+      </c>
+      <c r="Y23">
+        <v>15911000.0</v>
+      </c>
+      <c r="Z23">
+        <v>14749000.0</v>
+      </c>
+      <c r="AA23">
+        <v>16009000.0</v>
+      </c>
+      <c r="AB23">
+        <v>18999000.0</v>
+      </c>
+      <c r="AC23">
+        <v>17128000.0</v>
+      </c>
+      <c r="AD23">
+        <v>19885000.0</v>
+      </c>
+      <c r="AE23">
+        <v>18447000.0</v>
+      </c>
+      <c r="AF23">
+        <v>23775000.0</v>
+      </c>
+      <c r="AG23">
+        <v>25997000.0</v>
+      </c>
+      <c r="AH23">
+        <v>17893000.0</v>
+      </c>
+      <c r="AI23">
+        <v>19580000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>19465000.0</v>
+      </c>
+      <c r="AK23">
+        <v>19003000.0</v>
+      </c>
+      <c r="AL23">
+        <v>17561000.0</v>
+      </c>
+      <c r="AM23">
+        <v>16003000.0</v>
+      </c>
+      <c r="AN23">
+        <v>14698000.0</v>
+      </c>
+      <c r="AO23">
+        <v>12044000.0</v>
+      </c>
+      <c r="AP23">
+        <v>10942000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>11691000.0</v>
+      </c>
+      <c r="AR23">
+        <v>10942000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3531000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2550000.0</v>
+      </c>
+      <c r="AU23">
+        <v>975000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1002000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1145000.0</v>
+      </c>
+      <c r="AX23">
+        <v>750000.0</v>
+      </c>
+      <c r="AY23">
+        <v>82697000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4217000.0</v>
+      </c>
+      <c r="BA23">
+        <v>14525000.0</v>
+      </c>
+      <c r="BB23">
+        <v>9017000.0</v>
+      </c>
+      <c r="BC23">
+        <v>12109000.0</v>
+      </c>
+      <c r="BD23">
+        <v>13231000.0</v>
+      </c>
+      <c r="BE23">
+        <v>50582000.0</v>
+      </c>
+      <c r="BF23">
+        <v>43169000.0</v>
+      </c>
+      <c r="BG23">
+        <v>20233000.0</v>
+      </c>
+      <c r="BH23">
+        <v>17766000.0</v>
+      </c>
+      <c r="BI23">
+        <v>224031000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>23039000.0</v>
+      </c>
+      <c r="BK23">
+        <v>22831000.0</v>
+      </c>
+      <c r="BL23">
+        <v>24912000.0</v>
+      </c>
+      <c r="BM23">
+        <v>20863000.0</v>
+      </c>
+      <c r="BN23">
+        <v>18614000.0</v>
+      </c>
+      <c r="BO23">
+        <v>13015000.0</v>
+      </c>
+      <c r="BP23">
+        <v>16432000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>4994000.0</v>
+      </c>
+      <c r="BR23">
+        <v>13434000.0</v>
+      </c>
+      <c r="BS23">
+        <v>12665000.0</v>
+      </c>
+      <c r="BT23">
+        <v>12994000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2767000.0</v>
+      </c>
+      <c r="BV23">
+        <v>136945.0</v>
+      </c>
+      <c r="BW23">
+        <v>1095219.0</v>
+      </c>
+      <c r="BX23">
+        <v>443795.0</v>
+      </c>
+      <c r="BY23">
+        <v>415.0</v>
+      </c>
+      <c r="BZ23">
+        <v>2465.0</v>
+      </c>
+      <c r="CA23">
+        <v>2465.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>163</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25">
+        <v>2602000.0</v>
+      </c>
+      <c r="AG25">
+        <v>2775000.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25">
+        <v>2939000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>2783000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2783000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2759000.0</v>
+      </c>
+      <c r="AM25">
+        <v>2623000.0</v>
+      </c>
+      <c r="AN25">
+        <v>2214000.0</v>
+      </c>
+      <c r="AO25">
+        <v>2121000.0</v>
+      </c>
+      <c r="AP25">
+        <v>2216000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>2220000.0</v>
+      </c>
+      <c r="AR25">
+        <v>1523000.0</v>
+      </c>
+      <c r="AS25">
+        <v>184000.0</v>
+      </c>
+      <c r="AT25">
+        <v>135000.0</v>
+      </c>
+      <c r="AU25">
+        <v>23000.0</v>
+      </c>
+      <c r="AV25">
+        <v>3000.0</v>
+      </c>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25">
+        <v>-232000.0</v>
+      </c>
+      <c r="BA25"/>
+      <c r="BB25">
+        <v>480000.0</v>
+      </c>
+      <c r="BC25">
+        <v>502000.0</v>
+      </c>
+      <c r="BD25">
+        <v>3089000.0</v>
+      </c>
+      <c r="BE25">
+        <v>4698000.0</v>
+      </c>
+      <c r="BF25">
+        <v>4252000.0</v>
+      </c>
+      <c r="BG25">
+        <v>4379000.0</v>
+      </c>
+      <c r="BH25">
+        <v>4470000.0</v>
+      </c>
+      <c r="BI25">
+        <v>8129000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>8040000.0</v>
+      </c>
+      <c r="BK25">
+        <v>7951000.0</v>
+      </c>
+      <c r="BL25">
+        <v>8125000.0</v>
+      </c>
+      <c r="BM25">
+        <v>8127000.0</v>
+      </c>
+      <c r="BN25">
+        <v>6870000.0</v>
+      </c>
+      <c r="BO25">
+        <v>5887000.0</v>
+      </c>
+      <c r="BP25">
+        <v>5616000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>5641000.0</v>
+      </c>
+      <c r="BR25">
+        <v>7758000.0</v>
+      </c>
+      <c r="BS25">
+        <v>7672000.0</v>
+      </c>
+      <c r="BT25">
+        <v>8428000.0</v>
+      </c>
+      <c r="BU25">
+        <v>1488000.0</v>
+      </c>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>166</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>187000.0</v>
+      </c>
+      <c r="J27">
+        <v>184000.0</v>
+      </c>
+      <c r="K27">
+        <v>166000.0</v>
+      </c>
+      <c r="L27">
+        <v>166000.0</v>
+      </c>
+      <c r="M27">
+        <v>165000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>161000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
+        <v>180000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>175000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>752000.0</v>
+      </c>
+      <c r="AK27">
+        <v>264000.0</v>
+      </c>
+      <c r="AL27">
+        <v>248000.0</v>
+      </c>
+      <c r="AM27">
+        <v>648000.0</v>
+      </c>
+      <c r="AN27">
+        <v>648000.0</v>
+      </c>
+      <c r="AO27">
+        <v>194000.0</v>
+      </c>
+      <c r="AP27">
+        <v>222000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>232000.0</v>
+      </c>
+      <c r="AR27">
+        <v>222000.0</v>
+      </c>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
+        <v>122000.0</v>
+      </c>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
+        <v>7417000.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>167</v>
+      </c>
+      <c r="B28">
+        <v>6899000.0</v>
+      </c>
+      <c r="C28">
+        <v>7266000.0</v>
+      </c>
+      <c r="D28">
+        <v>6819000.0</v>
+      </c>
+      <c r="E28">
+        <v>4629000.0</v>
+      </c>
+      <c r="F28">
+        <v>4956000.0</v>
+      </c>
+      <c r="G28">
+        <v>4056000.0</v>
+      </c>
+      <c r="H28">
+        <v>8663000.0</v>
+      </c>
+      <c r="I28">
+        <v>6590000.0</v>
+      </c>
+      <c r="J28">
+        <v>4303000.0</v>
+      </c>
+      <c r="K28">
+        <v>4629000.0</v>
+      </c>
+      <c r="L28">
+        <v>5363000.0</v>
+      </c>
+      <c r="M28">
+        <v>6265000.0</v>
+      </c>
+      <c r="N28">
+        <v>4776000.0</v>
+      </c>
+      <c r="O28">
+        <v>5905000.0</v>
+      </c>
+      <c r="P28">
+        <v>4498000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4524000.0</v>
+      </c>
+      <c r="R28">
+        <v>4205000.0</v>
+      </c>
+      <c r="S28">
+        <v>4315000.0</v>
+      </c>
+      <c r="T28">
+        <v>4024000.0</v>
+      </c>
+      <c r="U28">
+        <v>4419000.0</v>
+      </c>
+      <c r="V28">
+        <v>2566000.0</v>
+      </c>
+      <c r="W28">
+        <v>2730000.0</v>
+      </c>
+      <c r="X28">
+        <v>2024000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1537000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1786000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1359000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1870000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1265000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1735000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1933000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1953000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1808000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1715000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1552000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1783000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1029000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1230000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1039000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1924000.0</v>
+      </c>
+      <c r="AO28">
+        <v>670000.0</v>
+      </c>
+      <c r="AP28">
+        <v>701000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>839000.0</v>
+      </c>
+      <c r="AR28">
+        <v>701000.0</v>
+      </c>
+      <c r="AS28">
+        <v>572000.0</v>
+      </c>
+      <c r="AT28">
+        <v>702000.0</v>
+      </c>
+      <c r="AU28">
+        <v>683000.0</v>
+      </c>
+      <c r="AV28">
+        <v>999000.0</v>
+      </c>
+      <c r="AW28">
+        <v>886000.0</v>
+      </c>
+      <c r="AX28">
+        <v>750000.0</v>
+      </c>
+      <c r="AY28">
+        <v>664000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1123000.0</v>
+      </c>
+      <c r="BA28">
+        <v>748000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1464000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1624000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2958000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1489000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1235000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1548000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1657000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1548000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3458000.0</v>
+      </c>
+      <c r="BK28">
+        <v>2155000.0</v>
+      </c>
+      <c r="BL28">
+        <v>3289000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2302000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2110000.0</v>
+      </c>
+      <c r="BO28">
+        <v>918000.0</v>
+      </c>
+      <c r="BP28">
+        <v>2034000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1473000.0</v>
+      </c>
+      <c r="BR28">
+        <v>1767000.0</v>
+      </c>
+      <c r="BS28">
+        <v>1398000.0</v>
+      </c>
+      <c r="BT28">
+        <v>1415000.0</v>
+      </c>
+      <c r="BU28">
+        <v>340000.0</v>
+      </c>
+      <c r="BV28">
+        <v>136945.0</v>
+      </c>
+      <c r="BW28">
+        <v>463000.0</v>
+      </c>
+      <c r="BX28">
+        <v>443795.0</v>
+      </c>
+      <c r="BY28">
+        <v>415.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1000.0</v>
+      </c>
+      <c r="CA28">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>168</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29">
+        <v>54000.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29">
+        <v>27000.0</v>
+      </c>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>169</v>
+      </c>
+      <c r="B30">
+        <v>7139999.0</v>
+      </c>
+      <c r="C30">
+        <v>7544999.0</v>
+      </c>
+      <c r="D30">
+        <v>7063999.0</v>
+      </c>
+      <c r="E30">
+        <v>4908000.0</v>
+      </c>
+      <c r="F30">
+        <v>5257000.0</v>
+      </c>
+      <c r="G30">
+        <v>4325000.0</v>
+      </c>
+      <c r="H30">
+        <v>16845000.0</v>
+      </c>
+      <c r="I30">
+        <v>6807000.0</v>
+      </c>
+      <c r="J30">
+        <v>4513000.0</v>
+      </c>
+      <c r="K30">
+        <v>4882000.0</v>
+      </c>
+      <c r="L30">
+        <v>12113000.0</v>
+      </c>
+      <c r="M30">
+        <v>12382000.0</v>
+      </c>
+      <c r="N30">
+        <v>5015000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1910000.0</v>
+      </c>
+      <c r="P30">
+        <v>10773000.0</v>
+      </c>
+      <c r="Q30">
+        <v>5183000.0</v>
+      </c>
+      <c r="R30">
+        <v>4618000.0</v>
+      </c>
+      <c r="S30">
+        <v>4727000.0</v>
+      </c>
+      <c r="T30">
+        <v>7218000.0</v>
+      </c>
+      <c r="U30">
+        <v>4103000.0</v>
+      </c>
+      <c r="V30">
+        <v>4268000.0</v>
+      </c>
+      <c r="W30">
+        <v>3011000.0</v>
+      </c>
+      <c r="X30">
+        <v>3782000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1807000.0</v>
+      </c>
+      <c r="Z30">
+        <v>2037000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1611000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4399000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1265000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1735000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1933000.0</v>
+      </c>
+      <c r="AF30">
+        <v>5194000.0</v>
+      </c>
+      <c r="AG30">
+        <v>11461000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1715000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4755000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>4035000.0</v>
+      </c>
+      <c r="AK30">
+        <v>4295000.0</v>
+      </c>
+      <c r="AL30">
+        <v>4237000.0</v>
+      </c>
+      <c r="AM30">
+        <v>3902000.0</v>
+      </c>
+      <c r="AN30">
+        <v>3686000.0</v>
+      </c>
+      <c r="AO30">
+        <v>3105000.0</v>
+      </c>
+      <c r="AP30">
+        <v>3139000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3291000.0</v>
+      </c>
+      <c r="AR30">
+        <v>3139000.0</v>
+      </c>
+      <c r="AS30">
+        <v>756000.0</v>
+      </c>
+      <c r="AT30">
+        <v>837000.0</v>
+      </c>
+      <c r="AU30">
+        <v>706000.0</v>
+      </c>
+      <c r="AV30">
+        <v>999000.0</v>
+      </c>
+      <c r="AW30">
+        <v>924000.0</v>
+      </c>
+      <c r="AX30">
+        <v>750000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-84661000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1123000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-19417000.0</v>
+      </c>
+      <c r="BB30">
+        <v>2097000.0</v>
+      </c>
+      <c r="BC30">
+        <v>6644000.0</v>
+      </c>
+      <c r="BD30">
+        <v>6047000.0</v>
+      </c>
+      <c r="BE30">
+        <v>32582000.0</v>
+      </c>
+      <c r="BF30">
+        <v>27963000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5641000.0</v>
+      </c>
+      <c r="BH30">
+        <v>7341000.0</v>
+      </c>
+      <c r="BI30">
+        <v>213743000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>12993000.0</v>
+      </c>
+      <c r="BK30">
+        <v>12815000.0</v>
+      </c>
+      <c r="BL30">
+        <v>12761000.0</v>
+      </c>
+      <c r="BM30">
+        <v>11431000.0</v>
+      </c>
+      <c r="BN30">
+        <v>9829000.0</v>
+      </c>
+      <c r="BO30">
+        <v>7583000.0</v>
+      </c>
+      <c r="BP30">
+        <v>8778000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>7145000.0</v>
+      </c>
+      <c r="BR30">
+        <v>9534000.0</v>
+      </c>
+      <c r="BS30">
+        <v>9070000.0</v>
+      </c>
+      <c r="BT30">
+        <v>9856000.0</v>
+      </c>
+      <c r="BU30">
+        <v>1746000.0</v>
+      </c>
+      <c r="BV30">
+        <v>136945.0</v>
+      </c>
+      <c r="BW30">
+        <v>1095219.0</v>
+      </c>
+      <c r="BX30">
+        <v>443795.0</v>
+      </c>
+      <c r="BY30">
+        <v>415.0</v>
+      </c>
+      <c r="BZ30">
+        <v>-2465.0</v>
+      </c>
+      <c r="CA30">
+        <v>-2465.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>170</v>
+      </c>
+      <c r="B31">
+        <v>344000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2097000.0</v>
+      </c>
+      <c r="D31">
+        <v>-6071000.0</v>
+      </c>
+      <c r="E31">
+        <v>-3267000.0</v>
+      </c>
+      <c r="F31">
+        <v>-5375000.0</v>
+      </c>
+      <c r="G31">
+        <v>-5125000.0</v>
+      </c>
+      <c r="H31">
+        <v>-4108000.0</v>
+      </c>
+      <c r="I31">
+        <v>-5176000.0</v>
+      </c>
+      <c r="J31">
+        <v>-5258000.0</v>
+      </c>
+      <c r="K31">
+        <v>-4560000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3827000.0</v>
+      </c>
+      <c r="M31">
+        <v>-5061000.0</v>
+      </c>
+      <c r="N31">
+        <v>-4705000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5474000.0</v>
+      </c>
+      <c r="P31">
+        <v>-4176000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1092000.0</v>
+      </c>
+      <c r="R31">
+        <v>-3064000.0</v>
+      </c>
+      <c r="S31">
+        <v>-4112000.0</v>
+      </c>
+      <c r="T31">
+        <v>-11659000.0</v>
+      </c>
+      <c r="U31">
+        <v>-4570000.0</v>
+      </c>
+      <c r="V31">
+        <v>-4273000.0</v>
+      </c>
+      <c r="W31">
+        <v>-4060000.0</v>
+      </c>
+      <c r="X31">
+        <v>-6688000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-148000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-5579000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-5673000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-5618000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-6084000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-5773000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6209000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-6375000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-5953000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-7795000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-5184000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-4962000.0</v>
+      </c>
+      <c r="AK31">
+        <v>6645000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-4116000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3604000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-3032000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2453000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2354000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-2037000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-2354000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-162000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-254000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-34000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-8000.0</v>
+      </c>
+      <c r="AW31">
+        <v>3000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-9000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-1202000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>7022000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-1682000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-12564000.0</v>
+      </c>
+      <c r="BC31">
+        <v>7534000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-109545000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-33760000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-3303000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-3544000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-3142000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-3008000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-4044000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-3915000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-3662000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-5259000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-4535000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-1145000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-2415000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-3442000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-1466000.0</v>
+      </c>
+      <c r="BS31">
+        <v>1000.0</v>
+      </c>
+      <c r="BT31">
+        <v>1000.0</v>
+      </c>
+      <c r="BU31">
+        <v>1000.0</v>
+      </c>
+      <c r="BV31">
+        <v>136945.0</v>
+      </c>
+      <c r="BW31">
+        <v>3000.0</v>
+      </c>
+      <c r="BX31">
+        <v>443795.0</v>
+      </c>
+      <c r="BY31">
+        <v>415.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B32">
+        <v>55686999.0</v>
+      </c>
+      <c r="C32">
+        <v>42852999.0</v>
+      </c>
+      <c r="D32">
+        <v>49421999.0</v>
+      </c>
+      <c r="E32">
+        <v>46992000.0</v>
+      </c>
+      <c r="F32">
+        <v>37479000.0</v>
+      </c>
+      <c r="G32">
+        <v>24206000.0</v>
+      </c>
+      <c r="H32">
+        <v>41677000.0</v>
+      </c>
+      <c r="I32">
+        <v>44356000.0</v>
+      </c>
+      <c r="J32">
+        <v>43133000.0</v>
+      </c>
+      <c r="K32">
+        <v>38293000.0</v>
+      </c>
+      <c r="L32">
+        <v>39428000.0</v>
+      </c>
+      <c r="M32">
+        <v>24452000.0</v>
+      </c>
+      <c r="N32">
+        <v>28328000.0</v>
+      </c>
+      <c r="O32">
+        <v>18026000.0</v>
+      </c>
+      <c r="P32">
+        <v>28527000.0</v>
+      </c>
+      <c r="Q32">
+        <v>33980000.0</v>
+      </c>
+      <c r="R32">
+        <v>32847000.0</v>
+      </c>
+      <c r="S32">
+        <v>29666000.0</v>
+      </c>
+      <c r="T32">
+        <v>56699000.0</v>
+      </c>
+      <c r="U32">
+        <v>48179000.0</v>
+      </c>
+      <c r="V32">
+        <v>27832000.0</v>
+      </c>
+      <c r="W32">
+        <v>20398000.0</v>
+      </c>
+      <c r="X32">
+        <v>21313000.0</v>
+      </c>
+      <c r="Y32">
+        <v>19651000.0</v>
+      </c>
+      <c r="Z32">
+        <v>9042000.0</v>
+      </c>
+      <c r="AA32">
+        <v>13339000.0</v>
+      </c>
+      <c r="AB32">
+        <v>27769000.0</v>
+      </c>
+      <c r="AC32">
+        <v>23959000.0</v>
+      </c>
+      <c r="AD32">
+        <v>18758000.0</v>
+      </c>
+      <c r="AE32">
+        <v>16013000.0</v>
+      </c>
+      <c r="AF32">
+        <v>26991000.0</v>
+      </c>
+      <c r="AG32">
+        <v>26387000.0</v>
+      </c>
+      <c r="AH32">
+        <v>16820000.0</v>
+      </c>
+      <c r="AI32">
+        <v>21322000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>24289000.0</v>
+      </c>
+      <c r="AK32">
+        <v>18851000.0</v>
+      </c>
+      <c r="AL32">
+        <v>18372000.0</v>
+      </c>
+      <c r="AM32">
+        <v>13322000.0</v>
+      </c>
+      <c r="AN32">
+        <v>10871000.0</v>
+      </c>
+      <c r="AO32">
+        <v>8626000.0</v>
+      </c>
+      <c r="AP32">
+        <v>8164000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>7001000.0</v>
+      </c>
+      <c r="AR32">
+        <v>8164000.0</v>
+      </c>
+      <c r="AS32">
+        <v>2644000.0</v>
+      </c>
+      <c r="AT32">
+        <v>1757000.0</v>
+      </c>
+      <c r="AU32">
+        <v>0.0</v>
+      </c>
+      <c r="AV32">
+        <v>2010000.0</v>
+      </c>
+      <c r="AW32">
+        <v>0.0</v>
+      </c>
+      <c r="AX32">
+        <v>2010000.0</v>
+      </c>
+      <c r="AY32">
+        <v>2010000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>6330000.0</v>
+      </c>
+      <c r="BA32">
+        <v>4295000.0</v>
+      </c>
+      <c r="BB32">
+        <v>6809000.0</v>
+      </c>
+      <c r="BC32">
+        <v>5645000.0</v>
+      </c>
+      <c r="BD32">
+        <v>8501000.0</v>
+      </c>
+      <c r="BE32">
+        <v>11559000.0</v>
+      </c>
+      <c r="BF32">
+        <v>18142000.0</v>
+      </c>
+      <c r="BG32">
+        <v>17414000.0</v>
+      </c>
+      <c r="BH32">
+        <v>27540000.0</v>
+      </c>
+      <c r="BI32">
+        <v>23525000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>27759000.0</v>
+      </c>
+      <c r="BK32">
+        <v>25236000.0</v>
+      </c>
+      <c r="BL32">
+        <v>25989000.0</v>
+      </c>
+      <c r="BM32">
+        <v>29046000.0</v>
+      </c>
+      <c r="BN32">
+        <v>22612000.0</v>
+      </c>
+      <c r="BO32">
+        <v>18181000.0</v>
+      </c>
+      <c r="BP32">
+        <v>17235000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>22352000.0</v>
+      </c>
+      <c r="BR32">
+        <v>22067000.0</v>
+      </c>
+      <c r="BS32">
+        <v>26242000.0</v>
+      </c>
+      <c r="BT32">
+        <v>28331000.0</v>
+      </c>
+      <c r="BU32">
+        <v>6122000.0</v>
+      </c>
+      <c r="BV32">
+        <v>0.0</v>
+      </c>
+      <c r="BW32">
+        <v>0.0</v>
+      </c>
+      <c r="BX32">
+        <v>0.0</v>
+      </c>
+      <c r="BY32">
+        <v>0.0</v>
+      </c>
+      <c r="BZ32">
+        <v>0.0</v>
+      </c>
+      <c r="CA32">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>29916000.0</v>
+      </c>
+      <c r="C2">
+        <v>24928000.0</v>
+      </c>
+      <c r="D2">
+        <v>32477000.0</v>
+      </c>
+      <c r="E2">
+        <v>45626000.0</v>
+      </c>
+      <c r="F2">
+        <v>22051000.0</v>
+      </c>
+      <c r="G2">
+        <v>14554000.0</v>
+      </c>
+      <c r="H2">
+        <v>7444000.0</v>
+      </c>
+      <c r="I2">
+        <v>11039000.0</v>
+      </c>
+      <c r="J2">
+        <v>15908000.0</v>
+      </c>
+      <c r="K2">
+        <v>3304000.0</v>
+      </c>
+      <c r="L2">
+        <v>2873000.0</v>
+      </c>
+      <c r="M2">
+        <v>3075000.0</v>
+      </c>
+      <c r="N2">
+        <v>4298000.0</v>
+      </c>
+      <c r="O2">
+        <v>17734000.0</v>
+      </c>
+      <c r="P2">
+        <v>53787000.0</v>
+      </c>
+      <c r="Q2">
+        <v>63607000.0</v>
+      </c>
+      <c r="R2">
+        <v>27543000.0</v>
+      </c>
+      <c r="S2">
+        <v>2211000.0</v>
+      </c>
+      <c r="T2">
+        <v>355938.0</v>
+      </c>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>35586999</v>
+      </c>
+      <c r="C3">
+        <v>74351000</v>
+      </c>
+      <c r="D3">
+        <v>490000</v>
+      </c>
+      <c r="E3">
+        <v>70451000</v>
+      </c>
+      <c r="F3">
+        <v>197320000</v>
+      </c>
+      <c r="G3">
+        <v>20264000</v>
+      </c>
+      <c r="H3">
+        <v>12349000</v>
+      </c>
+      <c r="I3">
+        <v>31479000</v>
+      </c>
+      <c r="J3">
+        <v>32992000</v>
+      </c>
+      <c r="K3">
+        <v>40779000</v>
+      </c>
+      <c r="L3">
+        <v>201684000</v>
+      </c>
+      <c r="M3">
+        <v>64000</v>
+      </c>
+      <c r="N3">
+        <v>64000</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>28000</v>
+      </c>
+      <c r="R3">
+        <v>21000</v>
+      </c>
+      <c r="S3">
+        <v>9000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>32737000.0</v>
+      </c>
+      <c r="C6">
+        <v>9988000.0</v>
+      </c>
+      <c r="D6">
+        <v>-7549000.0</v>
+      </c>
+      <c r="E6">
+        <v>-13149000.0</v>
+      </c>
+      <c r="F6">
+        <v>23575000.0</v>
+      </c>
+      <c r="G6">
+        <v>7497000.0</v>
+      </c>
+      <c r="H6">
+        <v>7110000.0</v>
+      </c>
+      <c r="I6">
+        <v>-3595000.0</v>
+      </c>
+      <c r="J6">
+        <v>-4869000.0</v>
+      </c>
+      <c r="K6">
+        <v>9554000.0</v>
+      </c>
+      <c r="L6">
+        <v>431000.0</v>
+      </c>
+      <c r="M6">
+        <v>-202000.0</v>
+      </c>
+      <c r="N6">
+        <v>-1223000.0</v>
+      </c>
+      <c r="O6">
+        <v>-13436000.0</v>
+      </c>
+      <c r="P6">
+        <v>-36053000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-9820000.0</v>
+      </c>
+      <c r="R6">
+        <v>36064000.0</v>
+      </c>
+      <c r="S6">
+        <v>25332000.0</v>
+      </c>
+      <c r="T6">
+        <v>1854788.0</v>
+      </c>
+      <c r="U6">
+        <v>355938.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7">
+        <v>-10050000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5255000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3624000.0</v>
+      </c>
+      <c r="E7">
+        <v>-16785000.0</v>
+      </c>
+      <c r="F7">
+        <v>1659000.0</v>
+      </c>
+      <c r="G7">
+        <v>-10169000.0</v>
+      </c>
+      <c r="H7">
+        <v>3038000.0</v>
+      </c>
+      <c r="I7">
+        <v>1190000.0</v>
+      </c>
+      <c r="J7">
+        <v>2633000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1855000.0</v>
+      </c>
+      <c r="L7">
+        <v>1902000.0</v>
+      </c>
+      <c r="M7">
+        <v>-9459000.0</v>
+      </c>
+      <c r="N7">
+        <v>10701000.0</v>
+      </c>
+      <c r="O7">
+        <v>12671000.0</v>
+      </c>
+      <c r="P7">
+        <v>-4000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2038000.0</v>
+      </c>
+      <c r="R7">
+        <v>-3046000.0</v>
+      </c>
+      <c r="S7">
+        <v>-1793000.0</v>
+      </c>
+      <c r="T7">
+        <v>139175.0</v>
+      </c>
+      <c r="U7">
+        <v>-15676.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9">
+        <v>-467000.0</v>
+      </c>
+      <c r="C9">
+        <v>492000.0</v>
+      </c>
+      <c r="D9">
+        <v>345000.0</v>
+      </c>
+      <c r="E9">
+        <v>-839000.0</v>
+      </c>
+      <c r="F9">
+        <v>801000.0</v>
+      </c>
+      <c r="G9">
+        <v>962000.0</v>
+      </c>
+      <c r="H9">
+        <v>845000.0</v>
+      </c>
+      <c r="I9">
+        <v>-511000.0</v>
+      </c>
+      <c r="J9">
+        <v>-843000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1496000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1287000.0</v>
+      </c>
+      <c r="M9">
+        <v>1188000.0</v>
+      </c>
+      <c r="N9">
+        <v>1025000.0</v>
+      </c>
+      <c r="O9">
+        <v>-1193000.0</v>
+      </c>
+      <c r="P9">
+        <v>-765000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-493000.0</v>
+      </c>
+      <c r="R9">
+        <v>-263000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10">
+        <v>28000.0</v>
+      </c>
+      <c r="C10">
+        <v>-135000.0</v>
+      </c>
+      <c r="D10">
+        <v>219000.0</v>
+      </c>
+      <c r="E10">
+        <v>-840000.0</v>
+      </c>
+      <c r="F10">
+        <v>3202000.0</v>
+      </c>
+      <c r="G10">
+        <v>-788000.0</v>
+      </c>
+      <c r="H10">
+        <v>1427000.0</v>
+      </c>
+      <c r="I10">
+        <v>-492000.0</v>
+      </c>
+      <c r="J10">
+        <v>-748000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1069000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2980000.0</v>
+      </c>
+      <c r="M10">
+        <v>61000.0</v>
+      </c>
+      <c r="N10">
+        <v>-1005000.0</v>
+      </c>
+      <c r="O10">
+        <v>1152000.0</v>
+      </c>
+      <c r="P10">
+        <v>-1053000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-70000.0</v>
+      </c>
+      <c r="R10">
+        <v>1222000.0</v>
+      </c>
+      <c r="S10">
+        <v>-872000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>1337000.0</v>
+      </c>
+      <c r="G11">
+        <v>-12485000.0</v>
+      </c>
+      <c r="H11">
+        <v>8159000.0</v>
+      </c>
+      <c r="I11">
+        <v>4648000.0</v>
+      </c>
+      <c r="J11">
+        <v>2236000.0</v>
+      </c>
+      <c r="K11">
+        <v>2067000.0</v>
+      </c>
+      <c r="L11">
+        <v>5869000.0</v>
+      </c>
+      <c r="M11">
+        <v>-2089000.0</v>
+      </c>
+      <c r="N11">
+        <v>-343000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
+        <v>2538000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
+        <v>925000.0</v>
+      </c>
+      <c r="T11">
+        <v>200000.0</v>
+      </c>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-8250000.0</v>
+      </c>
+      <c r="F12">
+        <v>11263000.0</v>
+      </c>
+      <c r="G12">
+        <v>-3076000.0</v>
+      </c>
+      <c r="H12">
+        <v>1310000.0</v>
+      </c>
+      <c r="I12">
+        <v>8562000.0</v>
+      </c>
+      <c r="J12">
+        <v>-10662000.0</v>
+      </c>
+      <c r="K12">
+        <v>624000.0</v>
+      </c>
+      <c r="L12">
+        <v>8000.0</v>
+      </c>
+      <c r="M12">
+        <v>-85525000.0</v>
+      </c>
+      <c r="N12">
+        <v>-22132000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>-3681000.0</v>
+      </c>
+      <c r="G13">
+        <v>2142000.0</v>
+      </c>
+      <c r="H13">
+        <v>-7393000.0</v>
+      </c>
+      <c r="I13">
+        <v>-2455000.0</v>
+      </c>
+      <c r="J13">
+        <v>1988000.0</v>
+      </c>
+      <c r="K13">
+        <v>-1357000.0</v>
+      </c>
+      <c r="L13">
+        <v>300000.0</v>
+      </c>
+      <c r="M13">
+        <v>-8844000.0</v>
+      </c>
+      <c r="N13">
+        <v>10274000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14">
+        <v>36156000.0</v>
+      </c>
+      <c r="C14">
+        <v>29695000.0</v>
+      </c>
+      <c r="D14">
+        <v>24676000.0</v>
+      </c>
+      <c r="E14">
+        <v>23417000.0</v>
+      </c>
+      <c r="F14">
+        <v>17151000.0</v>
+      </c>
+      <c r="G14">
+        <v>12721000.0</v>
+      </c>
+      <c r="H14">
+        <v>11016000.0</v>
+      </c>
+      <c r="I14">
+        <v>10876000.0</v>
+      </c>
+      <c r="J14">
+        <v>10518000.0</v>
+      </c>
+      <c r="K14">
+        <v>8531000.0</v>
+      </c>
+      <c r="L14">
+        <v>1865000.0</v>
+      </c>
+      <c r="M14">
+        <v>3000.0</v>
+      </c>
+      <c r="N14">
+        <v>982000.0</v>
+      </c>
+      <c r="O14">
+        <v>15606000.0</v>
+      </c>
+      <c r="P14">
+        <v>28590000.0</v>
+      </c>
+      <c r="Q14">
+        <v>29009000.0</v>
+      </c>
+      <c r="R14">
+        <v>27732000.0</v>
+      </c>
+      <c r="S14">
+        <v>9929000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15">
+        <v>9487999.0</v>
+      </c>
+      <c r="C15">
+        <v>10750000.0</v>
+      </c>
+      <c r="D15">
+        <v>6031000.0</v>
+      </c>
+      <c r="E15">
+        <v>17924000.0</v>
+      </c>
+      <c r="F15">
+        <v>179547000.0</v>
+      </c>
+      <c r="G15">
+        <v>17924000.0</v>
+      </c>
+      <c r="H15">
+        <v>17924000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>2054000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
+        <v>4254000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16">
+        <v>62653000.0</v>
+      </c>
+      <c r="C16">
+        <v>34916000.0</v>
+      </c>
+      <c r="D16">
+        <v>24928000.0</v>
+      </c>
+      <c r="E16">
+        <v>32477000.0</v>
+      </c>
+      <c r="F16">
+        <v>45626000.0</v>
+      </c>
+      <c r="G16">
+        <v>22051000.0</v>
+      </c>
+      <c r="H16">
+        <v>14554000.0</v>
+      </c>
+      <c r="I16">
+        <v>7444000.0</v>
+      </c>
+      <c r="J16">
+        <v>11039000.0</v>
+      </c>
+      <c r="K16">
+        <v>12858000.0</v>
+      </c>
+      <c r="L16">
+        <v>3304000.0</v>
+      </c>
+      <c r="M16">
+        <v>2873000.0</v>
+      </c>
+      <c r="N16">
+        <v>3075000.0</v>
+      </c>
+      <c r="O16">
+        <v>4298000.0</v>
+      </c>
+      <c r="P16">
+        <v>17734000.0</v>
+      </c>
+      <c r="Q16">
+        <v>53787000.0</v>
+      </c>
+      <c r="R16">
+        <v>63607000.0</v>
+      </c>
+      <c r="S16">
+        <v>27543000.0</v>
+      </c>
+      <c r="T16">
+        <v>2210726.0</v>
+      </c>
+      <c r="U16">
+        <v>355938.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>17020000.0</v>
+      </c>
+      <c r="C18">
+        <v>927000.0</v>
+      </c>
+      <c r="D18">
+        <v>30833000.0</v>
+      </c>
+      <c r="E18">
+        <v>-33165000.0</v>
+      </c>
+      <c r="F18">
+        <v>-116560000.0</v>
+      </c>
+      <c r="G18">
+        <v>-29999000.0</v>
+      </c>
+      <c r="H18">
+        <v>759000.0</v>
+      </c>
+      <c r="I18">
+        <v>-25756000.0</v>
+      </c>
+      <c r="J18">
+        <v>-30210000.0</v>
+      </c>
+      <c r="K18">
+        <v>-56118000.0</v>
+      </c>
+      <c r="L18">
+        <v>-206421000.0</v>
+      </c>
+      <c r="M18">
+        <v>-14922000.0</v>
+      </c>
+      <c r="N18">
+        <v>1030000.0</v>
+      </c>
+      <c r="O18">
+        <v>2418000.0</v>
+      </c>
+      <c r="P18">
+        <v>26439000.0</v>
+      </c>
+      <c r="Q18">
+        <v>31509000.0</v>
+      </c>
+      <c r="R18">
+        <v>43187000.0</v>
+      </c>
+      <c r="S18">
+        <v>25691000.0</v>
+      </c>
+      <c r="T18">
+        <v>1584425.0</v>
+      </c>
+      <c r="U18">
+        <v>-20048.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-79372000.0</v>
+      </c>
+      <c r="D19">
+        <v>12453000.0</v>
+      </c>
+      <c r="E19">
+        <v>-56263000.0</v>
+      </c>
+      <c r="F19">
+        <v>-184620000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1600000.0</v>
+      </c>
+      <c r="H19">
+        <v>-1600000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1600000.0</v>
+      </c>
+      <c r="J19">
+        <v>-32992000.0</v>
+      </c>
+      <c r="K19">
+        <v>-40779000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20">
+        <v>845000.0</v>
+      </c>
+      <c r="C20">
+        <v>5823000.0</v>
+      </c>
+      <c r="D20">
+        <v>8000.0</v>
+      </c>
+      <c r="E20">
+        <v>70000.0</v>
+      </c>
+      <c r="F20">
+        <v>98552000.0</v>
+      </c>
+      <c r="G20">
+        <v>73750000.0</v>
+      </c>
+      <c r="H20">
+        <v>13225000.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>8759000.0</v>
+      </c>
+      <c r="C21">
+        <v>25963000.0</v>
+      </c>
+      <c r="D21">
+        <v>-46766000.0</v>
+      </c>
+      <c r="E21">
+        <v>25102000.0</v>
+      </c>
+      <c r="F21">
+        <v>34312000.0</v>
+      </c>
+      <c r="G21">
+        <v>-31014000.0</v>
+      </c>
+      <c r="H21">
+        <v>-6176000.0</v>
+      </c>
+      <c r="I21">
+        <v>662000.0</v>
+      </c>
+      <c r="J21">
+        <v>23265000.0</v>
+      </c>
+      <c r="K21">
+        <v>46650000.0</v>
+      </c>
+      <c r="L21">
+        <v>194012000.0</v>
+      </c>
+      <c r="M21">
+        <v>-94443000.0</v>
+      </c>
+      <c r="N21">
+        <v>-5246000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22">
+        <v>20830000.0</v>
+      </c>
+      <c r="C22">
+        <v>43472000.0</v>
+      </c>
+      <c r="D22">
+        <v>2272000.0</v>
+      </c>
+      <c r="E22">
+        <v>17239000.0</v>
+      </c>
+      <c r="F22">
+        <v>41348000.0</v>
+      </c>
+      <c r="G22">
+        <v>-18356000.0</v>
+      </c>
+      <c r="H22">
+        <v>-11698000.0</v>
+      </c>
+      <c r="I22">
+        <v>-21058000.0</v>
+      </c>
+      <c r="J22">
+        <v>-3235000.0</v>
+      </c>
+      <c r="K22">
+        <v>-24623000.0</v>
+      </c>
+      <c r="L22">
+        <v>-8956000.0</v>
+      </c>
+      <c r="M22">
+        <v>80348000.0</v>
+      </c>
+      <c r="N22">
+        <v>10907000.0</v>
+      </c>
+      <c r="O22">
+        <v>-193768000.0</v>
+      </c>
+      <c r="P22">
+        <v>-197756000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1641000.0</v>
+      </c>
+      <c r="R22">
+        <v>31569000.0</v>
+      </c>
+      <c r="S22">
+        <v>-31985000.0</v>
+      </c>
+      <c r="T22">
+        <v>1445250.0</v>
+      </c>
+      <c r="U22">
+        <v>-4372.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23">
+        <v>805000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2104000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2126000.0</v>
+      </c>
+      <c r="E23">
+        <v>123380000.0</v>
+      </c>
+      <c r="F23">
+        <v>356396000.0</v>
+      </c>
+      <c r="G23">
+        <v>-3640000.0</v>
+      </c>
+      <c r="H23">
+        <v>-698000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1153000.0</v>
+      </c>
+      <c r="J23">
+        <v>-561000.0</v>
+      </c>
+      <c r="K23">
+        <v>-584000.0</v>
+      </c>
+      <c r="L23">
+        <v>-980000.0</v>
+      </c>
+      <c r="M23">
+        <v>3204000.0</v>
+      </c>
+      <c r="N23">
+        <v>2000000.0</v>
+      </c>
+      <c r="O23">
+        <v>17560000.0</v>
+      </c>
+      <c r="P23">
+        <v>-9347000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-7773000.0</v>
+      </c>
+      <c r="R23">
+        <v>11381000.0</v>
+      </c>
+      <c r="S23">
+        <v>-1835000.0</v>
+      </c>
+      <c r="T23">
+        <v>383.0</v>
+      </c>
+      <c r="U23">
+        <v>986.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24">
+        <v>-8519000.0</v>
+      </c>
+      <c r="C24">
+        <v>-5021000.0</v>
+      </c>
+      <c r="D24">
+        <v>-5675000.0</v>
+      </c>
+      <c r="E24">
+        <v>1500000.0</v>
+      </c>
+      <c r="F24">
+        <v>12600000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1600000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>22652000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>105959000.0</v>
+      </c>
+      <c r="N24">
+        <v>3998000.0</v>
+      </c>
+      <c r="O24">
+        <v>58933000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>-10000000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>-20.0</v>
+      </c>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25">
+        <v>-4379000.0</v>
+      </c>
+      <c r="C25">
+        <v>2379000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1148000.0</v>
+      </c>
+      <c r="E25">
+        <v>6230000.0</v>
+      </c>
+      <c r="F25">
+        <v>9339000.0</v>
+      </c>
+      <c r="G25">
+        <v>10756000.0</v>
+      </c>
+      <c r="H25">
+        <v>9442000.0</v>
+      </c>
+      <c r="I25">
+        <v>6153000.0</v>
+      </c>
+      <c r="J25">
+        <v>-7864000.0</v>
+      </c>
+      <c r="K25">
+        <v>1984000.0</v>
+      </c>
+      <c r="L25">
+        <v>444000.0</v>
+      </c>
+      <c r="M25">
+        <v>-85750000.0</v>
+      </c>
+      <c r="N25">
+        <v>-742000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1607000.0</v>
+      </c>
+      <c r="P25">
+        <v>-4202000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-1151000.0</v>
+      </c>
+      <c r="R25">
+        <v>-13047000.0</v>
+      </c>
+      <c r="S25">
+        <v>49549000.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-4850000.0</v>
+      </c>
+      <c r="D26">
+        <v>-1702000.0</v>
+      </c>
+      <c r="E26">
+        <v>-23000.0</v>
+      </c>
+      <c r="F26">
+        <v>-1708000.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>13225000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
+        <v>2637000.0</v>
+      </c>
+      <c r="K26">
+        <v>22606000.0</v>
+      </c>
+      <c r="L26">
+        <v>13820000.0</v>
+      </c>
+      <c r="M26">
+        <v>3204000.0</v>
+      </c>
+      <c r="N26">
+        <v>3204000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>-63705000.0</v>
+      </c>
+      <c r="T26">
+        <v>-11796000.0</v>
+      </c>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27">
+        <v>4065000.0</v>
+      </c>
+      <c r="C27">
+        <v>4987000.0</v>
+      </c>
+      <c r="D27">
+        <v>9147000.0</v>
+      </c>
+      <c r="E27">
+        <v>7185000.0</v>
+      </c>
+      <c r="F27">
+        <v>5097000.0</v>
+      </c>
+      <c r="G27">
+        <v>869000.0</v>
+      </c>
+      <c r="H27">
+        <v>1310000.0</v>
+      </c>
+      <c r="I27">
+        <v>1295000.0</v>
+      </c>
+      <c r="J27">
+        <v>730000.0</v>
+      </c>
+      <c r="K27">
+        <v>624000.0</v>
+      </c>
+      <c r="L27">
+        <v>178000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27">
+        <v>15000.0</v>
+      </c>
+      <c r="O27">
+        <v>15000.0</v>
+      </c>
+      <c r="P27">
+        <v>14000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>197</v>
+      </c>
+      <c r="B28">
+        <v>-1524000.0</v>
+      </c>
+      <c r="C28">
+        <v>14082000.0</v>
+      </c>
+      <c r="D28">
+        <v>-56617000.0</v>
+      </c>
+      <c r="E28">
+        <v>5828000.0</v>
+      </c>
+      <c r="F28">
+        <v>127435000.0</v>
+      </c>
+      <c r="G28">
+        <v>39096000.0</v>
+      </c>
+      <c r="H28">
+        <v>6351000.0</v>
+      </c>
+      <c r="I28">
+        <v>-491000.0</v>
+      </c>
+      <c r="J28">
+        <v>25341000.0</v>
+      </c>
+      <c r="K28">
+        <v>68672000.0</v>
+      </c>
+      <c r="L28">
+        <v>206852000.0</v>
+      </c>
+      <c r="M28">
+        <v>-91239000.0</v>
+      </c>
+      <c r="N28">
+        <v>-3246000.0</v>
+      </c>
+      <c r="O28">
+        <v>-71256000.0</v>
+      </c>
+      <c r="P28">
+        <v>-62492000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-49242000.0</v>
+      </c>
+      <c r="R28">
+        <v>-43497000.0</v>
+      </c>
+      <c r="S28">
+        <v>142551000.0</v>
+      </c>
+      <c r="T28">
+        <v>233193383.0</v>
+      </c>
+      <c r="U28">
+        <v>375986.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>198</v>
+      </c>
+      <c r="B29">
+        <v>52606999.0</v>
+      </c>
+      <c r="C29">
+        <v>75278000.0</v>
+      </c>
+      <c r="D29">
+        <v>31323000.0</v>
+      </c>
+      <c r="E29">
+        <v>37286000.0</v>
+      </c>
+      <c r="F29">
+        <v>80760000.0</v>
+      </c>
+      <c r="G29">
+        <v>-9735000.0</v>
+      </c>
+      <c r="H29">
+        <v>13108000.0</v>
+      </c>
+      <c r="I29">
+        <v>5723000.0</v>
+      </c>
+      <c r="J29">
+        <v>2782000.0</v>
+      </c>
+      <c r="K29">
+        <v>-15339000.0</v>
+      </c>
+      <c r="L29">
+        <v>-4737000.0</v>
+      </c>
+      <c r="M29">
+        <v>-14858000.0</v>
+      </c>
+      <c r="N29">
+        <v>1030000.0</v>
+      </c>
+      <c r="O29">
+        <v>2418000.0</v>
+      </c>
+      <c r="P29">
+        <v>26439000.0</v>
+      </c>
+      <c r="Q29">
+        <v>31537000.0</v>
+      </c>
+      <c r="R29">
+        <v>43208000.0</v>
+      </c>
+      <c r="S29">
+        <v>25700000.0</v>
+      </c>
+      <c r="T29">
+        <v>1584425.0</v>
+      </c>
+      <c r="U29">
+        <v>-20048.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30">
+        <v>-23346000.0</v>
+      </c>
+      <c r="C30">
+        <v>-79372000.0</v>
+      </c>
+      <c r="D30">
+        <v>17745000.0</v>
+      </c>
+      <c r="E30">
+        <v>-56263000.0</v>
+      </c>
+      <c r="F30">
+        <v>-184620000.0</v>
+      </c>
+      <c r="G30">
+        <v>-21864000.0</v>
+      </c>
+      <c r="H30">
+        <v>-12349000.0</v>
+      </c>
+      <c r="I30">
+        <v>-8827000.0</v>
+      </c>
+      <c r="J30">
+        <v>-32992000.0</v>
+      </c>
+      <c r="K30">
+        <v>-40779000.0</v>
+      </c>
+      <c r="L30">
+        <v>-201684000.0</v>
+      </c>
+      <c r="M30">
+        <v>105895000.0</v>
+      </c>
+      <c r="N30">
+        <v>993000.0</v>
+      </c>
+      <c r="O30">
+        <v>55402000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30">
+        <v>7885000.0</v>
+      </c>
+      <c r="R30">
+        <v>36353000.0</v>
+      </c>
+      <c r="S30">
+        <v>-142919000.0</v>
+      </c>
+      <c r="T30">
+        <v>-232923020.0</v>
+      </c>
+      <c r="U30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:79">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2" spans="1:79">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>68802000.0</v>
+      </c>
+      <c r="C2">
+        <v>56353000.0</v>
+      </c>
+      <c r="D2">
+        <v>36812000.0</v>
+      </c>
+      <c r="E2">
+        <v>19894000.0</v>
+      </c>
+      <c r="F2">
+        <v>30900000.0</v>
+      </c>
+      <c r="G2">
+        <v>29916000.0</v>
+      </c>
+      <c r="H2">
+        <v>41285000.0</v>
+      </c>
+      <c r="I2">
+        <v>32724000.0</v>
+      </c>
+      <c r="J2">
+        <v>24218000.0</v>
+      </c>
+      <c r="K2">
+        <v>19428000.0</v>
+      </c>
+      <c r="L2">
+        <v>22045000.0</v>
+      </c>
+      <c r="M2">
+        <v>1941000.0</v>
+      </c>
+      <c r="N2">
+        <v>20511000.0</v>
+      </c>
+      <c r="O2">
+        <v>6911000.0</v>
+      </c>
+      <c r="P2">
+        <v>25567000.0</v>
+      </c>
+      <c r="Q2">
+        <v>41357000.0</v>
+      </c>
+      <c r="R2">
+        <v>38885000.0</v>
+      </c>
+      <c r="S2">
+        <v>42676000.0</v>
+      </c>
+      <c r="T2">
+        <v>-15512000.0</v>
+      </c>
+      <c r="U2">
+        <v>-1656000.0</v>
+      </c>
+      <c r="V2">
+        <v>33399000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2">
+        <v>22031000.0</v>
+      </c>
+      <c r="Z2">
+        <v>6182000.0</v>
+      </c>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2">
+        <v>7444000.0</v>
+      </c>
+      <c r="AE2">
+        <v>7444000.0</v>
+      </c>
+      <c r="AF2">
+        <v>5242000.0</v>
+      </c>
+      <c r="AG2">
+        <v>12998000.0</v>
+      </c>
+      <c r="AH2">
+        <v>12998000.0</v>
+      </c>
+      <c r="AI2">
+        <v>11039000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>10898000.0</v>
+      </c>
+      <c r="AK2">
+        <v>9197000.0</v>
+      </c>
+      <c r="AL2">
+        <v>9197000.0</v>
+      </c>
+      <c r="AM2">
+        <v>15908000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3909000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3059000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2800000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3304000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2800000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1046000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1800000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1800000.0</v>
+      </c>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2">
+        <v>4298000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4298000.0</v>
+      </c>
+      <c r="BC2">
+        <v>8115000.0</v>
+      </c>
+      <c r="BD2">
+        <v>8115000.0</v>
+      </c>
+      <c r="BE2">
+        <v>7723000.0</v>
+      </c>
+      <c r="BF2">
+        <v>10992000.0</v>
+      </c>
+      <c r="BG2">
+        <v>17734000.0</v>
+      </c>
+      <c r="BH2">
+        <v>31976000.0</v>
+      </c>
+      <c r="BI2">
+        <v>34799000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>44189000.0</v>
+      </c>
+      <c r="BK2">
+        <v>53787000.0</v>
+      </c>
+      <c r="BL2">
+        <v>65826000.0</v>
+      </c>
+      <c r="BM2">
+        <v>70898000.0</v>
+      </c>
+      <c r="BN2">
+        <v>85849000.0</v>
+      </c>
+      <c r="BO2">
+        <v>63607000.0</v>
+      </c>
+      <c r="BP2">
+        <v>60408000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>47022000.0</v>
+      </c>
+      <c r="BR2">
+        <v>40238000.0</v>
+      </c>
+      <c r="BS2">
+        <v>27543000.0</v>
+      </c>
+      <c r="BT2">
+        <v>13959000.0</v>
+      </c>
+      <c r="BU2">
+        <v>1402660.0</v>
+      </c>
+      <c r="BV2">
+        <v>2109000.0</v>
+      </c>
+      <c r="BW2">
+        <v>2211000.0</v>
+      </c>
+      <c r="BX2">
+        <v>2634111.0</v>
+      </c>
+      <c r="BY2">
+        <v>100000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>6092000.0</v>
+      </c>
+      <c r="CA2">
+        <v>6182000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:79">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>39112650</v>
+      </c>
+      <c r="C3">
+        <v>32604000</v>
+      </c>
+      <c r="D3">
+        <v>715653</v>
+      </c>
+      <c r="E3">
+        <v>704280</v>
+      </c>
+      <c r="F3">
+        <v>3022010</v>
+      </c>
+      <c r="G3">
+        <v>33666000</v>
+      </c>
+      <c r="H3">
+        <v>31289456</v>
+      </c>
+      <c r="I3">
+        <v>7854768</v>
+      </c>
+      <c r="J3">
+        <v>34175855</v>
+      </c>
+      <c r="K3">
+        <v>2000</v>
+      </c>
+      <c r="L3">
+        <v>3175136</v>
+      </c>
+      <c r="M3">
+        <v>12000</v>
+      </c>
+      <c r="N3">
+        <v>265233</v>
+      </c>
+      <c r="O3">
+        <v>47000</v>
+      </c>
+      <c r="P3">
+        <v>32041594</v>
+      </c>
+      <c r="Q3">
+        <v>1349000</v>
+      </c>
+      <c r="R3">
+        <v>34248198</v>
+      </c>
+      <c r="S3">
+        <v>2042000</v>
+      </c>
+      <c r="T3">
+        <v>36214000</v>
+      </c>
+      <c r="U3">
+        <v>43048000</v>
+      </c>
+      <c r="V3">
+        <v>97172000</v>
+      </c>
+      <c r="W3">
+        <v>20886000</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>7128000</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>27984000</v>
+      </c>
+      <c r="AG3">
+        <v>2878000</v>
+      </c>
+      <c r="AH3">
+        <v>2878000</v>
+      </c>
+      <c r="AI3">
+        <v>2878000</v>
+      </c>
+      <c r="AJ3">
+        <v>236000</v>
+      </c>
+      <c r="AK3">
+        <v>27000</v>
+      </c>
+      <c r="AL3">
+        <v>27000</v>
+      </c>
+      <c r="AM3">
+        <v>40779000</v>
+      </c>
+      <c r="AN3">
+        <v>40779000</v>
+      </c>
+      <c r="AO3">
+        <v>40779000</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>138260000</v>
+      </c>
+      <c r="AR3">
+        <v>138260000</v>
+      </c>
+      <c r="AS3">
+        <v>46297000</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
+        <v>64000</v>
+      </c>
+      <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>64000</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>3000</v>
+      </c>
+      <c r="BM3">
+        <v>31000</v>
+      </c>
+      <c r="BN3">
+        <v>3000</v>
+      </c>
+      <c r="BO3">
+        <v>34000</v>
+      </c>
+      <c r="BP3">
+        <v>34000</v>
+      </c>
+      <c r="BQ3">
+        <v>21000</v>
+      </c>
+      <c r="BR3">
+        <v>1000</v>
+      </c>
+      <c r="BS3">
+        <v>20000</v>
+      </c>
+      <c r="BT3">
+        <v>9000</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" t="s">
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4613,421 +24366,533 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...16 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
+      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
+      <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
-[...7 lines deleted...]
-      </c>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
-[...7 lines deleted...]
-      </c>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
-[...7 lines deleted...]
-      </c>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
+      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
+      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
+      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
+      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
+      <c r="BS5"/>
       <c r="BT5"/>
-      <c r="BU5">
-[...4 lines deleted...]
-      </c>
+      <c r="BU5"/>
+      <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>25</v>
-[...22 lines deleted...]
-      <c r="W6"/>
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>-9328000.0</v>
+      </c>
+      <c r="C6">
+        <v>12449000.0</v>
+      </c>
+      <c r="D6">
+        <v>25841000.0</v>
+      </c>
+      <c r="E6">
+        <v>16918000.0</v>
+      </c>
+      <c r="F6">
+        <v>-5506000.0</v>
+      </c>
+      <c r="G6">
+        <v>984000.0</v>
+      </c>
+      <c r="H6">
+        <v>-11369000.0</v>
+      </c>
+      <c r="I6">
+        <v>8561000.0</v>
+      </c>
+      <c r="J6">
+        <v>8506000.0</v>
+      </c>
+      <c r="K6">
+        <v>4790000.0</v>
+      </c>
+      <c r="L6">
+        <v>-2617000.0</v>
+      </c>
+      <c r="M6">
+        <v>-407000.0</v>
+      </c>
+      <c r="N6">
+        <v>-3559000.0</v>
+      </c>
+      <c r="O6">
+        <v>-11966000.0</v>
+      </c>
+      <c r="P6">
+        <v>2110000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-15791000.0</v>
+      </c>
+      <c r="R6">
+        <v>-2128000.0</v>
+      </c>
+      <c r="S6">
+        <v>-3791000.0</v>
+      </c>
+      <c r="T6">
+        <v>7344000.0</v>
+      </c>
+      <c r="U6">
+        <v>-15512000.0</v>
+      </c>
+      <c r="V6">
+        <v>-1656000.0</v>
+      </c>
+      <c r="W6">
+        <v>33399000.0</v>
+      </c>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6"/>
+      <c r="Z6">
+        <v>15849000.0</v>
+      </c>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6"/>
-[...13 lines deleted...]
-      <c r="AT6"/>
+      <c r="AF6">
+        <v>2202000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-7756000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-7756000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-7756000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>141000.0</v>
+      </c>
+      <c r="AK6">
+        <v>1701000.0</v>
+      </c>
+      <c r="AL6">
+        <v>1701000.0</v>
+      </c>
+      <c r="AM6">
+        <v>8949000.0</v>
+      </c>
+      <c r="AN6">
+        <v>8949000.0</v>
+      </c>
+      <c r="AO6">
+        <v>850000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-250000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>2335000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-250000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-77000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1830000.0</v>
+      </c>
       <c r="AU6"/>
-      <c r="AV6"/>
+      <c r="AV6">
+        <v>-202000.0</v>
+      </c>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
-      <c r="AZ6"/>
+      <c r="AZ6">
+        <v>-1223000.0</v>
+      </c>
       <c r="BA6"/>
       <c r="BB6"/>
-      <c r="BC6"/>
-[...23 lines deleted...]
-      <c r="CA6"/>
+      <c r="BC6">
+        <v>-3817000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-3817000.0</v>
+      </c>
+      <c r="BE6">
+        <v>392000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-3269000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-6742000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-14242000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-2823000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-9390000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-9598000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-12039000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-5072000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-14951000.0</v>
+      </c>
+      <c r="BO6">
+        <v>22242000.0</v>
+      </c>
+      <c r="BP6">
+        <v>3199000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>13386000.0</v>
+      </c>
+      <c r="BR6">
+        <v>6784000.0</v>
+      </c>
+      <c r="BS6">
+        <v>12695000.0</v>
+      </c>
+      <c r="BT6">
+        <v>13584000.0</v>
+      </c>
+      <c r="BU6">
+        <v>12556340.0</v>
+      </c>
+      <c r="BV6">
+        <v>-706340.0</v>
+      </c>
+      <c r="BW6">
+        <v>-102000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-423385.0</v>
+      </c>
+      <c r="BY6">
+        <v>2510000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-140000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-90000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
+      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7">
-        <v>22183000.0</v>
+        <v>-1525000.0</v>
       </c>
       <c r="L7">
-        <v>414000.0</v>
+        <v>-1525000.0</v>
       </c>
       <c r="M7">
-        <v>452000.0</v>
+        <v>-1525000.0</v>
       </c>
       <c r="N7"/>
-      <c r="O7">
-[...5 lines deleted...]
-      </c>
+      <c r="O7"/>
+      <c r="P7">
+        <v>-10230000.0</v>
+      </c>
+      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
-[...1 lines deleted...]
-      </c>
+      <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
-[...1 lines deleted...]
-      </c>
+      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
+      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z7">
+        <v>-15612000.0</v>
+      </c>
+      <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>3181000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-4533000.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7"/>
-[...9 lines deleted...]
-      <c r="AT7"/>
+      <c r="AJ7">
+        <v>1356000.0</v>
+      </c>
+      <c r="AK7">
+        <v>3292000.0</v>
+      </c>
+      <c r="AL7">
+        <v>3292000.0</v>
+      </c>
+      <c r="AM7">
+        <v>380000.0</v>
+      </c>
+      <c r="AN7">
+        <v>380000.0</v>
+      </c>
+      <c r="AO7">
+        <v>112000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-2260000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>2034000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-2260000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-15000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-480000.0</v>
+      </c>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-      <c r="BC7"/>
+      <c r="BC7">
+        <v>-41000.0</v>
+      </c>
       <c r="BD7"/>
-      <c r="BE7"/>
-[...19 lines deleted...]
-      <c r="BY7"/>
+      <c r="BE7">
+        <v>1773000.0</v>
+      </c>
+      <c r="BF7">
+        <v>4410000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-1125000.0</v>
+      </c>
+      <c r="BH7">
+        <v>1123000.0</v>
+      </c>
+      <c r="BI7">
+        <v>307000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-4479000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-951000.0</v>
+      </c>
+      <c r="BL7">
+        <v>3100000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-594000.0</v>
+      </c>
+      <c r="BN7">
+        <v>1464000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-1932000.0</v>
+      </c>
+      <c r="BP7">
+        <v>5186000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-9718000.0</v>
+      </c>
+      <c r="BR7">
+        <v>1408000.0</v>
+      </c>
+      <c r="BS7">
+        <v>227000.0</v>
+      </c>
+      <c r="BT7">
+        <v>1559000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-3191349.0</v>
+      </c>
+      <c r="BV7">
+        <v>-258651.0</v>
+      </c>
+      <c r="BW7">
+        <v>98000.0</v>
+      </c>
+      <c r="BX7">
+        <v>142220.0</v>
+      </c>
+      <c r="BY7">
+        <v>-30000.0</v>
+      </c>
       <c r="BZ7"/>
-      <c r="CA7"/>
+      <c r="CA7">
+        <v>20000.0</v>
+      </c>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...1 lines deleted...]
-      </c>
+      <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...7 lines deleted...]
-      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
-[...1 lines deleted...]
-      </c>
+      <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
-[...1 lines deleted...]
-      </c>
+      <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
-[...1 lines deleted...]
-      </c>
+      <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
-[...1 lines deleted...]
-      </c>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5045,1493 +24910,1285 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9"/>
-[...1 lines deleted...]
-      <c r="M9"/>
+      <c r="K9">
+        <v>-176000.0</v>
+      </c>
+      <c r="L9">
+        <v>-176000.0</v>
+      </c>
+      <c r="M9">
+        <v>-176000.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-839000.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...15 lines deleted...]
-      <c r="AS9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>-619000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1481000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-1481000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1481000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-1074000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1267000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1267000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1186000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-1186000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-13000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-13000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-818000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-818000.0</v>
+      </c>
+      <c r="AS9">
+        <v>3000.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
-      <c r="AV9"/>
+      <c r="AV9">
+        <v>1188000.0</v>
+      </c>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-      <c r="AZ9"/>
+      <c r="AZ9">
+        <v>1025000.0</v>
+      </c>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9"/>
+      <c r="BC9">
+        <v>-1193000.0</v>
+      </c>
       <c r="BD9"/>
-      <c r="BE9"/>
-[...14 lines deleted...]
-      <c r="BT9"/>
+      <c r="BE9">
+        <v>1497000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-1180000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-317000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-84000.0</v>
+      </c>
+      <c r="BI9">
+        <v>19000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-2074000.0</v>
+      </c>
+      <c r="BK9">
+        <v>113000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-180000.0</v>
+      </c>
+      <c r="BM9">
+        <v>57000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-182000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-188000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-495000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-3634000.0</v>
+      </c>
+      <c r="BR9">
+        <v>947000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-41000.0</v>
+      </c>
+      <c r="BT9">
+        <v>-41000.0</v>
+      </c>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
     </row>
     <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>29</v>
-[...27 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
       <c r="K10">
-        <v>19428000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="L10">
-        <v>22045000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="M10">
-        <v>22452000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>219000.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10"/>
       <c r="P10">
-        <v>25567000.0</v>
-[...45 lines deleted...]
-      </c>
+        <v>-840000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
       <c r="AF10">
-        <v>4397000.0</v>
+        <v>2963000.0</v>
       </c>
       <c r="AG10">
-        <v>12218000.0</v>
+        <v>-1508000.0</v>
       </c>
       <c r="AH10">
-        <v>8240000.0</v>
+        <v>-1508000.0</v>
       </c>
       <c r="AI10">
-        <v>8889000.0</v>
+        <v>-1508000.0</v>
       </c>
       <c r="AJ10">
-        <v>8438000.0</v>
+        <v>-596000.0</v>
       </c>
       <c r="AK10">
-        <v>6397000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="AL10">
-        <v>6940000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="AM10">
-        <v>12858000.0</v>
+        <v>-1079000.0</v>
       </c>
       <c r="AN10">
-        <v>12858000.0</v>
+        <v>-1079000.0</v>
       </c>
       <c r="AO10">
-        <v>3909000.0</v>
+        <v>-515000.0</v>
       </c>
       <c r="AP10">
-        <v>2779000.0</v>
+        <v>-515000.0</v>
       </c>
       <c r="AQ10">
-        <v>3059000.0</v>
+        <v>-2024000.0</v>
       </c>
       <c r="AR10">
-        <v>969000.0</v>
+        <v>-2024000.0</v>
       </c>
       <c r="AS10">
-        <v>1046000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-279000.0</v>
+      </c>
+      <c r="AT10"/>
+      <c r="AU10"/>
       <c r="AV10">
-        <v>2904000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>61000.0</v>
+      </c>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
       <c r="AZ10">
-        <v>1067000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-1005000.0</v>
+      </c>
+      <c r="BA10"/>
+      <c r="BB10"/>
       <c r="BC10">
-        <v>4298000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="BD10">
-        <v>8115000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="BE10">
-        <v>7723000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="BF10">
-        <v>10992000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="BG10">
-        <v>17734000.0</v>
+        <v>-624000.0</v>
       </c>
       <c r="BH10">
-        <v>31976000.0</v>
+        <v>-1003000.0</v>
       </c>
       <c r="BI10">
-        <v>34799000.0</v>
+        <v>-139000.0</v>
       </c>
       <c r="BJ10">
-        <v>44189000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="BK10">
-        <v>53787000.0</v>
+        <v>-110000.0</v>
       </c>
       <c r="BL10">
-        <v>65826000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="BM10">
-        <v>70898000.0</v>
+        <v>-275000.0</v>
       </c>
       <c r="BN10">
-        <v>85849000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="BO10">
-        <v>63607000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="BP10">
-        <v>60408000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="BQ10">
-        <v>47022000.0</v>
+        <v>961000.0</v>
       </c>
       <c r="BR10">
-        <v>40238000.0</v>
+        <v>-38000.0</v>
       </c>
       <c r="BS10">
-        <v>40238000.0</v>
-[...16 lines deleted...]
-      </c>
+        <v>214000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-130000.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
-[...1 lines deleted...]
-      </c>
+      <c r="CA10"/>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11"/>
-[...23 lines deleted...]
-      <c r="AN11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>-139000.0</v>
+      </c>
+      <c r="AG11">
+        <v>491000.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>2236000.0</v>
+      </c>
+      <c r="AK11">
+        <v>305000.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>2067000.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-      <c r="AR11"/>
+      <c r="AR11">
+        <v>5869000.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11"/>
+      <c r="AV11">
+        <v>-2089000.0</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11"/>
+      <c r="AZ11">
+        <v>-343000.0</v>
+      </c>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11"/>
+      <c r="BH11">
+        <v>2538000.0</v>
+      </c>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11"/>
-[...1 lines deleted...]
-      <c r="BT11"/>
+      <c r="BR11">
+        <v>1471000.0</v>
+      </c>
+      <c r="BS11">
+        <v>475000.0</v>
+      </c>
+      <c r="BT11">
+        <v>925000.0</v>
+      </c>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11"/>
-[...2 lines deleted...]
-      <c r="BZ11"/>
+      <c r="BW11">
+        <v>73000.0</v>
+      </c>
+      <c r="BX11">
+        <v>200000.0</v>
+      </c>
+      <c r="BY11">
+        <v>10000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>5000.0</v>
+      </c>
       <c r="CA11"/>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>31</v>
-[...90 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
       <c r="AF12">
-        <v>4397000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="AG12">
-        <v>12218000.0</v>
+        <v>8465000.0</v>
       </c>
       <c r="AH12">
-        <v>8240000.0</v>
+        <v>8465000.0</v>
       </c>
       <c r="AI12">
-        <v>8889000.0</v>
+        <v>8465000.0</v>
       </c>
       <c r="AJ12">
-        <v>8438000.0</v>
+        <v>-10662000.0</v>
       </c>
       <c r="AK12">
-        <v>6397000.0</v>
+        <v>-11210000.0</v>
       </c>
       <c r="AL12">
-        <v>6940000.0</v>
+        <v>-11210000.0</v>
       </c>
       <c r="AM12">
-        <v>12858000.0</v>
+        <v>-11210000.0</v>
       </c>
       <c r="AN12">
-        <v>12858000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>624000.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
       <c r="AR12">
-        <v>969000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>8000.0</v>
+      </c>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
       <c r="AV12">
-        <v>2904000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-85525000.0</v>
+      </c>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
       <c r="AZ12">
-        <v>1067000.0</v>
-[...57 lines deleted...]
-      </c>
+        <v>-22132000.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
-[...4 lines deleted...]
-      </c>
+      <c r="BU12"/>
+      <c r="BV12"/>
       <c r="BW12">
-        <v>2210726.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25276.0</v>
+      </c>
+      <c r="BX12"/>
       <c r="BY12">
-        <v>100000.0</v>
+        <v>25276.0</v>
       </c>
       <c r="BZ12"/>
       <c r="CA12"/>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>32</v>
-[...90 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
       <c r="AF13">
-        <v>3000.0</v>
+        <v>2277000.0</v>
       </c>
       <c r="AG13">
-        <v>3000.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="AH13">
-        <v>37216000.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="AI13">
-        <v>3000.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="AJ13">
-        <v>3000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="AK13">
-        <v>3000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="AL13">
-        <v>26707000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="AM13">
-        <v>3000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="AN13">
-        <v>3000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-1357000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
       <c r="AR13">
-        <v>16862000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>300000.0</v>
+      </c>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
       <c r="AV13">
-        <v>2822000.0</v>
-[...67 lines deleted...]
-      </c>
+        <v>-8844000.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
+        <v>10274000.0</v>
+      </c>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
-[...10 lines deleted...]
-      </c>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
       <c r="BY13">
-        <v>1000.0</v>
+        <v>-13721.0</v>
       </c>
       <c r="BZ13"/>
-      <c r="CA13">
-[...1 lines deleted...]
-      </c>
+      <c r="CA13"/>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>184</v>
       </c>
       <c r="B14">
-        <v>20930586.0</v>
+        <v>9194999.0</v>
       </c>
       <c r="C14">
-        <v>20871198.0</v>
+        <v>9601999.0</v>
       </c>
       <c r="D14">
-        <v>20562616.0</v>
+        <v>9363999.0</v>
       </c>
       <c r="E14">
-        <v>20444086.0</v>
+        <v>9415000.0</v>
       </c>
       <c r="F14">
-        <v>20156636.0</v>
+        <v>9052000.0</v>
       </c>
       <c r="G14">
-        <v>20409272.0</v>
+        <v>8325000.0</v>
       </c>
       <c r="H14">
-        <v>19786887.0</v>
+        <v>8139000.0</v>
       </c>
       <c r="I14">
-        <v>19832695.0</v>
+        <v>7645000.0</v>
       </c>
       <c r="J14">
-        <v>19475630.0</v>
+        <v>7065000.0</v>
       </c>
       <c r="K14">
-        <v>19063475.0</v>
+        <v>6846000.0</v>
       </c>
       <c r="L14">
-        <v>18138600.0</v>
+        <v>7541000.0</v>
       </c>
       <c r="M14">
-        <v>19648956.0</v>
+        <v>7110000.0</v>
       </c>
       <c r="N14">
-        <v>17929142.0</v>
+        <v>7103000.0</v>
       </c>
       <c r="O14">
-        <v>17897084.0</v>
+        <v>7103000.0</v>
       </c>
       <c r="P14">
-        <v>17908986.0</v>
+        <v>10360000.0</v>
       </c>
       <c r="Q14">
-        <v>17736828.0</v>
+        <v>7497000.0</v>
       </c>
       <c r="R14">
-        <v>17721863.0</v>
+        <v>7034000.0</v>
       </c>
       <c r="S14">
-        <v>20623802.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>6265000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
-        <v>15425.0</v>
+        <v>2602000.0</v>
       </c>
       <c r="AG14">
-        <v>15425.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AH14">
-        <v>15365.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AI14">
-        <v>15408.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AJ14">
-        <v>15408.0</v>
+        <v>2783000.0</v>
       </c>
       <c r="AK14">
-        <v>15408.0</v>
+        <v>2783000.0</v>
       </c>
       <c r="AL14">
-        <v>14288.0</v>
+        <v>2783000.0</v>
       </c>
       <c r="AM14">
-        <v>14196.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="AN14">
-        <v>14196.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="AO14">
-        <v>8622.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="AP14">
-        <v>8071.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="AQ14">
-        <v>8071.0</v>
+        <v>1523000.0</v>
       </c>
       <c r="AR14">
-        <v>4256.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="AS14">
-        <v>3879.0</v>
+        <v>184000.0</v>
       </c>
       <c r="AT14">
-        <v>2052.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>160000.0</v>
+      </c>
+      <c r="AU14"/>
       <c r="AV14">
-        <v>1155.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>3000.0</v>
+      </c>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
       <c r="AZ14">
-        <v>996.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>982000.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14"/>
       <c r="BC14">
-        <v>996.0</v>
+        <v>-33000.0</v>
       </c>
       <c r="BD14">
-        <v>996.0</v>
+        <v>3089000.0</v>
       </c>
       <c r="BE14">
-        <v>996.0</v>
+        <v>7008000.0</v>
       </c>
       <c r="BF14">
-        <v>996.0</v>
+        <v>4252000.0</v>
       </c>
       <c r="BG14">
-        <v>609.0</v>
+        <v>4379000.0</v>
       </c>
       <c r="BH14">
-        <v>609.0</v>
+        <v>4470000.0</v>
       </c>
       <c r="BI14">
-        <v>609.0</v>
+        <v>8129000.0</v>
       </c>
       <c r="BJ14">
-        <v>609.0</v>
+        <v>8040000.0</v>
       </c>
       <c r="BK14">
-        <v>609.0</v>
+        <v>7951000.0</v>
       </c>
       <c r="BL14">
-        <v>472.0</v>
+        <v>8125000.0</v>
       </c>
       <c r="BM14">
-        <v>334.0</v>
+        <v>8127000.0</v>
       </c>
       <c r="BN14">
-        <v>334.0</v>
+        <v>6870000.0</v>
       </c>
       <c r="BO14">
-        <v>184.0</v>
+        <v>5887000.0</v>
       </c>
       <c r="BP14">
-        <v>160.0</v>
+        <v>5616000.0</v>
       </c>
       <c r="BQ14">
-        <v>124.0</v>
+        <v>5641000.0</v>
       </c>
       <c r="BR14">
-        <v>124.0</v>
+        <v>7758000.0</v>
       </c>
       <c r="BS14">
-        <v>124.0</v>
+        <v>7672000.0</v>
       </c>
       <c r="BT14">
-        <v>124.0</v>
+        <v>8428000.0</v>
       </c>
       <c r="BU14">
-        <v>158.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>1488000.0</v>
+      </c>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
       <c r="CA14"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>34</v>
-[...17 lines deleted...]
-      <c r="R15"/>
+        <v>185</v>
+      </c>
+      <c r="B15">
+        <v>4310044.0</v>
+      </c>
+      <c r="C15">
+        <v>2745000.0</v>
+      </c>
+      <c r="D15">
+        <v>963641.0</v>
+      </c>
+      <c r="E15">
+        <v>1147923.0</v>
+      </c>
+      <c r="F15">
+        <v>2376065.0</v>
+      </c>
+      <c r="G15">
+        <v>5297000.0</v>
+      </c>
+      <c r="H15">
+        <v>4942432.0</v>
+      </c>
+      <c r="I15">
+        <v>3176472.0</v>
+      </c>
+      <c r="J15">
+        <v>1991039.0</v>
+      </c>
+      <c r="K15">
+        <v>491000.0</v>
+      </c>
+      <c r="L15">
+        <v>433808.0</v>
+      </c>
+      <c r="M15">
+        <v>491000.0</v>
+      </c>
+      <c r="N15">
+        <v>536298.0</v>
+      </c>
+      <c r="O15">
+        <v>4548000.0</v>
+      </c>
+      <c r="P15">
+        <v>4793543.0</v>
+      </c>
+      <c r="Q15">
+        <v>4460000.0</v>
+      </c>
+      <c r="R15">
+        <v>8687198.0</v>
+      </c>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...7 lines deleted...]
-      </c>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...7 lines deleted...]
-      </c>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
+      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
-[...7 lines deleted...]
-      </c>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
-[...19 lines deleted...]
-      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
       <c r="BL15">
-        <v>8000.0</v>
+        <v>2054000.0</v>
       </c>
       <c r="BM15">
-        <v>6000.0</v>
+        <v>2064000.0</v>
       </c>
       <c r="BN15">
-        <v>6000.0</v>
-[...16 lines deleted...]
-      <c r="BT15"/>
+        <v>2054000.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15">
+        <v>4254000.0</v>
+      </c>
       <c r="BU15">
-        <v>2860.0</v>
-[...1 lines deleted...]
-      <c r="BV15"/>
+        <v>1080860.0</v>
+      </c>
+      <c r="BV15">
+        <v>1542140.0</v>
+      </c>
       <c r="BW15">
-        <v>2860.0</v>
-[...4 lines deleted...]
-      <c r="BY15"/>
+        <v>1631000.0</v>
+      </c>
+      <c r="BX15"/>
+      <c r="BY15">
+        <v>1630791.0</v>
+      </c>
       <c r="BZ15"/>
       <c r="CA15"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>186</v>
+      </c>
+      <c r="B16">
+        <v>59473999.0</v>
+      </c>
       <c r="C16">
-        <v>4934000.0</v>
-[...3 lines deleted...]
-      <c r="F16"/>
+        <v>68802000.0</v>
+      </c>
+      <c r="D16">
+        <v>62653000.0</v>
+      </c>
+      <c r="E16">
+        <v>36812000.0</v>
+      </c>
+      <c r="F16">
+        <v>25394000.0</v>
+      </c>
       <c r="G16">
-        <v>2094000.0</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>30900000.0</v>
+      </c>
+      <c r="H16">
+        <v>29916000.0</v>
+      </c>
       <c r="I16">
-        <v>2081000.0</v>
+        <v>41285000.0</v>
       </c>
       <c r="J16">
-        <v>2136000.0</v>
+        <v>32724000.0</v>
       </c>
       <c r="K16">
-        <v>2136000.0</v>
+        <v>24218000.0</v>
       </c>
       <c r="L16">
-        <v>1659000.0</v>
+        <v>19428000.0</v>
       </c>
       <c r="M16">
-        <v>1931000.0</v>
+        <v>-407000.0</v>
       </c>
       <c r="N16">
-        <v>1931000.0</v>
+        <v>16952000.0</v>
       </c>
       <c r="O16">
-        <v>14920000.0</v>
-[...1 lines deleted...]
-      <c r="P16"/>
+        <v>-11966000.0</v>
+      </c>
+      <c r="P16">
+        <v>27677000.0</v>
+      </c>
       <c r="Q16">
-        <v>4067000.0</v>
-[...1 lines deleted...]
-      <c r="R16"/>
+        <v>25566000.0</v>
+      </c>
+      <c r="R16">
+        <v>36757000.0</v>
+      </c>
       <c r="S16">
-        <v>7735000.0</v>
-[...1 lines deleted...]
-      <c r="T16"/>
+        <v>38885000.0</v>
+      </c>
+      <c r="T16">
+        <v>7344000.0</v>
+      </c>
       <c r="U16">
-        <v>6231000.0</v>
-[...1 lines deleted...]
-      <c r="V16"/>
+        <v>-15512000.0</v>
+      </c>
+      <c r="V16">
+        <v>-1656000.0</v>
+      </c>
       <c r="W16">
-        <v>4510000.0</v>
+        <v>33399000.0</v>
       </c>
       <c r="X16"/>
-      <c r="Y16">
-[...2 lines deleted...]
-      <c r="Z16"/>
+      <c r="Y16"/>
+      <c r="Z16">
+        <v>22031000.0</v>
+      </c>
       <c r="AA16">
-        <v>4296000.0</v>
+        <v>6182000.0</v>
       </c>
       <c r="AB16"/>
-      <c r="AC16">
-[...1 lines deleted...]
-      </c>
+      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16">
-        <v>890000.0</v>
+        <v>7444000.0</v>
       </c>
       <c r="AF16">
-        <v>154000.0</v>
+        <v>7444000.0</v>
       </c>
       <c r="AG16">
-        <v>4641000.0</v>
-[...1 lines deleted...]
-      <c r="AH16"/>
+        <v>5242000.0</v>
+      </c>
+      <c r="AH16">
+        <v>12998000.0</v>
+      </c>
       <c r="AI16">
-        <v>1741000.0</v>
+        <v>11039000.0</v>
       </c>
       <c r="AJ16">
-        <v>1854000.0</v>
+        <v>11039000.0</v>
       </c>
       <c r="AK16">
-        <v>223000.0</v>
+        <v>10898000.0</v>
       </c>
       <c r="AL16">
-        <v>1850000.0</v>
+        <v>10898000.0</v>
       </c>
       <c r="AM16">
-        <v>1850000.0</v>
+        <v>15908000.0</v>
       </c>
       <c r="AN16">
-        <v>1850000.0</v>
+        <v>12858000.0</v>
       </c>
       <c r="AO16">
-        <v>67000.0</v>
+        <v>3909000.0</v>
       </c>
       <c r="AP16">
-        <v>154000.0</v>
+        <v>2550000.0</v>
       </c>
       <c r="AQ16">
-        <v>668000.0</v>
-[...5 lines deleted...]
-      <c r="AV16"/>
+        <v>3304000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2550000.0</v>
+      </c>
+      <c r="AS16">
+        <v>969000.0</v>
+      </c>
+      <c r="AT16">
+        <v>-30000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1800000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1800000.0</v>
+      </c>
       <c r="AW16"/>
-      <c r="AX16">
-[...4 lines deleted...]
-      </c>
+      <c r="AX16"/>
+      <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
+      <c r="BA16"/>
       <c r="BB16">
-        <v>122000.0</v>
+        <v>4298000.0</v>
       </c>
       <c r="BC16">
-        <v>86000.0</v>
-[...1 lines deleted...]
-      <c r="BD16"/>
+        <v>4298000.0</v>
+      </c>
+      <c r="BD16">
+        <v>4298000.0</v>
+      </c>
       <c r="BE16">
-        <v>380000.0</v>
+        <v>8115000.0</v>
       </c>
       <c r="BF16">
-        <v>624000.0</v>
+        <v>7723000.0</v>
       </c>
       <c r="BG16">
-        <v>732000.0</v>
+        <v>10992000.0</v>
       </c>
       <c r="BH16">
-        <v>1807000.0</v>
+        <v>17734000.0</v>
       </c>
       <c r="BI16">
-        <v>1556000.0</v>
+        <v>31976000.0</v>
       </c>
       <c r="BJ16">
-        <v>2705000.0</v>
+        <v>34799000.0</v>
       </c>
       <c r="BK16">
-        <v>2493000.0</v>
+        <v>44189000.0</v>
       </c>
       <c r="BL16">
-        <v>2535000.0</v>
+        <v>53787000.0</v>
       </c>
       <c r="BM16">
-        <v>2847000.0</v>
+        <v>65826000.0</v>
       </c>
       <c r="BN16">
-        <v>1291000.0</v>
+        <v>70898000.0</v>
       </c>
       <c r="BO16">
-        <v>1140000.0</v>
+        <v>85849000.0</v>
       </c>
       <c r="BP16">
-        <v>633000.0</v>
+        <v>63607000.0</v>
       </c>
       <c r="BQ16">
-        <v>2347000.0</v>
+        <v>60408000.0</v>
       </c>
       <c r="BR16">
-        <v>2692000.0</v>
+        <v>47022000.0</v>
       </c>
       <c r="BS16">
-        <v>2692000.0</v>
-[...8 lines deleted...]
-      <c r="CA16"/>
+        <v>40238000.0</v>
+      </c>
+      <c r="BT16">
+        <v>27543000.0</v>
+      </c>
+      <c r="BU16">
+        <v>13959000.0</v>
+      </c>
+      <c r="BV16">
+        <v>1402660.0</v>
+      </c>
+      <c r="BW16">
+        <v>2109000.0</v>
+      </c>
+      <c r="BX16">
+        <v>2210726.0</v>
+      </c>
+      <c r="BY16">
+        <v>2610000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>-140000.0</v>
+      </c>
+      <c r="CA16">
+        <v>6092000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>187</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6570,187 +26227,317 @@
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
     </row>
     <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>37</v>
-[...15 lines deleted...]
-      <c r="P18"/>
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>-7567480.0</v>
+      </c>
+      <c r="C18">
+        <v>-19638000.0</v>
+      </c>
+      <c r="D18">
+        <v>26530620.0</v>
+      </c>
+      <c r="E18">
+        <v>10845590.0</v>
+      </c>
+      <c r="F18">
+        <v>8211570.0</v>
+      </c>
+      <c r="G18">
+        <v>-28034000.0</v>
+      </c>
+      <c r="H18">
+        <v>-13068440.0</v>
+      </c>
+      <c r="I18">
+        <v>13250520.0</v>
+      </c>
+      <c r="J18">
+        <v>-13725940.0</v>
+      </c>
+      <c r="K18">
+        <v>14456000.0</v>
+      </c>
+      <c r="L18">
+        <v>23225760.0</v>
+      </c>
+      <c r="M18">
+        <v>9434000.0</v>
+      </c>
+      <c r="N18">
+        <v>1614300.0</v>
+      </c>
+      <c r="O18">
+        <v>-311000.0</v>
+      </c>
+      <c r="P18">
+        <v>-23214610.0</v>
+      </c>
       <c r="Q18">
-        <v>15257000.0</v>
-[...1 lines deleted...]
-      <c r="R18"/>
+        <v>8752000.0</v>
+      </c>
+      <c r="R18">
+        <v>-23344210.0</v>
+      </c>
       <c r="S18">
-        <v>8613000.0</v>
-[...1 lines deleted...]
-      <c r="T18"/>
+        <v>5507000.0</v>
+      </c>
+      <c r="T18">
+        <v>1881000.0</v>
+      </c>
       <c r="U18">
-        <v>8160000.0</v>
-[...1 lines deleted...]
-      <c r="V18"/>
+        <v>-15420000.0</v>
+      </c>
+      <c r="V18">
+        <v>-83699000.0</v>
+      </c>
       <c r="W18">
-        <v>4396000.0</v>
+        <v>-19322000.0</v>
       </c>
       <c r="X18"/>
-      <c r="Y18">
-[...5 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18">
+        <v>-22740000.0</v>
+      </c>
+      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
-        <v>420000.0</v>
+        <v>-22043000.0</v>
       </c>
       <c r="AG18">
-        <v>432000.0</v>
+        <v>-1517000.0</v>
       </c>
       <c r="AH18"/>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
+      <c r="AI18"/>
       <c r="AJ18">
-        <v>1122000.0</v>
+        <v>5021000.0</v>
       </c>
       <c r="AK18">
-        <v>1232000.0</v>
-[...1 lines deleted...]
-      <c r="AL18"/>
+        <v>2245000.0</v>
+      </c>
+      <c r="AL18">
+        <v>2245000.0</v>
+      </c>
       <c r="AM18">
-        <v>1572000.0</v>
-[...3 lines deleted...]
-      <c r="AP18"/>
+        <v>-43823000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-43823000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-3100000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-9200000.0</v>
+      </c>
       <c r="AQ18">
-        <v>1194000.0</v>
-[...3 lines deleted...]
-      <c r="AT18"/>
+        <v>-140152000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-9200000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-47236000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-1910000.0</v>
+      </c>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-      <c r="BC18"/>
-[...23 lines deleted...]
-      <c r="CA18"/>
+      <c r="BC18">
+        <v>-1167000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-1167000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-757000.0</v>
+      </c>
+      <c r="BF18">
+        <v>5967000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-1625000.0</v>
+      </c>
+      <c r="BH18">
+        <v>12214000.0</v>
+      </c>
+      <c r="BI18">
+        <v>6750000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>4910000.0</v>
+      </c>
+      <c r="BK18">
+        <v>2565000.0</v>
+      </c>
+      <c r="BL18">
+        <v>5243000.0</v>
+      </c>
+      <c r="BM18">
+        <v>9908000.0</v>
+      </c>
+      <c r="BN18">
+        <v>9042000.0</v>
+      </c>
+      <c r="BO18">
+        <v>7316000.0</v>
+      </c>
+      <c r="BP18">
+        <v>6763000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>1945000.0</v>
+      </c>
+      <c r="BR18">
+        <v>14284000.0</v>
+      </c>
+      <c r="BS18">
+        <v>20195000.0</v>
+      </c>
+      <c r="BT18">
+        <v>22215000.0</v>
+      </c>
+      <c r="BU18">
+        <v>1621299.0</v>
+      </c>
+      <c r="BV18">
+        <v>661701.0</v>
+      </c>
+      <c r="BW18">
+        <v>1193000.0</v>
+      </c>
+      <c r="BX18">
+        <v>1594866.0</v>
+      </c>
+      <c r="BY18">
+        <v>-10000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>10000.0</v>
+      </c>
+      <c r="CA18">
+        <v>10000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...17 lines deleted...]
-      <c r="W19"/>
+      <c r="E19">
+        <v>22514000.0</v>
+      </c>
+      <c r="F19">
+        <v>-1923000.0</v>
+      </c>
+      <c r="G19">
+        <v>-41740000.0</v>
+      </c>
+      <c r="H19">
+        <v>-37776000.0</v>
+      </c>
+      <c r="I19">
+        <v>-2528000.0</v>
+      </c>
+      <c r="J19">
+        <v>-30945000.0</v>
+      </c>
+      <c r="K19">
+        <v>-8123000.0</v>
+      </c>
+      <c r="L19">
+        <v>-3668000.0</v>
+      </c>
+      <c r="M19">
+        <v>-12000.0</v>
+      </c>
+      <c r="N19">
+        <v>-2438000.0</v>
+      </c>
+      <c r="O19">
+        <v>23863000.0</v>
+      </c>
+      <c r="P19">
+        <v>-8960000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-11488000.0</v>
+      </c>
+      <c r="R19">
+        <v>-35255000.0</v>
+      </c>
+      <c r="S19">
+        <v>-560000.0</v>
+      </c>
+      <c r="T19">
+        <v>-24114000.0</v>
+      </c>
+      <c r="U19">
+        <v>-42448000.0</v>
+      </c>
+      <c r="V19">
+        <v>-96172000.0</v>
+      </c>
+      <c r="W19">
+        <v>-21886000.0</v>
+      </c>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
@@ -6758,19642 +26545,123 @@
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
-      <c r="BW19"/>
+      <c r="BW19">
+        <v>335905.0</v>
+      </c>
       <c r="BX19"/>
-      <c r="BY19"/>
+      <c r="BY19">
+        <v>-231000000.0</v>
+      </c>
       <c r="BZ19"/>
       <c r="CA19"/>
     </row>
     <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20"/>
-[...2053 lines deleted...]
-      <c r="AW33">
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>845000.0</v>
       </c>
-      <c r="AX33">
-[...5999 lines deleted...]
-      <c r="K20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>2510000.0</v>
+      </c>
+      <c r="K20">
+        <v>3313000.0</v>
+      </c>
       <c r="L20">
-        <v>30000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="M20">
-        <v>-85525000.0</v>
-[...7873 lines deleted...]
-      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>70000.0</v>
       </c>
-      <c r="F20">
-[...3629 lines deleted...]
-      </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>320000.0</v>
       </c>
-      <c r="T20">
-[...1 lines deleted...]
-      </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>5615000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -26406,1910 +26674,1941 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>-25529000.0</v>
+      </c>
+      <c r="C21">
         <v>30046000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2066000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-19994000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11421000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>38108000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19148000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9809000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>2128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6199000.0</v>
       </c>
       <c r="AG21">
         <v>-6199000.0</v>
       </c>
       <c r="AH21">
         <v>-6199000.0</v>
       </c>
       <c r="AI21">
+        <v>-6199000.0</v>
+      </c>
+      <c r="AJ21">
         <v>23265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-379000.0</v>
       </c>
       <c r="AK21">
         <v>-379000.0</v>
       </c>
       <c r="AL21">
         <v>-379000.0</v>
       </c>
       <c r="AM21">
+        <v>-379000.0</v>
+      </c>
+      <c r="AN21">
         <v>46650000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>194012000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-94443000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-5246000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
-      <c r="BX21">
+      <c r="BX21"/>
+      <c r="BY21">
         <v>-450986.0</v>
       </c>
-      <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22">
+        <v>25564999.0</v>
+      </c>
+      <c r="C22">
         <v>9497999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12314000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12445000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2787000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6863000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6622000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12546000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12728000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9698000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10494000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5040000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>678000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4398000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>493000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7140000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5935000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3671000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20644000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20064000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1961000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1321000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2319000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3592000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-11286000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8343000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3098000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>747000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-6900000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8643000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3186000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5563000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8867000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3442000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-116000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6471000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3305000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6893000.0</v>
       </c>
       <c r="AN22">
         <v>-6893000.0</v>
       </c>
       <c r="AO22">
         <v>-5871000.0</v>
       </c>
       <c r="AP22">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AQ22">
         <v>-6727000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-5132000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1049000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1047000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1009000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>80348000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1142000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-759000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>83505000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7471000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>17138000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-14767000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1065000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-117029000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-42017000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-28354000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-6368000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6643000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-203521000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>648000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1526000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-2629000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2939000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-568000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1899000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-1629000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13915000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>7168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12115000.0</v>
       </c>
       <c r="BS22">
         <v>12115000.0</v>
       </c>
       <c r="BT22">
+        <v>-37271000.0</v>
+      </c>
+      <c r="BU22">
         <v>3270648.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>920352.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1095000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1452646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2465.0</v>
       </c>
       <c r="BY22">
         <v>-2465.0</v>
       </c>
       <c r="BZ22">
         <v>-2465.0</v>
       </c>
+      <c r="CA22">
+        <v>-2465.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B23">
+        <v>-3257.0</v>
+      </c>
+      <c r="C23">
         <v>1003999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>656568.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1232.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>172404.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-719000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2324937.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1828911.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-917000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-535000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1147370.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-59000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1282000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>23863000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-398000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>-85000.0</v>
+      </c>
+      <c r="R23">
         <v>-559000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-378000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6637000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-692000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>81043000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>53721000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
-[...2 lines deleted...]
-      <c r="Z23"/>
+      <c r="Y23"/>
+      <c r="Z23">
+        <v>38589000.0</v>
+      </c>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>1465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000.0</v>
       </c>
       <c r="AG23">
         <v>-40000.0</v>
       </c>
       <c r="AH23">
         <v>-40000.0</v>
       </c>
       <c r="AI23">
+        <v>-40000.0</v>
+      </c>
+      <c r="AJ23">
         <v>-236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-165000.0</v>
       </c>
       <c r="AK23">
         <v>-165000.0</v>
       </c>
       <c r="AL23">
-        <v>34346000.0</v>
+        <v>-165000.0</v>
       </c>
       <c r="AM23">
-        <v>14972000.0</v>
+        <v>-3554000.0</v>
       </c>
       <c r="AN23">
         <v>14972000.0</v>
       </c>
       <c r="AO23">
         <v>-30000.0</v>
       </c>
       <c r="AP23">
+        <v>8950000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-641000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8950000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-195000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>17210000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>-930000.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>2000000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
+      <c r="BB23"/>
       <c r="BC23">
         <v>-13384000.0</v>
       </c>
       <c r="BD23">
+        <v>-13384000.0</v>
+      </c>
+      <c r="BE23">
         <v>-27315000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8370000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1258000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-9276000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>991000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1065000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>67000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-295000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-6035000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-3564000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7817000.0</v>
       </c>
       <c r="BQ23">
         <v>7817000.0</v>
       </c>
       <c r="BR23">
-        <v>853000.0</v>
+        <v>7817000.0</v>
       </c>
       <c r="BS23">
         <v>853000.0</v>
       </c>
       <c r="BT23">
+        <v>853000.0</v>
+      </c>
+      <c r="BU23">
         <v>154886000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>174373.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>336000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-95131.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>233510000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-150000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24">
+        <v>-840605.0</v>
+      </c>
+      <c r="C24">
         <v>105000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-63665.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-61896.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-585721.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-8074000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4951380.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4735994.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3385005.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-8118999.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
+        <v>-6974705.0</v>
+      </c>
+      <c r="M24">
         <v>-6979012.0</v>
       </c>
-      <c r="L24">
-[...4 lines deleted...]
-      </c>
       <c r="N24">
+        <v>-26100639.0</v>
+      </c>
+      <c r="O24">
         <v>23910000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22827000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10139000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>38492.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1000000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>22652000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-17130000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>105959000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-1000000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>30294000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>8904000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>11876000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4328000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-7000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-3000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>17913000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>374907717.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24">
+        <v>374907717.0</v>
+      </c>
+      <c r="BU24">
         <v>-142870373.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>174373.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1878000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-1923020.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-231000000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B25">
+        <v>-3214828.0</v>
+      </c>
+      <c r="C25">
         <v>-6133998.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5568274.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-11718691.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-605420.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4170000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3460016.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>914288.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>656915.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2086000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>2015624.0</v>
+      </c>
+      <c r="M25">
         <v>4940000.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>-5901467.0</v>
+      </c>
+      <c r="O25">
         <v>4134000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-7456000.0</v>
+        <v>7780984.0</v>
       </c>
       <c r="Q25">
-        <v>-2065011.0</v>
+        <v>10101000.0</v>
       </c>
       <c r="R25">
+        <v>-2065012.0</v>
+      </c>
+      <c r="S25">
         <v>-2387000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
-        <v>-22837000.0</v>
+        <v>17058000.0</v>
       </c>
       <c r="U25">
-        <v>-2489000.0</v>
+        <v>4791000.0</v>
       </c>
       <c r="V25">
-        <v>-82000.0</v>
+        <v>10984000.0</v>
       </c>
       <c r="W25">
+        <v>1482000.0</v>
+      </c>
+      <c r="X25">
         <v>1450000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3592000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10697000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8343000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-4408000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-747000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5935000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8643000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3392000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3488000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7967000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3442000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1166000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-10456000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2825000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="AN25">
         <v>750000.0</v>
       </c>
       <c r="AO25">
         <v>498000.0</v>
       </c>
       <c r="AP25">
+        <v>-6087000.0</v>
+      </c>
+      <c r="AQ25">
         <v>6727000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5053000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-59000.0</v>
       </c>
-      <c r="AS25">
-[...1 lines deleted...]
-      </c>
       <c r="AT25">
+        <v>-543000.0</v>
+      </c>
+      <c r="AU25">
         <v>1009000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>1142000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>759000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-83505000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>-17138000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14767000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1065000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>115862000.0</v>
       </c>
-      <c r="BD25">
-[...1 lines deleted...]
-      </c>
       <c r="BE25">
+        <v>32479000.0</v>
+      </c>
+      <c r="BF25">
         <v>25659000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1489000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-447000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1676000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>299000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2378000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-3356000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-564000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1273000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1496000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-2410000.0</v>
       </c>
-      <c r="BP25">
-[...1 lines deleted...]
-      </c>
       <c r="BQ25">
+        <v>-7893000.0</v>
+      </c>
+      <c r="BR25">
         <v>-2049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="BS25">
         <v>201000.0</v>
       </c>
       <c r="BT25">
+        <v>49508000.0</v>
+      </c>
+      <c r="BU25">
         <v>1542000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>219.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-219.0</v>
       </c>
-      <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>22465.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>12465.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-7535.0</v>
       </c>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-2045446.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1022187.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-872117.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-843000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>-71291.0</v>
+      </c>
+      <c r="M26">
         <v>23000.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
+        <v>-1617548.0</v>
+      </c>
+      <c r="O26">
         <v>-23000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4793543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52240.0</v>
       </c>
       <c r="Q26">
         <v>52240.0</v>
       </c>
-      <c r="R26"/>
+      <c r="R26">
+        <v>52240.0</v>
+      </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>48867000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>2637000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>22606000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>13820000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>4800000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>3204000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>3204000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-10000000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
-[...1 lines deleted...]
-      </c>
+      <c r="BR26"/>
       <c r="BS26">
         <v>-1434000.0</v>
       </c>
-      <c r="BT26"/>
+      <c r="BT26">
+        <v>-1434000.0</v>
+      </c>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>245690000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-270000.0</v>
       </c>
-      <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>437000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>546000.0</v>
       </c>
       <c r="K27">
         <v>546000.0</v>
       </c>
       <c r="L27">
+        <v>546000.0</v>
+      </c>
+      <c r="M27">
         <v>2474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447000.0</v>
       </c>
       <c r="N27">
         <v>2447000.0</v>
       </c>
       <c r="O27">
+        <v>2447000.0</v>
+      </c>
+      <c r="P27">
         <v>423000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2920000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1163000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2679000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>393000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2773000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>528000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1403000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>869000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>589000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1310000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>965000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>78000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>286000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>900000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>68000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>182000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="AM27">
         <v>505000.0</v>
       </c>
       <c r="AN27">
         <v>505000.0</v>
       </c>
       <c r="AO27">
         <v>40000.0</v>
       </c>
       <c r="AP27">
+        <v>79000.0</v>
+      </c>
+      <c r="AQ27">
         <v>178000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>79000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>15000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>15000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
-[...1 lines deleted...]
-      </c>
+      <c r="BG27"/>
       <c r="BH27">
         <v>4000.0</v>
       </c>
       <c r="BI27">
         <v>4000.0</v>
       </c>
       <c r="BJ27">
+        <v>4000.0</v>
+      </c>
+      <c r="BK27">
         <v>2000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
+        <v>-30313928.0</v>
+      </c>
+      <c r="C28">
         <v>25681999.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1330081.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-21494374.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13499253.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32092000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11341423.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-14701469.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24291789.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7045000.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>-13216742.0</v>
+      </c>
+      <c r="M28">
         <v>-9841000.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>2273320.0</v>
+      </c>
+      <c r="O28">
         <v>-35565000.0</v>
       </c>
-      <c r="O28">
-[...1 lines deleted...]
-      </c>
       <c r="P28">
+        <v>7349698.0</v>
+      </c>
+      <c r="Q28">
         <v>-14404000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26013479.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13730000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6637000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-692000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>81043000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>53721000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>38589000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>1593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6239000.0</v>
       </c>
       <c r="AG28">
         <v>-6239000.0</v>
       </c>
       <c r="AH28">
         <v>-6239000.0</v>
       </c>
       <c r="AI28">
+        <v>-6239000.0</v>
+      </c>
+      <c r="AJ28">
         <v>-4880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-544000.0</v>
       </c>
       <c r="AK28">
         <v>-544000.0</v>
       </c>
       <c r="AL28">
-        <v>52772000.0</v>
+        <v>-544000.0</v>
       </c>
       <c r="AM28">
         <v>52772000.0</v>
       </c>
       <c r="AN28">
         <v>52772000.0</v>
       </c>
       <c r="AO28">
         <v>3950000.0</v>
       </c>
       <c r="AP28">
+        <v>8950000.0</v>
+      </c>
+      <c r="AQ28">
         <v>142487000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8950000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>47159000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17210000.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-91239000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>-3246000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
-      <c r="BB28">
-[...1 lines deleted...]
-      </c>
+      <c r="BB28"/>
       <c r="BC28">
         <v>-13384000.0</v>
       </c>
       <c r="BD28">
+        <v>-13384000.0</v>
+      </c>
+      <c r="BE28">
         <v>-27315000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-21112000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-9445000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-26456000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-9573000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-14300000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-12163000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-10272000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-11990000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-41906000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14926000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3564000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-24933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7500000.0</v>
       </c>
       <c r="BR28">
         <v>-7500000.0</v>
       </c>
       <c r="BS28">
         <v>-7500000.0</v>
       </c>
       <c r="BT28">
+        <v>-8081000.0</v>
+      </c>
+      <c r="BU28">
         <v>153805140.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1542140.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1631000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-95231.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>233510000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-150000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B29">
+        <v>31545170.0</v>
+      </c>
+      <c r="C29">
         <v>12966000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27246273.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10141309.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11233580.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5632000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18221016.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21105288.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20449915.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14458000.0</v>
       </c>
-      <c r="K29">
-[...1 lines deleted...]
-      </c>
       <c r="L29">
+        <v>20050624.0</v>
+      </c>
+      <c r="M29">
         <v>9446000.0</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29">
+        <v>1879533.0</v>
+      </c>
+      <c r="O29">
         <v>-264000.0</v>
       </c>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
       <c r="P29">
+        <v>8826984.0</v>
+      </c>
+      <c r="Q29">
         <v>10101000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10903988.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7549000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>38095000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27628000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13473000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1564000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>-15612000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>5941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361000.0</v>
       </c>
       <c r="AG29">
         <v>1361000.0</v>
       </c>
       <c r="AH29">
         <v>1361000.0</v>
       </c>
       <c r="AI29">
+        <v>1361000.0</v>
+      </c>
+      <c r="AJ29">
         <v>5257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272000.0</v>
       </c>
       <c r="AK29">
         <v>2272000.0</v>
       </c>
       <c r="AL29">
-        <v>-3044000.0</v>
+        <v>2272000.0</v>
       </c>
       <c r="AM29">
         <v>-3044000.0</v>
       </c>
       <c r="AN29">
         <v>-3044000.0</v>
       </c>
       <c r="AO29">
         <v>-3100000.0</v>
       </c>
       <c r="AP29">
+        <v>-9200000.0</v>
+      </c>
+      <c r="AQ29">
         <v>-1892000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-9200000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-939000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1910000.0</v>
       </c>
-      <c r="AT29"/>
-      <c r="AU29">
+      <c r="AU29"/>
+      <c r="AV29">
         <v>-14858000.0</v>
       </c>
-      <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-      <c r="AY29">
+      <c r="AY29"/>
+      <c r="AZ29">
         <v>1030000.0</v>
       </c>
-      <c r="AZ29"/>
       <c r="BA29"/>
-      <c r="BB29">
-[...1 lines deleted...]
-      </c>
+      <c r="BB29"/>
       <c r="BC29">
         <v>-1167000.0</v>
       </c>
       <c r="BD29">
+        <v>-1167000.0</v>
+      </c>
+      <c r="BE29">
         <v>-757000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5967000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1625000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>12214000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6750000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>4910000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>2565000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>5240000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9908000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9039000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>7350000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6763000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1945000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>14285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20215000.0</v>
       </c>
       <c r="BS29">
         <v>20215000.0</v>
       </c>
       <c r="BT29">
+        <v>22224000.0</v>
+      </c>
+      <c r="BU29">
         <v>1621299.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>661701.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1193000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1594866.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BZ29">
         <v>10000.0</v>
       </c>
+      <c r="CA29">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30">
+        <v>-10548931.0</v>
+      </c>
+      <c r="C30">
         <v>-32498999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1953822.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23225702.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3607732.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-41740000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-36240836.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3118769.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-30788847.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8123000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>-3862273.0</v>
+      </c>
+      <c r="M30">
         <v>-12000.0</v>
       </c>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
       <c r="N30">
+        <v>-2283940.0</v>
+      </c>
+      <c r="O30">
         <v>23863000.0</v>
       </c>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
       <c r="P30">
+        <v>-11493795.0</v>
+      </c>
+      <c r="Q30">
         <v>-11488000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-34335917.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-560000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-24114000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-42448000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-96172000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-21886000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-7128000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-5332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2878000.0</v>
       </c>
       <c r="AG30">
         <v>-2878000.0</v>
       </c>
       <c r="AH30">
         <v>-2878000.0</v>
       </c>
       <c r="AI30">
+        <v>-2878000.0</v>
+      </c>
+      <c r="AJ30">
         <v>-236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000.0</v>
       </c>
       <c r="AK30">
         <v>-27000.0</v>
       </c>
       <c r="AL30">
         <v>-27000.0</v>
       </c>
       <c r="AM30">
         <v>-40779000.0</v>
       </c>
-      <c r="AN30"/>
+      <c r="AN30">
+        <v>-40779000.0</v>
+      </c>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-138260000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-201684000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-46297000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-17130000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>105895000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>993000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>30294000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>55402000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8904000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11876000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4328000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-7007000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2990000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>17916000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-34000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>36353000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>36374000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-20000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30">
+        <v>-559000.0</v>
+      </c>
+      <c r="BU30">
         <v>-142870373.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>174373.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>336000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1923020.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-231000000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
+      <c r="CA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>