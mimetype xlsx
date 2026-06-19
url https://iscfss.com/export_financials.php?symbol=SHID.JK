--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,592 +1133,620 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>28784241000.0</v>
+      </c>
+      <c r="C2">
         <v>13818092000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11240696000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15609059000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12772094000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15200166000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14112989934.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19149330017.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24045457543.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23148300089.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21507164395.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19174247354.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26836143811.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25085680746.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26163923042.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22765583319.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>67050325000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75208622000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>75126372000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53236190000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54198128000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18329071000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25826200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17192581000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15072960000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16017000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
         <v>312250456000.0</v>
       </c>
       <c r="C5">
         <v>312250456000.0</v>
       </c>
       <c r="D5">
         <v>312250456000.0</v>
       </c>
       <c r="E5">
         <v>312250456000.0</v>
       </c>
       <c r="F5">
+        <v>312250456000.0</v>
+      </c>
+      <c r="G5">
         <v>325150387000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>325150386574.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>323295202011.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>323763127384.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>324932440726.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>324946584555.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>312303434770.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>301796259026.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>850550000.0</v>
+      </c>
+      <c r="C7">
         <v>598736000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>225072000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>337608000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>139788000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>240746000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>365637000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>530733000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>167741000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>559663084000.0</v>
       </c>
       <c r="C8">
         <v>559663084000.0</v>
       </c>
       <c r="D8">
         <v>559663084000.0</v>
       </c>
       <c r="E8">
         <v>559663084000.0</v>
       </c>
       <c r="F8">
         <v>559663084000.0</v>
       </c>
       <c r="G8">
         <v>559663084000.0</v>
       </c>
       <c r="H8">
         <v>559663084000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>559663084000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>25200000000.0</v>
       </c>
       <c r="C9">
         <v>25200000000.0</v>
       </c>
       <c r="D9">
         <v>25200000000.0</v>
       </c>
       <c r="E9">
         <v>25200000000.0</v>
       </c>
       <c r="F9">
         <v>25200000000.0</v>
       </c>
       <c r="G9">
         <v>25200000000.0</v>
       </c>
       <c r="H9">
         <v>25200000000.0</v>
       </c>
       <c r="I9">
         <v>25200000000.0</v>
       </c>
       <c r="J9">
         <v>25200000000.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>25200000000.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>10523858000.0</v>
+      </c>
+      <c r="C10">
         <v>3041986000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6441392000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14242085000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5863255000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4449102000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11693995771.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20790702450.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14471813184.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10036798114.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13609519914.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15175798335.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31122768100.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31777006072.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14929726112.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6839829497.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6755192000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14686405000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16209678000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3296983000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6248183000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10913399000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9261169000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9206389000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7413895000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8405000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>3815940100.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>10036798110.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>10523858000.0</v>
+      </c>
+      <c r="C12">
         <v>3041986000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6441392000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14242085000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5863255000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4449102000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11693995771.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20790702450.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14471813184.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10036798114.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13609519914.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15175798335.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>31122768100.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>31777006072.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14929726112.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6839829497.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>559663084000.0</v>
       </c>
       <c r="C13">
         <v>559663084000.0</v>
       </c>
       <c r="D13">
         <v>559663084000.0</v>
       </c>
       <c r="E13">
         <v>559663084000.0</v>
       </c>
       <c r="F13">
         <v>559663084000.0</v>
       </c>
       <c r="G13">
         <v>559663084000.0</v>
       </c>
       <c r="H13">
         <v>559663084000.0</v>
       </c>
       <c r="I13">
         <v>559663084000.0</v>
       </c>
@@ -1753,3245 +1762,3367 @@
       <c r="M13">
         <v>559663084000.0</v>
       </c>
       <c r="N13">
         <v>559663084000.0</v>
       </c>
       <c r="O13">
         <v>559663084000.0</v>
       </c>
       <c r="P13">
         <v>559663084000.0</v>
       </c>
       <c r="Q13">
         <v>559663084000.0</v>
       </c>
       <c r="R13">
         <v>559663084000.0</v>
       </c>
       <c r="S13">
         <v>559663084000.0</v>
       </c>
       <c r="T13">
         <v>559663084000.0</v>
       </c>
       <c r="U13">
-        <v>326400000000.0</v>
+        <v>559663084000.0</v>
       </c>
       <c r="V13">
         <v>326400000000.0</v>
       </c>
       <c r="W13">
         <v>326400000000.0</v>
       </c>
       <c r="X13">
         <v>326400000000.0</v>
       </c>
       <c r="Y13">
         <v>326400000000.0</v>
       </c>
       <c r="Z13">
         <v>326400000000.0</v>
       </c>
+      <c r="AA13">
+        <v>326400000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>1119326000.0</v>
       </c>
       <c r="C14">
         <v>1119326000.0</v>
       </c>
       <c r="D14">
         <v>1119326000.0</v>
       </c>
       <c r="E14">
         <v>1119326000.0</v>
       </c>
       <c r="F14">
         <v>1119326000.0</v>
       </c>
       <c r="G14">
-        <v>1119326168.0</v>
+        <v>1119326000.0</v>
       </c>
       <c r="H14">
         <v>1119326168.0</v>
       </c>
       <c r="I14">
         <v>1119326168.0</v>
       </c>
       <c r="J14">
         <v>1119326168.0</v>
       </c>
       <c r="K14">
         <v>1119326168.0</v>
       </c>
       <c r="L14">
         <v>1119326168.0</v>
       </c>
       <c r="M14">
         <v>1119326168.0</v>
       </c>
       <c r="N14">
         <v>1119326168.0</v>
       </c>
       <c r="O14">
         <v>1119326168.0</v>
       </c>
       <c r="P14">
         <v>1119326168.0</v>
       </c>
-      <c r="Q14"/>
+      <c r="Q14">
+        <v>1119326168.0</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>3118009000.0</v>
+      </c>
+      <c r="C16">
         <v>4100877000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5161782000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3511225000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3113856000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20141229000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16215287264.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13696579850.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>35242931160.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39377750732.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33554177765.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52386281424.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48333106045.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>44242894422.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>73982995905.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>55850012710.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>214399666000.0</v>
+      </c>
+      <c r="C22">
         <v>214864581000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>214859482000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>213830125000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>213661241000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>213509219000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>214252111485.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>214527830102.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>214477168748.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>100217819125.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>101044357729.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>100770097668.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>100675180048.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>100502136000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>100434711484.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>111492413204.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1564999000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1468058000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1216522000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1154919000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1590386000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1669614000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1635049000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1889078000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1533157000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>339276000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>1266670590000.0</v>
+      </c>
+      <c r="C23">
         <v>1248491653000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1264157215000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1303744727000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1344549041000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1422052394000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1475456182789.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1503098900111.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1518623166828.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1443540346013.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1449036770639.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1434881838925.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1442622700965.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1304365923712.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1236647083759.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>619069349010.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>380975632490.0</v>
+      </c>
+      <c r="C24">
         <v>354765131160.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>390544636336.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>403445106080.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>453347846434.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>407960258470.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>414775700247.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>420284104558.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>421813719943.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>266299600946.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>286605141242.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>282105552000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>297769587000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>211567691000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>131339517000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>114230710000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>102271258000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>82073684000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>91877603000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>95161195000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>576350135000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>287052243000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>479112723000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>511137505000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>595245018000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>578239000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>381523362490.0</v>
+      </c>
+      <c r="C25">
         <v>355139131160.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>390657172340.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>403670178080.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>453347846430.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>408006854470.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>414923254250.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>421157016700.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>422964783260.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>306104125120.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>437672468000.0</v>
+      </c>
+      <c r="C28">
         <v>428588478000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>441835174000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>445878261000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>459722737000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>464203514000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>459897979551.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>456419838231.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>463355022920.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>333421327792.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>335373061490.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>292761815761.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>287509894055.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>186704340629.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>117075763854.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>135879993711.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>1121103224256.0</v>
+      </c>
+      <c r="C29">
         <v>1177951967549.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1207664672714.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1241964450742.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1277945037305.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1342517034385.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1404040762315.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1422432317968.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1421727452282.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>5879375000.0</v>
+      </c>
+      <c r="C30">
         <v>8287440000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10778347000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8870568000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6491982000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34794536000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67543370589.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49806000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38669000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>57691658107.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>63634020044.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>64317545644.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>61692887284.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48365663275.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>44020427892.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16278777025.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17792974000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>60785424000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>43118463000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27898143000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>37997443000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9276841000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12148379000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8167170000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6208220000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5547000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>812359045801.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>882560134112.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>932689532993.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>945587414287.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>944431349178.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>944364527793.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>936034535119.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>135206565837.0</v>
+      </c>
+      <c r="C32">
         <v>88154211179.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>134074662195.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>139954454230.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>173106989823.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>145904056794.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>204469628653.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>198874116293.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>164118227249.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>1034441763000.0</v>
+      </c>
+      <c r="C33">
         <v>1021891005000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1029492411000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1065672573000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1117982169000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1168130159000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1180293522658.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1203528779852.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1238101444098.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1274623759543.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1269534103794.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1253840552378.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1246701617742.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1121358208509.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1076069402919.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>479998059236.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>14000000000.0</v>
+      </c>
+      <c r="C34">
         <v>5284520292.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10910501422.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>16491318877.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>600467139.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>600467139.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>785426320.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>39708687176.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>449207244000.0</v>
+      </c>
+      <c r="C35">
         <v>363124978000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>403953894000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>423445315000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>478730113000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>438728679000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>449732494893.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>454513760185.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>455579454081.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>336889817137.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>356062691089.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>345995979455.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>357462853343.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>269753647090.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>192725443857.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>171612808241.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>61</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>38078071000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>62748083000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>76217977000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>97858832000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>106966056000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>84318716685.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>81666464830.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>92190654272.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>159271865125.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>163249475074.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>153791612249.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>156595012630.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>49991375942.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>42428478834.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>47725735892.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>1940669560.0</v>
+      </c>
+      <c r="C38">
         <v>1993574980.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>78387802650.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>108889058065.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>113964193839.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>99122589317.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>96829571654.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>106977633648.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>173305245297.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>175916735739.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>162557357000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>163257445000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>55259561000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>61127443000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>52689408000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>309627801000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5964103000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3727796000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3450366000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>179351813000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>211996231000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>223896121000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>228824891000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>230136246000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>227235000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>1425929000.0</v>
+      </c>
+      <c r="C39">
         <v>406641000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2585584000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1129376000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>550394000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1169379000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1673182286.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>64251587707.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>51572740798.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>58661969231.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5607671691.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6957085624.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7989927096.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2362909857.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1192815352.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20739047073.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>963401000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>907931000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>836515000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>633194000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>396415000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>464117000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5580103000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5469904000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4714266000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7097000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>44827865000.0</v>
+      </c>
+      <c r="C40">
         <v>34256880000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>26465682000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>20586797000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>15095603000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3934163000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3696033205.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11196102976.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1467627617.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>20710328404.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>45160077476.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>57525325032.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>29524021400.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>26731984857.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>63506800900.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>42970828102.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>162020327000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>121674998000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>73669242000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>32678648000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>29178484000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>61477834000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>36108720000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>34813917000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>20794870000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>26420000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>25382266495.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>31322292119.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>34809240646.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>33957210627.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>33400097138.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>70494379191.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>69457549847.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>63890428000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>59693267000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>58185956000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>61680668000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>56835181000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>55621889000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>68587401000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>74331933000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>24827205000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>21406212000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>58003911000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>58145220000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>68398898000.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>25200000000.0</v>
       </c>
       <c r="C42">
-        <v>25200000000.0</v>
+        <v>337450455674.0</v>
       </c>
       <c r="D42">
-        <v>25200000000.0</v>
+        <v>337450455674.0</v>
       </c>
       <c r="E42">
-        <v>25200000000.0</v>
+        <v>337450455674.0</v>
       </c>
       <c r="F42">
         <v>25200000000.0</v>
       </c>
       <c r="G42">
         <v>25200000000.0</v>
       </c>
       <c r="H42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="I42">
         <v>348495202012.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>348963127384.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>342059100236.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>25200000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>30312640462.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>25200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342107750211.0</v>
       </c>
       <c r="O42">
         <v>342107750211.0</v>
       </c>
       <c r="P42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="Q42">
         <v>25200000000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>1787307246352.0</v>
+      </c>
+      <c r="C45">
         <v>1748313475725.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1697261898983.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1681721209287.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1667281539989.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1670535781436.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1667271092544.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>994378582000.0</v>
+      </c>
+      <c r="C46">
         <v>981794359000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>964721974000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>987259770000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1009068111000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1048225435000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1081170933341.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1106699208198.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1131123810450.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1101318514246.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1093617368055.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1090815365571.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1083444172446.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1066098647148.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1029278799121.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>430606627237.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>994378582470.0</v>
+      </c>
+      <c r="C47">
         <v>981794359310.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>964721974020.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>987259770420.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1009068110842.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1043316552063.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1081170933341.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1106699208198.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1131123810450.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1101318514246.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1093617368055.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1090815366000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1083444172000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1066098647000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1029278799000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>430606627000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>371059287000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>576675629000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>518540676000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>462645221000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>473020029000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>485801063000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>521869470000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>527278103000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>530980688000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>199411000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-176672455000.0</v>
+      </c>
+      <c r="C48">
         <v>-150193301000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-137500361000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-114931827000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-84754494000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-36009264000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>22676062419.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>37429128275.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>35805137794.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>42642343557.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>33751526520.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>37609243763.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>26115183593.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>19213736278.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>6717294980.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-260956119614.0</v>
       </c>
-      <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>19686507096.0</v>
+      </c>
+      <c r="C50">
         <v>76266597413.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>57506857575.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>56337631899.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>12238145070.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>60552569555.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>56575529075.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>56560799123.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>55482383161.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>76990783960.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>62343099162.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>448196326000.0</v>
+      </c>
+      <c r="C51">
         <v>431630465000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>448276566000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>460120346000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>465585992000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>468652616000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>471591975325.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>477811007823.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>478612262421.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>383166813080.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>348982581404.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>307937614096.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>318632662155.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>218481346701.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>132005489966.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>142719823208.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>20292147000.0</v>
+      </c>
+      <c r="C52">
         <v>76491333000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>57619394000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>56450168000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12238145000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>58799608000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>56668721075.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>56653991123.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>55647479161.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>77062687960.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>62377440162.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>25832062434.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>20863075509.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6913656000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2278652812.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>31794775466.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>-76192977143.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-97833832195.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>150000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>727392000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>3817408000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2912000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>1266670590000.0</v>
+      </c>
+      <c r="C55">
         <v>1248491653000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1264157215000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1303744727000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1344549041000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1422052394000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1475456182789.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1503098900111.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1518623166828.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1443540346013.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1449036770639.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1434881838925.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1442622700965.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1304365923712.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1236647083759.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>619069349010.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>711249588000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>663217263000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>586554186000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>499588826000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>699114269000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>720271265000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>774690291000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>781712927000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>784953880000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>798975000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>232228828000.0</v>
+      </c>
+      <c r="C56">
         <v>226600648000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>234664804000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>238072154000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>226566872000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>253922235000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>295162660131.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>299570120259.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>280521722730.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>168916586470.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>179502666845.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>181041286547.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>195921083223.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>183007715203.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>160577680840.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>139071289774.0</v>
       </c>
-      <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>97022262000.0</v>
+      </c>
+      <c r="C57">
         <v>138446437000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>100590142000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>98117700000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>53459882000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>108018179000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>90693031478.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>100696003966.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>116403495481.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>160299067185.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>155097047895.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>147863434630.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>155838245103.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>112359561300.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>134442104741.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>135630937090.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>259447826000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>227857498000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>151344062000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>116052971000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>84733423000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>361415203000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>75332040000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>61230509000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>44737778000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>71222000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>546229506000.0</v>
+      </c>
+      <c r="C58">
         <v>501571414000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>504544036000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>521563014000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>532189995000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>546746858000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>540425526371.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>555209764151.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>571982949562.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>497188884322.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>511159738984.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>493859414085.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>513301098446.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>382113208390.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>327167548598.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>307243745331.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>417340973000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>378518584000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>317553597000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>236041371000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>686026626000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>648467446000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>612448674000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>630513234000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>708381694000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>649461000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>720441085000.0</v>
+      </c>
+      <c r="C60">
         <v>746920239000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>759613179000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>782181713000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>812359046000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>874004206000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>932689532993.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>945587414287.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>944431349178.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>944364527793.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>936034535119.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>939380077974.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>927886017804.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>920984570489.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>908488129191.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>311007033486.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>293218241000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>284052226000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>268435912000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>262990826000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>12540945000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>71140230000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>161589232000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>150553183000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>76012396000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>148983000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>28212042000.0</v>
+      </c>
+      <c r="C2">
+        <v>28784241000.0</v>
+      </c>
+      <c r="D2">
         <v>85406538000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>58688221000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37229377000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13818092000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23575157000.0</v>
       </c>
-      <c r="G2">
-[...4 lines deleted...]
-      </c>
       <c r="I2">
-        <v>11240696093.0</v>
+        <v>19698570000.0</v>
       </c>
       <c r="J2">
+        <v>18305628000.0</v>
+      </c>
+      <c r="K2">
+        <v>11240696000.0</v>
+      </c>
+      <c r="L2">
         <v>18484081232.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>18009899571.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19484216593.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15609059371.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16272019727.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15159665071.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15043056303.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12772093857.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14191546453.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>18260138799.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19091819676.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15200165592.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>22716594851.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16000678979.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16844043803.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14112989934.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>23345359744.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21519965957.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>22941974266.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>19149330017.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>26991472819.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>25817191701.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>27024924624.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>24045457543.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>23975210927.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>21153109745.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>22805285757.0</v>
       </c>
-      <c r="AK2">
-[...2 lines deleted...]
-      <c r="AL2">
+      <c r="AM2">
+        <v>43827314936.0</v>
+      </c>
+      <c r="AN2">
         <v>24331139606.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>24647259309.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>22704045053.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>21507164395.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>20428489730.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>23172733424.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>19553060363.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>19174247354.0</v>
       </c>
-      <c r="AT2">
-[...4 lines deleted...]
-      </c>
       <c r="AV2">
-        <v>39723998900.0</v>
+        <v>33637873151.0</v>
       </c>
       <c r="AW2">
-        <v>32531218200.0</v>
+        <v>33932579470.0</v>
       </c>
       <c r="AX2">
-        <v>38694789300.0</v>
+        <v>39723998876.0</v>
       </c>
       <c r="AY2">
-        <v>39286760600.0</v>
+        <v>32531218224.0</v>
       </c>
       <c r="AZ2">
-        <v>36759942700.0</v>
+        <v>38694789290.0</v>
       </c>
       <c r="BA2">
-        <v>33234096400.0</v>
+        <v>39286760554.0</v>
       </c>
       <c r="BB2">
-        <v>37904944100.0</v>
+        <v>36759942708.0</v>
       </c>
       <c r="BC2">
+        <v>33234096394.0</v>
+      </c>
+      <c r="BD2">
+        <v>37904944075.0</v>
+      </c>
+      <c r="BE2">
         <v>36956521100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>39431848700.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>51753675000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>44139891800.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>37864654700.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>36453742500.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>34641756300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>46432782100.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>37275251900.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>71011702200.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>67050325000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>70444499500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>71365760900.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>72746857700.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>75208622200.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>85203829100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>82357949600.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>87023439100.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>75126371700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>52546306100.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>55005484000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>55016953700.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>59467907000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>52869587000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>53721871000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>54198128000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>63466777000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>61849882000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>59844336000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>18329071000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>30686984000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>31723821000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>33221168000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>25826200000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>24679000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>17192581000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>15072960000.0</v>
       </c>
       <c r="CO2"/>
       <c r="CP2">
+        <v>15072960000.0</v>
+      </c>
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>16017000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5043,54 +5174,56 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5142,177 +5275,263 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
         <v>8242636000.0</v>
       </c>
       <c r="C5">
         <v>8242636000.0</v>
       </c>
       <c r="D5">
         <v>8242636000.0</v>
       </c>
       <c r="E5">
         <v>8242636000.0</v>
       </c>
       <c r="F5">
         <v>8242636000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5"/>
+      <c r="G5">
+        <v>8242636000.0</v>
+      </c>
+      <c r="H5">
+        <v>8242636000.0</v>
+      </c>
       <c r="I5">
-        <v>8242636363.0</v>
+        <v>8242636000.0</v>
       </c>
       <c r="J5">
-        <v>8242636363.0</v>
+        <v>304007819000.0</v>
       </c>
       <c r="K5">
-        <v>8242636363.0</v>
+        <v>8242636000.0</v>
       </c>
       <c r="L5">
         <v>8242636363.0</v>
       </c>
       <c r="M5">
         <v>8242636363.0</v>
       </c>
       <c r="N5">
         <v>8242636363.0</v>
       </c>
       <c r="O5">
         <v>8242636363.0</v>
       </c>
-      <c r="P5"/>
-[...37 lines deleted...]
-      <c r="BB5"/>
+      <c r="P5">
+        <v>8242636363.0</v>
+      </c>
+      <c r="Q5">
+        <v>8242636363.0</v>
+      </c>
+      <c r="R5">
+        <v>8242636363.0</v>
+      </c>
+      <c r="S5">
+        <v>8242636363.0</v>
+      </c>
+      <c r="T5">
+        <v>8242636363.0</v>
+      </c>
+      <c r="U5">
+        <v>8242636363.0</v>
+      </c>
+      <c r="V5">
+        <v>8242636363.0</v>
+      </c>
+      <c r="W5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="X5">
+        <v>316907750210.0</v>
+      </c>
+      <c r="Y5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="Z5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="AA5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="AB5">
+        <v>315174772336.0</v>
+      </c>
+      <c r="AC5">
+        <v>315174772335.0</v>
+      </c>
+      <c r="AD5">
+        <v>315174772335.0</v>
+      </c>
+      <c r="AE5">
+        <v>316907750210.0</v>
+      </c>
+      <c r="AF5">
+        <v>315669549528.0</v>
+      </c>
+      <c r="AG5">
+        <v>315669549529.0</v>
+      </c>
+      <c r="AH5">
+        <v>315669549528.0</v>
+      </c>
+      <c r="AI5">
+        <v>315669549528.0</v>
+      </c>
+      <c r="AJ5">
+        <v>316859100236.0</v>
+      </c>
+      <c r="AK5">
+        <v>316859100235.0</v>
+      </c>
+      <c r="AL5">
+        <v>316859100236.0</v>
+      </c>
+      <c r="AM5">
+        <v>316859100235.0</v>
+      </c>
+      <c r="AN5">
+        <v>317419924598.0</v>
+      </c>
+      <c r="AO5">
+        <v>317419924598.0</v>
+      </c>
+      <c r="AP5">
+        <v>317419924598.0</v>
+      </c>
+      <c r="AQ5">
+        <v>317419924598.0</v>
+      </c>
+      <c r="AR5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="AS5">
+        <v>316907750210.0</v>
+      </c>
+      <c r="AT5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="AU5">
+        <v>312303434770.0</v>
+      </c>
+      <c r="AV5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="AW5">
+        <v>316907750210.0</v>
+      </c>
+      <c r="AX5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="AY5">
+        <v>316907750210.0</v>
+      </c>
+      <c r="AZ5">
+        <v>316907750210.0</v>
+      </c>
+      <c r="BA5">
+        <v>316907750211.0</v>
+      </c>
+      <c r="BB5">
+        <v>316907750210.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5364,134 +5583,140 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>742166150.0</v>
+      </c>
+      <c r="C7">
+        <v>850550000.0</v>
+      </c>
+      <c r="D7">
         <v>954389000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>486368000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>542552000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>598736000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>654920000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>711104000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>196938000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>225072000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>253206000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>281340000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>309474000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>337608000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>365742000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>0.0</v>
       </c>
-      <c r="P7"/>
-[...1 lines deleted...]
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7">
         <v>93192000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>93192000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>116490500.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>139788000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>170853500.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>194151000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>217448500.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>240746000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>556141500.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>601795000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>647448500.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5513,54 +5738,56 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>559663084000.0</v>
       </c>
       <c r="C8">
         <v>559663084000.0</v>
       </c>
       <c r="D8">
         <v>559663084000.0</v>
       </c>
       <c r="E8">
         <v>559663084000.0</v>
       </c>
       <c r="F8">
         <v>559663084000.0</v>
       </c>
       <c r="G8">
         <v>559663084000.0</v>
       </c>
       <c r="H8">
         <v>559663084000.0</v>
       </c>
       <c r="I8">
         <v>559663084000.0</v>
       </c>
@@ -5572,52 +5799,56 @@
       </c>
       <c r="L8">
         <v>559663084000.0</v>
       </c>
       <c r="M8">
         <v>559663084000.0</v>
       </c>
       <c r="N8">
         <v>559663084000.0</v>
       </c>
       <c r="O8">
         <v>559663084000.0</v>
       </c>
       <c r="P8">
         <v>559663084000.0</v>
       </c>
       <c r="Q8">
         <v>559663084000.0</v>
       </c>
       <c r="R8">
         <v>559663084000.0</v>
       </c>
       <c r="S8">
         <v>559663084000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>559663084000.0</v>
+      </c>
+      <c r="U8">
+        <v>559663084000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5648,126 +5879,130 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>25200000000.0</v>
       </c>
       <c r="D9">
         <v>25200000000.0</v>
       </c>
       <c r="E9">
         <v>25200000000.0</v>
       </c>
       <c r="F9">
         <v>25200000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>25200000000.0</v>
+      </c>
+      <c r="H9">
+        <v>25200000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>25200000000.0</v>
       </c>
       <c r="M9">
         <v>25200000000.0</v>
       </c>
       <c r="N9">
         <v>25200000000.0</v>
       </c>
       <c r="O9">
         <v>25200000000.0</v>
       </c>
       <c r="P9">
         <v>25200000000.0</v>
       </c>
       <c r="Q9">
         <v>25200000000.0</v>
       </c>
       <c r="R9">
         <v>25200000000.0</v>
       </c>
       <c r="S9">
         <v>25200000000.0</v>
       </c>
       <c r="T9">
         <v>25200000000.0</v>
       </c>
       <c r="U9">
         <v>25200000000.0</v>
       </c>
       <c r="V9">
         <v>25200000000.0</v>
       </c>
       <c r="W9">
         <v>25200000000.0</v>
       </c>
       <c r="X9">
         <v>25200000000.0</v>
       </c>
       <c r="Y9">
         <v>25200000000.0</v>
       </c>
       <c r="Z9">
         <v>25200000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>25200000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5791,265 +6026,291 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>2851300000.0</v>
+      </c>
+      <c r="C10">
+        <v>10523858000.0</v>
+      </c>
+      <c r="D10">
         <v>2749239000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3445130000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2191772000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3041986000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6942088000.0</v>
       </c>
-      <c r="G10">
-[...4 lines deleted...]
-      </c>
       <c r="I10">
-        <v>6441391564.0</v>
+        <v>4015733000.0</v>
       </c>
       <c r="J10">
+        <v>3695968000.0</v>
+      </c>
+      <c r="K10">
+        <v>6441392000.0</v>
+      </c>
+      <c r="L10">
         <v>4366334657.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5520311963.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7092073046.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>14242085259.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4144136978.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7438210551.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6375057472.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>5863254678.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>6297382714.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>7316183433.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>7653296274.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4449102129.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7001071762.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8024333528.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14884407612.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>11693995771.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14182719175.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>13722671821.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>17672350528.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>20790702450.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>10156534337.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>10860467079.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>12063067899.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>14471813184.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11267782508.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>9096878747.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>16258082384.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>10036798114.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>12263386083.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>9326486770.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>8482754645.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>13609519914.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8903608969.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7869403780.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8868331358.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>15175798335.0</v>
       </c>
-      <c r="AT10"/>
-[...9 lines deleted...]
-      <c r="BD10"/>
+      <c r="AV10">
+        <v>11447612151.0</v>
+      </c>
+      <c r="AW10">
+        <v>11955215550.0</v>
+      </c>
+      <c r="AX10">
+        <v>14209553803.0</v>
+      </c>
+      <c r="AY10">
+        <v>31122768100.0</v>
+      </c>
+      <c r="AZ10">
+        <v>16181306283.0</v>
+      </c>
+      <c r="BA10">
+        <v>17147260151.0</v>
+      </c>
+      <c r="BB10">
+        <v>23039581436.0</v>
+      </c>
+      <c r="BC10">
+        <v>31777006072.0</v>
+      </c>
+      <c r="BD10">
+        <v>37870219720.0</v>
+      </c>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>730000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>730000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1730000000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="O11"/>
+      <c r="P11">
         <v>4144136980.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -6085,255 +6346,289 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>2851300000.0</v>
+      </c>
+      <c r="C12">
+        <v>10523858000.0</v>
+      </c>
+      <c r="D12">
         <v>2749239000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3445130000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2191772000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3041986000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>6942088000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12">
-        <v>6441391564.0</v>
+        <v>4015733000.0</v>
       </c>
       <c r="J12">
+        <v>3695968000.0</v>
+      </c>
+      <c r="K12">
+        <v>6441392000.0</v>
+      </c>
+      <c r="L12">
         <v>4366334657.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5520311963.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7092073046.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14242085259.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4144136978.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7438210551.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6375057472.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5863254678.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6297382714.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7316183433.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7653296274.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4449102129.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7001071762.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8024333528.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14884407612.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11693995771.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>14182719175.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>13722671821.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>17672350528.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>20790702450.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>10156534337.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>10860467079.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>12063067899.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>14471813184.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11267782508.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>9096878747.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>16258082384.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>10036798114.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>12263386083.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>9326486770.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>8482754645.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>13609519914.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>8903608969.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7869403780.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8868331358.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>15175798335.0</v>
       </c>
-      <c r="AT12"/>
-[...9 lines deleted...]
-      <c r="BD12"/>
+      <c r="AV12">
+        <v>11447612151.0</v>
+      </c>
+      <c r="AW12">
+        <v>11955215550.0</v>
+      </c>
+      <c r="AX12">
+        <v>14209553803.0</v>
+      </c>
+      <c r="AY12">
+        <v>31122768100.0</v>
+      </c>
+      <c r="AZ12">
+        <v>16181306283.0</v>
+      </c>
+      <c r="BA12">
+        <v>17147260151.0</v>
+      </c>
+      <c r="BB12">
+        <v>23039581436.0</v>
+      </c>
+      <c r="BC12">
+        <v>31777006072.0</v>
+      </c>
+      <c r="BD12">
+        <v>37870219720.0</v>
+      </c>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>559663084000.0</v>
       </c>
       <c r="C13">
         <v>559663084000.0</v>
       </c>
       <c r="D13">
         <v>559663084000.0</v>
       </c>
       <c r="E13">
         <v>559663084000.0</v>
       </c>
       <c r="F13">
         <v>559663084000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>559663084000.0</v>
+      </c>
+      <c r="H13">
+        <v>559663084000.0</v>
+      </c>
       <c r="I13">
         <v>559663084000.0</v>
       </c>
       <c r="J13">
         <v>559663084000.0</v>
       </c>
       <c r="K13">
         <v>559663084000.0</v>
       </c>
       <c r="L13">
         <v>559663084000.0</v>
       </c>
       <c r="M13">
         <v>559663084000.0</v>
       </c>
       <c r="N13">
         <v>559663084000.0</v>
       </c>
       <c r="O13">
         <v>559663084000.0</v>
       </c>
       <c r="P13">
         <v>559663084000.0</v>
       </c>
       <c r="Q13">
@@ -6501,309 +6796,321 @@
       <c r="BS13">
         <v>559663084000.0</v>
       </c>
       <c r="BT13">
         <v>559663084000.0</v>
       </c>
       <c r="BU13">
         <v>559663084000.0</v>
       </c>
       <c r="BV13">
         <v>559663084000.0</v>
       </c>
       <c r="BW13">
         <v>559663084000.0</v>
       </c>
       <c r="BX13">
         <v>559663084000.0</v>
       </c>
       <c r="BY13">
         <v>559663084000.0</v>
       </c>
       <c r="BZ13">
         <v>559663084000.0</v>
       </c>
       <c r="CA13">
-        <v>326400000000.0</v>
+        <v>559663084000.0</v>
       </c>
       <c r="CB13">
-        <v>326400000000.0</v>
+        <v>559663084000.0</v>
       </c>
       <c r="CC13">
         <v>326400000000.0</v>
       </c>
       <c r="CD13">
         <v>326400000000.0</v>
       </c>
       <c r="CE13">
         <v>326400000000.0</v>
       </c>
       <c r="CF13">
         <v>326400000000.0</v>
       </c>
       <c r="CG13">
         <v>326400000000.0</v>
       </c>
       <c r="CH13">
         <v>326400000000.0</v>
       </c>
       <c r="CI13">
         <v>326400000000.0</v>
       </c>
       <c r="CJ13">
         <v>326400000000.0</v>
       </c>
       <c r="CK13">
         <v>326400000000.0</v>
       </c>
       <c r="CL13">
         <v>326400000000.0</v>
       </c>
       <c r="CM13">
         <v>326400000000.0</v>
       </c>
       <c r="CN13">
         <v>326400000000.0</v>
       </c>
       <c r="CO13">
         <v>326400000000.0</v>
       </c>
       <c r="CP13">
         <v>326400000000.0</v>
       </c>
       <c r="CQ13">
         <v>326400000000.0</v>
       </c>
+      <c r="CR13">
+        <v>326400000000.0</v>
+      </c>
+      <c r="CS13">
+        <v>326400000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>1119498000.0</v>
+      </c>
+      <c r="C14">
         <v>1119326000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>1119326000.0</v>
+      </c>
+      <c r="E14">
         <v>1119433000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1119433000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1119326000.0</v>
       </c>
       <c r="G14">
         <v>1119326000.0</v>
       </c>
       <c r="H14">
-        <v>1119455000.0</v>
+        <v>1119326000.0</v>
       </c>
       <c r="I14">
         <v>1119326000.0</v>
       </c>
       <c r="J14">
-        <v>1119326168.0</v>
+        <v>1119455000.0</v>
       </c>
       <c r="K14">
-        <v>1119326168.0</v>
+        <v>1119326000.0</v>
       </c>
       <c r="L14">
         <v>1119326168.0</v>
       </c>
       <c r="M14">
         <v>1119326168.0</v>
       </c>
       <c r="N14">
-        <v>1119119291.0</v>
+        <v>1119326168.0</v>
       </c>
       <c r="O14">
-        <v>1119119291.0</v>
+        <v>1119326168.0</v>
       </c>
       <c r="P14">
         <v>1119119291.0</v>
       </c>
       <c r="Q14">
+        <v>1119119291.0</v>
+      </c>
+      <c r="R14">
+        <v>1119119291.0</v>
+      </c>
+      <c r="S14">
         <v>1119326229.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1119022856.0</v>
       </c>
       <c r="T14">
         <v>1119022856.0</v>
       </c>
       <c r="U14">
         <v>1119022856.0</v>
       </c>
       <c r="V14">
         <v>1119022856.0</v>
       </c>
       <c r="W14">
-        <v>1119910882.0</v>
+        <v>1119022856.0</v>
       </c>
       <c r="X14">
-        <v>1119910882.0</v>
+        <v>1119022856.0</v>
       </c>
       <c r="Y14">
         <v>1119910882.0</v>
       </c>
       <c r="Z14">
         <v>1119910882.0</v>
       </c>
       <c r="AA14">
-        <v>1119326168.0</v>
+        <v>1119910882.0</v>
       </c>
       <c r="AB14">
-        <v>1120327703.0</v>
+        <v>1119910882.0</v>
       </c>
       <c r="AC14">
         <v>1119326168.0</v>
       </c>
       <c r="AD14">
+        <v>1120327703.0</v>
+      </c>
+      <c r="AE14">
         <v>1119326168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121114998.0</v>
       </c>
       <c r="AF14">
         <v>1119326168.0</v>
       </c>
       <c r="AG14">
         <v>1121114998.0</v>
       </c>
       <c r="AH14">
+        <v>1119326168.0</v>
+      </c>
+      <c r="AI14">
         <v>1121114998.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
-        <v>1118754813.0</v>
+        <v>1121114998.0</v>
       </c>
       <c r="AK14">
         <v>1118754813.0</v>
       </c>
       <c r="AL14">
         <v>1118754813.0</v>
       </c>
       <c r="AM14">
-        <v>1118115170.0</v>
+        <v>1118754813.0</v>
       </c>
       <c r="AN14">
-        <v>1118115170.0</v>
+        <v>1118754813.0</v>
       </c>
       <c r="AO14">
         <v>1118115170.0</v>
       </c>
       <c r="AP14">
         <v>1118115170.0</v>
       </c>
       <c r="AQ14">
-        <v>1120084774.0</v>
+        <v>1118115170.0</v>
       </c>
       <c r="AR14">
-        <v>1120084774.0</v>
+        <v>1118115170.0</v>
       </c>
       <c r="AS14">
         <v>1120084774.0</v>
       </c>
       <c r="AT14">
         <v>1120084774.0</v>
       </c>
       <c r="AU14">
+        <v>1120084774.0</v>
+      </c>
+      <c r="AV14">
+        <v>1120084774.0</v>
+      </c>
+      <c r="AW14">
         <v>1118640213.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1118640213.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1116243481.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1120474179.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1116924163.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1122172517.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1121032712.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1119326168.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6855,229 +7162,243 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>3118009000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
+        <v>1330085486.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16">
         <v>4100877000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2552145000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16">
-        <v>5161782474.0</v>
+        <v>2138918000.0</v>
       </c>
       <c r="J16">
+        <v>31564993000.0</v>
+      </c>
+      <c r="K16">
+        <v>5161782000.0</v>
+      </c>
+      <c r="L16">
         <v>23581163496.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>21534328152.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2193740646.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3511224684.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4199187686.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4199187686.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="R16">
+        <v>2295291086.0</v>
+      </c>
+      <c r="S16">
         <v>17667696615.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>15676169502.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>17461426484.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>18237704365.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20141228575.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8850682570.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>11376100902.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16064199017.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>16215287264.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>17833540439.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15675075823.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>15616526702.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>23291265150.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>27840505965.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>29816711418.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>21723823164.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>35242931160.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>21749018879.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>19753891232.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>25661787097.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>39377750732.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>43003887506.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>36222566044.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>39093432380.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>33554177765.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>61179399771.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>56368884640.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>56666851128.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>52386281424.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7129,54 +7450,56 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7228,54 +7551,56 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7327,54 +7652,56 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7426,64 +7753,68 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21"/>
+      <c r="J21">
+        <v>11458714000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
@@ -7525,875 +7856,915 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>214499411000.0</v>
+      </c>
+      <c r="C22">
+        <v>214399666000.0</v>
+      </c>
+      <c r="D22">
         <v>214252262000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>214431665000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>215119395000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>214864581000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>214433099000.0</v>
       </c>
-      <c r="G22">
-[...4 lines deleted...]
-      </c>
       <c r="I22">
-        <v>214859481814.0</v>
+        <v>215051862000.0</v>
       </c>
       <c r="J22">
+        <v>215262310000.0</v>
+      </c>
+      <c r="K22">
+        <v>214859482000.0</v>
+      </c>
+      <c r="L22">
         <v>214516207202.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>214700467608.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>214105422226.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>213830124508.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>213652657997.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>213556078686.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>213499848438.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>213661241156.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>213497679905.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>213630621087.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>213617875131.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>213509218677.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>213778277612.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>213986109521.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>214200983659.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>214252111485.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>214291501561.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>214411969175.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>214163960834.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>214527830102.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>214537267923.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>214606953204.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>214304865599.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>214477168748.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>100245205599.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>100330288877.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>100335673367.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>100217819125.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>100669273484.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>100682036799.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>100318327329.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>101044357729.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>100186452268.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>100546794993.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>100475985796.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>100770097668.0</v>
       </c>
-      <c r="AT22">
-[...4 lines deleted...]
-      </c>
       <c r="AV22">
-        <v>100659521900.0</v>
+        <v>100655009555.0</v>
       </c>
       <c r="AW22">
-        <v>100675180000.0</v>
+        <v>100662257037.0</v>
       </c>
       <c r="AX22">
-        <v>100408762900.0</v>
+        <v>100659521887.0</v>
       </c>
       <c r="AY22">
-        <v>100426229200.0</v>
+        <v>100675180048.0</v>
       </c>
       <c r="AZ22">
-        <v>100328818000.0</v>
+        <v>100408762920.0</v>
       </c>
       <c r="BA22">
+        <v>100426229160.0</v>
+      </c>
+      <c r="BB22">
+        <v>100328817980.0</v>
+      </c>
+      <c r="BC22">
         <v>100502136000.0</v>
       </c>
-      <c r="BB22">
-[...2 lines deleted...]
-      <c r="BC22">
+      <c r="BD22">
+        <v>99924887421.0</v>
+      </c>
+      <c r="BE22">
         <v>100236746300.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>100243112300.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>100434711000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>86235813500.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>111538981700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>111477175800.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>111492413200.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1479355900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1470607100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1576618400.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1564998500.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1420587800.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1338278100.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1306484900.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1468058400.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1673231000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1299547100.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1287803400.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1216522000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1156268900.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1219666800.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1201818400.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1014322000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1030560000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1314708000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1590386000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1444664000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1521956000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1667606000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1669614000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1489105000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1504643000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1696375000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>1635049000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>1809000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>1889078000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>135348000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>1533157000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>340777000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>339276000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>256606000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>1253525488000.0</v>
+      </c>
+      <c r="C23">
+        <v>1266670590000.0</v>
+      </c>
+      <c r="D23">
         <v>1232022949000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1228093266000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1227146969000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1248491653000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1249321020000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23">
-        <v>1264157214668.0</v>
+        <v>1247445318000.0</v>
       </c>
       <c r="J23">
+        <v>1260289013000.0</v>
+      </c>
+      <c r="K23">
+        <v>1264157215000.0</v>
+      </c>
+      <c r="L23">
         <v>1276936837240.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1284900347903.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1284407812993.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1303744727251.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1298491673861.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1316097523726.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1331042602482.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1344549041177.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1382899498133.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1411207174646.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1414646608224.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1422052394101.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1435111749032.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1442910492269.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1463472819833.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1475456182789.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1477095972405.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1476397729834.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1495877560381.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1503098900111.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1506538509799.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1504662942264.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1505352912890.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1518623166828.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1539139463971.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1550060907743.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1563004057164.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1443540346013.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1445093077258.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1440751633560.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1442141445686.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1449036770639.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1413426443173.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1424560369348.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1426017489275.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1434881838925.0</v>
       </c>
-      <c r="AT23"/>
-[...7 lines deleted...]
-      <c r="BB23"/>
+      <c r="AV23">
+        <v>1408538192253.0</v>
+      </c>
+      <c r="AW23">
+        <v>1411980719495.0</v>
+      </c>
+      <c r="AX23">
+        <v>1411486891234.0</v>
+      </c>
+      <c r="AY23">
+        <v>1442622700965.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1408947446887.0</v>
+      </c>
+      <c r="BA23">
+        <v>1427008348036.0</v>
+      </c>
+      <c r="BB23">
+        <v>1307704942859.0</v>
+      </c>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>376577025435.0</v>
+      </c>
+      <c r="C24">
+        <v>380975632490.0</v>
+      </c>
+      <c r="D24">
         <v>353098895550.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>353645970390.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>355100051290.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>354765131160.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>399534850500.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>398726879546.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>374084736735.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>390544636336.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>393255278970.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>398122546450.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>400737508900.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>403445106080.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>451776065880.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>456062646963.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>451651807999.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>453347846434.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>408262930010.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>408763653950.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>407899357540.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>407960258470.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>412200888710.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>415607561524.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>410628166634.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>414775700247.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>416787708100.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>418468807324.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>420932520567.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>420284104558.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>416352541399.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>418649475300.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>420368742400.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>422179356900.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>400828660000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>409336063300.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>413495572300.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>266395437900.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>273561507400.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>272751008000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>282835915700.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>286605141200.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>292304988600.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>273015308600.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>283931487100.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>282105551700.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>285975020200.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>293353344300.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>296334079200.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>297769586600.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>305944333700.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>309853272800.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>211731430300.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>211567690700.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>219226769400.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>155951792500.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>144164227600.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>131339517000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>137800331900.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>145217250500.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>143582565000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>114230710500.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>135717333000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>137621642700.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>132948389700.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>102271258400.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>129063088800.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>130332191600.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>117156211800.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>82073684200.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>116024107100.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>102786336600.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>91877602900.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>69539249800.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>70218908100.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>41399999200.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>120355604000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>121141282000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>480963039000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>576350136000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>270853981000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>302126138000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>240901812000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>287052243000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>515808860000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>587862478000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>486188311000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>479112723000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>529277000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>511137505000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>595245018000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24">
+        <v>595245018000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>578239000000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>381523362490.0</v>
+      </c>
+      <c r="D25">
         <v>353722330550.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>353963870390.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>355446001290.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>355139131160.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>399965034500.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>393395948970.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>398291350450.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>400934446900.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>403670178080.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>452029271880.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>456062646960.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>451651808000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>453347846430.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>408262930010.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>408763653950.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>407922656040.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>408006854470.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>412278550210.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>415708520520.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>410752423130.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>414923254250.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>417161235600.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8417,54 +8788,56 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8516,54 +8889,56 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8615,313 +8990,343 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>391041741000.0</v>
+      </c>
+      <c r="C28">
+        <v>437672468000.0</v>
+      </c>
+      <c r="D28">
         <v>402332058000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>412945633000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>420178058000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>428588478000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>429404121000.0</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
-        <v>441835174347.0</v>
+        <v>436972701000.0</v>
       </c>
       <c r="J28">
+        <v>441190447000.0</v>
+      </c>
+      <c r="K28">
+        <v>441835174000.0</v>
+      </c>
+      <c r="L28">
         <v>447579655300.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>450624594489.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>451017803464.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>445878260720.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>457799117156.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>456559771643.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>458759421738.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>459722736826.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>461516077035.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>461003232075.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>460915121321.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>464203513899.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>462629041703.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>461629077437.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>457006167960.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>459897979551.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>460867453211.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>463424858132.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>460975859319.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>456419838231.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>463642244499.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>464085128263.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>464749298005.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>463355022920.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>467003243655.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>478471873032.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>475685402073.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>333421327792.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>333113944868.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>334360927461.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>338762264430.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>335373061490.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>296796591501.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>297291633213.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>301940860029.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>292761815761.0</v>
       </c>
-      <c r="AT28"/>
-[...9 lines deleted...]
-      <c r="BD28"/>
+      <c r="AV28">
+        <v>301331952051.0</v>
+      </c>
+      <c r="AW28">
+        <v>305109019711.0</v>
+      </c>
+      <c r="AX28">
+        <v>302835416869.0</v>
+      </c>
+      <c r="AY28">
+        <v>287357710055.0</v>
+      </c>
+      <c r="AZ28">
+        <v>306734648217.0</v>
+      </c>
+      <c r="BA28">
+        <v>309677633426.0</v>
+      </c>
+      <c r="BB28">
+        <v>193191848905.0</v>
+      </c>
+      <c r="BC28">
+        <v>-31777006072.0</v>
+      </c>
+      <c r="BD28">
+        <v>-37870219720.0</v>
+      </c>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>1098355594855.0</v>
+      </c>
+      <c r="C29">
+        <v>1121103224256.0</v>
+      </c>
+      <c r="D29">
         <v>1095858343807.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1129982341399.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1151810489926.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1177951967549.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1179046983991.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1187116068200.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1195783605856.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1207664672714.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1218074040348.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1226063130083.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1234267880753.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1241964450742.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1238660154008.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1255337452420.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1269100130330.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1277945037305.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1318250061934.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1329681021818.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1333750135636.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1342517034385.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1366733057630.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1379885323233.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1394709028259.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8947,409 +9352,417 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>4110037000.0</v>
+      </c>
+      <c r="C30">
+        <v>5879375000.0</v>
+      </c>
+      <c r="D30">
         <v>8360593000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8074519000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2562156000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8287440000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13372369000.0</v>
       </c>
-      <c r="G30">
-[...4 lines deleted...]
-      </c>
       <c r="I30">
-        <v>10778346542.0</v>
+        <v>5160594000.0</v>
       </c>
       <c r="J30">
+        <v>11458714000.0</v>
+      </c>
+      <c r="K30">
+        <v>10778347000.0</v>
+      </c>
+      <c r="L30">
         <v>9012444781.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12473542415.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11806111246.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8870568365.0</v>
       </c>
-      <c r="N30">
-[...4 lines deleted...]
-      </c>
       <c r="P30">
+        <v>8626683549.0</v>
+      </c>
+      <c r="Q30">
+        <v>7248701184.0</v>
+      </c>
+      <c r="R30">
         <v>8732000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6491982355.0</v>
       </c>
-      <c r="R30">
-[...2 lines deleted...]
-      <c r="S30">
+      <c r="T30">
+        <v>19552542346.0</v>
+      </c>
+      <c r="U30">
         <v>36542538327.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>34945359008.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>35784835256.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>58221268149.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>54089008308.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>59718514025.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>67543370589.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>49968380800.0</v>
       </c>
-      <c r="AA30">
-[...4 lines deleted...]
-      </c>
       <c r="AC30">
+        <v>52309483933.0</v>
+      </c>
+      <c r="AD30">
+        <v>63020378050.0</v>
+      </c>
+      <c r="AE30">
         <v>63156324986.0</v>
       </c>
-      <c r="AD30">
-[...4 lines deleted...]
-      </c>
       <c r="AF30">
-        <v>66745950900.0</v>
+        <v>59407907410.0</v>
       </c>
       <c r="AG30">
-        <v>49845085500.0</v>
+        <v>55802266571.0</v>
       </c>
       <c r="AH30">
-        <v>66528866919.0</v>
+        <v>66745950872.0</v>
       </c>
       <c r="AI30">
-        <v>64288062569.0</v>
+        <v>49845085502.0</v>
       </c>
       <c r="AJ30">
-        <v>57473454563.0</v>
+        <v>64277942799.0</v>
       </c>
       <c r="AK30">
-        <v>57691658100.0</v>
+        <v>62480677551.0</v>
       </c>
       <c r="AL30">
-        <v>59484837674.0</v>
+        <v>55706968641.0</v>
       </c>
       <c r="AM30">
-        <v>61229882750.0</v>
+        <v>50933590621.0</v>
       </c>
       <c r="AN30">
-        <v>61489381544.0</v>
+        <v>57782596886.0</v>
       </c>
       <c r="AO30">
-        <v>64692836107.0</v>
+        <v>53068819397.0</v>
       </c>
       <c r="AP30">
-        <v>57580698688.0</v>
+        <v>53348675166.0</v>
       </c>
       <c r="AQ30">
-        <v>66565055867.0</v>
+        <v>59241117511.0</v>
       </c>
       <c r="AR30">
-        <v>58439279837.0</v>
+        <v>52832760670.0</v>
       </c>
       <c r="AS30">
-        <v>64741766966.0</v>
+        <v>56191815867.0</v>
       </c>
       <c r="AT30">
-        <v>48794790100.0</v>
+        <v>51239153426.0</v>
       </c>
       <c r="AU30">
-        <v>46888374700.0</v>
+        <v>58138304920.0</v>
       </c>
       <c r="AV30">
-        <v>48720600200.0</v>
+        <v>44064679202.0</v>
       </c>
       <c r="AW30">
-        <v>61692887300.0</v>
+        <v>41328695380.0</v>
       </c>
       <c r="AX30">
-        <v>52123720100.0</v>
+        <v>48720600161.0</v>
       </c>
       <c r="AY30">
-        <v>64815504800.0</v>
+        <v>56133207980.0</v>
       </c>
       <c r="AZ30">
-        <v>39391387500.0</v>
+        <v>51416720070.0</v>
       </c>
       <c r="BA30">
-        <v>48365663300.0</v>
+        <v>63978504830.0</v>
       </c>
       <c r="BB30">
+        <v>39391387530.0</v>
+      </c>
+      <c r="BC30">
+        <v>42819566559.0</v>
+      </c>
+      <c r="BD30">
         <v>38399816500.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>36507088600.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>29023343100.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>29683588000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>22739206900.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>23251127000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>19244623300.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>16278777000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>61180795000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>59851243100.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>61366012400.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>17792973700.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>17805912300.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>67393076700.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>53970197700.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>60785424000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>55326771100.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>45093849200.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>41392607600.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>43118463800.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>29385644300.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>29660232500.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>28062675400.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>39799631000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5783393000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>36218870000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>37997444000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>10514995000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>8972409000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>9667543000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>9276841000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>14177316000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>14074891000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>11287526000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>12148379000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>9658000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>8167170000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>10713149000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>6208220000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>9998000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>5547000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>12429000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>770199563631.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>777082641874.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>791339470226.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>803965651120.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>812359045801.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>850529794185.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>861454798310.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>865298208541.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>874004206357.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>897273797665.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>910426063268.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>923035901187.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>932689532993.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>924494627646.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>925717582940.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>941610250941.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>945587414287.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>941480643495.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -9369,126 +9782,132 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>122826861211.0</v>
+      </c>
+      <c r="C32">
+        <v>135206565837.0</v>
+      </c>
+      <c r="D32">
         <v>47257370443.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>74092184391.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>86680637453.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>88154211179.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>140515591935.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>139564633046.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>113564519975.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>134074662195.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>131935475575.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>133239776342.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>144339935511.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>139954454230.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>179191533003.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>183435433446.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>177989736121.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>173106989823.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>148969929049.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>150169114075.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>148652638839.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>145904056794.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>187107255711.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>193535640841.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>193370122833.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9514,297 +9933,327 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>1030814829000.0</v>
+      </c>
+      <c r="C33">
+        <v>1034441763000.0</v>
+      </c>
+      <c r="D33">
         <v>1005203368000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1001063871000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1006224018000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1021891005000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1011896057000.0</v>
       </c>
-      <c r="G33">
-[...4 lines deleted...]
-      </c>
       <c r="I33">
-        <v>1029492410667.0</v>
+        <v>1017017184000.0</v>
       </c>
       <c r="J33">
+        <v>1024995470000.0</v>
+      </c>
+      <c r="K33">
+        <v>1029492411000.0</v>
+      </c>
+      <c r="L33">
         <v>1043409810480.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1052206025916.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1051404206476.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1065672573068.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1071332621798.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1087363974787.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1102187369650.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1117982168907.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1141592902802.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1151912832207.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1156508099020.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1168130158804.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1155222675734.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1165420176127.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1173183538780.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1180293522658.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1184309861858.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1192784801156.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1199247725451.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1203528779852.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1220099165745.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1220841183375.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1209457163609.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1238101444098.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1360875839083.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1376021592688.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1388695986988.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1274623759543.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1272155207511.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1269141821126.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1271552330048.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1269534103794.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1246478482227.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1249362980658.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1257306686551.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1253840552378.0</v>
       </c>
-      <c r="AT33"/>
-[...9 lines deleted...]
-      <c r="BD33"/>
+      <c r="AV33">
+        <v>1247325338684.0</v>
+      </c>
+      <c r="AW33">
+        <v>1250232356693.0</v>
+      </c>
+      <c r="AX33">
+        <v>1246558273349.0</v>
+      </c>
+      <c r="AY33">
+        <v>1246701617742.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1135884688938.0</v>
+      </c>
+      <c r="BA33">
+        <v>1141114338745.0</v>
+      </c>
+      <c r="BB33">
+        <v>1142281960002.0</v>
+      </c>
+      <c r="BC33">
+        <v>1066098647148.0</v>
+      </c>
+      <c r="BD33">
+        <v>1052137705433.0</v>
+      </c>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="C34"/>
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>14000000000.0</v>
+      </c>
+      <c r="C34">
+        <v>14000000000.0</v>
+      </c>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
         <v>5284520292.0</v>
       </c>
-      <c r="F34"/>
-[...1 lines deleted...]
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34">
         <v>1.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>10910501422.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>16491318877.0</v>
+        <v>-1.0</v>
       </c>
       <c r="N34"/>
       <c r="O34">
-        <v>600467139.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16491318877.0</v>
+      </c>
+      <c r="P34"/>
       <c r="Q34">
         <v>600467139.0</v>
       </c>
-      <c r="R34"/>
+      <c r="R34">
+        <v>600467139.0</v>
+      </c>
       <c r="S34">
+        <v>600467139.0</v>
+      </c>
+      <c r="T34"/>
+      <c r="U34">
         <v>-1.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34">
         <v>-1.0</v>
       </c>
-      <c r="X34"/>
-[...1 lines deleted...]
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34">
         <v>1025209434.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1040741433.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1152579434.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -9826,426 +10275,478 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>448436971000.0</v>
+      </c>
+      <c r="C35">
+        <v>449207244000.0</v>
+      </c>
+      <c r="D35">
         <v>360729303000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>361078108000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>362921443000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>363124978000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>409055954000.0</v>
       </c>
-      <c r="G35">
-[...4 lines deleted...]
-      </c>
       <c r="I35">
-        <v>403953894059.0</v>
+        <v>409743079000.0</v>
       </c>
       <c r="J35">
+        <v>387465860000.0</v>
+      </c>
+      <c r="K35">
+        <v>403953894000.0</v>
+      </c>
+      <c r="L35">
         <v>408964029664.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>415246238627.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>419276663744.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>423445314535.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>473441512927.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>479459938007.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>476211454651.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>478730112929.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>438721588640.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>439365610463.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>438599481020.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>438728679453.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>442670565728.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>446145536041.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>441204438652.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>449732494893.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>447335612238.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>450543431218.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>454140194714.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>454513760185.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>448961593158.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>451698182926.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>454419871428.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>455579454081.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>469758915058.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>478709957575.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>483575875595.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>336889817137.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>341509784895.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>341656282417.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>352459688388.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>356062691089.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>355614730445.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>336493591932.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>347791922936.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>345995979455.0</v>
       </c>
-      <c r="AT35"/>
-[...9 lines deleted...]
-      <c r="BD35"/>
+      <c r="AV35">
+        <v>343749307157.0</v>
+      </c>
+      <c r="AW35">
+        <v>351879950220.0</v>
+      </c>
+      <c r="AX35">
+        <v>355689866286.0</v>
+      </c>
+      <c r="AY35">
+        <v>357462853343.0</v>
+      </c>
+      <c r="AZ35">
+        <v>362197745552.0</v>
+      </c>
+      <c r="BA35">
+        <v>366745573011.0</v>
+      </c>
+      <c r="BB35">
+        <v>268176928166.0</v>
+      </c>
+      <c r="BC35">
+        <v>211490444959.0</v>
+      </c>
+      <c r="BD35">
+        <v>218068245378.0</v>
+      </c>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>37719627000.0</v>
+      </c>
       <c r="C36">
+        <v>38122510737.0</v>
+      </c>
+      <c r="D36">
+        <v>37703099373.0</v>
+      </c>
+      <c r="E36">
         <v>37694651000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>38258729000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>38078071000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>-1000.0</v>
       </c>
-      <c r="G36">
-[...4 lines deleted...]
-      </c>
       <c r="I36">
-        <v>12534740494.0</v>
+        <v>12534740000.0</v>
       </c>
       <c r="J36">
+        <v>12534740000.0</v>
+      </c>
+      <c r="K36">
+        <v>12534740000.0</v>
+      </c>
+      <c r="L36">
         <v>76417977143.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>76245404054.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>67434486882.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>76217977143.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>75042992410.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>82638678969.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>90420227243.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>97858832195.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>104788024622.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>106750079863.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>105750079863.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>106966055716.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>84278004418.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>84063446047.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>84551999501.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>84318716685.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>81815423423.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>82146087575.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>81758066295.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>81666464830.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>93262426518.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>92971097431.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>99325540436.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>92190654272.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>239720053292.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>255790004792.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>274379806450.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>159271865125.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>164714020049.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>160095025251.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>165490690952.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>163249475074.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>149558012218.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>150383365957.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>157986916300.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>153791612249.0</v>
       </c>
-      <c r="AT36"/>
-[...9 lines deleted...]
-      <c r="BD36"/>
+      <c r="AV36">
+        <v>156475837512.0</v>
+      </c>
+      <c r="AW36">
+        <v>160386310505.0</v>
+      </c>
+      <c r="AX36">
+        <v>158968216158.0</v>
+      </c>
+      <c r="AY36">
+        <v>163257445297.0</v>
+      </c>
+      <c r="AZ36">
+        <v>57322341034.0</v>
+      </c>
+      <c r="BA36">
+        <v>65527307631.0</v>
+      </c>
+      <c r="BB36">
+        <v>77412042247.0</v>
+      </c>
+      <c r="BC36">
+        <v>-1066098647148.0</v>
+      </c>
+      <c r="BD36">
+        <v>-1052137705433.0</v>
+      </c>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10297,1331 +10798,1383 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="B38"/>
       <c r="C38">
-        <v>2352304690.0</v>
+        <v>1940669560.0</v>
       </c>
       <c r="D38">
         <v>2352304690.0</v>
       </c>
       <c r="E38">
+        <v>2352304690.0</v>
+      </c>
+      <c r="F38">
+        <v>2352304690.0</v>
+      </c>
+      <c r="G38">
         <v>1993574980.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>14804461100.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>78714523949.0</v>
       </c>
       <c r="L38">
         <v>15028860390.0</v>
       </c>
       <c r="M38">
+        <v>78714523949.0</v>
+      </c>
+      <c r="N38">
+        <v>15028860390.0</v>
+      </c>
+      <c r="O38">
         <v>78387802650.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>85127863061.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>93069695335.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>101141832512.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>108889058065.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>116678079135.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>118675958847.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>117694675964.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>119904724203.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>98725424765.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>98924785320.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>99417046847.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>99122589317.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>17670361450.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>96290049854.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>96145918262.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>96829571654.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>107343420250.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>107287282500.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>113403903400.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>106977633600.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>253974057400.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>269117435700.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>288059944100.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>173305245300.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>178267842000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>171872026000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>177455956200.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>175916735700.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>158010856100.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>159356481200.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>166588250400.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>163025186800.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>156475837500.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>160386310500.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>158968216200.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>163257445300.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>57322341000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>65527307600.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>77412042200.0</v>
       </c>
-      <c r="BA38">
-[...4 lines deleted...]
-      </c>
       <c r="BC38">
+        <v>55321054856.0</v>
+      </c>
+      <c r="BD38">
+        <v>67406940388.0</v>
+      </c>
+      <c r="BE38">
         <v>54746877300.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>59690990300.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>61127443000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>54880805100.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>52593192800.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>50449780300.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>53228562800.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>264723537600.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>5624074100.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>5042666100.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>313113737300.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>54926513300.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>9267571900.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>8928403300.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>8693815800.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>6938249000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>7125151300.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>6988705900.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>6632331000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>3898187100.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>3918187100.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>3941820800.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>3381324000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>33172113000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>179858513000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>179861813000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>210401801000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>215225304000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>214614348000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>212146231000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>225748954000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>226538579000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>224184484000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>224046121000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>226702000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>228974891000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>228808572000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>230286246000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>190462000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>9092000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>200299000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>1249911000.0</v>
+      </c>
+      <c r="C39">
+        <v>1425929000.0</v>
+      </c>
+      <c r="D39">
         <v>1457487000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1078081000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1049628000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>406641000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2677406000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39">
-        <v>2585584080.0</v>
+        <v>6199945000.0</v>
       </c>
       <c r="J39">
+        <v>4876552000.0</v>
+      </c>
+      <c r="K39">
+        <v>2585584000.0</v>
+      </c>
+      <c r="L39">
         <v>5632040120.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-1.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1129376051.0</v>
       </c>
-      <c r="N39">
-[...4 lines deleted...]
-      </c>
       <c r="P39">
+        <v>735573539.0</v>
+      </c>
+      <c r="Q39">
+        <v>490558518.0</v>
+      </c>
+      <c r="R39">
         <v>35963914491.0</v>
       </c>
-      <c r="Q39">
-[...4 lines deleted...]
-      </c>
       <c r="S39">
-        <v>38347537919.0</v>
+        <v>550394081.0</v>
       </c>
       <c r="T39">
-        <v>36867337799.0</v>
+        <v>1958990366.0</v>
       </c>
       <c r="U39">
-        <v>179079235.0</v>
+        <v>2171571919.0</v>
       </c>
       <c r="V39">
-        <v>59109723924.0</v>
+        <v>2288551118.0</v>
       </c>
       <c r="W39">
-        <v>55479873093.0</v>
+        <v>990299567.0</v>
       </c>
       <c r="X39">
-        <v>61203889782.0</v>
+        <v>5044341485.0</v>
       </c>
       <c r="Y39">
+        <v>5546750495.0</v>
+      </c>
+      <c r="Z39">
+        <v>5641261467.0</v>
+      </c>
+      <c r="AA39">
         <v>69216552875.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>64311889811.0</v>
       </c>
-      <c r="AA39">
-[...4 lines deleted...]
-      </c>
       <c r="AC39">
-        <v>64251587707.0</v>
+        <v>14298849339.0</v>
       </c>
       <c r="AD39">
-        <v>68076127.0</v>
+        <v>12903191108.0</v>
       </c>
       <c r="AE39">
-        <v>58354338606.0</v>
+        <v>14445486320.0</v>
       </c>
       <c r="AF39">
-        <v>69527815783.0</v>
+        <v>13467679974.0</v>
       </c>
       <c r="AG39">
-        <v>51572740798.0</v>
+        <v>13682117625.0</v>
       </c>
       <c r="AH39">
-        <v>221769862.0</v>
+        <v>13911910500.0</v>
       </c>
       <c r="AI39">
-        <v>324084862.0</v>
+        <v>12903497227.0</v>
       </c>
       <c r="AJ39">
-        <v>240859862.0</v>
+        <v>9841852029.0</v>
       </c>
       <c r="AK39">
-        <v>58661969231.0</v>
+        <v>9432330094.0</v>
       </c>
       <c r="AL39">
-        <v>520372506.0</v>
+        <v>9074564748.0</v>
       </c>
       <c r="AM39">
-        <v>371406115.0</v>
+        <v>7728378610.0</v>
       </c>
       <c r="AN39">
-        <v>298652120.0</v>
+        <v>8350711538.0</v>
       </c>
       <c r="AO39">
-        <v>155953095.0</v>
+        <v>8532469468.0</v>
       </c>
       <c r="AP39">
-        <v>277201021.0</v>
+        <v>8439358498.0</v>
       </c>
       <c r="AQ39">
-        <v>216134050.0</v>
+        <v>5607671691.0</v>
       </c>
       <c r="AR39">
-        <v>927205733.0</v>
+        <v>11590228060.0</v>
       </c>
       <c r="AS39">
-        <v>353623578.0</v>
+        <v>10589374050.0</v>
       </c>
       <c r="AT39">
-        <v>315441800.0</v>
+        <v>8127332144.0</v>
       </c>
       <c r="AU39">
-        <v>2242515500.0</v>
+        <v>6957085624.0</v>
       </c>
       <c r="AV39">
-        <v>1338942000.0</v>
+        <v>5045552661.0</v>
       </c>
       <c r="AW39">
-        <v>2430247800.0</v>
+        <v>7802194835.0</v>
       </c>
       <c r="AX39">
-        <v>104348968700.0</v>
+        <v>1338942034.0</v>
       </c>
       <c r="AY39">
-        <v>103505015100.0</v>
+        <v>7989927095.0</v>
       </c>
       <c r="AZ39">
-        <v>2663195900.0</v>
+        <v>105055968676.0</v>
       </c>
       <c r="BA39">
-        <v>2362909900.0</v>
+        <v>104342015150.0</v>
       </c>
       <c r="BB39">
+        <v>2663195910.0</v>
+      </c>
+      <c r="BC39">
+        <v>7847513079.0</v>
+      </c>
+      <c r="BD39">
         <v>3531125800.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>2761527700.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>2505395000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1192816000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>2548068000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>1852423700.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>1375484500.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>623139200.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1105407200.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>1342070400.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>1861211500.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>963400400.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>1674573700.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1893962200.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>2130316400.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>907931300.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>1268122100.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>770136600.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>678641500.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>836515000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>4359574600.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>524014800.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>870113200.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>421962000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>1025256000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>568880000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>396415000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>653382000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>824817000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>1019045000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>464117000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>2540221000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>2664481000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>2645704000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>5580103000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>7059000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>5469904000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>13417369000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>4714266000.0</v>
       </c>
-      <c r="CO39"/>
-      <c r="CP39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>684000000.0</v>
       </c>
-      <c r="CQ39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>39949137000.0</v>
+      </c>
+      <c r="C40">
+        <v>45130685000.0</v>
+      </c>
+      <c r="D40">
         <v>31103344000.0</v>
       </c>
-      <c r="C40">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="E40">
+        <v>22004713160.0</v>
+      </c>
+      <c r="F40">
         <v>20435164000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>34256880000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>27029763000.0</v>
       </c>
-      <c r="G40">
-[...4 lines deleted...]
-      </c>
       <c r="I40">
-        <v>26568269663.0</v>
+        <v>26923502000.0</v>
       </c>
       <c r="J40">
+        <v>-3902468000.0</v>
+      </c>
+      <c r="K40">
+        <v>26465682000.0</v>
+      </c>
+      <c r="L40">
         <v>976265465.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2056761918.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>9810284152.0</v>
       </c>
-      <c r="M40">
-[...4 lines deleted...]
-      </c>
       <c r="O40">
-        <v>18003927505.0</v>
+        <v>20586797300.0</v>
       </c>
       <c r="P40">
+        <v>13513727262.0</v>
+      </c>
+      <c r="Q40">
+        <v>11362420196.0</v>
+      </c>
+      <c r="R40">
         <v>22339769197.0</v>
       </c>
-      <c r="Q40">
-[...4 lines deleted...]
-      </c>
       <c r="S40">
-        <v>13847901526.0</v>
+        <v>15095603588.0</v>
       </c>
       <c r="T40">
-        <v>11510584769.0</v>
+        <v>6806494225.0</v>
       </c>
       <c r="U40">
-        <v>12031022781.0</v>
+        <v>18549443055.0</v>
       </c>
       <c r="V40">
-        <v>3862976911.0</v>
+        <v>15851436777.0</v>
       </c>
       <c r="W40">
-        <v>2633004979.0</v>
+        <v>16847667252.0</v>
       </c>
       <c r="X40">
-        <v>2872762962.0</v>
+        <v>5107342103.0</v>
       </c>
       <c r="Y40">
+        <v>4895106740.0</v>
+      </c>
+      <c r="Z40">
+        <v>4664925727.0</v>
+      </c>
+      <c r="AA40">
         <v>3696033205.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2871928715.0</v>
       </c>
-      <c r="AA40">
-[...4 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>1601417676.0</v>
+        <v>4733739288.0</v>
       </c>
       <c r="AD40">
-        <v>2016037305.0</v>
+        <v>5353628713.0</v>
       </c>
       <c r="AE40">
-        <v>2475009027.0</v>
+        <v>8179038433.0</v>
       </c>
       <c r="AF40">
-        <v>2475009027.0</v>
+        <v>17288139428.0</v>
       </c>
       <c r="AG40">
-        <v>1467627617.0</v>
+        <v>-6279522660.0</v>
       </c>
       <c r="AH40">
-        <v>17527382623.0</v>
+        <v>-6891607892.0</v>
       </c>
       <c r="AI40">
-        <v>17561775123.0</v>
+        <v>20772211484.0</v>
       </c>
       <c r="AJ40">
-        <v>14283894767.0</v>
+        <v>29453116188.0</v>
       </c>
       <c r="AK40">
-        <v>20710328404.0</v>
+        <v>25304476707.0</v>
       </c>
       <c r="AL40">
-        <v>33058890756.0</v>
+        <v>26989590973.0</v>
       </c>
       <c r="AM40">
-        <v>33967569411.0</v>
+        <v>25482727188.0</v>
       </c>
       <c r="AN40">
-        <v>29583683517.0</v>
+        <v>52473361059.0</v>
       </c>
       <c r="AO40">
-        <v>37658265573.0</v>
+        <v>50108884530.0</v>
       </c>
       <c r="AP40">
-        <v>38319791769.0</v>
+        <v>48440860399.0</v>
       </c>
       <c r="AQ40">
-        <v>40941972766.0</v>
+        <v>52453947012.0</v>
       </c>
       <c r="AR40">
-        <v>39981926743.0</v>
+        <v>58846708215.0</v>
       </c>
       <c r="AS40">
-        <v>50470843418.0</v>
+        <v>61715284694.0</v>
       </c>
       <c r="AT40">
-        <v>61415236000.0</v>
+        <v>55676999829.0</v>
       </c>
       <c r="AU40">
-        <v>62126184000.0</v>
+        <v>62642508214.0</v>
       </c>
       <c r="AV40">
-        <v>62804788000.0</v>
+        <v>61415236075.0</v>
       </c>
       <c r="AW40">
-        <v>102443952000.0</v>
+        <v>62126183247.0</v>
       </c>
       <c r="AX40">
-        <v>60371810000.0</v>
+        <v>62804788196.0</v>
       </c>
       <c r="AY40">
-        <v>74090847000.0</v>
+        <v>102443951370.0</v>
       </c>
       <c r="AZ40">
-        <v>74262658000.0</v>
+        <v>60371809800.0</v>
       </c>
       <c r="BA40">
-        <v>72211809000.0</v>
+        <v>74090846856.0</v>
       </c>
       <c r="BB40">
-        <v>66123073000.0</v>
+        <v>74947899514.0</v>
       </c>
       <c r="BC40">
+        <v>79125464906.0</v>
+      </c>
+      <c r="BD40">
+        <v>70536625958.0</v>
+      </c>
+      <c r="BE40">
         <v>72228185000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>68131694000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>75035358000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>62893851000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>105119614000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>63642312000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>65601972000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>66747893000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>207600331000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>195286561000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>162020327000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>188627256000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>202027160000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>179706624000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>121674998000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>88747502000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>82145983000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>78066027000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>73669243000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>39268510000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>38117414000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>33413598000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>20721710000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>19786048000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>17637389000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>19356643000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>17227348000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>16399569000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>13639345000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>61477834000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>22807790000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>22097530000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>21022330000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>36108720000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>29734000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>34813917000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>20794870000.0</v>
       </c>
       <c r="CO40"/>
       <c r="CP40">
+        <v>20794870000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>15117000000.0</v>
       </c>
-      <c r="CQ40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>16954888179.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>21412241043.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>23397291044.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>24559646652.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>25382266495.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>30458658628.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>30601956510.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>30676824980.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>30721824980.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>30392015518.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>30437015517.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>30452015518.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>34809240646.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>31199586073.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>31655442894.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>32742839647.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>33957210627.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>32052910259.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>33048707600.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>34051129100.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>33400097100.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>68930255100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>69373894200.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>70080303300.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>70494379200.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>67948277500.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>68905274400.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>69623772700.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>69457549800.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>63309741800.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>63478283400.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>63860435900.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>63890427800.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>57774287000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>58526606000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>59355787100.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>59693266700.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>56253411900.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>56892300200.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>56445497800.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>58185956400.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>54594576300.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>55889459400.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>57444289500.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>61680668000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>54708654500.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>13704754200.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>57353010700.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>56835180700.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>56358366000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>15924421600.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>12401409200.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>55621888800.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>9806423400.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>9857275700.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>12902077400.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>68587400800.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>64540098700.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>66512172200.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>71546469100.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>74331932600.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>78452335900.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>78620387000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>78824072900.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>20824695000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>21198184000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>74733342000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>21406212000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>54860542000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>57293713000.0</v>
       </c>
       <c r="CF41"/>
       <c r="CG41">
-        <v>57370680000.0</v>
+        <v>57293713000.0</v>
       </c>
       <c r="CH41"/>
       <c r="CI41">
+        <v>57370680000.0</v>
+      </c>
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>57977286000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>58003911000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>58145220000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>578627898000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>68398898000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41"/>
       <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>329207819000.0</v>
       </c>
       <c r="C42">
         <v>329207819000.0</v>
       </c>
       <c r="D42">
         <v>329207819000.0</v>
       </c>
       <c r="E42">
         <v>329207819000.0</v>
       </c>
       <c r="F42">
         <v>329207819000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
+      <c r="G42">
+        <v>329207819000.0</v>
+      </c>
+      <c r="H42">
+        <v>329207819000.0</v>
+      </c>
       <c r="I42">
-        <v>329207819311.0</v>
+        <v>329207819000.0</v>
       </c>
       <c r="J42">
-        <v>329207819311.0</v>
+        <v>25200000000.0</v>
       </c>
       <c r="K42">
-        <v>329207819311.0</v>
+        <v>329207819000.0</v>
       </c>
       <c r="L42">
         <v>329207819311.0</v>
       </c>
       <c r="M42">
         <v>329207819311.0</v>
       </c>
       <c r="N42">
         <v>329207819311.0</v>
       </c>
       <c r="O42">
         <v>329207819311.0</v>
       </c>
       <c r="P42">
+        <v>329207819311.0</v>
+      </c>
+      <c r="Q42">
+        <v>329207819311.0</v>
+      </c>
+      <c r="R42">
         <v>337450455674.0</v>
       </c>
-      <c r="Q42">
-[...2 lines deleted...]
-      <c r="R42">
+      <c r="S42">
+        <v>329207819311.0</v>
+      </c>
+      <c r="T42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="U42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="V42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="W42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="X42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="Y42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="Z42">
+        <v>342107750211.0</v>
+      </c>
+      <c r="AA42">
         <v>350350386574.0</v>
       </c>
-      <c r="S42">
-[...20 lines deleted...]
-      <c r="Z42">
+      <c r="AB42">
         <v>348617408699.0</v>
       </c>
-      <c r="AA42">
-[...4 lines deleted...]
-      </c>
       <c r="AC42">
-        <v>348495202012.0</v>
+        <v>342107750211.0</v>
       </c>
       <c r="AD42">
-        <v>348989979205.0</v>
+        <v>342107750211.0</v>
       </c>
       <c r="AE42">
-        <v>348989979205.0</v>
+        <v>31587451802.0</v>
       </c>
       <c r="AF42">
-        <v>348963127384.0</v>
+        <v>333987320535.0</v>
       </c>
       <c r="AG42">
-        <v>348963127384.0</v>
+        <v>342107750211.0</v>
       </c>
       <c r="AH42">
-        <v>342059100236.0</v>
+        <v>342107750211.0</v>
       </c>
       <c r="AI42">
-        <v>342059100236.0</v>
+        <v>342107750211.0</v>
       </c>
       <c r="AJ42">
-        <v>342059100236.0</v>
+        <v>25200000000.0</v>
       </c>
       <c r="AK42">
-        <v>342059100236.0</v>
+        <v>25200000000.0</v>
       </c>
       <c r="AL42">
-        <v>342619924599.0</v>
+        <v>25200000000.0</v>
       </c>
       <c r="AM42">
-        <v>342619924599.0</v>
+        <v>25200000000.0</v>
       </c>
       <c r="AN42">
-        <v>342619924599.0</v>
+        <v>25200000000.0</v>
       </c>
       <c r="AO42">
-        <v>342619924599.0</v>
+        <v>25200000000.0</v>
       </c>
       <c r="AP42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>33812198523.0</v>
+      </c>
+      <c r="AV42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>25200000000.0</v>
+      </c>
+      <c r="BC42">
         <v>342107750211.0</v>
       </c>
-      <c r="AQ42">
-[...18 lines deleted...]
-      <c r="BD42"/>
+      <c r="BD42">
+        <v>-573761650951.0</v>
+      </c>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11673,54 +12226,56 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11772,96 +12327,102 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>1787543455853.0</v>
+      </c>
+      <c r="C45">
+        <v>1787307246352.0</v>
+      </c>
+      <c r="D45">
         <v>1748233825503.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1748529474687.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1742752344538.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1748313475725.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1708869269052.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1707821084322.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1703647305732.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1697261898983.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1687528328225.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1685789489449.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1684552613545.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1681721209287.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1671923381230.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11897,733 +12458,769 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>990707058000.0</v>
+      </c>
+      <c r="C46">
+        <v>994378582000.0</v>
+      </c>
+      <c r="D46">
         <v>965147964000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>960991915000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>965587984000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>981794359000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>947798427000.0</v>
       </c>
-      <c r="G46">
-[...4 lines deleted...]
-      </c>
       <c r="I46">
-        <v>964721974022.0</v>
+        <v>957219554000.0</v>
       </c>
       <c r="J46">
+        <v>963275846000.0</v>
+      </c>
+      <c r="K46">
+        <v>964721974000.0</v>
+      </c>
+      <c r="L46">
         <v>964497713442.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>973466501967.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>981475599700.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>987259770418.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>986179758737.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>994269279451.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1001020537138.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1009068110842.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1024914823667.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1033236873360.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1038813423056.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1048225434601.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1056497250969.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1066495390807.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1073766491933.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1081170933341.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1088460557361.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1096494751302.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1103101807189.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1106699208198.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1112755745494.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1113553900878.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1096053260169.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1131123810450.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1106901781677.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1106904156996.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1100636042929.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1101318514246.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1093887365515.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1097269795153.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1094096373887.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1093617368055.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1088467626152.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1090006499500.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1090718436138.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1090815365571.0</v>
       </c>
-      <c r="AT46"/>
-[...9 lines deleted...]
-      <c r="BD46"/>
+      <c r="AV46">
+        <v>1090849501172.0</v>
+      </c>
+      <c r="AW46">
+        <v>1089846046188.0</v>
+      </c>
+      <c r="AX46">
+        <v>1087590057191.0</v>
+      </c>
+      <c r="AY46">
+        <v>1083444172445.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1078562347904.0</v>
+      </c>
+      <c r="BA46">
+        <v>1075587031114.0</v>
+      </c>
+      <c r="BB46">
+        <v>1064869917755.0</v>
+      </c>
+      <c r="BC46">
+        <v>1066098647148.0</v>
+      </c>
+      <c r="BD46">
+        <v>1052137705433.0</v>
+      </c>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>994378582470.0</v>
+      </c>
+      <c r="D47">
         <v>965147963940.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>960991914940.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>965587984200.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>981794359310.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>947798427220.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>964497713440.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>973466501967.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>981475599700.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>987259770420.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>986179758737.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>994269279452.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1001020537138.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1009068110842.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1024914823667.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1033236873360.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1038813423056.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1048225434601.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1056497250969.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1066495390807.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1073766491933.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1081170933341.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1088460557360.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1096494751302.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1103101807189.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1106699208198.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1112755745495.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1113553900900.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1096053260200.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1131123810500.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1106901781700.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1106904157000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1100636042900.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1101318514200.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1093887365500.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1097269795200.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1094096373900.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1093617368100.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1088467626200.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1090006499500.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1090718436100.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1090815365600.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1090849501200.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>1089846046200.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>1087590057200.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1083444172400.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1078562347900.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1075587031100.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1064869917800.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1066098647100.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1052137705400.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1033075366500.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1026638501800.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1029278799000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>456635304500.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>432975627300.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>435828127500.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>430606627200.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>277392245100.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>626258921600.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>632480087500.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>371059286800.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>610871909200.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>606668330600.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>586221468500.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>576675628500.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>552093292400.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>536723668700.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>530891162400.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>518540676200.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>455901479600.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>458969859900.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>460482902700.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>465172976000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>467446001000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>470436340000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>473020029000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>477569783000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>480045711000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>482498591000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>485801063000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>515262822000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>518303935000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>521294538000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>521869470000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>526012000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>527278103000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>530649842000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>530980688000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>197687000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>199411000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>203360000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-191908820000.0</v>
+      </c>
+      <c r="C48">
+        <v>-176672455000.0</v>
+      </c>
+      <c r="D48">
         <v>-205382104000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-183035593000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-167130328000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-150193301000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-153757845000.0</v>
       </c>
-      <c r="G48">
-[...4 lines deleted...]
-      </c>
       <c r="I48">
-        <v>-137500360871.0</v>
+        <v>-150274802000.0</v>
       </c>
       <c r="J48">
+        <v>-146019410000.0</v>
+      </c>
+      <c r="K48">
+        <v>-137500361000.0</v>
+      </c>
+      <c r="L48">
         <v>-130732283283.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-126913976043.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-120646061431.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-114931826911.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-120030897800.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-105774069448.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-93147888554.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-84754493873.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-59483676389.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-48558672264.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-44715262033.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-36009264217.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-12739672909.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>412592694.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>13022430613.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>22676062419.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>16214134947.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>17437090241.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>33451964929.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>37429128275.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>32827580290.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>27600388134.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>32430581649.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>35805137794.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>24893781797.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>30853779082.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>34520183613.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>42642343557.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>27142255933.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>29159739087.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>29748674223.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>33751526520.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>20946537306.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>31955511829.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>31683995306.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>37609243763.0</v>
       </c>
-      <c r="AT48">
-[...4 lines deleted...]
-      </c>
       <c r="AV48">
-        <v>29213817000.0</v>
+        <v>39319425082.0</v>
       </c>
       <c r="AW48">
-        <v>26115183600.0</v>
+        <v>36909028812.0</v>
       </c>
       <c r="AX48">
-        <v>27287904900.0</v>
+        <v>29213816984.0</v>
       </c>
       <c r="AY48">
-        <v>26770687600.0</v>
+        <v>26115183593.0</v>
       </c>
       <c r="AZ48">
-        <v>21312198900.0</v>
+        <v>27287904915.0</v>
       </c>
       <c r="BA48">
-        <v>19213736300.0</v>
+        <v>26770687577.0</v>
       </c>
       <c r="BB48">
-        <v>14098567000.0</v>
+        <v>21312198885.0</v>
       </c>
       <c r="BC48">
+        <v>19213736278.0</v>
+      </c>
+      <c r="BD48">
+        <v>14098566951.0</v>
+      </c>
+      <c r="BE48">
         <v>13386231700.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>7861715800.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>6717295000.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
+      <c r="CR48"/>
+      <c r="CS48"/>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12675,144 +13272,150 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>16573849719.0</v>
+      </c>
+      <c r="C50">
+        <v>19686507096.0</v>
+      </c>
+      <c r="D50">
         <v>51028012687.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>62258424319.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>66727226906.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>76266597413.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>36156438529.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>41550450879.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>70604739595.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>57506857575.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>58437504992.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>57741020004.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>57062893615.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>56337631899.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>9801446250.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>7935335231.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>13482671211.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>12238145070.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>59457337737.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>59462569555.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>60552569555.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>60552569555.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>57258371255.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>53851698441.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>61044960438.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>56575529075.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>58731532221.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>58076927629.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>57068240780.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>56560799123.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>56707481937.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -12832,449 +13435,499 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>393893041000.0</v>
+      </c>
+      <c r="C51">
+        <v>448196326000.0</v>
+      </c>
+      <c r="D51">
         <v>405081297000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>416390763000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>422369830000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>431630465000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>436346209000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51"/>
       <c r="I51">
-        <v>448276565911.0</v>
+        <v>440988434000.0</v>
       </c>
       <c r="J51">
+        <v>444886414000.0</v>
+      </c>
+      <c r="K51">
+        <v>448276566000.0</v>
+      </c>
+      <c r="L51">
         <v>451945989962.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>456144906454.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>458109876515.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>460120345979.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>461943254134.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>463997982194.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>465134479211.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>465585991504.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>467813459749.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>468319415508.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>468568417595.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>468652616028.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>469630113465.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>469653410965.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>471890575572.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>471591975325.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>476075381821.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>477147529953.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>478648209847.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>477210540681.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>473798778836.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>474945595342.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>476812365904.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>477826836104.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>478271026163.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>487568751779.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>491943484457.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>343458125906.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>345377330951.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>343687414231.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>347245019075.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>348982581404.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>305700200470.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>305161036993.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>310809191387.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>307937614096.0</v>
       </c>
-      <c r="AT51"/>
-[...7 lines deleted...]
-      <c r="BB51"/>
+      <c r="AV51">
+        <v>312779564202.0</v>
+      </c>
+      <c r="AW51">
+        <v>317064235261.0</v>
+      </c>
+      <c r="AX51">
+        <v>317044970672.0</v>
+      </c>
+      <c r="AY51">
+        <v>318480478155.0</v>
+      </c>
+      <c r="AZ51">
+        <v>322915954500.0</v>
+      </c>
+      <c r="BA51">
+        <v>326824893577.0</v>
+      </c>
+      <c r="BB51">
+        <v>216231430341.0</v>
+      </c>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>16876670000.0</v>
+      </c>
+      <c r="C52">
+        <v>20292147000.0</v>
+      </c>
+      <c r="D52">
         <v>51358967000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>62426892000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>66923829000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>76491333000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>36381175000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52">
-        <v>57619393575.0</v>
+        <v>41999923000.0</v>
       </c>
       <c r="J52">
+        <v>71858402000.0</v>
+      </c>
+      <c r="K52">
+        <v>57619394000.0</v>
+      </c>
+      <c r="L52">
         <v>58550040992.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>57853556004.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>57175429615.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>56450167899.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9913982250.0</v>
       </c>
-      <c r="O52">
-[...2 lines deleted...]
-      <c r="P52">
+      <c r="Q52">
+        <v>3633560035.0</v>
+      </c>
+      <c r="R52">
         <v>13482671211.0</v>
       </c>
-      <c r="Q52">
-[...2 lines deleted...]
-      <c r="R52">
+      <c r="S52">
+        <v>9021701474.0</v>
+      </c>
+      <c r="T52">
         <v>59550529737.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>59555761555.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>60645761555.0</v>
       </c>
-      <c r="U52">
-[...2 lines deleted...]
-      <c r="V52">
+      <c r="W52">
+        <v>60738953555.0</v>
+      </c>
+      <c r="X52">
         <v>57351563255.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>53944890441.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>61138152438.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>56668721075.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>58914146221.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>58259541629.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>57250854780.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>56653991123.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>56890095937.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>56296120009.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>56443623526.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>55647479161.0</v>
       </c>
-      <c r="AH52">
-[...4 lines deleted...]
-      </c>
       <c r="AJ52">
-        <v>78447912201.0</v>
+        <v>74810650845.0</v>
       </c>
       <c r="AK52">
+        <v>74732538877.0</v>
+      </c>
+      <c r="AL52">
+        <v>74132864710.0</v>
+      </c>
+      <c r="AM52">
         <v>77062687960.0</v>
       </c>
-      <c r="AL52">
-[...2 lines deleted...]
-      <c r="AM52">
+      <c r="AN52">
+        <v>67745789771.0</v>
+      </c>
+      <c r="AO52">
         <v>70936406235.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>64409103406.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>62377440162.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>13395211872.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>32145728441.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>26877704334.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>25832062434.0</v>
       </c>
-      <c r="AT52"/>
-[...7 lines deleted...]
-      <c r="BB52"/>
+      <c r="AV52">
+        <v>27051676040.0</v>
+      </c>
+      <c r="AW52">
+        <v>23825029009.0</v>
+      </c>
+      <c r="AX52">
+        <v>20825029509.0</v>
+      </c>
+      <c r="AY52">
+        <v>20863075509.0</v>
+      </c>
+      <c r="AZ52">
+        <v>17233522810.0</v>
+      </c>
+      <c r="BA52">
+        <v>16971620810.0</v>
+      </c>
+      <c r="BB52">
+        <v>4500000000.0</v>
+      </c>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-76392977143.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-76220404054.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-54874746388.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-76192977143.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>-49761133750.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>-82613678968.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
@@ -13309,54 +13962,56 @@
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13408,1102 +14063,1146 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>1253525488000.0</v>
+      </c>
+      <c r="C55">
+        <v>1266670590000.0</v>
+      </c>
+      <c r="D55">
         <v>1232022949000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1228093266000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1227146969000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1248491653000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1249321020000.0</v>
       </c>
-      <c r="G55">
-[...4 lines deleted...]
-      </c>
       <c r="I55">
-        <v>1264157214668.0</v>
+        <v>1247445318000.0</v>
       </c>
       <c r="J55">
+        <v>1260289013000.0</v>
+      </c>
+      <c r="K55">
+        <v>1264157215000.0</v>
+      </c>
+      <c r="L55">
         <v>1276936837240.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1284900347903.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1284407812993.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1303744727251.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1298491673861.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1316097523726.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1331042602482.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1344549041177.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1382899498133.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1411207174646.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1414646608224.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1422052394101.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1435111749032.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1442910492269.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1463472819833.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1475456182789.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1477095972405.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1476397729834.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1495877560381.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1503098900111.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1506538509799.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1504662942264.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1505352912890.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1518623166828.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1539139463971.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1550060907743.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1563004057164.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1443540346013.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1445093077258.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1440751633560.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1442141445686.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1449036770639.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1413426443173.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1424560369348.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1426017489275.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1434881838925.0</v>
       </c>
-      <c r="AT55">
-[...4 lines deleted...]
-      </c>
       <c r="AV55">
-        <v>1411486891200.0</v>
+        <v>1408538192253.0</v>
       </c>
       <c r="AW55">
-        <v>1442622701000.0</v>
+        <v>1411980719495.0</v>
       </c>
       <c r="AX55">
-        <v>1408947446900.0</v>
+        <v>1411486891234.0</v>
       </c>
       <c r="AY55">
-        <v>1427008348000.0</v>
+        <v>1442622700965.0</v>
       </c>
       <c r="AZ55">
-        <v>1307704942900.0</v>
+        <v>1408947446887.0</v>
       </c>
       <c r="BA55">
-        <v>1304365923700.0</v>
+        <v>1427008348036.0</v>
       </c>
       <c r="BB55">
-        <v>1299270695300.0</v>
+        <v>1307704942859.0</v>
       </c>
       <c r="BC55">
+        <v>1304365923713.0</v>
+      </c>
+      <c r="BD55">
+        <v>1299270695253.0</v>
+      </c>
+      <c r="BE55">
         <v>1242387376400.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1226928740400.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1236647083000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>629503390700.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>633349887200.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>624722877100.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>619069349000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>612596376600.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>704335937000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>708171863000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>711249588500.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>693407231600.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>706856013200.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>668583032800.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>663217263000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>633648945800.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>611467155400.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>596708807400.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>586554185700.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>505150217100.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>501274351200.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>499557614900.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>514160101000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>511549707000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>693527093000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>699114269000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>708436921000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>716375507000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>716523548000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>720271265000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>774324421000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>773810675000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>772126961000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>774690291000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>777609000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>781712927000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>783724280000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>784953880000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>805595000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>798975000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>737687000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>222710659000.0</v>
+      </c>
+      <c r="C56">
+        <v>232228828000.0</v>
+      </c>
+      <c r="D56">
         <v>226819581000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>227029395000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>220922951000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>226600648000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>237424962000.0</v>
       </c>
-      <c r="G56">
-[...4 lines deleted...]
-      </c>
       <c r="I56">
+        <v>230428134000.0</v>
+      </c>
+      <c r="J56">
+        <v>235293543000.0</v>
+      </c>
+      <c r="K56">
         <v>234664804000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>233527026760.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>232694321987.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>233003606517.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>238072154183.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>227159052063.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>228733548939.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>228855232832.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>226566872270.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>241306595331.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>259294342439.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>258138509204.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>253922235297.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>279889073298.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>277490316142.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>290289281053.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>295162660131.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>292786110547.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>283612928678.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>296629834930.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>299570120259.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>286439344054.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>283821758889.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>295895749281.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>280521722730.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>178263624888.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>174039315055.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>174308070176.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>168916586470.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>172937869747.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>171609812434.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>170589115638.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>179502666845.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>166947960946.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>175197388690.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>168710802724.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>181041286547.0</v>
       </c>
-      <c r="AT56"/>
-[...9 lines deleted...]
-      <c r="BD56"/>
+      <c r="AV56">
+        <v>161212853569.0</v>
+      </c>
+      <c r="AW56">
+        <v>161748362802.0</v>
+      </c>
+      <c r="AX56">
+        <v>164928617885.0</v>
+      </c>
+      <c r="AY56">
+        <v>195921083223.0</v>
+      </c>
+      <c r="AZ56">
+        <v>273062757949.0</v>
+      </c>
+      <c r="BA56">
+        <v>285894009291.0</v>
+      </c>
+      <c r="BB56">
+        <v>165422982857.0</v>
+      </c>
+      <c r="BC56">
+        <v>182946221709.0</v>
+      </c>
+      <c r="BD56">
+        <v>179726049432.0</v>
+      </c>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>99883798000.0</v>
+      </c>
+      <c r="C57">
+        <v>97022262000.0</v>
+      </c>
+      <c r="D57">
         <v>179562211000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>152937211000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>134242314000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>138446437000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>96909371000.0</v>
       </c>
-      <c r="G57">
-[...4 lines deleted...]
-      </c>
       <c r="I57">
-        <v>100590141805.0</v>
+        <v>90863501000.0</v>
       </c>
       <c r="J57">
+        <v>121729023000.0</v>
+      </c>
+      <c r="K57">
+        <v>100590142000.0</v>
+      </c>
+      <c r="L57">
         <v>101591551185.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>99454545645.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>88663671006.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>98117699953.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>47967519060.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>45298115493.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>50865496711.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>53459882447.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>92336666282.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>109125228364.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>109485870365.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>108018178503.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>92781817587.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>83954675301.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>96919158220.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>90693031478.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>102964975119.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>97855841494.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>97825393053.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>100696003966.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>113738112026.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>114405032155.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>107667380341.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>116403495481.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>140693978629.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>136701464537.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>141198879822.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>160299067185.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>172209741392.0</v>
       </c>
-      <c r="AM57">
-[...2 lines deleted...]
-      <c r="AN57">
+      <c r="AO57">
+        <v>165773801000.0</v>
+      </c>
+      <c r="AP57">
         <v>155790264356.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>155097047895.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>133322893142.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>152629319271.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>143079542568.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>147863434630.0</v>
       </c>
-      <c r="AT57">
-[...4 lines deleted...]
-      </c>
       <c r="AV57">
-        <v>123353816600.0</v>
+        <v>122104785266.0</v>
       </c>
       <c r="AW57">
-        <v>155838245100.0</v>
+        <v>119883791726.0</v>
       </c>
       <c r="AX57">
+        <v>123353816581.0</v>
+      </c>
+      <c r="AY57">
+        <v>155838245103.0</v>
+      </c>
+      <c r="AZ57">
         <v>116300121900.0</v>
       </c>
-      <c r="AY57">
-[...4 lines deleted...]
-      </c>
       <c r="BA57">
+        <v>130349228220.0</v>
+      </c>
+      <c r="BB57">
+        <v>116207842222.0</v>
+      </c>
+      <c r="BC57">
         <v>112359561300.0</v>
       </c>
-      <c r="BB57">
-[...2 lines deleted...]
-      <c r="BC57">
+      <c r="BD57">
+        <v>108441570033.0</v>
+      </c>
+      <c r="BE57">
         <v>114300497500.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>114673571900.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>134147363000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>121190748500.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>153554029800.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>111195159100.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>136177854200.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>113180674800.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>244875583300.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>268425546300.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>259447825900.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>259071755800.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>273392921000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>252453482000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>227857498100.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>173951330500.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>165084273600.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>259251943100.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>151344061700.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>100984542400.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>98852881400.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>118251425700.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>92149556000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>82649138000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>85711065000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>84733423000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>374136801000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>373380828000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>361677564000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>361415203000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>73804422000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>74672528000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>73201039000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>75332040000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>63111000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>61230509000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>49440779000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>44737778000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>81642000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>71222000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>165635000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>548320769000.0</v>
+      </c>
+      <c r="C58">
+        <v>546229506000.0</v>
+      </c>
+      <c r="D58">
         <v>540291514000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>514015319000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>497163757000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>501571414000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>505965325000.0</v>
       </c>
-      <c r="G58">
-[...4 lines deleted...]
-      </c>
       <c r="I58">
-        <v>504544035865.0</v>
+        <v>500606580000.0</v>
       </c>
       <c r="J58">
+        <v>509194884000.0</v>
+      </c>
+      <c r="K58">
+        <v>504544036000.0</v>
+      </c>
+      <c r="L58">
         <v>510555580849.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>514700784272.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>507940334750.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>521563014488.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>521409031987.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>524758053500.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>527076951362.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>532189995376.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>531058254922.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>548490838827.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>548085351385.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>546746857956.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>535452383315.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>530100211342.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>538123596872.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>540425526371.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>550300587357.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>548399272712.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>551965587767.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>555209764151.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>562699705184.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>566103215081.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>562087251769.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>571982949562.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>610452893687.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>615411422112.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>624774755417.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>497188884322.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>513719526287.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>507430083416.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>508249952744.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>511159738984.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>488937623587.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>489122911203.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>490871465504.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>493859414085.0</v>
       </c>
-      <c r="AT58">
-[...4 lines deleted...]
-      </c>
       <c r="AV58">
-        <v>479043683000.0</v>
+        <v>465854092423.0</v>
       </c>
       <c r="AW58">
-        <v>513301098000.0</v>
+        <v>471763741946.0</v>
       </c>
       <c r="AX58">
-        <v>478497867000.0</v>
+        <v>479043682867.0</v>
       </c>
       <c r="AY58">
-        <v>497094801000.0</v>
+        <v>513301098446.0</v>
       </c>
       <c r="AZ58">
-        <v>384384770000.0</v>
+        <v>478497867452.0</v>
       </c>
       <c r="BA58">
-        <v>382113208000.0</v>
+        <v>497094801231.0</v>
       </c>
       <c r="BB58">
-        <v>382262916000.0</v>
+        <v>384384770388.0</v>
       </c>
       <c r="BC58">
+        <v>382113208391.0</v>
+      </c>
+      <c r="BD58">
+        <v>382262915747.0</v>
+      </c>
+      <c r="BE58">
         <v>326141749000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>316282089000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>327167548000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>313699735000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>312476035000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>312130735000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>307243745000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>305256374000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>398421648000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>413775345000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>417340973000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>397941268000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>413582388000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>382511771000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>378518583000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>354515537000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>334382782000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>330798412000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>317553597000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>248976128000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>247692177000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>238475497000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>237518324000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>228525460000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>644944304000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>686026627000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>699851324000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>675506966000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>659873089000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>648467446000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>646983962000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>662535006000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>617366636000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>612448674000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>592388000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>630513234000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>628068677000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>708381694000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>756845000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>649461000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>633522000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14555,341 +15254,349 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>705204720000.0</v>
+      </c>
+      <c r="C60">
+        <v>720441085000.0</v>
+      </c>
+      <c r="D60">
         <v>691731436000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>714077947000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>729983212000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>746920239000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>743355695000.0</v>
       </c>
-      <c r="G60">
-[...4 lines deleted...]
-      </c>
       <c r="I60">
-        <v>759613178803.0</v>
+        <v>746838738000.0</v>
       </c>
       <c r="J60">
+        <v>751094130000.0</v>
+      </c>
+      <c r="K60">
+        <v>759613179000.0</v>
+      </c>
+      <c r="L60">
         <v>766381256391.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>770199563631.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>776467478243.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>782181712763.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>777082641874.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>791339470226.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>803965651120.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>812359045801.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>850529794185.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>861454798310.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>865298208541.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>874004206357.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>897273797665.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>910426063268.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>923035901187.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>932689532993.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>924494627646.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>925717582940.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>941610250941.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>945587414287.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>941480643495.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>936253451339.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>941056793033.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>944431349178.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>926615966033.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>932575963318.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>936242367849.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>944364527793.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>929425264532.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>931442747686.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>932031682822.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>936034535119.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>922717371517.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>933726346040.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>933454829517.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>939380077974.0</v>
       </c>
-      <c r="AT60">
-[...4 lines deleted...]
-      </c>
       <c r="AV60">
-        <v>930984651200.0</v>
+        <v>941090259293.0</v>
       </c>
       <c r="AW60">
-        <v>927886017800.0</v>
+        <v>938679863023.0</v>
       </c>
       <c r="AX60">
-        <v>929058739100.0</v>
+        <v>930984651195.0</v>
       </c>
       <c r="AY60">
-        <v>928541521800.0</v>
+        <v>927886017804.0</v>
       </c>
       <c r="AZ60">
-        <v>923083033100.0</v>
+        <v>929058739126.0</v>
       </c>
       <c r="BA60">
-        <v>920984570500.0</v>
+        <v>928541521788.0</v>
       </c>
       <c r="BB60">
-        <v>915869401200.0</v>
+        <v>923083033096.0</v>
       </c>
       <c r="BC60">
+        <v>920984570489.0</v>
+      </c>
+      <c r="BD60">
+        <v>573761650951.0</v>
+      </c>
+      <c r="BE60">
         <v>915157065900.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>909632550000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>908488129000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>314882998700.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>319981371200.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>311755135500.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>311007033500.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>306546962500.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>305195977900.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>293688913800.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>293218240500.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>294751771900.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>292578126100.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>285424807900.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>284052226400.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>278515922000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>276513099200.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>265339121300.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>268435912300.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>255615783100.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>253014219600.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>260523489500.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>276091164000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>282486926000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>48049308000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>12540945000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>7929810000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>40227510000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>56012396000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>71140230000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>126643683000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>110576808000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>154086931000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>161589232000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>184542000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>150553183000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>155051687000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>76012396000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>48177000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>148983000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>103619000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -14941,54 +15648,56 @@
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15040,109 +15749,86 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15177,2496 +15863,2590 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>73558727000.0</v>
+      </c>
+      <c r="C2">
         <v>58069961000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>87843307000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32924699000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22907242000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9143006000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40581228000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42070450826.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28906842008.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35009443351.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34346679986.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52028521969.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>61295221766.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52218357858.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>51183381040.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>46294237245.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32724959000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25170391000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28696248000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31374006000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18583271000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19596029000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23203279000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33606179000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26728384000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12728000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>26876921000.0</v>
+      </c>
+      <c r="C3">
         <v>33979191000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>38136993000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36248010000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38980416000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>36861991000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>32170814000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32299669155.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>30995589233.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28630450405.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>31310082500.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35903190908.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31400912572.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>30946819597.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>-8676149247.0</v>
       </c>
-      <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-428650000.0</v>
+      </c>
+      <c r="C5">
         <v>11561690000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3998843000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-22804459000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-36241602000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43112283000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1029488000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16390730497.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>24539952118.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9583791203.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6612619349.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>21601458207.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>25674269566.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17686181533.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>13639353319.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>26448271000.0</v>
+      </c>
+      <c r="C6">
         <v>45540881000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>34138150000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13443551000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2738814000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6250292000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33200302000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>48690399652.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>55535541351.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>38214241608.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>37922701849.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>57504649115.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>57075182138.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>48633001130.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11054242332.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4963204072.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>50438129000.0</v>
+      </c>
+      <c r="C9">
         <v>97906384000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>45261515000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>52586356000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>46515494000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43406358000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>115243265000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>147747411478.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>140325902196.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>125977347710.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>121255081204.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>138849087292.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>143748848967.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>127567204722.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>112356210266.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>77687913576.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-26666728000.0</v>
+      </c>
+      <c r="C10">
         <v>-12706339000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-23593236000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-31457650000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-41955627000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-51497720000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11982882000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2144847568.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2725449247.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1044276545.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2257518097.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16252579022.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18031660635.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16063645076.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11904247899.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17768907803.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14886480000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13470441000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2705156000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12681219000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>13348423000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>74924391000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-71407000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-220706000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-173334000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>476832000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>694300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>428003502.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1267380329.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>281078541.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1907202588.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3975719395.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3463288112.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3357914689.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1903314273.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-148080503.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5676545000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>3958973000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2040845000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2306500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>288862000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>33590000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>25062859000.0</v>
+      </c>
+      <c r="C12">
         <v>24268028000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19594393000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8653191000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6017118000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7610119000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14081499000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15168341245.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>21945903359.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8029567077.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4654887829.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2189571308.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1254714769.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>0.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4210144453.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>400767555.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>24908037900.0</v>
+      </c>
+      <c r="C13">
         <v>25008024460.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>64233321.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8605056330.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5714025160.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7289783000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13012369600.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14014682970.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>18687161080.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7940148350.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4532842100.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>76592169.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1301329788.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2341123425.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2301721673.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2208868088.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1986933898.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1842496536.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>206762000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>167440000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>209289000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>172836000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>128195000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43921000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>81778000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8048000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9931000.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>11204000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5874000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>94742000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>36216000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-26666728000.0</v>
+      </c>
+      <c r="C15">
         <v>-12706339000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-23521830000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-31236944000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-41782293000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-51974552000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12677182000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1623990481.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1236134728.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>618760642.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>150165839.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12070097476.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14400932640.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12496441298.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9882138600.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>17826494243.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9166014000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15616314000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5445086000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17186797000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>11036049000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>74540787000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>-26666728080.0</v>
+      </c>
+      <c r="C16">
         <v>-12706338540.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-23521829610.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-31236943630.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-41782293320.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-51932285632.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-12716583725.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1623990481.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1236134728.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>618760642.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>150165840.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12070097000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14400933000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12496441000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9828098000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17788793000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9166014000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15616314000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5445086000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17186797000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>11036049000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>74540787000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-26666728084.0</v>
+      </c>
+      <c r="C17">
         <v>-12706338542.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-23521829611.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-31236943629.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-41782293320.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-51974552412.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12677181973.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1716844066.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1458068918.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>763198004.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>350315509.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-25012791545.0</v>
+      </c>
+      <c r="C18">
         <v>-24246184430.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19545520703.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8598937246.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5970854690.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7565654615.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13448920786.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14387309406.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21814502871.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7940148351.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-428650000.0</v>
+      </c>
+      <c r="C21">
         <v>12439477000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3767471000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-23054865000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-35849155000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-36766045000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1029488000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17143398583.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25184824408.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9583791203.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6096403849.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18501197609.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>28021761402.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17109115825.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11054242332.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4963204072.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>4594687000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>124425505000.0</v>
+      </c>
+      <c r="C23">
         <v>143536869000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>136872294000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>113292081000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>105271890000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>98733672000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>154396186000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>172674463721.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>144047919796.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>151402999858.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>149505357341.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>172376411652.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>177022309331.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>162676446755.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>152485348974.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>119018946749.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>26876920925.0</v>
+      </c>
+      <c r="C25">
         <v>33979191450.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38136992826.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>36248009722.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>38980416233.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>36922943183.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32170814479.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>32299669155.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>30995589233.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>118458000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>282181000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>180342019.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>119317087.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>101281352.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>100443975.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>24406726.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>939561000.0</v>
+      </c>
+      <c r="C27">
         <v>976428000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1056610000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>748302000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>896201000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>412414000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1108425000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2308457405.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3750267263.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4777943073.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4261126529.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4789201720.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4724237390.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4108878981.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>19829678000.0</v>
+      </c>
+      <c r="C28">
         <v>18965141000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18465592000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17970878000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18024763000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17019381000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26924835000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>41708710882.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>34452312212.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>847190441.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1218442537.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>859952471.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1086246030.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>91242462071.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>95628043000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>68065972000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>65397291000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>62935717000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>89079533000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>53201867000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>71377138000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>57519622000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38807719000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>35437345000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27907746000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30917000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-71406860.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-220706170.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-173333620.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>476832020.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>694300420.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>428003500.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1267380330.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>281078540.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1907202590.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>50866778000.0</v>
+      </c>
+      <c r="C30">
         <v>85466907000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>70016573000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>80367382000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>67644006000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>89590666000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>113814958000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>130604012895.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>115141077788.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>116393556507.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>115158677355.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>120347889683.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>115727087565.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>110458088897.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>101301967934.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>72724709504.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-26238078000.0</v>
+      </c>
+      <c r="C31">
         <v>-25145815000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-19825765000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8402785000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6106472000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14689408000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13411189000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14998551015.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-22459375161.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8790128708.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4355101252.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2248618587.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7642608931.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1045470749.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>850005567.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>12805703731.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>123996855000.0</v>
+      </c>
+      <c r="C32">
         <v>155976345000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>133104822000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>90237216000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>69422736000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>55621389000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>155824493000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>189817862304.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>169232744204.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>160986791061.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>155601761190.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>190877609261.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>205044070733.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>179785562580.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>163539591306.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>123982150821.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>100119702000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>88335936000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>98701340000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>89942780000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>86770381000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>93939543000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>96273853000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>92274556000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>73615951000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>64798000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>152</v>
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>7797623000.0</v>
+      </c>
+      <c r="C2">
+        <v>17420763000.0</v>
+      </c>
+      <c r="D2">
         <v>20579982000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8511374000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9878932000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>18501348000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26189528000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>22629593000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10939966000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27765440000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13050942186.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9364729010.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9341060116.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13066125558.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7633246213.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6208729022.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6016598262.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6614626257.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4700679118.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6964768926.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4627167213.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-5272235457.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2811347405.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1327794910.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10276099541.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5038509179.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11620529498.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11651188028.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12271001135.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>-158511105.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14852985885.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>13469580018.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>13906396028.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>-7972762453.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>13104841076.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>11986543046.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11788220339.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>-2470416352.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>10807080022.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>14442513256.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>12230266425.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>586674601.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>12135216307.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>11123365470.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>10501423608.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>12647673272.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>12970177576.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13520351827.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>12890319294.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>20748738905.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15855464015.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>18759774255.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>14529300304.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>15241296335.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>13463359841.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>14796765600.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>14732785000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>12569716300.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>21756147600.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>12013454200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2472564400.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>12216517200.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>11770871600.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>10918969700.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>3406813700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>10309772000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>10283752500.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>8724620500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>213320700.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>9483117100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>9337571300.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>6136381800.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>10473175900.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>12205112500.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6543109100.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>8258384000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>7041708000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>7796421000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>7460621000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>8321203000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>7783125000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>7020627000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>7476490000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>6528154000.0</v>
+      </c>
+      <c r="C3">
+        <v>-752818000.0</v>
+      </c>
+      <c r="D3">
         <v>9709245000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>10310221000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7610273000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5448275000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10469311000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9721162000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8340444000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>9815857000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10459587205.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>9412019427.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>8449529186.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8717816376.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>10797168648.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7821348923.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>8911675775.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>12303317056.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10678199515.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6422622523.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>9576277139.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>10563109053.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>11307401409.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7297407513.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>7755025208.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5953825616.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8924947483.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9830156270.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7461885110.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>7288581301.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5327471240.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>10272694775.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9410921839.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3457655401.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>112372567.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6577536469.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>9151209311.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-1162643416.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>12393733943.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>6213121257.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>9115654539.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>87144877.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>9731655428.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>9710751241.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>9041233243.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-1935989564.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>9309115740.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>9048967226.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7599887882.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>7968883963.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>8255688479.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>7444675440.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>7731664690.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5489489927.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>8295158245.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17707,442 +18487,456 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-7944488000.0</v>
+      </c>
+      <c r="C5">
+        <v>16354818000.0</v>
+      </c>
+      <c r="D5">
         <v>-3967922000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7160800000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-5654746000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>10156360000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2884967000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1968572000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3448210000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1478394000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1066159672.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2903054903.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3683781420.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4473076527.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-10839350487.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-10420129925.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-6252719524.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-17352770807.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-9276723894.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2713546992.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-6898560082.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-15739682161.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-12267496282.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-10778733958.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5422024998.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>11751285575.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1143541723.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-12118285198.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>252945934.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8970917495.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>8894395000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1746840852.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>930684722.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>36842227713.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4584612028.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2644713409.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5072950158.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>12699479872.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-2067667062.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-4797021876.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2464120988.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>18937738726.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-9345967964.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-7407621256.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5798496898.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2728618493.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-5215057483.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3561194883.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3074292146.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>14634708998.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-279382729.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>7777925420.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>2417183479.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>18576056518.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1076492045.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-1416334000.0</v>
+      </c>
+      <c r="C6">
+        <v>16354818000.0</v>
+      </c>
+      <c r="D6">
         <v>5741323000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>3149421000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1955527000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>15604635000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>13354278000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>11689734000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4892234000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>11294251000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>11525746877.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6508964524.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>4765747766.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13190892903.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-42181839.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2598781002.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2658956251.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-5049453751.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1401475621.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3709075531.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2677717057.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-5176573108.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-960094873.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3481326445.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2333000210.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>17705111191.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>10068489206.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2288128928.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>7714831044.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16259498796.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>14221866240.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>8525853923.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>10341606561.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>40299883114.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-4472239461.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3932823060.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>4078259153.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>11536836456.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>10326066881.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1416099381.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>6651533551.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>19024883603.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>385687464.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2303129985.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3242736345.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4664608057.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4094058257.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>12610162109.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>4525595736.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>22603592961.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>7976305750.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>15222600860.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>10148848169.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>24065546445.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>7218666200.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18183,54 +18977,56 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18271,1052 +19067,1080 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>10035973000.0</v>
+      </c>
+      <c r="C9">
+        <v>33795018000.0</v>
+      </c>
+      <c r="D9">
         <v>6904897000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>13993936000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>12911954000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>32898509000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>16916886000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>11370017000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>16530499000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>19991135000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>23349797360.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>15139677516.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>15102041436.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>23612787687.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12701227501.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9775631843.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>11222870025.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>11588924755.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>11960114350.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>12424458246.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>10541996857.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>24808160365.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>5496092124.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4232461878.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>15160246548.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>52096968612.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>24831268613.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>16665603268.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>21649424981.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>65367011813.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>32862598601.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>25854931231.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>23662869833.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>75818302546.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>23249235907.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>22193612167.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>19064751576.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>52014696666.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>26982371230.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>23819700574.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>23160579240.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>49607289093.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>24466428502.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>28375346880.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>18806016729.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>38347035448.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>32125081035.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>39236267982.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>29140702827.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>44906001840.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>29765180641.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>33466193530.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>27013417243.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>43848063522.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>24383224024.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>28765776000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>24554292000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>79998682000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>15859430000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>18470529000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>18032322000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>36996239000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>18063913000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>16480693000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>15062383000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>17056730000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>16725795000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>25861675000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>7750544000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>13550253000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>16568164000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>21567814000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>11479313000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>30335034000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>16379376000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>9186313000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>14104370000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>10540468000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>15546748000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>11680803000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>17255418000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>14436886000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>13802942000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>10689560000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>12421254000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-15680132000.0</v>
+      </c>
+      <c r="C10">
+        <v>28880805000.0</v>
+      </c>
+      <c r="D10">
         <v>-22346511000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-15905265000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-17295757000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3823512000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3483043000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4255392000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-8791416000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-7493486000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3818307240.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6267914613.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6013528907.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2873398912.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-13910682636.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-12335591992.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-8084774080.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-19539947980.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-10839268136.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3826203904.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7750206920.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-16470573317.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-12736996283.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-12535233962.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-9754916830.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8049343132.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1092990868.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-15669625805.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3269608017.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4298236187.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5514268765.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5001717611.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2665939773.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>20656195630.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-6889488560.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-3227109408.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-7814148415.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8458971473.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3724820398.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-381678301.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3308196229.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>18010392649.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-10428367215.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>248575790.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-5573083127.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-3505880555.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3106640562.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>11623528343.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5028290672.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7718131034.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-243607730.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>7779863727.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2777273603.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>4903343888.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1267027974.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>8381145700.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1512127600.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>8194779300.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>561202800.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2210063100.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>938202800.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2809693500.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1975632200.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>12495679600.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>487902500.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>4119196600.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>2192338900.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>7202363200.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1372581500.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>3337620100.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2049036500.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>11434075300.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>10078521900.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>2591914300.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10">
         <v>1036694000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>35636827000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>13869443000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="D11">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>-443767000.0</v>
+      </c>
+      <c r="C11">
+        <v>358730000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
         <v>-358730000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>272366000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-272366000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>227888000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>46557841.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-299294387.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1166061385.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>346145715.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>290588902.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>308620601.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1221947594.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>35824471.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>18717117.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>994072386.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>132688394.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>413918926.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3708073.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-73483373.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-367225807.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>110081205.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>243889688.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>707555329.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-220020530.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>235191333.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-295783673.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>708616372.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1533235305.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-926573214.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>352706709.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>308011529.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1192292784.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1776821224.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>188264487.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>677342494.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1126471886.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>520271344.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-42858584.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>303317942.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1844205565.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>639518281.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>3273721855.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1906684824.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1346622625.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-779640360.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2245345137.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>650960710.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>274142154.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>504875360.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>2782170200.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>345011300.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2171897400.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>223644300.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>171664200.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>549918900.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>977908000.0</v>
       </c>
-      <c r="BL11"/>
-      <c r="BM11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>5676544800.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11">
         <v>141681000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>3779930000.0</v>
       </c>
-      <c r="CC11"/>
-[...1 lines deleted...]
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11">
         <v>557070000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>94226000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>7735645000.0</v>
+      </c>
+      <c r="C12">
+        <v>13977133000.0</v>
+      </c>
+      <c r="D12">
         <v>18386166000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9012815000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11641011000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6332849000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>6199633000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6392341000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5343206000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>8959848000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4939938037.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3364859706.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2329747487.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1844240650.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3050586443.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1915462067.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1832054556.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2490269547.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1562544242.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1112656912.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>851646837.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1051227656.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>469500000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1756500004.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4332891834.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3701942443.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2236532591.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3551340610.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3522553951.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3536107659.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3459277508.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3254876759.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3622994567.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13054408137.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2389360522.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>610284576.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2741198257.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3346404353.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1871370417.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1845654847.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>876718734.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1964987712.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>874344588.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>910118800.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>800453819.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>966424218.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>515340953.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1395942000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>294202400.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>960512300.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>45419600.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>11785300.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>414691500.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>334996200.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>302436700.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>570412000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>196151900.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>325189500.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>234995300.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>30745600.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>135416400.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>116625200.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>392588500.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>326050400.0</v>
       </c>
-      <c r="BO12"/>
-[...1 lines deleted...]
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
         <v>1022743200.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>210735200.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>137831900.0</v>
       </c>
       <c r="BU12"/>
       <c r="BV12">
+        <v>137831900.0</v>
+      </c>
+      <c r="BW12"/>
+      <c r="BX12">
         <v>803681100.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>6616093400.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>134438300.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>14131953630.0</v>
+      </c>
+      <c r="D13">
         <v>18386166140.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9012814720.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>11641010670.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7072844710.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>6199633440.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>4939938040.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3408089140.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2329747490.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>8291404770.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3050586440.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1926309720.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>9898051.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5637493120.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1625206990.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1112656910.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>828618930.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>654485020.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1143775570.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1756500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3658340140.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2795846450.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2329684760.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -19329,552 +20153,566 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14"/>
-      <c r="P14"/>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14">
         <v>-49911517.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1261537509.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1263048298.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1301329788.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2385568052.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2384217659.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2313321774.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2341123425.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2300757402.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2280874182.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2301721673.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2301721673.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2358161120.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>97407800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>138263800.0</v>
       </c>
       <c r="AH14"/>
       <c r="AI14">
-        <v>86588400.0</v>
+        <v>138263800.0</v>
       </c>
       <c r="AJ14"/>
       <c r="AK14">
+        <v>86588400.0</v>
+      </c>
+      <c r="AL14"/>
+      <c r="AM14">
         <v>38647500.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>69484000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>18992300.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>17313600.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>71048500.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>60336000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>19917900.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>48847400.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>48506300.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>56726000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>78557400.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>22972500.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>44744400.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>18815300.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>76029900.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>27850300.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>62316700.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>49817300.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>74459600.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>22695500.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>70749200.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>102086800.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>18436500.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>25529900.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>74728800.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>10707500.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>17229200.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14">
+      <c r="BO14"/>
+      <c r="BP14">
         <v>18692900.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>49045000.0</v>
       </c>
-      <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>28966200.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>46213600.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>6597700.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>6370400.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>9327400.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1999200.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>13292000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>3840000.0</v>
       </c>
-      <c r="CA14"/>
-[...1 lines deleted...]
-      <c r="CC14">
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14">
         <v>14755000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>2970000.0</v>
       </c>
-      <c r="CE14"/>
-      <c r="CF14">
+      <c r="CG14"/>
+      <c r="CH14">
         <v>26883000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-15236365000.0</v>
+      </c>
+      <c r="C15">
+        <v>28522075000.0</v>
+      </c>
+      <c r="D15">
         <v>-22346511000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-15905265000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-16937027000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3551145000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-3483043000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4255392000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-8519049000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-7721373000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3818307240.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-6267914612.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5714234520.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4039460297.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-14256828351.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-12626180894.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-8393394681.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-18307881148.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-10925004125.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-3843410231.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-8705997816.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-16516550304.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-13152265603.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-12609837919.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-9653631806.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8376202916.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1222955294.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-15892668000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3977163346.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4574696164.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>5227192156.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-4803341694.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-3374556145.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>18984696488.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-5959997285.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3666404531.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-8122159944.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>7228031229.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-2017483154.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-588935126.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-4002852307.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>16812872296.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-11008974523.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>271516523.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-5925248457.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-1710181319.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2410396270.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>8271249134.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>3098633391.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>6326764003.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>517217338.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>5458488692.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2098462607.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>5115169327.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>712335294.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>28522075330.0</v>
+      </c>
+      <c r="D16">
         <v>-22346511130.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-15905265010.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-16937027270.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3551145300.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-3483042810.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-3818307240.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6267914612.0</v>
       </c>
       <c r="M16">
         <v>-6267914612.0</v>
       </c>
       <c r="N16">
+        <v>-6267914612.0</v>
+      </c>
+      <c r="O16">
+        <v>-6267914612.0</v>
+      </c>
+      <c r="P16">
         <v>-14256828351.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-12626180894.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-8393394681.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-18307881148.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-10925004125.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-3843410231.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-8705997816.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-16516550304.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-13152265603.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-12609837919.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-9653631806.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8376202916.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1222955290.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-15892668001.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3977163346.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4574696164.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>5227192156.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -19883,144 +20721,150 @@
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-15236364971.0</v>
+      </c>
+      <c r="C17">
+        <v>28522075327.0</v>
+      </c>
+      <c r="D17">
         <v>-22346511126.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-15905265013.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-16937027272.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3551145300.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-3483042814.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4255391750.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-8519049278.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-7721373239.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3818307240.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-6267914612.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-5714234520.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>4039460297.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-14256828351.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-12626180894.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-8393394681.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-18318000386.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-10875092607.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-3844921021.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-8744279306.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-16603261711.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-13150915209.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-12538942035.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-9681433457.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8416568939.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1203072073.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-15913515493.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-3977163346.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>4518256717.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>5279077432.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -20029,138 +20873,144 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-7735644848.0</v>
+      </c>
+      <c r="C18">
+        <v>13750053829.0</v>
+      </c>
+      <c r="D18">
         <v>-18377369328.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-8744465376.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-11641010670.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-6515335294.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6163679084.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6223964368.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-5343205684.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-8957533313.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4927696347.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3330543556.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2329747487.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1824530787.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3036787887.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1915462067.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1822156505.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2444006699.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1562544242.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1112656912.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-851646837.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1006762776.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-469500001.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1756500004.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4332891834.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4138493634.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2236532591.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3551340610.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3489464447.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -20171,54 +21021,56 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20259,54 +21111,56 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20347,274 +21201,282 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-7954844000.0</v>
+      </c>
+      <c r="C21">
+        <v>16169490000.0</v>
+      </c>
+      <c r="D21">
         <v>-3967922000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-7153958000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5661588000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11238478000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2680636000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1976966000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-3456603000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1519350000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1066159672.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-2877243423.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-3683781420.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4669504516.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-10873894749.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-10430027976.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6252719524.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-17352770807.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-9227146234.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2721436933.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6930882155.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-15335487316.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-11601987294.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-10791176209.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6116595971.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>12160582333.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1214425937.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-12166557475.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>219856430.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>9092842909.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8894395000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1774524048.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>930684722.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>37487100003.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-4584612028.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2644713409.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-5072950158.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>12699479872.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-2067667062.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1416099381.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2464120988.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>18937738726.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-9345967964.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2303129985.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5798496898.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2728618493.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4094058257.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>12610162109.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4525595736.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>14634708998.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-279382729.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>7777925420.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2417183479.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>18576056518.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1076492045.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5497625000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>91132000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>17395450000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>2612395000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1425665000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>667145000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>258000000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>1853263000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>12034732000.0</v>
       </c>
-      <c r="BP21"/>
-[...1 lines deleted...]
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21">
         <v>1397988000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>11102896000.0</v>
       </c>
-      <c r="BT21"/>
-[...1 lines deleted...]
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21">
         <v>3404834000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21">
         <v>148711000.0</v>
       </c>
-      <c r="CD21"/>
-      <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20655,248 +21517,256 @@
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>25788440000.0</v>
+      </c>
+      <c r="C23">
+        <v>35046291000.0</v>
+      </c>
+      <c r="D23">
         <v>31452801000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>29659268000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28452473000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>40161378000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>40425778000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>32022644000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>30927069000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>46237224000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>35334579874.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>27381649949.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>28143781172.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>48668454718.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>31208368463.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>26404490790.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>23502085862.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>35173240373.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>25887939702.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>22110664105.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>22100046225.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>34871412224.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>19909426823.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>16351432997.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>31552942060.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>44974895458.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>35237372174.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>40483348771.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>33700569686.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>56115657799.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>38821189486.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>41099035297.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>36638581139.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>30358440090.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>40938689011.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>36824868622.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>35925922073.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>36844800442.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>39857118314.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>36846114449.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>37854966653.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>31256224968.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>45947612773.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>37195582365.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>35105937235.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>53723327213.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>41001200354.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>40146457700.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>37505426385.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>57898138442.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>44903740066.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>44412469765.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>38799078236.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>53791716530.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>36244559668.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20937,126 +21807,132 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>6528153712.0</v>
+      </c>
+      <c r="C25">
+        <v>-752817995.0</v>
+      </c>
+      <c r="D25">
         <v>9709245098.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>10310220751.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7610273071.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5448274574.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>10469311156.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>9721161613.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>8340444107.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>9815857008.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10459587205.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>9412019427.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>8449529186.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8717816376.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10797168648.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7821348923.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>8911675775.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12303317056.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>10678199515.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6422622523.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9576277139.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10563109053.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>11307401409.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7297407513.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>7755025208.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -21071,670 +21947,690 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>282181311.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>180342019.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>119317087.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>101281352.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>100443975.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>24406726.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>458782000.0</v>
+      </c>
+      <c r="C27">
+        <v>594462000.0</v>
+      </c>
+      <c r="D27">
         <v>579099000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>479805000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>475119000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>730865000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>585565000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>557951000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>563777000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>703660000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>564607000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>551616732.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>644046256.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>514553849.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>460599810.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>379840375.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>422415237.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>487158511.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>604522559.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>434059862.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>344777341.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>565392698.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>765198057.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>592385063.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1150620189.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>830840062.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>691207691.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>755253879.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>492803697.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>578549852.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>953599743.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1034274317.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>899133197.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>929002859.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>927413912.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1068763036.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>825087455.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1066234440.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>974255178.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1229128271.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1508325184.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1117102470.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1034444643.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>929690589.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1179888827.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1622750838.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1033158480.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1160101583.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>973190819.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>612650909.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1215681288.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1952400667.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>943504526.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1082815777.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>788798863.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>2199161000.0</v>
+      </c>
+      <c r="C28">
+        <v>15205048000.0</v>
+      </c>
+      <c r="D28">
         <v>1292646000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1667814000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1664170000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11389953000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4786794000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>283307000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2505087000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11188351000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3668352946.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1180040803.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2428847113.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6297172968.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5219469544.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4617521736.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1836713627.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11622315475.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2297803396.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2047984419.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2056659238.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11384659160.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>158339993.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3061007789.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2732053553.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>16334977589.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2845903039.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4282839070.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3461114953.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>30616700795.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4327365652.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3753300441.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3011343994.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>20216966758.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4164122548.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4628296171.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5442926735.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>82705370426.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4600905162.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3873207446.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3955101325.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>77028236734.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>9609231072.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4035026867.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4366408691.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>84743413844.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4638851489.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4503181599.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4036720210.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>82048706407.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>7583930131.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>4429768679.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>7786910157.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>71719066910.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>7880977232.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>15207019500.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>15362120000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>55836273200.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>14217361700.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>19830310300.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>12212550900.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>29768015000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>14193322100.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>12464492400.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>11640142500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>34120860800.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>10880894900.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>8872895300.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>11004405900.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>31070205200.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>12235733900.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>6727209500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>12902568800.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>57655579300.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>9920277800.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>7839435800.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>13664239700.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-443767371.0</v>
+      </c>
+      <c r="C29">
+        <v>358729704.0</v>
+      </c>
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-358729700.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>272366500.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-30.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-272366470.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>227887528.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-299294390.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1166061390.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>346145720.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>290588902.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>308620601.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1221947594.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>35824470.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>18717120.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>994072390.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>132688390.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>413918930.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3708070.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-73483370.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-367225810.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>110081210.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>243889688.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>707555329.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -21745,751 +22641,746 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>17990817000.0</v>
+      </c>
+      <c r="C30">
+        <v>17625529000.0</v>
+      </c>
+      <c r="D30">
         <v>10872819000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21147894000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18573542000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21660031000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14236250000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9393051000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19987103000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>18471784000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>22283637688.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18016920939.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18802721056.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>35602329160.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>23575122250.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20195761768.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>17485487600.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28558614116.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>21187260584.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>15145895179.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17472879012.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>40143647681.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17098079418.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15023638087.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>21276842519.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>39936386279.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>23616842676.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>28832160743.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>21429568551.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>56274168904.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>23968203601.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>27629455279.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>22732185111.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>38331202543.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>27833847935.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>24838325576.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>24137701734.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39315216794.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>29050038292.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>22403601193.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>25624700228.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>30669550367.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>33812396466.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>26072216895.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>24604513627.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>41075653941.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>28031022778.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>26626105873.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>24615107091.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>37149399537.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>29048276051.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>25652695510.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>24269777932.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>38550420195.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>22781199827.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-7725288000.0</v>
+      </c>
+      <c r="C31">
+        <v>12711315000.0</v>
+      </c>
+      <c r="D31">
         <v>-18378589000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-8751307000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-11634169000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-7414966000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-6163679000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-6232358000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-5334812000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-9012836000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-4884466912.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3390671190.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2312849287.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-24683243337.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3036787887.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1915462067.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1822156505.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2570258619.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1612121902.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1104766971.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-819324765.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1135086000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1135008989.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1744057753.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3638320859.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-4111239201.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2307416805.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-3503068330.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-3489464447.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-4794606722.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-3380126235.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-3227193563.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-3596624495.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-16830904373.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2304876532.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-582396000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2741198257.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-4240508399.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1657153336.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1797777682.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-844075241.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-927346077.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-1082399251.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-2054554195.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>225413771.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-777262062.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-987417695.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-986633766.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>502694936.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>17633857204.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>35775000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1938307.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>360090124.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-13672712630.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>2343520019.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>17833596000.0</v>
+      </c>
+      <c r="C32">
+        <v>51215781000.0</v>
+      </c>
+      <c r="D32">
         <v>27484879000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>22505310000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>22790885000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>51399856000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>43106414000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>33999610000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>27470466000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>47756575000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>36400739546.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>24504406526.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>24443101552.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>36678913245.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>20334473714.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>15984360865.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>17239468287.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>18203551012.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>16660793468.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>19389227172.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>15169164070.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>19535924908.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>8307439529.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>5560256788.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>25436346089.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>57135477791.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>36451798111.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>28316791296.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>33920426116.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>65208500708.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>47715584486.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>39324511249.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>37569265861.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>67845540093.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>36354076983.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>34180155213.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>30852971915.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>49544280314.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>37789451252.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>38262213830.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>35390845665.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>50193963694.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>36601644809.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>39498712350.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>29307440337.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>50994708720.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>45095258611.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>52756619809.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>42031022121.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>65654740745.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>45620644656.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>52225967785.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>41542717547.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>59089359857.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>37846583865.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>43562541700.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>39287077200.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>64837992500.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>28429145800.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>40226676700.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>30045776000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>39468803400.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>30280429600.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>28251565300.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>25981352600.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>20463544000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>27035566700.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>36145427200.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>16475163700.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>13763574100.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>26051281200.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>30905385000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>17615695500.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>29809884600.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>26852551700.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>21391424600.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>20647479400.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>18798852000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>22588456000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>19477224000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>24716039000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>22758089000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>21586067000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>17710187000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>19897744000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22524,2252 +23415,2330 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>3041986000.0</v>
+      </c>
+      <c r="C2">
         <v>6441392000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14242085000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5863255000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3815940000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11693996000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20790702000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14471813184.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10036798114.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13609519914.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15175798335.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31122768100.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31777006072.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14929726112.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6839829497.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6755191885.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>38993771000</v>
+      </c>
+      <c r="C3">
         <v>51051577000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15540690000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14439669000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4731975000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2055970000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6642540000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7090587062</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>60167947267</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>35478941253</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>34088786566</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>43274366432</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48746437869</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>67766667624</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14919373455</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>141141712075</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>84552186000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>43077710000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32589506000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1075994000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>744126000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1030523000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6041252000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7957858000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5007480000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>528000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>7481871000.0</v>
+      </c>
+      <c r="C6">
         <v>-3399405000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7800694000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8378831000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2047315000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7244894000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9096707000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6318889266.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4435015070.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3572721800.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1566278421.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-15946969765.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-654237972.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16847279960.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8089896615.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>84637612.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>-55103700640.0</v>
+      </c>
+      <c r="C7">
         <v>-61612055670.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-50967724090.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-29409241690.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-28998268290.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-32893874860.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-51748593810.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-50980722260.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-69767189990.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-57572060430.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-32601404300.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2385663882.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12442163463.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14795527244.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-14683202865.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-22586230203.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17302004792.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-29191819485.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-39982707502.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>26876921000.0</v>
+      </c>
+      <c r="C14">
         <v>33979191000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38136993000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36248010000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38980416000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>36861991000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32170814000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>32299669155.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30995589233.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28630450405.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31286784082.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>35903190908.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31400912572.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30946819597.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>7398985325.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>10523858000.0</v>
+      </c>
+      <c r="C16">
         <v>3041986000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6441392000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14242085000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5863255000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4449102000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11693996000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20790702450.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14471813184.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10036798114.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13609519914.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15175798335.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>31122768100.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31777006072.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14929726112.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6839829497.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6755191885.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-9062021000.0</v>
+      </c>
+      <c r="C18">
         <v>-10683319000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9387462000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-45676613000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4908311000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4981453000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1871512000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3999712459.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10634218514.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-35421549691.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-42611245729.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5251921706.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6593431899.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-69628576775.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>19141739101.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-256274009550.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-51051576742.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-15540689696.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-14439669298.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4731975012.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2055969905.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6642539622.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7090587062.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>39832052733.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-35478941253.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-30369588990.0</v>
+      </c>
+      <c r="C21">
         <v>-17019765337.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11731244068.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5803253525.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1080682684.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2858037629.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5618565359.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>616295423.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-134368710198.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5524455498.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41044967308.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-26666728000.0</v>
+      </c>
+      <c r="C22">
         <v>-12706339000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-23521830000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-31236944000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-41782293000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-51932286000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12716584000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1623990481.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1236134728.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>618760642.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>150165839.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12070097476.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14400932640.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12496441298.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9882138600.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17826494243.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9166014000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15616314000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5445086000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17186797000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>11036049000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>74540787000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>46664197000.0</v>
+      </c>
+      <c r="C23">
         <v>25043675000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13332359000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20683525000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1780314000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>619826000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1435323000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9725975825.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>49461253858.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>37972649696.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-51564000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10695048059.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>92752330129.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1267013591.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2133093234.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1137023914.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>10460722000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5007234000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>100000000000.0</v>
       </c>
       <c r="K24">
         <v>100000000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="L24">
+        <v>100000000000.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24">
         <v>-100000000000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>8676149247.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>29721556000.0</v>
+      </c>
+      <c r="C25">
         <v>19095406000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-8461935000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2364701000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12442163000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12144811000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-14683203000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1623990481.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1236134728.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-618760642.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-150165839.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-12070097476.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-14400932640.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-12496441298.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34061112556.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-115132297475.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>16546422000.0</v>
+      </c>
+      <c r="C28">
         <v>8023910000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1601115000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15217880000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2860997000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2238211000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7053888000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10177175248.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-84907456339.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32448194198.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>41044967308.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10695048059.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>92752330129.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>51930873349.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-11051842486.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12198803780.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11967946000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>591135000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>18794794000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>5470555000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>29931749000.0</v>
+      </c>
+      <c r="C29">
         <v>40368258000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6153228000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7375767000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9640286000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2925483000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4771028000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3090874603.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49533728753.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>57391562.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8522459163.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>38022444726.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>55339869768.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1861909151.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34061112556.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-115132297475.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>41093026000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15933810000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26457406000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>32536187000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6271924000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5307327000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13509000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-38993771000.0</v>
+      </c>
+      <c r="C30">
         <v>-51051577000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15540690000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14439669000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4731975000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2055970000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6642540000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7090587062.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39832052733.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-35478941253.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34088786566.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-43274366432.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-148746437869.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-67766667624.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14919373455.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>127415738867.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>3020760000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>65000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>10523858000.0</v>
+      </c>
+      <c r="C2">
+        <v>2749239000.0</v>
+      </c>
+      <c r="D2">
         <v>3445130000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2191772000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3041986000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6942088000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4015733000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3695968000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6441392000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4366335000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5520311963.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7092073046.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14242085259.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4144136978.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7438210551.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6375057472.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5863254678.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6297382714.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7316183433.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7653296274.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4449102129.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7001071762.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8024333528.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14884407612.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>11693995771.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14182719175.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13722671821.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>17672350528.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>20790702450.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>10156534337.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10860467079.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>12063067899.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>14471813184.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>11267782508.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>9096878747.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>16258082384.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>10036798114.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12263386083.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>9326486770.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>8482754645.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>13609519914.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>8903608969.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7869403780.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8868331358.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>15175798335.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>11447612151.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>11955215550.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>14209553803.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>31122768100.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>16181306283.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>17147260151.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>23039581435.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>31777006072.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>37870219720.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>15059769975.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>236210000</v>
+      </c>
+      <c r="C3">
+        <v>31456405000</v>
+      </c>
+      <c r="D3">
         <v>7537366000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3384109000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7814251000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>39444207000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1048185000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4173779000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6385407000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>9733571000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1738838775</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1236875904</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2831404259</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9797828057</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2707647733</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1070091237</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>864102271</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1365486769</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2356149822</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>846072827</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>164265594</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>369819147</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1309261571</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26306387</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>350582800</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1335798403</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>890753541</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3223100384</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3864484100</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>447564163</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4529315857</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2113707042</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>27046746004</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>11806812733</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>12845650536</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>8468737994</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7486434054</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>9011304305</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>9386542523</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>9594660371</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>7952886073</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>8192782080</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>8799260504</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>9143857909</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>9911066859</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>10312570722</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>11304956225</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>11745772626</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>24081713772</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>24664724100</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>18161788800</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>6502935297</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>19450431640</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>27467770765</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>20848465200</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>6348800600</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>14919373000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>24705154300</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>18797176700</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>13103859800</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>23157770300</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2130922600</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>8306041900</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>309347600</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>84552185600</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>28461023400</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>24669419600</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>8965302600</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>43077710000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>37348545900</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>15235878200</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>65898000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>32589506000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>1510366400</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1215918000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>622611800</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>461156000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>433689000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>270587000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>744126000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>363609000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>2488641000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>285160000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1030523000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>2488641000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>2414870000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>2313554000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>6041252000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>4147000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>7957858000</v>
-      </c>
-[...4 lines deleted...]
-        <v>5007480000</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>5007480000</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
         <v>528000000</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24820,54 +25789,56 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24918,330 +25889,340 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-7672558000.0</v>
+      </c>
+      <c r="C6">
+        <v>7774618000.0</v>
+      </c>
+      <c r="D6">
         <v>-695890000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1253357000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-850214000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3900102000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2926355000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>319765000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2745424000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2075057000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1153977306.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1571761083.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7150012213.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>10097948281.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3294073573.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1063153079.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>511802794.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-434128036.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1018800719.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-337112841.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3204194145.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2551969633.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1023261766.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-6860074084.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3190411841.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2488723404.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>460047354.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3949678707.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3118351922.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>10634168113.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-703932742.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1202600820.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2408745285.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3204030676.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2170903761.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-7161203637.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>6221284270.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2226587969.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2936899313.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>843732125.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-5126765269.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>4705910945.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1034205189.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-998927578.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-6307466977.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3728186184.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-507603399.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2254338253.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-16913214297.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>14941461817.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-965953868.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-5892321284.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-8737424636.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-6093213648.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>22810449745.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-55103700640.0</v>
+      </c>
+      <c r="D7">
         <v>-58377418600.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-33649905130.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-18742408820.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-61612055670.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-39368342960.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-25689277100.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-15177321570.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-7003537620.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-29409241690.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-23972479190.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-14711231540.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6410966150.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-28998268290.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-16408261700.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-9618427370.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4370130350.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-32893874860.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-26077784160.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-20934655030.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-17036604240.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-51748593810.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-45542193510.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25264,54 +26245,56 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25362,54 +26345,56 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25460,54 +26445,56 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25558,70 +26545,68 @@
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -25632,52 +26617,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -25696,126 +26685,128 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>8865367009.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8865367009.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10003030237.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1814051295.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>645185520.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-6448500580.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12347507905.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-84592374.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-832338439.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1011586371.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8831375403.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1415022647.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-2429317055.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4266778286.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-9247531189.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-5513639907.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>7112163457.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-7034195226.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-14109227451.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-5808891994.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -25834,54 +26825,56 @@
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25932,568 +26925,586 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>6528154000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>9709245000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>10310221000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14"/>
       <c r="F14">
+        <v>7610273071.0</v>
+      </c>
+      <c r="G14">
+        <v>5448274574.0</v>
+      </c>
+      <c r="H14">
         <v>10469311000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>9721162000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>8340444000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>9815857000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10459587205.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9412019427.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>8449529186.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>8717816376.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>10797168648.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>7821348923.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8911675775.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>12303317056.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>10678199515.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6422622523.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>9576277139.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>10502157046.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>11307401409.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7297407513.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>7755025208.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5953825616.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>8924947483.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>9830156270.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>7461885110.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>7288581301.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5327471240.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>10272694775.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9410921839.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3457655401.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>11809188052.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>6577536469.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>9151209311.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>907940666.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>12393733943.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>6213121257.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>9115654539.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2826442588.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>9731655428.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>9710751241.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>9041233243.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>9945220060.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>9309115740.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>9048967226.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>7599887882.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7968883963.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>8255688479.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>7444675440.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>7731664690.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5489489927.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>8295158245.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
-[...4 lines deleted...]
-      </c>
+      <c r="AT15"/>
+      <c r="AU15"/>
       <c r="AV15">
         <v>100500000.0</v>
       </c>
       <c r="AW15">
+        <v>100500000.0</v>
+      </c>
+      <c r="AX15">
+        <v>100500000.0</v>
+      </c>
+      <c r="AY15">
         <v>7297713325.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>101272000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>2851300000.0</v>
+      </c>
+      <c r="C16">
+        <v>10523858000.0</v>
+      </c>
+      <c r="D16">
         <v>2749239000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3445130000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2191772000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3041986000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>6942088000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4015733000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3695968000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6441392000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4366334657.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5520311963.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7092073046.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>14242085259.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4144136978.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7438210551.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6375057472.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5863254678.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6297382714.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7316183433.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7653296274.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4449102129.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7001071762.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8024333528.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14884407612.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11693995771.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>14182719175.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13722671821.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>17672350528.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>20790702450.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>10156534337.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>10860467079.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>12063067899.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>14471813184.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>11267782508.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>9096878747.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>16258082384.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>10036798114.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>12263386083.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>9326486770.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>8482754645.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>13609519914.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>8903608969.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7869403780.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8868331358.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>15175798335.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>11447612151.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>11955215550.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>14209553803.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>31122768100.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>16181306283.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>17147260151.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>23039581436.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>31777006072.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>37870219720.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>15059769975.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26544,342 +27555,350 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-4192511000.0</v>
+      </c>
+      <c r="C18">
+        <v>26307627000.0</v>
+      </c>
+      <c r="D18">
         <v>-24171289000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3384109000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7814251000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-25692087000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>12933660000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4964607000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2889500000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12008721000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5259233263.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>10606550131.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8545638779.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5758367760.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6167307436.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>6751257686.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>8047573504.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>4344295018.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2687546806.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>900801026.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1717600100.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2508116005.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1739103118.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-7768053848.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2017587888.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>6418295747.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1297598740.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2173448658.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7413957562.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2693514149.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>216455545.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>21434451748.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-22957105603.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>37420747484.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-15222779618.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-17239435124.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-15592751256.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-22135506610.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2367218107.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-119925655.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-10798899319.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-23152715503.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1674843909.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-7678682445.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-10105003872.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>18637563907.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>2191709223.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-3819015145.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-22262179691.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>19501151344.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>8763589078.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-15263601431.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-6407707092.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>14775052720.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-27572778345.0</v>
       </c>
-      <c r="BC18"/>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-10419316291.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-5714151496.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>8596102048.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-39444206673.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1048184730.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4173778590.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-6385406749.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-9733570758.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1738838775.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1236875904.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2831404259.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-9797828057.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2707647733.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1070091237.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-864102271.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1365486769.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2356149822.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-846072827.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-164265594.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-369819147.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1309261571.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-26306387.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-350582800.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1335798403.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-890753541.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3223100384.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-3864484100.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -26900,54 +27919,56 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26998,136 +28019,142 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-3480046429.0</v>
+      </c>
+      <c r="C21">
+        <v>-65340272536.0</v>
+      </c>
+      <c r="D21">
         <v>26194863082.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10379751655.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1603931191.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2399494154.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9633473147.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-1936836058.0</v>
       </c>
       <c r="N21">
+        <v>-1936836058.0</v>
+      </c>
+      <c r="O21">
+        <v>-1936836058.0</v>
+      </c>
+      <c r="P21">
         <v>-2307934060.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1136497016.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-451512294.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-288122405.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-505955759.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-225703587.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-60900933.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1047389937.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1047389937.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2213867107.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>321897750.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3256032064.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2006050567.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1409372894.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1052890166.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>5025361691.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1055509506.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -27146,838 +28173,858 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-15236365000.0</v>
+      </c>
+      <c r="C22">
+        <v>28522075000.0</v>
+      </c>
+      <c r="D22">
         <v>-22346511000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-15905265000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-16937027272.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3551145300.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3483043000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4255392000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-8519049000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-7721373000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3818307240.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-6267914612.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5714234520.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4039460297.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-14256828351.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-12626180894.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-8393394681.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-18307881148.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-10925004125.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-3843410231.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-8705997816.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-16516550304.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-13152265603.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-12609837919.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-9653631806.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8376202916.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1222955294.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-15892668000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-3977163346.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4574696164.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5227192156.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-4803341694.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3374556145.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>18984696488.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-5959997285.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3666404531.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-8122159944.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>7228031229.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-2017483154.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-588935126.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-4002852307.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>16812872296.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-11008974523.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>271516523.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-5925248457.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1710181319.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2410396270.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>8271249134.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3098633391.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>6326764003.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>517217338.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5458488692.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2098462607.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>5115169327.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>712335294.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>5524515900.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1144420800.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>5952132800.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1123007900.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2004855300.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>748102000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4460071000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1350984600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>11507064100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>470673300.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>2173646000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>7153318200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1372581500.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>5536304400.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2002822900.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>11434075300.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>12820129200.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>2601563500.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
         <v>1032854000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>35508363000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>10215681000.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-15211307000.0</v>
+      </c>
+      <c r="D23">
         <v>37972350000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>16302635000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-28134000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>24931475000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3161197000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-344896000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-28134000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>13416761000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2285657508.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-10198245722.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-28134000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>20317783310.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>365742000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7429387583.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7757636845.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1733718105.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2237364596.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1012210280.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3987190417.0</v>
       </c>
       <c r="V23">
         <v>-23297500.0</v>
       </c>
       <c r="W23">
+        <v>-3987190417.0</v>
+      </c>
+      <c r="X23">
         <v>-23297500.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
+        <v>-23297500.0</v>
+      </c>
+      <c r="Z23">
         <v>176374511.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-5581891496.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1261651354.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-803702996.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>641534295.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8221628787.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>74386526.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>65184666.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1217197846.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10140197581.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7343921712.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>162423664.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1044352182.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>7771145043.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3451695369.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>34559650.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1112697286.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-1808784015.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>662666868.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>142597113.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>951956034.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-9655367617.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-3100430786.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-130653980.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3500198227.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-3487276315.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3487276315.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>110858016106.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-2329717544.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-20868266368.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>50383228090.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
+      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23">
+        <v>1246697900.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23">
         <v>40835488000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>16066837800.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23">
         <v>24813500500.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23"/>
       <c r="BV23"/>
-      <c r="BW23">
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23">
         <v>126299200.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
+      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23">
+        <v>10460722000.0</v>
+      </c>
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>743181000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>134385000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>5007234000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>2231000000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>2881950550.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>8596102050.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-27773335484.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>25659628442.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>100000000000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>-100000000000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>4751910000.0</v>
+      </c>
+      <c r="C25">
+        <v>29241957000.0</v>
+      </c>
+      <c r="D25">
         <v>-3996657000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2210935000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-7814251000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>13752120000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6995577000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3672616000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3674512000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-4369634000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>356792073.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8699321220.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-8449529186.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-8717816376.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3459659703.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4804831971.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-518281094.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>36954142017.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>10925004125.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3843410231.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>8705997816.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>16516550304.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>13152265603.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>12609837919.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>9653631806.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-8376202916.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1222955294.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>15892668000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3977163346.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-4574696164.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-5227192156.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4803341694.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3374556145.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-18984696488.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>5959997285.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3666404531.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8122159944.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-7228031229.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2017483154.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>588935126.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4002852307.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-16812872296.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>11008974523.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-271516523.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>5925248457.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1710181319.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-2410396270.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-8271249134.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-3098633391.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>29287217150.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-9316739.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-10004976763.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-9734899092.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>23620825106.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-9112501119.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -28028,54 +29075,56 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28126,766 +29175,786 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-3480046000.0</v>
+      </c>
+      <c r="C28">
+        <v>-18530480000.0</v>
+      </c>
+      <c r="D28">
         <v>26357349000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10351618000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1632065000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22531981000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-10007305000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4644842000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>144076000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>14098124000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-6456440003.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-12135081780.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6094512005.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-3068420691.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4687285358.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6292890567.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7306124551.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4818057895.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1731408837.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1237913867.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1463566136.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5034580353.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1390116922.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>907979764.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>498272261.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-8837923560.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-744399213.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1767171162.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4295605640.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>13246990478.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-981122980.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3022575874.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-5111268124.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-124156608617.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7343921712.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>10078231487.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>21826999079.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>20768681687.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5124241339.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>915780615.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5639490557.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>27858626448.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2709049098.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>6679754867.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3797536895.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-14909377723.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2699312622.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1564676892.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5348965394.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-4559689527.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-9729542947.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>109371280147.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2329717544.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-20868266368.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>50383228090.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>22415911600.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6377107000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>4540754600.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3884514500.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>7822011500.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>42344171300.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6554956800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>11967946200.0</v>
       </c>
       <c r="BN28"/>
       <c r="BO28">
+        <v>11967946200.0</v>
+      </c>
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>34266992100.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4681241900.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>591134700.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>19394352500.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>33970142400.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>18794794200.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>3167684400.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3167684400.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>223351900.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28">
         <v>5470555000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
-      <c r="CK28">
-[...1 lines deleted...]
-      </c>
+      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28">
+        <v>2231000000.0</v>
+      </c>
+      <c r="CN28"/>
+      <c r="CO28">
         <v>1037000000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-3956302000.0</v>
+      </c>
+      <c r="C29">
+        <v>57764032000.0</v>
+      </c>
+      <c r="D29">
         <v>-16633923000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3384109000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-7814251000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13752120000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>13981845000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9138386000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3495907000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2275150000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6998072038.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11843426035.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-5714234520.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4039460297.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3459659703.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7821348923.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8911675775.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5709781787.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-331396984.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1746873853.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1881865694.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2877935152.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-429841547.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7741747461.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2368170688.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5082497344.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2188352281.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1049651726.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3549473462.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2245949986.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>4745771402.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>23548158790.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-22957105603.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>64467493488.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-3415966885.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-4393784588.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-7124013262.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-14649072556.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>6644086198.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>9266616868.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1204238948.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-15199829430.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>6517938171.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>1120578059.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-961145963.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>28548630766.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>12504279945.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>7485941080.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-10516407065.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>43582865116.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>8763589078.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>2898187369.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>95228205.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>34225484360.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-105007580.0</v>
       </c>
-      <c r="BC29"/>
-[...1 lines deleted...]
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>34061113000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>19788762900.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>18433251800.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>2018671200.0</v>
       </c>
-      <c r="BI29"/>
-      <c r="BJ29"/>
       <c r="BK29"/>
-      <c r="BL29">
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29">
         <v>5446365200.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>41093026300.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>24933535300.0</v>
       </c>
-      <c r="BO29"/>
-[...1 lines deleted...]
-      <c r="BQ29">
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29">
         <v>15933809500.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>18093795800.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29">
+      <c r="BU29"/>
+      <c r="BV29">
         <v>12238801200.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>26457406300.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>5389339200.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>1628218400.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>1868839900.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1211686000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>333565000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>440611000.0</v>
       </c>
-      <c r="CB29"/>
-[...1 lines deleted...]
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29">
         <v>3760417000.0</v>
       </c>
-      <c r="CE29"/>
-[...1 lines deleted...]
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
         <v>17434598000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>11564390000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>12355809000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>32536187000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6271924000.0</v>
       </c>
       <c r="CM29"/>
       <c r="CN29">
+        <v>6271924000.0</v>
+      </c>
+      <c r="CO29"/>
+      <c r="CP29">
         <v>5307327000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>5445000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>13509000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-236210000.0</v>
+      </c>
+      <c r="C30">
+        <v>-31456405000.0</v>
+      </c>
+      <c r="D30">
         <v>-10419316000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-5714151000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8596102000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-39444207000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1048185000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4173779000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-6385407000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-9733571000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1738838775.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1236875904.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2831404259.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-9797828057.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2707647733.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1070091237.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-864102271.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1365486769.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2356149822.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-846072827.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-164265594.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-369819147.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1309261571.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-26306387.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-350582800.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1335798403.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-890753541.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-3223100384.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-3864484100.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-447564163.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-4529315857.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-27773335484.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>25659628442.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>72953253996.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-11806812733.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-12845650536.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-8468737994.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-7486434054.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-9011304305.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-9386542523.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-9594660371.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-7952886073.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-8192782080.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-8799260504.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-9143857909.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-9911066859.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-10312570722.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-11304956225.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-11745772626.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-24081713772.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>-118161788800.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-6502935297.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-19450431640.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-27467770765.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>118739589600.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>10877597200.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>11838068900.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>158452300.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>2870237900.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30">
         <v>3020760000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>48449000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>65000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>