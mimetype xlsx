--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5073,668 +5076,672 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2">
-[...1 lines deleted...]
-      </c>
+      <c r="B2"/>
       <c r="C2">
         <v>29026951000000.0</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>29026951000000.0</v>
+      </c>
       <c r="E2"/>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
+      <c r="F2"/>
       <c r="G2">
         <v>15140873000000.0</v>
       </c>
-      <c r="H2"/>
+      <c r="H2">
+        <v>15140873000000.0</v>
+      </c>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>18917257000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16577700000000.0</v>
       </c>
       <c r="L2">
         <v>16577700000000.0</v>
       </c>
       <c r="M2">
+        <v>16577700000000.0</v>
+      </c>
+      <c r="N2">
         <v>3.85927276E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>12452551000000.0</v>
       </c>
       <c r="O2">
         <v>12452551000000.0</v>
       </c>
       <c r="P2">
+        <v>12452551000000.0</v>
+      </c>
+      <c r="Q2">
         <v>3.7907269E+14</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3.74379947E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>14041740000000.0</v>
       </c>
       <c r="S2">
         <v>14041740000000.0</v>
       </c>
       <c r="T2">
+        <v>14041740000000.0</v>
+      </c>
+      <c r="U2">
         <v>3.48655739E+14</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3.45507455E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>14568962000000.0</v>
       </c>
       <c r="W2">
         <v>14568962000000.0</v>
       </c>
       <c r="X2">
-        <v>3.19149809E+14</v>
+        <v>14568962000000.0</v>
       </c>
       <c r="Y2">
         <v>3.19149809E+14</v>
       </c>
       <c r="Z2">
-        <v>11894764000000.0</v>
+        <v>3.19149809E+14</v>
       </c>
       <c r="AA2">
         <v>11894764000000.0</v>
       </c>
       <c r="AB2">
         <v>11894764000000.0</v>
       </c>
       <c r="AC2">
-        <v>0.0</v>
+        <v>11894764000000.0</v>
       </c>
       <c r="AD2">
-        <v>9748168000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE2">
         <v>9748168000000.0</v>
       </c>
       <c r="AF2">
         <v>9748168000000.0</v>
       </c>
       <c r="AG2">
+        <v>9748168000000.0</v>
+      </c>
+      <c r="AH2">
         <v>232295738595.74</v>
-      </c>
-[...1 lines deleted...]
-        <v>8524295000000.0</v>
       </c>
       <c r="AI2">
         <v>8524295000000.0</v>
       </c>
       <c r="AJ2">
         <v>8524295000000.0</v>
       </c>
       <c r="AK2">
+        <v>8524295000000.0</v>
+      </c>
+      <c r="AL2">
         <v>208096171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7258267000000.0</v>
       </c>
       <c r="AM2">
         <v>7258267000000.0</v>
       </c>
       <c r="AN2">
         <v>7258267000000.0</v>
       </c>
       <c r="AO2">
+        <v>7258267000000.0</v>
+      </c>
+      <c r="AP2">
         <v>196730751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8535444000000.0</v>
       </c>
       <c r="AQ2">
         <v>8535444000000.0</v>
       </c>
       <c r="AR2">
         <v>8535444000000.0</v>
       </c>
       <c r="AS2">
+        <v>8535444000000.0</v>
+      </c>
+      <c r="AT2">
         <v>179955808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6762516000000.0</v>
       </c>
       <c r="AU2">
         <v>6762516000000.0</v>
       </c>
       <c r="AV2">
         <v>6762516000000.0</v>
       </c>
       <c r="AW2">
+        <v>6762516000000.0</v>
+      </c>
+      <c r="AX2">
         <v>184423028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4854478000000.0</v>
       </c>
       <c r="AY2">
         <v>4854478000000.0</v>
       </c>
       <c r="AZ2">
         <v>4854478000000.0</v>
       </c>
       <c r="BA2">
+        <v>4854478000000.0</v>
+      </c>
+      <c r="BB2">
         <v>156176906000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6061149000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6123428000000.0</v>
       </c>
       <c r="BD2">
         <v>6123428000000.0</v>
       </c>
       <c r="BE2">
+        <v>6123428000000.0</v>
+      </c>
+      <c r="BF2">
         <v>146240958000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7537921000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>140712767000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>136170477000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>143171573000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>141161726000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>135399850000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>136370085000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>127520820000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>136526786000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>126960386000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>126877261000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>110183984000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>98001582000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>100483054000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>100283429000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>114455164000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2524608619584.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524608619584.0</v>
       </c>
       <c r="BX2">
         <v>2524608619584.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BY2">
+        <v>2524608619584.0</v>
+      </c>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>2039821691667.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>2039821691667.0</v>
       </c>
       <c r="CB2">
         <v>2039821691667.0</v>
       </c>
-      <c r="CC2"/>
+      <c r="CC2">
+        <v>2039821691667.0</v>
+      </c>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>90614670000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>84560001000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>70041229000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>75993769000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>35604714000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>32902000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>30879997000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>24341727000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -5753,102 +5760,103 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -5867,362 +5875,364 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-2107196000000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>1183189000000.0</v>
+        <v>-2474813000000.0</v>
       </c>
       <c r="E5">
+        <v>-2723342000000.0</v>
+      </c>
+      <c r="F5">
         <v>-2615532000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2357810000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1968567000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2041632007000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1967062000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1653833000000.0</v>
       </c>
       <c r="K5">
         <v>-1653833000000.0</v>
       </c>
       <c r="L5">
+        <v>-1653833000000.0</v>
+      </c>
+      <c r="M5">
         <v>-1043520000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1195952000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1094103000000.0</v>
       </c>
       <c r="O5">
         <v>-1094103000000.0</v>
       </c>
       <c r="P5">
+        <v>-1094103000000.0</v>
+      </c>
+      <c r="Q5">
         <v>-3601791000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3153587000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2165613000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-905223000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-818851000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-847775000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-793420000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-404181000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1395114000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>37757000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-264335000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-260156000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5901000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-186978000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-454320000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-753220000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-810602000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-755155000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-815547000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-529734000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-347043000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-252980000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-222275000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-102583000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>49003000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>254399000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>452399000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>304771000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>500677000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>510124000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>694827000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>637894000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>670211000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>572631000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>649727000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>672967000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>696224000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>754540000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1103189000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>980121000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1322756000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1090019000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247792000000.0</v>
       </c>
       <c r="BG5">
         <v>1247792000000.0</v>
       </c>
       <c r="BH5">
+        <v>1247792000000.0</v>
+      </c>
+      <c r="BI5">
         <v>1260023000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1385381000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1667084000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629495000000.0</v>
       </c>
       <c r="BL5">
         <v>1629495000000.0</v>
       </c>
       <c r="BM5">
         <v>1629495000000.0</v>
       </c>
-      <c r="BN5"/>
+      <c r="BN5">
+        <v>1629495000000.0</v>
+      </c>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
-      <c r="BV5">
+      <c r="BV5"/>
+      <c r="BW5">
         <v>762632024088.69</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>762200000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>762632024088.0</v>
       </c>
-      <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>359552912950.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>359552912950.0</v>
       </c>
       <c r="CB5">
         <v>359552912950.0</v>
       </c>
-      <c r="CC5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC5">
+        <v>359552912950.0</v>
+      </c>
+      <c r="CD5"/>
       <c r="CE5">
         <v>-99140601612.9</v>
       </c>
       <c r="CF5">
         <v>-99140601612.9</v>
       </c>
-      <c r="CG5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG5">
+        <v>-99140601612.9</v>
+      </c>
+      <c r="CH5"/>
       <c r="CI5">
         <v>152520000000.0</v>
       </c>
       <c r="CJ5">
         <v>152520000000.0</v>
       </c>
-      <c r="CK5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK5">
+        <v>152520000000.0</v>
+      </c>
+      <c r="CL5"/>
       <c r="CM5">
         <v>60922500000.0</v>
       </c>
       <c r="CN5">
         <v>60922500000.0</v>
       </c>
       <c r="CO5">
+        <v>60922500000.0</v>
+      </c>
+      <c r="CP5">
         <v>19568750000.0</v>
       </c>
-      <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6241,114 +6251,115 @@
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>790339000000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>890689000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>613914000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>623339000000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>612690000000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>594161000000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>1104259000000.0</v>
       </c>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -6367,58 +6378,57 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>2969641000000.0</v>
       </c>
       <c r="D8">
         <v>2969641000000.0</v>
       </c>
       <c r="E8">
         <v>2969641000000.0</v>
       </c>
       <c r="F8">
         <v>2969641000000.0</v>
       </c>
       <c r="G8">
         <v>2969641000000.0</v>
       </c>
       <c r="H8">
         <v>2969641000000.0</v>
       </c>
       <c r="I8">
         <v>2969641000000.0</v>
       </c>
       <c r="J8">
         <v>2969641000000.0</v>
       </c>
       <c r="K8">
@@ -6432,51 +6442,53 @@
       </c>
       <c r="N8">
         <v>2969641000000.0</v>
       </c>
       <c r="O8">
         <v>2969641000000.0</v>
       </c>
       <c r="P8">
         <v>2969641000000.0</v>
       </c>
       <c r="Q8">
         <v>2969641000000.0</v>
       </c>
       <c r="R8">
         <v>2969641000000.0</v>
       </c>
       <c r="S8">
         <v>2969641000000.0</v>
       </c>
       <c r="T8">
         <v>2969641000000.0</v>
       </c>
       <c r="U8">
         <v>2969641000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2969641000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6507,142 +6519,143 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>12098558000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12102048000000.0</v>
       </c>
       <c r="E9">
         <v>12102048000000.0</v>
       </c>
       <c r="F9">
-        <v>12094968000000.0</v>
+        <v>12102048000000.0</v>
       </c>
       <c r="G9">
         <v>12094968000000.0</v>
       </c>
       <c r="H9">
         <v>12094968000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>12094968000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>12094968000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12095043000000.0</v>
       </c>
       <c r="O9">
         <v>12095043000000.0</v>
       </c>
       <c r="P9">
         <v>12095043000000.0</v>
       </c>
       <c r="Q9">
         <v>12095043000000.0</v>
       </c>
       <c r="R9">
         <v>12095043000000.0</v>
       </c>
       <c r="S9">
         <v>12095043000000.0</v>
       </c>
       <c r="T9">
         <v>12095043000000.0</v>
       </c>
       <c r="U9">
         <v>12095043000000.0</v>
       </c>
       <c r="V9">
         <v>12095043000000.0</v>
       </c>
       <c r="W9">
+        <v>12095043000000.0</v>
+      </c>
+      <c r="X9">
         <v>12234939000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12232979000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11325163000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11325187000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10565353000000.0</v>
       </c>
       <c r="AB9">
         <v>10565353000000.0</v>
       </c>
       <c r="AC9">
         <v>10565353000000.0</v>
       </c>
       <c r="AD9">
+        <v>10565353000000.0</v>
+      </c>
+      <c r="AE9">
         <v>8736701301.91</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6.42</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -6661,320 +6674,322 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>34</v>
       </c>
-      <c r="B10">
+      <c r="B10"/>
+      <c r="C10">
         <v>40797078000000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>41392442000000.0</v>
+      </c>
+      <c r="E10">
         <v>47257253000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>39883213000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43193235000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35226201000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>44444882000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>35042851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34810658000000.0</v>
       </c>
       <c r="K10">
         <v>34810658000000.0</v>
       </c>
       <c r="L10">
+        <v>34810658000000.0</v>
+      </c>
+      <c r="M10">
         <v>35888889000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37619474000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35644748000000.0</v>
       </c>
       <c r="O10">
         <v>35644748000000.0</v>
       </c>
       <c r="P10">
+        <v>35644748000000.0</v>
+      </c>
+      <c r="Q10">
         <v>37957131000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30590456000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28674245000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29049341000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>31317230000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26421476000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>30039120000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34555587000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9652300000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>32194974000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>30604367000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29608316000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25075640000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25082154000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21882775000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18501060000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19135962000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21192379000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18013498000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23827291000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22488936000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20424044000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>22348029000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>20348210000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>19086550000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>22485385000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20803333000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23238603000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>25278342000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21167219000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>20086372000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21892538000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21332254000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>18739599000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>20505552000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17826407000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20801821000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17609850000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>16759628000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>14865256000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15650105000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>16003438000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17975099000000.0</v>
       </c>
       <c r="BG10">
         <v>17975099000000.0</v>
       </c>
       <c r="BH10">
+        <v>17975099000000.0</v>
+      </c>
+      <c r="BI10">
         <v>16091068000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12547551000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>16294385000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>11821607000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11975064000000.0</v>
       </c>
       <c r="BM10">
         <v>11975064000000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BN10">
+        <v>11975064000000.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>1587067000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>1512647000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>4676280908790.1</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5967858000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4676280908790.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>2304958743997.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304958743997.0</v>
       </c>
       <c r="CB10">
         <v>2304958743997.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CC10">
+        <v>2304958743997.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10">
         <v>3028723894313.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028723894313.0</v>
       </c>
       <c r="CF10">
         <v>3028723894313.0</v>
       </c>
-      <c r="CG10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG10">
+        <v>3028723894313.0</v>
+      </c>
+      <c r="CH10"/>
       <c r="CI10">
         <v>2574030000000.0</v>
       </c>
       <c r="CJ10">
         <v>2574030000000.0</v>
       </c>
-      <c r="CK10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK10">
+        <v>2574030000000.0</v>
+      </c>
+      <c r="CL10"/>
       <c r="CM10">
         <v>2418032500000.0</v>
       </c>
       <c r="CN10">
         <v>2418032500000.0</v>
       </c>
       <c r="CO10">
+        <v>2418032500000.0</v>
+      </c>
+      <c r="CP10">
         <v>4074087500000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>799474000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>644372000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7029,392 +7044,392 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>36</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>1.4499163E+14</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>1.44609392E+14</v>
+      </c>
+      <c r="E12">
         <v>1.47046183E+14</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1.37150472E+14</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1.37862749E+14</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35226201000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1.35834247E+14</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1.23864624E+14</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1.2334461E+14</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-34810658000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1.22277006E+14</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1.22642931E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.21758089E+14</v>
       </c>
       <c r="O12">
         <v>1.21758089E+14</v>
       </c>
       <c r="P12">
+        <v>1.21758089E+14</v>
+      </c>
+      <c r="Q12">
         <v>1.03206091E+14</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>97090513000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>95859540000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1.19942808E+14</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>93863835000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>86095442000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>88802340000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>92871699000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9652300000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>88147657000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>90225224000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>88989369000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>81377601000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>78012010000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>72640421000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>56815230000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>57571703000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>58219749000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>54472279000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>65944228000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>63502511000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>60711626000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>60409902000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>58010901000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>55826491000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>58145190000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>55002687000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>57204674000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>57192980000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>52507889000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>50662940000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>53310552000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>51830492000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>49729829000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>52949689000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>51422974000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>54320227000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>52074494000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>51650383000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>51149174000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15650105000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>16003438000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18229279000000.0</v>
       </c>
       <c r="BG12">
         <v>18229279000000.0</v>
       </c>
       <c r="BH12">
+        <v>18229279000000.0</v>
+      </c>
+      <c r="BI12">
         <v>16091068000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>12833121000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>16294385000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11821607000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11975064000000.0</v>
       </c>
       <c r="BM12">
         <v>11975064000000.0</v>
       </c>
-      <c r="BN12"/>
+      <c r="BN12">
+        <v>11975064000000.0</v>
+      </c>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>4676280908790.1</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5967858000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4676280908790.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>2304958743997.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304958743997.0</v>
       </c>
       <c r="CB12">
         <v>2304958743997.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CC12">
+        <v>2304958743997.0</v>
+      </c>
+      <c r="CD12"/>
+      <c r="CE12">
         <v>3028723894313.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028723894313.0</v>
       </c>
       <c r="CF12">
         <v>3028723894313.0</v>
       </c>
-      <c r="CG12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG12">
+        <v>3028723894313.0</v>
+      </c>
+      <c r="CH12"/>
       <c r="CI12">
         <v>2574030000000.0</v>
       </c>
       <c r="CJ12">
         <v>2574030000000.0</v>
       </c>
-      <c r="CK12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK12">
+        <v>2574030000000.0</v>
+      </c>
+      <c r="CL12"/>
       <c r="CM12">
         <v>2418032500000.0</v>
       </c>
       <c r="CN12">
         <v>2418032500000.0</v>
       </c>
       <c r="CO12">
+        <v>2418032500000.0</v>
+      </c>
+      <c r="CP12">
         <v>4074087500000.0</v>
       </c>
-      <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>2695586000000.0</v>
       </c>
       <c r="D13">
         <v>2695586000000.0</v>
       </c>
       <c r="E13">
         <v>2695586000000.0</v>
       </c>
       <c r="F13">
         <v>2695586000000.0</v>
       </c>
       <c r="G13">
-        <v>2969641000000.0</v>
+        <v>2695586000000.0</v>
       </c>
       <c r="H13">
         <v>2969641000000.0</v>
       </c>
       <c r="I13">
-        <v>2695586000000.0</v>
+        <v>2969641000000.0</v>
       </c>
       <c r="J13">
         <v>2695586000000.0</v>
       </c>
       <c r="K13">
+        <v>2695586000000.0</v>
+      </c>
+      <c r="L13">
         <v>2969641000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2695586000000.0</v>
       </c>
       <c r="M13">
         <v>2695586000000.0</v>
       </c>
       <c r="N13">
-        <v>2608176000000.0</v>
+        <v>2695586000000.0</v>
       </c>
       <c r="O13">
         <v>2608176000000.0</v>
       </c>
       <c r="P13">
         <v>2608176000000.0</v>
       </c>
       <c r="Q13">
         <v>2608176000000.0</v>
       </c>
       <c r="R13">
         <v>2608176000000.0</v>
       </c>
       <c r="S13">
+        <v>2608176000000.0</v>
+      </c>
+      <c r="T13">
         <v>2969641000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608176000000.0</v>
       </c>
       <c r="U13">
         <v>2608176000000.0</v>
       </c>
       <c r="V13">
         <v>2608176000000.0</v>
       </c>
       <c r="W13">
         <v>2608176000000.0</v>
       </c>
       <c r="X13">
+        <v>2608176000000.0</v>
+      </c>
+      <c r="Y13">
         <v>2969277000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412162000000.0</v>
       </c>
       <c r="Z13">
         <v>2412162000000.0</v>
       </c>
       <c r="AA13">
-        <v>2370998000000.0</v>
+        <v>2412162000000.0</v>
       </c>
       <c r="AB13">
         <v>2370998000000.0</v>
       </c>
       <c r="AC13">
         <v>2370998000000.0</v>
       </c>
       <c r="AD13">
         <v>2370998000000.0</v>
       </c>
       <c r="AE13">
         <v>2370998000000.0</v>
       </c>
       <c r="AF13">
         <v>2370998000000.0</v>
       </c>
       <c r="AG13">
         <v>2370998000000.0</v>
       </c>
       <c r="AH13">
         <v>2370998000000.0</v>
       </c>
       <c r="AI13">
         <v>2370998000000.0</v>
       </c>
@@ -7427,516 +7442,520 @@
       <c r="AL13">
         <v>2370998000000.0</v>
       </c>
       <c r="AM13">
         <v>2370998000000.0</v>
       </c>
       <c r="AN13">
         <v>2370998000000.0</v>
       </c>
       <c r="AO13">
         <v>2370998000000.0</v>
       </c>
       <c r="AP13">
         <v>2370998000000.0</v>
       </c>
       <c r="AQ13">
         <v>2370998000000.0</v>
       </c>
       <c r="AR13">
         <v>2370998000000.0</v>
       </c>
       <c r="AS13">
         <v>2370998000000.0</v>
       </c>
       <c r="AT13">
+        <v>2370998000000.0</v>
+      </c>
+      <c r="AU13">
         <v>2645053000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>2370998000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2645053000000.0</v>
       </c>
       <c r="AW13">
         <v>2645053000000.0</v>
       </c>
       <c r="AX13">
         <v>2645053000000.0</v>
       </c>
       <c r="AY13">
+        <v>2645053000000.0</v>
+      </c>
+      <c r="AZ13">
         <v>2370998000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2645053000000.0</v>
       </c>
       <c r="BA13">
         <v>2645053000000.0</v>
       </c>
       <c r="BB13">
         <v>2645053000000.0</v>
       </c>
       <c r="BC13">
-        <v>2370998000000.0</v>
+        <v>2645053000000.0</v>
       </c>
       <c r="BD13">
         <v>2370998000000.0</v>
       </c>
       <c r="BE13">
         <v>2370998000000.0</v>
       </c>
       <c r="BF13">
         <v>2370998000000.0</v>
       </c>
       <c r="BG13">
         <v>2370998000000.0</v>
       </c>
       <c r="BH13">
         <v>2370998000000.0</v>
       </c>
       <c r="BI13">
+        <v>2370998000000.0</v>
+      </c>
+      <c r="BJ13">
         <v>2645053000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2370998000000.0</v>
       </c>
       <c r="BK13">
         <v>2370998000000.0</v>
       </c>
       <c r="BL13">
         <v>2370998000000.0</v>
       </c>
       <c r="BM13">
+        <v>2370998000000.0</v>
+      </c>
+      <c r="BN13">
         <v>1942088000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>2096003000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>2037552000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>2017871000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1861797000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1727754000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1569729000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1642210000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1892432000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1982118918059.8</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1980998000000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1982118918059.0</v>
       </c>
-      <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>1819780886871.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>1819780886871.0</v>
       </c>
       <c r="CB13">
         <v>1819780886871.0</v>
       </c>
-      <c r="CC13"/>
-      <c r="CD13">
+      <c r="CC13">
+        <v>1819780886871.0</v>
+      </c>
+      <c r="CD13"/>
+      <c r="CE13">
         <v>1777010093544.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1777010093544.0</v>
       </c>
       <c r="CF13">
         <v>1777010093544.0</v>
       </c>
-      <c r="CG13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG13">
+        <v>1777010093544.0</v>
+      </c>
+      <c r="CH13"/>
       <c r="CI13">
         <v>1542455000000.0</v>
       </c>
       <c r="CJ13">
         <v>1542455000000.0</v>
       </c>
-      <c r="CK13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK13">
+        <v>1542455000000.0</v>
+      </c>
+      <c r="CL13"/>
       <c r="CM13">
         <v>1543631250000.0</v>
       </c>
       <c r="CN13">
         <v>1543631250000.0</v>
       </c>
       <c r="CO13">
+        <v>1543631250000.0</v>
+      </c>
+      <c r="CP13">
         <v>1531521250000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1164000000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1218415000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1104331000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>481566000.0</v>
+      </c>
+      <c r="C14">
         <v>482433000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>511570000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>484176000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>487415000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>495589000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>501098604.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>503987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511579000.0</v>
       </c>
       <c r="J14">
         <v>511579000.0</v>
       </c>
       <c r="K14">
+        <v>511579000.0</v>
+      </c>
+      <c r="L14">
         <v>511578654.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>516761000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>520676620.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>525140000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>508778517.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>530409779.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>530657929.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>534055000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>534075204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>534075000.0</v>
       </c>
       <c r="U14">
         <v>534075000.0</v>
       </c>
       <c r="V14">
+        <v>534075000.0</v>
+      </c>
+      <c r="W14">
         <v>533973000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>490000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>490550000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>490579000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>488782000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>480904128.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>480904000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>480292166.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>470269000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>474119152.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>474119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474200000.0</v>
       </c>
       <c r="AH14">
         <v>474200000.0</v>
       </c>
       <c r="AI14">
+        <v>474200000.0</v>
+      </c>
+      <c r="AJ14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474200000.0</v>
       </c>
       <c r="AK14">
         <v>474200000.0</v>
       </c>
       <c r="AL14">
         <v>474200000.0</v>
       </c>
       <c r="AM14">
+        <v>474200000.0</v>
+      </c>
+      <c r="AN14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474200000.0</v>
       </c>
       <c r="AO14">
         <v>474200000.0</v>
       </c>
       <c r="AP14">
         <v>474200000.0</v>
       </c>
       <c r="AQ14">
+        <v>474200000.0</v>
+      </c>
+      <c r="AR14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474200000.0</v>
       </c>
       <c r="AS14">
         <v>474200000.0</v>
       </c>
       <c r="AT14">
         <v>474200000.0</v>
       </c>
       <c r="AU14">
+        <v>474200000.0</v>
+      </c>
+      <c r="AV14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474200000.0</v>
       </c>
       <c r="AW14">
         <v>474200000.0</v>
       </c>
       <c r="AX14">
         <v>474200000.0</v>
       </c>
       <c r="AY14">
+        <v>474200000.0</v>
+      </c>
+      <c r="AZ14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474200000.0</v>
       </c>
       <c r="BA14">
         <v>474200000.0</v>
       </c>
       <c r="BB14">
         <v>474200000.0</v>
       </c>
       <c r="BC14">
+        <v>474200000.0</v>
+      </c>
+      <c r="BD14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474200000.0</v>
       </c>
       <c r="BE14">
         <v>474200000.0</v>
       </c>
       <c r="BF14">
         <v>474200000.0</v>
       </c>
       <c r="BG14">
+        <v>474200000.0</v>
+      </c>
+      <c r="BH14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488921000.0</v>
       </c>
       <c r="BI14">
         <v>488921000.0</v>
       </c>
       <c r="BJ14">
         <v>488921000.0</v>
       </c>
       <c r="BK14">
+        <v>488921000.0</v>
+      </c>
+      <c r="BL14">
         <v>474199587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488921000.0</v>
       </c>
       <c r="BM14">
         <v>488921000.0</v>
       </c>
       <c r="BN14">
         <v>488921000.0</v>
       </c>
       <c r="BO14">
+        <v>488921000.0</v>
+      </c>
+      <c r="BP14">
         <v>488920587.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14">
         <v>954000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>679000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>443000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>430478000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>430478497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>439657000.0</v>
       </c>
       <c r="BY14">
         <v>439657000.0</v>
       </c>
       <c r="BZ14">
         <v>439657000.0</v>
       </c>
       <c r="CA14">
+        <v>439657000.0</v>
+      </c>
+      <c r="CB14">
         <v>391316267.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391316000.0</v>
       </c>
       <c r="CC14">
         <v>391316000.0</v>
       </c>
       <c r="CD14">
         <v>391316000.0</v>
       </c>
       <c r="CE14">
+        <v>391316000.0</v>
+      </c>
+      <c r="CF14">
         <v>373760715.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373761000.0</v>
       </c>
       <c r="CG14">
         <v>373761000.0</v>
       </c>
       <c r="CH14">
         <v>373761000.0</v>
       </c>
       <c r="CI14">
+        <v>373761000.0</v>
+      </c>
+      <c r="CJ14">
         <v>316352614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>354767000.0</v>
       </c>
       <c r="CK14">
         <v>354767000.0</v>
       </c>
       <c r="CL14">
         <v>354767000.0</v>
       </c>
       <c r="CM14">
+        <v>354767000.0</v>
+      </c>
+      <c r="CN14">
         <v>275981183.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276330000.0</v>
       </c>
       <c r="CO14">
         <v>276330000.0</v>
       </c>
       <c r="CP14">
+        <v>276330000.0</v>
+      </c>
+      <c r="CQ14">
         <v>355123000.0</v>
       </c>
-      <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>2608176000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>2608176000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2969277000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412162000000.0</v>
       </c>
       <c r="Z15">
         <v>2412162000000.0</v>
       </c>
       <c r="AA15">
-        <v>2370998000000.0</v>
+        <v>2412162000000.0</v>
       </c>
       <c r="AB15">
         <v>2370998000000.0</v>
       </c>
       <c r="AC15">
         <v>2370998000000.0</v>
       </c>
       <c r="AD15">
         <v>2370998000000.0</v>
       </c>
       <c r="AE15">
         <v>2370998000000.0</v>
       </c>
       <c r="AF15">
         <v>2370998000000.0</v>
       </c>
       <c r="AG15">
         <v>2370998000000.0</v>
       </c>
       <c r="AH15">
         <v>2370998000000.0</v>
       </c>
       <c r="AI15">
         <v>2370998000000.0</v>
       </c>
@@ -7949,326 +7968,330 @@
       <c r="AL15">
         <v>2370998000000.0</v>
       </c>
       <c r="AM15">
         <v>2370998000000.0</v>
       </c>
       <c r="AN15">
         <v>2370998000000.0</v>
       </c>
       <c r="AO15">
         <v>2370998000000.0</v>
       </c>
       <c r="AP15">
         <v>2370998000000.0</v>
       </c>
       <c r="AQ15">
         <v>2370998000000.0</v>
       </c>
       <c r="AR15">
         <v>2370998000000.0</v>
       </c>
       <c r="AS15">
         <v>2370998000000.0</v>
       </c>
       <c r="AT15">
+        <v>2370998000000.0</v>
+      </c>
+      <c r="AU15">
         <v>2645053000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2370998000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2645053000000.0</v>
       </c>
       <c r="AW15">
         <v>2645053000000.0</v>
       </c>
       <c r="AX15">
         <v>2645053000000.0</v>
       </c>
       <c r="AY15">
+        <v>2645053000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>2370998000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2645053000000.0</v>
       </c>
       <c r="BA15">
         <v>2645053000000.0</v>
       </c>
       <c r="BB15">
         <v>2645053000000.0</v>
       </c>
       <c r="BC15">
-        <v>2370998000000.0</v>
+        <v>2645053000000.0</v>
       </c>
       <c r="BD15">
         <v>2370998000000.0</v>
       </c>
       <c r="BE15">
         <v>2370998000000.0</v>
       </c>
       <c r="BF15">
         <v>2370998000000.0</v>
       </c>
       <c r="BG15">
         <v>2370998000000.0</v>
       </c>
       <c r="BH15">
         <v>2370998000000.0</v>
       </c>
       <c r="BI15">
+        <v>2370998000000.0</v>
+      </c>
+      <c r="BJ15">
         <v>2645053000000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>2370998000000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>1982118918059.8</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>1819780886871.1</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>1777010093544.5</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>1542455000000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>1543631250000.0</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>1531521250000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>661826000000.0</v>
       </c>
       <c r="L16">
         <v>661826000000.0</v>
       </c>
-      <c r="M16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M16">
+        <v>661826000000.0</v>
+      </c>
+      <c r="N16"/>
       <c r="O16">
         <v>637891000000.0</v>
       </c>
       <c r="P16">
         <v>637891000000.0</v>
       </c>
-      <c r="Q16"/>
+      <c r="Q16">
+        <v>637891000000.0</v>
+      </c>
       <c r="R16"/>
-      <c r="S16">
-[...1 lines deleted...]
-      </c>
+      <c r="S16"/>
       <c r="T16">
         <v>574131000000.0</v>
       </c>
-      <c r="U16"/>
+      <c r="U16">
+        <v>574131000000.0</v>
+      </c>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
-[...1 lines deleted...]
-      </c>
+      <c r="X16"/>
       <c r="Y16">
         <v>428584000000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="Z16">
+        <v>428584000000.0</v>
+      </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
-[...1 lines deleted...]
-      </c>
+      <c r="BW16"/>
       <c r="BX16">
         <v>29793122722337.0</v>
       </c>
-      <c r="BY16"/>
+      <c r="BY16">
+        <v>29793122722337.0</v>
+      </c>
       <c r="BZ16"/>
-      <c r="CA16">
-[...1 lines deleted...]
-      </c>
+      <c r="CA16"/>
       <c r="CB16">
         <v>12527366235352.0</v>
       </c>
-      <c r="CC16"/>
+      <c r="CC16">
+        <v>12527366235352.0</v>
+      </c>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -8287,243 +8310,245 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>454284000000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>1184097000000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>1163534000000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>1051968000000.0</v>
       </c>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>963584000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
+      <c r="AM18"/>
       <c r="AN18">
         <v>1031928000000.0</v>
       </c>
       <c r="AO18">
         <v>1031928000000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AP18">
+        <v>1031928000000.0</v>
+      </c>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>1109631000000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>1121990000000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>1239717000000.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>1.81926296E+14</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1.79929485E+14</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1.72643685E+14</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1.72977068E+14</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1.71303995E+14</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1.64671582E+14</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1.6212071E+14</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1.63756427E+14</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1.61863403E+14</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1.55342392E+14</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1.48641196E+14</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1.40947933E+14</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -8545,1384 +8570,1392 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>44</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>5993232000000.0</v>
       </c>
-      <c r="C20">
-[...6 lines deleted...]
-      </c>
+      <c r="D20">
+        <v>4656673000000.0</v>
+      </c>
+      <c r="E20">
+        <v>5906408000000.0</v>
+      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>4665417000000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>4665417000000.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>4677204000000.0</v>
       </c>
       <c r="L20">
         <v>4677204000000.0</v>
       </c>
-      <c r="M20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M20">
+        <v>4677204000000.0</v>
+      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>4683902000000.0</v>
       </c>
       <c r="P20">
         <v>4683902000000.0</v>
       </c>
-      <c r="Q20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q20">
+        <v>4683902000000.0</v>
+      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>4670134000000.0</v>
       </c>
       <c r="T20">
         <v>4670134000000.0</v>
       </c>
-      <c r="U20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U20">
+        <v>4670134000000.0</v>
+      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>4689792000000.0</v>
       </c>
       <c r="X20">
         <v>4689792000000.0</v>
       </c>
-      <c r="Y20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y20">
+        <v>4689792000000.0</v>
+      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>4690049000000.0</v>
       </c>
       <c r="AB20">
         <v>4690049000000.0</v>
       </c>
       <c r="AC20">
-        <v>0.0</v>
+        <v>4690049000000.0</v>
       </c>
       <c r="AD20">
-        <v>3903518000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE20">
         <v>3903518000000.0</v>
       </c>
       <c r="AF20">
         <v>3903518000000.0</v>
       </c>
       <c r="AG20">
-        <v>0.0</v>
+        <v>3903518000000.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>3915163000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3901260000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3915163000000.0</v>
       </c>
-      <c r="AK20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>3873060000000.0</v>
       </c>
       <c r="AN20">
         <v>3873060000000.0</v>
       </c>
       <c r="AO20">
         <v>3873060000000.0</v>
       </c>
       <c r="AP20">
+        <v>3873060000000.0</v>
+      </c>
+      <c r="AQ20">
         <v>3881345000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3871482000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3881345000000.0</v>
       </c>
-      <c r="AS20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT20"/>
       <c r="AU20">
         <v>3824646000000.0</v>
       </c>
       <c r="AV20">
         <v>3824646000000.0</v>
       </c>
-      <c r="AW20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW20">
+        <v>3824646000000.0</v>
+      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>3835141000000.0</v>
       </c>
       <c r="AZ20">
         <v>3835141000000.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20">
+      <c r="BA20">
+        <v>3835141000000.0</v>
+      </c>
+      <c r="BB20"/>
+      <c r="BC20">
         <v>3827954000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3830363000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3882078000000.0</v>
       </c>
       <c r="BE20">
         <v>3882078000000.0</v>
       </c>
       <c r="BF20">
-        <v>3854524000000.0</v>
+        <v>3882078000000.0</v>
       </c>
       <c r="BG20">
         <v>3854524000000.0</v>
       </c>
       <c r="BH20">
+        <v>3854524000000.0</v>
+      </c>
+      <c r="BI20">
         <v>3434899000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>3812492000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>3805422000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>3810684000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>3805422000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>3135920000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>3475172000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>3502989000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>3574305000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>3383306000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>3222780000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>3589852000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>3895152000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>4590679000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>4938394000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>3978094000000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>1545209000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>1570818000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>1009606000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>421467000.0</v>
       </c>
-      <c r="CN20"/>
-      <c r="CO20">
+      <c r="CO20"/>
+      <c r="CP20">
         <v>128309000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>125000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>129361000.0</v>
       </c>
-      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>45</v>
       </c>
-      <c r="B21">
-[...1 lines deleted...]
-      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>1236433498000.0</v>
       </c>
       <c r="D21">
+        <v>1236485000000.0</v>
+      </c>
+      <c r="E21">
         <v>5906408000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5961483000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6061761000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>777144000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6142822000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6178741000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6194416000000.0</v>
       </c>
       <c r="K21">
         <v>6194416000000.0</v>
       </c>
       <c r="L21">
+        <v>6194416000000.0</v>
+      </c>
+      <c r="M21">
         <v>6235855000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6241526000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
+        <v>6276701763000.0</v>
+      </c>
+      <c r="P21">
         <v>6279041000000.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21">
+      <c r="Q21">
         <v>5713302000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5737190000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5675236000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>974648000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5513484000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5504611000000.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
+        <v>5489882063000.0</v>
+      </c>
+      <c r="X21">
         <v>790827000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5536492000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5529188000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5551600000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>868665000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5668153000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5585230000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5624571000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>416616000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4297179000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4313410000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4290102000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>372061000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4224124000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4238392000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4240330000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>353452000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4227507000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4235647000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4262636000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>394857000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4223215000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4220335000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4244863000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>328197000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4168899000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4188829000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4208859000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>391237000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4226280000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4244744000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4253409000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>365133000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4242640000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>371227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4249268000000.0</v>
       </c>
       <c r="BG21">
         <v>4249268000000.0</v>
       </c>
       <c r="BH21">
+        <v>4249268000000.0</v>
+      </c>
+      <c r="BI21">
         <v>4056272000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4065260000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4048725000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>262217000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3989266000000.0</v>
       </c>
       <c r="BM21">
         <v>3989266000000.0</v>
       </c>
       <c r="BN21">
+        <v>3989266000000.0</v>
+      </c>
+      <c r="BO21">
         <v>3475172000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3502989000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3574305000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3383306000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3222780000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3589852000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3895152000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4590679000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6163167616062.2</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2181588000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6163167616062.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>2464312952686.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464312952686.0</v>
       </c>
       <c r="CB21">
         <v>2464312952686.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21">
+      <c r="CC21">
+        <v>2464312952686.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21">
         <v>2926155692020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2926155692019.0</v>
       </c>
       <c r="CF21">
         <v>2926155692019.0</v>
       </c>
-      <c r="CG21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG21">
+        <v>2926155692019.0</v>
+      </c>
+      <c r="CH21"/>
       <c r="CI21">
         <v>1603391000000.0</v>
       </c>
       <c r="CJ21">
         <v>1603391000000.0</v>
       </c>
-      <c r="CK21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK21">
+        <v>1603391000000.0</v>
+      </c>
+      <c r="CL21"/>
       <c r="CM21">
         <v>1757488750000.0</v>
       </c>
       <c r="CN21">
         <v>1757488750000.0</v>
       </c>
       <c r="CO21">
+        <v>1757488750000.0</v>
+      </c>
+      <c r="CP21">
         <v>1449902500000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>131000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>182929000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>3058000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>34780508000000.0</v>
       </c>
       <c r="L22">
+        <v>34780508000000.0</v>
+      </c>
+      <c r="M22">
         <v>-41885634000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-42552761000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41057134000000.0</v>
       </c>
       <c r="O22">
         <v>-41057134000000.0</v>
       </c>
       <c r="P22">
+        <v>-41057134000000.0</v>
+      </c>
+      <c r="Q22">
         <v>-48576395000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-37166973000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-32729694000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-54947792000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-36052675000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29556944000000.0</v>
       </c>
       <c r="V22">
         <v>-29556944000000.0</v>
       </c>
-      <c r="W22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W22">
+        <v>-29556944000000.0</v>
+      </c>
+      <c r="X22"/>
       <c r="Y22">
         <v>-1.17659415E+14</v>
       </c>
-      <c r="Z22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z22">
+        <v>-1.17659415E+14</v>
+      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>18745000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7073000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>13057000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>42030000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1020000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4103000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2599000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9932000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5236000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3156000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>273023000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>281496000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5077000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8151000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>380806000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>396646000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>633707000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>230102000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15539000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>16781000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8770000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>51176000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>232522000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>228253000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>180846000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>13631000.0</v>
       </c>
-      <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>47</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>8.16718546E+14</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>7.86013485E+14</v>
+      </c>
+      <c r="E23">
         <v>7.82940313E+14</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7.52691462E+14</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7.46222327E+14</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7.39764256E+14</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7.453965E+14</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7.27679883E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.09759986E+14</v>
       </c>
       <c r="K23">
         <v>7.09759986E+14</v>
       </c>
       <c r="L23">
+        <v>7.09759986E+14</v>
+      </c>
+      <c r="M23">
         <v>6.90013268E+14</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6.76966946E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.76175588E+14</v>
       </c>
       <c r="O23">
         <v>6.76175588E+14</v>
       </c>
       <c r="P23">
+        <v>6.76175588E+14</v>
+      </c>
+      <c r="Q23">
         <v>6.96218751E+14</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6.8322626E+14</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6.66725811E+14</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6.41864522E+14</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>6.37840341E+14</v>
+      </c>
+      <c r="V23">
         <v>6.26043048E+14</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6.18736997E+14</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6.05234104E+14</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1.4685279E+14</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5.78351482E+14</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5.78098127E+14</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5.52419581E+14</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5.4589802E+14</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5.30150096E+14</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5.13865397E+14</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4.5960051E+14</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4.57706823E+14</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4.53281983E+14</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4.33688092E+14</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4.26307008E+14</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4.29792653E+14</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4.13910871E+14</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4.04995995E+14</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3.95680324E+14</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3.98985528E+14</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3.90285325E+14</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3.78547023E+14</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3.70548003E+14</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3.65500027E+14</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3.59427229E+14</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3.47408239E+14</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3.38021804E+14</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3.35200368E+14</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3.23011848E+14</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3.18808146E+14</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3.11290553E+14</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3.17394883E+14</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3.19329054E+14</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3.1366435E+14</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3.04939225E+14</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3.08792838E+14</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2.96724686E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.95919029E+14</v>
       </c>
       <c r="BG23">
         <v>2.95919029E+14</v>
       </c>
       <c r="BH23">
+        <v>2.95919029E+14</v>
+      </c>
+      <c r="BI23">
         <v>2.92282778E+14</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2.84340583E+14</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2.79095328E+14</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2.68557407E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.66096569E+14</v>
       </c>
       <c r="BM23">
         <v>2.66096569E+14</v>
       </c>
-      <c r="BN23"/>
+      <c r="BN23">
+        <v>2.66096569E+14</v>
+      </c>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>2.2174732444014E+14</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2.21621904E+14</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2.2174732444014E+14</v>
       </c>
-      <c r="BY23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ23"/>
       <c r="CA23">
         <v>1.6723903346708E+14</v>
       </c>
       <c r="CB23">
         <v>1.6723903346708E+14</v>
       </c>
-      <c r="CC23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC23">
+        <v>1.6723903346708E+14</v>
+      </c>
+      <c r="CD23"/>
       <c r="CE23">
         <v>1.5347208559276E+14</v>
       </c>
       <c r="CF23">
         <v>1.5347208559276E+14</v>
       </c>
-      <c r="CG23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG23">
+        <v>1.5347208559276E+14</v>
+      </c>
+      <c r="CH23"/>
       <c r="CI23">
         <v>1.38641698E+14</v>
       </c>
       <c r="CJ23">
         <v>1.38641698E+14</v>
       </c>
-      <c r="CK23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK23">
+        <v>1.38641698E+14</v>
+      </c>
+      <c r="CL23"/>
       <c r="CM23">
         <v>1.4298378E+14</v>
       </c>
       <c r="CN23">
         <v>1.4298378E+14</v>
       </c>
       <c r="CO23">
+        <v>1.4298378E+14</v>
+      </c>
+      <c r="CP23">
         <v>78264202500000.0</v>
       </c>
-      <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>1.32874734E+14</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1.31948571E+14</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1.29486812E+14</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1.29764374E+14</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1.3045241E+14</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1.37795872E+14</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1.30814455E+14</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1.28706555E+14</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1.24633964E+14</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1.25812897E+14</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1.20286206E+14</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1.14662832E+14</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1.12108209E+14</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1.15732064E+14</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1.2712406E+14</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1.21117557E+14</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1.14361002E+14</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1.1106367E+14</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1.0777143E+14</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1.06942116E+14</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1.0365754E+14</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1.03892126E+14</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1.00923009E+14</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1.00389379E+14</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1.02588643E+14</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1.00405467E+14</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>96297236000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1.01696118E+14</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>89516471000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>0.05</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>78205567626.78</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>76271523309.02</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>49317904000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>48098053000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>43386418000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>41717178000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>40286505000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>36824525000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>40457191000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>36946811000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>36301816000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>35254165000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>34054445000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>35146001000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>34762162000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>34223993000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>34098269000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>35400841000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>34239884000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>35528488000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>35609188000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>33664445000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>34652077000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>36530016000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>36432777000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>34371647000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>35831506000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>34300354000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>34037461000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>37791949000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>36063199000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>48357262000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>46864580000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>43637883000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>45967171000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>45247044000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>48472765000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>46619276000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>47452675000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>56850373000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>57341385000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>64845759000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>67944791000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>37651388000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>25468420000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>18641525000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>17938094000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>19039198000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>15311819000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>8139455000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>6780000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>10785949000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>6772913000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1.3273891E+14</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1.29486812E+14</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1.27487175E+14</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1.28421433E+14</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1.31827265E+14</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1.26509496E+14</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1.11544339E+14</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1.12108209E+14</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1.16355403E+14</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1.25134093E+14</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1.19339486E+14</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1.12560161E+14</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1.1167636E+14</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1.0777143E+14</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1.06942116E+14</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1.0365754E+14</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1.04486287E+14</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1.00923009E+14</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1.00389379E+14</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1.02588643E+14</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1.01509726E+14</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>96297236000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1.01696118E+14</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>77979973891.26</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>54.48</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -9941,278 +9974,280 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>2.04367893E+14</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2.13774113E+14</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2.00575369E+14</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1.9540559E+14</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1.94129341E+14</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1.999775E+14</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1.95047503E+14</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1.92677606E+14</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1.99497273E+14</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1.99907061E+14</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1.91379172E+14</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1.87170377E+14</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1.87892191E+14</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1.81181356E+14</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1.83619394E+14</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1.83226556E+14</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1.86590499E+14</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1.80085903E+14</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1.77565633E+14</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1.71909014E+14</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>1.67347906E+14</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1.60996936E+14</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1.60776499E+14</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1.59579122E+14</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1.52780459E+14</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1.46559696E+14</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1.39386312E+14</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>0.06</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>93682907448.64</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>92034670384.67</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>99883220000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>70359732000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>68212024000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>65472486000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>62470558000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>60374640000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>53010707000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>47240112000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -10231,387 +10266,389 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>52</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>1.04502769E+14</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>1.15181325E+14</v>
+      </c>
+      <c r="E28">
         <v>97378960000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1.04552188E+14</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>97967136000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>95971674000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1.00774082E+14</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1.09450105E+14</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1.0521573E+14</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1.09365887E+14</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>97332849000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>77043358000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>91946450000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>81228233000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>89166929000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>90527101000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>96803658000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1.05631326E+14</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>87872526000000.0</v>
+      </c>
+      <c r="V28">
         <v>92956949000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>85641694000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>82502381000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>91270709000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>79887753000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>81315946000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>84643402000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>81097806000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>69168087000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>74655057000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>75214680000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>67966271000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>93332753000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>87996594000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>86744399000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>56503591000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>56045943000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>48186774000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>52719894000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>49279000000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>44205403000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>43736148000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>42688569000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>39384058000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>43077773000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>42296949000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>40436553000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>37323447000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>38028951000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>38565981000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>42107869000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>38061382000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>43826974000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>44687452000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>45602037000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6448202000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5372551000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42692388000000.0</v>
       </c>
       <c r="BG28">
         <v>42692388000000.0</v>
       </c>
       <c r="BH28">
+        <v>42692388000000.0</v>
+      </c>
+      <c r="BI28">
         <v>4076867000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>46458598000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>42411263000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>54621379000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6110395000000.0</v>
       </c>
       <c r="BM28">
         <v>6110395000000.0</v>
       </c>
-      <c r="BN28"/>
+      <c r="BN28">
+        <v>6110395000000.0</v>
+      </c>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>69114852206449.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>67781540000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>69114852206448.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>46981974486962.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>46981974486961.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>46981974486962.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>34707357861410.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>42129595297752.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>34707357861410.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>30823939000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>36918126000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>30823939000000.0</v>
       </c>
-      <c r="CK28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL28"/>
       <c r="CM28">
         <v>31582017500000.0</v>
       </c>
       <c r="CN28">
         <v>31582017500000.0</v>
       </c>
       <c r="CO28">
+        <v>31582017500000.0</v>
+      </c>
+      <c r="CP28">
         <v>20686093750000.0</v>
       </c>
-      <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>1.91659758E+14</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1.98479947E+14</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1.89472774E+14</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1.86680212E+14</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1.8699624E+14</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1.9360641E+14</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1.86541885E+14</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1.83269763E+14</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1.78761236E+14</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1.79293451E+14</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1.73628391E+14</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1.67619717E+14</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1.69210463E+14</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1.66579795E+14</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1.75262223E+14</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1.68105366E+14</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1.61376717E+14</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1.59450568E+14</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1.55390651E+14</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1.65241376E+14</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>1.49106325E+14</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>1.53004157E+14</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1.43106163E+14</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10637,432 +10674,435 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>54</v>
       </c>
-      <c r="B30">
-[...1 lines deleted...]
-      </c>
+      <c r="B30"/>
       <c r="C30">
         <v>27441511000000.0</v>
       </c>
       <c r="D30">
+        <v>27441511000000.0</v>
+      </c>
+      <c r="E30">
         <v>37063000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35887000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63538000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13611340000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39498000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36792000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30150000000.0</v>
       </c>
       <c r="K30">
         <v>30150000000.0</v>
       </c>
       <c r="L30">
+        <v>30150000000.0</v>
+      </c>
+      <c r="M30">
         <v>31623000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25282000000.0</v>
       </c>
       <c r="O30">
         <v>25282000000.0</v>
       </c>
       <c r="P30">
+        <v>25282000000.0</v>
+      </c>
+      <c r="Q30">
         <v>26710000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22710000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14022000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15159000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15292000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16769000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>53508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15099621000000.0</v>
       </c>
       <c r="X30">
         <v>15099621000000.0</v>
       </c>
       <c r="Y30">
+        <v>15099621000000.0</v>
+      </c>
+      <c r="Z30">
         <v>25580000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>74565000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12056644000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>61759000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>54496000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>72841000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9608139000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>27795000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>27823000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>26985000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7945136000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17107000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13442000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12215000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6688055000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14509000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10844000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9365000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8294829000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8788000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4681000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15195000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6770759000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4805000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5092000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6154000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4868596000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5710000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5755000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8622000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6117715000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>39013000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14860000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8825000000.0</v>
       </c>
       <c r="BG30">
         <v>8825000000.0</v>
       </c>
-      <c r="BH30"/>
+      <c r="BH30">
+        <v>8825000000.0</v>
+      </c>
       <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>10656000000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>1449902500000.0</v>
       </c>
-      <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>47380385000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>46989414000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>46419906000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>43085154000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>42786326000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>41612084000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>41340479000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>41514051000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>41290907000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>40358340000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>38639843000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>38411075000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>38047782000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>35392242000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>34361108000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>33401867000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>32915426000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>32112613000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>30551500000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>0.02</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>27589941279.99</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>25918547118.55</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>27884144000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>28348437000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>28296827000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>27338806000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>27054058000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>26665694000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>26366104000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>24818866000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11117,362 +11157,364 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>57</v>
       </c>
-      <c r="B33">
+      <c r="B33"/>
+      <c r="C33">
         <v>6.68014922E+14</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
-        <v>6.35857067E+14</v>
+        <v>6.12897691E+14</v>
       </c>
       <c r="E33">
+        <v>6.33176185E+14</v>
+      </c>
+      <c r="F33">
         <v>6.15505103E+14</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6.0829604E+14</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7.04538055E+14</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6.09522755E+14</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6.03778467E+14</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5.86385226E+14</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6.69732507E+14</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5.67704639E+14</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1.97306611E+14</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5.54392217E+14</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1.98211014E+14</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1.933033E+14</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1.92933282E+14</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5.70852249E+14</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5.21207477E+14</v>
       </c>
-      <c r="T33">
-[...1 lines deleted...]
-      </c>
       <c r="U33">
+        <v>5.44191911294E+14</v>
+      </c>
+      <c r="V33">
         <v>5.39930837E+14</v>
       </c>
-      <c r="V33">
-[...1 lines deleted...]
-      </c>
       <c r="W33">
+        <v>5.29863785063E+14</v>
+      </c>
+      <c r="X33">
         <v>4.96857543E+14</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5.82182155E+14</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4.90178245E+14</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4.87798338E+14</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4.50862354E+14</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4.6445866E+14</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1.55693921E+14</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4.41152135E+14</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3.92366105E+14</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4.00107325E+14</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3.95034411E+14</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3.79188828E+14</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3.52034056E+14</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3.66273035E+14</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3.53185803E+14</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3.44573878E+14</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3.30585484E+14</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3.43144528E+14</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3.32129291E+14</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3.23534971E+14</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3.04590414E+14</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3.08298259E+14</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3.06914659E+14</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2.96730104E+14</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2.77524473E+14</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2.83365071E+14</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2.73276927E+14</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2.65852303E+14</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2.54685336E+14</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2.63068946E+14</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>72740162000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>75530868000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2.47299412E+14</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2.9310372E+14</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>69919465000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67682376000000.0</v>
       </c>
       <c r="BG33">
         <v>67682376000000.0</v>
       </c>
       <c r="BH33">
+        <v>67682376000000.0</v>
+      </c>
+      <c r="BI33">
         <v>65200806000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>60828079000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>61474783000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2.56725144E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>60713050000000.0</v>
       </c>
       <c r="BM33">
         <v>60713050000000.0</v>
       </c>
-      <c r="BN33"/>
+      <c r="BN33">
+        <v>60713050000000.0</v>
+      </c>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
-      <c r="BV33">
+      <c r="BV33"/>
+      <c r="BW33">
         <v>49898296922264.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2.15654046E+14</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>49898296922263.0</v>
       </c>
-      <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>32962048156791.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1.6493407472308E+14</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>32962048156791.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>34415333278518.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1.5044336169845E+14</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>34415333278517.0</v>
       </c>
-      <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>29979341000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1.36067668E+14</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>29979341000000.0</v>
       </c>
-      <c r="CK33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL33"/>
       <c r="CM33">
         <v>32149250000000.0</v>
       </c>
       <c r="CN33">
         <v>32149250000000.0</v>
       </c>
       <c r="CO33">
+        <v>32149250000000.0</v>
+      </c>
+      <c r="CP33">
         <v>72740212500000.0</v>
       </c>
-      <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -11491,620 +11533,623 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>59</v>
       </c>
-      <c r="B35">
+      <c r="B35"/>
+      <c r="C35">
         <v>2.72016775E+14</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
-        <v>2.70621349E+14</v>
+        <v>2.13873553E+14</v>
       </c>
       <c r="E35">
+        <v>2.70107186E+14</v>
+      </c>
+      <c r="F35">
         <v>2.52013814E+14</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2.50424289E+14</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6.73920058E+14</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2.48699745E+14</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2.44439514E+14</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2.35161268E+14</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4.76527654E+14</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2.2622937E+14</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1.15216869E+14</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2.20528344E+14</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1.174093E+14</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6.45367431E+14</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6.33527964E+14</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2.30002825E+14</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1.89313597E+14</v>
       </c>
-      <c r="T35">
-[...1 lines deleted...]
-      </c>
       <c r="U35">
+        <v>2.19587794E+14</v>
+      </c>
+      <c r="V35">
         <v>2.12292606E+14</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2.15433563E+14</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1.9146063E+14</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1.00923009E+14</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2.13355064E+14</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2.08349378E+14</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1.78035583E+14</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2.00859315E+14</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4.89413234E+14</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1.83565082E+14</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1.26557924E+14</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1.50268885E+14</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1.19960137E+14</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1.12075084E+14</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>92914577000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1.36463139E+14</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1.31712847E+14</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1.27195484E+14</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1.06732845E+14</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1.22867406E+14</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1.20948527E+14</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1.17141985E+14</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>97841691000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1.13741261E+14</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1.14497349E+14</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1.09105121E+14</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>91312685000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1.05430802E+14</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>97636180000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>99720171000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>86574138000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1.01737384E+14</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2.90248712E+14</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2.85138358E+14</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>86040469000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1.08699314E+14</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2.68849162E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.68804426E+14</v>
       </c>
       <c r="BG35">
         <v>2.68804426E+14</v>
       </c>
       <c r="BH35">
+        <v>2.68804426E+14</v>
+      </c>
+      <c r="BI35">
         <v>2.62343672E+14</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2.54984975E+14</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2.51520979E+14</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>69905857000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.41362182E+14</v>
       </c>
       <c r="BM35">
         <v>2.41362182E+14</v>
       </c>
-      <c r="BN35"/>
+      <c r="BN35">
+        <v>2.41362182E+14</v>
+      </c>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
-      <c r="BV35">
+      <c r="BV35"/>
+      <c r="BW35">
         <v>29793122722337.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>63893022380415.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>29793122722337.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>12527366235351.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>53949711536678.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>12527366235351.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>11841512945003.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>40531552926863.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>11841512945002.0</v>
       </c>
-      <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>10582122000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>35842805000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>10582122000000.0</v>
       </c>
-      <c r="CK35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL35"/>
       <c r="CM35">
         <v>11749936250000.0</v>
       </c>
       <c r="CN35">
         <v>11749936250000.0</v>
       </c>
       <c r="CO35">
+        <v>11749936250000.0</v>
+      </c>
+      <c r="CP35">
         <v>15082525000000.0</v>
       </c>
-      <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>60</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>59199449000000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>52221839000000.0</v>
+        <v>16780080000000.0</v>
       </c>
       <c r="E36">
+        <v>49332966000000.0</v>
+      </c>
+      <c r="F36">
         <v>45108273000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>29796809000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6.94937902E+14</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>35215504000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>41364566000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>36743770000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6.56434691E+14</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>34754671000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-119916000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>31302280000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-116023000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-933991000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-606967000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>42414735000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>25489898000000.0</v>
       </c>
-      <c r="T36">
-[...1 lines deleted...]
-      </c>
       <c r="U36">
+        <v>35594691294000.0</v>
+      </c>
+      <c r="V36">
         <v>37932123000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>35042734000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>15214249000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5.72681737E+14</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>33369851000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>37699350000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14704576000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>37880461000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1.55693921E+14</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>32800868000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10520229000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>29282817000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>27804564000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>24763735000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>35972155000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>53795512000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>55146131000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>50761987000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>36979139000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>52086455000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>52249362000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>48028412000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>28835719000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>42228553000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>47470701000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>45439408000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>30348496000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>42566734000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>36655912000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>35222074000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>24644605000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>34445580000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-72740162000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-75530868000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>22881149000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>32260637000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-69919465000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-67682376000000.0</v>
       </c>
       <c r="BG36">
         <v>-67682376000000.0</v>
       </c>
       <c r="BH36">
+        <v>-67682376000000.0</v>
+      </c>
+      <c r="BI36">
         <v>-65200806000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-60828079000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-61474783000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>19647040000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60713050000000.0</v>
       </c>
       <c r="BM36">
         <v>-60713050000000.0</v>
       </c>
-      <c r="BN36"/>
+      <c r="BN36">
+        <v>-60713050000000.0</v>
+      </c>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>-49898296922264.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>36432178474782.0</v>
       </c>
-      <c r="BX36"/>
       <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>-32962048156791.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>21180889672212.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>-34415333278518.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>17146838219132.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>2.0</v>
       </c>
-      <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>-29979341000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>20539344000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-29979341000000.0</v>
       </c>
-      <c r="CK36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL36"/>
       <c r="CM36">
         <v>-32149250000000.0</v>
       </c>
       <c r="CN36">
         <v>-32149250000000.0</v>
       </c>
       <c r="CO36">
+        <v>-32149250000000.0</v>
+      </c>
+      <c r="CP36">
         <v>4760786250000.0</v>
       </c>
-      <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -12123,1366 +12168,1374 @@
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>634027000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>572770000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>544567000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-17476265000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>390786000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>380527000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-1.92852286E+14</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6.49103657E+14</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3.56986084E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.56181203E+14</v>
       </c>
       <c r="O38">
         <v>3.56181203E+14</v>
       </c>
       <c r="P38">
+        <v>3.56181203E+14</v>
+      </c>
+      <c r="Q38">
         <v>3.9968265E+14</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3.93179755E+14</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3.74457754E+14</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3.47185142E+14</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3.5775523E+14</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3.58527979E+14</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3.48405311E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.20444562E+14</v>
       </c>
       <c r="X38">
         <v>3.20444562E+14</v>
       </c>
       <c r="Y38">
+        <v>3.20444562E+14</v>
+      </c>
+      <c r="Z38">
         <v>3.19583279E+14</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3.17371589E+14</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2.82152404E+14</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3.02394537E+14</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2.96389669E+14</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2.92515416E+14</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2.74854719E+14</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2.85526806E+14</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2.82001427E+14</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2.69170446E+14</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2.45340287E+14</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2.59657289E+14</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2.48121547E+14</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2.45118486E+14</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2.35675813E+14</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2.49133997E+14</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2.413523E+14</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2.32592491E+14</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2.21292994E+14</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2.24388037E+14</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2.23013053E+14</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2.14855827E+14</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1.9840757E+14</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2.06240615E+14</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1.98196707E+14</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1.90424322E+14</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1.81200434E+14</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1.89474149E+14</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1.94508643E+14</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1.86474477E+14</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1.71631642E+14</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2.19689036E+14</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2.10786923E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.09998549E+14</v>
       </c>
       <c r="BG38">
         <v>2.09998549E+14</v>
       </c>
       <c r="BH38">
+        <v>2.09998549E+14</v>
+      </c>
+      <c r="BI38">
         <v>2.10990904E+14</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2.10679383E+14</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2.0132616E+14</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2.14825448E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.93408455E+14</v>
       </c>
       <c r="BM38">
         <v>1.93408455E+14</v>
       </c>
       <c r="BN38">
+        <v>1.93408455E+14</v>
+      </c>
+      <c r="BO38">
         <v>68616531000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>57566994000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>65113787000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>58253552000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>59087926000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>61949364000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>63318453000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>64207577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.6717274660909E+14</v>
       </c>
       <c r="BW38">
         <v>1.6717274660909E+14</v>
       </c>
       <c r="BX38">
         <v>1.6717274660909E+14</v>
       </c>
-      <c r="BY38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY38">
+        <v>1.6717274660909E+14</v>
+      </c>
+      <c r="BZ38"/>
       <c r="CA38">
         <v>1.3197202656629E+14</v>
       </c>
       <c r="CB38">
         <v>1.3197202656629E+14</v>
       </c>
-      <c r="CC38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC38">
+        <v>1.3197202656629E+14</v>
+      </c>
+      <c r="CD38"/>
       <c r="CE38">
         <v>1.1602802841993E+14</v>
       </c>
       <c r="CF38">
         <v>1.1602802841993E+14</v>
       </c>
-      <c r="CG38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG38">
+        <v>1.1602802841993E+14</v>
+      </c>
+      <c r="CH38"/>
       <c r="CI38">
         <v>1.06088327E+14</v>
       </c>
       <c r="CJ38">
         <v>1.06088327E+14</v>
       </c>
-      <c r="CK38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK38">
+        <v>1.06088327E+14</v>
+      </c>
+      <c r="CL38"/>
       <c r="CM38">
         <v>1.084164975E+14</v>
       </c>
       <c r="CN38">
         <v>1.084164975E+14</v>
       </c>
       <c r="CO38">
+        <v>1.084164975E+14</v>
+      </c>
+      <c r="CP38">
         <v>54014381250000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>15876000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>15699640000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>14296757000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>3711994000000.0</v>
       </c>
-      <c r="C39">
-[...4 lines deleted...]
-      <c r="F39">
+      <c r="D39">
+        <v>1064891000000.0</v>
+      </c>
+      <c r="E39">
+        <v>2717945000000.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39">
         <v>865919000000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>41005596000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>713018000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>40027479000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-31623000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>42552761000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>57724519000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>41057134000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>48576395000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>37166973000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17885926000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699078000000.0</v>
       </c>
       <c r="T39">
         <v>699078000000.0</v>
       </c>
       <c r="U39">
+        <v>699078000000.0</v>
+      </c>
+      <c r="V39">
         <v>3.58527979E+14</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>20749598000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>405241000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1.17627373E+14</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3.19583279E+14</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3.17371589E+14</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>511214000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3.02394537E+14</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2.96389669E+14</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2.92515416E+14</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>811036000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2.85526806E+14</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2.82001427E+14</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2.69170446E+14</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>383588000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2.59657289E+14</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2.48121547E+14</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2.45118486E+14</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>395884000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2.49133997E+14</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2.413523E+14</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2.32592491E+14</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>458086000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2.24388037E+14</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2.23013053E+14</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2.14855827E+14</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>416020000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2.06240615E+14</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1.98196707E+14</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1.90424322E+14</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>313647000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1.89474149E+14</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1.94508643E+14</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1.86474477E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>372924000000.0</v>
       </c>
       <c r="BD39">
         <v>372924000000.0</v>
       </c>
       <c r="BE39">
+        <v>372924000000.0</v>
+      </c>
+      <c r="BF39">
         <v>2.10786923E+14</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>452863000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2.06175836E+14</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2.10990904E+14</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2.10679383E+14</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2.0132616E+14</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2.14825448E+14</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1.95869293E+14</v>
       </c>
-      <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
-      <c r="BW39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>1.6717274660909E+14</v>
       </c>
-      <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
-      <c r="CA39">
+      <c r="CA39"/>
+      <c r="CB39">
         <v>1.3197202656629E+14</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>1.1602802841993E+14</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>1.06088327E+14</v>
       </c>
-      <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
-      <c r="CM39">
+      <c r="CM39"/>
+      <c r="CN39">
         <v>1.084164975E+14</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>54014381250000.0</v>
       </c>
-      <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>64</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>4.70080295E+14</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
-        <v>4.38981401E+14</v>
+        <v>4.67697666E+14</v>
       </c>
       <c r="E40">
+        <v>4.39495564E+14</v>
+      </c>
+      <c r="F40">
         <v>4.25481732E+14</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4.25466305E+14</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7023165000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4.23525207E+14</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4.09065427E+14</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4.01857868E+14</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-116553000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3.93352875E+14</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1.59528218E+14</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3.87890378E+14</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1.60238655E+14</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1.78377773E+14</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1.83758962E+14</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3.75161594E+14</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3.76839078E+14</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3.56894162E+14</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3.53848605E+14</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3.45504221E+14</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3.40628456E+14</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-3.19578393E+14</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3.21767176E+14</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3.18536438E+14</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3.10149516E+14</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2.94155657E+14</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-458081000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2.84174985E+14</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2.77973253E+14</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2.71080937E+14</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2.69625908E+14</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2.61256161E+14</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2.6288514E+14</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2.59233864E+14</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2.49174823E+14</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2.45427979E+14</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2.49332733E+14</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2.44390458E+14</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2.37721486E+14</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2.30279037E+14</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2.31737315E+14</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2.19935639E+14</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2.13712685E+14</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2.07668823E+14</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2.08684146E+14</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1.9937185E+14</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1.9563296E+14</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1.88725789E+14</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1.89275156E+14</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1.85976677E+14</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-175505000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-266920000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1.83263776E+14</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1.71339334E+14</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-296373000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-729622000000.0</v>
       </c>
       <c r="BG40">
         <v>-729622000000.0</v>
       </c>
-      <c r="BH40"/>
+      <c r="BH40">
+        <v>-729622000000.0</v>
+      </c>
       <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>-8071259000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1.63133792E+14</v>
       </c>
-      <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>-29793122722337.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1.22281305E+14</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-2536576619584.0</v>
       </c>
-      <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>-12527366235351.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>91088759592076.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-12527366235350.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>-11841512945003.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>85505855930197.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-11841512945002.0</v>
       </c>
-      <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>-10582122000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>79875841000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-10582122000000.0</v>
       </c>
-      <c r="CK40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL40"/>
       <c r="CM40">
         <v>-11749936250000.0</v>
       </c>
       <c r="CN40">
         <v>-11749936250000.0</v>
       </c>
       <c r="CO40">
+        <v>-11749936250000.0</v>
+      </c>
+      <c r="CP40">
         <v>44492765000000.0</v>
       </c>
-      <c r="CP40"/>
       <c r="CQ40"/>
       <c r="CR40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>99075015000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>46238099000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>48129712000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>23904280000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1.07171319E+14</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1.11439355E+14</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1.10119193E+14</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>78084403000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1.06705846E+14</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1.00718455E+14</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1.06419645E+14</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>70399817000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>99909856000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>97754794000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>99347515000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>67230757000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>99541036000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>93645547000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>93374115000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>0.02</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>54163003699.18</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>53665162483.91</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>66353501000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>60197924000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>60100628000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>58353567000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>61099492000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>49160826000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>60041484000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>56404724000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>55809890000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>49688188000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>50882618000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>56475139000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>53017491000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>49032238000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>54406445000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>49593572000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>46400587000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>42637244000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>46706733000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>44280316000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>43013790000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>41609287000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>42314320000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>36246553000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>35255936000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>33209100000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>34869334000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>39790026000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>33801404000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>26652928000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>28720976000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>28254707000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>27908768000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>24195397000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>26221601000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>27790818000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>32748101000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>33587649000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>34464292000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>30829213000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>41697858000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>26810883000.0</v>
       </c>
-      <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>21587774000.0</v>
       </c>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>20206348000.0</v>
       </c>
-      <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>15928545000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
-      <c r="CM41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>7913008000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>10345851000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3930125000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>4396000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>3543967000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>3964124000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>66</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>6180029000000.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
-        <v>12102048000000.0</v>
+        <v>15668315000000.0</v>
       </c>
       <c r="E42">
+        <v>16008579000000.0</v>
+      </c>
+      <c r="F42">
         <v>16324039000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>16010020000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>12094968000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>15837874000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>15589177000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>15938941000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7420349000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>15438229000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>15973220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16108730000000.0</v>
       </c>
       <c r="O42">
         <v>16108730000000.0</v>
       </c>
       <c r="P42">
+        <v>16108730000000.0</v>
+      </c>
+      <c r="Q42">
         <v>15713739000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>15449888000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>15416627000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>14403680000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>14764777000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>14764811000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>14208720000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>13726938000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>12232979000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>12223360000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>12223497000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>11179818000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>11179743000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>11441414000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>10873076000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>10874352000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>10998328000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>10064003000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>9914249000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>9913221000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>9913252000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>9689734000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>9989735000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>9927190000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>10169933000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10231234000000.0</v>
       </c>
       <c r="AP42">
         <v>10231234000000.0</v>
       </c>
       <c r="AQ42">
-        <v>10200697000000.0</v>
+        <v>10231234000000.0</v>
       </c>
       <c r="AR42">
         <v>10200697000000.0</v>
       </c>
       <c r="AS42">
+        <v>10200697000000.0</v>
+      </c>
+      <c r="AT42">
         <v>10200656000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>10001785000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>10031373000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>10031130000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>10031142000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>10031655000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>10031650000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>10030425000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>10031285000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>10031514000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>10031545000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10031794000000.0</v>
       </c>
       <c r="BE42">
         <v>10031794000000.0</v>
       </c>
       <c r="BF42">
-        <v>9732587000000.0</v>
+        <v>10031794000000.0</v>
       </c>
       <c r="BG42">
         <v>9732587000000.0</v>
       </c>
       <c r="BH42">
+        <v>9732587000000.0</v>
+      </c>
+      <c r="BI42">
         <v>9495896000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>9496470000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>10815116000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>8444118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10815116000000.0</v>
       </c>
       <c r="BM42">
         <v>10815116000000.0</v>
       </c>
-      <c r="BN42"/>
+      <c r="BN42">
+        <v>10815116000000.0</v>
+      </c>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42">
         <v>7151181663100.6</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>7147137000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>7166280787094.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>2430950050277.1</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2430950050276.6</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2430950050277.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>2138311182905.9</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>2138311182905.3</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>2039170581293.0</v>
       </c>
-      <c r="CG42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH42"/>
       <c r="CI42">
         <v>1405041000000.0</v>
       </c>
       <c r="CJ42">
+        <v>1405041000000.0</v>
+      </c>
+      <c r="CK42">
         <v>9229857000000.0</v>
       </c>
-      <c r="CK42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL42"/>
       <c r="CM42">
         <v>709528750000.0</v>
       </c>
       <c r="CN42">
         <v>709528750000.0</v>
       </c>
       <c r="CO42">
+        <v>709528750000.0</v>
+      </c>
+      <c r="CP42">
         <v>1567772500000.0</v>
       </c>
-      <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -13501,1286 +13554,1292 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
         <v>258301000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>256745000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>239858000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>239611000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>245244000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>227672000.0</v>
       </c>
-      <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-      <c r="AQ44">
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>234383000.0</v>
       </c>
-      <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-      <c r="AU44">
+      <c r="AU44"/>
+      <c r="AV44">
         <v>251221000.0</v>
       </c>
-      <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-      <c r="AY44">
+      <c r="AY44"/>
+      <c r="AZ44">
         <v>259706000.0</v>
       </c>
-      <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-      <c r="BC44">
+      <c r="BC44"/>
+      <c r="BD44">
         <v>257755000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>246627000.0</v>
       </c>
-      <c r="BE44"/>
       <c r="BF44"/>
-      <c r="BG44">
+      <c r="BG44"/>
+      <c r="BH44">
         <v>236561000.0</v>
       </c>
-      <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
-      <c r="BK44">
+      <c r="BK44"/>
+      <c r="BL44">
         <v>425858000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>422309000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>394377000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>425632000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>413763000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>409766000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>378072000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>350853000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>381517000.0</v>
       </c>
-      <c r="BT44">
+      <c r="BU44">
         <v>399134000.0</v>
       </c>
-      <c r="BU44">
+      <c r="BV44">
         <v>459949000.0</v>
       </c>
-      <c r="BV44">
+      <c r="BW44">
         <v>487027000.0</v>
       </c>
-      <c r="BW44">
+      <c r="BX44">
         <v>514506000.0</v>
       </c>
-      <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
-      <c r="CA44">
+      <c r="CA44"/>
+      <c r="CB44">
         <v>282710000.0</v>
       </c>
-      <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
-      <c r="CE44">
+      <c r="CE44"/>
+      <c r="CF44">
         <v>371011000.0</v>
       </c>
-      <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
-      <c r="CI44">
+      <c r="CI44"/>
+      <c r="CJ44">
         <v>470025000.0</v>
       </c>
-      <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
-      <c r="CM44">
+      <c r="CM44"/>
+      <c r="CN44">
         <v>596589000.0</v>
       </c>
-      <c r="CN44">
+      <c r="CO44">
         <v>423178000.0</v>
       </c>
-      <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>9740149000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>9669014000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>9217413000000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>3894708000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4039782000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8833150000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3989233000000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>3989697000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3963926000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>4068842000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>4098650000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>4083328000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3615511000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3548995000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3625836000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3003886000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2984857000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2986520000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2980697000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>3021772000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2987458000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3005687000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3122906000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3145613000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3108616000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3114162000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2971975000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3038477000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3006369000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3012579000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3114557000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3147255000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3088276000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3181876000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3194962000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3214303000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3172356000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>3174552000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3110087000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3046686000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>3005372000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2973417000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3015448000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2993860000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2486794000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2956615000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2996211000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2367364000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2976284000000.0</v>
       </c>
-      <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
-      <c r="BW45">
+      <c r="BW45"/>
+      <c r="BX45">
         <v>2456359555769.3</v>
       </c>
-      <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CA45"/>
+      <c r="CB45">
         <v>2000313131510.4</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>1856616369178.8</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>1785386000000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>2100172500000.0</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>938980000000.0</v>
       </c>
-      <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>70</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46">
         <v>4174461000000.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>6043276000000.0</v>
+      </c>
+      <c r="E46">
         <v>3979390000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3998968000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4108946000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4157592000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4000943000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3968103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3968939000000.0</v>
       </c>
       <c r="K46">
         <v>3968939000000.0</v>
       </c>
       <c r="L46">
+        <v>3968939000000.0</v>
+      </c>
+      <c r="M46">
         <v>3952753000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3894708000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4039782000000.0</v>
       </c>
       <c r="O46">
         <v>4039782000000.0</v>
       </c>
       <c r="P46">
+        <v>4039782000000.0</v>
+      </c>
+      <c r="Q46">
         <v>3970604000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3969536000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4128760000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4046164000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3941697000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3989233000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4016598000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5005710000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3963926000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4068842000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4098650000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4083328000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3615511000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3548995000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3625836000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3003886000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2984857000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2986520000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2980697000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3021772000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2987458000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3005687000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3122906000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3145613000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3108616000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3114162000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2971975000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3055415000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3006369000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3012579000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3114557000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3147255000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3088276000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3181876000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3194962000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3214303000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3172356000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3174552000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3110087000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3108457000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3005372000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2973417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3015448000000.0</v>
       </c>
       <c r="BG46">
         <v>3015448000000.0</v>
       </c>
       <c r="BH46">
+        <v>3015448000000.0</v>
+      </c>
+      <c r="BI46">
         <v>2486794000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2956615000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2996211000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2976407000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2976284000000.0</v>
       </c>
       <c r="BM46">
         <v>2976284000000.0</v>
       </c>
-      <c r="BN46"/>
+      <c r="BN46">
+        <v>2976284000000.0</v>
+      </c>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
-      <c r="BV46">
+      <c r="BV46"/>
+      <c r="BW46">
         <v>2456359555769.3</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2454970000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2456359555769.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>2000313131510.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000313131510.0</v>
       </c>
       <c r="CB46">
         <v>2000313131510.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46">
+      <c r="CC46">
+        <v>2000313131510.0</v>
+      </c>
+      <c r="CD46"/>
+      <c r="CE46">
         <v>1856616369178.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1856616369178.0</v>
       </c>
       <c r="CF46">
         <v>1856616369178.0</v>
       </c>
-      <c r="CG46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG46">
+        <v>1856616369178.0</v>
+      </c>
+      <c r="CH46"/>
       <c r="CI46">
         <v>1785386000000.0</v>
       </c>
       <c r="CJ46">
         <v>1785386000000.0</v>
       </c>
-      <c r="CK46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK46">
+        <v>1785386000000.0</v>
+      </c>
+      <c r="CL46"/>
       <c r="CM46">
         <v>2100172500000.0</v>
       </c>
       <c r="CN46">
         <v>2100172500000.0</v>
       </c>
       <c r="CO46">
+        <v>2100172500000.0</v>
+      </c>
+      <c r="CP46">
         <v>938980000000.0</v>
       </c>
-      <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4153186000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3979390000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3998968000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4108946000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4157592000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4000943000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3952753000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3894708000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4039782000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4374205000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3970604000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3969536000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4128760000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4046164000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3941697000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3989233000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4016598000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3989697000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3963926000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4068842000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4098650000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4083328000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>4107625000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>4101711000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3625836000000.0</v>
       </c>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
       <c r="AF47">
+        <v>0.0</v>
+      </c>
+      <c r="AG47">
         <v>2679982222.38</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2669204919.2</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2809355000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2830912000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2614683000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2627923000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2794597000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2613221000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2831214000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2698230000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2609606000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2598633000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2537834000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2696206000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2811708000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2885035000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2928526000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3145389000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3000950000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3046011000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2955620000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2781157000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2795634000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2865473000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2704594000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2605586000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2665236000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2584256000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2105847000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2772780000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2730654000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2128816000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2112250000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1988904000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2134702000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2070406000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1984398000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1850977000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1743355000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1910570000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>2008130000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>2319649000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2451663000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2570269000.0</v>
       </c>
-      <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>2378910000.0</v>
       </c>
-      <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
-      <c r="CE47">
+      <c r="CE47"/>
+      <c r="CF47">
         <v>1867797000.0</v>
       </c>
-      <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>1795817000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>1680138000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1608027000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>751405000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>734000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>690503000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>400346000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>72</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>52016605000000.0</v>
       </c>
-      <c r="C48">
-[...1 lines deleted...]
-      </c>
       <c r="D48">
+        <v>41796129000000.0</v>
+      </c>
+      <c r="E48">
         <v>41615684000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>40511745000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>40196034000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>39020580000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>39233107000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>38245507000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37146578000000.0</v>
       </c>
       <c r="K48">
         <v>37146578000000.0</v>
       </c>
       <c r="L48">
+        <v>37146578000000.0</v>
+      </c>
+      <c r="M48">
         <v>36251890000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>35484031000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34714679000000.0</v>
       </c>
       <c r="O48">
         <v>34714679000000.0</v>
       </c>
       <c r="P48">
+        <v>34714679000000.0</v>
+      </c>
+      <c r="Q48">
         <v>33418039000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>32083332000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>31156525000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>31139115000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>30250289000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>29337739000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>28123613000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>27777169000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>27348369000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>26248151000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>25541384000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>25525821000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>25026937000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>24072409000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>23099585000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>22959440000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>22467028000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>21633308000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>20704546000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>20791681000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>20583744000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>19769446000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>18881875000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>18640038000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>18035047000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>17336828000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>16663056000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>17689134000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>17294805000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>16625488000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>15941067000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>15869779000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>15569586000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>14945073000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>14374991000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>14188480000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>13858330000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>13342606000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>12730318000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>12715172000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>12126655000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>11649172000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11023038000000.0</v>
       </c>
       <c r="BG48">
         <v>11023038000000.0</v>
       </c>
       <c r="BH48">
+        <v>11023038000000.0</v>
+      </c>
+      <c r="BI48">
         <v>14078272000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>13374088000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>12409305000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12071221000000.0</v>
       </c>
       <c r="BL48">
         <v>12071221000000.0</v>
       </c>
       <c r="BM48">
         <v>12071221000000.0</v>
       </c>
       <c r="BN48">
+        <v>12071221000000.0</v>
+      </c>
+      <c r="BO48">
         <v>7770174000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>7188954000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>6664005000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>5637189000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>4683963000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>5183800000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>5516410000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>7060089000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>6805052448883.6</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>6801202000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>6805052448883.0</v>
       </c>
-      <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>4908451151597.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4908451151597.0</v>
       </c>
       <c r="CB48">
         <v>4908451151597.0</v>
       </c>
-      <c r="CC48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC48">
+        <v>4908451151597.0</v>
+      </c>
+      <c r="CD48"/>
       <c r="CE48">
         <v>3911857700952.0</v>
       </c>
       <c r="CF48">
         <v>3911857700952.0</v>
       </c>
-      <c r="CG48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG48">
+        <v>3911857700952.0</v>
+      </c>
+      <c r="CH48"/>
       <c r="CI48">
         <v>2372614000000.0</v>
       </c>
       <c r="CJ48">
         <v>2372614000000.0</v>
       </c>
-      <c r="CK48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK48">
+        <v>2372614000000.0</v>
+      </c>
+      <c r="CL48"/>
       <c r="CM48">
         <v>1246527500000.0</v>
       </c>
       <c r="CN48">
         <v>1246527500000.0</v>
       </c>
       <c r="CO48">
+        <v>1246527500000.0</v>
+      </c>
+      <c r="CP48">
         <v>631863750000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>433000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>956247000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>605707000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -14799,954 +14858,959 @@
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>54293000000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>30837000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>34072000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>48072000000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>42434000000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>71309000000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>86791000000.0</v>
       </c>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
         <v>82212525000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>86472741000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>83375924000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>80866088000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>73069450000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>76596348000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>70621407000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>66364790000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>75</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>1.45299847E+14</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>1.56573767E+14</v>
+      </c>
+      <c r="E51">
         <v>1.44636213E+14</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1.44435401E+14</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1.41160371E+14</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1.31197875E+14</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1.45218964E+14</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1.44492956E+14</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1.40026388E+14</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1.44176545E+14</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1.33221738E+14</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1.2466037E+14</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1.27591198E+14</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1.31823193E+14</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1.37611502E+14</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1.31237893E+14</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1.25477903E+14</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1.34680667E+14</v>
       </c>
-      <c r="T51">
-[...1 lines deleted...]
-      </c>
       <c r="U51">
+        <v>1.19189756E+14</v>
+      </c>
+      <c r="V51">
         <v>1.19378425E+14</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1.15680814E+14</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1.17057968E+14</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1.00923009E+14</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1.12082727E+14</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1.11920313E+14</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1.14251718E+14</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1.06173446E+14</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1.01696118E+14</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>96537832000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>93715740000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>87102233000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1.14525132E+14</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1.06010092E+14</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1.1057169E+14</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>78992527000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>76469987000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>70534803000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>73068104000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>68365550000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>66690788000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>64539481000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>65927172000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>64662400000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>64244992000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>62383321000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>62329091000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>58655701000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>56768550000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>59071533000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>59934276000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>58863203000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>61436824000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>61447080000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>60467293000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>22098307000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>21375989000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60667487000000.0</v>
       </c>
       <c r="BG51">
         <v>60667487000000.0</v>
       </c>
       <c r="BH51">
+        <v>60667487000000.0</v>
+      </c>
+      <c r="BI51">
         <v>20167935000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>59006149000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>58705648000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>66442986000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18085459000000.0</v>
       </c>
       <c r="BM51">
         <v>18085459000000.0</v>
       </c>
-      <c r="BN51"/>
+      <c r="BN51">
+        <v>18085459000000.0</v>
+      </c>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
-      <c r="BV51">
+      <c r="BV51"/>
+      <c r="BW51">
         <v>73791133115239.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>73749398000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>73791133115238.0</v>
       </c>
-      <c r="BY51"/>
-      <c r="BZ51">
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>49286933230960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49286933230959.0</v>
       </c>
       <c r="CB51">
         <v>49286933230959.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51">
+      <c r="CC51">
+        <v>49286933230959.0</v>
+      </c>
+      <c r="CD51"/>
+      <c r="CE51">
         <v>37736081755724.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>45158319192065.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>37736081755723.0</v>
       </c>
-      <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>33397969000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>39492156000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>33397969000000.0</v>
       </c>
-      <c r="CK51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL51"/>
       <c r="CM51">
         <v>34000050000000.0</v>
       </c>
       <c r="CN51">
         <v>34000050000000.0</v>
       </c>
       <c r="CO51">
+        <v>34000050000000.0</v>
+      </c>
+      <c r="CP51">
         <v>24760181250000.0</v>
       </c>
-      <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>12425113000000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>15042991000000.0</v>
+      </c>
+      <c r="E52">
         <v>12759946000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>14671027000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10707961000000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>14404509000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>16341196000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>15858657000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17986577000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>13686884000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13116031000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11265694000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>15467790000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12477409000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11898407000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11116901000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10751549000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>11418326000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10920340000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>10433229000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>11136893000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>71309000000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>8726858000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9176527000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8727842000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7445877000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7021361000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>7692332000000.0</v>
       </c>
-      <c r="AF52">
-[...1 lines deleted...]
-      </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>29186450000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>26842146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27586610000000.0</v>
       </c>
       <c r="AJ52">
         <v>27586610000000.0</v>
       </c>
       <c r="AK52">
+        <v>27586610000000.0</v>
+      </c>
+      <c r="AL52">
         <v>80866088000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>73069450000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>76596348000000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>70621407000000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>66364790000000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ52"/>
       <c r="BK52">
         <v>8071259000000.0</v>
       </c>
       <c r="BL52">
         <v>8071259000000.0</v>
       </c>
-      <c r="BM52"/>
+      <c r="BM52">
+        <v>8071259000000.0</v>
+      </c>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>27268514102753.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>15801426000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>11968000000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>10487544543684.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10487544543683.0</v>
       </c>
       <c r="CB52">
         <v>10487544543683.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52">
+      <c r="CC52">
+        <v>10487544543683.0</v>
+      </c>
+      <c r="CD52"/>
+      <c r="CE52">
         <v>11841512945003.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>19263750381345.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>11841512945002.0</v>
       </c>
-      <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>10582122000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>16676309000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>10582122000000.0</v>
       </c>
-      <c r="CK52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL52"/>
       <c r="CM52">
         <v>11749936250000.0</v>
       </c>
       <c r="CN52">
         <v>11749936250000.0</v>
       </c>
       <c r="CO52">
+        <v>11749936250000.0</v>
+      </c>
+      <c r="CP52">
         <v>14588863750000.0</v>
       </c>
-      <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>77</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>1.04194552E+14</v>
       </c>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
       <c r="D53">
+        <v>1.0321695E+14</v>
+      </c>
+      <c r="E53">
         <v>99788930000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>97267259000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>94669514000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>93805369000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>91389365000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>88821773000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88533952000000.0</v>
       </c>
       <c r="K53">
         <v>88533952000000.0</v>
       </c>
       <c r="L53">
+        <v>88533952000000.0</v>
+      </c>
+      <c r="M53">
         <v>86388117000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>85023457000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86113341000000.0</v>
       </c>
       <c r="O53">
         <v>86113341000000.0</v>
       </c>
       <c r="P53">
+        <v>86113341000000.0</v>
+      </c>
+      <c r="Q53">
         <v>65248960000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>66500057000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>67185295000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>90893467000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>62546605000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>59673966000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>58763220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58316112000000.0</v>
       </c>
       <c r="X53">
         <v>58316112000000.0</v>
       </c>
       <c r="Y53">
+        <v>58316112000000.0</v>
+      </c>
+      <c r="Z53">
         <v>55952683000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>59620857000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>59381053000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>56301961000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>52929856000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>50757646000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>38314170000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>38435741000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>37027370000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>36458781000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>42116937000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>41013575000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>40287582000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>38061873000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>37662691000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>36739941000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>35659805000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>34199354000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>33966071000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>31914638000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>31340670000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>30576568000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>31418014000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>30498238000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>30990230000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>32444137000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>33596567000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>33518406000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>34464644000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>34890755000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>36283918000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>36328429000000.0</v>
       </c>
-      <c r="BE53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF53"/>
       <c r="BG53">
         <v>254180000000.0</v>
       </c>
-      <c r="BH53"/>
-      <c r="BI53">
+      <c r="BH53">
+        <v>254180000000.0</v>
+      </c>
+      <c r="BI53"/>
+      <c r="BJ53">
         <v>285570000000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>285570000000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>14808151000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>10703651000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>7917642000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>9987096000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>6160545000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>4938861000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>4178521000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>1548607000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>1140706000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -15765,1180 +15829,1185 @@
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>79</v>
       </c>
-      <c r="B55">
+      <c r="B55"/>
+      <c r="C55">
         <v>8.16718546E+14</v>
       </c>
-      <c r="C55">
-[...1 lines deleted...]
-      </c>
       <c r="D55">
+        <v>7.86013485E+14</v>
+      </c>
+      <c r="E55">
         <v>7.82940313E+14</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7.52691462E+14</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7.46222327E+14</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7.39764256E+14</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7.453965E+14</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7.27679883E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.09759986E+14</v>
       </c>
       <c r="K55">
         <v>7.09759986E+14</v>
       </c>
       <c r="L55">
+        <v>7.09759986E+14</v>
+      </c>
+      <c r="M55">
         <v>6.90013268E+14</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6.76966946E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.76175588E+14</v>
       </c>
       <c r="O55">
         <v>6.76175588E+14</v>
       </c>
       <c r="P55">
+        <v>6.76175588E+14</v>
+      </c>
+      <c r="Q55">
         <v>6.96218751E+14</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6.8322626E+14</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6.66725811E+14</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6.41864522E+14</v>
       </c>
-      <c r="T55">
-[...1 lines deleted...]
-      </c>
       <c r="U55">
+        <v>6.38071038294E+14</v>
+      </c>
+      <c r="V55">
         <v>6.26043048E+14</v>
       </c>
-      <c r="V55">
-[...1 lines deleted...]
-      </c>
       <c r="W55">
+        <v>6.18719633063E+14</v>
+      </c>
+      <c r="X55">
         <v>6.05234104E+14</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5.91834455E+14</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5.78351482E+14</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5.78098127E+14</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5.52419581E+14</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5.4589802E+14</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5.30150096E+14</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5.13865397E+14</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4.5960051E+14</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4.57706823E+14</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4.53281983E+14</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4.33688092E+14</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4.26307008E+14</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4.29792653E+14</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4.13910871E+14</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4.04995995E+14</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3.95680324E+14</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3.98985528E+14</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3.90285325E+14</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3.78547023E+14</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3.70548003E+14</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3.65500027E+14</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3.59427229E+14</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3.47408239E+14</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3.38021804E+14</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3.35200368E+14</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3.23011848E+14</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3.18808146E+14</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3.11290553E+14</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3.17394883E+14</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3.19329054E+14</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3.1366435E+14</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3.04939225E+14</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3.08792838E+14</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2.96724686E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.95919029E+14</v>
       </c>
       <c r="BG55">
         <v>2.95919029E+14</v>
       </c>
       <c r="BH55">
+        <v>2.95919029E+14</v>
+      </c>
+      <c r="BI55">
         <v>2.92282778E+14</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2.84340583E+14</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2.79095328E+14</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2.68557407E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.66096569E+14</v>
       </c>
       <c r="BM55">
         <v>2.66096569E+14</v>
       </c>
       <c r="BN55">
+        <v>2.66096569E+14</v>
+      </c>
+      <c r="BO55">
         <v>233055753000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>219153593000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>222149290000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>203474637000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>195369143000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>209240268000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>212043234000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>233625652000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2.2174732444014E+14</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2.21621904E+14</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2.2174732444014E+14</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>227052097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.6723903346708E+14</v>
       </c>
       <c r="CA55">
         <v>1.6723903346708E+14</v>
       </c>
       <c r="CB55">
         <v>1.6723903346708E+14</v>
       </c>
-      <c r="CC55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC55">
+        <v>1.6723903346708E+14</v>
+      </c>
+      <c r="CD55"/>
       <c r="CE55">
         <v>1.5347208559276E+14</v>
       </c>
       <c r="CF55">
         <v>1.5347208559276E+14</v>
       </c>
       <c r="CG55">
+        <v>1.5347208559276E+14</v>
+      </c>
+      <c r="CH55">
         <v>149716585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.38641698E+14</v>
       </c>
       <c r="CI55">
         <v>1.38641698E+14</v>
       </c>
       <c r="CJ55">
         <v>1.38641698E+14</v>
       </c>
-      <c r="CK55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK55">
+        <v>1.38641698E+14</v>
+      </c>
+      <c r="CL55"/>
       <c r="CM55">
         <v>1.4298378E+14</v>
       </c>
       <c r="CN55">
         <v>1.4298378E+14</v>
       </c>
       <c r="CO55">
+        <v>1.4298378E+14</v>
+      </c>
+      <c r="CP55">
         <v>78264202500000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>57707000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>53999239000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>41629223000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>80</v>
       </c>
-      <c r="B56">
+      <c r="B56"/>
+      <c r="C56">
         <v>1.48703624E+14</v>
       </c>
-      <c r="C56">
-[...1 lines deleted...]
-      </c>
       <c r="D56">
-        <v>1.47083246E+14</v>
+        <v>1.73115794E+14</v>
       </c>
       <c r="E56">
+        <v>1.49764128E+14</v>
+      </c>
+      <c r="F56">
         <v>1.37186359E+14</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1.37926287E+14</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>35226201000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1.35873745E+14</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1.23901416E+14</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1.2337476E+14</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>40027479000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1.22308629E+14</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1.22674251E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.21783371E+14</v>
       </c>
       <c r="O56">
         <v>1.21783371E+14</v>
       </c>
       <c r="P56">
+        <v>1.21783371E+14</v>
+      </c>
+      <c r="Q56">
         <v>1.03232801E+14</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>97113223000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>95873562000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1.20657045E+14</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>93879127000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>86112211000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>88855848000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1.08376561E+14</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>9652300000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>88173237000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>90299789000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1.01557227E+14</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>81439360000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>78066506000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>72713262000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>67234405000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>57599498000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>58247572000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>54499264000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>74272952000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>63519618000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>60725068000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>60422117000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>65094840000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>55841000000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>58156034000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>55012052000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>65957589000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>57201768000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>52512570000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>50678135000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>60497331000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>51835297000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>49734921000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>52955843000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>56605217000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>54325937000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>52080249000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>51659005000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>57639813000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>15689118000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>16018298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18238104000000.0</v>
       </c>
       <c r="BG56">
         <v>18238104000000.0</v>
       </c>
       <c r="BH56">
+        <v>18238104000000.0</v>
+      </c>
+      <c r="BI56">
         <v>16091068000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>12833121000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>16294385000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>11832263000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11975064000000.0</v>
       </c>
       <c r="BM56">
         <v>11975064000000.0</v>
       </c>
-      <c r="BN56"/>
+      <c r="BN56">
+        <v>11975064000000.0</v>
+      </c>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
-      <c r="BV56">
+      <c r="BV56"/>
+      <c r="BW56">
         <v>4676280908790.1</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>5967858000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>4676280908790.0</v>
       </c>
-      <c r="BY56"/>
-      <c r="BZ56">
+      <c r="BZ56"/>
+      <c r="CA56">
         <v>2304958743997.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304958743997.0</v>
       </c>
       <c r="CB56">
         <v>2304958743997.0</v>
       </c>
-      <c r="CC56"/>
-      <c r="CD56">
+      <c r="CC56">
+        <v>2304958743997.0</v>
+      </c>
+      <c r="CD56"/>
+      <c r="CE56">
         <v>3028723894313.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028723894313.0</v>
       </c>
       <c r="CF56">
         <v>3028723894313.0</v>
       </c>
-      <c r="CG56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG56">
+        <v>3028723894313.0</v>
+      </c>
+      <c r="CH56"/>
       <c r="CI56">
         <v>2574030000000.0</v>
       </c>
       <c r="CJ56">
         <v>2574030000000.0</v>
       </c>
-      <c r="CK56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK56">
+        <v>2574030000000.0</v>
+      </c>
+      <c r="CL56"/>
       <c r="CM56">
         <v>2418032500000.0</v>
       </c>
       <c r="CN56">
         <v>2418032500000.0</v>
       </c>
       <c r="CO56">
+        <v>2418032500000.0</v>
+      </c>
+      <c r="CP56">
         <v>5523990000000.0</v>
       </c>
-      <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>81</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>4.83227408E+14</v>
       </c>
-      <c r="C57">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
-        <v>4.51741347E+14</v>
+        <v>5.11767608E+14</v>
       </c>
       <c r="E57">
+        <v>4.5225551E+14</v>
+      </c>
+      <c r="F57">
         <v>4.40481784E+14</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4.36450452E+14</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7023165000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4.37929716E+14</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4.25638089E+14</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4.17833078E+14</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1.80867256E+14</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4.07367272E+14</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1.72644249E+14</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3.9985175E+14</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1.75706445E+14</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1.90855182E+14</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1.95657369E+14</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3.87189466E+14</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4.02334975E+14</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3.68836803E+14</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3.6528405E+14</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3.56560842E+14</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3.67416616E+14</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3.32168743E+14</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3.22039046E+14</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3.27806724E+14</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3.32453617E+14</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3.0334158E+14</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2.98563568E+14</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2.91705902E+14</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2.96391156E+14</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2.71421429E+14</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2.99022953E+14</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2.88458678E+14</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2.99688813E+14</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2.59641717E+14</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2.49509042E+14</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2.45872373E+14</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2.57202499E+14</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2.44573802E+14</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2.3789857E+14</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2.30447983E+14</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2.40893256E+14</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2.20084127E+14</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2.13921405E+14</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2.07995391E+14</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2.16194211E+14</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1.99533229E+14</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1.95863567E+14</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1.89073609E+14</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1.94861277E+14</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1.8611919E+14</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>25782000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>25240000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1.89985612E+14</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1.71503657E+14</v>
       </c>
-      <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>1.78725844E+14</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
-      <c r="BJ57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>8071259000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1.71456325E+14</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>8071259000000.0</v>
       </c>
-      <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
-      <c r="BV57">
+      <c r="BV57"/>
+      <c r="BW57">
         <v>29793122722337.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1.4060733961958E+14</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>29793122722337.0</v>
       </c>
-      <c r="BY57"/>
-      <c r="BZ57">
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>12527366235351.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1.0361612582743E+14</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>12527366235351.0</v>
       </c>
-      <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>11841512945003.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1.0476960631154E+14</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>11841512945002.0</v>
       </c>
-      <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>10582122000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>96552150000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>10582122000000.0</v>
       </c>
-      <c r="CK57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL57"/>
       <c r="CM57">
         <v>11749936250000.0</v>
       </c>
       <c r="CN57">
         <v>11749936250000.0</v>
       </c>
       <c r="CO57">
+        <v>11749936250000.0</v>
+      </c>
+      <c r="CP57">
         <v>59081628750000.0</v>
       </c>
-      <c r="CP57"/>
       <c r="CQ57"/>
       <c r="CR57"/>
+      <c r="CS57"/>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>82</v>
       </c>
-      <c r="B58">
+      <c r="B58"/>
+      <c r="C58">
         <v>7.55244183E+14</v>
       </c>
-      <c r="C58">
-[...1 lines deleted...]
-      </c>
       <c r="D58">
+        <v>7.25641161E+14</v>
+      </c>
+      <c r="E58">
         <v>7.22362696E+14</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6.92495598E+14</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6.86874741E+14</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6.80943223E+14</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6.86629461E+14</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6.70077603E+14</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6.52994346E+14</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6.5739491E+14</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6.33596642E+14</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1.15216869E+14</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6.20380094E+14</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1.174093E+14</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6.45367431E+14</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6.33527964E+14</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6.17192291E+14</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5.91648572E+14</v>
       </c>
-      <c r="T58">
-[...1 lines deleted...]
-      </c>
       <c r="U58">
+        <v>5.88424597E+14</v>
+      </c>
+      <c r="V58">
         <v>5.77576656E+14</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5.71994405E+14</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5.58877246E+14</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1.00923009E+14</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5.3539411E+14</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5.36156102E+14</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5.104892E+14</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5.04200895E+14</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4.89413234E+14</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4.75270984E+14</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4.2294908E+14</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4.21690314E+14</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4.1898309E+14</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4.00533762E+14</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3.9260339E+14</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3.96104856E+14</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3.81221889E+14</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3.73067857E+14</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3.63935344E+14</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3.67441208E+14</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3.58847097E+14</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3.47589968E+14</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3.38734947E+14</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3.33825388E+14</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3.28418754E+14</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3.17100512E+14</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3.07506896E+14</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3.04964031E+14</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2.93499747E+14</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2.8879378E+14</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2.81435415E+14</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2.87856574E+14</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2.90248712E+14</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2.85138358E+14</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2.76026081E+14</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2.80202971E+14</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2.68849162E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.68804426E+14</v>
       </c>
       <c r="BG58">
         <v>2.68804426E+14</v>
       </c>
       <c r="BH58">
+        <v>2.68804426E+14</v>
+      </c>
+      <c r="BI58">
         <v>2.62343672E+14</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2.54984975E+14</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2.51520979E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.41362182E+14</v>
       </c>
       <c r="BL58">
         <v>2.41362182E+14</v>
       </c>
       <c r="BM58">
         <v>2.41362182E+14</v>
       </c>
       <c r="BN58">
+        <v>2.41362182E+14</v>
+      </c>
+      <c r="BO58">
         <v>214006980000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>201001206000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>204685395000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>187882021000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>181417462000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>195015107000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>197081235000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>215748161000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2.0461609125776E+14</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2.04500362E+14</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2.0461609125776E+14</v>
       </c>
-      <c r="BY58"/>
-      <c r="BZ58">
+      <c r="BZ58"/>
+      <c r="CA58">
         <v>1.5756583736411E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.5756583736410E+14</v>
       </c>
       <c r="CB58">
         <v>1.5756583736410E+14</v>
       </c>
-      <c r="CC58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC58">
+        <v>1.5756583736410E+14</v>
+      </c>
+      <c r="CD58"/>
       <c r="CE58">
         <v>1.4530115923841E+14</v>
       </c>
       <c r="CF58">
         <v>1.4530115923841E+14</v>
       </c>
-      <c r="CG58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG58">
+        <v>1.4530115923841E+14</v>
+      </c>
+      <c r="CH58"/>
       <c r="CI58">
         <v>1.32394955E+14</v>
       </c>
       <c r="CJ58">
         <v>1.32394955E+14</v>
       </c>
-      <c r="CK58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK58">
+        <v>1.32394955E+14</v>
+      </c>
+      <c r="CL58"/>
       <c r="CM58">
         <v>1.3806643875E+14</v>
       </c>
       <c r="CN58">
         <v>1.3806643875E+14</v>
       </c>
       <c r="CO58">
+        <v>1.3806643875E+14</v>
+      </c>
+      <c r="CP58">
         <v>74164153750000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>54672000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>51039909000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>39429695000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -16957,532 +17026,535 @@
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>84</v>
       </c>
-      <c r="B60">
+      <c r="B60"/>
+      <c r="C60">
         <v>59059079000000.0</v>
       </c>
-      <c r="C60">
-[...1 lines deleted...]
-      </c>
       <c r="D60">
+        <v>57959272000000.0</v>
+      </c>
+      <c r="E60">
         <v>57870562000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>57189893000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>56817885000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>56053756000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>56001485000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>54837263000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>54401327000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>50000763000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>53616240000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>53230940000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52698947000000.0</v>
       </c>
       <c r="O60">
         <v>52698947000000.0</v>
       </c>
       <c r="P60">
+        <v>52698947000000.0</v>
+      </c>
+      <c r="Q60">
         <v>48499628000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>47349274000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>47377180000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>47968678000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>47165856000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>46224416000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>44508554000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>44069567000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>43945739000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>41282895000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>40274173000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>39177946000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>38945044000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>38059308000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>36163394000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>35725625000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>35299807000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>33587209000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>32448301000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>32820221000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>32795006000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>31851253000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>31294388000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>31109698000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>30899036000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>30467514000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>29991742000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>30839655000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>30641232000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>29981321000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>29282732000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>29184099000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>28915980000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>28193899000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>27701426000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>27538150000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>27230032000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>26773484000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>26510074000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>26371891000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>26126258000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>25416038000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24648470000000.0</v>
       </c>
       <c r="BG60">
         <v>24648470000000.0</v>
       </c>
       <c r="BH60">
+        <v>24648470000000.0</v>
+      </c>
+      <c r="BI60">
         <v>27479244000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>26900992000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>25110060000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24734387000000.0</v>
       </c>
       <c r="BL60">
         <v>24734387000000.0</v>
       </c>
       <c r="BM60">
         <v>24734387000000.0</v>
       </c>
       <c r="BN60">
+        <v>24734387000000.0</v>
+      </c>
+      <c r="BO60">
         <v>18696742000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>17810862000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>17182714000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>15336942000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>13685403000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>13949376000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>14693661000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>17646243000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>16919663893548.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>16910092000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>16919663893547.0</v>
       </c>
-      <c r="BY60"/>
-      <c r="BZ60">
+      <c r="BZ60"/>
+      <c r="CA60">
         <v>9518735001695.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>9518735001695.0</v>
       </c>
       <c r="CB60">
         <v>9518735001695.0</v>
       </c>
-      <c r="CC60"/>
-      <c r="CD60">
+      <c r="CC60">
+        <v>9518735001695.0</v>
+      </c>
+      <c r="CD60"/>
+      <c r="CE60">
         <v>8092012593961.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8092012593961.0</v>
       </c>
       <c r="CF60">
         <v>8092012593961.0</v>
       </c>
-      <c r="CG60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG60">
+        <v>8092012593961.0</v>
+      </c>
+      <c r="CH60"/>
       <c r="CI60">
         <v>6183425000000.0</v>
       </c>
       <c r="CJ60">
         <v>6183425000000.0</v>
       </c>
-      <c r="CK60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK60">
+        <v>6183425000000.0</v>
+      </c>
+      <c r="CL60"/>
       <c r="CM60">
         <v>4306346250000.0</v>
       </c>
       <c r="CN60">
         <v>4306346250000.0</v>
       </c>
       <c r="CO60">
+        <v>4306346250000.0</v>
+      </c>
+      <c r="CP60">
         <v>3750726250000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>2788000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>2719383000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>2198266000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
-      <c r="BP61">
+      <c r="BP61"/>
+      <c r="BQ61">
         <v>-25000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-23000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-20000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-22000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-23000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-27000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-28000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-30000.0</v>
       </c>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
-      <c r="CA61">
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-173660000.0</v>
       </c>
-      <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
-      <c r="CE61">
+      <c r="CE61"/>
+      <c r="CF61">
         <v>-309624000.0</v>
       </c>
-      <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
-      <c r="CI61">
+      <c r="CI61"/>
+      <c r="CJ61">
         <v>-196667000.0</v>
       </c>
-      <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
-      <c r="CM61">
+      <c r="CM61"/>
+      <c r="CN61">
         <v>-332802000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-340353000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-328066000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-312000000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-328858000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-298079000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -17501,50 +17573,51 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17641,51 +17714,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>18238171000000.0</v>
       </c>
       <c r="C2">
         <v>19800832000000.0</v>
       </c>
       <c r="D2">
         <v>18923547000000.0</v>
       </c>
       <c r="E2">
         <v>10780934000000.0</v>
       </c>
       <c r="F2">
         <v>4917555000000.0</v>
       </c>
       <c r="G2">
         <v>6248939000000.0</v>
       </c>
       <c r="H2">
         <v>6937700000000.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
@@ -17721,51 +17794,51 @@
       </c>
       <c r="T2">
         <v>8128278000.0</v>
       </c>
       <c r="U2">
         <v>5760020000.0</v>
       </c>
       <c r="V2">
         <v>4446565000.0</v>
       </c>
       <c r="W2">
         <v>5122931000.0</v>
       </c>
       <c r="X2">
         <v>3479352000.0</v>
       </c>
       <c r="Y2">
         <v>2121116000.0</v>
       </c>
       <c r="Z2">
         <v>1229545000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>1295085000000.0</v>
       </c>
       <c r="C3">
         <v>1280382000000.0</v>
       </c>
       <c r="D3">
         <v>1185006000000.0</v>
       </c>
       <c r="E3">
         <v>999682000000.0</v>
       </c>
       <c r="F3">
         <v>902692000000.0</v>
       </c>
       <c r="G3">
         <v>768488000000.0</v>
       </c>
       <c r="H3">
         <v>677152000000.0</v>
       </c>
       <c r="I3">
         <v>318833000000.0</v>
       </c>
@@ -17801,93 +17874,93 @@
       </c>
       <c r="T3">
         <v>812805245000.0</v>
       </c>
       <c r="U3">
         <v>515857357000.0</v>
       </c>
       <c r="V3">
         <v>450460678000.0</v>
       </c>
       <c r="W3">
         <v>519482000000.0</v>
       </c>
       <c r="X3">
         <v>985155000000.0</v>
       </c>
       <c r="Y3">
         <v>73275208000.0</v>
       </c>
       <c r="Z3">
         <v>3131000000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>6929009000000.0</v>
       </c>
       <c r="C5">
         <v>6029092000000.0</v>
       </c>
       <c r="D5">
         <v>5964960000000.0</v>
       </c>
       <c r="E5">
         <v>6366626000000.0</v>
       </c>
       <c r="F5">
         <v>5583664000000.0</v>
       </c>
       <c r="G5">
         <v>4753871000000.0</v>
       </c>
       <c r="H5">
         <v>4911508000000.0</v>
       </c>
       <c r="I5">
         <v>9417434000000.0</v>
       </c>
@@ -17923,51 +17996,51 @@
       </c>
       <c r="T5">
         <v>9972592717771.1</v>
       </c>
       <c r="U5">
         <v>-515857356723.06</v>
       </c>
       <c r="V5">
         <v>-450460677680.24</v>
       </c>
       <c r="W5">
         <v>6153333000000.0</v>
       </c>
       <c r="X5">
         <v>3692085000000.0</v>
       </c>
       <c r="Y5">
         <v>-73275207567.02</v>
       </c>
       <c r="Z5">
         <v>-196000000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>8224094000000.0</v>
       </c>
       <c r="C6">
         <v>7309474000000.0</v>
       </c>
       <c r="D6">
         <v>7149966000000.0</v>
       </c>
       <c r="E6">
         <v>7366308000000.0</v>
       </c>
       <c r="F6">
         <v>6486356000000.0</v>
       </c>
       <c r="G6">
         <v>5522359000000.0</v>
       </c>
       <c r="H6">
         <v>5588660000000.0</v>
       </c>
       <c r="I6">
         <v>9719350000000.0</v>
       </c>
@@ -18003,139 +18076,139 @@
       </c>
       <c r="T6">
         <v>10785397962940.0</v>
       </c>
       <c r="U6">
         <v>-0.06</v>
       </c>
       <c r="V6">
         <v>-0.24</v>
       </c>
       <c r="W6">
         <v>6672815000000.0</v>
       </c>
       <c r="X6">
         <v>4677240000000.0</v>
       </c>
       <c r="Y6">
         <v>-0.02</v>
       </c>
       <c r="Z6">
         <v>2935000000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8">
         <v>4308000.0</v>
       </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>48061000.0</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>16447014000000.0</v>
       </c>
       <c r="C9">
         <v>15574665000000.0</v>
       </c>
       <c r="D9">
         <v>14877939000000.0</v>
       </c>
       <c r="E9">
         <v>13782837000000.0</v>
       </c>
       <c r="F9">
         <v>20836443000000.0</v>
       </c>
       <c r="G9">
         <v>19473579000000.0</v>
       </c>
       <c r="H9">
         <v>19558594000000.0</v>
       </c>
       <c r="I9">
         <v>15889546000000.0</v>
       </c>
@@ -18171,51 +18244,51 @@
       </c>
       <c r="T9">
         <v>9914171369000.0</v>
       </c>
       <c r="U9">
         <v>7541639292000.0</v>
       </c>
       <c r="V9">
         <v>6109997004000.0</v>
       </c>
       <c r="W9">
         <v>5474451000000.0</v>
       </c>
       <c r="X9">
         <v>3619172500000.0</v>
       </c>
       <c r="Y9">
         <v>2467352312000.0</v>
       </c>
       <c r="Z9">
         <v>632000000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>6929009000000.0</v>
       </c>
       <c r="C10">
         <v>6029092000000.0</v>
       </c>
       <c r="D10">
         <v>5964960000000.0</v>
       </c>
       <c r="E10">
         <v>6366626000000.0</v>
       </c>
       <c r="F10">
         <v>5583664000000.0</v>
       </c>
       <c r="G10">
         <v>4753871000000.0</v>
       </c>
       <c r="H10">
         <v>4911508000000.0</v>
       </c>
       <c r="I10">
         <v>4466610000000.0</v>
       </c>
@@ -18251,51 +18324,51 @@
       </c>
       <c r="T10">
         <v>2989747197000.0</v>
       </c>
       <c r="U10">
         <v>2001146982000.0</v>
       </c>
       <c r="V10">
         <v>2652749077000.0</v>
       </c>
       <c r="W10">
         <v>2151349000000.0</v>
       </c>
       <c r="X10">
         <v>548152500000.0</v>
       </c>
       <c r="Y10">
         <v>909692764000.0</v>
       </c>
       <c r="Z10">
         <v>189360000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>1844490000000.0</v>
       </c>
       <c r="C11">
         <v>1470922000000.0</v>
       </c>
       <c r="D11">
         <v>1486960000000.0</v>
       </c>
       <c r="E11">
         <v>1611112000000.0</v>
       </c>
       <c r="F11">
         <v>1471036000000.0</v>
       </c>
       <c r="G11">
         <v>1255795000000.0</v>
       </c>
       <c r="H11">
         <v>1269124000000.0</v>
       </c>
       <c r="I11">
         <v>1268345000000.0</v>
       </c>
@@ -18331,51 +18404,51 @@
       </c>
       <c r="T11">
         <v>1059043073000.0</v>
       </c>
       <c r="U11">
         <v>588994055000.0</v>
       </c>
       <c r="V11">
         <v>932402319000.0</v>
       </c>
       <c r="W11">
         <v>738529000000.0</v>
       </c>
       <c r="X11">
         <v>259440000000.0</v>
       </c>
       <c r="Y11">
         <v>320300119000.0</v>
       </c>
       <c r="Z11">
         <v>-3131000000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>16515280416000.0</v>
       </c>
       <c r="C12">
         <v>17807036000000.0</v>
       </c>
       <c r="D12">
         <v>16761289000000.0</v>
       </c>
       <c r="E12">
         <v>9495472000000.0</v>
       </c>
       <c r="F12">
         <v>3954905000000.0</v>
       </c>
       <c r="G12">
         <v>4891000000000.0</v>
       </c>
       <c r="H12">
         <v>5969000000000.0</v>
       </c>
       <c r="I12">
         <v>4992367000000.0</v>
       </c>
@@ -18411,51 +18484,51 @@
       </c>
       <c r="T12">
         <v>6982845520000.0</v>
       </c>
       <c r="U12">
         <v>4685131716000.0</v>
       </c>
       <c r="V12">
         <v>3971381035000.0</v>
       </c>
       <c r="W12">
         <v>3997676000000.0</v>
       </c>
       <c r="X12">
         <v>3143932500000.0</v>
       </c>
       <c r="Y12">
         <v>2305009489000.0</v>
       </c>
       <c r="Z12">
         <v>2439000000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>27988801000000.0</v>
       </c>
       <c r="C13">
         <v>29209338000000.0</v>
       </c>
       <c r="D13">
         <v>26515601000000.0</v>
       </c>
       <c r="E13">
         <v>20109000000000.0</v>
       </c>
       <c r="F13">
         <v>14724230000000.0</v>
       </c>
       <c r="G13">
         <v>14773996000000.0</v>
       </c>
       <c r="H13">
         <v>15707362000000.0</v>
       </c>
       <c r="I13">
         <v>13572456000000.0</v>
       </c>
@@ -18463,51 +18536,51 @@
         <v>11798654000000.0</v>
       </c>
       <c r="K13">
         <v>11236302000000.0</v>
       </c>
       <c r="L13">
         <v>11129704000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>-112958000000.0</v>
       </c>
       <c r="C14">
         <v>-107993000000.0</v>
       </c>
       <c r="D14">
         <v>-110580000000.0</v>
       </c>
       <c r="E14">
         <v>-90000000000.0</v>
       </c>
       <c r="F14">
         <v>-93374000000.0</v>
       </c>
       <c r="G14">
         <v>2287291000000.0</v>
       </c>
       <c r="H14">
         <v>2752435000000.0</v>
       </c>
       <c r="I14">
         <v>925805000000.0</v>
       </c>
@@ -18537,51 +18610,51 @@
         <v>19716000.0</v>
       </c>
       <c r="S14">
         <v>5286000.0</v>
       </c>
       <c r="T14">
         <v>1018633000.0</v>
       </c>
       <c r="U14">
         <v>10532000.0</v>
       </c>
       <c r="V14">
         <v>15360000.0</v>
       </c>
       <c r="W14">
         <v>68432000.0</v>
       </c>
       <c r="X14">
         <v>11782000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>4971561000000.0</v>
       </c>
       <c r="C15">
         <v>4450177000000.0</v>
       </c>
       <c r="D15">
         <v>4368035000000.0</v>
       </c>
       <c r="E15">
         <v>4665643000000.0</v>
       </c>
       <c r="F15">
         <v>4019254000000.0</v>
       </c>
       <c r="G15">
         <v>3414595000000.0</v>
       </c>
       <c r="H15">
         <v>3403497000000.0</v>
       </c>
       <c r="I15">
         <v>3156722000000.0</v>
       </c>
@@ -18617,51 +18690,51 @@
       </c>
       <c r="T15">
         <v>1930704124000.0</v>
       </c>
       <c r="U15">
         <v>1402438566000.0</v>
       </c>
       <c r="V15">
         <v>1720346758000.0</v>
       </c>
       <c r="W15">
         <v>1467000000.0</v>
       </c>
       <c r="X15">
         <v>288712500000.0</v>
       </c>
       <c r="Y15">
         <v>589392645000.0</v>
       </c>
       <c r="Z15">
         <v>496000000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>4773629000000.0</v>
       </c>
       <c r="C16">
         <v>4273232000000.0</v>
       </c>
       <c r="D16">
         <v>4178363000000.0</v>
       </c>
       <c r="E16">
         <v>4486015000000.0</v>
       </c>
       <c r="F16">
         <v>3902866000000.0</v>
       </c>
       <c r="G16">
         <v>3329268000000.0</v>
       </c>
       <c r="H16">
         <v>3341504000000.0</v>
       </c>
       <c r="I16">
         <v>3116365000000.0</v>
       </c>
@@ -18697,51 +18770,51 @@
       </c>
       <c r="T16">
         <v>2274886000.0</v>
       </c>
       <c r="U16">
         <v>1911261000.0</v>
       </c>
       <c r="V16">
         <v>1609005000.0</v>
       </c>
       <c r="W16">
         <v>903443000.0</v>
       </c>
       <c r="X16">
         <v>234556000.0</v>
       </c>
       <c r="Y16">
         <v>501903000.0</v>
       </c>
       <c r="Z16">
         <v>166786000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>5084519000000.0</v>
       </c>
       <c r="C17">
         <v>4558170000000.0</v>
       </c>
       <c r="D17">
         <v>4264387000000.0</v>
       </c>
       <c r="E17">
         <v>6349251000000.0</v>
       </c>
       <c r="F17">
         <v>4112628000000.0</v>
       </c>
       <c r="G17">
         <v>3498076000000.0</v>
       </c>
       <c r="H17">
         <v>3642384000000.0</v>
       </c>
       <c r="I17">
         <v>3198265000000.0</v>
       </c>
@@ -18751,51 +18824,51 @@
       <c r="K17">
         <v>2824919000000.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>2010797147.82</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>11694456000000.0</v>
       </c>
       <c r="C18">
         <v>11402302000000.0</v>
       </c>
       <c r="D18">
         <v>12663346000000.0</v>
       </c>
       <c r="E18">
         <v>12464000000000.0</v>
       </c>
       <c r="F18">
         <v>10769325000000.0</v>
       </c>
       <c r="G18">
         <v>9882700000000.0</v>
       </c>
       <c r="H18">
         <v>9737964000000.0</v>
       </c>
       <c r="I18">
         <v>8580089000000.0</v>
       </c>
@@ -18803,135 +18876,135 @@
         <v>7842953000000.0</v>
       </c>
       <c r="K18">
         <v>7205366000000.0</v>
       </c>
       <c r="L18">
         <v>6692933000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>976323.25</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>6929009000000.0</v>
       </c>
       <c r="C21">
         <v>6029092000000.0</v>
       </c>
       <c r="D21">
         <v>5964960000000.0</v>
       </c>
       <c r="E21">
         <v>6366626000000.0</v>
       </c>
       <c r="F21">
         <v>5583664000000.0</v>
       </c>
       <c r="G21">
         <v>4753871000000.0</v>
       </c>
       <c r="H21">
         <v>4911508000000.0</v>
       </c>
       <c r="I21">
         <v>9417434000000.0</v>
       </c>
@@ -18967,93 +19040,93 @@
       </c>
       <c r="T21">
         <v>3691000000.0</v>
       </c>
       <c r="U21">
         <v>2030000000.0</v>
       </c>
       <c r="V21">
         <v>2668657940000.0</v>
       </c>
       <c r="W21">
         <v>2299574000000.0</v>
       </c>
       <c r="X21">
         <v>3692085000000.0</v>
       </c>
       <c r="Y21">
         <v>919846975000.0</v>
       </c>
       <c r="Z21">
         <v>-196000000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>27756176000000.0</v>
       </c>
       <c r="C23">
         <v>29346405000000.0</v>
       </c>
       <c r="D23">
         <v>27836526000000.0</v>
       </c>
       <c r="E23">
         <v>18197145000000.0</v>
       </c>
       <c r="F23">
         <v>20170334000000.0</v>
       </c>
       <c r="G23">
         <v>20968647000000.0</v>
       </c>
       <c r="H23">
         <v>21584786000000.0</v>
       </c>
       <c r="I23">
         <v>9199037000000.0</v>
       </c>
@@ -19089,187 +19162,187 @@
       </c>
       <c r="T23">
         <v>58421348000.0</v>
       </c>
       <c r="U23">
         <v>7541639292000.0</v>
       </c>
       <c r="V23">
         <v>514133107000.0</v>
       </c>
       <c r="W23">
         <v>678882000000.0</v>
       </c>
       <c r="X23">
         <v>72912500000.0</v>
       </c>
       <c r="Y23">
         <v>747349940000.0</v>
       </c>
       <c r="Z23">
         <v>632000000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>1295085000000.0</v>
       </c>
       <c r="C25">
         <v>1280382000000.0</v>
       </c>
       <c r="D25">
         <v>1198780000000.0</v>
       </c>
       <c r="E25">
         <v>1053820000000.0</v>
       </c>
       <c r="F25">
         <v>902692000000.0</v>
       </c>
       <c r="G25">
         <v>768488000000.0</v>
       </c>
       <c r="H25">
         <v>677152000000.0</v>
       </c>
       <c r="I25">
         <v>301916000000.0</v>
       </c>
       <c r="J25">
         <v>253344000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>14093000000.0</v>
       </c>
       <c r="K26">
         <v>14070000000.0</v>
       </c>
       <c r="L26">
         <v>13442000000.0</v>
       </c>
       <c r="M26">
         <v>11871000000.0</v>
       </c>
       <c r="N26">
         <v>12733000000.0</v>
       </c>
       <c r="O26">
         <v>12447000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
         <v>319845000000.0</v>
       </c>
       <c r="C27">
         <v>315281000000.0</v>
       </c>
       <c r="D27">
         <v>285495000000.0</v>
       </c>
       <c r="E27">
         <v>339915000000.0</v>
       </c>
       <c r="F27">
         <v>280780000000.0</v>
       </c>
       <c r="G27">
         <v>204308000000.0</v>
       </c>
       <c r="H27">
         <v>265739000000.0</v>
       </c>
       <c r="I27">
         <v>287688000000.0</v>
       </c>
@@ -19287,51 +19360,51 @@
       </c>
       <c r="N27">
         <v>211304000000.0</v>
       </c>
       <c r="O27">
         <v>188358000000.0</v>
       </c>
       <c r="P27">
         <v>230633000000.0</v>
       </c>
       <c r="Q27">
         <v>228544000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>4888461000000.0</v>
       </c>
       <c r="C28">
         <v>4690358000000.0</v>
       </c>
       <c r="D28">
         <v>4602625000000.0</v>
       </c>
       <c r="E28">
         <v>4428649000000.0</v>
       </c>
       <c r="F28">
         <v>11863806000000.0</v>
       </c>
       <c r="G28">
         <v>12036101000000.0</v>
       </c>
       <c r="H28">
         <v>12140988000000.0</v>
       </c>
       <c r="I28">
         <v>8888917000000.0</v>
       </c>
@@ -19367,51 +19440,51 @@
       </c>
       <c r="T28">
         <v>2057512177000.0</v>
       </c>
       <c r="U28">
         <v>1706196216000.0</v>
       </c>
       <c r="V28">
         <v>1464610773000.0</v>
       </c>
       <c r="W28">
         <v>853851000000.0</v>
       </c>
       <c r="X28">
         <v>1150410000000.0</v>
       </c>
       <c r="Y28">
         <v>357130486000.0</v>
       </c>
       <c r="Z28">
         <v>162797000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>1844490000000.0</v>
       </c>
       <c r="C29">
         <v>1470922000000.0</v>
       </c>
       <c r="D29">
         <v>1363909000000.0</v>
       </c>
       <c r="E29">
         <v>1617088000000.0</v>
       </c>
       <c r="F29">
         <v>1471036000000.0</v>
       </c>
       <c r="G29">
         <v>1255795000000.0</v>
       </c>
       <c r="H29">
         <v>1269124000000.0</v>
       </c>
       <c r="I29">
         <v>1268345000000.0</v>
       </c>
@@ -19419,51 +19492,51 @@
         <v>848133000000.0</v>
       </c>
       <c r="K29">
         <v>345553000000.0</v>
       </c>
       <c r="L29">
         <v>694619000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>9518005000000.0</v>
       </c>
       <c r="C30">
         <v>9545573000000.0</v>
       </c>
       <c r="D30">
         <v>8912979000000.0</v>
       </c>
       <c r="E30">
         <v>7416211000000.0</v>
       </c>
       <c r="F30">
         <v>15252779000000.0</v>
       </c>
       <c r="G30">
         <v>14719708000000.0</v>
       </c>
       <c r="H30">
         <v>14647086000000.0</v>
       </c>
       <c r="I30">
         <v>9199037000000.0</v>
       </c>
@@ -19499,51 +19572,51 @@
       </c>
       <c r="T30">
         <v>9908562000000.0</v>
       </c>
       <c r="U30">
         <v>7541639292000.0</v>
       </c>
       <c r="V30">
         <v>6109997004000.0</v>
       </c>
       <c r="W30">
         <v>5474451000000.0</v>
       </c>
       <c r="X30">
         <v>72912500000.0</v>
       </c>
       <c r="Y30">
         <v>747349940000.0</v>
       </c>
       <c r="Z30">
         <v>-828000000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>-95627266000.0</v>
       </c>
       <c r="C31">
         <v>-2702549000000.0</v>
       </c>
       <c r="D31">
         <v>-2557023000000.0</v>
       </c>
       <c r="E31">
         <v>-1410896000000.0</v>
       </c>
       <c r="F31">
         <v>-12842932000000.0</v>
       </c>
       <c r="G31">
         <v>-1622284000000.0</v>
       </c>
       <c r="H31">
         <v>-1531244000000.0</v>
       </c>
       <c r="I31">
         <v>-1046944000000.0</v>
       </c>
@@ -19579,51 +19652,51 @@
       </c>
       <c r="T31">
         <v>-96700561000.0</v>
       </c>
       <c r="U31">
         <v>-17036281000.0</v>
       </c>
       <c r="V31">
         <v>-15908864000.0</v>
       </c>
       <c r="W31">
         <v>-148225000000.0</v>
       </c>
       <c r="X31">
         <v>-3143932500000.0</v>
       </c>
       <c r="Y31">
         <v>-10154211000.0</v>
       </c>
       <c r="Z31">
         <v>196000000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>34685185000000.0</v>
       </c>
       <c r="C32">
         <v>35375497000000.0</v>
       </c>
       <c r="D32">
         <v>33801486000000.0</v>
       </c>
       <c r="E32">
         <v>24563771000000.0</v>
       </c>
       <c r="F32">
         <v>25753998000000.0</v>
       </c>
       <c r="G32">
         <v>25722518000000.0</v>
       </c>
       <c r="H32">
         <v>26496294000000.0</v>
       </c>
       <c r="I32">
         <v>15889546000000.0</v>
       </c>
@@ -19678,925 +19751,928 @@
       <c r="Z32">
         <v>632000000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU32"/>
+  <dimension ref="A1:CV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="CS1" t="s">
         <v>189</v>
       </c>
       <c r="CT1" t="s">
         <v>190</v>
       </c>
       <c r="CU1" t="s">
+        <v>191</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>158</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>4543617000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4502788102000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4367146000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4732514000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4631574000000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>4945696000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5012297000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4738635000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>-10487083000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4722076000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4616250000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4369053000000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>2712881000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2302416000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1907103000000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>1162450000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1099357000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1128167000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32590000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1395431000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1799198000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1668798000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97896000000.0</v>
       </c>
       <c r="AB2">
         <v>-97896000000.0</v>
       </c>
       <c r="AC2">
-        <v>0.0</v>
+        <v>-97896000000.0</v>
       </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
-      <c r="AE2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2"/>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
         <v>1208250000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4470875000.0</v>
       </c>
-      <c r="AJ2">
-[...1 lines deleted...]
-      </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
+        <v>0.0</v>
+      </c>
+      <c r="AN2">
         <v>4268872000.0</v>
       </c>
-      <c r="AN2">
-[...1 lines deleted...]
-      </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
         <v>4668322000.0</v>
       </c>
-      <c r="AR2">
-[...1 lines deleted...]
-      </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
         <v>5697307000.0</v>
       </c>
-      <c r="AV2">
-[...1 lines deleted...]
-      </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
+        <v>0.0</v>
+      </c>
+      <c r="AZ2">
         <v>6697488000.0</v>
       </c>
-      <c r="AZ2">
-[...1 lines deleted...]
-      </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
+        <v>0.0</v>
+      </c>
+      <c r="BD2">
         <v>2082080000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2005039000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1829321000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1794010000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1839012000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1318428000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1804533000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1595428000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1653143000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1924092000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1450704000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1610788000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1829940000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1940358000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2003931000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1906700000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2073799000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1540068000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1969375000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2180289000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2598612000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2034946000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1950572000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1544148000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5760020000.0</v>
       </c>
-      <c r="CB2">
-[...1 lines deleted...]
-      </c>
       <c r="CC2">
         <v>0.0</v>
       </c>
       <c r="CD2">
         <v>0.0</v>
       </c>
       <c r="CE2">
+        <v>0.0</v>
+      </c>
+      <c r="CF2">
         <v>4446565000.0</v>
       </c>
-      <c r="CF2">
-[...1 lines deleted...]
-      </c>
       <c r="CG2">
         <v>0.0</v>
       </c>
       <c r="CH2">
         <v>0.0</v>
       </c>
       <c r="CI2">
+        <v>0.0</v>
+      </c>
+      <c r="CJ2">
         <v>5122931000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>986660000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>963325000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>821157000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>592464000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1084568000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>-599084000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>599084000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>434561000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2153715000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>159</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>313179000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29281557000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>312205000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>326980000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>331677000000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>332241000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>308911000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>306240000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>190223000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>299297000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>294115000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>280754000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>183887000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>250198000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>244443000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>234565000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>249530000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>223592000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>213723000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>215847000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>202202000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>191640000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>188418000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>186228000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>177353000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>172416000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>167319000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>160064000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>80349000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>79256000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>73476000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>68835000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>64533000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>61957000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>61364000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>65490000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>61915000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>63825000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>66545000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>67656000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>76460000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>67561000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>67505000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>67356000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>76519000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>78245000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>78608000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>79594000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>80855000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>82626000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>80563000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>75686000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>76913000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>78561000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>72516000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70846000000.0</v>
       </c>
       <c r="BG3">
         <v>70846000000.0</v>
       </c>
       <c r="BH3">
+        <v>70846000000.0</v>
+      </c>
+      <c r="BI3">
         <v>73307000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>71308000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>70609000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>373261000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>75221000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>76214000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>80063000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>76214000000.0</v>
       </c>
-      <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -20718,281 +20794,282 @@
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
-      <c r="CJ4"/>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
       <c r="CK4"/>
       <c r="CL4"/>
-      <c r="CM4">
-[...1 lines deleted...]
-      </c>
+      <c r="CM4"/>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>161</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>2221382000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>512240033000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1950623000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2072124000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2005558000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>1765368000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1871439000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1790505000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-216520000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1590382000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1728416000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1856763000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>43517000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2206872000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1779963000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1909681000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3411173939541.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1544408000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1729040000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1645332000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1704210000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1561630000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1230855000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1276582000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2168696000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3029096955354.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3047081959037.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2159715000000.0</v>
       </c>
       <c r="AE5">
         <v>2159715000000.0</v>
       </c>
       <c r="AF5">
+        <v>2159715000000.0</v>
+      </c>
+      <c r="AG5">
         <v>2461468000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2511280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253328000000.0</v>
       </c>
       <c r="AI5">
         <v>1253328000000.0</v>
       </c>
       <c r="AJ5">
+        <v>1253328000000.0</v>
+      </c>
+      <c r="AK5">
         <v>2078574000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2144180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1603231000000.0</v>
       </c>
       <c r="AM5">
         <v>1603231000000.0</v>
       </c>
       <c r="AN5">
+        <v>1603231000000.0</v>
+      </c>
+      <c r="AO5">
         <v>1918458000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1909011000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1563421000000.0</v>
       </c>
       <c r="AQ5">
         <v>1563421000000.0</v>
       </c>
       <c r="AR5">
+        <v>1563421000000.0</v>
+      </c>
+      <c r="AS5">
         <v>1922086000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2026973000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1670169000000.0</v>
       </c>
       <c r="AU5">
         <v>1670169000000.0</v>
       </c>
       <c r="AV5">
+        <v>1670169000000.0</v>
+      </c>
+      <c r="AW5">
         <v>2172915000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2098986000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1843531000000.0</v>
       </c>
       <c r="AY5">
         <v>1843531000000.0</v>
       </c>
       <c r="AZ5">
+        <v>1843531000000.0</v>
+      </c>
+      <c r="BA5">
         <v>2191676000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2249483000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045260000000.0</v>
       </c>
       <c r="BC5">
         <v>2045260000000.0</v>
       </c>
       <c r="BD5">
+        <v>2045260000000.0</v>
+      </c>
+      <c r="BE5">
         <v>2375270000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2570327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418970000000.0</v>
       </c>
       <c r="BG5">
         <v>2418970000000.0</v>
       </c>
       <c r="BH5">
+        <v>2418970000000.0</v>
+      </c>
+      <c r="BI5">
         <v>2655150000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2891076000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2707763000000.0</v>
       </c>
       <c r="BK5">
         <v>2707763000000.0</v>
       </c>
       <c r="BL5">
+        <v>2707763000000.0</v>
+      </c>
+      <c r="BM5">
         <v>2598079000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2134518000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2876016000000.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
@@ -21009,399 +21086,403 @@
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
-      <c r="CJ5"/>
+      <c r="CJ5">
+        <v>0.0</v>
+      </c>
       <c r="CK5"/>
       <c r="CL5"/>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
+      <c r="CM5"/>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
         <v>86092500000.0</v>
       </c>
-      <c r="CP5">
-[...1 lines deleted...]
-      </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>2568087035000.0</v>
+      </c>
+      <c r="C6">
         <v>2534561000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>541521590000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2262828000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2399104000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2337235000000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>2097609000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2180350000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2096745000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-26297000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1889679000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2022531000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2137517000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>326920000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2457070000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2024406000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2144246000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3411174000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1768000000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1942763000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1861179000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1906412000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1753270000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1419273000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1462810000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2346049000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3029097000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3047082000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240064000000.0</v>
       </c>
       <c r="AE6">
         <v>2240064000000.0</v>
       </c>
       <c r="AF6">
+        <v>2240064000000.0</v>
+      </c>
+      <c r="AG6">
         <v>2540724000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2584756000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317861000000.0</v>
       </c>
       <c r="AI6">
         <v>1317861000000.0</v>
       </c>
       <c r="AJ6">
+        <v>1317861000000.0</v>
+      </c>
+      <c r="AK6">
         <v>2140531000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2205544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665146000000.0</v>
       </c>
       <c r="AM6">
         <v>1665146000000.0</v>
       </c>
       <c r="AN6">
+        <v>1665146000000.0</v>
+      </c>
+      <c r="AO6">
         <v>1982283000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1975556000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639881000000.0</v>
       </c>
       <c r="AQ6">
         <v>1639881000000.0</v>
       </c>
       <c r="AR6">
+        <v>1639881000000.0</v>
+      </c>
+      <c r="AS6">
         <v>1989647000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2094478000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746688000000.0</v>
       </c>
       <c r="AU6">
         <v>1746688000000.0</v>
       </c>
       <c r="AV6">
+        <v>1746688000000.0</v>
+      </c>
+      <c r="AW6">
         <v>2251160000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2177594000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924386000000.0</v>
       </c>
       <c r="AY6">
         <v>1924386000000.0</v>
       </c>
       <c r="AZ6">
+        <v>1924386000000.0</v>
+      </c>
+      <c r="BA6">
         <v>2274302000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2330046000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2122173000000.0</v>
       </c>
       <c r="BC6">
         <v>2122173000000.0</v>
       </c>
       <c r="BD6">
+        <v>2122173000000.0</v>
+      </c>
+      <c r="BE6">
         <v>2453831000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2642843000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491480000000.0</v>
       </c>
       <c r="BG6">
         <v>2491480000000.0</v>
       </c>
       <c r="BH6">
+        <v>2491480000000.0</v>
+      </c>
+      <c r="BI6">
         <v>2728457000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2962384000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3081024000000.0</v>
       </c>
       <c r="BK6">
         <v>3081024000000.0</v>
       </c>
       <c r="BL6">
+        <v>3081024000000.0</v>
+      </c>
+      <c r="BM6">
         <v>2673300000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2210732000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2956079000000.0</v>
       </c>
-      <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
-      <c r="BV6">
+      <c r="BV6"/>
+      <c r="BW6">
         <v>521854709000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>521854708937.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>469616472000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>465502978000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>462081391000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1128320694205.5</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>369281509000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>375348529000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>384476655000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>381745500270.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>446200419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427460000000.0</v>
       </c>
       <c r="CH6">
         <v>427460000000.0</v>
       </c>
       <c r="CI6">
+        <v>427460000000.0</v>
+      </c>
+      <c r="CJ6">
         <v>236188001180.94</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>393646666000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2070751109000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>393646666000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>112743611287.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>80618889000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>726776250000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>59106250000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -21523,126 +21604,127 @@
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
-      <c r="CJ7"/>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
       <c r="CK7"/>
       <c r="CL7"/>
-      <c r="CM7">
-[...1 lines deleted...]
-      </c>
+      <c r="CM7"/>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -21762,1361 +21844,1374 @@
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>4308000.0</v>
       </c>
-      <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
-      <c r="CM8">
-[...1 lines deleted...]
-      </c>
+      <c r="CM8"/>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
         <v>48061000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>2568087035000.0</v>
+      </c>
+      <c r="C9">
         <v>4187487000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5054926888000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4046529000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4095495000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3928088000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3045609000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3872576000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3808776000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3897096000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20122213000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3625108000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3637186000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3573884000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4918849000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3376392000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3780675000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3843586000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5833093000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5007971000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5270498000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5184576000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5206801000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5114408000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4795655000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4714086000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5014615000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5166497000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5195078000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5150706000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4102447000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3878541000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4031571000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3876987000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3772780000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3613761000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3681285000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3528711000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3491294000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3445497000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3382734000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3172792000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3831581000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3169991000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3289951000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3113127000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3561724000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3111916000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3135212000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3040381000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3281971000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3135883000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2960391000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3021114000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5438007000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2394330000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2286366000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2534862000000.0</v>
       </c>
       <c r="BG9">
         <v>2534862000000.0</v>
       </c>
       <c r="BH9">
+        <v>2534862000000.0</v>
+      </c>
+      <c r="BI9">
         <v>2071349000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2767385000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2393154000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4715188000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2537653000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2099117000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2364590000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2099117000000.0</v>
       </c>
-      <c r="BP9">
-[...1 lines deleted...]
-      </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9">
         <v>8445001000.0</v>
       </c>
-      <c r="BT9">
-[...1 lines deleted...]
-      </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
       <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9">
         <v>9391644000.0</v>
       </c>
-      <c r="BX9">
-[...1 lines deleted...]
-      </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
+        <v>0.0</v>
+      </c>
+      <c r="CB9">
         <v>9049306000.0</v>
       </c>
-      <c r="CB9">
-[...1 lines deleted...]
-      </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
         <v>0.0</v>
       </c>
       <c r="CE9">
+        <v>0.0</v>
+      </c>
+      <c r="CF9">
         <v>5744026000.0</v>
       </c>
-      <c r="CF9">
-[...1 lines deleted...]
-      </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
         <v>0.0</v>
       </c>
       <c r="CI9">
+        <v>0.0</v>
+      </c>
+      <c r="CJ9">
         <v>4143151000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>1961928000.0</v>
       </c>
-      <c r="CN9">
-[...1 lines deleted...]
-      </c>
       <c r="CO9">
+        <v>0.0</v>
+      </c>
+      <c r="CP9">
         <v>984388750000.0</v>
       </c>
-      <c r="CP9">
-[...1 lines deleted...]
-      </c>
       <c r="CQ9">
+        <v>0.0</v>
+      </c>
+      <c r="CR9">
         <v>1644503000.0</v>
       </c>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
       <c r="CU9">
+        <v>0.0</v>
+      </c>
+      <c r="CV9">
         <v>511783000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>2568087035000.0</v>
+      </c>
+      <c r="C10">
         <v>2221382000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>773483979000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1950623000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2072124000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2005558000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>601780000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1765368000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1871439000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1790505000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1555275000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1590382000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1728416000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1856763000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>439878000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2206872000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1779963000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1909681000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>664884000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1544408000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1729040000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1645332000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>684804000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1561630000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1230855000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1276582000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>759106000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1416323000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1414027000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1322544000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>797550000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1166256000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1308760000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1194044000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>220532000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1080493000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1189517000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1305715000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>633668000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>948248000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>905380000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>683176000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>556320000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>873827000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>921747000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>788683000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>437793000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>856798000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>797144000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>775841000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>461474000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>759852000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>779549000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>681553000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>562715000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>744998000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>868578000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146533000000.0</v>
       </c>
       <c r="BG10">
         <v>1146533000000.0</v>
       </c>
       <c r="BH10">
+        <v>1146533000000.0</v>
+      </c>
+      <c r="BI10">
         <v>980597000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1281417000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1270051000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>526271000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1046844000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>560100000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1265499000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>560100000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>672685000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>518777000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>148677000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>293468000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>155398000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1010505000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>912932000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>266741000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>989067000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1197036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>631000000.0</v>
       </c>
       <c r="CA10">
         <v>631000000.0</v>
       </c>
       <c r="CB10">
         <v>631000000.0</v>
       </c>
       <c r="CC10">
-        <v>0.0</v>
+        <v>631000000.0</v>
       </c>
       <c r="CD10">
-        <v>275000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CE10">
         <v>275000000.0</v>
       </c>
       <c r="CF10">
         <v>275000000.0</v>
       </c>
       <c r="CG10">
-        <v>0.0</v>
+        <v>275000000.0</v>
       </c>
       <c r="CH10">
-        <v>275000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CI10">
         <v>275000000.0</v>
       </c>
       <c r="CJ10">
         <v>275000000.0</v>
       </c>
-      <c r="CK10"/>
+      <c r="CK10">
+        <v>275000000.0</v>
+      </c>
       <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>287561000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-90872000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>86092500000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>81773000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>383411000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-182147000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>182147000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>201172000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>494793000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>683187347000.0</v>
+      </c>
+      <c r="C11">
         <v>572234000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>322651521000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>498433000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>494890000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>488512000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>167874000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>439919000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>420453000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>442676000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>199847000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>371557000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>459636000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>442420000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>112958000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>559209000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>462940000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>504643000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>189939000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>402601000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>451105000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>427391000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>195415000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>395151000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>338187000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>327042000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>200925000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>367883000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>343480000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>356712000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>273856000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>308777000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>360704000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>325008000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>10014000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>252043000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>287615000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>298461000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19269000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>225848000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>205004000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-104568000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>133528000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>175720000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>210438000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>174933000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>97258000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>205313000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>185117000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>180277000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>81600000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>194992000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>187281000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>158622000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>137995000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>128627000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>194553000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277770000000.0</v>
       </c>
       <c r="BG11">
         <v>277770000000.0</v>
       </c>
       <c r="BH11">
+        <v>277770000000.0</v>
+      </c>
+      <c r="BI11">
         <v>233126000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>275456000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>301692000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-64065000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>268463000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>69034000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>303394000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>69034000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>213401000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>173361000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>59477000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>127524000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>67043000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>289557000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-521854709000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-521854708937.6</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-469616472000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-465502978000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-462081391000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-294594037484.91</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-369281509000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-375348529000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-384476655000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-381745500270.79</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-446200419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-427460000000.0</v>
       </c>
       <c r="CH11">
         <v>-427460000000.0</v>
       </c>
       <c r="CI11">
+        <v>-427460000000.0</v>
+      </c>
+      <c r="CJ11">
         <v>-236188001180.94</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-393646666000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-2070751109000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-393646666000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-112743611287.08</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-80618889000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>37930000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-59106250000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>154945000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-54394000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>54394000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>57644000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>168733000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>168</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>4047988000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4243827416000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3955183000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4103234000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4213036000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4461635000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4547657000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4423122000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4374622000000.0</v>
       </c>
       <c r="K12">
         <v>4374622000000.0</v>
       </c>
       <c r="L12">
+        <v>4374622000000.0</v>
+      </c>
+      <c r="M12">
         <v>4265192000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4120541000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3919097000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2918286000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2473313000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1952516000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1671731000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1093354000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>966574000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>928644000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>966000000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1044402000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1139675000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1309314000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1397905000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1459735000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1507226000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1540231000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1461808000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1372534000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1304860000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1212559000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1102414000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1031970000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1009270000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>964533000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>949928000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>971880000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>984705000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1020579000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1053772000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1025865000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1067363000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1124445000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1219098000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1259848000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1335594000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1336261000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1339004000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1418613000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1473465000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1506874000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1586207000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1653881000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1769798000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1744374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764563000000.0</v>
       </c>
       <c r="BG12">
         <v>1764563000000.0</v>
       </c>
       <c r="BH12">
+        <v>1764563000000.0</v>
+      </c>
+      <c r="BI12">
         <v>1717839000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1650836000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1529763000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2026492000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1595524000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1617896000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1610517000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1617896000000.0</v>
       </c>
-      <c r="BP12">
-[...1 lines deleted...]
-      </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
         <v>7025012000.0</v>
       </c>
-      <c r="BT12">
-[...1 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
         <v>521854709000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>521854708937.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>469616472000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>465502978000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>462081391000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>294594037484.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>369281509000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>375348529000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>384476655000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>381745500270.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>446200419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427460000000.0</v>
       </c>
       <c r="CH12">
         <v>427460000000.0</v>
       </c>
       <c r="CI12">
+        <v>427460000000.0</v>
+      </c>
+      <c r="CJ12">
         <v>236188001180.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>393646666000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2070751109000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>393646666000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>112743611287.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>80618889000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>640683750000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>59106250000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1960509000.0</v>
       </c>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
         <v>939098000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>7072131000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7050955000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6902736000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6967186000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7067924000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7371237000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11622046000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>25572000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7190492000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7243049000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>16643190000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6814724000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6492939000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6164913000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5206585000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4575577000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4161591000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3906782000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3691646000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3603116000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3523000000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3564888000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3592341000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3755430000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3861337000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3945037000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3979887000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3939123000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3843315000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23141,1065 +23236,1069 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>170</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-26554000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-27431000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-28646000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-28181000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-28700000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-27808000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-28381000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-25507000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-26297000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-26305000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-26760000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-30515000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-26385000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-26920000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-23250000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-19481000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-20220000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-15135000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-26142000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2241976000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2234038000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2287291000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1984042000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1674477000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1667852000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2752435000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2752081000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2677554000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2418341000000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>643497701.48</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>636068211.07</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10826000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1150000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9811000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8421000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9088000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>635267321000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>14679000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>14494000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>14383000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16713000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>14047000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>17032000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19590000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22308000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15588000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>35854000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>34878000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>36560000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>43166000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>31412000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>37416000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>47121000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>39431000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>37031000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>37562000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>40185000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>28900000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>39783000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>40136000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-2332000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2332000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6117000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>5510000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5443000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5635000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3128000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4600000.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
         <v>-2078000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2078000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1018633000.0</v>
       </c>
-      <c r="BX14">
-[...1 lines deleted...]
-      </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
         <v>10532000.0</v>
       </c>
-      <c r="CB14">
-[...1 lines deleted...]
-      </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
         <v>15360000.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>68432000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
-      <c r="CM14">
+      <c r="CM14"/>
+      <c r="CN14">
         <v>1097000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>10340000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>17272000.0</v>
       </c>
-      <c r="CP14">
-[...1 lines deleted...]
-      </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>6478000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-1986000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1986000.0</v>
       </c>
-      <c r="CT14">
-[...1 lines deleted...]
-      </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>1884899687000.0</v>
+      </c>
+      <c r="C15">
         <v>1622594000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>535292536000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1423544000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1549053000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1488346000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>406098000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1297068000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1425479000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321532000000.0</v>
       </c>
       <c r="K15">
         <v>1321532000000.0</v>
       </c>
       <c r="L15">
+        <v>1321532000000.0</v>
+      </c>
+      <c r="M15">
         <v>1192065000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1238265000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1387958000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>326920000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1624413000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1297542000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1384818000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>459810000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1115665000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1251841000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1191938000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>464393000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1144692000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>873110000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>932400000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>508017000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>981572000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>996052000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>918359000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>513325000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>847831000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>938017000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>857549000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>211344000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>817261000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>892032000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>997098000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>612082000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>707905000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>683428000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>771363000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>404028000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>679003000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>692090000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>592050000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>313063000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>632008000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>577608000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>558431000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>343318000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>523219000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>555328000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>481307000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>253384000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>552073000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>631400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>826265000000.0</v>
       </c>
       <c r="BG15">
         <v>826265000000.0</v>
       </c>
       <c r="BH15">
+        <v>826265000000.0</v>
+      </c>
+      <c r="BI15">
         <v>747471000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>964784000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>924320000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>745336000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>734092000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>447588000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>962105000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>447588000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>454858000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>351921000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>86072000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>161344000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>89682000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>721013000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>521854709000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>521854708937.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>469616472000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>465502978000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>462081391000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>294594037484.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>369281509000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>375348529000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>384476655000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>381745500270.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>446200419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427460000000.0</v>
       </c>
       <c r="CH15">
         <v>427460000000.0</v>
       </c>
       <c r="CI15">
+        <v>427460000000.0</v>
+      </c>
+      <c r="CJ15">
         <v>236188001180.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>393646666000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2070751109000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>393646666000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>112743611287.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>80618889000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>48162500000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>59106250000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>221988000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-125767000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>125767000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>143528000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>374770000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>456119000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1379244000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1492510000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1445756000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>353550000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1258477000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1141126000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1194235000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1340034000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>287701000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1549744000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1285577000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1362993000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>431496000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1078878000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1232016000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1160476000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>449131000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1115521000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>861360000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>903256000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>503887000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>960298000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>977301000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>900018000000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>750624012.35</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>833246639.5</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>808254000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>364759000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>716989000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>759424000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>892274000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>336953000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>708382000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>580266000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>663901000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>353446000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>496291000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>601102000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>520693000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>218281000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>540009000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>582475000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>510175000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>306331000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>528836000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>468716000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>412232000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>408589000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>448205000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>524960000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>708032000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>416806000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>378437000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>862602000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>779410000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>288477000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>591004000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>385795000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>635099000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>175098000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>394000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>288324000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>42661000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>119415000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>66599000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>658641000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>557332000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>114816000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>512017000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>686915000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>961138000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>238719000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>542274000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>639893000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>490375000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>394619000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>384516000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>447655000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>382215000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>903443000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>133361000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-40922000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>40922000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>44918000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>221988000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-125767000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>125767000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>143528000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>326709000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>173</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>1649148000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>538049000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>1577234000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1517046000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>433906000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1685929000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-36290000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1347829000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>576052000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1590382000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1268780000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1414343000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>439878000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1617809000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1339910000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1420604000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>474945000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1141807000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1277935000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1218000000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>489389000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1166479000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>892668000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>949540000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>557565000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1048440000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1070547000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>965832000000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>769895668.73</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>847325897.33</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>869036000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2014322000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2046408000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2119860000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1007254000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2824919000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>2445958000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>2199611000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -24273,173 +24372,176 @@
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
-      <c r="CJ17"/>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
       <c r="CK17"/>
       <c r="CL17"/>
-      <c r="CM17">
-[...1 lines deleted...]
-      </c>
+      <c r="CM17"/>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>174</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>3024143000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3028063000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2947553000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2863952000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2854888000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2909602000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11622046000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-57947000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2815870000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2786590000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>16643190000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2694183000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2573842000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3246627000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3200829000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3107094000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2909131000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2813428000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2725072000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2674472000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2556000000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2520486000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2452666000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2446116000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2463432000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2484904000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2472661000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2398892000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2381507000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24464,100 +24566,101 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19"/>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -24579,144 +24682,143 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>948000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>990000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>1078000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>1068000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -24790,425 +24892,429 @@
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
-      <c r="CJ20"/>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
-[...1 lines deleted...]
-      </c>
+      <c r="CM20"/>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>2568087035000.0</v>
+      </c>
+      <c r="C21">
         <v>2221382000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>857944055000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1950623000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2072124000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2005558000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1497794000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1765368000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1871439000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790505000000.0</v>
       </c>
       <c r="K21">
         <v>1790505000000.0</v>
       </c>
       <c r="L21">
+        <v>1790505000000.0</v>
+      </c>
+      <c r="M21">
         <v>1590382000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1728416000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1856763000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43517000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2206872000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1779963000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1909681000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1743103000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1544408000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1729040000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1645332000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1704210000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1561630000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1230855000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1276582000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2168696000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1757219000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1812084000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1581659000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2159715000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1415384000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1568915000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1390793000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1253328000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1301981000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1390538000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1298260000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1603231000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1177666000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1909011000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1720567000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1563421000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1922086000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2026973000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1986081000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1670169000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2172915000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2098986000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2077712000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1843531000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2191676000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2249483000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2226136000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2045260000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2375270000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2570327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2868598000000.0</v>
       </c>
       <c r="BG21">
         <v>2868598000000.0</v>
       </c>
       <c r="BH21">
+        <v>2868598000000.0</v>
+      </c>
+      <c r="BI21">
         <v>2655150000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2891076000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1270051000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2707763000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1042238000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>588116000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1265499000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2134518000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1070664000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>812590000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>510460000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2853026000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>490153000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1445992000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>521854709000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>521854708937.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>469616472000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>465502978000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>462081391000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>294594037484.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>369281509000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>375348529000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>384476655000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>381745500270.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>446200419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427460000000.0</v>
       </c>
       <c r="CH21">
         <v>427460000000.0</v>
       </c>
       <c r="CI21">
+        <v>427460000000.0</v>
+      </c>
+      <c r="CJ21">
         <v>236188001180.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>393646666000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2070751109000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>393646666000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>112743611287.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>80618889000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>726776250000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>59106250000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>890883000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-291319000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>291319000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>292985000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>883162000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -25330,429 +25436,433 @@
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
-      <c r="CJ22"/>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
       <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
-[...1 lines deleted...]
-      </c>
+      <c r="CM22"/>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>179</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>6509722000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8784231010000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6463052000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6755885000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6554104000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1547815000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7052904000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6949634000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6845226000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7801757000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6756802000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6525020000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6086174000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3420353000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3882401000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4303128000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3841008000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3075563000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4626013000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4640815000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4667411000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2916993000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4948209000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5363998000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5106302000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3331775000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1185168000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1168630000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1125648000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2573686000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2184074000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2193744000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2247533000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2623645000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2288499000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2251542000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2248458000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2467234000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2215147000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2243216000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2223611000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2362762000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2279738000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2197063000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2194010000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2503288000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2086073000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2103345000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>993268000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2091521000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>992241000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1124421000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1079856000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5384878000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1120468000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1241782000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279360000000.0</v>
       </c>
       <c r="BG23">
         <v>1279360000000.0</v>
       </c>
       <c r="BH23">
+        <v>1279360000000.0</v>
+      </c>
+      <c r="BI23">
         <v>911714000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1244781000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1135927000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2717436000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>890346000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1511001000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1100833000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1511001000000.0</v>
       </c>
-      <c r="BP23">
-[...1 lines deleted...]
-      </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
       <c r="BV23">
+        <v>0.0</v>
+      </c>
+      <c r="BW23">
         <v>521854709000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>521854708937.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>469616472000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>465502978000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>462081391000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>294594037484.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>369281509000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>375348529000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>384476655000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>381745500270.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>446200419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427460000000.0</v>
       </c>
       <c r="CH23">
         <v>427460000000.0</v>
       </c>
       <c r="CI23">
+        <v>427460000000.0</v>
+      </c>
+      <c r="CJ23">
         <v>236188001180.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>393646666000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2070751109000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>393646666000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>112743611287.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>80618889000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>257612500000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>59106250000.0</v>
       </c>
-      <c r="CQ23">
-[...1 lines deleted...]
-      </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -25774,409 +25884,409 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>181</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>313179000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>324223000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>312205000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>326980000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>331677000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>332990000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>332241000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>308911000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>306240000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>310840000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>299297000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>294115000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>280754000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>283403000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>264667000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>257900000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>247850000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>249530000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>223592000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>153891000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>215847000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>202202000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>191640000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>188418000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>186228000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>177353000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>172416000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>167319000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>160064000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>80349000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>79256000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>73476000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>68835000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>64533000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>61957000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>61364000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>65490000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>61915000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>63825000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>66545000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>67656000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>76460000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>67561000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>67505000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>67356000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>76519000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>78245000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>78608000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>79594000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>80855000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>82626000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>80563000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>75686000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>76913000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>78561000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>72516000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>70846000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>72510000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>73307000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>71308000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>70609000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>373261000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>75221000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>76214000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>80063000000.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
-      <c r="AE26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
-        <v>3535000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI26">
         <v>3535000000.0</v>
       </c>
       <c r="AJ26">
+        <v>3535000000.0</v>
+      </c>
+      <c r="AK26">
         <v>3553000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3358000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3647000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3572000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3428000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3474000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3596000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3445000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3428000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3336000000.0</v>
       </c>
       <c r="AT26">
         <v>3336000000.0</v>
       </c>
       <c r="AU26">
-        <v>0.0</v>
+        <v>3336000000.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
-        <v>2837000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC26">
         <v>2837000000.0</v>
       </c>
       <c r="BD26">
         <v>2837000000.0</v>
       </c>
       <c r="BE26">
         <v>2837000000.0</v>
       </c>
       <c r="BF26">
         <v>2837000000.0</v>
       </c>
       <c r="BG26">
-        <v>0.0</v>
+        <v>2837000000.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
@@ -26218,689 +26328,694 @@
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
-      <c r="CJ26"/>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
       <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
-[...1 lines deleted...]
-      </c>
+      <c r="CM26"/>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>48619000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>79652000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>66088000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>50857000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>124169000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>75277000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>71664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44171000000.0</v>
       </c>
       <c r="K27">
         <v>44171000000.0</v>
       </c>
       <c r="L27">
+        <v>44171000000.0</v>
+      </c>
+      <c r="M27">
         <v>69826000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>72091000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>42378000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>140390000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>80425000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>76387000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>42732000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>122224000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>69384000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>54497000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>34675000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>51658000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>57582000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>58066000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>37002000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>110046000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>63918000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>55132000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>36643000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>103618000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>62108000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>69580000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>52382000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>100388000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>65841000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>55546000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>50044000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>88418000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>70197000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>74830000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>59107000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>81303000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>71447000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>62313000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>40593000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>87862000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>55349000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>51027000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>35405000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>76017000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>50590000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>49323000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>35374000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>188358000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>36736000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>47710000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>32635000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>230633000000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ27"/>
       <c r="BK27">
         <v>475384000000.0</v>
       </c>
       <c r="BL27">
         <v>475384000000.0</v>
       </c>
-      <c r="BM27"/>
+      <c r="BM27">
+        <v>475384000000.0</v>
+      </c>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>184</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>1165192000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1290029055000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1174344000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1066660000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1087067000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1411168000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1146149000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1069969000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1072737000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1210601000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1200063000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1063823000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1081222000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3911851000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1034148000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1482876000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1350816000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3250596000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2834837000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2896187000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2882186000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3140636000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3058585000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2908453000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2928427000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4230015000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2951734000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2887970000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3131281000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2432948000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2111546000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2153903000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2190520000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2635600000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2183825000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2172701000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2186917000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2371811000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2132307000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2150842000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2135791000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2284440000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2113311000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2103840000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2119652000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2287352000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2021283000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2017177000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2019478000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2026597000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1955048000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1987106000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2133316000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5204731000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1113729000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>826887000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1896000000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>977487000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>900545000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>996445000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>903928000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2241102000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>885740000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>899723000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>885914000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>899723000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>551679000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>361542000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>456158000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>310559000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>327620000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>387806000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>652661000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>673511000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>660428000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>541802000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>671686000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1833459000.0</v>
       </c>
-      <c r="CB28">
-[...1 lines deleted...]
-      </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
       <c r="CD28">
         <v>0.0</v>
       </c>
       <c r="CE28">
+        <v>0.0</v>
+      </c>
+      <c r="CF28">
         <v>1444223000.0</v>
       </c>
-      <c r="CF28">
-[...1 lines deleted...]
-      </c>
       <c r="CG28">
         <v>0.0</v>
       </c>
       <c r="CH28">
         <v>0.0</v>
       </c>
       <c r="CI28">
+        <v>0.0</v>
+      </c>
+      <c r="CJ28">
         <v>1206980000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>204323000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>109240000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>237511250000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>142886000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>182814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53735000.0</v>
       </c>
       <c r="CS28">
         <v>53735000.0</v>
       </c>
       <c r="CT28">
+        <v>53735000.0</v>
+      </c>
+      <c r="CU28">
         <v>61135000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>180209000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>185</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>572234000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>362655000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>498433000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>494890000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>488512000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>167874000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>439919000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1259000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>442676000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>213347000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>371557000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>459636000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>442420000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>86038000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>547938000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>472632000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>510480000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>189939000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>402601000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>451105000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>427000000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>195415000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>395151000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>338187000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>327042000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>201049000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>367883000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>343480000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>356712000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26925,933 +27040,939 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>186</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>1966105000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4281442908000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2095906000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2023371000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1922530000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1547815000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2107208000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1937337000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2106591000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1778320000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2034726000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1908770000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1717121000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3420353000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1169520000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2000712000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1933905000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3075563000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3463563000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3541458000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3539244000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2916993000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3552778000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3564800000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3437504000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3331775000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3012735000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2937220000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3161411000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2573686000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2184074000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2193744000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2247533000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2623645000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2288499000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2251542000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2248458000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2467234000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2215147000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2243216000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2223611000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2362762000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2279738000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2197063000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2194010000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2503288000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2086073000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2103345000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2064413000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2091521000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2003574000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2075062000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2180481000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5384878000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1120468000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1241782000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279360000000.0</v>
       </c>
       <c r="BG30">
         <v>1279360000000.0</v>
       </c>
       <c r="BH30">
+        <v>1279360000000.0</v>
+      </c>
+      <c r="BI30">
         <v>911714000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1244781000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1135927000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2717436000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>890346000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1511001000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1100833000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1511001000000.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
       <c r="BS30">
         <v>0.0</v>
       </c>
       <c r="BT30">
         <v>0.0</v>
       </c>
       <c r="BU30">
         <v>0.0</v>
       </c>
       <c r="BV30">
+        <v>0.0</v>
+      </c>
+      <c r="BW30">
         <v>521854709000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>521854708937.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>469616472000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>465502978000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>462081391000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>294594037484.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>369281509000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>375348529000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>384476655000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>381745500270.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>446200419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427460000000.0</v>
       </c>
       <c r="CH30">
         <v>427460000000.0</v>
       </c>
       <c r="CI30">
+        <v>427460000000.0</v>
+      </c>
+      <c r="CJ30">
         <v>236188001180.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>393646666000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2070751109000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>393646666000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>112743611287.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>80618889000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-257612500000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>59106250000.0</v>
       </c>
-      <c r="CQ30">
-[...1 lines deleted...]
-      </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="B31"/>
       <c r="C31">
         <v>-84460076000.0</v>
       </c>
       <c r="D31">
+        <v>-84460076000.0</v>
+      </c>
+      <c r="E31">
         <v>-524846000000.0</v>
       </c>
-      <c r="E31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F31"/>
       <c r="G31">
         <v>-896014000000.0</v>
       </c>
       <c r="H31">
+        <v>-896014000000.0</v>
+      </c>
+      <c r="I31">
         <v>-606458000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-465723000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-734354000000.0</v>
       </c>
       <c r="K31">
         <v>-734354000000.0</v>
       </c>
       <c r="L31">
+        <v>-734354000000.0</v>
+      </c>
+      <c r="M31">
         <v>-517316000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-465848000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-361195000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>396361000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>113522000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-211225000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1148589000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11703350000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-359276000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-373729000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-406577000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-582656000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-284163000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-442220000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-313245000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-533668000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-340896000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-398057000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-259115000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-340912000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-249128000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-260155000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-196749000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-352806000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-221488000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-201021000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>81084000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-256687000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-229418000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-183691000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-225943000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-296390000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1932504000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3790449000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-93610000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-489733000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-97302000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-188280000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-127336000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-523824000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-282673000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2462000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1893000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-263173000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1720083000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1701749000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107528000000.0</v>
       </c>
       <c r="BG31">
         <v>-107528000000.0</v>
       </c>
       <c r="BH31">
+        <v>-107528000000.0</v>
+      </c>
+      <c r="BI31">
         <v>11169000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-241188000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2181492000000.0</v>
       </c>
       <c r="BK31">
         <v>-2181492000000.0</v>
       </c>
       <c r="BL31">
+        <v>-2181492000000.0</v>
+      </c>
+      <c r="BM31">
         <v>-1551235000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-28016000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1610517000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-28016000000.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
       <c r="BR31">
         <v>0.0</v>
       </c>
       <c r="BS31">
         <v>0.0</v>
       </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
       <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
         <v>1128951694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128951694205.0</v>
       </c>
       <c r="CB31">
         <v>1128951694205.0</v>
       </c>
       <c r="CC31">
-        <v>0.0</v>
+        <v>1128951694205.0</v>
       </c>
       <c r="CD31">
-        <v>1301395419196.4</v>
+        <v>0.0</v>
       </c>
       <c r="CE31">
         <v>1301395419196.4</v>
       </c>
       <c r="CF31">
-        <v>0.0</v>
+        <v>1301395419196.4</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
         <v>2858319442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2858319441586.0</v>
       </c>
       <c r="CJ31">
         <v>2858319441586.0</v>
       </c>
-      <c r="CK31"/>
+      <c r="CK31">
+        <v>2858319441586.0</v>
+      </c>
       <c r="CL31"/>
-      <c r="CM31">
-[...1 lines deleted...]
-      </c>
+      <c r="CM31"/>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
+        <v>0.0</v>
+      </c>
+      <c r="CP31">
         <v>86092500000.0</v>
       </c>
-      <c r="CP31">
-[...1 lines deleted...]
-      </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>2568087035000.0</v>
+      </c>
+      <c r="C32">
         <v>8731104000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9557714990000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8413675000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8828009000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8559662000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3045609000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8818272000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8821073000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8635731000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9635130000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8347184000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8253436000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7942937000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4918849000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6089273000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6083091000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5750689000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5833093000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6170421000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>6369855000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6312743000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5206801000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6509839000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6594853000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6382884000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4916719000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5166497000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5195078000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5150706000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4102447000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3878541000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4031571000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3876987000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3772780000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3613761000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3681285000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3528711000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3491294000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3445497000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3382734000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3172792000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3831581000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3837030000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3289951000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3113127000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3561724000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3111916000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3135212000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3040381000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3281971000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3135883000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2960391000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3021114000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5438007000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3204699000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2937080000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3252159000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2534862000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2071349000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2767385000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2393154000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>4715188000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2537653000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2099117000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2364590000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2099117000000.0</v>
       </c>
-      <c r="BP32">
-[...1 lines deleted...]
-      </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
         <v>0.0</v>
       </c>
       <c r="BS32">
+        <v>0.0</v>
+      </c>
+      <c r="BT32">
         <v>16089200000.0</v>
       </c>
-      <c r="BT32">
-[...1 lines deleted...]
-      </c>
       <c r="BU32">
         <v>0.0</v>
       </c>
       <c r="BV32">
         <v>0.0</v>
       </c>
       <c r="BW32">
+        <v>0.0</v>
+      </c>
+      <c r="BX32">
         <v>17350779000.0</v>
       </c>
-      <c r="BX32">
-[...1 lines deleted...]
-      </c>
       <c r="BY32">
         <v>0.0</v>
       </c>
       <c r="BZ32">
         <v>0.0</v>
       </c>
       <c r="CA32">
+        <v>0.0</v>
+      </c>
+      <c r="CB32">
         <v>14675657000.0</v>
       </c>
-      <c r="CB32">
-[...1 lines deleted...]
-      </c>
       <c r="CC32">
         <v>0.0</v>
       </c>
       <c r="CD32">
         <v>0.0</v>
       </c>
       <c r="CE32">
+        <v>0.0</v>
+      </c>
+      <c r="CF32">
         <v>10138035000.0</v>
       </c>
-      <c r="CF32">
-[...1 lines deleted...]
-      </c>
       <c r="CG32">
         <v>0.0</v>
       </c>
       <c r="CH32">
         <v>0.0</v>
       </c>
       <c r="CI32">
+        <v>0.0</v>
+      </c>
+      <c r="CJ32">
         <v>9121830000.0</v>
       </c>
-      <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
-      <c r="CM32">
+      <c r="CM32"/>
+      <c r="CN32">
         <v>5340253000.0</v>
       </c>
-      <c r="CN32">
-[...1 lines deleted...]
-      </c>
       <c r="CO32">
+        <v>0.0</v>
+      </c>
+      <c r="CP32">
         <v>984388750000.0</v>
       </c>
-      <c r="CP32">
-[...1 lines deleted...]
-      </c>
       <c r="CQ32">
+        <v>0.0</v>
+      </c>
+      <c r="CR32">
         <v>3694301000.0</v>
       </c>
-      <c r="CR32">
-[...1 lines deleted...]
-      </c>
       <c r="CS32">
         <v>0.0</v>
       </c>
       <c r="CT32">
         <v>0.0</v>
       </c>
       <c r="CU32">
+        <v>0.0</v>
+      </c>
+      <c r="CV32">
         <v>1707613000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -27950,51 +28071,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>35247543000000.0</v>
       </c>
       <c r="C2">
         <v>30416884000000.0</v>
       </c>
       <c r="D2">
         <v>24413946000000.0</v>
       </c>
       <c r="E2">
         <v>24103443000000.0</v>
       </c>
       <c r="F2">
         <v>8962982000000.0</v>
       </c>
       <c r="G2">
         <v>8579174000000.0</v>
       </c>
       <c r="H2">
         <v>8179756000000.0</v>
       </c>
       <c r="I2">
         <v>6236650000000.0</v>
       </c>
@@ -28028,54 +28149,54 @@
       <c r="S2">
         <v>3579806000000.0</v>
       </c>
       <c r="T2">
         <v>1691303000000.0</v>
       </c>
       <c r="U2">
         <v>2322021637585.0</v>
       </c>
       <c r="V2">
         <v>2418010393554.0</v>
       </c>
       <c r="W2">
         <v>1832477000000.0</v>
       </c>
       <c r="X2">
         <v>296060000000.0</v>
       </c>
       <c r="Y2">
         <v>580137603598.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
-        <v>181998000</v>
+        <v>637069000000</v>
       </c>
       <c r="C3">
         <v>778774000000</v>
       </c>
       <c r="D3">
         <v>716238000000</v>
       </c>
       <c r="E3">
         <v>943127000000</v>
       </c>
       <c r="F3">
         <v>890214000000</v>
       </c>
       <c r="G3">
         <v>642069000000</v>
       </c>
       <c r="H3">
         <v>589316000000</v>
       </c>
       <c r="I3">
         <v>300093000000</v>
       </c>
       <c r="J3">
         <v>266443000000</v>
       </c>
@@ -28108,138 +28229,138 @@
       </c>
       <c r="T3">
         <v>453706000000</v>
       </c>
       <c r="U3">
         <v>428376650876.79</v>
       </c>
       <c r="V3">
         <v>184957529792.63</v>
       </c>
       <c r="W3">
         <v>215269000000</v>
       </c>
       <c r="X3">
         <v>224288750000</v>
       </c>
       <c r="Y3">
         <v>204218268020.72</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
-        <v>47580000000.0</v>
+        <v>-3221707417000.0</v>
       </c>
       <c r="C6">
         <v>4830659000000.0</v>
       </c>
       <c r="D6">
         <v>6002938000000.0</v>
       </c>
       <c r="E6">
         <v>-102018000000.0</v>
       </c>
       <c r="F6">
         <v>4120903000000.0</v>
       </c>
       <c r="G6">
         <v>383808000000.0</v>
       </c>
       <c r="H6">
         <v>399418000000.0</v>
       </c>
       <c r="I6">
         <v>1943106000000.0</v>
       </c>
       <c r="J6">
         <v>604114000000.0</v>
       </c>
@@ -28270,54 +28391,54 @@
       <c r="S6">
         <v>-2215029000000.0</v>
       </c>
       <c r="T6">
         <v>1888503000000.0</v>
       </c>
       <c r="U6">
         <v>-708782043443.1</v>
       </c>
       <c r="V6">
         <v>-9417407818.0</v>
       </c>
       <c r="W6">
         <v>528551000000.0</v>
       </c>
       <c r="X6">
         <v>1693031250000.0</v>
       </c>
       <c r="Y6">
         <v>-297827995154.0</v>
       </c>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
-        <v>-2181050000.0</v>
+        <v>-3141780598000.0</v>
       </c>
       <c r="C7">
         <v>-5309757000000.0</v>
       </c>
       <c r="D7">
         <v>-8821660000000.0</v>
       </c>
       <c r="E7">
         <v>-256374000000.0</v>
       </c>
       <c r="F7">
         <v>3586363000000.0</v>
       </c>
       <c r="G7">
         <v>-11096326000000.0</v>
       </c>
       <c r="H7">
         <v>-544938000000.0</v>
       </c>
       <c r="I7">
         <v>-12618248000000.0</v>
       </c>
       <c r="J7">
         <v>-6097440000000.0</v>
       </c>
@@ -28348,329 +28469,329 @@
       <c r="S7">
         <v>-315404000000.0</v>
       </c>
       <c r="T7">
         <v>-1245588000000.0</v>
       </c>
       <c r="U7">
         <v>-2079607019320.7</v>
       </c>
       <c r="V7">
         <v>1054717697973.0</v>
       </c>
       <c r="W7">
         <v>-606300000000.0</v>
       </c>
       <c r="X7">
         <v>-1553142500000.0</v>
       </c>
       <c r="Y7">
         <v>-50163701050.56</v>
       </c>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>3937005000000.0</v>
       </c>
       <c r="L9">
         <v>-1926814000000.0</v>
       </c>
       <c r="M9">
         <v>-4542186000000.0</v>
       </c>
       <c r="N9">
         <v>-1954448000000.0</v>
       </c>
       <c r="O9">
         <v>1848425000000.0</v>
       </c>
       <c r="P9">
         <v>-3540709000000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2152822000000.0</v>
       </c>
       <c r="F12">
         <v>2571806000000.0</v>
       </c>
       <c r="G12">
         <v>2503926000000.0</v>
       </c>
       <c r="H12">
         <v>3643335000000.0</v>
       </c>
       <c r="I12">
         <v>2453621000000.0</v>
       </c>
       <c r="J12">
         <v>3522659000000.0</v>
       </c>
       <c r="K12">
         <v>2931525000000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>2394620166.38</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-25927699000000.0</v>
       </c>
       <c r="F13">
         <v>-30418886000000.0</v>
       </c>
       <c r="G13">
         <v>-36438223000000.0</v>
       </c>
       <c r="H13">
         <v>-26538714000000.0</v>
       </c>
       <c r="I13">
         <v>-26958236000000.0</v>
       </c>
       <c r="J13">
         <v>-18722647000000.0</v>
       </c>
       <c r="K13">
         <v>-15055393000000.0</v>
       </c>
       <c r="L13">
         <v>-0.01</v>
       </c>
       <c r="M13">
         <v>-19182489258.62</v>
       </c>
       <c r="N13">
         <v>-10000000000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>1295085000000.0</v>
       </c>
       <c r="C14">
         <v>1280382000000.0</v>
       </c>
       <c r="D14">
         <v>1185006000000.0</v>
       </c>
       <c r="E14">
         <v>1053820000000.0</v>
       </c>
       <c r="F14">
         <v>902692000000.0</v>
       </c>
       <c r="G14">
         <v>768488000000.0</v>
       </c>
       <c r="H14">
         <v>677152000000.0</v>
       </c>
       <c r="I14">
         <v>301916000000.0</v>
       </c>
@@ -28704,54 +28825,54 @@
       <c r="S14">
         <v>1130845000000.0</v>
       </c>
       <c r="T14">
         <v>1199577000000.0</v>
       </c>
       <c r="U14">
         <v>515857356723.0</v>
       </c>
       <c r="V14">
         <v>450460677680.0</v>
       </c>
       <c r="W14">
         <v>519482000000.0</v>
       </c>
       <c r="X14">
         <v>985155000000.0</v>
       </c>
       <c r="Y14">
         <v>73275207567.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
-        <v>910365000.0</v>
+        <v>1293828000000.0</v>
       </c>
       <c r="C15">
         <v>1267146000000.0</v>
       </c>
       <c r="D15">
         <v>1461371000000.0</v>
       </c>
       <c r="E15">
         <v>1540871000000.0</v>
       </c>
       <c r="F15">
         <v>1218761000000.0</v>
       </c>
       <c r="G15">
         <v>968847000000.0</v>
       </c>
       <c r="H15">
         <v>830772000000.0</v>
       </c>
       <c r="I15">
         <v>714705000000.0</v>
       </c>
       <c r="J15">
         <v>706565000000.0</v>
       </c>
@@ -28782,54 +28903,54 @@
       <c r="S15">
         <v>572004000000.0</v>
       </c>
       <c r="T15">
         <v>336994000000.0</v>
       </c>
       <c r="U15">
         <v>269795971858.71</v>
       </c>
       <c r="V15">
         <v>258011392114.08</v>
       </c>
       <c r="W15">
         <v>161018000000.0</v>
       </c>
       <c r="X15">
         <v>165156250000.0</v>
       </c>
       <c r="Y15">
         <v>150804270411.36</v>
       </c>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
-        <v>35295123000000.0</v>
+        <v>32025835583000.0</v>
       </c>
       <c r="C16">
         <v>35247543000000.0</v>
       </c>
       <c r="D16">
         <v>30416884000000.0</v>
       </c>
       <c r="E16">
         <v>24001425000000.0</v>
       </c>
       <c r="F16">
         <v>13083885000000.0</v>
       </c>
       <c r="G16">
         <v>8962982000000.0</v>
       </c>
       <c r="H16">
         <v>8579174000000.0</v>
       </c>
       <c r="I16">
         <v>8179756000000.0</v>
       </c>
       <c r="J16">
         <v>6236650000000.0</v>
       </c>
@@ -28862,96 +28983,96 @@
       </c>
       <c r="T16">
         <v>3579806000000.0</v>
       </c>
       <c r="U16">
         <v>1613239594142.0</v>
       </c>
       <c r="V16">
         <v>2408592985736.0</v>
       </c>
       <c r="W16">
         <v>2361028000000.0</v>
       </c>
       <c r="X16">
         <v>1989091250000.0</v>
       </c>
       <c r="Y16">
         <v>282309608444.0</v>
       </c>
       <c r="Z16">
         <v>580137603598.72</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
-        <v>4301396000.0</v>
+        <v>5821215583000.0</v>
       </c>
       <c r="C18">
         <v>3847525000000.0</v>
       </c>
       <c r="D18">
         <v>-186392000000.0</v>
       </c>
       <c r="E18">
         <v>6649433000000.0</v>
       </c>
       <c r="F18">
         <v>10189901000000.0</v>
       </c>
       <c r="G18">
         <v>-5051386000000.0</v>
       </c>
       <c r="H18">
         <v>6589730000000.0</v>
       </c>
       <c r="I18">
         <v>-6620289000000.0</v>
       </c>
       <c r="J18">
         <v>754891000000.0</v>
       </c>
@@ -28982,51 +29103,51 @@
       <c r="S18">
         <v>3492651000000.0</v>
       </c>
       <c r="T18">
         <v>2313692000000.0</v>
       </c>
       <c r="U18">
         <v>130610307418.0</v>
       </c>
       <c r="V18">
         <v>2779875088391.0</v>
       </c>
       <c r="W18">
         <v>1454229000000.0</v>
       </c>
       <c r="X18">
         <v>640770000000.0</v>
       </c>
       <c r="Y18">
         <v>816794780267.0</v>
       </c>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
         <v>-9364069000000.0</v>
       </c>
       <c r="C19">
         <v>148533000000.0</v>
       </c>
       <c r="D19">
         <v>-4838126000000.0</v>
       </c>
       <c r="E19">
         <v>-11031456000000.0</v>
       </c>
       <c r="F19">
         <v>-11003560000000.0</v>
       </c>
       <c r="G19">
         <v>-3025926000000.0</v>
       </c>
       <c r="H19">
         <v>-22687867000000.0</v>
       </c>
       <c r="I19">
         <v>-5512585000000.0</v>
       </c>
@@ -29036,95 +29157,95 @@
       <c r="K19">
         <v>-7593874000000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>350586890.94</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>297000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>23588000000.0</v>
       </c>
       <c r="G20">
         <v>161863000000.0</v>
       </c>
       <c r="H20">
         <v>747791000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>4090820000000.0</v>
       </c>
       <c r="C21">
         <v>1074154000000.0</v>
       </c>
       <c r="D21">
         <v>11756614000000.0</v>
       </c>
       <c r="E21">
         <v>4541497000000.0</v>
       </c>
       <c r="F21">
         <v>4991769000000.0</v>
       </c>
       <c r="G21">
         <v>6654867000000.0</v>
       </c>
       <c r="H21">
         <v>15949580000000.0</v>
       </c>
       <c r="I21">
         <v>13570669000000.0</v>
       </c>
@@ -29134,51 +29255,51 @@
       <c r="K21">
         <v>7317733000000.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>2049105951.18</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>3358826000.0</v>
       </c>
       <c r="C22">
         <v>4558170000000.0</v>
       </c>
       <c r="D22">
         <v>4478000000000.0</v>
       </c>
       <c r="E22">
         <v>6349251000000.0</v>
       </c>
       <c r="F22">
         <v>5583664000000.0</v>
       </c>
       <c r="G22">
         <v>4753871000000.0</v>
       </c>
       <c r="H22">
         <v>4911508000000.0</v>
       </c>
       <c r="I22">
         <v>4466610000000.0</v>
       </c>
@@ -29214,54 +29335,54 @@
       </c>
       <c r="T22">
         <v>1929612000000.0</v>
       </c>
       <c r="U22">
         <v>1402438565775.0</v>
       </c>
       <c r="V22">
         <v>1720345758559.0</v>
       </c>
       <c r="W22">
         <v>1417129000000.0</v>
       </c>
       <c r="X22">
         <v>288712500000.0</v>
       </c>
       <c r="Y22">
         <v>589392645113.0</v>
       </c>
       <c r="Z22">
         <v>167052000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
-        <v>-2838385059000.0</v>
+        <v>-296277000000.0</v>
       </c>
       <c r="C23">
         <v>710147000000.0</v>
       </c>
       <c r="D23">
         <v>-49049000000.0</v>
       </c>
       <c r="E23">
         <v>47408499000000.0</v>
       </c>
       <c r="F23">
         <v>30575522000000.0</v>
       </c>
       <c r="G23">
         <v>31128429000000.0</v>
       </c>
       <c r="H23">
         <v>256813000000.0</v>
       </c>
       <c r="I23">
         <v>1102556000000.0</v>
       </c>
       <c r="J23">
         <v>207032000000.0</v>
       </c>
@@ -29292,57 +29413,57 @@
       <c r="S23">
         <v>14737255000000.0</v>
       </c>
       <c r="T23">
         <v>14728365999999.0</v>
       </c>
       <c r="U23">
         <v>8946024988354.0</v>
       </c>
       <c r="V23">
         <v>3804367943746.0</v>
       </c>
       <c r="W23">
         <v>-663800000000.0</v>
       </c>
       <c r="X23">
         <v>5467767500000.0</v>
       </c>
       <c r="Y23">
         <v>3135841042825.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
-        <v>-10893125605000.0</v>
+        <v>-308069000000.0</v>
       </c>
       <c r="C24">
-        <v>412369000000.0</v>
+        <v>-466364000000.0</v>
       </c>
       <c r="D24">
         <v>-246584000000.0</v>
       </c>
       <c r="E24">
         <v>-10088329000000.0</v>
       </c>
       <c r="F24">
         <v>-212447000000.0</v>
       </c>
       <c r="G24">
         <v>-149214000000.0</v>
       </c>
       <c r="H24">
         <v>-441182000000.0</v>
       </c>
       <c r="I24">
         <v>-521466000000.0</v>
       </c>
       <c r="J24">
         <v>-87737000000.0</v>
       </c>
       <c r="K24">
         <v>-177750000000.0</v>
       </c>
@@ -29370,54 +29491,54 @@
       <c r="S24">
         <v>-16621438000000.0</v>
       </c>
       <c r="T24">
         <v>-18116070000000.0</v>
       </c>
       <c r="U24">
         <v>-17355605376192.0</v>
       </c>
       <c r="V24">
         <v>-8399548319059.7</v>
       </c>
       <c r="W24">
         <v>-3153799000000.0</v>
       </c>
       <c r="X24">
         <v>-5207543750000.0</v>
       </c>
       <c r="Y24">
         <v>-8686227755053.8</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
-        <v>3305618000.0</v>
+        <v>6457131355000.0</v>
       </c>
       <c r="C25">
         <v>2614104000000.0</v>
       </c>
       <c r="D25">
         <v>2201540000000.0</v>
       </c>
       <c r="E25">
         <v>445863000000.0</v>
       </c>
       <c r="F25">
         <v>1007396000000.0</v>
       </c>
       <c r="G25">
         <v>1164650000000.0</v>
       </c>
       <c r="H25">
         <v>2135324000000.0</v>
       </c>
       <c r="I25">
         <v>1529526000000.0</v>
       </c>
       <c r="J25">
         <v>3067822000000.0</v>
       </c>
@@ -29448,54 +29569,54 @@
       <c r="S25">
         <v>1607528000000.0</v>
       </c>
       <c r="T25">
         <v>883797000000.0</v>
       </c>
       <c r="U25">
         <v>720298055117.0</v>
       </c>
       <c r="V25">
         <v>-260691516028.26</v>
       </c>
       <c r="W25">
         <v>339187000000.0</v>
       </c>
       <c r="X25">
         <v>1144333750000.0</v>
       </c>
       <c r="Y25">
         <v>408508896658.0</v>
       </c>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
-        <v>-879527000.0</v>
+        <v>-1250070000000.0</v>
       </c>
       <c r="C26">
         <v>-700102000000.0</v>
       </c>
       <c r="D26">
         <v>-486028000000.0</v>
       </c>
       <c r="E26">
         <v>-300060000000.0</v>
       </c>
       <c r="F26">
         <v>-79000000.0</v>
       </c>
       <c r="G26">
         <v>-150182000000.0</v>
       </c>
       <c r="H26">
         <v>-444077000000.0</v>
       </c>
       <c r="I26">
         <v>-151993000000.0</v>
       </c>
       <c r="J26">
         <v>-300000000000.0</v>
       </c>
@@ -29510,51 +29631,51 @@
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>-3765124000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
         <v>-185284000000.0</v>
       </c>
       <c r="R26">
         <v>43828839000000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26">
         <v>-372000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>12478000000.0</v>
       </c>
       <c r="D27">
         <v>11862000000.0</v>
       </c>
       <c r="E27">
         <v>-1611112000000.0</v>
       </c>
       <c r="F27">
         <v>-1471036000000.0</v>
       </c>
       <c r="G27">
         <v>-4208000000.0</v>
       </c>
       <c r="H27">
         <v>37304000000.0</v>
       </c>
       <c r="I27">
         <v>10582000000.0</v>
       </c>
       <c r="J27">
         <v>19172000000.0</v>
@@ -29568,51 +29689,51 @@
       <c r="M27">
         <v>13505000000.0</v>
       </c>
       <c r="N27">
         <v>19447000000.0</v>
       </c>
       <c r="O27">
         <v>250000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>32307000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>1250645000000.0</v>
       </c>
       <c r="C28">
         <v>-182650000000.0</v>
       </c>
       <c r="D28">
         <v>9760166000000.0</v>
       </c>
       <c r="E28">
         <v>3394715000000.0</v>
       </c>
       <c r="F28">
         <v>4961745000000.0</v>
       </c>
       <c r="G28">
         <v>7880569000000.0</v>
       </c>
       <c r="H28">
         <v>15878811000000.0</v>
       </c>
       <c r="I28">
         <v>13806527000000.0</v>
       </c>
@@ -29646,54 +29767,54 @@
       <c r="S28">
         <v>20346044000000.0</v>
       </c>
       <c r="T28">
         <v>28262408000000.0</v>
       </c>
       <c r="U28">
         <v>14420158742686.0</v>
       </c>
       <c r="V28">
         <v>8313946240485.0</v>
       </c>
       <c r="W28">
         <v>1596106000000.0</v>
       </c>
       <c r="X28">
         <v>7246528750000.0</v>
       </c>
       <c r="Y28">
         <v>7796941871607.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
-        <v>4483394000.0</v>
+        <v>6458284583000.0</v>
       </c>
       <c r="C29">
         <v>4626299000000.0</v>
       </c>
       <c r="D29">
         <v>529846000000.0</v>
       </c>
       <c r="E29">
         <v>7592560000000.0</v>
       </c>
       <c r="F29">
         <v>11080115000000.0</v>
       </c>
       <c r="G29">
         <v>-4409317000000.0</v>
       </c>
       <c r="H29">
         <v>7179046000000.0</v>
       </c>
       <c r="I29">
         <v>-6320196000000.0</v>
       </c>
       <c r="J29">
         <v>1021334000000.0</v>
       </c>
@@ -29724,51 +29845,51 @@
       <c r="S29">
         <v>3903668000000.0</v>
       </c>
       <c r="T29">
         <v>2767398000000.0</v>
       </c>
       <c r="U29">
         <v>558986958295.0</v>
       </c>
       <c r="V29">
         <v>2964832618184.0</v>
       </c>
       <c r="W29">
         <v>1669498000000.0</v>
       </c>
       <c r="X29">
         <v>865058750000.0</v>
       </c>
       <c r="Y29">
         <v>1021013048288.0</v>
       </c>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-10903780000000.0</v>
       </c>
       <c r="C30">
         <v>148533000000.0</v>
       </c>
       <c r="D30">
         <v>-4271713000000.0</v>
       </c>
       <c r="E30">
         <v>-11031456000000.0</v>
       </c>
       <c r="F30">
         <v>-12030510000000.0</v>
       </c>
       <c r="G30">
         <v>-3025926000000.0</v>
       </c>
       <c r="H30">
         <v>-22687867000000.0</v>
       </c>
       <c r="I30">
         <v>-5512585000000.0</v>
       </c>
@@ -29839,335 +29960,335 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>23</v>
       </c>
       <c r="CK1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CP1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CQ1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>35295123000000.0</v>
       </c>
       <c r="C2">
         <v>43199739000000.0</v>
       </c>
       <c r="D2">
         <v>35334720000000.0</v>
       </c>
       <c r="E2">
         <v>38399828000000.0</v>
       </c>
       <c r="F2">
         <v>35247543000000.0</v>
       </c>
       <c r="G2">
         <v>39574105000000.0</v>
       </c>
       <c r="H2">
         <v>30594955000000.0</v>
       </c>
       <c r="I2">
         <v>30747574000000.0</v>
       </c>
@@ -30354,60 +30475,60 @@
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
     </row>
     <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>302352000000</v>
       </c>
       <c r="C3">
         <v>179226000000</v>
       </c>
       <c r="D3">
-        <v>62217000000</v>
+        <v>125989000000</v>
       </c>
       <c r="E3">
         <v>172850000000</v>
       </c>
       <c r="F3">
         <v>159004000000</v>
       </c>
       <c r="G3">
         <v>99665000000</v>
       </c>
       <c r="H3">
         <v>180263000000</v>
       </c>
       <c r="I3">
         <v>217229000000</v>
       </c>
       <c r="J3">
         <v>181565000000</v>
       </c>
       <c r="K3">
         <v>181565000000</v>
       </c>
       <c r="L3">
         <v>229920000000</v>
       </c>
@@ -30641,51 +30762,51 @@
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -30754,51 +30875,51 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -30867,105 +30988,105 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>898012000000.0</v>
       </c>
       <c r="C6">
         <v>-7904616000000.0</v>
       </c>
       <c r="D6">
         <v>7865019000000.0</v>
       </c>
       <c r="E6">
         <v>-3065108000000.0</v>
       </c>
       <c r="F6">
         <v>3152285000000.0</v>
       </c>
       <c r="G6">
         <v>-4326562000000.0</v>
       </c>
       <c r="H6">
         <v>8979150000000.0</v>
       </c>
       <c r="I6">
         <v>-152619000000.0</v>
       </c>
       <c r="J6">
         <v>330690000000.0</v>
       </c>
       <c r="K6">
         <v>330690000000.0</v>
       </c>
       <c r="L6">
         <v>-1424283000000.0</v>
       </c>
       <c r="M6">
         <v>2742102000000.0</v>
       </c>
       <c r="N6">
         <v>11109140000000.0</v>
       </c>
       <c r="O6">
-        <v>11109140000000.0</v>
+        <v>7628427000000.0</v>
       </c>
       <c r="P6">
         <v>6430304000000.0</v>
       </c>
       <c r="Q6">
         <v>1618207000000.0</v>
       </c>
       <c r="R6">
         <v>-1676894000000.0</v>
       </c>
       <c r="S6">
-        <v>151974000000.0</v>
+        <v>151974001117.91</v>
       </c>
       <c r="T6">
         <v>2137772000000.0</v>
       </c>
       <c r="U6">
         <v>1629720000000.0</v>
       </c>
       <c r="V6">
         <v>201437000000.0</v>
       </c>
       <c r="W6">
         <v>-700577000000.0</v>
       </c>
       <c r="X6">
         <v>-607705000000.0</v>
       </c>
       <c r="Y6">
         <v>2288750000000.0</v>
       </c>
       <c r="Z6">
         <v>-596660000000.0</v>
       </c>
       <c r="AA6">
         <v>-1251324000000.0</v>
       </c>
@@ -31098,60 +31219,60 @@
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
         <v>10326036000000.0</v>
       </c>
       <c r="C7">
         <v>-6480866000000.0</v>
       </c>
       <c r="D7">
-        <v>-5388260000000.0</v>
+        <v>9545875000000.0</v>
       </c>
       <c r="E7">
         <v>-6688555000000.0</v>
       </c>
       <c r="F7">
         <v>3882788000000.0</v>
       </c>
       <c r="G7">
         <v>-9094884000000.0</v>
       </c>
       <c r="H7">
         <v>-9178725000000.0</v>
       </c>
       <c r="I7">
         <v>-4565463000000.0</v>
       </c>
       <c r="J7">
         <v>-3539927000000.0</v>
       </c>
       <c r="K7">
         <v>-5135204000000.0</v>
       </c>
       <c r="L7">
         <v>-8436635000000.0</v>
       </c>
@@ -31329,51 +31450,51 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -31442,51 +31563,51 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -31583,51 +31704,51 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -31696,51 +31817,51 @@
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
@@ -31855,51 +31976,51 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>832555000000.0</v>
       </c>
       <c r="M12">
         <v>1399974000000.0</v>
       </c>
       <c r="N12">
         <v>1183051000000.0</v>
       </c>
       <c r="O12">
         <v>300779000000.0</v>
       </c>
       <c r="P12">
         <v>299223000000.0</v>
@@ -32014,51 +32135,51 @@
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-4539237000000.0</v>
       </c>
       <c r="M13">
         <v>-4209067000000.0</v>
       </c>
       <c r="N13">
         <v>8919420000000.0</v>
       </c>
       <c r="O13">
         <v>-3601633000000.0</v>
       </c>
       <c r="P13">
         <v>-8467331000000.0</v>
@@ -32179,51 +32300,51 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>313179000000.0</v>
       </c>
       <c r="C14">
         <v>324223000000.0</v>
       </c>
       <c r="D14">
         <v>312205000000.0</v>
       </c>
       <c r="E14">
         <v>326980000000.0</v>
       </c>
       <c r="F14">
         <v>331677000000.0</v>
       </c>
       <c r="G14">
         <v>332990000000.0</v>
       </c>
       <c r="H14">
         <v>332241000000.0</v>
       </c>
       <c r="I14">
         <v>308911000000.0</v>
       </c>
@@ -32410,51 +32531,51 @@
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>52771000000.0</v>
       </c>
       <c r="C15">
         <v>327757000000.0</v>
       </c>
       <c r="D15">
         <v>321367000000.0</v>
       </c>
       <c r="E15">
         <v>596036000000.0</v>
       </c>
       <c r="F15">
         <v>48668000000.0</v>
       </c>
       <c r="G15">
         <v>326071000000.0</v>
       </c>
       <c r="H15">
         <v>311809000000.0</v>
       </c>
       <c r="I15">
         <v>587457000000.0</v>
       </c>
@@ -32651,93 +32772,93 @@
         <v>414760000.0</v>
       </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15">
         <v>349825000.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15">
         <v>237499000.0</v>
       </c>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>36193135000000.0</v>
       </c>
       <c r="C16">
         <v>35295123000000.0</v>
       </c>
       <c r="D16">
         <v>43199739000000.0</v>
       </c>
       <c r="E16">
         <v>35334720000000.0</v>
       </c>
       <c r="F16">
         <v>38399828000000.0</v>
       </c>
       <c r="G16">
         <v>35247543000000.0</v>
       </c>
       <c r="H16">
         <v>39574105000000.0</v>
       </c>
       <c r="I16">
         <v>30594955000000.0</v>
       </c>
       <c r="J16">
         <v>30747574000000.0</v>
       </c>
       <c r="K16">
         <v>30747574000000.0</v>
       </c>
       <c r="L16">
         <v>30738888000000.0</v>
       </c>
       <c r="M16">
         <v>32163171000000.0</v>
       </c>
       <c r="N16">
         <v>24001425000000.0</v>
       </c>
       <c r="O16">
-        <v>24001425000000.0</v>
+        <v>20520712000000.0</v>
       </c>
       <c r="P16">
         <v>31763019000000.0</v>
       </c>
       <c r="Q16">
         <v>25332715000000.0</v>
       </c>
       <c r="R16">
         <v>11406991000000.0</v>
       </c>
       <c r="S16">
         <v>13083885000000.0</v>
       </c>
       <c r="T16">
         <v>12931911000000.0</v>
       </c>
       <c r="U16">
         <v>10794139000000.0</v>
       </c>
       <c r="V16">
         <v>9164419000000.0</v>
       </c>
       <c r="W16">
         <v>8962982000000.0</v>
       </c>
@@ -32884,51 +33005,51 @@
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -32997,93 +33118,93 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>13144870000000.0</v>
       </c>
       <c r="C18">
         <v>-5112630000000.0</v>
       </c>
       <c r="D18">
-        <v>-4133930000000.0</v>
+        <v>12280662000000.0</v>
       </c>
       <c r="E18">
         <v>-4419985000000.0</v>
       </c>
       <c r="F18">
         <v>6345765000000.0</v>
       </c>
       <c r="G18">
         <v>-4439720000000.0</v>
       </c>
       <c r="H18">
         <v>6600240000000.0</v>
       </c>
       <c r="I18">
         <v>-1641892000000.0</v>
       </c>
       <c r="J18">
         <v>-1419794000000.0</v>
       </c>
       <c r="K18">
         <v>-3015071000000.0</v>
       </c>
       <c r="L18">
         <v>-6342638000000.0</v>
       </c>
       <c r="M18">
         <v>7507315000000.0</v>
       </c>
       <c r="N18">
         <v>9304466000000.0</v>
       </c>
       <c r="O18">
-        <v>9304466000000.0</v>
+        <v>9307812000000.0</v>
       </c>
       <c r="P18">
         <v>3140181000000.0</v>
       </c>
       <c r="Q18">
         <v>671927000000.0</v>
       </c>
       <c r="R18">
         <v>411818000000.0</v>
       </c>
       <c r="S18">
         <v>801571000000.0</v>
       </c>
       <c r="T18">
         <v>6150129000000.0</v>
       </c>
       <c r="U18">
         <v>-473879000000.0</v>
       </c>
       <c r="V18">
         <v>3712080000000.0</v>
       </c>
       <c r="W18">
         <v>-3653438000000.0</v>
       </c>
@@ -33228,51 +33349,51 @@
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
         <v>-4769860000000.0</v>
       </c>
       <c r="C19">
         <v>-5426669000000.0</v>
       </c>
       <c r="D19">
         <v>-1876078000000.0</v>
       </c>
       <c r="E19">
         <v>-2845988000000.0</v>
       </c>
       <c r="F19">
         <v>522477000000.0</v>
       </c>
       <c r="G19">
         <v>-736386000000.0</v>
       </c>
       <c r="H19">
         <v>-191085000000.0</v>
       </c>
       <c r="I19">
         <v>-147162000000.0</v>
       </c>
@@ -33407,51 +33528,51 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>1000000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
@@ -33522,51 +33643,51 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>-7259727000000.0</v>
       </c>
       <c r="C21">
         <v>3754681000000.0</v>
       </c>
       <c r="D21">
         <v>-855830000000.0</v>
       </c>
       <c r="E21">
         <v>4921790000000.0</v>
       </c>
       <c r="F21">
         <v>-3729821000000.0</v>
       </c>
       <c r="G21">
         <v>-3775345000000.0</v>
       </c>
       <c r="H21">
         <v>2104333000000.0</v>
       </c>
       <c r="I21">
         <v>2332606000000.0</v>
       </c>
@@ -33697,60 +33818,60 @@
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>1649148000000.0</v>
       </c>
       <c r="C22">
         <v>538049000000.0</v>
       </c>
       <c r="D22">
-        <v>1423544000000.0</v>
+        <v>1452190000000.0</v>
       </c>
       <c r="E22">
         <v>1577234000000.0</v>
       </c>
       <c r="F22">
         <v>1488346000000.0</v>
       </c>
       <c r="G22">
         <v>406098000000.0</v>
       </c>
       <c r="H22">
         <v>1325449000000.0</v>
       </c>
       <c r="I22">
         <v>1450986000000.0</v>
       </c>
       <c r="J22">
         <v>1347829000000.0</v>
       </c>
       <c r="K22">
         <v>1285796000000.0</v>
       </c>
       <c r="L22">
         <v>316769000000.0</v>
       </c>
@@ -33984,60 +34105,60 @@
       </c>
       <c r="CK22">
         <v>138769000.0</v>
       </c>
       <c r="CL22">
         <v>40922000.0</v>
       </c>
       <c r="CM22">
         <v>44918000.0</v>
       </c>
       <c r="CN22">
         <v>221988000.0</v>
       </c>
       <c r="CO22">
         <v>125767000.0</v>
       </c>
       <c r="CP22">
         <v>143528000.0</v>
       </c>
       <c r="CQ22">
         <v>374770000.0</v>
       </c>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>-10735000000.0</v>
       </c>
       <c r="C23">
         <v>-270602000000.0</v>
       </c>
       <c r="D23">
-        <v>16560976000000.0</v>
+        <v>-367366000000.0</v>
       </c>
       <c r="E23">
         <v>158884000000.0</v>
       </c>
       <c r="F23">
         <v>182807000000.0</v>
       </c>
       <c r="G23">
         <v>4888542000000.0</v>
       </c>
       <c r="H23">
         <v>826091000000.0</v>
       </c>
       <c r="I23">
         <v>-236940000000.0</v>
       </c>
       <c r="J23">
         <v>81198000000.0</v>
       </c>
       <c r="K23">
         <v>-1778056000000.0</v>
       </c>
       <c r="L23">
         <v>-566737000000.0</v>
       </c>
@@ -34225,93 +34346,93 @@
         <v>5735618000.0</v>
       </c>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23">
         <v>6213222000.0</v>
       </c>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23">
         <v>766689000.0</v>
       </c>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
         <v>-238817000000.0</v>
       </c>
       <c r="C24">
         <v>-63960000000.0</v>
       </c>
       <c r="D24">
-        <v>-1917265000000.0</v>
+        <v>-39583000000.0</v>
       </c>
       <c r="E24">
         <v>-40870000000.0</v>
       </c>
       <c r="F24">
         <v>-125258000000.0</v>
       </c>
       <c r="G24">
         <v>-636721000000.0</v>
       </c>
       <c r="H24">
         <v>-62254000000.0</v>
       </c>
       <c r="I24">
         <v>-179445000000.0</v>
       </c>
       <c r="J24">
         <v>-118347000000.0</v>
       </c>
       <c r="K24">
         <v>8592000000.0</v>
       </c>
       <c r="L24">
         <v>344637000000.0</v>
       </c>
       <c r="M24">
         <v>-590524000000.0</v>
       </c>
       <c r="N24">
         <v>523885000000.0</v>
       </c>
       <c r="O24">
-        <v>583770000000.0</v>
+        <v>-206066000000.0</v>
       </c>
       <c r="P24">
         <v>-250930000000.0</v>
       </c>
       <c r="Q24">
         <v>120865000000.0</v>
       </c>
       <c r="R24">
         <v>-5332000000.0</v>
       </c>
       <c r="S24">
         <v>-225520000000.0</v>
       </c>
       <c r="T24">
         <v>-207534000000.0</v>
       </c>
       <c r="U24">
         <v>-141800000000.0</v>
       </c>
       <c r="V24">
         <v>-125411000000.0</v>
       </c>
       <c r="W24">
         <v>144690000000.0</v>
       </c>
@@ -34458,60 +34579,60 @@
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
         <v>4461144000.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>586625000000.0</v>
       </c>
       <c r="C25">
         <v>322535000000.0</v>
       </c>
       <c r="D25">
-        <v>-427566000000.0</v>
+        <v>597948000000.0</v>
       </c>
       <c r="E25">
         <v>42316000000.0</v>
       </c>
       <c r="F25">
         <v>312465000000.0</v>
       </c>
       <c r="G25">
         <v>4017966000000.0</v>
       </c>
       <c r="H25">
         <v>13854408000000.0</v>
       </c>
       <c r="I25">
         <v>956844000000.0</v>
       </c>
       <c r="J25">
         <v>204953000000.0</v>
       </c>
       <c r="K25">
         <v>1206125000000.0</v>
       </c>
       <c r="L25">
         <v>-3289032000000.0</v>
       </c>
@@ -34689,111 +34810,111 @@
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>-395618000000.0</v>
       </c>
       <c r="C26">
         <v>-336062000000.0</v>
       </c>
       <c r="D26">
-        <v>-713939000000.0</v>
+        <v>-263961000000.0</v>
       </c>
       <c r="E26">
         <v>-373784000000.0</v>
       </c>
       <c r="F26">
         <v>-276263000000.0</v>
       </c>
       <c r="G26">
         <v>-249920000000.0</v>
       </c>
       <c r="H26">
         <v>-150076000000.0</v>
       </c>
       <c r="I26">
         <v>-150053000000.0</v>
       </c>
       <c r="J26">
         <v>-150053000000.0</v>
       </c>
       <c r="K26">
         <v>-150053000000.0</v>
       </c>
       <c r="L26">
         <v>-100023000000.0</v>
       </c>
       <c r="M26">
         <v>-149357000000.0</v>
       </c>
       <c r="N26">
         <v>-150031000000.0</v>
       </c>
       <c r="O26">
         <v>-150031000000.0</v>
       </c>
       <c r="P26">
-        <v>-135000000000.0</v>
+        <v>2768366.0</v>
       </c>
       <c r="Q26">
         <v>-113268000000.0</v>
       </c>
       <c r="R26">
         <v>-36761000000.0</v>
       </c>
       <c r="S26">
-        <v>-1154597000000.0</v>
+        <v>1117.91</v>
       </c>
       <c r="T26">
-        <v>-1154597000000.0</v>
+        <v>198.81</v>
       </c>
       <c r="U26">
-        <v>7404188000000.0</v>
+        <v>94949.0</v>
       </c>
       <c r="V26">
         <v>-79000000.0</v>
       </c>
       <c r="W26">
         <v>266000000.0</v>
       </c>
       <c r="X26">
         <v>25000000.0</v>
       </c>
       <c r="Y26">
         <v>-150325000000.0</v>
       </c>
       <c r="Z26">
         <v>-148000000.0</v>
       </c>
       <c r="AA26">
         <v>-148000000.0</v>
       </c>
       <c r="AB26">
         <v>-268786000000.0</v>
       </c>
       <c r="AC26">
         <v>-163535000000.0</v>
       </c>
@@ -34872,51 +34993,51 @@
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>8364000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>981000000.0</v>
       </c>
       <c r="G27">
         <v>-2225000000.0</v>
       </c>
       <c r="H27">
         <v>7211000000.0</v>
       </c>
       <c r="I27">
         <v>3606000000.0</v>
       </c>
       <c r="J27">
         <v>15988000000.0</v>
       </c>
       <c r="K27">
         <v>3886000000.0</v>
       </c>
@@ -35077,93 +35198,93 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>-7718851000000.0</v>
       </c>
       <c r="C28">
         <v>2820260000000.0</v>
       </c>
       <c r="D28">
-        <v>14669840000000.0</v>
+        <v>-1808524000000.0</v>
       </c>
       <c r="E28">
         <v>4110854000000.0</v>
       </c>
       <c r="F28">
         <v>-3871945000000.0</v>
       </c>
       <c r="G28">
         <v>537206000000.0</v>
       </c>
       <c r="H28">
         <v>2468539000000.0</v>
       </c>
       <c r="I28">
         <v>1358452000000.0</v>
       </c>
       <c r="J28">
         <v>301896000000.0</v>
       </c>
       <c r="K28">
         <v>13227866000000.0</v>
       </c>
       <c r="L28">
         <v>6894815000000.0</v>
       </c>
       <c r="M28">
         <v>-3648460000000.0</v>
       </c>
       <c r="N28">
         <v>-7532303000000.0</v>
       </c>
       <c r="O28">
-        <v>-7532303000000.0</v>
+        <v>3196000000.0</v>
       </c>
       <c r="P28">
         <v>4396607000000.0</v>
       </c>
       <c r="Q28">
         <v>3133857000000.0</v>
       </c>
       <c r="R28">
         <v>2996653000000.0</v>
       </c>
       <c r="S28">
         <v>2779366000000.0</v>
       </c>
       <c r="T28">
         <v>-325853000000.0</v>
       </c>
       <c r="U28">
         <v>3965259000000.0</v>
       </c>
       <c r="V28">
         <v>-1457027000000.0</v>
       </c>
       <c r="W28">
         <v>5810237000000.0</v>
       </c>
@@ -35318,93 +35439,93 @@
         <v>13501432000.0</v>
       </c>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28">
         <v>9618023000.0</v>
       </c>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28">
         <v>1100496000.0</v>
       </c>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>13447222000000.0</v>
       </c>
       <c r="C29">
         <v>-4933404000000.0</v>
       </c>
       <c r="D29">
-        <v>-4071713000000.0</v>
+        <v>12406651000000.0</v>
       </c>
       <c r="E29">
         <v>-4247135000000.0</v>
       </c>
       <c r="F29">
         <v>6504769000000.0</v>
       </c>
       <c r="G29">
         <v>-4340055000000.0</v>
       </c>
       <c r="H29">
         <v>6780503000000.0</v>
       </c>
       <c r="I29">
         <v>-1424663000000.0</v>
       </c>
       <c r="J29">
         <v>-1238229000000.0</v>
       </c>
       <c r="K29">
         <v>-2833506000000.0</v>
       </c>
       <c r="L29">
         <v>-6112718000000.0</v>
       </c>
       <c r="M29">
         <v>7645983000000.0</v>
       </c>
       <c r="N29">
         <v>9599777000000.0</v>
       </c>
       <c r="O29">
-        <v>9599777000000.0</v>
+        <v>9603123000000.0</v>
       </c>
       <c r="P29">
         <v>3335856000000.0</v>
       </c>
       <c r="Q29">
         <v>891996000000.0</v>
       </c>
       <c r="R29">
         <v>643891000000.0</v>
       </c>
       <c r="S29">
         <v>1132827000000.0</v>
       </c>
       <c r="T29">
         <v>6386093000000.0</v>
       </c>
       <c r="U29">
         <v>-351424000000.0</v>
       </c>
       <c r="V29">
         <v>3912619000000.0</v>
       </c>
       <c r="W29">
         <v>-3515778000000.0</v>
       </c>
@@ -35555,51 +35676,51 @@
         <v>3511560000.0</v>
       </c>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29">
         <v>3512331000.0</v>
       </c>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29">
         <v>673339000.0</v>
       </c>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-5128813000000.0</v>
       </c>
       <c r="C30">
         <v>-5806801000000.0</v>
       </c>
       <c r="D30">
         <v>-2773468000000.0</v>
       </c>
       <c r="E30">
         <v>-2845988000000.0</v>
       </c>
       <c r="F30">
         <v>522477000000.0</v>
       </c>
       <c r="G30">
         <v>148533000000.0</v>
       </c>
       <c r="H30">
         <v>-191085000000.0</v>
       </c>
       <c r="I30">
         <v>-147162000000.0</v>
       </c>