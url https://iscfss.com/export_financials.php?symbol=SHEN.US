--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -310,50 +310,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -6178,852 +6181,858 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EB62"/>
+  <dimension ref="A1:EC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132">
+    <row r="1" spans="1:133">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>192</v>
       </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
       </c>
-      <c r="EB1" t="s">
-        <v>193</v>
+      <c r="EC1" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="2" spans="1:132">
+    <row r="2" spans="1:133">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2">
+        <v>58217000.0</v>
+      </c>
+      <c r="C2">
         <v>54187000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61355000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76870000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>62516000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>59266000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>57820000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65952000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>57725000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50281000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53546000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43360000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41238000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>48822000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49173000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35836000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30056000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21422000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28542000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17433000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23538000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19866000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19599000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25602000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26702000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30384000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40295000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26470000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27657000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25410000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35987000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23868000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22674000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>27194000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>28953000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>31462000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22433000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25390000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>72810000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>34974000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>27951000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10720000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13009000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8008000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9410000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7524000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11151000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8522000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8478000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5727000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12604000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23631000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34721000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20500000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31729000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10072000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>10314000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9569000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11708000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7790000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10953000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8613000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12237000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7821000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4759000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5213000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8804000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4698000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6823000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5723000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5607000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13136000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10561000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6661000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6073000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5064000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4942000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3941000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12339000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5991000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6047000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6660000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6928000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8021000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5966000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5920000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6003000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>12391000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8331000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5004000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4729000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5615000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4657000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5234000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5003000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4522000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5654000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>8339000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5128000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3569000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3757000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3240000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7714000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3922000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3444453.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1800860.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2196000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1200000.0</v>
       </c>
-      <c r="DG2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DH2"/>
       <c r="DI2">
         <v>3700000.0</v>
       </c>
       <c r="DJ2">
+        <v>3700000.0</v>
+      </c>
+      <c r="DK2">
         <v>3000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DN2">
         <v>1400000.0</v>
       </c>
       <c r="DO2">
+        <v>1400000.0</v>
+      </c>
+      <c r="DP2">
         <v>2100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DS2">
         <v>800000.0</v>
       </c>
       <c r="DT2">
+        <v>800000.0</v>
+      </c>
+      <c r="DU2">
         <v>600000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DW2">
         <v>300000.0</v>
       </c>
       <c r="DX2">
+        <v>300000.0</v>
+      </c>
+      <c r="DY2">
         <v>400000.0</v>
       </c>
-      <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
+      <c r="EC2"/>
     </row>
-    <row r="3" spans="1:132">
+    <row r="3" spans="1:133">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7114,52 +7123,53 @@
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
+      <c r="EC3"/>
     </row>
-    <row r="4" spans="1:132">
+    <row r="4" spans="1:133">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7250,464 +7260,464 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
+      <c r="EC4"/>
     </row>
-    <row r="5" spans="1:132">
+    <row r="5" spans="1:133">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>353000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1223000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1853000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1003000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3405000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3262000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1668000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3242000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2127000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
-[...6 lines deleted...]
-      <c r="S5"/>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-3620000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3933000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4706000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5201000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5739000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5798000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>308000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-154000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1340000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5552000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8280000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12590000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>12125000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11292000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8230000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6018000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6012000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7387000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6788000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2158000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3870000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-633000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>415000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-438000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>541000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>215000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1122000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1810000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1334000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2247000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2594000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2046000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2444000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-331000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-863000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1136000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-264482000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-250613000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-237902000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-235518000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-229292000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-218161000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-212122000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-202584000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-195668000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2424000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2448000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2493000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2506000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2525000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2533000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1615000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1711000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1732000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1739000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1788000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1791000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1815000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-104000.0</v>
       </c>
       <c r="CC5">
         <v>-104000.0</v>
       </c>
       <c r="CD5">
         <v>-104000.0</v>
       </c>
       <c r="CE5">
         <v>-104000.0</v>
       </c>
       <c r="CF5">
+        <v>-104000.0</v>
+      </c>
+      <c r="CG5">
         <v>-74071000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>41000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>46000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>65000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>23000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>24000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>28000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>26000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>17000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-12000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-4000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-16000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>9000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1747000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>42000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>9808000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>8033000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>5342000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>5645000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>7023000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>14155446.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>14467360.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>17042000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>1200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DJ5">
         <v>3200000.0</v>
       </c>
       <c r="DK5">
-        <v>2400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="DL5">
         <v>2400000.0</v>
       </c>
       <c r="DM5">
+        <v>2400000.0</v>
+      </c>
+      <c r="DN5">
         <v>800000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DR5">
         <v>800000.0</v>
       </c>
       <c r="DS5">
+        <v>800000.0</v>
+      </c>
+      <c r="DT5">
         <v>400000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>1800000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-17900000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>200000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-17500000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-17700000.0</v>
       </c>
-      <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
+      <c r="EC5"/>
     </row>
-    <row r="6" spans="1:132">
+    <row r="6" spans="1:133">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7748,51 +7758,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7820,143 +7832,146 @@
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
+      <c r="EC6"/>
     </row>
-    <row r="7" spans="1:132">
+    <row r="7" spans="1:133">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7">
+        <v>12905000.0</v>
+      </c>
+      <c r="C7">
         <v>12946000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13451000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12741000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13311000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14005000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15421000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>16590000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16131000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11934000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>52834000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>52628000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>52948000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>54575000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>54806000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>56464000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>56397000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>57319000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>56624000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>56009000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>53107000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>51690000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>49557000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>48220000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>379498000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>389567000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>395100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>405879000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>372526000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>363347000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -8014,52 +8029,53 @@
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
+      <c r="EC7"/>
     </row>
-    <row r="8" spans="1:132">
+    <row r="8" spans="1:133">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -8079,51 +8095,53 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8190,166 +8208,167 @@
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
+      <c r="EC8"/>
     </row>
-    <row r="9" spans="1:132">
+    <row r="9" spans="1:133">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>62888000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>60160000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>57453000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>56143000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>54274000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>52008000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>49351000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>47832000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>46681000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46583000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>47317000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>45925000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>44659000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>43158000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>42110000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>48083000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>47138000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>46641000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>47456000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>47350000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>46172000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>22366000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>22043000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>21086000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>20651000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -8376,442 +8395,446 @@
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
+      <c r="EC9"/>
     </row>
-    <row r="10" spans="1:132">
+    <row r="10" spans="1:133">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10">
+        <v>23895000.0</v>
+      </c>
+      <c r="C10">
         <v>71078000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27259000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22621000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29077000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>87547000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>46272000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>43099000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43779000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>389735000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>139255000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35966000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>26304000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48396000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>44061000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33033000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33335000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>53981000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>84344000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>532544000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>248789000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>229182000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>195397000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>184050000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>143712000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>120232000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>101651000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>97415000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>98091000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>69859000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>85086000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>75207000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>65569000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>49448000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>78585000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>75467000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>59774000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39927000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>36193000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>27531000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>40571000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>89160000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>76812000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>87288000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>92137000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>77152000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>68917000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>78643000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>72085000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>53681000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>38316000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>61955000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>73402000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>67095000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>71086000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>94647000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21312000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>19643000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15874000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21862000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>25431000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26558000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>27453000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>43144000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>26504000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>18198000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>12054000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14918000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13266000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>18653000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5240000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>7318000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>23007000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22995000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17245000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>23202000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23256000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>20867000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>13440000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15073000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>16367000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5399000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2572000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>12165000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9050000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>23551000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>14172000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>31523000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>34931000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>33138000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>28696000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>31690000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>31735000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>36288000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2209000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2450000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>934000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1331000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2173000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3106000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2591000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4547000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3133000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3648000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4996482.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>6837583.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>7156000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="DF10">
         <v>6700000.0</v>
       </c>
       <c r="DG10">
+        <v>6700000.0</v>
+      </c>
+      <c r="DH10">
         <v>4900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>6400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>5300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>5200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>5900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>5000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>5100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>3800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>4300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>5600000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>6100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4900000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>4800000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="DX10">
         <v>6300000.0</v>
       </c>
-      <c r="DY10"/>
+      <c r="DY10">
+        <v>6300000.0</v>
+      </c>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
+      <c r="EC10"/>
     </row>
-    <row r="11" spans="1:132">
+    <row r="11" spans="1:133">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8902,1098 +8925,1103 @@
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
+      <c r="EC11"/>
     </row>
-    <row r="12" spans="1:132">
+    <row r="12" spans="1:133">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12">
+        <v>23895000.0</v>
+      </c>
+      <c r="C12">
         <v>71078000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>27259000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22621000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29077000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>87547000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46272000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>43099000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43779000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>389735000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>139255000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>35966000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26304000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>48396000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>44061000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33033000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33335000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>53981000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>84344000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>533406000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>249633000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>230022000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>195397000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>184050000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>143712000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>120232000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>101651000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>97415000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>98091000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>69859000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>85086000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>75207000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>65569000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>49448000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>78585000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>75467000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>59774000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39927000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>36193000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>27531000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>40571000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>89160000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>76812000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>87288000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>92137000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>77152000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>68917000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>78643000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>72085000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>53681000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>38316000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>61955000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>73402000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>67095000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>71086000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>94647000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21312000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>19643000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>15874000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21862000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>25431000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26558000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>27453000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>43144000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>26504000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>18198000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>12054000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>23584000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>13266000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>18653000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5240000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>7318000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>23007000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>22995000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>17245000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>23202000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>23256000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>20867000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13440000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>15073000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>16367000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5399000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2572000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>12165000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9050000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>23551000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>14172000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>31523000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>34931000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>33138000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>28696000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>31690000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>31735000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>36288000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2209000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2450000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>934000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1331000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2173000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3106000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2591000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4547000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3133000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3648000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4996482.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>6837583.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>7156000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="DF12">
         <v>6700000.0</v>
       </c>
-      <c r="DG12"/>
-      <c r="DH12">
+      <c r="DG12">
+        <v>6700000.0</v>
+      </c>
+      <c r="DH12"/>
+      <c r="DI12">
         <v>6200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>7000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>6500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>7000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>6600000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>6700000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>8400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>7100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>6700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>7500000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>9400000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>9900000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>13400000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>9900000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>11200000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>10600000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>10500000.0</v>
       </c>
-      <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
+      <c r="EC12"/>
     </row>
-    <row r="13" spans="1:132">
+    <row r="13" spans="1:133">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>582394000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>511457000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>480650000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>452614000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>442247000.0</v>
       </c>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13">
         <v>45075000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>44787000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>43908000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>46766000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>46083000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>45482000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>44427000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>44344000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>33274000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>32776000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>31611000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>30904000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>30307000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>29712000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>28667000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>28236000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>27783000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>26759000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>25908000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>25452000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>24973000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>24688000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>23774000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>22833000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>22366000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>22043000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>21086000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>20651000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>20147000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>19833000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>19056000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>18793000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>18651000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>17890000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>17094000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>16877000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>16683000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>16139000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>15285000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>15022000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>14925000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>14691000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>12452000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>12215000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>11714000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>11322000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>10441000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>9268000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>8684000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>8128000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>7201000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>6868000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>6574000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>6319000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>6054000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>6016000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>5882000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>5733000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>5633000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>5563000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>5472000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>5246000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>5166000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>5126000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>5003000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>4950000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>4880000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>4852000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>4832000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>4817000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>4796000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>4769206.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>4762673.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>4734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DE13">
         <v>4700000.0</v>
       </c>
       <c r="DF13">
         <v>4700000.0</v>
       </c>
-      <c r="DG13"/>
-      <c r="DH13">
+      <c r="DG13">
         <v>4700000.0</v>
       </c>
+      <c r="DH13"/>
       <c r="DI13">
         <v>4700000.0</v>
       </c>
       <c r="DJ13">
         <v>4700000.0</v>
       </c>
       <c r="DK13">
         <v>4700000.0</v>
       </c>
       <c r="DL13">
         <v>4700000.0</v>
       </c>
       <c r="DM13">
         <v>4700000.0</v>
       </c>
       <c r="DN13">
         <v>4700000.0</v>
       </c>
       <c r="DO13">
         <v>4700000.0</v>
       </c>
       <c r="DP13">
         <v>4700000.0</v>
       </c>
       <c r="DQ13">
         <v>4700000.0</v>
       </c>
       <c r="DR13">
         <v>4700000.0</v>
       </c>
       <c r="DS13">
         <v>4700000.0</v>
       </c>
       <c r="DT13">
         <v>4700000.0</v>
       </c>
       <c r="DU13">
         <v>4700000.0</v>
       </c>
       <c r="DV13">
         <v>4700000.0</v>
       </c>
       <c r="DW13">
         <v>4700000.0</v>
       </c>
       <c r="DX13">
         <v>4700000.0</v>
       </c>
-      <c r="DY13"/>
+      <c r="DY13">
+        <v>4700000.0</v>
+      </c>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
+      <c r="EC13"/>
     </row>
-    <row r="14" spans="1:132">
+    <row r="14" spans="1:133">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14">
+        <v>55779000.0</v>
+      </c>
+      <c r="C14">
         <v>55554000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55151000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55150000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>55103000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54959000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54798000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54781000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54730000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>51011000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>50971000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50836000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>50693000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>50512000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>50194000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>50183000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>50157000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50146000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>50046000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>50120000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>50075000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>50081000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>50010000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>50105000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>49902000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>50036000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>50067000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>50129000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>50142000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>50115000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>50112000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>50117000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>50070000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>50024000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>50043000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>49959000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>49115000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>49834000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>48922000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>48909000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>48830000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>49249000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>49206000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>49071000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>49004000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>48902000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>48306000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>48786000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>48640000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>48442000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>48448000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>48250000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>48156000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>48064000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>47924000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>47912000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>48347826.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>47010526.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>49650000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>46184615.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>47594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46569231.0</v>
       </c>
       <c r="BK14">
         <v>46569231.0</v>
       </c>
       <c r="BL14">
+        <v>46569231.0</v>
+      </c>
+      <c r="BM14">
         <v>47766000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>48126316.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46579310.0</v>
       </c>
       <c r="BO14">
         <v>46579310.0</v>
       </c>
       <c r="BP14">
+        <v>46579310.0</v>
+      </c>
+      <c r="BQ14">
         <v>46718519.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>46482000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>47386000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>47244000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>47220000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>47150000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>47174000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>47042000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>47002000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>46954000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>46890000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>46608000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>46668000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>46620000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>46578000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>46170000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>46860000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>46170000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>46080000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>45828000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>45912000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>45948000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>45876000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>45600000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>45696000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>45636000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>45552000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>45384000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>45669670.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>45228000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>45441442.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>45180000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>45336000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>45285286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45120000.0</v>
       </c>
       <c r="CY14">
         <v>45120000.0</v>
       </c>
       <c r="CZ14">
+        <v>45120000.0</v>
+      </c>
+      <c r="DA14">
         <v>45261262.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>45132732.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>45119904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45100000.0</v>
       </c>
       <c r="DD14">
         <v>45100000.0</v>
       </c>
       <c r="DE14">
         <v>45100000.0</v>
       </c>
       <c r="DF14">
         <v>45100000.0</v>
       </c>
       <c r="DG14">
         <v>45100000.0</v>
       </c>
       <c r="DH14">
         <v>45100000.0</v>
       </c>
       <c r="DI14">
         <v>45100000.0</v>
       </c>
       <c r="DJ14">
         <v>45100000.0</v>
       </c>
       <c r="DK14">
         <v>45100000.0</v>
       </c>
@@ -10018,306 +10046,307 @@
       <c r="DR14">
         <v>45100000.0</v>
       </c>
       <c r="DS14">
         <v>45100000.0</v>
       </c>
       <c r="DT14">
         <v>45100000.0</v>
       </c>
       <c r="DU14">
         <v>45100000.0</v>
       </c>
       <c r="DV14">
         <v>45100000.0</v>
       </c>
       <c r="DW14">
         <v>45100000.0</v>
       </c>
       <c r="DX14">
         <v>45100000.0</v>
       </c>
       <c r="DY14">
         <v>45100000.0</v>
       </c>
       <c r="DZ14">
+        <v>45100000.0</v>
+      </c>
+      <c r="EA14">
         <v>44500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45100000.0</v>
       </c>
       <c r="EB14">
         <v>45100000.0</v>
       </c>
+      <c r="EC14">
+        <v>45100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:132">
+    <row r="15" spans="1:133">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>45075000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>44787000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>43908000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>46766000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>46083000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>45482000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>44427000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>44344000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>33274000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>32776000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>31611000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>30904000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>30307000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>29712000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>28667000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>28236000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>27783000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>26759000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>25908000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>25452000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>24973000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>24688000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>23774000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>22833000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>22366000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
         <v>21086000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>20651000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>20147000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>19833000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>19056000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>18793000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>18651000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>17890000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>17094000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>16877000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>16683000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15">
         <v>15285000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>15022000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>14925000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>14691000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>8684000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8128000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7201000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6868000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>6574000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>6319000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>6054000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>6016000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5882000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>5733000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>5633000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5563000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5472000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5246000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>5166000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5126000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5003000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4950000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4880000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4852000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>4832000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>4817000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4796000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4769206.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4762673.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DD15">
         <v>4700000.0</v>
       </c>
       <c r="DE15">
         <v>4700000.0</v>
       </c>
       <c r="DF15">
         <v>4700000.0</v>
       </c>
       <c r="DG15">
         <v>4700000.0</v>
       </c>
       <c r="DH15">
         <v>4700000.0</v>
       </c>
       <c r="DI15">
         <v>4700000.0</v>
       </c>
       <c r="DJ15">
         <v>4700000.0</v>
       </c>
       <c r="DK15">
         <v>4700000.0</v>
       </c>
@@ -10338,458 +10367,464 @@
       </c>
       <c r="DQ15">
         <v>4700000.0</v>
       </c>
       <c r="DR15">
         <v>4700000.0</v>
       </c>
       <c r="DS15">
         <v>4700000.0</v>
       </c>
       <c r="DT15">
         <v>4700000.0</v>
       </c>
       <c r="DU15">
         <v>4700000.0</v>
       </c>
       <c r="DV15">
         <v>4700000.0</v>
       </c>
       <c r="DW15">
         <v>4700000.0</v>
       </c>
       <c r="DX15">
         <v>4700000.0</v>
       </c>
-      <c r="DY15"/>
+      <c r="DY15">
+        <v>4700000.0</v>
+      </c>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
+      <c r="EC15"/>
     </row>
-    <row r="16" spans="1:132">
+    <row r="16" spans="1:133">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16">
+        <v>18046000.0</v>
+      </c>
+      <c r="C16">
         <v>10700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16909000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16811000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16831000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16432000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16104000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15212000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14928000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12267000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12394000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13120000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12359000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12391000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12425000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11443000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11128000.0</v>
       </c>
       <c r="S16">
         <v>11128000.0</v>
       </c>
       <c r="T16">
+        <v>11128000.0</v>
+      </c>
+      <c r="U16">
         <v>9510000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9081000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9407000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8594000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8304000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8188000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8414000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8358000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8127000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7914000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8095000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7919000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7415000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6668000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6919000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21153000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>21109000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20883000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>21029000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20427000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21979000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>23024000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>11981000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11674000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11818000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11373000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11510000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12375000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12336000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>11912000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12042000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11661000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11161000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11282000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11191000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11190000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10730000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10457000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11108000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10647000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>10022000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8989000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8946000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8067000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>9505000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6656000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6542000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6349000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6343000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6305000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>5076000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5151000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5443000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5644000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5648000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-1208000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5555000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6256000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5086000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4975000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4818000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4208000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4240000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7040000.0</v>
       </c>
-      <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>6915000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>6077000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>7905000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1453000.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>1015000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
+      <c r="EC16"/>
     </row>
-    <row r="17" spans="1:132">
+    <row r="17" spans="1:133">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>15557000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13021000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>13167000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>13439000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15553000.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17">
         <v>16750000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16097000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>14998000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>11650000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10972000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>54311000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>53436000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>53352000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>50469000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>48929000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>48325000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>49891000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>53723000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>34021000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>33934000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13690000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11012000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>11465000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>14645000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>14756000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -10838,212 +10873,213 @@
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
+      <c r="EC17"/>
     </row>
-    <row r="18" spans="1:132">
+    <row r="18" spans="1:133">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>5716000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5771000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5837000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5934000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5799000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5693000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5645000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16750000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16097000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>14998000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>11650000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9880000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8329000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>7634000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>6107000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6056000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>48325000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>41568000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>36260000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>15953000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>20242000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2914000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>14111000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10531000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7735000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2638000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>8819000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>8968000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>80116000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>83010000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>75424000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>79927000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>81504000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>83957000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>73553000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>74886000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>78595000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>80703000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>70838000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>66080000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>62173000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>62799000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
         <v>50330000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>55849000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>45957000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>40443000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -11070,52 +11106,53 @@
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
+      <c r="EC18"/>
     </row>
-    <row r="19" spans="1:132">
+    <row r="19" spans="1:133">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11206,1992 +11243,2006 @@
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
+      <c r="EC19"/>
     </row>
-    <row r="20" spans="1:132">
+    <row r="20" spans="1:133">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20">
         <v>67538000.0</v>
       </c>
       <c r="C20">
         <v>67538000.0</v>
       </c>
       <c r="D20">
         <v>67538000.0</v>
       </c>
       <c r="E20">
-        <v>67055000.0</v>
+        <v>67538000.0</v>
       </c>
       <c r="F20">
         <v>67055000.0</v>
       </c>
       <c r="G20">
         <v>67055000.0</v>
       </c>
       <c r="H20">
+        <v>67055000.0</v>
+      </c>
+      <c r="I20">
         <v>71681000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>77874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3244000.0</v>
       </c>
       <c r="K20">
         <v>3244000.0</v>
       </c>
       <c r="L20">
         <v>3244000.0</v>
       </c>
       <c r="M20">
         <v>3244000.0</v>
       </c>
       <c r="N20">
         <v>3244000.0</v>
       </c>
       <c r="O20">
         <v>3244000.0</v>
       </c>
       <c r="P20">
         <v>3244000.0</v>
       </c>
       <c r="Q20">
         <v>3244000.0</v>
       </c>
       <c r="R20">
         <v>3244000.0</v>
       </c>
       <c r="S20">
         <v>3244000.0</v>
       </c>
       <c r="T20">
         <v>3244000.0</v>
       </c>
       <c r="U20">
         <v>3244000.0</v>
       </c>
       <c r="V20">
         <v>3244000.0</v>
       </c>
       <c r="W20">
         <v>3244000.0</v>
       </c>
       <c r="X20">
+        <v>3244000.0</v>
+      </c>
+      <c r="Y20">
         <v>2687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149070000.0</v>
       </c>
       <c r="Z20">
         <v>149070000.0</v>
       </c>
       <c r="AA20">
         <v>149070000.0</v>
       </c>
       <c r="AB20">
         <v>149070000.0</v>
       </c>
       <c r="AC20">
         <v>149070000.0</v>
       </c>
       <c r="AD20">
         <v>149070000.0</v>
       </c>
       <c r="AE20">
-        <v>146497000.0</v>
+        <v>149070000.0</v>
       </c>
       <c r="AF20">
         <v>146497000.0</v>
       </c>
       <c r="AG20">
         <v>146497000.0</v>
       </c>
       <c r="AH20">
         <v>146497000.0</v>
       </c>
       <c r="AI20">
         <v>146497000.0</v>
       </c>
       <c r="AJ20">
         <v>146497000.0</v>
       </c>
       <c r="AK20">
         <v>146497000.0</v>
       </c>
       <c r="AL20">
+        <v>146497000.0</v>
+      </c>
+      <c r="AM20">
         <v>144001000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>145256000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>145413000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>151730000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>10000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>10000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
-        <v>10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC20">
         <v>10000.0</v>
       </c>
       <c r="BD20">
-        <v>10962000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BE20">
         <v>10962000.0</v>
       </c>
       <c r="BF20">
         <v>10962000.0</v>
       </c>
       <c r="BG20">
         <v>10962000.0</v>
       </c>
       <c r="BH20">
         <v>10962000.0</v>
       </c>
       <c r="BI20">
         <v>10962000.0</v>
       </c>
       <c r="BJ20">
         <v>10962000.0</v>
       </c>
       <c r="BK20">
         <v>10962000.0</v>
       </c>
       <c r="BL20">
+        <v>10962000.0</v>
+      </c>
+      <c r="BM20">
         <v>10885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4418000.0</v>
       </c>
       <c r="BN20">
         <v>4418000.0</v>
       </c>
       <c r="BO20">
         <v>4418000.0</v>
       </c>
       <c r="BP20">
-        <v>4547000.0</v>
+        <v>4418000.0</v>
       </c>
       <c r="BQ20">
         <v>4547000.0</v>
       </c>
       <c r="BR20">
         <v>4547000.0</v>
       </c>
       <c r="BS20">
         <v>4547000.0</v>
       </c>
       <c r="BT20">
+        <v>4547000.0</v>
+      </c>
+      <c r="BU20">
         <v>3313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9852000.0</v>
       </c>
       <c r="BV20">
         <v>9852000.0</v>
       </c>
       <c r="BW20">
         <v>9852000.0</v>
       </c>
       <c r="BX20">
         <v>9852000.0</v>
       </c>
       <c r="BY20">
         <v>9852000.0</v>
       </c>
       <c r="BZ20">
         <v>9852000.0</v>
       </c>
       <c r="CA20">
         <v>9852000.0</v>
       </c>
       <c r="CB20">
-        <v>10103000.0</v>
+        <v>9852000.0</v>
       </c>
       <c r="CC20">
         <v>10103000.0</v>
       </c>
       <c r="CD20">
         <v>10103000.0</v>
       </c>
       <c r="CE20">
         <v>10103000.0</v>
       </c>
       <c r="CF20">
+        <v>10103000.0</v>
+      </c>
+      <c r="CG20">
         <v>10707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8863000.0</v>
       </c>
       <c r="CH20">
         <v>8863000.0</v>
       </c>
       <c r="CI20">
         <v>8863000.0</v>
       </c>
-      <c r="CJ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ20">
+        <v>8863000.0</v>
+      </c>
+      <c r="CK20"/>
       <c r="CL20">
         <v>5105000.0</v>
       </c>
       <c r="CM20">
         <v>5105000.0</v>
       </c>
       <c r="CN20">
-        <v>3313000.0</v>
+        <v>5105000.0</v>
       </c>
       <c r="CO20">
         <v>3313000.0</v>
       </c>
       <c r="CP20">
+        <v>3313000.0</v>
+      </c>
+      <c r="CQ20">
         <v>3217000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>5105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3313000.0</v>
       </c>
       <c r="CS20">
         <v>3313000.0</v>
       </c>
       <c r="CT20">
+        <v>3313000.0</v>
+      </c>
+      <c r="CU20">
         <v>3217000.0</v>
       </c>
-      <c r="CU20"/>
-      <c r="CV20">
+      <c r="CV20"/>
+      <c r="CW20">
         <v>3748000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>3843000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>3937000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
-      <c r="DC20">
+      <c r="DC20"/>
+      <c r="DD20">
         <v>4100000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>4500000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>4600000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>4700000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="DI20">
         <v>5600000.0</v>
       </c>
       <c r="DJ20">
+        <v>5600000.0</v>
+      </c>
+      <c r="DK20">
         <v>5800000.0</v>
       </c>
-      <c r="DK20">
+      <c r="DL20">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="DM20">
         <v>5300000.0</v>
       </c>
       <c r="DN20">
+        <v>5300000.0</v>
+      </c>
+      <c r="DO20">
         <v>5600000.0</v>
       </c>
-      <c r="DO20">
+      <c r="DP20">
         <v>5500000.0</v>
       </c>
-      <c r="DP20">
+      <c r="DQ20">
         <v>6000000.0</v>
       </c>
-      <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
+      <c r="EC20"/>
     </row>
-    <row r="21" spans="1:132">
+    <row r="21" spans="1:133">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21">
+        <v>88566000.0</v>
+      </c>
+      <c r="C21">
         <v>88960000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>89353000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>89848000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>89777000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>90220000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>90668000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>91141000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>91615000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>77839000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>77879000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>77943000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>78026000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>78148000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>78271000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>78368000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>66367999.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>86389000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>86587000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>102902000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>103101000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>103299000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>103515000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>101169000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>285081000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>299458000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>314147000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>328831000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>324890000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>339714000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>366029000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>381537000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>396908000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>413537000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>380979000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>421672000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>436656000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>443308000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>454532000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>458401000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>464146000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>67283000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>66993000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>67274000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>67535000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>67939000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>68260000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>68680000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>69165000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>69991000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>70816000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>71673000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>72625000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>73783000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>74932000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>76210000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>77638000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>79474000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>81346000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>83201000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>85543000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>87355000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>90389000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>91868000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2202000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2310000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2417000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2711000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2871000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3031000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3163000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>88000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2097000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2214000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2331000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2448000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2565000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2682000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2799000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2983000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3104000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3220000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3346000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3201000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3190000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3296000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3401000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
-      <c r="CN21">
-[...1 lines deleted...]
-      </c>
+      <c r="CN21"/>
       <c r="CO21">
         <v>3313000.0</v>
       </c>
       <c r="CP21">
+        <v>3313000.0</v>
+      </c>
+      <c r="CQ21">
         <v>3217000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>3313000.0</v>
       </c>
-      <c r="CS21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT21"/>
       <c r="CU21">
         <v>5630000.0</v>
       </c>
       <c r="CV21">
         <v>5630000.0</v>
       </c>
-      <c r="CW21"/>
-      <c r="CX21">
+      <c r="CW21">
+        <v>5630000.0</v>
+      </c>
+      <c r="CX21"/>
+      <c r="CY21">
         <v>5630042.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5630000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>6971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5630042.0</v>
       </c>
       <c r="DB21">
         <v>5630042.0</v>
       </c>
       <c r="DC21">
+        <v>5630042.0</v>
+      </c>
+      <c r="DD21">
         <v>5981000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>700000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
+      <c r="EC21"/>
     </row>
-    <row r="22" spans="1:132">
+    <row r="22" spans="1:133">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9836000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4647000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29598000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33830000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22622000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>30245000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>46620000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23689000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-136537000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13091000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1112206000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1128338000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1062901000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1157313000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3295000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7071000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5728000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4561000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6566000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7240000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5265000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4962000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6207000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8161000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5704000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7439000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>13994000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>24855000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>39043000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14128000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>19419000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4450000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4183000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5008000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5708000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10261000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8794000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7605000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7595000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8577000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10715000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8807000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8011000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>7186000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9789000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7249000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7520000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7258000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>7469000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>5310000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6576000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4910000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>6360000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5355000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5391000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4895000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6062000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4706000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4600000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>5711000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>6376000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4387000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4642000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4664000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3644000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3706000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2349000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2499000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2772000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2347000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2689000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2702000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2706000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2196000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2160000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2108000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2179000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2324000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1859000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2062000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1904000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1733000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1722000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1787000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1840000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2193000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5083000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2999000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>3266000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3570000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3715000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2856000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3335000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3671965.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3904098.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>4090000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>3300000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>3500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>3100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>3800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DL22">
         <v>4000000.0</v>
       </c>
       <c r="DM22">
+        <v>4000000.0</v>
+      </c>
+      <c r="DN22">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DO22">
         <v>2900000.0</v>
       </c>
       <c r="DP22">
+        <v>2900000.0</v>
+      </c>
+      <c r="DQ22">
         <v>2600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>2400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>2300000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>1900000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>1700000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>1800000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>1400000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>1500000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>1600000.0</v>
       </c>
-      <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
+      <c r="EC22"/>
     </row>
-    <row r="23" spans="1:132">
+    <row r="23" spans="1:133">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23">
+        <v>1974948000.0</v>
+      </c>
+      <c r="C23">
         <v>1952962000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1910762000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1850424000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1814674000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1825453000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1740273000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1694809000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1656333000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1445922000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1214229000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1058710000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1027458000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1006640000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1033111000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>922458000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>891417000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>883251000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>925695000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1293090000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2115232000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2082309000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2024396000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2001299000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1880580000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1850777000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1860691000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1850866000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1822040000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1799712000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1484766000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1469827000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1452856000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1458966000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1411860000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1447072000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1442999000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1452989000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1484407000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1433625000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1455841000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>629372000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>628740000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>620244000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>622257000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>615506000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>619242000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>614612000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>604003000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>596595000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>597006000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>597499000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>596082000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>566728000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>570740000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>552791000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>471989000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>471605000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>479979000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>473141000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>467299000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>463165000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>466437000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>467073000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>283930000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>275137000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>271725000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>262997000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>258565000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>254785000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>265981000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>236914000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>229552000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>223727000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>221524000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>219768000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>216662000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>211663000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>207720000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>210696000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>211693000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>214488000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>204921000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>207380000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>201288000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>212315000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>211247000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>201512000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>194088000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>186758000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>185364000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>187655000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>187248000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>193751000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>164004000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>164126000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>165500000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>167716000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>166797000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>162392000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>156570000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>150962000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>150353000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>144292000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>141890007.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>135744825.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>133051000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>105100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>96500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>94200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>93700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>96500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>96000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>93100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>89400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>86400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>82300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>80000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>79300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>75600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>62100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>61600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>59900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>59400000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>55900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>55500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>52400000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>51500000.0</v>
       </c>
-      <c r="DY23"/>
       <c r="DZ23"/>
       <c r="EA23"/>
       <c r="EB23"/>
+      <c r="EC23"/>
     </row>
-    <row r="24" spans="1:132">
+    <row r="24" spans="1:133">
       <c r="A24" t="s">
         <v>57</v>
       </c>
       <c r="B24">
+        <v>715027000.0</v>
+      </c>
+      <c r="C24">
         <v>693887000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>628237000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>524019000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>501611000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>504199000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>407675000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>335931000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>288570000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>290716000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>292804000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>147494000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>123795000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>98655000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>74306000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>24869000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>672601000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>680531000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>688464000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>696378000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>719067000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>726970000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>749624000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>694045000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>715265000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>736387000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>757561000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>778686000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>799782000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>810873000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>797224000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>783595000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>795426000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>171535000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>178250000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>184000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>189750000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>195500000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>201250000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>207000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>212750000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>218500000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>224250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230200000.0</v>
       </c>
       <c r="BA24">
         <v>230200000.0</v>
       </c>
       <c r="BB24">
         <v>230200000.0</v>
       </c>
       <c r="BC24">
         <v>230200000.0</v>
       </c>
       <c r="BD24">
         <v>230200000.0</v>
       </c>
       <c r="BE24">
+        <v>230200000.0</v>
+      </c>
+      <c r="BF24">
         <v>147773000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>153224000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>158662000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>164087000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>169500000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>174901000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>180289000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>185629000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>24085000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>26248000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>28399000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>22718000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>24476000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>36765000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>36960000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>14375000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>15479000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>16574000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>17659000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>18735000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>19801000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>20859000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>21907000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>22947000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>27891000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>29058000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>31392000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>32538000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>33674000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>46801000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>47919000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>35872000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>36961000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>38044000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>39116000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>40196000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>41256000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>43028000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>47561000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>48724000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>49812000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>50933000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>52049000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>53147000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>52889000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>56704000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>53084000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>45945000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>35663000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>37536000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
+      <c r="EC24"/>
     </row>
-    <row r="25" spans="1:132">
+    <row r="25" spans="1:133">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>123795000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>98655000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>74306000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>24869000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>672601000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>680531000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>688464000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>696378000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>719067000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>726970000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>749624000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>694045000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>715265000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>736387000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>757561000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>778686000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>799782000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>810873000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>797224000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>171535000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>178250000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>184000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>189750000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>195500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>201250000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>207000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>212750000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>218500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>224250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230200000.0</v>
       </c>
       <c r="BA25">
         <v>230200000.0</v>
       </c>
       <c r="BB25">
         <v>230200000.0</v>
       </c>
       <c r="BC25">
         <v>230200000.0</v>
       </c>
       <c r="BD25">
         <v>230200000.0</v>
       </c>
       <c r="BE25">
+        <v>230200000.0</v>
+      </c>
+      <c r="BF25">
         <v>147773000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>153224000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>158662000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>164087000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>169500000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -13218,186 +13269,189 @@
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
+      <c r="EC25"/>
     </row>
-    <row r="26" spans="1:132">
+    <row r="26" spans="1:133">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26">
+        <v>16312000.0</v>
+      </c>
+      <c r="C26">
         <v>16113000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>16510000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>16344000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15974000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>15534000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15709000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>15369000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>15135000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>13408000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13198000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12918000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13016000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13118000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>12971000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12784000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12897000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13284000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13661000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13410000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>13793000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13376000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>13769000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13034000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12661000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>12011000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>12388000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11851000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>11563000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>11274000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10788000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12296000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11949000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11717000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11472000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11319000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>10849000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10607000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10276000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>15063000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4950000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>9395000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>10608000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
@@ -13438,52 +13492,53 @@
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
+      <c r="EC26"/>
     </row>
-    <row r="27" spans="1:132">
+    <row r="27" spans="1:133">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13574,521 +13629,527 @@
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
+      <c r="EC27"/>
     </row>
-    <row r="28" spans="1:132">
+    <row r="28" spans="1:133">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28">
+        <v>704037000.0</v>
+      </c>
+      <c r="C28">
         <v>635755000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>614429000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>524223000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>496048000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>441005000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>386028000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>318050000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>269648000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-79206000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>171446000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>167965000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>153010000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>110495000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>85699000.0</v>
       </c>
-      <c r="P28">
-[...1 lines deleted...]
-      </c>
       <c r="Q28">
+        <v>48300000.0</v>
+      </c>
+      <c r="R28">
         <v>23062000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3338000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-27720000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-476535000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>476919000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>503039000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>542623000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>560548000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>940076000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>981538000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>586813000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1036476000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1021441000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1044751000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>664538000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>703581000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>734327000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>761425000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>678976000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>757535000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>784255000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>809070000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>761031000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>782036000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>754855000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>104883000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>124438000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>119712000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>120613000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>118348000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>155333000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>151357000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>157915000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>164819000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>185934000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>168245000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>157315000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>164343000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>161091000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>138272000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>148381000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>155497000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>164701000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>164136000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>163628000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>165523000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>167659000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>154993000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4197000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>13638000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>20906000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>14157000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>16913000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>23621000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>36119000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>11417000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-3206000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2136000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4662000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-255000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>722000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6720000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>15102000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>14410000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>18551000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>28224000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>33346000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>24859000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>29072000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>27660000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>38119000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>8662000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>6315000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>9163000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>14650000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>12692000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>13675000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>10921000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>53337000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>55363000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>61365000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>59396000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>60463000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>55668000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>55830000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>55032000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>52354000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>44464000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>32111204.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>32121833.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>25874000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>26300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>22300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>22400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>24400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>23700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>23000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>24100000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>22200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>20100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>20500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>20100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>20900000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>17600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>6500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>4800000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>4500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>5700000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>4900000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>3000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>3600000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>2800000.0</v>
       </c>
-      <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
+      <c r="EC28"/>
     </row>
-    <row r="29" spans="1:132">
+    <row r="29" spans="1:133">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29">
+        <v>1574965000.0</v>
+      </c>
+      <c r="C29">
         <v>1560845000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1509020000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1426781000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1413778000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1425020000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1335462000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1269917000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1230378000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1170238000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>952569000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>804269000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>774276000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>742737000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>712961000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>667485000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>643370000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>644329000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>642275000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>648766000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1360388000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1314485000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1270857000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1244560000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1215747000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1192853000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -14150,604 +14211,608 @@
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
+      <c r="EC29"/>
     </row>
-    <row r="30" spans="1:132">
+    <row r="30" spans="1:133">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30">
+        <v>23970000.0</v>
+      </c>
+      <c r="C30">
         <v>27303000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34041000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28617000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37829000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30829000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30966000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37226000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35176000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20846000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24473000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23498000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19991000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20933000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50370000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53049000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47044000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>45486000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>52193000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>25026000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>65977000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>66618000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>70393000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67761000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>96134000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>69683000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>118691000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>101962000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>103440000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>99348000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>59689000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>62513000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>59203000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>59455000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>71495000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>72085000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>67536000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>68709000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>69789000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>79944000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>77392000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>27724000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29778000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>32025000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>29806000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>33710000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>30371000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>27747000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>26844000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>33283000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>42400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>34584000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>29808000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26805000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29979000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23735000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>22794000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23589000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>33978000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>27385000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>24033000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>19498000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>23210000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>22149000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>17183000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>17468000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>20589000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>15799000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>17099000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>19974000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>28729000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>16266000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14289000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>11650000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13053000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11655000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10935000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>11611000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>11522000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9694000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>21122000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>12659000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>9378000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>9887000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>8752000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>16360000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>6692000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9716000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>7550000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>8014000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>6135000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5341000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>6083000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>7548000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>10925000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>11182000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10431000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>6944000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9030000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>8498000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>7220000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7432000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>4563000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4474612.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4176291.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4918000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>4400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>4300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>8700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>6700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>6400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>5500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>4200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DS30">
         <v>3100000.0</v>
       </c>
       <c r="DT30">
+        <v>3100000.0</v>
+      </c>
+      <c r="DU30">
         <v>2900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>2400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>2300000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>2900000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>2600000.0</v>
       </c>
-      <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
+      <c r="EC30"/>
     </row>
-    <row r="31" spans="1:132">
+    <row r="31" spans="1:133">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>568155000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>561388000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>638007000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>560899000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>573758000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>554696000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>552444000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>542620000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>581442000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>527411000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>475635000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>444326000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>77306000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>32122000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6205000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2047000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11911000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-36170000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-70279000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-83049000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-125215000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-151598000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-177254000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-268824000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-284490000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-287874000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-303894000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1081901000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1099533000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>474804000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>468188000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>471441000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>469467000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>463820000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>459596000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>467673000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>464513000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>462108000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>458565000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>465087000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>458312000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>447216000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>438048000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>209641000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>208475000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>355672000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>356321000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>364666000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>366642000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14774,131 +14839,134 @@
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
+      <c r="EC31"/>
     </row>
-    <row r="32" spans="1:132">
+    <row r="32" spans="1:133">
       <c r="A32" t="s">
         <v>65</v>
       </c>
       <c r="B32">
+        <v>-16242000.0</v>
+      </c>
+      <c r="C32">
         <v>12662000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-11053000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-67409000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-31589000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>22470000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-20051000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-25619000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-12567000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>335134000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>77716000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-9967000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-2920000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12287000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>32141000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>38798000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>58758000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>69052000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>99077000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>88610000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>272606000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>223954000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>200654000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>178881000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>154206000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>118265000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14960,624 +15028,630 @@
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
+      <c r="EC32"/>
     </row>
-    <row r="33" spans="1:132">
+    <row r="33" spans="1:133">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33">
+        <v>1881522000.0</v>
+      </c>
+      <c r="C33">
         <v>1838738000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1813319000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1782432000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1731323000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1690989000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1645753000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1597295000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1556811000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1019755000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1038158000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>987293000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>951573000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>902117000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>907358000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>804719000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>764233000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>759751000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>761830000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>719057000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>686088000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>656038000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>617790000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>590308000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1630091000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1643449000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1621660000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1629226000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1599892000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1611927000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1274564000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1263762000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1257714000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1277702000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1238965000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1273855000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1284930000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1302509000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1322942000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1292096000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1297730000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>500415000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>500793000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>488616000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>487855000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>487298000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>490918000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>492630000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>492202000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>494259000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>499032000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>485529000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>478285000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>458910000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>454305000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>421040000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>415202000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>414633000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>415515000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>407065000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>398959000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>398102000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>395637000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>382087000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>221294000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>220075000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>219090000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>203527000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>208458000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>195762000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>193560000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>170806000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>184363000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>180425000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>180388000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>175569000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>173535000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>173074000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>176857000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>178881000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>180480000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>182235000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>184120000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>180620000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>177642000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>175335000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>176730000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>154195000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>139685000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>136636000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>144401000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>145201000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>144534000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>146387000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>143510000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>147245000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>149292000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>149228000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>150763000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>146407000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>141164000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>134693000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>136078000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>132275000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>128262566.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>120200943.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>116344000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>89100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>81600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>79500000.0</v>
       </c>
-      <c r="DG33"/>
-      <c r="DH33">
+      <c r="DH33"/>
+      <c r="DI33">
         <v>78000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>78100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>74900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>72200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>70000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>67400000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>64200000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>64800000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>62700000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>49000000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>46600000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>44600000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>41400000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>41700000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>40300000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>37300000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>36700000.0</v>
       </c>
-      <c r="DY33"/>
       <c r="DZ33"/>
       <c r="EA33"/>
       <c r="EB33"/>
+      <c r="EC33"/>
     </row>
-    <row r="34" spans="1:132">
+    <row r="34" spans="1:133">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34">
+        <v>5985000.0</v>
+      </c>
+      <c r="C34">
         <v>5643000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5094000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>8662000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4491000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5646000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5149000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4919000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1012000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>629000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>294000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>20078000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>172407000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>172969000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>168985000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>176137000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>176993000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>181864000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4268000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4389000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4029000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>246038000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>241252000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>221007000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>551195000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>549952000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>555469000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>546579000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>513143000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>501007000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>204356000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>193182000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>180604000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>183539000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>166493000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>239504000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>232339000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>232328000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>227026000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>216260000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>217834000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>19439000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>16305000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>16628000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>17175000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>16950000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>16535000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>16240000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>15089000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>14748000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>13744000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>13107000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>12540000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>12536000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>11753000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>63400000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>61158000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>12538000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>12230000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>11561000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>11664000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -15604,866 +15678,871 @@
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
+      <c r="EC34"/>
     </row>
-    <row r="35" spans="1:132">
+    <row r="35" spans="1:133">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35">
+        <v>909226000.0</v>
+      </c>
+      <c r="C35">
         <v>894359000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>832977000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>735389000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>712337000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>719050000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>624655000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>565300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>531782000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>483246000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>463204000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>319926000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>296202000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>271624000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>298683000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>201006000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>176993000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>181864000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>216130000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>158901000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>270907000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>246038000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>239284000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>221007000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1223796000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1230483000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1243933000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1242957000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1232210000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1227977000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>953980000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>887227000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>895869000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>919926000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>924054000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1018190000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1032121000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1043201000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1024250000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>999855000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1013260000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>271090000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>277565000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>276052000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>286852000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>293954000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>301742000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>296793000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>302725000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>311843000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>318697000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>314145000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>308820000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>304909000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>306729000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>293600000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>230851000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>238008000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>248654000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>243516000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>221607000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>242094000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>231234000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>230264000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>74443000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>74527000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>71425000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>63650000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>65468000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>67355000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>73988000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>42981000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>43364000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>44820000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>46344000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>46461000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>48850000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>50033000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>51251000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>52058000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>56577000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>58272000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>60580000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>59969000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>60503000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>74817000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>75604000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>59564000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>62687000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>62540000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>63360000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>61475000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>61997000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>63187000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>65861000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>64684000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>65158000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>66998000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>68716000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>69117000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>65562000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>67597000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>63904000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>57347000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>51545764.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>53627942.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>49281000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>42700000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>38500000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>38200000.0</v>
       </c>
-      <c r="DG35"/>
-      <c r="DH35">
+      <c r="DH35"/>
+      <c r="DI35">
         <v>38200000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>38600000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>38100000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>35800000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>33800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>32800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>32100000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>31600000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>28000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>17300000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>16400000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>16300000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>16600000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>15500000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>15600000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>15400000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>14400000.0</v>
       </c>
-      <c r="DY35"/>
       <c r="DZ35"/>
       <c r="EA35"/>
       <c r="EB35"/>
+      <c r="EC35"/>
     </row>
-    <row r="36" spans="1:132">
+    <row r="36" spans="1:133">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36">
+        <v>18548000.0</v>
+      </c>
+      <c r="C36">
         <v>17835000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>18652000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>18028000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15081000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14550000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14235000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13011000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>14491000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>14886000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>80476000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15814000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16145000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-73314000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16068000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>13167000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16067000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>18163000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>12800000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>16750000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-163319000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-140625000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>6448000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-135799000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>64269000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>64371000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-83099000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-79182000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-79653000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-74844000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-77562000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-67123000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-77104000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-81875000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-87189000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-131044000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-131732000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-135118000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-137081000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-136538000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-126376000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-60444000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-61765000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-54984000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-65324000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-67219000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-70115000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-58529000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-60669000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-63126000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-64626000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-55530000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-49997000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-50469000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-52211000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-41074000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-29650000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-30852000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-36565000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-26600000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-32068000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-18485000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-30757000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>4410000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>622000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-27879000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-28401000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>8649000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-21893000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-21638000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-28560000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>10994000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>13444000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12680000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>12781000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>11593000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-502000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>8548000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>8562000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>8257000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>8866000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7888000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8433000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>8209000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>8043000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>8102000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>8214000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>12020000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>7184000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>6652000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>11610000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>12925000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>12751000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>12903000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>6253000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>8483000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>10358000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>15661000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>17029000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>24215000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>21615000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>22396000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>18640000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>20122000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>32202648.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>32920101.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>35814000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-6500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-6200000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-6000000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>400000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-5000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-5700000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-5800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-5600000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-3900000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-3600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>-4100000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3900000.0</v>
       </c>
       <c r="DQ36">
         <v>-3900000.0</v>
       </c>
       <c r="DR36">
+        <v>-3900000.0</v>
+      </c>
+      <c r="DS36">
         <v>-4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3600000.0</v>
       </c>
       <c r="DT36">
         <v>-3600000.0</v>
       </c>
       <c r="DU36">
-        <v>-3700000.0</v>
+        <v>-3600000.0</v>
       </c>
       <c r="DV36">
         <v>-3700000.0</v>
       </c>
       <c r="DW36">
+        <v>-3700000.0</v>
+      </c>
+      <c r="DX36">
         <v>-3500000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>-3100000.0</v>
       </c>
-      <c r="DY36"/>
       <c r="DZ36"/>
       <c r="EA36"/>
       <c r="EB36"/>
+      <c r="EC36"/>
     </row>
-    <row r="37" spans="1:132">
+    <row r="37" spans="1:133">
       <c r="A37" t="s">
         <v>70</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -16504,51 +16583,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -16576,1860 +16657,1872 @@
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
+      <c r="EC37"/>
     </row>
-    <row r="38" spans="1:132">
+    <row r="38" spans="1:133">
       <c r="A38" t="s">
         <v>71</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>15235000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>15014000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>15148000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14906000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>15251000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17726000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>12615000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16750000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16097000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>14998000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>75806000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13227000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>54311000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>53436000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>52100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>49933000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>47196000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8693000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>43347000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>43678000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>23432000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>20242000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>552638000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>590500000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>605467000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>612561000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>624820000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>624355000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>644207000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>89466000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>90775000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>90181000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>84978000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>85124000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>85011000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>86787000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>86392000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>88530000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>90069000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>90073000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>91704000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>88714000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>88831000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>101115000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>101492000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>103102000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>104761000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>106955000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>109622000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>112171000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>115586000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>116858000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>16573000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>16627000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>16788000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>17315000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>17347000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>17168000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>17939000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>14395000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>25393000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>24746000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>24964000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>23893000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>23604000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>21082000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>21213000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>21343000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>22073000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>21211000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>21882000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>22117000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>20096000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>20261000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>20478000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>12020000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>12289000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>11757000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>16715000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>16238000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>16064000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>16120000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>11358000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>11796000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>13671000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>18878000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>22659000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>27963000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>25458000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>26333000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>24270000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>27093000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>37833000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>38550000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
+      <c r="EC38"/>
     </row>
-    <row r="39" spans="1:132">
+    <row r="39" spans="1:133">
       <c r="A39" t="s">
         <v>72</v>
       </c>
       <c r="B39">
+        <v>45561000.0</v>
+      </c>
+      <c r="C39">
         <v>15843000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>36143000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16754000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16445000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16088000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17282000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17189000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>20567000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15586000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12343000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11953000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>29590000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>35194000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>31322000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>31657000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>46805000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>24033000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>27328000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15601000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1114378000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1130471000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1140816000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1159180000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7348000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10342000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>137380000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>14719000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>9907000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11338000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>125116000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>63383000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>64163000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>64200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>94310000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>18226000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>16765000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>16989000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>125272000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>19926000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>20729000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>7623000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>17174000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7307000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>6751000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>51056000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>20242000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>7987000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5277000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>48655000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>59658000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>6624000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>6576000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>6732000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>5581000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6120000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>5161000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6482000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>7143000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>11519000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>12300000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>14097000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>13777000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14338000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>13558000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>14501000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>13930000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>15381000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>15142000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>14685000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>32076000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>37524000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>3506000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>4015000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3127000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>4300000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>4510000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>4438000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3313000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2448000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2805000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3043000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2868000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2511000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2513000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2517000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1877000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>6923000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>7432000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>7575000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2191000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2725000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>3905000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>3271000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>8950000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1666000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1899000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1643000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>4694000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>583000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>747000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>787000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>854000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>471000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>484382.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>625910.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>543000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>300000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>600000.0</v>
       </c>
-      <c r="DG39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DH39"/>
       <c r="DI39">
         <v>400000.0</v>
       </c>
       <c r="DJ39">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DK39">
         <v>500000.0</v>
       </c>
       <c r="DL39">
+        <v>500000.0</v>
+      </c>
+      <c r="DM39">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN39">
         <v>400000.0</v>
       </c>
       <c r="DO39">
         <v>400000.0</v>
       </c>
       <c r="DP39">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ39">
         <v>200000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>100000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>300000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>400000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>100000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>200000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX39">
         <v>200000.0</v>
       </c>
-      <c r="DY39"/>
+      <c r="DY39">
+        <v>200000.0</v>
+      </c>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
+      <c r="EC39"/>
     </row>
-    <row r="40" spans="1:132">
+    <row r="40" spans="1:133">
       <c r="A40" t="s">
         <v>73</v>
       </c>
       <c r="B40">
+        <v>30640000.0</v>
+      </c>
+      <c r="C40">
         <v>33825000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>27413000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>28785000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>22457000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>22888000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>28383000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>30024000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27572000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18340000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>23098000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>35523000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>36360000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>23829000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>43771000.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
+        <v>27136000.0</v>
+      </c>
+      <c r="R40">
         <v>37951000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>32549000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>35430000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21303000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>444784000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>464800000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>481412000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>496561000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>41836000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>33287000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>24372000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>17148000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>16071000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14594000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>24015000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>18076000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>20019000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>17036000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>23081000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>18241000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>19917000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>17110000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>38985000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>31515000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>37635000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>9804000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>13554000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>12250000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>11406000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>11198000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>12628000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>13288000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>11294000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>11875000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>13979000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>12077000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>12630000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>11874000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>13244000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>13045000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-12357000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-11444000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-10602000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-10677000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>9049000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-7853000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>17838000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>21321000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>6808000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>6598000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>11263000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>5942000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>8659000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>12173000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>9228000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>5746000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>7041000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>11674000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>8280000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>6997000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>12561000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>10373000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>4809000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>4815000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>5522000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>9526000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>7040000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>12224000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>11142000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>10740000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>11471000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>8961000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>7103000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>6285000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>6837000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>11186000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>13998000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>19871000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>6912000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>7015000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>5530000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>5690000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>5926000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>7053000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>8584000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>8881000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>8282000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>7707000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>7568314.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>7040885.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>7498000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>4600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>3700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>4300000.0</v>
       </c>
-      <c r="DG40"/>
-      <c r="DH40">
+      <c r="DH40"/>
+      <c r="DI40">
         <v>4200000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>3900000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>4000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>3400000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>3500000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>3000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>2900000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>2500000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>3400000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>2300000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>3600000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>3500000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>1800000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>2000000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>2900000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>2100000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>2000000.0</v>
       </c>
-      <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
+      <c r="EC40"/>
     </row>
-    <row r="41" spans="1:132">
+    <row r="41" spans="1:133">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>121121000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>119927000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>117008000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>122635000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>123643000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>127632000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>127862000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>107115000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>221658000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>197991000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>241252000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>174662000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>214270000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>201917000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>201439000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>184967000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>183646000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>177146000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>204356000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>193182000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>180604000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>183539000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>65614000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>97448000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>89142000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>82565000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>75189000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>69294000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>75653000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>27788000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>24447000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>24541000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>24861000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>24379000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>23715000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>23156000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>21747000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>21141000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>19900000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>18991000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>18122000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>17757000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>16656000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>16519000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>15869000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>16834000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>16404000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>15617000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15613000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>15452000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>15043000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>14587000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>13641000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>13596000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>13377000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>12140000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>11873000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>7218000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6627000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6507000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>7890000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>7926000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>7715000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>7320000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>7417000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>7597000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>6829000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>5616000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>5250000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>5131000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4589000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2098000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2217000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3375000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2859000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2317000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2203000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>3777000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>3425000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>2608000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>2553000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2767000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2441000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2793000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2980000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>16065000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2265000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>1917000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>1786000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>1668000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>1602000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>1465000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>1488000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>1385000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
+      <c r="EC41"/>
     </row>
-    <row r="42" spans="1:132">
+    <row r="42" spans="1:133">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42">
+        <v>163003000.0</v>
+      </c>
+      <c r="C42">
         <v>160719000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>157216000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>155390000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>153116000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>150857000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>147733000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>145363000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>143784000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>69616000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>66933000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>65117999.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>62888000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>60160000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>57453000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>56143000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>54274000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>52008000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>49351000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>47832000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>46681000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>46583000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>47317000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>45925000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>44659000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>43158000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>42110000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>48083000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>47138000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>46641000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>47456000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>47350000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>46172000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>292000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>230000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>18000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>12000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>387000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-212000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-158000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>130000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>367000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>345500000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>329690000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-459000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>301519000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>122000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-190000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>334000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>247000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-406000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>46000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>444000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>251621000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>137000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-136000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>264482000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>250613000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>237902000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>235518000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>229292000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>218161000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>212122000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>202584000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>195668000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-424000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-448000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-493000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>494000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>475000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16139000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>385000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>289000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>268000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>14691000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>12452000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>12215000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>11714000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>11322000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>10441000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>9268000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>101026000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>8128000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>74071000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>79331000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>79336000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>74136000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>72029000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>72030000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>72034000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>72032000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>57130000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>57143000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-12000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>57122000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>47166000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>47191000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>45435000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>47224000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>50100000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>48325000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>5342000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>45937000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>43289000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>51440821.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>50322600.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-16900000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>-1100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>-500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>-300000.0</v>
       </c>
-      <c r="DG42"/>
-      <c r="DH42">
+      <c r="DH42"/>
+      <c r="DI42">
         <v>-400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="DL42">
         <v>-1200000.0</v>
       </c>
       <c r="DM42">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DN42">
         <v>-300000.0</v>
       </c>
-      <c r="DN42"/>
-      <c r="DO42">
+      <c r="DO42"/>
+      <c r="DP42">
         <v>-700000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DR42">
         <v>-400000.0</v>
       </c>
       <c r="DS42">
+        <v>-400000.0</v>
+      </c>
+      <c r="DT42">
         <v>-100000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>-900000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>17900000.0</v>
       </c>
-      <c r="DV42"/>
-      <c r="DW42">
+      <c r="DW42"/>
+      <c r="DX42">
         <v>17500000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>17700000.0</v>
       </c>
-      <c r="DY42"/>
       <c r="DZ42"/>
       <c r="EA42"/>
       <c r="EB42"/>
+      <c r="EC42"/>
     </row>
-    <row r="43" spans="1:132">
+    <row r="43" spans="1:133">
       <c r="A43" t="s">
         <v>76</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18520,88 +18613,87 @@
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
+      <c r="EC43"/>
     </row>
-    <row r="44" spans="1:132">
+    <row r="44" spans="1:133">
       <c r="A44" t="s">
         <v>77</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -18642,51 +18734,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -18714,1700 +18808,1711 @@
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
+      <c r="EC44"/>
     </row>
-    <row r="45" spans="1:132">
+    <row r="45" spans="1:133">
       <c r="A45" t="s">
         <v>78</v>
       </c>
       <c r="B45">
+        <v>2389294000.0</v>
+      </c>
+      <c r="C45">
         <v>2317755000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2260084000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2198112000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2142071000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2072931000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1999659000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1922180000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1876221000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1403866000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1437346000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>874326000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>786446000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>739587000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>741412000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>641407000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>609785000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>549853000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>521121000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>490814000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>462446000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1079924000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1078893000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1092703000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1089005000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1065440000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1063544000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>701359000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>669709000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>668339000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>672017000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>686327000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>683355000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>679463000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>689948000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>698122000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>667741000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>653523000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>410949000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>410018000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>398435000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>402877000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>402174000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>405907000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>405843000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>405810000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>405729000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>408963000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>395456000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>386581000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>370196000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>365474000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>319925000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>313710000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>311531000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>310754000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>300110000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>289337000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>285931000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>280051000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>265229000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>204721000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>203448000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>202302000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>194878000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>191111000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>178594000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>175621000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>156411000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>158970000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>155679000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>155424000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>151676000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>149931000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>151992000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>155644000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>157538000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>158407000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>161024000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>162238000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>158503000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>157546000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>155074000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>156252000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>142175000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>127396000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>124879000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>127686000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>128963000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>128470000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>130267000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>132152000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>135449000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>135621000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>130350000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>128104000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>118444000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>115706000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>108360000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>111808000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>105182000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>90429876.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>81650800.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>74500000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>73300000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>66700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="DG45">
         <v>65000000.0</v>
       </c>
       <c r="DH45">
+        <v>65000000.0</v>
+      </c>
+      <c r="DI45">
         <v>64000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>61500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>58700000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>57100000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>52400000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>51500000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>50500000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>49200000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>47500000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>41100000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>38800000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>36700000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>34100000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>33100000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>32500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31900000.0</v>
       </c>
       <c r="DX45">
         <v>31900000.0</v>
       </c>
-      <c r="DY45"/>
+      <c r="DY45">
+        <v>31900000.0</v>
+      </c>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
+      <c r="EC45"/>
     </row>
-    <row r="46" spans="1:132">
+    <row r="46" spans="1:133">
       <c r="A46" t="s">
         <v>79</v>
       </c>
       <c r="B46">
+        <v>1690558000.0</v>
+      </c>
+      <c r="C46">
         <v>1648292000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1621266000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1590674000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1543436000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1503630000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1458086000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1406093000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1357696000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>910378000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>863361000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>874326000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>838704000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>794586000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>741412000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>697156000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>665657000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>638671000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>610576000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>582751000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>549853000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>521121000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>490814000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>462446000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1079924000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1078893000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1092703000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1089005000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1065440000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1063544000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>701359000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>669709000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>668339000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>672017000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>686327000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>683355000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>679463000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>689948000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>698122000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>667741000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>653523000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>410949000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>410018000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>398435000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>402877000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>402174000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>405907000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>405843000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>405810000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>405729000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>408963000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>395456000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>386581000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>370196000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>365474000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>319925000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>313710000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>311531000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>310754000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>300110000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>289337000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>285931000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>280051000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>265229000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>204721000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>203448000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>202302000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>194878000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>191111000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>178594000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>175621000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>156411000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>158970000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>155679000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>155424000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>151676000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>149931000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>151992000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>155644000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>157538000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>158407000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>161024000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>162238000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>158503000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>157546000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>155074000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>156252000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>142175000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>127396000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>124879000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>127686000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>128963000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>128470000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>130267000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>132152000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>135449000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>135621000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>130350000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>128104000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>118444000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>115706000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>108360000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>111808000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>105182000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>90429876.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>81650800.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>74549000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>73300000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>66700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>65700000.0</v>
       </c>
-      <c r="DG46"/>
-      <c r="DH46">
+      <c r="DH46"/>
+      <c r="DI46">
         <v>64000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>61500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>58700000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>57100000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>52400000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>51500000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>50500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>49200000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>47500000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>41100000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>38800000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>36700000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>34100000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>33100000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>32500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31900000.0</v>
       </c>
       <c r="DX46">
         <v>31900000.0</v>
       </c>
-      <c r="DY46"/>
+      <c r="DY46">
+        <v>31900000.0</v>
+      </c>
       <c r="DZ46"/>
       <c r="EA46"/>
       <c r="EB46"/>
+      <c r="EC46"/>
     </row>
-    <row r="47" spans="1:132">
+    <row r="47" spans="1:133">
       <c r="A47" t="s">
         <v>80</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>786446000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>739587000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>687553000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>641407000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>609785000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>581541000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>610576000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>582751000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>549853000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>468383000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>440427000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>413602000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>703012000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>695920000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>700114000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>688516000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>695725000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>701980000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>701359000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>669709000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>668339000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>672017000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>686327000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>683355000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>679463000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>689948000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>698122000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>667741000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>653523000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>410949000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>410018000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>398435000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>402877000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>402174000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>405907000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>405843000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>405810000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>405729000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>408963000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>395456000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>386581000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>370196000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>365474000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>319925000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>313710000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>311531000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>310754000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>300110000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>289337000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>285931000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>280051000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>265229000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>204721000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>203448000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>202302000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>194878000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>191111000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>178594000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>175621000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>156411000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>158970000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>155679000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>155424000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>151676000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>149931000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>151992000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>155644000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>157538000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>158407000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>161024000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>162238000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>158503000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>157546000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>155074000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>156252000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>142175000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>127396000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>124879000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>127686000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>128963000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>128470000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>130267000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>132152000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>135449000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>135621000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>130350000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>128104000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>118444000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>115706000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>108360000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>111808000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>105182000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>90430000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>81651000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
+      <c r="EC47"/>
     </row>
-    <row r="48" spans="1:132">
+    <row r="48" spans="1:133">
       <c r="A48" t="s">
         <v>81</v>
       </c>
       <c r="B48">
+        <v>696935000.0</v>
+      </c>
+      <c r="C48">
         <v>706239000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>723567000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>736935000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>747848000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>758393000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>768997000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>778992000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>785893000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>798765000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>584069000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>586003000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>584410000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>582620000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>580554000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>586368000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>589096000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>592321000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>592924000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>600934000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>644726000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>591304000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>534440000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>507458000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>472537000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>443290000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>427004000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>427925000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>413571000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>400421000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>386511000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>385045000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>359893000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>352069000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>297205000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>249419000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>245885000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>245965000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>243624000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>256037000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>263633000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>270628000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>256747000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>256268000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>248272000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>237798000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>227512000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>230196000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>222193000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>213578000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>204962000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>206933000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>200216000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>192374000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>184023000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>187003000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>185642000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>180082000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>175616000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>179493000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>176491000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>173499000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>170472000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>175591000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>171557000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>166984000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>160230000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>161540000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>155233000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>149867000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>154002000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>157021000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>150214000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>142964000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>138172000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>140815000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>135708000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>129761000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>125690000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>128286000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>124902000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>122121000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>113576000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>115479000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>112320000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>109808000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>107413000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>108753000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>105642000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>102762000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>100449000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>99556000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>96862000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>95818000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>71335000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>71876000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>69652000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>71766000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>69610000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>60452000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>58358000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>56362000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>55873000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>59355000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>56898698.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>50588657.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>48499000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>49400000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>47400000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>45500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>44200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>45300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>43400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>41700000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>40600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>41300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>39900000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>38700000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>37700000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>38200000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>36900000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>35700000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>34300000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>34800000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>33200000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>31800000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>29900000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>30000000.0</v>
       </c>
-      <c r="DY48"/>
       <c r="DZ48"/>
       <c r="EA48"/>
       <c r="EB48"/>
+      <c r="EC48"/>
     </row>
-    <row r="49" spans="1:132">
+    <row r="49" spans="1:133">
       <c r="A49" t="s">
         <v>82</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>584410000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>582620000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>580554000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>586368000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>589096000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>592321000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>592924000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>600934000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>644726000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>591304000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>539783000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>507458000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>472537000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>443290000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>427004000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>427925000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>413571000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>400421000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>386511000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>385045000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>359893000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>352069000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>297205000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>249419000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>245885000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>245965000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>243624000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>256037000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>263633000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>270628000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>256747000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>256268000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>248272000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>237798000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>227512000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>230196000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>222193000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>213578000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>204962000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>206933000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>200216000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>192374000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>184023000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>187003000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>185642000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>180082000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>175616000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>179493000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>176491000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -20434,174 +20539,175 @@
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
+      <c r="EC49"/>
     </row>
-    <row r="50" spans="1:132">
+    <row r="50" spans="1:133">
       <c r="A50" t="s">
         <v>83</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>10084000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>10203000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10348000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9204000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8628000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>8726000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7879000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7095000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2412000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1056000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1302000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>648000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>105000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>672601000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>680531000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>688463000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>696378000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>31689000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>31672000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>31650000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>31634000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>27939000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>24293000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>20618000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>84743000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>84631000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>74486000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>64397000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>54316000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>844029000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>38124000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>32041000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>25972000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>20147000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>22492000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>24309000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20642,891 +20748,896 @@
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
+      <c r="EC50"/>
     </row>
-    <row r="51" spans="1:132">
+    <row r="51" spans="1:133">
       <c r="A51" t="s">
         <v>84</v>
       </c>
       <c r="B51">
+        <v>727932000.0</v>
+      </c>
+      <c r="C51">
         <v>706833000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>641688000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>546844000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>525125000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>528552000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>432300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>361149000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>313427000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>310529000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>310701000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>203931000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>179314000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>158891000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>129760000.0</v>
       </c>
-      <c r="P51">
-[...1 lines deleted...]
-      </c>
       <c r="Q51">
+        <v>81333000.0</v>
+      </c>
+      <c r="R51">
         <v>56397000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>57319000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>56624000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>56009000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>725708000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>732221000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>738020000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>744598000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1083788000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1101770000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>762775000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1133891000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1119532000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1114610000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>770242000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>778788000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>799896000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>810873000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>821958000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>833002000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>844029000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>848997000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>829265000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>809567000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>795426000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>194043000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>201250000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>207000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>212750000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>218500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>224250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="AW51">
         <v>230000000.0</v>
       </c>
       <c r="AX51">
         <v>230000000.0</v>
       </c>
       <c r="AY51">
         <v>230000000.0</v>
       </c>
       <c r="AZ51">
+        <v>230000000.0</v>
+      </c>
+      <c r="BA51">
         <v>231798000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>230717000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>231438000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>232177000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>232919000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>169693000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>175140000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>180575000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>185998000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>189059000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>192081000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>195112000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>198137000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>30701000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>31836000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>32960000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>29075000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>30179000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>42274000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>41359000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>18735000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>19801000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>20859000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>21907000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>22947000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>23978000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>27587000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>28542000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>29483000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>34918000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>33623000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>35918000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>37024000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>38122000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>51211000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>52291000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>40185000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>41246000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>42301000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>43346000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>44382000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>45410000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>47209000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>55546000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>57813000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>62299000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>60727000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>62636000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>58774000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>58421000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>59579000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>55487000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>48112000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>37107686.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>38959416.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>33030000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>33100000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>29000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>29100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29300000.0</v>
       </c>
       <c r="DH51">
         <v>29300000.0</v>
       </c>
       <c r="DI51">
-        <v>29400000.0</v>
+        <v>29300000.0</v>
       </c>
       <c r="DJ51">
         <v>29400000.0</v>
       </c>
       <c r="DK51">
+        <v>29400000.0</v>
+      </c>
+      <c r="DL51">
         <v>27400000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>26000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>25500000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>25200000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>24700000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>21900000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>11400000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="DT51">
         <v>10600000.0</v>
       </c>
       <c r="DU51">
+        <v>10600000.0</v>
+      </c>
+      <c r="DV51">
         <v>9700000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>9800000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>9900000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>9100000.0</v>
       </c>
-      <c r="DY51"/>
       <c r="DZ51"/>
       <c r="EA51"/>
       <c r="EB51"/>
+      <c r="EC51"/>
     </row>
-    <row r="52" spans="1:132">
+    <row r="52" spans="1:133">
       <c r="A52" t="s">
         <v>85</v>
       </c>
       <c r="B52">
+        <v>2765000.0</v>
+      </c>
+      <c r="C52">
         <v>2850000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2819000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12935000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>13136000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>13408000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>12264000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11945000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>11864000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10145000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9317000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5538000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4233000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7194000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3477000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
+        <v>2962000.0</v>
+      </c>
+      <c r="R52">
         <v>3047000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3087000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3318000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2648000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>677145000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>684655000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>690433000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>700128000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>76789000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>75973000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>74311000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>75901000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>70968000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>63779000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>20618000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>84743000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>84631000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>74486000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>64397000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>54316000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>44247000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>38124000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>32041000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>25972000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>20147000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>22508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AR52">
         <v>23000000.0</v>
       </c>
       <c r="AS52">
         <v>23000000.0</v>
       </c>
       <c r="AT52">
         <v>23000000.0</v>
       </c>
       <c r="AU52">
         <v>23000000.0</v>
       </c>
       <c r="AV52">
         <v>23000000.0</v>
       </c>
       <c r="AW52">
+        <v>23000000.0</v>
+      </c>
+      <c r="AX52">
         <v>17250000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>11500000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>5750000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1598000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>517000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1238000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1977000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2719000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>21920000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>21916000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>21913000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>21911000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>19559000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>17180000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>14823000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>12508000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>6616000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>5588000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>4561000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>6357000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>5703000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>5509000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>4399000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>4360000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>4322000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4285000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>4248000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>4212000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>4177000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>4142000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>4109000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>4075000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>4605000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>4565000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>4526000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>4486000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>4448000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>4410000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>4372000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>4313000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>4285000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>4257000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>4230000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>4186000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>4154000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>4181000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>7985000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>9089000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>12487000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>9794000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>10587000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>5627000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>5532000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>2875000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>2403000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>2167000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>1444473.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>1423515.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>1341000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
+      <c r="EC52"/>
     </row>
-    <row r="53" spans="1:132">
+    <row r="53" spans="1:133">
       <c r="A53" t="s">
         <v>86</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>2626000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1443000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1321000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
-[...1 lines deleted...]
-      </c>
+      <c r="O53"/>
       <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
         <v>-1739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>801000.0</v>
       </c>
       <c r="R53">
         <v>801000.0</v>
       </c>
       <c r="S53">
         <v>801000.0</v>
       </c>
       <c r="T53">
+        <v>801000.0</v>
+      </c>
+      <c r="U53">
         <v>862000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>844000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>840000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>13769000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>13034000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>1382000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1483000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2275000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>4054000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>4930000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>5447000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>4577000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>3673000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>2411000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1124000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>783000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>237000.0</v>
       </c>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
       <c r="AN53">
-        <v>2167000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO53">
         <v>2167000.0</v>
       </c>
       <c r="AP53">
-        <v>0.0</v>
+        <v>2167000.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
@@ -21538,200 +21649,201 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>8666000.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
-      <c r="DF53">
-[...1 lines deleted...]
-      </c>
+      <c r="DF53"/>
       <c r="DG53">
         <v>500000.0</v>
       </c>
       <c r="DH53">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DI53">
         <v>600000.0</v>
       </c>
       <c r="DJ53">
+        <v>600000.0</v>
+      </c>
+      <c r="DK53">
         <v>1200000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>1800000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>700000.0</v>
       </c>
-      <c r="DM53">
+      <c r="DN53">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DO53">
         <v>3300000.0</v>
       </c>
       <c r="DP53">
+        <v>3300000.0</v>
+      </c>
+      <c r="DQ53">
         <v>2400000.0</v>
       </c>
-      <c r="DQ53">
+      <c r="DR53">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DS53">
         <v>3800000.0</v>
       </c>
       <c r="DT53">
+        <v>3800000.0</v>
+      </c>
+      <c r="DU53">
         <v>8500000.0</v>
       </c>
-      <c r="DU53">
+      <c r="DV53">
         <v>5100000.0</v>
       </c>
-      <c r="DV53">
+      <c r="DW53">
         <v>4400000.0</v>
       </c>
-      <c r="DW53">
+      <c r="DX53">
         <v>4300000.0</v>
       </c>
-      <c r="DX53">
+      <c r="DY53">
         <v>4200000.0</v>
       </c>
-      <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
+      <c r="EC53"/>
     </row>
-    <row r="54" spans="1:132">
+    <row r="54" spans="1:133">
       <c r="A54" t="s">
         <v>87</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21772,51 +21884,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -21844,1648 +21958,1659 @@
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
+      <c r="EC54"/>
     </row>
-    <row r="55" spans="1:132">
+    <row r="55" spans="1:133">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55">
+        <v>1974948000.0</v>
+      </c>
+      <c r="C55">
         <v>1952962000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1910762000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1850424000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1814674000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1825453000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1740273000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1694809000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1656333000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1445922000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1214229000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1058710000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1027458000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1006640000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1033111000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>922458000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>891417000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>883251000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>925695000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1293090000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2115232000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2082309000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2024396000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2001299000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1880580000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1850777000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1860691000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1850866000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1822040000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1799712000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1484766000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1469827000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1452856000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1458966000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1411860000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1447072000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1442999000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1452989000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1484407000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1433625000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1455841000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>629372000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>628740000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>620244000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>622257000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>615506000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>619242000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>614612000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>604003000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>596595000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>597006000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>597499000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>596082000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>566728000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>570740000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>552791000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>471989000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>471605000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>479979000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>473141000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>467299000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>463165000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>466437000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>467073000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>283930000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>275137000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>271725000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>262997000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>258565000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>254785000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>265981000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>236914000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>229552000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>223727000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>221524000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>219768000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>216662000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>211663000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>207720000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>210696000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>211693000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>214488000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>204921000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>207380000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>201288000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>212315000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>211247000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>201512000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>194088000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>186758000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>185364000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>187655000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>187248000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>193751000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>164004000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>164126000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>165500000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>167716000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>166797000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>162392000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>156570000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>150962000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>150353000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>144292000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>141890007.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>135744825.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>133051000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>105100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>96500000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>94200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>93700000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>96400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>96000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>93100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>89400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>86400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>82300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>80000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>79400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>75500000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>62200000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>61700000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>59900000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>59500000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>56000000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>55500000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>52500000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>51600000.0</v>
       </c>
-      <c r="DY55"/>
       <c r="DZ55"/>
       <c r="EA55"/>
       <c r="EB55"/>
+      <c r="EC55"/>
     </row>
-    <row r="56" spans="1:132">
+    <row r="56" spans="1:133">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56">
+        <v>93426000.0</v>
+      </c>
+      <c r="C56">
         <v>114224000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>97443000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>67992000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>83351000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>134464000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>94520000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>97514000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>99522000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>426167000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>176071000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>71417000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>75885000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>104523000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>125753000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>117739000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>127184000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>123500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>163865000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>574033000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1429144000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1426271000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1406606000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1410991000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>250489000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>207328000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>239031000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>221640000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>222148000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>187785000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>210202000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>206065000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>195142000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>181264000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>172895000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>173217000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>158069000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>150480000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>161465000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>141529000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>158111000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>128957000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>127947000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>131628000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>134402000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>128208000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>128324000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>121982000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>111801000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>102336000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>97974000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>111970000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>117797000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>107818000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>116435000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>131751000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>56787000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>56972000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>64464000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>66076000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>68340000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>65063000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>70800000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>84986000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>62636000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>55062000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>52635000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>59470000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>50107000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>59023000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>72421000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>66108000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>45189000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>43302000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>41136000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>44199000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>43127000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>38589000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>30863000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>31815000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>31213000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>32253000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>20801000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>26760000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>23646000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>36980000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>34517000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>47317000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>54403000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>50122000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>40963000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>42454000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>42714000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>47364000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>20494000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>16881000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>16208000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>18488000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>16034000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>15985000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>15406000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>16269000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>14275000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>12017000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>13627441.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>15543882.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>16707000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>16000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>14900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>14700000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>14200000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>18400000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>17900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>18200000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>17200000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>16400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>14900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>15800000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>14600000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>12800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>13200000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>15100000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>15300000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>18100000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>14300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="DW56">
         <v>15200000.0</v>
       </c>
       <c r="DX56">
+        <v>15200000.0</v>
+      </c>
+      <c r="DY56">
         <v>14900000.0</v>
       </c>
-      <c r="DY56"/>
       <c r="DZ56"/>
       <c r="EA56"/>
       <c r="EB56"/>
+      <c r="EC56"/>
     </row>
-    <row r="57" spans="1:132">
+    <row r="57" spans="1:133">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
+        <v>109668000.0</v>
+      </c>
+      <c r="C57">
         <v>101562000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>108496000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>135401000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>114940000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>111994000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>114571000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>123133000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>112089000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>91033000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>98355000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>84421000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>81831000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>92236000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>96421000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>78941000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>71054000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>57058000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>67290000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>485423000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1156538000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1202317000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1208061000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1232110000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>145327000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>139644000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>147336000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>132055000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>127781000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>119121000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>88539000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>137615000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>138797000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>130604000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>137584000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>129537000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>112215000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>110353000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>164263000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>135464000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>138474000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>55013000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>61237000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>56751000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>55688000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>53232000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>59154000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>57146000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>49515000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>41144000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>43994000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>48467000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>59150000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>44803000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>56163000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>49550000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>32663000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>31149000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>33666000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>29046000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>48550000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>27425000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>44898000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>42162000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>19137000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>17399000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>24628000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>23206000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>23493000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>23405000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>24385000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>23242000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>22663000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>22750000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>24056000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>21828000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>21680000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>21970000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>21280000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>20015000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>21050000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>25515000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>22741000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>24731000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>21556000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>21070000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>21846000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>27118000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>19719000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>15546000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>15796000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>20987000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>22809000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>29286000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>19900000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>20626000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>23671000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>23823000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>21641000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>16249000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>17873000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>14996000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>18399000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>13796000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>12457240.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>10265260.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>11035000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>7200000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>5200000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>5500000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>5300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>7900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>7600000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>7000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>7100000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>5400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>4400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>4300000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>4600000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>4400000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>2800000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>4400000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>4300000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>2400000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>2500000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DX57">
         <v>2400000.0</v>
       </c>
-      <c r="DY57"/>
+      <c r="DY57">
+        <v>2400000.0</v>
+      </c>
       <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
+      <c r="EC57"/>
     </row>
-    <row r="58" spans="1:132">
+    <row r="58" spans="1:133">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58">
+        <v>1115010000.0</v>
+      </c>
+      <c r="C58">
         <v>995921000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>941473000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>870790000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>827277000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>831044000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>739226000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>688433000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>643871000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>574279000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>561559000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>404347000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>378033000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>363860000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>395104000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>279947000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>248047000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>238922000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>283420000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>644324000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1427445000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1448355000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1447345000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1453117000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1369123000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1370127000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1391269000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1375012000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1359991000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1347098000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1042519000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1024842000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1034666000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1050530000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1061638000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1147727000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1144336000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1153554000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1188513000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1135319000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1151734000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>326103000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>338802000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>332803000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>342540000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>347186000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>360896000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>353939000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>352240000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>352987000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>362691000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>362612000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>367970000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>349712000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>362892000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>343150000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>263514000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>269157000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>282320000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>272562000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>270157000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>269519000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>276132000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>272426000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>93580000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>91926000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>96053000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>86856000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>88961000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>90760000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>98373000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>66223000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>66027000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>67570000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>70400000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>68289000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>70530000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>72003000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>72531000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>72073000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>77627000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>83787000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>83321000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>84700000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>82059000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>95887000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>97450000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>86682000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>82406000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>78086000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>79156000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>82462000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>84806000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>92473000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>85761000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>85310000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>88829000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>90821000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>90357000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>85366000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>83435000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>82593000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>82303000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>71143000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>64003004.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>63893202.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>60316000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>49900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43700000.0</v>
       </c>
       <c r="DF58">
         <v>43700000.0</v>
       </c>
       <c r="DG58">
+        <v>43700000.0</v>
+      </c>
+      <c r="DH58">
         <v>44200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>46100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>46200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>45100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>42900000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>39200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>37200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>36400000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>36200000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>32400000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>20100000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>20800000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>20600000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>19000000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>18000000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>18800000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>17800000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>16800000.0</v>
       </c>
-      <c r="DY58"/>
       <c r="DZ58"/>
       <c r="EA58"/>
       <c r="EB58"/>
+      <c r="EC58"/>
     </row>
-    <row r="59" spans="1:132">
+    <row r="59" spans="1:133">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -23526,51 +23651,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -23598,476 +23725,478 @@
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
+      <c r="EC59"/>
     </row>
-    <row r="60" spans="1:132">
+    <row r="60" spans="1:133">
       <c r="A60" t="s">
         <v>93</v>
       </c>
       <c r="B60">
+        <v>859938000.0</v>
+      </c>
+      <c r="C60">
         <v>866958000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>880783000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>892678000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>901964000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>910473000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>918583000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>925358000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>933082000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>871643000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>652670000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>654363000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>649425000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>642780000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>638007000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>642511000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>643370000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>644329000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>642275000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>648766000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>687787000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>633954000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>577051000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>548182000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>511457000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>480650000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>469422000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>475854000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>462049000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>452614000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>442247000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>444985000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>418190000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>408436000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>350222000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>299345000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>298663000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>299435000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>295894000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>298306000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>304107000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>303269000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>289938000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>287441000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>279717000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>268320000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>258346000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>260673000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>251763000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>243608000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>234315000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>234887000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>228112000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>217016000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>207848000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>209641000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>208475000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>202448000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>197659000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>200579000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>197142000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>193646000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>190305000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>194647000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>190350000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>183211000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>175672000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>176141000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>169604000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>164025000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>167608000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>170691000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>163525000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>156157000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>151124000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>151479000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>146132000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>139660000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>135189000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>138623000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>134066000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>130701000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>121600000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>122680000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>119229000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>116428000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>113797000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>114830000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>111682000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>108672000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>106208000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>105193000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>102442000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>101278000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>76577000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>77026000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>74787000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>75022000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>74602000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>75140000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>71243000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>66536000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>66335000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>71174000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>75823350.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>69818690.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>70275000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>55200000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>52800000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>50500000.0</v>
       </c>
-      <c r="DG60"/>
-      <c r="DH60">
+      <c r="DH60"/>
+      <c r="DI60">
         <v>50400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>49800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>48000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>46500000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>47200000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>45100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>43600000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>43100000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>43200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>42000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>40800000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>39300000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>40400000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>37900000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>36700000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>34600000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>34700000.0</v>
       </c>
-      <c r="DY60"/>
       <c r="DZ60"/>
       <c r="EA60"/>
       <c r="EB60"/>
+      <c r="EC60"/>
     </row>
-    <row r="61" spans="1:132">
+    <row r="61" spans="1:133">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -24108,51 +24237,53 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -24180,52 +24311,53 @@
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
+      <c r="EC61"/>
     </row>
-    <row r="62" spans="1:132">
+    <row r="62" spans="1:133">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24316,50 +24448,51 @@
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
+      <c r="EC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24458,51 +24591,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
         <v>261731000.0</v>
       </c>
       <c r="C2">
         <v>128112000.0</v>
       </c>
       <c r="D2">
         <v>106101000.0</v>
       </c>
       <c r="E2">
         <v>102279000.0</v>
       </c>
       <c r="F2">
         <v>102299000.0</v>
       </c>
       <c r="G2">
         <v>89657000.0</v>
       </c>
       <c r="H2">
         <v>83572000.0</v>
       </c>
       <c r="I2">
         <v>257981000.0</v>
       </c>
@@ -24565,51 +24698,51 @@
       </c>
       <c r="AC2">
         <v>6777709.0</v>
       </c>
       <c r="AD2">
         <v>2572734.0</v>
       </c>
       <c r="AE2">
         <v>5395049.0</v>
       </c>
       <c r="AF2">
         <v>3773453.0</v>
       </c>
       <c r="AG2">
         <v>3553722.0</v>
       </c>
       <c r="AH2">
         <v>2800000.0</v>
       </c>
       <c r="AI2">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
         <v>131613000.0</v>
       </c>
       <c r="C3">
         <v>98453000.0</v>
       </c>
       <c r="D3">
         <v>66092000.0</v>
       </c>
       <c r="E3">
         <v>59083000.0</v>
       </c>
       <c r="F3">
         <v>55627000.0</v>
       </c>
       <c r="G3">
         <v>49036000.0</v>
       </c>
       <c r="H3">
         <v>47196000.0</v>
       </c>
       <c r="I3">
         <v>166747000.0</v>
       </c>
@@ -24672,100 +24805,100 @@
       </c>
       <c r="AC3">
         <v>5429815.0</v>
       </c>
       <c r="AD3">
         <v>4650894.0</v>
       </c>
       <c r="AE3">
         <v>3529554.0</v>
       </c>
       <c r="AF3">
         <v>2864521.0</v>
       </c>
       <c r="AG3">
         <v>2730938.0</v>
       </c>
       <c r="AH3">
         <v>2500000.0</v>
       </c>
       <c r="AI3">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>990902000.0</v>
       </c>
       <c r="G4">
         <v>124097000.0</v>
       </c>
       <c r="H4">
         <v>53568000.0</v>
       </c>
       <c r="I4">
         <v>44518000.0</v>
       </c>
       <c r="J4">
         <v>44518000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5">
         <v>-16482000.0</v>
       </c>
       <c r="C5">
         <v>-22130000.0</v>
       </c>
       <c r="D5">
         <v>12176000.0</v>
       </c>
       <c r="E5">
         <v>-3564000.0</v>
       </c>
       <c r="F5">
         <v>5283000.0</v>
       </c>
       <c r="G5">
         <v>-2601000.0</v>
       </c>
       <c r="H5">
         <v>-1342000.0</v>
       </c>
       <c r="I5">
         <v>96892000.0</v>
       </c>
@@ -24828,51 +24961,51 @@
       </c>
       <c r="AC5">
         <v>10504185.0</v>
       </c>
       <c r="AD5">
         <v>8397998.0</v>
       </c>
       <c r="AE5">
         <v>7944651.0</v>
       </c>
       <c r="AF5">
         <v>8891682.0</v>
       </c>
       <c r="AG5">
         <v>8494154.0</v>
       </c>
       <c r="AH5">
         <v>6500000.0</v>
       </c>
       <c r="AI5">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
         <v>115131000.0</v>
       </c>
       <c r="C6">
         <v>76323000.0</v>
       </c>
       <c r="D6">
         <v>78268000.0</v>
       </c>
       <c r="E6">
         <v>55519000.0</v>
       </c>
       <c r="F6">
         <v>60910000.0</v>
       </c>
       <c r="G6">
         <v>46435000.0</v>
       </c>
       <c r="H6">
         <v>45854000.0</v>
       </c>
       <c r="I6">
         <v>263639000.0</v>
       </c>
@@ -24935,129 +25068,129 @@
       </c>
       <c r="AC6">
         <v>15934000.0</v>
       </c>
       <c r="AD6">
         <v>13048892.0</v>
       </c>
       <c r="AE6">
         <v>11474205.0</v>
       </c>
       <c r="AF6">
         <v>11756203.0</v>
       </c>
       <c r="AG6">
         <v>11225092.0</v>
       </c>
       <c r="AH6">
         <v>9000000.0</v>
       </c>
       <c r="AI6">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
         <v>96123000.0</v>
       </c>
       <c r="C9">
         <v>199946000.0</v>
       </c>
       <c r="D9">
         <v>181278000.0</v>
       </c>
       <c r="E9">
         <v>146632000.0</v>
       </c>
       <c r="F9">
         <v>142940000.0</v>
       </c>
       <c r="G9">
         <v>131118000.0</v>
       </c>
       <c r="H9">
         <v>123290000.0</v>
       </c>
       <c r="I9">
         <v>372873000.0</v>
       </c>
@@ -25120,51 +25253,51 @@
       </c>
       <c r="AC9">
         <v>28816316.0</v>
       </c>
       <c r="AD9">
         <v>28397614.0</v>
       </c>
       <c r="AE9">
         <v>20034805.0</v>
       </c>
       <c r="AF9">
         <v>18145697.0</v>
       </c>
       <c r="AG9">
         <v>16675456.0</v>
       </c>
       <c r="AH9">
         <v>15500000.0</v>
       </c>
       <c r="AI9">
         <v>14600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
         <v>-41856000.0</v>
       </c>
       <c r="C10">
         <v>-38027000.0</v>
       </c>
       <c r="D10">
         <v>11011000.0</v>
       </c>
       <c r="E10">
         <v>-18818000.0</v>
       </c>
       <c r="F10">
         <v>6235000.0</v>
       </c>
       <c r="G10">
         <v>586000.0</v>
       </c>
       <c r="H10">
         <v>1938000.0</v>
       </c>
       <c r="I10">
         <v>62112000.0</v>
       </c>
@@ -25227,51 +25360,51 @@
       </c>
       <c r="AC10">
         <v>10338637.0</v>
       </c>
       <c r="AD10">
         <v>8158935.0</v>
       </c>
       <c r="AE10">
         <v>8485489.0</v>
       </c>
       <c r="AF10">
         <v>10338299.0</v>
       </c>
       <c r="AG10">
         <v>7821977.0</v>
       </c>
       <c r="AH10">
         <v>7200000.0</v>
       </c>
       <c r="AI10">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11">
         <v>-8913000.0</v>
       </c>
       <c r="C11">
         <v>-9670000.0</v>
       </c>
       <c r="D11">
         <v>2973000.0</v>
       </c>
       <c r="E11">
         <v>-3400000.0</v>
       </c>
       <c r="F11">
         <v>-1694000.0</v>
       </c>
       <c r="G11">
         <v>-990000.0</v>
       </c>
       <c r="H11">
         <v>6000.0</v>
       </c>
       <c r="I11">
         <v>15517000.0</v>
       </c>
@@ -25334,51 +25467,51 @@
       </c>
       <c r="AC11">
         <v>3598642.0</v>
       </c>
       <c r="AD11">
         <v>2593631.0</v>
       </c>
       <c r="AE11">
         <v>2821586.0</v>
       </c>
       <c r="AF11">
         <v>3572956.0</v>
       </c>
       <c r="AG11">
         <v>2577641.0</v>
       </c>
       <c r="AH11">
         <v>2500000.0</v>
       </c>
       <c r="AI11">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12">
         <v>25374000.0</v>
       </c>
       <c r="C12">
         <v>15897000.0</v>
       </c>
       <c r="D12">
         <v>4212000.0</v>
       </c>
       <c r="E12">
         <v>9178000.0</v>
       </c>
       <c r="F12">
         <v>984141000.0</v>
       </c>
       <c r="G12">
         <v>127284000.0</v>
       </c>
       <c r="H12">
         <v>29468000.0</v>
       </c>
       <c r="I12">
         <v>34847000.0</v>
       </c>
@@ -25441,143 +25574,143 @@
       </c>
       <c r="AC12">
         <v>1501729.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>803300.0</v>
       </c>
       <c r="AF12">
         <v>685971.0</v>
       </c>
       <c r="AG12">
         <v>658908.0</v>
       </c>
       <c r="AH12">
         <v>600000.0</v>
       </c>
       <c r="AI12">
         <v>700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>29468000.0</v>
       </c>
       <c r="I13">
         <v>35122000.0</v>
       </c>
       <c r="J13">
         <v>37673000.0</v>
       </c>
       <c r="K13">
         <v>24831000.0</v>
       </c>
       <c r="L13">
         <v>7250000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>4526000.0</v>
       </c>
       <c r="AA14">
         <v>3079000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
         <v>-39392000.0</v>
       </c>
       <c r="C15">
         <v>190388000.0</v>
       </c>
       <c r="D15">
         <v>8038000.0</v>
       </c>
       <c r="E15">
         <v>-8379000.0</v>
       </c>
       <c r="F15">
         <v>998831000.0</v>
       </c>
       <c r="G15">
         <v>125673000.0</v>
       </c>
       <c r="H15">
         <v>55500000.0</v>
       </c>
       <c r="I15">
         <v>46595000.0</v>
       </c>
@@ -25640,51 +25773,51 @@
       </c>
       <c r="AC15">
         <v>5603775.0</v>
       </c>
       <c r="AD15">
         <v>4479563.0</v>
       </c>
       <c r="AE15">
         <v>4994589.0</v>
       </c>
       <c r="AF15">
         <v>6230685.0</v>
       </c>
       <c r="AG15">
         <v>4851019.0</v>
       </c>
       <c r="AH15">
         <v>4600000.0</v>
       </c>
       <c r="AI15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-8379000.0</v>
       </c>
       <c r="F16">
         <v>998831000.0</v>
       </c>
       <c r="G16">
         <v>126723000.0</v>
       </c>
       <c r="H16">
         <v>54935000.0</v>
       </c>
       <c r="I16">
         <v>46595000.0</v>
       </c>
       <c r="J16">
         <v>66390000.0</v>
       </c>
       <c r="K16">
         <v>-895000.0</v>
       </c>
@@ -25723,51 +25856,51 @@
       </c>
       <c r="W16">
         <v>10243000.0</v>
       </c>
       <c r="X16">
         <v>9761000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>16372000.0</v>
       </c>
       <c r="AA16">
         <v>9855000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17">
         <v>-32943000.0</v>
       </c>
       <c r="C17">
         <v>-28357000.0</v>
       </c>
       <c r="D17">
         <v>8038000.0</v>
       </c>
       <c r="E17">
         <v>-8379000.0</v>
       </c>
       <c r="F17">
         <v>7929000.0</v>
       </c>
       <c r="G17">
         <v>2626000.0</v>
       </c>
       <c r="H17">
         <v>54935000.0</v>
       </c>
       <c r="I17">
         <v>46595000.0</v>
       </c>
@@ -25792,51 +25925,51 @@
       <c r="P17">
         <v>13538000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
         <v>-25374000.0</v>
       </c>
       <c r="C18">
         <v>-15897000.0</v>
       </c>
       <c r="D18">
         <v>-4212000.0</v>
       </c>
       <c r="E18">
         <v>-1577000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18">
         <v>-29468000.0</v>
       </c>
       <c r="I18">
         <v>-34847000.0</v>
       </c>
       <c r="J18">
         <v>-38237000.0</v>
       </c>
       <c r="K18">
@@ -25847,51 +25980,51 @@
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1348000.0</v>
       </c>
       <c r="F19">
         <v>8665000.0</v>
       </c>
       <c r="G19">
         <v>3187000.0</v>
       </c>
       <c r="H19">
         <v>3461000.0</v>
       </c>
       <c r="I19">
         <v>3988000.0</v>
       </c>
       <c r="J19">
         <v>4984000.0</v>
       </c>
       <c r="K19">
         <v>4521000.0</v>
       </c>
@@ -25910,51 +26043,51 @@
       <c r="P19">
         <v>204000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>6492000.0</v>
       </c>
       <c r="F20">
         <v>7713000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>11030000.0</v>
       </c>
       <c r="K20">
         <v>42232000.0</v>
       </c>
       <c r="L20">
         <v>3546000.0</v>
       </c>
       <c r="M20">
         <v>3546000.0</v>
       </c>
@@ -25963,51 +26096,51 @@
         <v>10952000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
         <v>-22064000.0</v>
       </c>
       <c r="C21">
         <v>-28591000.0</v>
       </c>
       <c r="D21">
         <v>9624000.0</v>
       </c>
       <c r="E21">
         <v>-17456000.0</v>
       </c>
       <c r="F21">
         <v>-2430000.0</v>
       </c>
       <c r="G21">
         <v>-2601000.0</v>
       </c>
       <c r="H21">
         <v>-1342000.0</v>
       </c>
       <c r="I21">
         <v>93246000.0</v>
       </c>
@@ -26070,90 +26203,90 @@
       </c>
       <c r="AC21">
         <v>10504241.0</v>
       </c>
       <c r="AD21">
         <v>8367034.0</v>
       </c>
       <c r="AE21">
         <v>7944651.0</v>
       </c>
       <c r="AF21">
         <v>8891682.0</v>
       </c>
       <c r="AG21">
         <v>8178465.0</v>
       </c>
       <c r="AH21">
         <v>6900000.0</v>
       </c>
       <c r="AI21">
         <v>6900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
         <v>379918000.0</v>
       </c>
       <c r="C23">
         <v>356649000.0</v>
       </c>
       <c r="D23">
         <v>277755000.0</v>
       </c>
       <c r="E23">
         <v>266367000.0</v>
       </c>
       <c r="F23">
         <v>247669000.0</v>
       </c>
       <c r="G23">
         <v>223376000.0</v>
       </c>
       <c r="H23">
         <v>208204000.0</v>
       </c>
       <c r="I23">
         <v>537608000.0</v>
       </c>
@@ -26216,90 +26349,90 @@
       </c>
       <c r="AC23">
         <v>25089784.0</v>
       </c>
       <c r="AD23">
         <v>22603314.0</v>
       </c>
       <c r="AE23">
         <v>17485203.0</v>
       </c>
       <c r="AF23">
         <v>13027468.0</v>
       </c>
       <c r="AG23">
         <v>11735023.0</v>
       </c>
       <c r="AH23">
         <v>11500000.0</v>
       </c>
       <c r="AI23">
         <v>10500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B25">
         <v>131613000.0</v>
       </c>
       <c r="C25">
         <v>98453000.0</v>
       </c>
       <c r="D25">
         <v>65471000.0</v>
       </c>
       <c r="E25">
         <v>68899000.0</v>
       </c>
       <c r="F25">
         <v>55206000.0</v>
       </c>
       <c r="G25">
         <v>48703000.0</v>
       </c>
       <c r="H25">
         <v>160078000.0</v>
       </c>
       <c r="I25">
         <v>166405000.0</v>
       </c>
@@ -26312,51 +26445,51 @@
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -26367,51 +26500,51 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>15000000.0</v>
       </c>
       <c r="D27">
         <v>11400000.0</v>
       </c>
       <c r="E27">
         <v>6800000.0</v>
       </c>
       <c r="F27">
         <v>4400000.0</v>
       </c>
       <c r="G27">
         <v>2700000.0</v>
       </c>
       <c r="H27">
         <v>3500000.0</v>
       </c>
       <c r="I27">
         <v>2600000.0</v>
       </c>
       <c r="J27">
         <v>15500000.0</v>
@@ -26424,51 +26557,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B28">
         <v>118187000.0</v>
       </c>
       <c r="C28">
         <v>100193000.0</v>
       </c>
       <c r="D28">
         <v>92231000.0</v>
       </c>
       <c r="E28">
         <v>84313000.0</v>
       </c>
       <c r="F28">
         <v>78051000.0</v>
       </c>
       <c r="G28">
         <v>82316000.0</v>
       </c>
       <c r="H28">
         <v>74346000.0</v>
       </c>
       <c r="I28">
         <v>110622000.0</v>
       </c>
@@ -26517,51 +26650,51 @@
       <c r="X28">
         <v>26029000.0</v>
       </c>
       <c r="Y28">
         <v>26141000.0</v>
       </c>
       <c r="Z28">
         <v>17558000.0</v>
       </c>
       <c r="AA28">
         <v>11647000.0</v>
       </c>
       <c r="AB28">
         <v>18974000.0</v>
       </c>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B29">
         <v>-8913000.0</v>
       </c>
       <c r="C29">
         <v>-9670000.0</v>
       </c>
       <c r="D29">
         <v>2973000.0</v>
       </c>
       <c r="E29">
         <v>-927000.0</v>
       </c>
       <c r="F29">
         <v>-1694000.0</v>
       </c>
       <c r="G29">
         <v>-586000.0</v>
       </c>
       <c r="H29">
         <v>16104000.0</v>
       </c>
       <c r="I29">
         <v>15517000.0</v>
       </c>
@@ -26578,51 +26711,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
         <v>118187000.0</v>
       </c>
       <c r="C30">
         <v>228537000.0</v>
       </c>
       <c r="D30">
         <v>171654000.0</v>
       </c>
       <c r="E30">
         <v>164088000.0</v>
       </c>
       <c r="F30">
         <v>145370000.0</v>
       </c>
       <c r="G30">
         <v>133719000.0</v>
       </c>
       <c r="H30">
         <v>124632000.0</v>
       </c>
       <c r="I30">
         <v>279627000.0</v>
       </c>
@@ -26685,51 +26818,51 @@
       </c>
       <c r="AC30">
         <v>18312075.0</v>
       </c>
       <c r="AD30">
         <v>20030580.0</v>
       </c>
       <c r="AE30">
         <v>12090154.0</v>
       </c>
       <c r="AF30">
         <v>9254015.0</v>
       </c>
       <c r="AG30">
         <v>8181301.0</v>
       </c>
       <c r="AH30">
         <v>8700000.0</v>
       </c>
       <c r="AI30">
         <v>7700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B31">
         <v>-19792000.0</v>
       </c>
       <c r="C31">
         <v>-9436000.0</v>
       </c>
       <c r="D31">
         <v>1387000.0</v>
       </c>
       <c r="E31">
         <v>-1362000.0</v>
       </c>
       <c r="F31">
         <v>8665000.0</v>
       </c>
       <c r="G31">
         <v>3187000.0</v>
       </c>
       <c r="H31">
         <v>3280000.0</v>
       </c>
       <c r="I31">
         <v>65081000.0</v>
       </c>
@@ -26792,51 +26925,51 @@
       </c>
       <c r="AC31">
         <v>-165000.0</v>
       </c>
       <c r="AD31">
         <v>-208099.0</v>
       </c>
       <c r="AE31">
         <v>540838.0</v>
       </c>
       <c r="AF31">
         <v>1446617.0</v>
       </c>
       <c r="AG31">
         <v>-356488.0</v>
       </c>
       <c r="AH31">
         <v>300000.0</v>
       </c>
       <c r="AI31">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B32">
         <v>357854000.0</v>
       </c>
       <c r="C32">
         <v>328058000.0</v>
       </c>
       <c r="D32">
         <v>287379000.0</v>
       </c>
       <c r="E32">
         <v>248911000.0</v>
       </c>
       <c r="F32">
         <v>245239000.0</v>
       </c>
       <c r="G32">
         <v>220775000.0</v>
       </c>
       <c r="H32">
         <v>206862000.0</v>
       </c>
       <c r="I32">
         <v>630854000.0</v>
       </c>
@@ -26918,1313 +27051,1320 @@
       <c r="AI32">
         <v>17400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EB32"/>
+  <dimension ref="A1:EC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132">
+    <row r="1" spans="1:133">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>192</v>
       </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
       </c>
-      <c r="EB1" t="s">
-        <v>193</v>
+      <c r="EC1" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="2" spans="1:132">
+    <row r="2" spans="1:133">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>32703000.0</v>
+      </c>
+      <c r="C2">
         <v>66795000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32080000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32384000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67727000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33030000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33171000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34415000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34541000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25985000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24399000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26268000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24753000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26567000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26974000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27477000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26756000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26339000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28480000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25747000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24648000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23424000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24490000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22669000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22181000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20317000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20919000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>65989000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65371000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>64155000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>65612000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>62922000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>64300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>65147000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48531000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>55834000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>53381000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>53761000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>53166000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58317000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>50296000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>31762000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>29789000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>30570000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30280000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>30691000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31773000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>33330000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>32403000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>32236000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>32134000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31778000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>30528000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>30700000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25340000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>32995000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29969000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29029000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>29831000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>25514000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>25216000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>26061000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>24023000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21220000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>15316000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13918000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14580000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13703000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13044000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12631000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12530000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10662000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11972000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12538000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13611000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>12129000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11068000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11402000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>18965000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18253000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17563000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16868000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18894000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>14533000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>15883000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>15285000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17275000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>11273000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>12164000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11301000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11519000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11414000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11304000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>10335000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10204000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11617000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>10896000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10279000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>10358000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10243000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9204000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>7756000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6166000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6849000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6160921.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5014064.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1100000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>900000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DU2">
         <v>700000.0</v>
       </c>
       <c r="DV2">
+        <v>700000.0</v>
+      </c>
+      <c r="DW2">
         <v>800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>900000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>800000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>700000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="EB2">
         <v>700000.0</v>
       </c>
+      <c r="EC2">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:132">
+    <row r="3" spans="1:133">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>30619000.0</v>
+      </c>
+      <c r="C3">
         <v>34971000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>32560000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34492000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>35103000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29458000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27750000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27681000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25579000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17443000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16331000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16121000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15647001.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15782000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15022000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17873000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14451000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14684000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14913000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14248000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13200000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13266000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12779000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12079000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11930000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12085000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13057000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>36626000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>42353000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>41179000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>41773000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>40028000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>41117000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>43487000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>43255000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>42568000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>44925000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>44804000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>46723000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>46807000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>32415000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17739000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>17583000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19118000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>17664000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>16337000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17176000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>16731000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16596000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>15387000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15688000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14992000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16070000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13972000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16552000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16794000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15259000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15807000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13615000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13774000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14444000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>13938000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>13704000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>12203000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>8398000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8327000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8514000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8151000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8111000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7783000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7307000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7312000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7775000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7508000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7342000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7543000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7225000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7088000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7025000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6612000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7116000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6537000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6113000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5355000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5492000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>5422000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>5573000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4715000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4395000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4337000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4303000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4180000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>4127000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>4021000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3442000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3907000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3638000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3495000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3325000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3117000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2909000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2483000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1725000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1818741.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1933657.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1840602.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DE3">
         <v>1600000.0</v>
       </c>
       <c r="DF3">
         <v>1600000.0</v>
       </c>
       <c r="DG3">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH3">
         <v>1500000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DJ3">
         <v>1300000.0</v>
       </c>
       <c r="DK3">
+        <v>1300000.0</v>
+      </c>
+      <c r="DL3">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DM3">
         <v>1200000.0</v>
       </c>
       <c r="DN3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO3">
         <v>1100000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1000000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DR3">
         <v>800000.0</v>
       </c>
       <c r="DS3">
         <v>800000.0</v>
       </c>
       <c r="DT3">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DU3">
         <v>700000.0</v>
       </c>
       <c r="DV3">
         <v>700000.0</v>
       </c>
       <c r="DW3">
         <v>700000.0</v>
       </c>
       <c r="DX3">
         <v>700000.0</v>
       </c>
       <c r="DY3">
+        <v>700000.0</v>
+      </c>
+      <c r="DZ3">
         <v>600000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>700000.0</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>600000.0</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:132">
+    <row r="4" spans="1:133">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>4538000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>886326000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>51566000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>48472000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>47675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33509000.0</v>
       </c>
       <c r="Y4">
         <v>33509000.0</v>
       </c>
       <c r="Z4">
         <v>33509000.0</v>
       </c>
       <c r="AA4">
         <v>33509000.0</v>
       </c>
-      <c r="AB4"/>
+      <c r="AB4">
+        <v>33509000.0</v>
+      </c>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28406,909 +28546,916 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
+      <c r="EC4"/>
     </row>
-    <row r="5" spans="1:132">
+    <row r="5" spans="1:133">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5">
+        <v>-1016000.0</v>
+      </c>
+      <c r="C5">
         <v>-10424000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>545000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5575000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6093000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5359000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3935000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3178000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-13977000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1040000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1900000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1414000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1018999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3845000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5307000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-653000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1385000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-380000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2108000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2011000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2433000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2848000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>160000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>470000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1867000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1364000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-567000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>26458000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>25196000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>24787000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>27825000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>29383000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>19631000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15418000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-156335000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>17502000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15227000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>17284000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>13563000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3117000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>90000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>21644000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>22327000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17218000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>19152000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>18526000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>16735000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>14144000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>15793000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>15680000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>13080000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>13262000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>15877000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9669000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5788000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>11528000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>9476000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>8035000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>9115000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8160000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>7184000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7406000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>9850000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>7981000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>11539000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>8608000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>10865000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>12060000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>12145000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>9126000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>12599000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>12352000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>8507000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6233000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>9722000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2513000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7084000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6323000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5928000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4772000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>4151000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4458000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>5656000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4471000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4505000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3844000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5757000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4688000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4284000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>7100000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4976000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2402000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4150000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-10894000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2223000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7154000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2165000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>6421000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6369000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5075000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>3898000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4471000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4583259.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2486429.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3464931.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>2400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>2700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1500000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1300000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1800000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1900000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>2100000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>1900000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>2300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>2000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>2800000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>1800000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>1600000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>1700000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>1500000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>2400000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:132">
+    <row r="6" spans="1:133">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>29603000.0</v>
+      </c>
+      <c r="C6">
         <v>24547000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>33105000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28917000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29010000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24099000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23815000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24503000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11602000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16403000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18231000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17535000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16666000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19627000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20329000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>17220000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>15836000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14304000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12805000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16259000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15633000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16114000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12939000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12549000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10063000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10721000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>12490000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>63084000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>67549000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>65966000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>69598000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>69411000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>60748000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>58905000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-113080000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>60070000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>60152000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>62088000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>60286000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>43690000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>32505000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>39383000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>39910000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>36336000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>36816000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>34863000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>33911000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>30875000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>32389000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>31067000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>28768000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>28254000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>30570000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>29849000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>26221000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>22582000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>26787000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>25283000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>21650000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>22889000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>22604000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>21122000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>21110000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>22053000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>16379000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>19866000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>17122000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>19016000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>20171000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>19928000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>16433000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>19911000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>20127000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>16015000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>13575000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>17265000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>9738000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>14172000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>13348000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>12540000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>11888000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>10688000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>10571000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>11011000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>9963000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>9927000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>9417000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10472000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>9083000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>8621000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>11403000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9156000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>6529000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>8171000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-7452000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>6130000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>10792000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>5660000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>9746000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9486000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>7984000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>6381000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>6196000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>6402000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-552772.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>5305533.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>4300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>3200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>3900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>4100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>2900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DO6">
         <v>2300000.0</v>
       </c>
       <c r="DP6">
-        <v>2700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="DQ6">
         <v>2700000.0</v>
       </c>
       <c r="DR6">
+        <v>2700000.0</v>
+      </c>
+      <c r="DS6">
         <v>2900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>2700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>3000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2700000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>3500000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DY6">
         <v>2300000.0</v>
       </c>
       <c r="DZ6">
+        <v>2300000.0</v>
+      </c>
+      <c r="EA6">
         <v>2200000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>3000000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:132">
+    <row r="7" spans="1:133">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29490,113 +29637,114 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
+      <c r="EC7"/>
     </row>
-    <row r="8" spans="1:132">
+    <row r="8" spans="1:133">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29778,1703 +29926,1718 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
+      <c r="EC8"/>
     </row>
-    <row r="9" spans="1:132">
+    <row r="9" spans="1:133">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
+        <v>60759000.0</v>
+      </c>
+      <c r="C9">
         <v>25358000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-32080000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>57412000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>20841000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>54868000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>52241000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>53184000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>51258000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>43263000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>43514000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>41141000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>41891000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45119000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>43038000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>39447000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>39265000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>38075000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>34124000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>36497000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>36052000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>36267000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33642000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>32503999.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>32155000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>32817000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>32658000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>89163000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>93543000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>94688000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>95872000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>95809000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>89730000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>86585000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>103086000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>95948000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>99877000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>100119000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>102406000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>98519000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>80013000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>60809000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>57496000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>54642000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>55421000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>53596000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>51037000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>48938000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>49013000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>48216000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>45831000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>45735000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>46926000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>45310000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>49658000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>39881000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>41409000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>39794000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>36674000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>37143000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>36339000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>34367000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>33912000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>31935000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>26970000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>27600000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>25680000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>26412000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>27096000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>27471000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>24590000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>26747000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>27165000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>23949000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>24001000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>23293000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>24033000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>21646000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>26410000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>24341000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>23863000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>22931000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>20313000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>22787000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>19581000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>19115000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>14657000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>19997000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>17799000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>16508000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>16969000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>16168000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>13540000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>14612000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4316000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>16503000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>16591000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>15567000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>15511000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>13767000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>11914000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>9962000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>8237000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>9878000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>9062106.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>8360973.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>9700000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>9800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>9000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="DH9">
         <v>8000000.0</v>
       </c>
       <c r="DI9">
+        <v>8000000.0</v>
+      </c>
+      <c r="DJ9">
         <v>7900000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>7000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>6500000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>6700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>6500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>5900000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>5700000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>5300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>5200000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="DT9">
         <v>4800000.0</v>
       </c>
       <c r="DU9">
+        <v>4800000.0</v>
+      </c>
+      <c r="DV9">
         <v>4600000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="DX9">
         <v>4300000.0</v>
       </c>
       <c r="DY9">
+        <v>4300000.0</v>
+      </c>
+      <c r="DZ9">
         <v>4400000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="EB9">
         <v>4000000.0</v>
       </c>
+      <c r="EC9">
+        <v>4000000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:132">
+    <row r="10" spans="1:133">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
+        <v>-10240000.0</v>
+      </c>
+      <c r="C10">
         <v>-19859000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7145000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12364000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-12096000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10251000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8092000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6846000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17973000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5116000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-182000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>216000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>59000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2520000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2051000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2979000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3726000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-550000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2312000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>989000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3728000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3830000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>244000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1553000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-615000.0</v>
       </c>
       <c r="AA10">
         <v>-615000.0</v>
       </c>
       <c r="AB10">
+        <v>-615000.0</v>
+      </c>
+      <c r="AC10">
         <v>18953000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>17674000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18120000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20162000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>20382000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10686000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6005000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9292000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>857000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>160000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2948000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4830000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-11247000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-11887000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20249000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20634000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13461000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17350000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17145000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14706000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12785000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14301000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14242000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>10882000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11937000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12920000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13725000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7459000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3465000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10006000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7681000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6414000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7112000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5314000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5365000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5844000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7410000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7608000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11210000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9212000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10672000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11643000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11154000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>9008000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>12262000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>12377000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7931000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6454000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8409000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>10017000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6893000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6035000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>5507000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4682000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>14144000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4412000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5241000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4009000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3788000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3083000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4955000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4589000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3693000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6049000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4289000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1655000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3072000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-12604000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4942000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-2202000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4862000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>23483000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3416000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4286000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1669000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1600000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3943000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>10149737.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3356758.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DQ10">
         <v>2200000.0</v>
       </c>
       <c r="DR10">
+        <v>2200000.0</v>
+      </c>
+      <c r="DS10">
         <v>2300000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>2200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>2700000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>2300000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>3200000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>2100000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>1900000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>2100000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>1800000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>2600000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:132">
+    <row r="11" spans="1:133">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11">
+        <v>-2541000.0</v>
+      </c>
+      <c r="C11">
         <v>-4107999.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>185000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2974000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3048000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1119000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1902000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1542000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-5200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1026000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2039000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>399000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1459000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1779000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-228000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-251000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-501000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>53000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>825000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5506000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2103000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>885000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-306000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>141000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-60000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-765000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>281000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4599000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4524000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4210000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5310000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4848000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2862000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1176000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-51303000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2677000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>240000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>607000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5014000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3651000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4892000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6368000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8526000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5465000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6876000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6859000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6057000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4782000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5686000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5626000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4206000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5220000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5078000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5374000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2401000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2050000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4284000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3273000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2589000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3497000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2276000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2305000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2386000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3220000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3108000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4641000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3446000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4326000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>4828000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4920000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3656000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4818000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>5127000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>3139000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2776000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3302000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4070000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2822000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2823000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2126000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1899000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>5522000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1743000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2083000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1497000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1393000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1144000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1844000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1709000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1380000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1980000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1572000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>611000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1141000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-3566000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1418000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-1408000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1447000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>7164000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1322000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1177000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>297000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-599000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1487000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>3839465.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1266604.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DE11">
         <v>1200000.0</v>
       </c>
       <c r="DF11">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DG11">
         <v>800000.0</v>
       </c>
       <c r="DH11">
+        <v>800000.0</v>
+      </c>
+      <c r="DI11">
         <v>1100000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1000000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>600000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DO11">
         <v>600000.0</v>
       </c>
       <c r="DP11">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DQ11">
         <v>700000.0</v>
       </c>
       <c r="DR11">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DS11">
         <v>800000.0</v>
       </c>
       <c r="DT11">
+        <v>800000.0</v>
+      </c>
+      <c r="DU11">
         <v>900000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>800000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>1100000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>700000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>600000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>700000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>600000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>900000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:132">
+    <row r="12" spans="1:133">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12">
+        <v>9696000.0</v>
+      </c>
+      <c r="C12">
         <v>9435000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7690000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6789000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6003000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4892000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4157000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3668000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3996000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4076000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1117000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1198000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>905000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>392000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9178000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3444000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9972000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>170000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4538000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>5044000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6211000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6487000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7505000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7522000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7954000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7663000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9001000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8851000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9332000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9925000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9823000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9389000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8733000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8845000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5904000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1619000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1692000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1808000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1940000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1915000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2029000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2007000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2065000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2048000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2198000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2050000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2068000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2152000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2209000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2323000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1522000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1795000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1620000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2003000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2846000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1819000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1724000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2416000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>266000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>310000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>233000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>193000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>405000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>531000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>227000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>103000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>346000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>333000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>441000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>453000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="CA12">
         <v>505000.0</v>
       </c>
       <c r="CB12">
+        <v>505000.0</v>
+      </c>
+      <c r="CC12">
         <v>599000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>610000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>648000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>676000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>776000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>770000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>854000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>802000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>756000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>773000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>797000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>824000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>835000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>893000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>954000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1018000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1057000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1052000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1068000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1409000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>960000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>921000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2229000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>943000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>741000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>492000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>507890.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DE12">
         <v>400000.0</v>
       </c>
       <c r="DF12">
+        <v>400000.0</v>
+      </c>
+      <c r="DG12">
         <v>500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DI12">
         <v>400000.0</v>
       </c>
       <c r="DJ12">
+        <v>400000.0</v>
+      </c>
+      <c r="DK12">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DL12">
         <v>400000.0</v>
       </c>
       <c r="DM12">
         <v>400000.0</v>
       </c>
       <c r="DN12">
         <v>400000.0</v>
       </c>
       <c r="DO12">
         <v>400000.0</v>
       </c>
       <c r="DP12">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ12">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DR12">
         <v>100000.0</v>
       </c>
       <c r="DS12">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DT12">
         <v>200000.0</v>
       </c>
       <c r="DU12">
         <v>200000.0</v>
       </c>
       <c r="DV12">
         <v>200000.0</v>
       </c>
       <c r="DW12">
         <v>200000.0</v>
       </c>
       <c r="DX12">
         <v>200000.0</v>
       </c>
       <c r="DY12">
         <v>200000.0</v>
       </c>
       <c r="DZ12">
         <v>200000.0</v>
       </c>
       <c r="EA12">
         <v>200000.0</v>
       </c>
       <c r="EB12">
         <v>200000.0</v>
       </c>
+      <c r="EC12">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:132">
+    <row r="13" spans="1:133">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>6211000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6487000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7505000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7522000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7704000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31532,87 +31695,86 @@
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
+      <c r="EC13"/>
     </row>
-    <row r="14" spans="1:132">
+    <row r="14" spans="1:133">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -31771,1009 +31933,1016 @@
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>4526000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>-1114000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1114000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>883000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>760000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>863000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>796000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>660000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
+      <c r="EC14"/>
     </row>
-    <row r="15" spans="1:132">
+    <row r="15" spans="1:133">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
+        <v>-7699000.0</v>
+      </c>
+      <c r="C15">
         <v>-17328000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-7330000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9390000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10545000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9132000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2744000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6901000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-12872000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>214696000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2589000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1593000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1790000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2066000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1823000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2728000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3225000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-603000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1401000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>892821000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>53191000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>51417000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>48225000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>34921000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>29247000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13280000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14542000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14354000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13150000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13910000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14852000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15534000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7824000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4829000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>60595000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3534000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-80000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2341000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-184000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7596000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-6995000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>13881000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12108000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7996000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>10474000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10286000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8649000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8003000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8615000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8616000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>6676000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>6717000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7842000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8351000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4916000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1361000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5560000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4466000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3972000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3002000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2992000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3027000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2714000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4034000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4572000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6754000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6258000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6307000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6740000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-4135000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>5556000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6808000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7250000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4792000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3678000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5107000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5947000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4071000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3212000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3381000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2783000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>8545000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2669000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3158000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2512000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2395000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1939000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3111000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2880000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2313000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3853000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2694000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1044000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>24483000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2253000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2224000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-2114000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2156000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>11793000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2094000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1996000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>489000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-1001000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2456000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>6310272.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2090154.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1900000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>900000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1300000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1000000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DQ15">
         <v>1300000.0</v>
       </c>
       <c r="DR15">
+        <v>1300000.0</v>
+      </c>
+      <c r="DS15">
         <v>1400000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>1300000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>1600000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>1400000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>1900000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DY15">
         <v>1200000.0</v>
       </c>
       <c r="DZ15">
+        <v>1200000.0</v>
+      </c>
+      <c r="EA15">
         <v>1100000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>1700000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:132">
+    <row r="16" spans="1:133">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>1790000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2066000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1823000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2728000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3225000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-603000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>830000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>893058000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53422000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>51521000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>49275000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34921000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29247000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13280000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13521000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14354000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13150000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13910000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18408000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15534000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7824000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4829000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>60595000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3534000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-80000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2341000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-185000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-7596000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-6995000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>13881000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12108000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7996000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10474000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10286000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8649000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8003000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8615000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8616000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6676000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6717000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7842000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8351000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4916000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1361000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5560000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4466000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3825000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3002000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2992000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3060000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3476000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4204000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4513000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6581000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5766000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6346000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6815000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6157000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5287000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7377000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8005000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5400000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4443000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6073000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>7577000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4071000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3212000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3381000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2784000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>8622000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2839000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3101000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2454000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2341000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1904000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2941000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2880000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2313000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4069000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2717000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1044000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1931000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>338000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>383000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>-371000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>371000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9950000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-1996000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1996000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>489000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>34000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1932000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5861000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2028000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
+      <c r="EC16"/>
     </row>
-    <row r="17" spans="1:132">
+    <row r="17" spans="1:133">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17">
+        <v>-7699000.0</v>
+      </c>
+      <c r="C17">
         <v>-15751000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5373000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9390000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-9048000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9132000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6190000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5304000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-12773000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4090000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2589000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1593000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1790000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2066000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1823000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2728000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3225000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-603000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-3708000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6732000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1856000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3049000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-41313000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1412000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>29247000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>13280000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13521000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>14354000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>13150000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>13910000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>18408000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>15534000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7824000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4829000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>60595000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3534000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-80000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2341000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-185000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-7596000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-6995000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13881000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>12108000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>7996000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>10474000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>10286000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>8649000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>8003000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>8615000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>8616000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>6676000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>6717000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>7842000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>8351000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>5058000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1415000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>5722000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>4408000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>3615000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>3038000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -32862,147 +33031,152 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
+      <c r="EC17"/>
     </row>
-    <row r="18" spans="1:132">
+    <row r="18" spans="1:133">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
+        <v>-9696000.0</v>
+      </c>
+      <c r="C18">
         <v>-9435000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7690000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6789000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6003000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4892000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4157000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3668000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3996000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4076000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-1198000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-905000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-392000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-5044000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6211000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6487000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7505000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7522000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7954000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -33060,212 +33234,213 @@
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
+      <c r="EC18"/>
     </row>
-    <row r="19" spans="1:132">
+    <row r="19" spans="1:133">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>177000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1117000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>619000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1208000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-589000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-170000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>5589000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>138000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1338000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-202000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1083000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1573000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>733000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>149000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1099000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1176000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1037000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1218000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>966000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>783000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1021000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1309000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1003000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1297000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1375000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2271000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1527000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>167000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>556000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>605000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>180000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>540000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>534000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>408000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>648000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>573000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>610000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>644000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>725000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>488000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>668000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>372000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>381000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>391000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>659000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-55000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>166000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -33292,178 +33467,177 @@
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
+      <c r="EC19"/>
     </row>
-    <row r="20" spans="1:132">
+    <row r="20" spans="1:133">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>836000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>852000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1118000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>4522000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>5892000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1160000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>43000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>618000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>1157000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1706000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3678000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4489000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6906000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>15272000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>20054000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>3546000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>3546000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>10952000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
@@ -33570,511 +33744,515 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
+      <c r="EC20"/>
     </row>
-    <row r="21" spans="1:132">
+    <row r="21" spans="1:133">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
+        <v>-1016000.0</v>
+      </c>
+      <c r="C21">
         <v>-8029000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5373000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7164000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8902000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6092000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5754000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4176000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-15885000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2776000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>563000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-610000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-118000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2728000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2670000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1771000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3137000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-380000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7901000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>851000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2390000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2230000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>160000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>470000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1867000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1364000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-567000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25359000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24020000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24787000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26994000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>28329000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18698000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14348000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18110000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9475000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8252000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10673000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12189000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3929000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-6150000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21312000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>21721000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15089000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>18750000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>18526000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16327000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>14144000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>15793000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>15680000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>12436000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>13262000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>15209000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9297000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5407000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11137000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8817000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8035000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9170000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7994000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7091000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7406000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9563000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>7768000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>11500000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>8608000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10569000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>11637000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>12145000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>9765000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>12599000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12352000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8507000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6233000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>8129000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9738000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7084000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6323000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5927000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4772000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4151000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4458000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5752000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4659000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4617000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3844000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>6470000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>5025000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>4284000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>7100000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4976000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2402000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4150000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-10894000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>6726000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7003000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>6503000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>6421000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6369000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5075000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>3898000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2287000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5428000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4475729.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3995050.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2900000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>2600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2400000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2900000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>3000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>2200000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DO21">
         <v>1900000.0</v>
       </c>
       <c r="DP21">
+        <v>1900000.0</v>
+      </c>
+      <c r="DQ21">
         <v>2000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2100000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>2100000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2300000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2300000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>2100000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>2000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>2200000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="EB21">
         <v>1800000.0</v>
       </c>
+      <c r="EC21">
+        <v>1800000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:132">
+    <row r="22" spans="1:133">
       <c r="A22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -34256,478 +34434,484 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
+      <c r="EC22"/>
     </row>
-    <row r="23" spans="1:132">
+    <row r="23" spans="1:133">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
+        <v>94478000.0</v>
+      </c>
+      <c r="C23">
         <v>100182000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5373000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>96960000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>97470000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>93990000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>91166000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>91775000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>101684000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>72024000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>67350000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>68019000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>66762000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>68958000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>72682000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>68695000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>69158000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>64794000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>70505000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61393000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>58310000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>57461000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>57972000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>54703000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>56203000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>54498000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>54144000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>129793000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>134894000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>134056000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>134490000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>130402000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>135332000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>137384000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>132350000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>140601000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>141328000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>138718000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>136951000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>145493000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>116405000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>71259000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>65564000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>70123000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>66951000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>65761000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>66483000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>68124000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>65623000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>64772000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>65529000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>64251000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>62954000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>60801000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>54749000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>67469000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>60241000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>60006000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>58470000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>53487000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>53561000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>53337000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>50529000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>47592000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>34518000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>30018000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>31652000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>29546000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>28503000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>27957000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>27355000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>24810000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>26785000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>27980000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>31379000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>27293000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>25363000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>25964000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>39052000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>36667000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>36654000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>35648000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>34749000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>31568000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>30805000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>29783000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>28088000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>24800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>24938000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>23525000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>21388000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>22606000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>22442000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>20797000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>25414000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>21394000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>20484000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>19343000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>19448000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>17641000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>16043000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>13820000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>12116000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>11299000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>10747298.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>9379987.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>8900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>7400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>6900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>6600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>6800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>6400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>6000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>5900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>6500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>5700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DO23">
         <v>5100000.0</v>
       </c>
       <c r="DP23">
+        <v>5100000.0</v>
+      </c>
+      <c r="DQ23">
         <v>4500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>4000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>3800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>3700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>3200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>3100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DX23">
         <v>3100000.0</v>
       </c>
       <c r="DY23">
-        <v>2900000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="DZ23">
         <v>2900000.0</v>
       </c>
       <c r="EA23">
+        <v>2900000.0</v>
+      </c>
+      <c r="EB23">
         <v>3000000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:132">
+    <row r="24" spans="1:133">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34816,485 +35000,487 @@
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
+      <c r="EC24"/>
     </row>
-    <row r="25" spans="1:132">
+    <row r="25" spans="1:133">
       <c r="A25" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B25">
+        <v>30619000.0</v>
+      </c>
+      <c r="C25">
         <v>34971000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32560000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>34492000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35103000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29458000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27750000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27681000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25579000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17443000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16834000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16670000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16185000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15782000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21891000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17873000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14451000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14684000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14393000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14248000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13299000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13266000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12693000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-36584000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>35258000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>37336000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39920000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>36626000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>42353000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>41179000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>41773000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>40028000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>41117000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>43487000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>44710000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>42568000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>44925000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>44804000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>46724000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>46807000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>32415000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17739000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>17583000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19118000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>17664000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>16337000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17176000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>16731000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>16596000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>15387000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>15688000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14992000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16070000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>13972000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>16553000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16794000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15259000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15807000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13615000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13773000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>14444000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>13938000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>13704000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>12203000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>8397000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8327000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8514000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8151000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8182000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7783000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7307000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7312000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7775000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7508000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7342000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7543000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7225000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7088000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>7025000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6612000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7116000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6537000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6113000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>5355000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5492000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>5422000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5573000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4715000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>4395000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>4337000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4303000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>4180000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>4127000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>4021000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3442000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3907000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3638000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>3495000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3325000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3117000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2909000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2483000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1725000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1818741.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1933657.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1840602.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DE25">
         <v>1600000.0</v>
       </c>
       <c r="DF25">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="DG25">
         <v>1500000.0</v>
       </c>
       <c r="DH25">
+        <v>1500000.0</v>
+      </c>
+      <c r="DI25">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DJ25">
         <v>1300000.0</v>
       </c>
       <c r="DK25">
+        <v>1300000.0</v>
+      </c>
+      <c r="DL25">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DM25">
         <v>1200000.0</v>
       </c>
       <c r="DN25">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO25">
         <v>1100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DR25">
         <v>800000.0</v>
       </c>
       <c r="DS25">
         <v>800000.0</v>
       </c>
       <c r="DT25">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DU25">
         <v>700000.0</v>
       </c>
       <c r="DV25">
         <v>700000.0</v>
       </c>
       <c r="DW25">
         <v>700000.0</v>
       </c>
       <c r="DX25">
         <v>700000.0</v>
       </c>
       <c r="DY25">
+        <v>700000.0</v>
+      </c>
+      <c r="DZ25">
         <v>600000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>700000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>600000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:132">
+    <row r="26" spans="1:133">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -35476,130 +35662,133 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
+      <c r="EC26"/>
     </row>
-    <row r="27" spans="1:132">
+    <row r="27" spans="1:133">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>11400000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>6800000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>4400000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>2700000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>3500000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>15200000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>15500000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
@@ -35652,489 +35841,495 @@
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
+      <c r="EC27"/>
     </row>
-    <row r="28" spans="1:132">
+    <row r="28" spans="1:133">
       <c r="A28" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B28">
+        <v>31022000.0</v>
+      </c>
+      <c r="C28">
         <v>33387000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27661000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29791000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29743000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>30992000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28970000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28006000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30239000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28596000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13883000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24402000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25691000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26609000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16440000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22227000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23090000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>23771000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17340000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20238000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20320000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20153000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18089000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20039000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>31394000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30991000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16746000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>27178000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>27170000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>28722000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11905000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>27452000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29915000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28750000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>25064000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>42199000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>43022000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>40153000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37062000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>40369000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>33694000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>21758000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>18190000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>20435000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>19008000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18733000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>17534000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18063000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16625000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17149000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17707000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>17481000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16355000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>16129000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12858000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>17680000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>15013000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>15170000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>15007000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>14199000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13901000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13338000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12803000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>14170000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10804000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7773000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8558000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7692000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7348000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7543000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7518000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7724000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7038000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7934000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>10426000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7620000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7070000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7474000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>13063000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>11801000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11977000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>12243000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9742000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>11681000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>9430000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9449000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5240000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>8812000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8379000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7887000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>5566000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>7012000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>7011000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>6441000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7034000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>7588000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>5950000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5569000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>5765000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4281000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3930000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>3581000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4225000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2631000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2449578.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2341265.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
+      <c r="EC28"/>
     </row>
-    <row r="29" spans="1:132">
+    <row r="29" spans="1:133">
       <c r="A29" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B29">
+        <v>-2541000.0</v>
+      </c>
+      <c r="C29">
         <v>-4108000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1772000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2974000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3048000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1119000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1902000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1542000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1026000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-282000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>720000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>756000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1779000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-228000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-251000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-501000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>53000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>621000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5422000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2185000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>922000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>98000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>141000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10284000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4292000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2771000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4599000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4524000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4210000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36192,1242 +36387,1252 @@
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
+      <c r="EC29"/>
     </row>
-    <row r="30" spans="1:132">
+    <row r="30" spans="1:133">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
+        <v>61775000.0</v>
+      </c>
+      <c r="C30">
         <v>33387000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26707000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>64576000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29743000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60960000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>57995000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57360000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67143000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>46039000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>42951000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41751000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42009000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42391000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45708000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41218000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>42402000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38455000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>42025000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35646000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>33662000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34037000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33482000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32034000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34022000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34181000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>33225000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>63804000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>69523000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>69901000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>68878000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67480000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>71032000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>72237000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>83819000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>84767000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>87947000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>84957000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>83785000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>87176000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>66109000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>39497000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>35775000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>39553000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>36671000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>35070000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>34710000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>34794000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>33220000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>32536000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33395000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32473000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>32426000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>30101000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29409000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>34474000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>30272000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>30977000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>28639000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>27973000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>28345000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>27276000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>26506000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>26372000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>19202000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>16100000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>17072000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>15843000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>15459000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>15326000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14825000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>14148000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14813000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15442000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17768000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15164000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>14295000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14562000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>20087000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>18414000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>19091000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>18780000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>15855000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>17035000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>14922000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>14498000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>10813000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>13527000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>12774000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>12224000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>9869000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>11192000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>11138000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>10462000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>15210000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>9777000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>9588000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>9064000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>9090000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>7398000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6839000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6064000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>5950000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>4450000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4586377.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4365923.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>6800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>6100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>5300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>5100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>4800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>3200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>2900000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>2700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>2500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DW30">
         <v>2200000.0</v>
       </c>
       <c r="DX30">
+        <v>2200000.0</v>
+      </c>
+      <c r="DY30">
         <v>2300000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="EA30">
         <v>2300000.0</v>
       </c>
       <c r="EB30">
+        <v>2300000.0</v>
+      </c>
+      <c r="EC30">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:132">
+    <row r="31" spans="1:133">
       <c r="A31" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B31">
+        <v>-9224000.0</v>
+      </c>
+      <c r="C31">
         <v>-11830000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1772000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3194000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4159000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2338000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2670000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2088000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2340000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-745000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>826000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>177000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-208000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>619000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1208000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-589000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-170000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5589000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>138000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1338000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1600000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>84000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1083000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1271000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>749000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-48000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6406000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6346000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6667000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6832000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-7947000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-8012000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-8343000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8818000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-8618000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8092000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7725000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7359000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7318000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5737000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1063000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1086000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1628000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1400000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1381000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1621000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1359000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1492000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1438000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1555000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1325000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1580000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1484000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-14902000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1942000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1131000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1136000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1621000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2058000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2680000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1726000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1562000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2152000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-138000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-271000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>604000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>103000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>6000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-858000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-757000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-337000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>25000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-576000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>221000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>280000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>279000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-191000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-288000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-420000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-90000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>9993000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-46000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-511000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-560000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-809000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-761000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-802000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>337000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-591000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1051000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-687000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-747000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1078000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1710000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>2571000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-9205000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>2546000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>17062000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2953000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-788000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2229000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2184000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-640000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>6962158.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>530119.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-300000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>100000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DG31">
         <v>-300000.0</v>
       </c>
       <c r="DH31">
+        <v>-300000.0</v>
+      </c>
+      <c r="DI31">
         <v>500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>400000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DL31">
         <v>400000.0</v>
       </c>
       <c r="DM31">
-        <v>-100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DN31">
         <v>-100000.0</v>
       </c>
       <c r="DO31">
+        <v>-100000.0</v>
+      </c>
+      <c r="DP31">
         <v>300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>200000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>100000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>300000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>100000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>400000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>100000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>900000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DY31">
         <v>-100000.0</v>
       </c>
       <c r="DZ31">
         <v>-100000.0</v>
       </c>
       <c r="EA31">
+        <v>-100000.0</v>
+      </c>
+      <c r="EB31">
         <v>800000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:132">
+    <row r="32" spans="1:133">
       <c r="A32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B32">
+        <v>93462000.0</v>
+      </c>
+      <c r="C32">
         <v>92153000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>91592000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>89796000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>88568000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>87898000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>85412000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87599000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>85799000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>69248000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>67913000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>67409000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>66644000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71686000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>70012000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>66924000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>66021000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>64414000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>62604000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>62244000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>59691000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>58132000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>55173000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>54336000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>53134000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>53577000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>155152000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>158914000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>158843000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>161484000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>158731000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>154030000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>151732000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>151617000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>151782000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>153258000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>153880000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>155572000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>156836000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>130309000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>92571000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>87285000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>85212000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>85701000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>84287000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>82810000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>82268000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>81416000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>80452000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>77965000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>77513000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>77454000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>76010000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>74998000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>72876000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>71378000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>68823000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>66505000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>62657000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>61555000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>60428000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>57935000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>53155000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>42286000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>41518000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>40260000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>40115000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>40140000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>40102000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>37120000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>37409000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>39137000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>36487000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>37612000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>35422000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>35101000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>33048000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>45375000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>42594000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>41426000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>39799000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>39207000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>37320000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>35464000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>34400000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>31932000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>31270000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>29963000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>27809000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>28488000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>27582000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>24844000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>24947000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>14520000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>28120000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>27487000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>25846000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>25869000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>24010000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>21118000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>17718000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>14403000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>16727000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>15223027.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>13375037.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>11800000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>11100000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>10200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>9100000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>9200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>9300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8200000.0</v>
       </c>
       <c r="DK32">
         <v>8200000.0</v>
       </c>
       <c r="DL32">
+        <v>8200000.0</v>
+      </c>
+      <c r="DM32">
         <v>8000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>7700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="DO32">
         <v>7000000.0</v>
       </c>
       <c r="DP32">
+        <v>7000000.0</v>
+      </c>
+      <c r="DQ32">
         <v>6500000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5800000.0</v>
       </c>
       <c r="DS32">
         <v>5800000.0</v>
       </c>
       <c r="DT32">
+        <v>5800000.0</v>
+      </c>
+      <c r="DU32">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="DV32">
         <v>5300000.0</v>
       </c>
       <c r="DW32">
+        <v>5300000.0</v>
+      </c>
+      <c r="DX32">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DY32">
         <v>5100000.0</v>
       </c>
       <c r="DZ32">
+        <v>5100000.0</v>
+      </c>
+      <c r="EA32">
         <v>4800000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>4700000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>4700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI30"/>
@@ -37528,51 +37733,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
         <v>46272000.0</v>
       </c>
       <c r="C2">
         <v>139255000.0</v>
       </c>
       <c r="D2">
         <v>44061000.0</v>
       </c>
       <c r="E2">
         <v>84344000.0</v>
       </c>
       <c r="F2">
         <v>195397000.0</v>
       </c>
       <c r="G2">
         <v>101651000.0</v>
       </c>
       <c r="H2">
         <v>85086000.0</v>
       </c>
       <c r="I2">
         <v>78585000.0</v>
       </c>
@@ -37633,51 +37838,51 @@
       <c r="AB2">
         <v>4891000.0</v>
       </c>
       <c r="AC2">
         <v>5203521.0</v>
       </c>
       <c r="AD2">
         <v>3763468.0</v>
       </c>
       <c r="AE2">
         <v>6106447.0</v>
       </c>
       <c r="AF2">
         <v>8574559.0</v>
       </c>
       <c r="AG2">
         <v>5695891.0</v>
       </c>
       <c r="AH2">
         <v>2500000.0</v>
       </c>
       <c r="AI2"/>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
         <v>358919000</v>
       </c>
       <c r="C3">
         <v>319070000</v>
       </c>
       <c r="D3">
         <v>255070000</v>
       </c>
       <c r="E3">
         <v>189609000</v>
       </c>
       <c r="F3">
         <v>160101000</v>
       </c>
       <c r="G3">
         <v>136568000</v>
       </c>
       <c r="H3">
         <v>155534000</v>
       </c>
       <c r="I3">
         <v>136641000</v>
       </c>
@@ -37740,51 +37945,51 @@
       </c>
       <c r="AC3">
         <v>13664692</v>
       </c>
       <c r="AD3">
         <v>10687958</v>
       </c>
       <c r="AE3">
         <v>15217862</v>
       </c>
       <c r="AF3">
         <v>6736514</v>
       </c>
       <c r="AG3">
         <v>3688292</v>
       </c>
       <c r="AH3">
         <v>3800000</v>
       </c>
       <c r="AI3">
         <v>7200000</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-40283000.0</v>
       </c>
       <c r="F4">
         <v>-111053000.0</v>
       </c>
       <c r="G4">
         <v>93746000.0</v>
       </c>
       <c r="H4">
         <v>16565000.0</v>
       </c>
       <c r="I4">
         <v>6501000.0</v>
       </c>
       <c r="J4">
         <v>42392000.0</v>
       </c>
       <c r="K4">
         <v>-40619000.0</v>
       </c>
@@ -37803,51 +38008,51 @@
       <c r="P4">
         <v>-11579000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-819000.0</v>
       </c>
       <c r="F5">
         <v>-17727000.0</v>
       </c>
       <c r="G5">
         <v>-12177000.0</v>
       </c>
       <c r="H5">
         <v>88895000.0</v>
       </c>
       <c r="I5">
         <v>61217000.0</v>
       </c>
       <c r="J5">
         <v>44768000.0</v>
       </c>
       <c r="K5">
         <v>59266000.0</v>
       </c>
@@ -37866,51 +38071,51 @@
       <c r="P5">
         <v>-9503000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
         <v>1932000.0</v>
       </c>
       <c r="C6">
         <v>-92983000.0</v>
       </c>
       <c r="D6">
         <v>95194000.0</v>
       </c>
       <c r="E6">
         <v>-40283000.0</v>
       </c>
       <c r="F6">
         <v>-111053000.0</v>
       </c>
       <c r="G6">
         <v>93746000.0</v>
       </c>
       <c r="H6">
         <v>16565000.0</v>
       </c>
       <c r="I6">
         <v>6501000.0</v>
       </c>
@@ -37973,51 +38178,51 @@
       </c>
       <c r="AC6">
         <v>-312412.0</v>
       </c>
       <c r="AD6">
         <v>1440053.0</v>
       </c>
       <c r="AE6">
         <v>-2342979.0</v>
       </c>
       <c r="AF6">
         <v>-2468112.0</v>
       </c>
       <c r="AG6">
         <v>574958.0</v>
       </c>
       <c r="AH6">
         <v>3400000.0</v>
       </c>
       <c r="AI6">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7">
         <v>3074000.0</v>
       </c>
       <c r="C7">
         <v>-3935000.0</v>
       </c>
       <c r="D7">
         <v>23020000.0</v>
       </c>
       <c r="E7">
         <v>-910000.0</v>
       </c>
       <c r="F7">
         <v>-34996000.0</v>
       </c>
       <c r="G7">
         <v>-19429000.0</v>
       </c>
       <c r="H7">
         <v>26939000.0</v>
       </c>
       <c r="I7">
         <v>2527000.0</v>
       </c>
@@ -38080,51 +38285,51 @@
       </c>
       <c r="AC7">
         <v>-333472.0</v>
       </c>
       <c r="AD7">
         <v>-1215510.0</v>
       </c>
       <c r="AE7">
         <v>-804365.0</v>
       </c>
       <c r="AF7">
         <v>-229346.0</v>
       </c>
       <c r="AG7">
         <v>-527213.0</v>
       </c>
       <c r="AH7">
         <v>2400000.0</v>
       </c>
       <c r="AI7">
         <v>700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-583000.0</v>
       </c>
       <c r="F8">
         <v>163000.0</v>
       </c>
       <c r="G8">
         <v>-7318000.0</v>
       </c>
       <c r="H8">
         <v>-7664000.0</v>
       </c>
       <c r="I8">
         <v>239000.0</v>
       </c>
       <c r="J8">
         <v>16451000.0</v>
       </c>
       <c r="K8">
         <v>14581000.0</v>
       </c>
@@ -38143,51 +38348,51 @@
       <c r="P8">
         <v>-1891000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9">
         <v>413000.0</v>
       </c>
       <c r="C9">
         <v>-2452000.0</v>
       </c>
       <c r="D9">
         <v>-189000.0</v>
       </c>
       <c r="E9">
         <v>-583000.0</v>
       </c>
       <c r="F9">
         <v>163000.0</v>
       </c>
       <c r="G9">
         <v>-7318000.0</v>
       </c>
       <c r="H9">
         <v>-7664000.0</v>
       </c>
       <c r="I9">
         <v>239000.0</v>
       </c>
@@ -38224,51 +38429,51 @@
       <c r="T9"/>
       <c r="U9">
         <v>254000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>1069000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9">
         <v>-100000.0</v>
       </c>
       <c r="AI9"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>5559000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-3139000.0</v>
       </c>
       <c r="G10">
         <v>7981000.0</v>
       </c>
       <c r="H10">
         <v>-463000.0</v>
       </c>
       <c r="I10">
         <v>439000.0</v>
       </c>
       <c r="J10">
         <v>33339000.0</v>
       </c>
       <c r="K10">
         <v>-30288000.0</v>
       </c>
@@ -38323,51 +38528,51 @@
       <c r="AB10">
         <v>-601000.0</v>
       </c>
       <c r="AC10">
         <v>480654.0</v>
       </c>
       <c r="AD10">
         <v>-1080082.0</v>
       </c>
       <c r="AE10">
         <v>-952981.0</v>
       </c>
       <c r="AF10">
         <v>-411084.0</v>
       </c>
       <c r="AG10">
         <v>34076.0</v>
       </c>
       <c r="AH10">
         <v>100000.0</v>
       </c>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6632000.0</v>
       </c>
       <c r="F11">
         <v>2976000.0</v>
       </c>
       <c r="G11">
         <v>3764000.0</v>
       </c>
       <c r="H11">
         <v>-31816000.0</v>
       </c>
       <c r="I11">
         <v>1343000.0</v>
       </c>
       <c r="J11">
         <v>-42484000.0</v>
       </c>
       <c r="K11">
         <v>39283000.0</v>
       </c>
@@ -38388,51 +38593,51 @@
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>5518000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>14754000.0</v>
       </c>
       <c r="F12">
         <v>-1270396000.0</v>
       </c>
       <c r="G12">
         <v>270634000.0</v>
       </c>
       <c r="H12">
         <v>12435000.0</v>
       </c>
       <c r="I12">
         <v>10037000.0</v>
       </c>
       <c r="J12">
         <v>-51338000.0</v>
       </c>
       <c r="K12">
         <v>-48330000.0</v>
       </c>
@@ -38451,51 +38656,51 @@
       <c r="P12">
         <v>20863000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-780000.0</v>
       </c>
       <c r="F13">
         <v>-12986000.0</v>
       </c>
       <c r="G13">
         <v>4448000.0</v>
       </c>
       <c r="H13">
         <v>27269000.0</v>
       </c>
       <c r="I13">
         <v>26569000.0</v>
       </c>
       <c r="J13">
         <v>31858000.0</v>
       </c>
       <c r="K13">
         <v>5898000.0</v>
       </c>
@@ -38508,51 +38713,51 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14">
         <v>131613000.0</v>
       </c>
       <c r="C14">
         <v>98453000.0</v>
       </c>
       <c r="D14">
         <v>65471000.0</v>
       </c>
       <c r="E14">
         <v>68899000.0</v>
       </c>
       <c r="F14">
         <v>55206000.0</v>
       </c>
       <c r="G14">
         <v>48703000.0</v>
       </c>
       <c r="H14">
         <v>160078000.0</v>
       </c>
       <c r="I14">
         <v>166405000.0</v>
       </c>
@@ -38615,51 +38820,51 @@
       </c>
       <c r="AC14">
         <v>5429815.0</v>
       </c>
       <c r="AD14">
         <v>4650894.0</v>
       </c>
       <c r="AE14">
         <v>3529554.0</v>
       </c>
       <c r="AF14">
         <v>2864521.0</v>
       </c>
       <c r="AG14">
         <v>2730938.0</v>
       </c>
       <c r="AH14">
         <v>2500000.0</v>
       </c>
       <c r="AI14">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15">
         <v>6445000.0</v>
       </c>
       <c r="C15">
         <v>5805000.0</v>
       </c>
       <c r="D15">
         <v>4523000.0</v>
       </c>
       <c r="E15">
         <v>3991000.0</v>
       </c>
       <c r="F15">
         <v>940256000.0</v>
       </c>
       <c r="G15">
         <v>16424000.0</v>
       </c>
       <c r="H15">
         <v>13943000.0</v>
       </c>
       <c r="I15">
         <v>12866000.0</v>
       </c>
@@ -38722,51 +38927,51 @@
       </c>
       <c r="AC15">
         <v>1915435.0</v>
       </c>
       <c r="AD15">
         <v>1617127.0</v>
       </c>
       <c r="AE15">
         <v>1579519.0</v>
       </c>
       <c r="AF15">
         <v>1805165.0</v>
       </c>
       <c r="AG15">
         <v>1410285.0</v>
       </c>
       <c r="AH15">
         <v>1100000.0</v>
       </c>
       <c r="AI15">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
         <v>48204000.0</v>
       </c>
       <c r="C16">
         <v>46272000.0</v>
       </c>
       <c r="D16">
         <v>139255000.0</v>
       </c>
       <c r="E16">
         <v>44061000.0</v>
       </c>
       <c r="F16">
         <v>84344000.0</v>
       </c>
       <c r="G16">
         <v>195397000.0</v>
       </c>
       <c r="H16">
         <v>101651000.0</v>
       </c>
       <c r="I16">
         <v>85086000.0</v>
       </c>
@@ -38829,90 +39034,90 @@
       </c>
       <c r="AC16">
         <v>4891109.0</v>
       </c>
       <c r="AD16">
         <v>5203521.0</v>
       </c>
       <c r="AE16">
         <v>3763468.0</v>
       </c>
       <c r="AF16">
         <v>6106447.0</v>
       </c>
       <c r="AG16">
         <v>6270849.0</v>
       </c>
       <c r="AH16">
         <v>5900000.0</v>
       </c>
       <c r="AI16">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
         <v>-257921000.0</v>
       </c>
       <c r="C18">
         <v>-256503000.0</v>
       </c>
       <c r="D18">
         <v>-141296000.0</v>
       </c>
       <c r="E18">
         <v>-114714000.0</v>
       </c>
       <c r="F18">
         <v>-411035000.0</v>
       </c>
       <c r="G18">
         <v>166299000.0</v>
       </c>
       <c r="H18">
         <v>103611000.0</v>
       </c>
       <c r="I18">
         <v>129006000.0</v>
       </c>
@@ -38975,51 +39180,51 @@
       </c>
       <c r="AC18">
         <v>-2640254.0</v>
       </c>
       <c r="AD18">
         <v>-2217134.0</v>
       </c>
       <c r="AE18">
         <v>-6477809.0</v>
       </c>
       <c r="AF18">
         <v>1424779.0</v>
       </c>
       <c r="AG18">
         <v>3864993.0</v>
       </c>
       <c r="AH18">
         <v>2800000.0</v>
       </c>
       <c r="AI18">
         <v>100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-339406000.0</v>
       </c>
       <c r="D19">
         <v>-226025000.0</v>
       </c>
       <c r="E19">
         <v>-184179000.0</v>
       </c>
       <c r="F19">
         <v>1784354000.0</v>
       </c>
       <c r="G19">
         <v>-155588000.0</v>
       </c>
       <c r="H19">
         <v>-165334000.0</v>
       </c>
       <c r="I19">
         <v>1000.0</v>
       </c>
       <c r="J19">
         <v>14000.0</v>
@@ -39042,92 +39247,92 @@
       <c r="P19">
         <v>391000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B21">
         <v>223780000.0</v>
       </c>
       <c r="C21">
         <v>117956000.0</v>
       </c>
       <c r="D21">
         <v>225000000.0</v>
       </c>
       <c r="E21">
         <v>75000000.0</v>
       </c>
       <c r="F21">
         <v>-841000.0</v>
       </c>
       <c r="G21">
         <v>75000000.0</v>
       </c>
       <c r="H21">
         <v>-53197000.0</v>
       </c>
       <c r="I21">
         <v>-55235000.0</v>
       </c>
@@ -39152,51 +39357,51 @@
       <c r="P21">
         <v>-14538000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22">
         <v>-32943000.0</v>
       </c>
       <c r="C22">
         <v>-31786000.0</v>
       </c>
       <c r="D22">
         <v>8038000.0</v>
       </c>
       <c r="E22">
         <v>-8379000.0</v>
       </c>
       <c r="F22">
         <v>7929000.0</v>
       </c>
       <c r="G22">
         <v>2626000.0</v>
       </c>
       <c r="H22">
         <v>54935000.0</v>
       </c>
       <c r="I22">
         <v>46595000.0</v>
       </c>
@@ -39259,51 +39464,51 @@
       </c>
       <c r="AC22">
         <v>5603775.0</v>
       </c>
       <c r="AD22">
         <v>4479563.0</v>
       </c>
       <c r="AE22">
         <v>4766339.0</v>
       </c>
       <c r="AF22">
         <v>6230685.0</v>
       </c>
       <c r="AG22">
         <v>4851019.0</v>
       </c>
       <c r="AH22">
         <v>4600000.0</v>
       </c>
       <c r="AI22">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
         <v>-21737000.0</v>
       </c>
       <c r="C23">
         <v>73432000.0</v>
       </c>
       <c r="D23">
         <v>-979000.0</v>
       </c>
       <c r="E23">
         <v>72992000.0</v>
       </c>
       <c r="F23">
         <v>-704217000.0</v>
       </c>
       <c r="G23">
         <v>-37109000.0</v>
       </c>
       <c r="H23">
         <v>-2911000.0</v>
       </c>
       <c r="I23">
         <v>-3974000.0</v>
       </c>
@@ -39366,51 +39571,51 @@
       </c>
       <c r="AC23">
         <v>1901686.0</v>
       </c>
       <c r="AD23">
         <v>3179500.0</v>
       </c>
       <c r="AE23">
         <v>14584839.0</v>
       </c>
       <c r="AF23">
         <v>998000.0</v>
       </c>
       <c r="AG23">
         <v>893000.0</v>
       </c>
       <c r="AH23">
         <v>300000.0</v>
       </c>
       <c r="AI23">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24">
         <v>69255000.0</v>
       </c>
       <c r="C24">
         <v>327075000.0</v>
       </c>
       <c r="D24">
         <v>19859000.0</v>
       </c>
       <c r="E24">
         <v>5430000.0</v>
       </c>
       <c r="F24">
         <v>1944089000.0</v>
       </c>
       <c r="G24">
         <v>-35138000.0</v>
       </c>
       <c r="H24">
         <v>-26542000.0</v>
       </c>
       <c r="I24">
         <v>840000.0</v>
       </c>
@@ -39473,51 +39678,51 @@
       </c>
       <c r="AC24">
         <v>2441591.0</v>
       </c>
       <c r="AD24">
         <v>1312520.0</v>
       </c>
       <c r="AE24">
         <v>-7242559.0</v>
       </c>
       <c r="AF24">
         <v>-1403559.0</v>
       </c>
       <c r="AG24">
         <v>-3001656.0</v>
       </c>
       <c r="AH24">
         <v>300000.0</v>
       </c>
       <c r="AI24">
         <v>900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
         <v>-873000.0</v>
       </c>
       <c r="C25">
         <v>-243000.0</v>
       </c>
       <c r="D25">
         <v>4239000.0</v>
       </c>
       <c r="E25">
         <v>8171000.0</v>
       </c>
       <c r="F25">
         <v>-304744000.0</v>
       </c>
       <c r="G25">
         <v>249750000.0</v>
       </c>
       <c r="H25">
         <v>1732000.0</v>
       </c>
       <c r="I25">
         <v>38953000.0</v>
       </c>
@@ -39580,51 +39785,51 @@
       </c>
       <c r="AC25">
         <v>-797051.0</v>
       </c>
       <c r="AD25">
         <v>-177767.0</v>
       </c>
       <c r="AE25">
         <v>552604.0</v>
       </c>
       <c r="AF25">
         <v>-1028247.0</v>
       </c>
       <c r="AG25">
         <v>551865.0</v>
       </c>
       <c r="AH25">
         <v>-2400000.0</v>
       </c>
       <c r="AI25">
         <v>300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-1727000.0</v>
       </c>
       <c r="D26">
         <v>-1387000.0</v>
       </c>
       <c r="E26">
         <v>-1076000.0</v>
       </c>
       <c r="F26">
         <v>-1627000.0</v>
       </c>
       <c r="G26">
         <v>-2217000.0</v>
       </c>
       <c r="H26">
         <v>-7231000.0</v>
       </c>
       <c r="I26">
         <v>-3245000.0</v>
       </c>
       <c r="J26">
         <v>-5411000.0</v>
@@ -39651,51 +39856,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-636000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26">
         <v>-100000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27">
         <v>9590000.0</v>
       </c>
       <c r="C27">
         <v>9837000.0</v>
       </c>
       <c r="D27">
         <v>10033000.0</v>
       </c>
       <c r="E27">
         <v>8528000.0</v>
       </c>
       <c r="F27">
         <v>3408000.0</v>
       </c>
       <c r="G27">
         <v>5907000.0</v>
       </c>
       <c r="H27">
         <v>3817000.0</v>
       </c>
       <c r="I27">
         <v>4959000.0</v>
       </c>
@@ -39732,51 +39937,51 @@
       <c r="T27">
         <v>-1529000.0</v>
       </c>
       <c r="U27">
         <v>-8437000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>23816000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
         <v>195598000.0</v>
       </c>
       <c r="C28">
         <v>183856000.0</v>
       </c>
       <c r="D28">
         <v>218111000.0</v>
       </c>
       <c r="E28">
         <v>69001000.0</v>
       </c>
       <c r="F28">
         <v>-1644473000.0</v>
       </c>
       <c r="G28">
         <v>-53533000.0</v>
       </c>
       <c r="H28">
         <v>-77246000.0</v>
       </c>
       <c r="I28">
         <v>-71346000.0</v>
       </c>
@@ -39839,51 +40044,51 @@
       </c>
       <c r="AC28">
         <v>-113749.0</v>
       </c>
       <c r="AD28">
         <v>1008644.0</v>
       </c>
       <c r="AE28">
         <v>12511917.0</v>
       </c>
       <c r="AF28">
         <v>-1237316.0</v>
       </c>
       <c r="AG28">
         <v>-1770544.0</v>
       </c>
       <c r="AH28">
         <v>300000.0</v>
       </c>
       <c r="AI28">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
         <v>100998000.0</v>
       </c>
       <c r="C29">
         <v>62567000.0</v>
       </c>
       <c r="D29">
         <v>113774000.0</v>
       </c>
       <c r="E29">
         <v>74895000.0</v>
       </c>
       <c r="F29">
         <v>-250934000.0</v>
       </c>
       <c r="G29">
         <v>302867000.0</v>
       </c>
       <c r="H29">
         <v>259145000.0</v>
       </c>
       <c r="I29">
         <v>265647000.0</v>
       </c>
@@ -39946,51 +40151,51 @@
       </c>
       <c r="AC29">
         <v>11024438.0</v>
       </c>
       <c r="AD29">
         <v>8470824.0</v>
       </c>
       <c r="AE29">
         <v>8740053.0</v>
       </c>
       <c r="AF29">
         <v>8161293.0</v>
       </c>
       <c r="AG29">
         <v>7553285.0</v>
       </c>
       <c r="AH29">
         <v>6600000.0</v>
       </c>
       <c r="AI29">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
         <v>-294664000.0</v>
       </c>
       <c r="C30">
         <v>-339406000.0</v>
       </c>
       <c r="D30">
         <v>-236691000.0</v>
       </c>
       <c r="E30">
         <v>-184179000.0</v>
       </c>
       <c r="F30">
         <v>1784354000.0</v>
       </c>
       <c r="G30">
         <v>-155588000.0</v>
       </c>
       <c r="H30">
         <v>-165334000.0</v>
       </c>
       <c r="I30">
         <v>-187800000.0</v>
       </c>
@@ -40070,1413 +40275,1422 @@
       <c r="AI30">
         <v>-6300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EB30"/>
+  <dimension ref="A1:EC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132">
+    <row r="1" spans="1:133">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>192</v>
       </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
       </c>
-      <c r="EB1" t="s">
-        <v>193</v>
+      <c r="EC1" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="2" spans="1:132">
+    <row r="2" spans="1:133">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
+        <v>71078000.0</v>
+      </c>
+      <c r="C2">
         <v>48204000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22621000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29077000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>87547000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46272000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43099000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43779000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>389735000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>139255000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35966000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26304000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48396000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44061000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33033000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33335000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53981000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>84344000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>532544000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>248789000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>229182000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>195397000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>184050000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>143712000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>120232000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>101651000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>97415000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>98091000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>69859000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>85086000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>75207000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>65569000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49448000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>78585000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>75467000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>59774000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39927000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36193000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>27531000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>40571000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>89160000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>76812000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>87288000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>92137000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>77152000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>68917000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>78643000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>72085000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>53681000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38316000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>61955000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>73402000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>67095000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>71086000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>94647000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21312000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19643000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15874000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>21862000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>25431000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26558000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27453000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>43144000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>26504000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18198000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12054000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14918000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13266000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18653000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5240000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7318000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>23007000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22995000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17245000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23202000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23256000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>20867000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13440000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15073000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>16367000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5399000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2572000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12165000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9050000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>23551000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14172000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>31523000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>34931000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>33138000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>28696000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>31690000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>31735000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>36288000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2209000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2450000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>934000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1331000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2173000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3106000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2591000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>4547000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3133000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3648000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4996482.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6837583.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7155827.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="DE2">
         <v>6700000.0</v>
       </c>
       <c r="DF2">
+        <v>6700000.0</v>
+      </c>
+      <c r="DG2">
         <v>4900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>5600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>6400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>5000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>5100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>4300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>4900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>5600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>6100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>4900000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>4800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="DW2">
         <v>6300000.0</v>
       </c>
       <c r="DX2">
+        <v>6300000.0</v>
+      </c>
+      <c r="DY2">
         <v>119432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120232000.0</v>
       </c>
       <c r="DZ2">
         <v>120232000.0</v>
       </c>
       <c r="EA2">
         <v>120232000.0</v>
       </c>
       <c r="EB2">
         <v>120232000.0</v>
       </c>
+      <c r="EC2">
+        <v>120232000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:132">
+    <row r="3" spans="1:133">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
+        <v>70374000</v>
+      </c>
+      <c r="C3">
         <v>75821000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>107373000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>82114000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>86196000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>83236000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>92618000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>75538000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>80861000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>70053000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>66196000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>54082000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>67793000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>67468000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>57252000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>43651000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>43013000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>45693000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>41301000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>39238000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>40080000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>39482000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>37710000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16114000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>34327000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>32299000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18222000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44656000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>34704000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>44420000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>44332000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>29987000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>37940000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>24382000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>37054000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34669000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>36179000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>38587000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>70381000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>42727000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>39586000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20537000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>30035000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14509000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>15635000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9500000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17035000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18393000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>15608000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17196000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>36244000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>32302000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>22458000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>26024000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>35442000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>21312000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>17468000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14831000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>22158000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>20874000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>15510000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>16121000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>15112000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>21560000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9694000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9570000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>15560000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12142000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>16429000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9077000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>26669000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>20166000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>10977000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7757000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>11008000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9257000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5361000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3458000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5030000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5898000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4703000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5564000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8992000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>8457000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7883000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4195000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12377000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>16229000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3868000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1621000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3311000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4767000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2371000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2027000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3840000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3939000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>9080000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>5753000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>13386000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>5449000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5257000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4303000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>7713000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>16457475</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>11177751</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>8918774</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2900000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>8200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>3100000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2100000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3000000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3800000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>4100000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2800000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>3600000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3000000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1800000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>2300000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1500000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>6800000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>3900000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>3000000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>2300000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>1800000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>1400000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>1200000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>800000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>900000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>1000000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>700000</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>800000</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>3000000</v>
       </c>
     </row>
-    <row r="4" spans="1:132">
+    <row r="4" spans="1:133">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-22092000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>4335000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>11028000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-302000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-20646000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-30363000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-448200000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>283755000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>19607000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>33785000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>11347000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>40338000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>23480000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>18581000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>4236000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-676000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>28232000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-15227000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>9879000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>9638000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>16121000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-29137000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>3118000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>15693000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>19847000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>3734000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>8662000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-13040000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-48589000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>12348000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-10476000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-4849000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>14985000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>8235000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-9726000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>6558000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>18404000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>15365000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-23639000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-11447000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>6307000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-3991000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-23561000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>73335000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>1669000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>3769000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -41506,205 +41720,206 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
+      <c r="EC4"/>
     </row>
-    <row r="5" spans="1:132">
+    <row r="5" spans="1:133">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>3678000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23775000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5444000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-947000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3887000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1429000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-17202000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-76000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5675000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6124000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12521000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-57818000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>31493000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>26669000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18736000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>22196000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18615000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>29348000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8148000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-764000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>31945000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>21888000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>349000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11456000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15454000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>17509000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>16350000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>17831000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16908000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8177000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9843000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-342000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6165000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5672000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12346000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1884000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>8010000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>9068000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5990000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5223000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2189000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2784000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4422000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>12720000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-11048000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>11269000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -41734,993 +41949,1000 @@
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
+      <c r="EC5"/>
     </row>
-    <row r="6" spans="1:132">
+    <row r="6" spans="1:133">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
+        <v>-15824000.0</v>
+      </c>
+      <c r="C6">
         <v>22874000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25583000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6456000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-58470000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>41275000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3173000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-680000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-345956000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>250480000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>103289000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9662000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22092000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4335000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11028000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-302000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20646000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30363000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-448200000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>283755000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19607000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>33785000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11347000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>40338000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23480000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>18581000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4236000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-676000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>28232000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-15227000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9879000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9638000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>16121000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-29137000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3118000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>15693000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19847000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3734000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8662000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-13040000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-48589000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12348000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10476000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-4849000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>14985000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>8235000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-9726000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6558000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>18404000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>15365000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-23639000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11447000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6307000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3991000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-23561000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>73335000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1669000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3769000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5988000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3569000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1127000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-895000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-15691000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>16640000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8306000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6144000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2864000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1652000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-5387000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>13413000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2078000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-15689000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>12000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>5750000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-5957000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-54000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2389000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>7427000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1633000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1294000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>10968000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2827000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-9593000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3115000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-14501000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>9379000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-17351000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-3408000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1793000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4442000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-2994000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-45000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-4553000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>34079000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-241000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1516000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-397000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-842000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-933000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>515000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1956000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1414000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-515000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1348482.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1841101.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-318244.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>100000.0</v>
       </c>
-      <c r="DE6"/>
-      <c r="DF6">
+      <c r="DF6"/>
+      <c r="DG6">
         <v>1800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DQ6">
         <v>-700000.0</v>
       </c>
       <c r="DR6">
+        <v>-700000.0</v>
+      </c>
+      <c r="DS6">
         <v>-500000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-1100000.0</v>
       </c>
-      <c r="DT6"/>
-      <c r="DU6">
+      <c r="DU6"/>
+      <c r="DV6">
         <v>-1900000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>500000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-300000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>1200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-800000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>200000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>2100000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:132">
+    <row r="7" spans="1:133">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7">
+        <v>-2159000.0</v>
+      </c>
+      <c r="C7">
         <v>2619000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2349000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6091000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2198000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3168000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1272000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1747000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>408000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3912000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1881000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-760000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>675000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-566000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2964000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>165000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-83000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1845000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7057000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-20759000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2138000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8119000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-20547000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4347000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6283000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4508000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-17555000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-95000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5326000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1734000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3854000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-16703000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>10655000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4721000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-6673000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>13374000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>15252000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-32019000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2137000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1695000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>35932000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>8716000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-825000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1070000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>8680000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2124000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-13217000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2611000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>10770000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>10102000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-12262000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6530000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2425000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>403000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-25602000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>10874000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>621000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>6722000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2132000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2777000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-4330000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>540000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1900000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>5065000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1244000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>795000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1777000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-9865000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>6840000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>5404000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1914000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-9538000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1823000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>2564000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1742000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-912000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1922000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>800000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1412000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1498000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-3607000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>5586000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-4066000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2192000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-763000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>7978000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-5075000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>6754000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-2733000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-116000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-2766000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-2443000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>1063000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1887000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>623000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1197000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-962000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-321000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-1248000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1783000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-873000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-4455000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1352000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>942902.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>2053333.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>171765.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-3100000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>500000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-1600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>1100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-900000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>500000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-1000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>1500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>1600000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DR7">
         <v>-300000.0</v>
       </c>
       <c r="DS7">
+        <v>-300000.0</v>
+      </c>
+      <c r="DT7">
         <v>-4700000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>3900000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-200000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-800000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="DY7">
         <v>12500000.0</v>
       </c>
-      <c r="DZ7"/>
+      <c r="DZ7">
+        <v>12500000.0</v>
+      </c>
       <c r="EA7"/>
-      <c r="EB7">
+      <c r="EB7"/>
+      <c r="EC7">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:132">
+    <row r="8" spans="1:133">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>11000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4488000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1740000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3273000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1460000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>5890000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1358000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-5564000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2508000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1861000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-6129000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>27384000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-31116000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2543000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2770000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-333000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1434000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3127000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>5731000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>5568000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-14331000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>3271000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>10033000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1222000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>3567000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1629000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>6678000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>12235000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-6802000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>2470000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>1942000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2650000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-2112000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>1773000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-3147000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1508000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-1622000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>52000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-2084000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>212000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-952000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>230000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-2948000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-1657000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-2937000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-704000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -42750,1154 +42972,1160 @@
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
+      <c r="EC8"/>
     </row>
-    <row r="9" spans="1:132">
+    <row r="9" spans="1:133">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9">
+        <v>-680000.0</v>
+      </c>
+      <c r="C9">
         <v>904000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1821000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1079000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1335000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2490000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1822000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1595000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-761000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1726000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3242000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4488000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1740000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3273000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1460000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5890000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1358000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5564000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2508000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1861000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5868000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21269000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-31116000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2543000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>195000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-333000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1434000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3127000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5731000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5568000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-14331000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3271000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10033000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1222000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3567000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1629000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6678000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>12235000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-6802000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2470000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1942000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2650000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2112000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1773000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3147000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1508000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1622000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>52000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2084000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>212000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-952000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>230000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2948000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1657000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2937000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-704000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>985000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-957000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1899000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-20000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>911000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1711000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-517000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1803000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>607000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1187000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-2621000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>2119000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>688000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>676000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>254000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>342000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2170000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2077000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>267000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>1069000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1401000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2195000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1453000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>105000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9">
         <v>356000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>444000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>742000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-600000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-100000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-9200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-2000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DM9">
         <v>-700000.0</v>
       </c>
       <c r="DN9">
+        <v>-700000.0</v>
+      </c>
+      <c r="DO9">
         <v>100000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DQ9">
         <v>-100000.0</v>
       </c>
       <c r="DR9">
-        <v>-200000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="DS9">
         <v>-200000.0</v>
       </c>
       <c r="DT9">
+        <v>-200000.0</v>
+      </c>
+      <c r="DU9">
         <v>-500000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-100000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>600000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>-300000.0</v>
       </c>
-      <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
+      <c r="EC9"/>
     </row>
-    <row r="10" spans="1:132">
+    <row r="10" spans="1:133">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-3545000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>578000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2967000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>2496000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2103000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-868000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6084000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2433.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5276000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3776000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1343000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1167000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2005000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>674000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1975000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-302000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1244000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1954000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2457000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1735000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6555000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10861000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14188000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-24154000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5290000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-11157000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-267000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>206000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1053000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1467000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1190000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-9000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>982000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2138000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1909000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-796000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-825000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2603000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2541000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>271000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-262000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>211000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2130000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1266000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1666000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1450000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-969000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>36000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-496000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1167000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1224000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-107000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1136000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>665000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1276000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-663000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>255000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1020000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>62000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1357000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>150000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>273000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-425000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>342000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>13000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-511000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-36000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-52000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>192000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>145000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-465000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>203000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-158000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-171000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-11000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>65000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-12000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>353000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2890000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-2084000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>267000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>304000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>145000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-859000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>478000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>337360.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>232133.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>185507.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-9000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-1000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-10800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-100000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-400000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>100000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DW10">
         <v>100000.0</v>
       </c>
-      <c r="DX10"/>
+      <c r="DX10">
+        <v>100000.0</v>
+      </c>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
+      <c r="EC10"/>
     </row>
-    <row r="11" spans="1:132">
+    <row r="11" spans="1:133">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-4945000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3979000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-7236000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1657000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5837000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-6890000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8602000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6186000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>841000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5247000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1414000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>28823000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5556000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-18089000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-35536000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>886000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3711000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-877000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3617000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-7229000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6658000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1703000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-6206000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11193000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1506000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-48977000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11740000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-19948000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>51080000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1664000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6870000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1222000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3574000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-8102000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3466000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>790000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3400000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1156000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-2279000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-723000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>6391000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-5214000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-15691000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-460000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>14868000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-4054000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>5518000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
+      <c r="EC11"/>
     </row>
-    <row r="12" spans="1:132">
+    <row r="12" spans="1:133">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>4757000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6192000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1055000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2171000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7717000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3811000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-411753000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-887316000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-3988000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>81133000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>83190000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>174010000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8528000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4906000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>38271000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-8380000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-5357000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-12099000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8498000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8275000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-4005000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-2731000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-41076000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>106000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-9096000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1272000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4205000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-3740000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-51497000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2702000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7195000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-3332000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-512000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-824000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11047000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2639000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-2002000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-1508000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12318000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6184000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3109000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-17000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23652000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3170000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>586000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-4545000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>539000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>512000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>954000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
@@ -43920,160 +44148,161 @@
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
+      <c r="EC12"/>
     </row>
-    <row r="13" spans="1:132">
+    <row r="13" spans="1:133">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-1554000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3442000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1377000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4045000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1262000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3444000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-683000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="X13">
         <v>150000.0</v>
       </c>
       <c r="Y13">
+        <v>150000.0</v>
+      </c>
+      <c r="Z13">
         <v>23283000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5559000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10540000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6056000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19534000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-8861000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>792000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-17326000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>12990000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-5259000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3993000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2630000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>7849000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-11960000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5898000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>11128000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>23043000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-4595000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>2484000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -44114,1126 +44343,1134 @@
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
+      <c r="EC13"/>
     </row>
-    <row r="14" spans="1:132">
+    <row r="14" spans="1:133">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14">
+        <v>30619000.0</v>
+      </c>
+      <c r="C14">
         <v>34971000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32560000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34492000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35103000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29458000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27750000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27681000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25579000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17443000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16331000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16121000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15647000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15269000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>21891000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17873000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14451000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14684000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14393000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14248000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13266000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12779000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11995000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>35258000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>37336000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13057000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>36626000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>42353000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>41179000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41773000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40028000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41117000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>43487000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>44710000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42568000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>44925000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>44804000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>46724000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>46807000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>32415000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17739000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17583000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19118000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>17664000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>16337000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17176000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>16731000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>16596000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>15387000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15688000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14992000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16070000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13972000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16553000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16794000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15259000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15807000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13615000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13773000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>14444000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>13938000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>13704000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12203000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8397000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>8327000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8514000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8151000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8182000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7783000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7307000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7312000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7775000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7508000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7342000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7543000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7225000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7088000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7025000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6612000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7116000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6537000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6113000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>5355000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5492000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>5422000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>5573000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4715000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4395000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>4337000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>4303000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4180000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4127000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>4021000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3442000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>3907000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3638000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>3495000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3325000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3117000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>2909000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2483000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1725000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1818741.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1933657.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1840602.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DE14">
         <v>1600000.0</v>
       </c>
       <c r="DF14">
         <v>1600000.0</v>
       </c>
       <c r="DG14">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH14">
         <v>1500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DJ14">
         <v>1300000.0</v>
       </c>
       <c r="DK14">
+        <v>1300000.0</v>
+      </c>
+      <c r="DL14">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DM14">
         <v>1200000.0</v>
       </c>
       <c r="DN14">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO14">
         <v>1100000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>1000000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DR14">
         <v>800000.0</v>
       </c>
       <c r="DS14">
         <v>800000.0</v>
       </c>
       <c r="DT14">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DU14">
         <v>700000.0</v>
       </c>
       <c r="DV14">
         <v>700000.0</v>
       </c>
       <c r="DW14">
         <v>700000.0</v>
       </c>
       <c r="DX14">
         <v>700000.0</v>
       </c>
       <c r="DY14">
+        <v>700000.0</v>
+      </c>
+      <c r="DZ14">
         <v>600000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>700000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>600000.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:132">
+    <row r="15" spans="1:133">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>6445000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>5805000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>4523000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>3991000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>3991000.0</v>
+      </c>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>3406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>936850000.0</v>
       </c>
       <c r="U15">
         <v>936850000.0</v>
       </c>
       <c r="V15">
         <v>936850000.0</v>
       </c>
       <c r="W15">
-        <v>16424000.0</v>
+        <v>936850000.0</v>
       </c>
       <c r="X15">
         <v>16424000.0</v>
       </c>
       <c r="Y15">
         <v>16424000.0</v>
       </c>
       <c r="Z15">
         <v>16424000.0</v>
       </c>
       <c r="AA15">
-        <v>13943000.0</v>
+        <v>16424000.0</v>
       </c>
       <c r="AB15">
         <v>13943000.0</v>
       </c>
       <c r="AC15">
         <v>13943000.0</v>
       </c>
       <c r="AD15">
         <v>13943000.0</v>
       </c>
       <c r="AE15">
-        <v>12866000.0</v>
+        <v>13943000.0</v>
       </c>
       <c r="AF15">
         <v>12866000.0</v>
       </c>
       <c r="AG15">
         <v>12866000.0</v>
       </c>
       <c r="AH15">
         <v>12866000.0</v>
       </c>
       <c r="AI15">
+        <v>12866000.0</v>
+      </c>
+      <c r="AJ15">
         <v>12257000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>11705000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>835000000.0</v>
       </c>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>11085000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>10761000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>8191000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
         <v>7403000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>7320000.0</v>
       </c>
-      <c r="BH15">
-[...2 lines deleted...]
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>7313000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>7007000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>6520000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>5803000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>5334000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>3532000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>3279000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>2960000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>2794000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>2635000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
-      <c r="CY15">
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>2481000.0</v>
       </c>
-      <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
-      <c r="DC15">
+      <c r="DC15"/>
+      <c r="DD15">
         <v>2100000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
-[...1 lines deleted...]
-      </c>
+      <c r="DF15"/>
       <c r="DG15">
         <v>1900000.0</v>
       </c>
-      <c r="DH15"/>
+      <c r="DH15">
+        <v>1900000.0</v>
+      </c>
       <c r="DI15"/>
-      <c r="DJ15">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ15"/>
       <c r="DK15">
         <v>1600000.0</v>
       </c>
-      <c r="DL15"/>
+      <c r="DL15">
+        <v>1600000.0</v>
+      </c>
       <c r="DM15"/>
-      <c r="DN15">
-[...1 lines deleted...]
-      </c>
+      <c r="DN15"/>
       <c r="DO15">
         <v>1600000.0</v>
       </c>
-      <c r="DP15"/>
+      <c r="DP15">
+        <v>1600000.0</v>
+      </c>
       <c r="DQ15"/>
-      <c r="DR15">
-[...1 lines deleted...]
-      </c>
+      <c r="DR15"/>
       <c r="DS15">
         <v>1800000.0</v>
       </c>
-      <c r="DT15"/>
+      <c r="DT15">
+        <v>1800000.0</v>
+      </c>
       <c r="DU15"/>
-      <c r="DV15">
-[...1 lines deleted...]
-      </c>
+      <c r="DV15"/>
       <c r="DW15">
         <v>1400000.0</v>
       </c>
-      <c r="DX15"/>
+      <c r="DX15">
+        <v>1400000.0</v>
+      </c>
       <c r="DY15"/>
       <c r="DZ15"/>
-      <c r="EA15">
+      <c r="EA15"/>
+      <c r="EB15">
         <v>1100000.0</v>
       </c>
-      <c r="EB15"/>
+      <c r="EC15"/>
     </row>
-    <row r="16" spans="1:132">
+    <row r="16" spans="1:133">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
+        <v>55254000.0</v>
+      </c>
+      <c r="C16">
         <v>71078000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>48204000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>22621000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29077000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>87547000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>46272000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>43099000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>43779000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>389735000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>139255000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>35966000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26304000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48396000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44061000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33033000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>33335000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>53981000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>84344000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>532544000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>248789000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>229182000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>195397000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>184050000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>143712000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>120232000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>101651000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>97415000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>98091000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>69859000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>85086000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>75207000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>65569000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>49448000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>78585000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>75467000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>59774000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39927000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36193000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>27531000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>40571000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>89160000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>76812000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>87288000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>92137000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>77152000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68917000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>78643000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>72085000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>53681000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>38316000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61955000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>73402000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>67095000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>71086000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>94647000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>21312000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>19643000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>15874000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21862000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>25431000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>26558000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>27453000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>43144000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>26504000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>18198000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>12054000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>14918000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>13266000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18653000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5240000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7318000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>23007000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22995000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>17245000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>23202000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>23256000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>20867000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>13440000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15073000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16367000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5399000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2572000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>12165000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>9050000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>23551000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14172000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>31523000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>34931000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>33138000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>28696000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>31690000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>31735000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>36288000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2209000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2450000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>934000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1331000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2173000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3106000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2591000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4547000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3133000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3648000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4996482.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>6837583.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>7200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="DF16">
         <v>6700000.0</v>
       </c>
       <c r="DG16">
+        <v>6700000.0</v>
+      </c>
+      <c r="DH16">
         <v>4900000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>5600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>6400000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>5300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>5100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>6000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>5000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>5100000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>3900000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>4200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>4900000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>5600000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>3800000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>4800000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>4900000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>6800000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>6000000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>1200000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>119432000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>120432000.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>122332000.0</v>
       </c>
-      <c r="EB16">
+      <c r="EC16">
         <v>121532000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:132">
+    <row r="17" spans="1:133">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -45322,619 +45559,623 @@
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
+      <c r="EC17"/>
     </row>
-    <row r="18" spans="1:132">
+    <row r="18" spans="1:133">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
+        <v>-45068000.0</v>
+      </c>
+      <c r="C18">
         <v>-51861000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-78583000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-51376000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-65250000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-62712000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-72022000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-51266000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-78320000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-54895000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-44111000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-32193000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46317000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19144000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-38562000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-26170000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20354999.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-29627000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-444874000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-39784000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>28439000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>45184000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>37858000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>82246000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>33504000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>28809000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>47464000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>19171000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>33265000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>17243000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>32515000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>31669000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>28344000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>36478000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>27171000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>37242000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>26117000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-14089000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-14701000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2326000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-21963000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>22633000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6163000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8344000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>20814000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>14321000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>6620000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6369000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>18371000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>15401000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-15498000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-10939000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6988000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-3315000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-15923000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>11667000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>4558000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7619000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>4248000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-694000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>881000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1829000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>6395000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2983000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9437000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>6419000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-995000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2734000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>6967000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>12159000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-7807000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-15482000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>1281000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>6513000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1077000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>754000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>4977000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7851000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>4114000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>3610000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>617000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>4814000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-4766000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3744000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1519000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>10263000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-5578000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-2325000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2941000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>5283000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>905000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1045000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-3033000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>42216000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>948000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>6050000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>504000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>655000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-10191000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>4078000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1226000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-4300000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-4386000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-11665208.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-6676887.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-6335905.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>3100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-4100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>1200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>600000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-1600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-2400000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-1500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-1.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>1300000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-4000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-2900000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-900000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>99999.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-1.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-400000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DX18">
         <v>1100000.0</v>
       </c>
       <c r="DY18">
+        <v>1100000.0</v>
+      </c>
+      <c r="DZ18">
         <v>500000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>1200000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>700000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:132">
+    <row r="19" spans="1:133">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-58007000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-75648000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-76260000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-84310000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-71966000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-421614000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>238484000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-64203000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-36838000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-68080000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-67570000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-53537000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>793000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-42820000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-45607000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-41109000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1905764000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-39951000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-40350000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-39188000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-48860000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-35515000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-32025000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-31710000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-44605000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-34644000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AF19">
         <v>2000.0</v>
       </c>
       <c r="AG19">
+        <v>2000.0</v>
+      </c>
+      <c r="AH19">
         <v>-4000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>10000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-3000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>18000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-11000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>99000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>2743000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>8000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>45000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>16000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>35000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>3000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>13000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>24000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>3000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>12000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>45000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>19000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>33000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>24000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>342000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>449000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>412000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -45964,54 +46205,55 @@
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
+      <c r="EC19"/>
     </row>
-    <row r="20" spans="1:132">
+    <row r="20" spans="1:133">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -46100,205 +46342,208 @@
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
+      <c r="EC20"/>
     </row>
-    <row r="21" spans="1:132">
+    <row r="21" spans="1:133">
       <c r="A21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B21">
+        <v>21000000.0</v>
+      </c>
+      <c r="C21">
         <v>65000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>106387000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22286000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2715000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>97822000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>72799000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47775000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>24700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="Q21">
         <v>25000000.0</v>
       </c>
       <c r="R21">
         <v>25000000.0</v>
       </c>
       <c r="S21">
         <v>25000000.0</v>
       </c>
       <c r="T21">
+        <v>25000000.0</v>
+      </c>
+      <c r="U21">
         <v>-788000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-53000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-8531000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8530000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8531000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19889000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4888000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-19889000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-8860000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-22125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12125000.0</v>
       </c>
       <c r="AH21">
         <v>-12125000.0</v>
       </c>
       <c r="AI21">
         <v>-12125000.0</v>
       </c>
       <c r="AJ21">
         <v>-12125000.0</v>
       </c>
       <c r="AK21">
+        <v>-12125000.0</v>
+      </c>
+      <c r="AL21">
         <v>-6063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18938000.0</v>
       </c>
       <c r="AM21">
         <v>18938000.0</v>
       </c>
       <c r="AN21">
+        <v>18938000.0</v>
+      </c>
+      <c r="AO21">
         <v>-6559000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>626196000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-7278000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-5810000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-13570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5750000.0</v>
       </c>
       <c r="AT21">
         <v>-5750000.0</v>
       </c>
       <c r="AU21">
         <v>-5750000.0</v>
       </c>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>-5750000.0</v>
+      </c>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-517000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-721000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-739000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-742000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>60809000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-5448000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-5434000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -46328,1802 +46573,1815 @@
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
+      <c r="EC21"/>
     </row>
-    <row r="22" spans="1:132">
+    <row r="22" spans="1:133">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22">
+        <v>-6122000.0</v>
+      </c>
+      <c r="C22">
         <v>-17328000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5373000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9390000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-9048000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9132000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7981000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5304000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-12872000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>214696000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1857000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-183000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1790000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2065999.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1823000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2728000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3225000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-603000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3708000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6732000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>53191000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>51417000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1539000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1412000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>29247000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13280000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-896000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14354000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13150000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>13910000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14852000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>19090000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7824000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4829000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>60595000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3534000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-80000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2341000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-184000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7596000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-6996000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13881000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12108000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7996000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10474000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10286000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8649000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8003000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8615000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8616000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6676000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6717000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7842000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8351000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4916000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1361000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5560000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4466000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3972000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3002000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2992000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3027000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2714000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4034000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4573000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6754000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6258000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6307000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6662000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-4135000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5556000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6807000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7250000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4792000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3678000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5107000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5947000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4071000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3212000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3384000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2781000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>8545000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2669000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3159000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2512000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2395000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1939000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3111000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2880000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2313000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4069000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2717000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1044000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1931000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-5159000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2224000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-2114000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2156000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>11793000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2094000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1996000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>489000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-1001000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2455805.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>6310041.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2090154.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1900000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DQ22">
         <v>1300000.0</v>
       </c>
       <c r="DR22">
+        <v>1300000.0</v>
+      </c>
+      <c r="DS22">
         <v>1400000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>1300000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>1600000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>1400000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>1900000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DY22">
         <v>1200000.0</v>
       </c>
       <c r="DZ22">
+        <v>1200000.0</v>
+      </c>
+      <c r="EA22">
         <v>1100000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>1700000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:132">
+    <row r="23" spans="1:133">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
+        <v>19587000.0</v>
+      </c>
+      <c r="C23">
         <v>-1482000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-24845000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1473000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1053000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-811000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-107000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-761000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>74638000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-394000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-70000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-389000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-327000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-263000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>49866000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-568000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-252000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-219000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-112000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-684613000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8820000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9045000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10791000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-24041000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-68000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-27000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11478000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-19898000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-205000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2626000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10072000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-278000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13246000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-5411000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-40585000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-36009000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1226000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-85000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>420000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>821703000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1528000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-36000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-7615000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>93000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>357000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-16511000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>89000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>305000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-6963000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>31000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>30000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-7400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2316000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-13202000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-7275000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-7426000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-3442000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>619000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-6950000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>38000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>15000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>320000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-6280000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>44000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-5778000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>36000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>56000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>39000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-5112000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-5474000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1126000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-2295000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-3532000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1098000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-13089000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1080000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-3279000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-1061000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1055000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-1045000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-2960000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1028000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-1799000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-8337000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1133000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-1394000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-2533000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-1909000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>302000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1292000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1820000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-1197.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4894000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-2804000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1851730.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5929968.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-2200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-2300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-2900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-3800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>10300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-1900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DV23">
         <v>-100000.0</v>
       </c>
       <c r="DW23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DX23">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DY23">
         <v>-100000.0</v>
       </c>
       <c r="DZ23">
+        <v>-100000.0</v>
+      </c>
+      <c r="EA23">
         <v>-1000000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>-400000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:132">
+    <row r="24" spans="1:133">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24">
+        <v>9820000.0</v>
+      </c>
+      <c r="C24">
         <v>11548000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>22624000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>29107000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10548000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6976000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>355555000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3572000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6658000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>308537000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>18735000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>17244000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-287000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-102000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4508000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1436000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>193000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>86000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>192000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1945002000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>129000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-868000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>293999.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-32712000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1188000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>274000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-13500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>51000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>60000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>53000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>302000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>93000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>180000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-51737000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>647000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>87000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>152000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>117000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7677000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-8415000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-652344000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>145000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>121000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>190000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>28000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>24000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>161000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>167000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>139000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>84000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-246000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>246000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>162000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>25000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>479000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2204000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1217000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2431000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>250000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1034000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>70000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-245000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-150243000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-226000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>240000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="BQ24">
         <v>9000.0</v>
       </c>
       <c r="BR24">
+        <v>9000.0</v>
+      </c>
+      <c r="BS24">
         <v>57000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-10485000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>663000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>16000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>108000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>13000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>31000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-2377000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>151000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>252000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>71000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-5508000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-547000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>64000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-149000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-83000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-9153000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>10000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>29000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-41000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-204000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-132000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-174000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-177000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-346000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-46000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>65000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>482000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592000.0</v>
       </c>
       <c r="CX24">
         <v>1592000.0</v>
       </c>
       <c r="CY24">
+        <v>1592000.0</v>
+      </c>
+      <c r="CZ24">
         <v>154000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-714380.0</v>
       </c>
-      <c r="DA24"/>
       <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>-500000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>500000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>800000.0</v>
       </c>
-      <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>900000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>300000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>600000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>200000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>2000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-400000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>900000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-3200000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-6900000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>1200000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>500000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>700000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-700000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-1500000.0</v>
       </c>
-      <c r="DV24"/>
-      <c r="DW24">
+      <c r="DW24"/>
+      <c r="DX24">
         <v>-800000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>300000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>-1300000.0</v>
       </c>
-      <c r="DZ24"/>
-      <c r="EA24">
+      <c r="EA24"/>
+      <c r="EB24">
         <v>1800000.0</v>
       </c>
-      <c r="EB24">
+      <c r="EC24">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:132">
+    <row r="25" spans="1:133">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
+        <v>-1592000.0</v>
+      </c>
+      <c r="C25">
         <v>7805999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>415000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2050000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>768000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4090000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>306000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-12844000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-217035000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2254000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4316000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>761000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27838001.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>397000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1382000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9130000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3003001.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-426535000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3019000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-210000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27460000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>66612000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>89599000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1415000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>944000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>54232000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10526000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10387000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9972000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7790000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10734000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10307000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10122000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6870000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12097000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10391000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10716000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6505000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10882000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7112000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3275000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-120000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>153000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1072000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>107000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1339000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3495000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>385000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-642000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>930000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>992000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>842000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>952000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>12258000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1888000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>795000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>356000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>676000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>247000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>773000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1476000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2260000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2933000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4075000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>472000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-10582000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>11114000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1223000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>18830000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-4465000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>293000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>226000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>242000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2291000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-30000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-45000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>530000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-270000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-26000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-353000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-10028000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-569000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>5438000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-896000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>713000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-519000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1060000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-526000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>348000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-4077000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>64000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-7025000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>34850000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>4395000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1843000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>11155000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>961000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-17053000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4018000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-8000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1286000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1099000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-346040.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-7436312.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>63352.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-1500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-300000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-1100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>2700000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-3500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-1100000.0</v>
       </c>
-      <c r="DM25">
-[...1 lines deleted...]
-      </c>
       <c r="DN25">
+        <v>0.0</v>
+      </c>
+      <c r="DO25">
         <v>-1400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-1700000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>2600000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-700000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>200000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>4900000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-4400000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-900000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>1000000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-200000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-12400000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-12900000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>100000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>-400000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:132">
+    <row r="26" spans="1:133">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>787000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-248000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-787000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>1671000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-215000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1456000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-70000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-161000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1156000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-90000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-151000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-232000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-603000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-141000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1486000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2182000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2182000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-237000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1945000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-4319000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2831000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-214000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2698000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1212000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-278000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1754000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-305000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-3508000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-372000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1226000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-914000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-657000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-3526000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-86000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-349000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-687000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-763000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-14000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-231000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-1540000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-303000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-967000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-175000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-155000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-1000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-96000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-47000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>-92000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -48131,1543 +48389,1556 @@
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>-100000.0</v>
       </c>
-      <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
+      <c r="EC26"/>
     </row>
-    <row r="27" spans="1:132">
+    <row r="27" spans="1:133">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27">
+        <v>7101000.0</v>
+      </c>
+      <c r="C27">
         <v>4798000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1620000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2066000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2187000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3717000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2217000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1384000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2270000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3966000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1669000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2044000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2603000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3717000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1229000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1771000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2385000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3143000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1455000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1119000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>200000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>642000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>601000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>786000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1615000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2905000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>659000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>851000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>593000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1714000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>381000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1171000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1370000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2037000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>527000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>635000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>852000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1566000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>451000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>613000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>909000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1048000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>440000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>463000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>605000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>825000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>472000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>422000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>583000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1147000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>398000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>495000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>620000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>425000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>417000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>429000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>593000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>403000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>383000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>433000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>592000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>310000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>253000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>260000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>137000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>142000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>178000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>179000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>180000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>116000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>5866000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-2752000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-794000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-47000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-1206000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-393000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-499000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>78000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1228000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1020000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>191000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
+      <c r="EC27"/>
     </row>
-    <row r="28" spans="1:132">
+    <row r="28" spans="1:133">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
+        <v>19587000.0</v>
+      </c>
+      <c r="C28">
         <v>63024000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>81542000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20813000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3768000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>97011000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>66887000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>47014000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>73117000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3162000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>145407000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24611000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24512000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23581000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45875000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24432000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-484000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-822000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3518000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1621463000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8961000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10531000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-25033000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9162000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-8836000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10502000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-29740000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-19898000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5093000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-22515000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-22938000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-22126000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-12403000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-13879000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-24687000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-15633000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6440000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>17717000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7238000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-7053000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>625678000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-7995000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-16776000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-13418000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5860000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-6110000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-16510000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-130000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-123000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-8213000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-862000.0</v>
       </c>
       <c r="BB28">
         <v>-862000.0</v>
       </c>
       <c r="BC28">
+        <v>-862000.0</v>
+      </c>
+      <c r="BD28">
         <v>-8141000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>61321000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-5542000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-5479000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-12698000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-3059000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-3110000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3028000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-10451000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>163022000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1129000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-506000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3065000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1066000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-12080000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1235000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>16344000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-865000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1011000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-864000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-7278000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-823000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-527000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-716000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5619000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-5173000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-843000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-2011000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-4170000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-866000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-12875000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-825000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-2571000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1023000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-921000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-896000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3896000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-958000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1708000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-8111000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-941000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-5841000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-950000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1856000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4234000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-2731000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1138000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4107000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4915000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>11030933.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-1845197.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>5958264.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-2200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>4200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-2000000.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
-      <c r="DJ28">
+      <c r="DJ28"/>
+      <c r="DK28">
         <v>1900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>1300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>10300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>1000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-1900000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DV28">
         <v>-100000.0</v>
       </c>
       <c r="DW28">
+        <v>-100000.0</v>
+      </c>
+      <c r="DX28">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DY28">
         <v>-100000.0</v>
       </c>
       <c r="DZ28">
+        <v>-100000.0</v>
+      </c>
+      <c r="EA28">
         <v>-1000000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-400000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:132">
+    <row r="29" spans="1:133">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
+        <v>25306000.0</v>
+      </c>
+      <c r="C29">
         <v>23960000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28790000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30738000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20946000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20524000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20596000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24272000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2541000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15158000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22085000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21889000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21476000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>48324000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18690000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17481000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22658000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16065999.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-403573000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-546000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>68519000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>84666000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>75568000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>98360000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>67831000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>61108000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>65686000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>63827000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>67969000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>61663000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>76847000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>61656000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>66284000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>60860000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>64225000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>71911000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>62296000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>24498000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>55680000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>45053000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>17623000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>43170000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>36198000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>22853000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>36449000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>23821000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>23655000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>24762000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>33979000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>32597000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>20746000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>21363000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>29446000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>22709000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>19519000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>32979000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>22026000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>22450000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>26406000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>20180000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>16391000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>17950000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>21507000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>18577000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>19131000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>15989000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>14565000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>14876000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>23396000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>21236000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>18862000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4684000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>12258000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>14270000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>12085000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>10011000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>10338000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>11309000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>9144000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>9508000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>5320000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>10378000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4226000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>12201000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>6364000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>14458000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>6799000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>13904000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>6809000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>6904000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>4216000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>5812000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-662000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>44243000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>4788000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>9989000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>9584000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>6408000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>3195000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>9527000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>4031000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3327000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>4792267.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>4500864.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>2582869.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>6000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>4100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>2600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>3300000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>3600000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>4800000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>400000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>3000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>1800000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="DP29">
         <v>2800000.0</v>
       </c>
       <c r="DQ29">
+        <v>2800000.0</v>
+      </c>
+      <c r="DR29">
         <v>1000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>2100000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>2400000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>1800000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>1000000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>3000000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>1900000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>2000000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>1500000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>1900000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>1500000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:132">
+    <row r="30" spans="1:133">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
+        <v>-60717000.0</v>
+      </c>
+      <c r="C30">
         <v>-64110000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-84749000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-58007000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-75648000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-76260000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-84310000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-71966000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-421614000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>238484000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-64203000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-36838000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-68080000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-67570000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-53537000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-42215000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-42820000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-45607000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-41109000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1905764000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-39951000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-40350000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-39188000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-48860000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-35515000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-32025000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-31710000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-44605000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-34644000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-54375000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-44030000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-29892000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-37760000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-76118000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-36420000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-40585000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-36009000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-38481000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-54256000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-51040000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-691890000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-22827000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-29898000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-14284000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-15604000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-9476000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-16871000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-18213000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-15445000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-17109000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-36172000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-32276000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-22277000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-25838000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-34939000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-20965000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-14815000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-13202000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-19696000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-20690000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-14407000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-15818000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-26747000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-164959000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-9696000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-9339000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-14364000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-12158000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-16703000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-9058000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-37284000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-19508000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-11235000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-7656000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-10764000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-9242000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-7422000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3166000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-5158000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-5629000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6491000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-5540000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-9649000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-8220000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-7990000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4254000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-21579000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-16289000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>-1566000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-3314000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-4899000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2183000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2053000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3952000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2632000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-9031000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-5394000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-8362000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-6281000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-4849000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-2696000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-17171855.0</v>
       </c>
-      <c r="DA30"/>
       <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>-3400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-8100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-2600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1300000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-2900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-3800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-3400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-2200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-1400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-4700000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-13700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-2700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-2500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-1600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-2500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-2900000.0</v>
       </c>
-      <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>-1600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-600000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-2300000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-700000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>1000000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>-4500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>