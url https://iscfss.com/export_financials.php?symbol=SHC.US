--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1264,51 +1264,53 @@
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>2860000.0</v>
       </c>
       <c r="G15">
         <v>2860000.0</v>
       </c>
       <c r="H15">
         <v>2324000.0</v>
       </c>
       <c r="I15">
         <v>2324000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>17999000.0</v>
+      </c>
       <c r="C16">
         <v>15100000.0</v>
       </c>
       <c r="D16">
         <v>13492000.0</v>
       </c>
       <c r="E16">
         <v>12140000.0</v>
       </c>
       <c r="F16">
         <v>8669000.0</v>
       </c>
       <c r="G16">
         <v>6056000.0</v>
       </c>
       <c r="H16">
         <v>3631000.0</v>
       </c>
       <c r="I16">
         <v>4615000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
@@ -1403,51 +1405,51 @@
         <v>416318000.0</v>
       </c>
       <c r="E21">
         <v>491265000.0</v>
       </c>
       <c r="F21">
         <v>598844000.0</v>
       </c>
       <c r="G21">
         <v>643366000.0</v>
       </c>
       <c r="H21">
         <v>696006000.0</v>
       </c>
       <c r="I21">
         <v>766054000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
-        <v>54375000.0</v>
+        <v>59387000.0</v>
       </c>
       <c r="C22">
         <v>49158000.0</v>
       </c>
       <c r="D22">
         <v>48316000.0</v>
       </c>
       <c r="E22">
         <v>37145000.0</v>
       </c>
       <c r="F22">
         <v>54288000.0</v>
       </c>
       <c r="G22">
         <v>34093000.0</v>
       </c>
       <c r="H22">
         <v>37396000.0</v>
       </c>
       <c r="I22">
         <v>37599000.0</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
     </row>
@@ -1799,51 +1801,51 @@
         <v>2456032000.0</v>
       </c>
       <c r="E35">
         <v>1975900000.0</v>
       </c>
       <c r="F35">
         <v>2042245000.0</v>
       </c>
       <c r="G35">
         <v>2166107000.0</v>
       </c>
       <c r="H35">
         <v>3097816000.0</v>
       </c>
       <c r="I35">
         <v>2519719000.0</v>
       </c>
       <c r="J35"/>
       <c r="K35"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>94364000.0</v>
+        <v>90511000.0</v>
       </c>
       <c r="C36">
         <v>79577000.0</v>
       </c>
       <c r="D36">
         <v>69724000.0</v>
       </c>
       <c r="E36">
         <v>74553000.0</v>
       </c>
       <c r="F36">
         <v>18344000.0</v>
       </c>
       <c r="G36">
         <v>9304000.0</v>
       </c>
       <c r="H36">
         <v>12243000.0</v>
       </c>
       <c r="I36">
         <v>4154000.0</v>
       </c>
       <c r="J36"/>
       <c r="K36"/>
     </row>
@@ -1874,86 +1876,86 @@
       </c>
       <c r="F38">
         <v>33634000.0</v>
       </c>
       <c r="G38">
         <v>77148000.0</v>
       </c>
       <c r="H38">
         <v>18808000.0</v>
       </c>
       <c r="I38">
         <v>23471000.0</v>
       </c>
       <c r="J38">
         <v>7320344.0</v>
       </c>
       <c r="K38">
         <v>8054174.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>36313000.0</v>
+        <v>31301000.0</v>
       </c>
       <c r="C39">
         <v>33827000.0</v>
       </c>
       <c r="D39">
         <v>37002000.0</v>
       </c>
       <c r="E39">
         <v>56934000.0</v>
       </c>
       <c r="F39">
         <v>50709000.0</v>
       </c>
       <c r="G39">
         <v>47456000.0</v>
       </c>
       <c r="H39">
         <v>40513000.0</v>
       </c>
       <c r="I39">
         <v>37379000.0</v>
       </c>
       <c r="J39">
         <v>2063604.0</v>
       </c>
       <c r="K39">
         <v>2643969.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>148428000.0</v>
+        <v>130429000.0</v>
       </c>
       <c r="C40">
         <v>86540000.0</v>
       </c>
       <c r="D40">
         <v>120064000.0</v>
       </c>
       <c r="E40">
         <v>490459000.0</v>
       </c>
       <c r="F40">
         <v>60271000.0</v>
       </c>
       <c r="G40">
         <v>58539000.0</v>
       </c>
       <c r="H40">
         <v>58373000.0</v>
       </c>
       <c r="I40">
         <v>73058000.0</v>
       </c>
       <c r="J40">
         <v>102992.0</v>
       </c>
@@ -3571,52 +3573,56 @@
       <c r="U15">
         <v>2860000.0</v>
       </c>
       <c r="V15">
         <v>2860000.0</v>
       </c>
       <c r="W15">
         <v>2860000.0</v>
       </c>
       <c r="X15">
         <v>2324000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>2324000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>13741000.0</v>
+      </c>
+      <c r="C16">
+        <v>17999000.0</v>
+      </c>
       <c r="D16">
         <v>14060000.0</v>
       </c>
       <c r="E16">
         <v>11526000.0</v>
       </c>
       <c r="F16">
         <v>13754000.0</v>
       </c>
       <c r="G16">
         <v>15100000.0</v>
       </c>
       <c r="H16">
         <v>10653000.0</v>
       </c>
       <c r="I16">
         <v>12989000.0</v>
       </c>
       <c r="J16">
         <v>12882000.0</v>
       </c>
       <c r="K16">
         <v>13492000.0</v>
       </c>
       <c r="L16">
@@ -3943,51 +3949,51 @@
       <c r="W21">
         <v>643366000.0</v>
       </c>
       <c r="X21">
         <v>647128000.0</v>
       </c>
       <c r="Y21">
         <v>642366000.0</v>
       </c>
       <c r="Z21"/>
       <c r="AA21">
         <v>696006000.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
         <v>62838000.0</v>
       </c>
       <c r="C22">
-        <v>54375000.0</v>
+        <v>59387000.0</v>
       </c>
       <c r="D22">
         <v>54974000.0</v>
       </c>
       <c r="E22">
         <v>59949000.0</v>
       </c>
       <c r="F22">
         <v>61045000.0</v>
       </c>
       <c r="G22">
         <v>49158000.0</v>
       </c>
       <c r="H22">
         <v>53647000.0</v>
       </c>
       <c r="I22">
         <v>57872000.0</v>
       </c>
       <c r="J22">
         <v>51342000.0</v>
       </c>
       <c r="K22">
         <v>48316000.0</v>
       </c>
@@ -4981,51 +4987,51 @@
       <c r="W35">
         <v>2166107000.0</v>
       </c>
       <c r="X35">
         <v>3217310000.0</v>
       </c>
       <c r="Y35">
         <v>3095041001.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35">
         <v>3097816000.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>92819000.0</v>
       </c>
       <c r="C36">
-        <v>94364000.0</v>
+        <v>90511000.0</v>
       </c>
       <c r="D36">
         <v>86892999.0</v>
       </c>
       <c r="E36">
         <v>87554000.0</v>
       </c>
       <c r="F36">
         <v>81356000.0</v>
       </c>
       <c r="G36">
         <v>79577000.0</v>
       </c>
       <c r="H36">
         <v>68352000.0</v>
       </c>
       <c r="I36">
         <v>70262000.0</v>
       </c>
       <c r="J36">
         <v>72383000.0</v>
       </c>
       <c r="K36">
         <v>69724000.0</v>
       </c>
@@ -5167,51 +5173,51 @@
       <c r="W38">
         <v>77148000.0</v>
       </c>
       <c r="X38">
         <v>1000.0</v>
       </c>
       <c r="Y38">
         <v>11981000.0</v>
       </c>
       <c r="Z38">
         <v>11981000.0</v>
       </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>30866000.0</v>
       </c>
       <c r="C39">
-        <v>36313000.0</v>
+        <v>31301000.0</v>
       </c>
       <c r="D39">
         <v>26646000.0</v>
       </c>
       <c r="E39">
         <v>36001000.0</v>
       </c>
       <c r="F39">
         <v>36409000.0</v>
       </c>
       <c r="G39">
         <v>33827000.0</v>
       </c>
       <c r="H39">
         <v>26615000.0</v>
       </c>
       <c r="I39">
         <v>33151000.0</v>
       </c>
       <c r="J39">
         <v>33251000.0</v>
       </c>
       <c r="K39">
         <v>37002000.0</v>
       </c>
@@ -5250,54 +5256,54 @@
       </c>
       <c r="W39">
         <v>47456000.0</v>
       </c>
       <c r="X39">
         <v>42714000.0</v>
       </c>
       <c r="Y39">
         <v>51513001.0</v>
       </c>
       <c r="Z39">
         <v>11105000.0</v>
       </c>
       <c r="AA39">
         <v>40513000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>107768000.0</v>
+        <v>94027000.0</v>
       </c>
       <c r="C40">
-        <v>148428000.0</v>
+        <v>130429000.0</v>
       </c>
       <c r="D40">
         <v>144051000.0</v>
       </c>
       <c r="E40">
         <v>141332000.0</v>
       </c>
       <c r="F40">
         <v>111469000.0</v>
       </c>
       <c r="G40">
         <v>86540000.0</v>
       </c>
       <c r="H40">
         <v>80401000.0</v>
       </c>
       <c r="I40">
         <v>66717000.0</v>
       </c>
       <c r="J40">
         <v>59169000.0</v>
       </c>
       <c r="K40">
         <v>120064000.0</v>
       </c>
@@ -6925,127 +6931,131 @@
       <c r="D2">
         <v>472130000.0</v>
       </c>
       <c r="E2">
         <v>446683000.0</v>
       </c>
       <c r="F2">
         <v>412806000.0</v>
       </c>
       <c r="G2">
         <v>374586000.0</v>
       </c>
       <c r="H2">
         <v>382896000.0</v>
       </c>
       <c r="I2">
         <v>388897000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>95</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>139027000.0</v>
+      </c>
       <c r="C3">
         <v>163637000.0</v>
       </c>
       <c r="D3">
         <v>157925000.0</v>
       </c>
       <c r="E3">
         <v>145554000.0</v>
       </c>
       <c r="F3">
         <v>150902000.0</v>
       </c>
       <c r="G3">
         <v>143563000.0</v>
       </c>
       <c r="H3">
         <v>146719000.0</v>
       </c>
       <c r="I3">
         <v>146816000.0</v>
       </c>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>97</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>303228000.0</v>
+      </c>
       <c r="C5">
         <v>278565000.0</v>
       </c>
       <c r="D5">
         <v>248905000.0</v>
       </c>
       <c r="E5">
         <v>-162967000.0</v>
       </c>
       <c r="F5">
         <v>249908000.0</v>
       </c>
       <c r="G5">
         <v>176399000.0</v>
       </c>
       <c r="H5">
         <v>156813000.0</v>
       </c>
       <c r="I5">
         <v>167548000.0</v>
       </c>
       <c r="J5">
         <v>12881738.0</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>98</v>
       </c>
       <c r="B6">
-        <v>303228000.0</v>
+        <v>442255000.0</v>
       </c>
       <c r="C6">
         <v>442202000.0</v>
       </c>
       <c r="D6">
         <v>406830000.0</v>
       </c>
       <c r="E6">
         <v>-17413000.0</v>
       </c>
       <c r="F6">
         <v>400810000.0</v>
       </c>
       <c r="G6">
         <v>319962000.0</v>
       </c>
       <c r="H6">
         <v>303532000.0</v>
       </c>
       <c r="I6">
         <v>314364000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
     </row>
@@ -8044,51 +8054,51 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>97</v>
       </c>
       <c r="B5">
-        <v>86639000.0</v>
+        <v>77358000.0</v>
       </c>
       <c r="C5">
         <v>105545000.0</v>
       </c>
       <c r="D5">
         <v>112082000.0</v>
       </c>
       <c r="E5">
         <v>59633000.0</v>
       </c>
       <c r="F5">
         <v>26053000.0</v>
       </c>
       <c r="G5">
         <v>85924000.0</v>
       </c>
       <c r="H5">
         <v>84326000.0</v>
       </c>
       <c r="I5">
         <v>55530000.0</v>
       </c>
       <c r="J5">
         <v>52785000.0</v>
       </c>
@@ -8136,51 +8146,51 @@
       </c>
       <c r="Y5">
         <v>66272000.0</v>
       </c>
       <c r="Z5">
         <v>42342000.0</v>
       </c>
       <c r="AA5">
         <v>22384000.0</v>
       </c>
       <c r="AB5">
         <v>27839000.0</v>
       </c>
       <c r="AC5">
         <v>52375000.0</v>
       </c>
       <c r="AD5">
         <v>52375000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>98</v>
       </c>
       <c r="B6">
-        <v>118126000.0</v>
+        <v>108845000.0</v>
       </c>
       <c r="C6">
         <v>146349000.0</v>
       </c>
       <c r="D6">
         <v>138415000.0</v>
       </c>
       <c r="E6">
         <v>95213000.0</v>
       </c>
       <c r="F6">
         <v>66857000.0</v>
       </c>
       <c r="G6">
         <v>126236000.0</v>
       </c>
       <c r="H6">
         <v>127391000.0</v>
       </c>
       <c r="I6">
         <v>95360000.0</v>
       </c>
       <c r="J6">
         <v>93215000.0</v>
       </c>
@@ -10443,51 +10453,51 @@
       </c>
       <c r="F13">
         <v>-12591000.0</v>
       </c>
       <c r="G13">
         <v>-3357000.0</v>
       </c>
       <c r="H13">
         <v>-3094000.0</v>
       </c>
       <c r="I13">
         <v>-5867000.0</v>
       </c>
       <c r="J13">
         <v>162043.0</v>
       </c>
       <c r="K13">
         <v>-175360.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>137</v>
       </c>
       <c r="B14">
-        <v>136706000.0</v>
+        <v>139027000.0</v>
       </c>
       <c r="C14">
         <v>163637000.0</v>
       </c>
       <c r="D14">
         <v>160338000.0</v>
       </c>
       <c r="E14">
         <v>145554000.0</v>
       </c>
       <c r="F14">
         <v>150902000.0</v>
       </c>
       <c r="G14">
         <v>143563000.0</v>
       </c>
       <c r="H14">
         <v>146719000.0</v>
       </c>
       <c r="I14">
         <v>146816000.0</v>
       </c>
       <c r="J14">
         <v>10288566.0</v>
       </c>
@@ -10702,51 +10712,51 @@
       <c r="E22">
         <v>-233570000.0</v>
       </c>
       <c r="F22">
         <v>117121000.0</v>
       </c>
       <c r="G22">
         <v>-37491000.0</v>
       </c>
       <c r="H22">
         <v>-20425000.0</v>
       </c>
       <c r="I22">
         <v>-5876000.0</v>
       </c>
       <c r="J22">
         <v>7767238.0</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>145</v>
       </c>
       <c r="B23">
-        <v>-14430000.0</v>
+        <v>-7862000.0</v>
       </c>
       <c r="C23">
         <v>-34377000.0</v>
       </c>
       <c r="D23">
         <v>-27452000.0</v>
       </c>
       <c r="E23">
         <v>-1846000.0</v>
       </c>
       <c r="F23">
         <v>-15852000.0</v>
       </c>
       <c r="G23">
         <v>278796000.0</v>
       </c>
       <c r="H23">
         <v>3126224000.0</v>
       </c>
       <c r="I23">
         <v>-1378000.0</v>
       </c>
       <c r="J23">
         <v>-42694.0</v>
       </c>
@@ -10772,51 +10782,51 @@
       </c>
       <c r="F24">
         <v>-701000.0</v>
       </c>
       <c r="G24">
         <v>-701000.0</v>
       </c>
       <c r="H24">
         <v>-701000.0</v>
       </c>
       <c r="I24">
         <v>6429000.0</v>
       </c>
       <c r="J24">
         <v>430035.0</v>
       </c>
       <c r="K24">
         <v>-1910123.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
-        <v>181202000.0</v>
+        <v>11275000.0</v>
       </c>
       <c r="C25">
         <v>12553000.0</v>
       </c>
       <c r="D25">
         <v>8152000.0</v>
       </c>
       <c r="E25">
         <v>9492000.0</v>
       </c>
       <c r="F25">
         <v>15959000.0</v>
       </c>
       <c r="G25">
         <v>38679000.0</v>
       </c>
       <c r="H25">
         <v>43209000.0</v>
       </c>
       <c r="I25">
         <v>12962000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
     </row>
@@ -11476,51 +11486,51 @@
       </c>
       <c r="AC6">
         <v>20290500.0</v>
       </c>
       <c r="AD6">
         <v>20290500.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>130</v>
       </c>
       <c r="B7">
         <v>-46104000.0</v>
       </c>
       <c r="C7">
         <v>8510000.0</v>
       </c>
       <c r="D7">
         <v>-14340000.0</v>
       </c>
       <c r="E7">
         <v>35346000.0</v>
       </c>
       <c r="F7">
-        <v>29471000.0</v>
+        <v>-1472000.0</v>
       </c>
       <c r="G7">
         <v>-2578000.0</v>
       </c>
       <c r="H7">
         <v>16616000.0</v>
       </c>
       <c r="I7">
         <v>-15445000.0</v>
       </c>
       <c r="J7">
         <v>-41227000.0</v>
       </c>
       <c r="K7">
         <v>23030000.0</v>
       </c>
       <c r="L7">
         <v>4218000.0</v>
       </c>
       <c r="M7">
         <v>-414323000.0</v>
       </c>
       <c r="N7">
         <v>-16210000.0</v>
       </c>
@@ -11984,57 +11994,57 @@
       </c>
       <c r="W13">
         <v>-5593000.0</v>
       </c>
       <c r="X13">
         <v>8688000.0</v>
       </c>
       <c r="Y13">
         <v>-3226000.0</v>
       </c>
       <c r="Z13">
         <v>-8910000.0</v>
       </c>
       <c r="AA13"/>
       <c r="AB13">
         <v>24367000.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>137</v>
       </c>
       <c r="B14">
-        <v>31487000.0</v>
+        <v>30814000.0</v>
       </c>
       <c r="C14">
-        <v>32456000.0</v>
+        <v>32526000.0</v>
       </c>
       <c r="D14">
-        <v>28290000.0</v>
+        <v>28360000.0</v>
       </c>
       <c r="E14">
         <v>35016000.0</v>
       </c>
       <c r="F14">
         <v>40804000.0</v>
       </c>
       <c r="G14">
         <v>39548000.0</v>
       </c>
       <c r="H14">
         <v>42551000.0</v>
       </c>
       <c r="I14">
         <v>39830000.0</v>
       </c>
       <c r="J14">
         <v>40430000.0</v>
       </c>
       <c r="K14">
         <v>41453000.0</v>
       </c>
       <c r="L14">
         <v>38175000.0</v>
       </c>
@@ -12251,54 +12261,54 @@
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18">
         <v>-16731000.0</v>
       </c>
       <c r="C18">
-        <v>51950000.0</v>
+        <v>52405000.0</v>
       </c>
       <c r="D18">
-        <v>33389000.0</v>
+        <v>34982000.0</v>
       </c>
       <c r="E18">
         <v>26187000.0</v>
       </c>
       <c r="F18">
         <v>35603000.0</v>
       </c>
       <c r="G18">
         <v>-10153000.0</v>
       </c>
       <c r="H18">
         <v>59214000.0</v>
       </c>
       <c r="I18">
         <v>19374000.0</v>
       </c>
       <c r="J18">
         <v>-25191000.0</v>
       </c>
       <c r="K18">
         <v>48297000.0</v>
       </c>
       <c r="L18">
         <v>-10166000.0</v>
       </c>
@@ -12631,60 +12641,60 @@
       </c>
       <c r="Z22">
         <v>-1986000.0</v>
       </c>
       <c r="AA22">
         <v>-27746000.0</v>
       </c>
       <c r="AB22">
         <v>-5550000.0</v>
       </c>
       <c r="AC22">
         <v>6342500.0</v>
       </c>
       <c r="AD22">
         <v>6342500.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>145</v>
       </c>
       <c r="B23">
         <v>-9221000.0</v>
       </c>
       <c r="C23">
-        <v>-4163000.0</v>
+        <v>-4618000.0</v>
       </c>
       <c r="D23">
-        <v>-746000.0</v>
+        <v>-2339000.0</v>
       </c>
       <c r="E23">
         <v>-3105000.0</v>
       </c>
       <c r="F23">
-        <v>-714000.0</v>
+        <v>-4314000.0</v>
       </c>
       <c r="G23">
         <v>1653000.0</v>
       </c>
       <c r="H23">
         <v>-804000.0</v>
       </c>
       <c r="I23">
         <v>-29421000.0</v>
       </c>
       <c r="J23">
         <v>-3955000.0</v>
       </c>
       <c r="K23">
         <v>1546000.0</v>
       </c>
       <c r="L23">
         <v>-2204000.0</v>
       </c>
       <c r="M23">
         <v>-710000.0</v>
       </c>
       <c r="N23">
         <v>-26084000.0</v>
       </c>
@@ -12788,63 +12798,63 @@
       </c>
       <c r="U24">
         <v>-608000.0</v>
       </c>
       <c r="V24">
         <v>-25577000.0</v>
       </c>
       <c r="W24">
         <v>1093000.0</v>
       </c>
       <c r="X24">
         <v>-106280000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
-        <v>13296000.0</v>
+        <v>-424000.0</v>
       </c>
       <c r="C25">
-        <v>54080000.0</v>
+        <v>2718000.0</v>
       </c>
       <c r="D25">
-        <v>47564000.0</v>
+        <v>-7401000.0</v>
       </c>
       <c r="E25">
         <v>-20003000.0</v>
       </c>
       <c r="F25">
-        <v>39310000.0</v>
+        <v>38282000.0</v>
       </c>
       <c r="G25">
         <v>-9256000.0</v>
       </c>
       <c r="H25">
         <v>-331000.0</v>
       </c>
       <c r="I25">
         <v>22633000.0</v>
       </c>
       <c r="J25">
         <v>-1049000.0</v>
       </c>
       <c r="K25">
         <v>1803000.0</v>
       </c>
       <c r="L25">
         <v>150154000.0</v>
       </c>
       <c r="M25">
         <v>4287000.0</v>
       </c>
       <c r="N25">
         <v>2183000.0</v>
       </c>
@@ -12937,54 +12947,54 @@
         <v>-698000.0</v>
       </c>
       <c r="U26">
         <v>-7720000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-34000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>149</v>
       </c>
       <c r="B27">
         <v>14393000.0</v>
       </c>
       <c r="C27">
-        <v>7603000.0</v>
+        <v>7568000.0</v>
       </c>
       <c r="D27">
-        <v>8047000.0</v>
+        <v>7949000.0</v>
       </c>
       <c r="E27">
         <v>8119000.0</v>
       </c>
       <c r="F27">
         <v>7242000.0</v>
       </c>
       <c r="G27">
         <v>8144000.0</v>
       </c>
       <c r="H27">
         <v>9789000.0</v>
       </c>
       <c r="I27">
         <v>10181000.0</v>
       </c>
       <c r="J27">
         <v>8663000.0</v>
       </c>
       <c r="K27">
         <v>8204000.0</v>
       </c>
       <c r="L27">
         <v>8373000.0</v>
       </c>
@@ -13029,54 +13039,54 @@
       </c>
       <c r="Z27">
         <v>1725000.0</v>
       </c>
       <c r="AA27">
         <v>1762000.0</v>
       </c>
       <c r="AB27">
         <v>1666000.0</v>
       </c>
       <c r="AC27">
         <v>1727000.0</v>
       </c>
       <c r="AD27">
         <v>1727000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>150</v>
       </c>
       <c r="B28">
         <v>-12779000.0</v>
       </c>
       <c r="C28">
-        <v>-7720000.0</v>
+        <v>-8175000.0</v>
       </c>
       <c r="D28">
-        <v>-75746000.0</v>
+        <v>-77339000.0</v>
       </c>
       <c r="E28">
         <v>-6933000.0</v>
       </c>
       <c r="F28">
         <v>-8087000.0</v>
       </c>
       <c r="G28">
         <v>-6548000.0</v>
       </c>
       <c r="H28">
         <v>-804000.0</v>
       </c>
       <c r="I28">
         <v>-29421000.0</v>
       </c>
       <c r="J28">
         <v>-11941000.0</v>
       </c>
       <c r="K28">
         <v>-3793000.0</v>
       </c>
       <c r="L28">
         <v>-3454000.0</v>
       </c>
@@ -13121,54 +13131,54 @@
       </c>
       <c r="Z28">
         <v>49307000.0</v>
       </c>
       <c r="AA28">
         <v>-17219000.0</v>
       </c>
       <c r="AB28">
         <v>-91362000.0</v>
       </c>
       <c r="AC28">
         <v>-8724500.0</v>
       </c>
       <c r="AD28">
         <v>-8724500.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>151</v>
       </c>
       <c r="B29">
         <v>29435000.0</v>
       </c>
       <c r="C29">
-        <v>102649000.0</v>
+        <v>103104000.0</v>
       </c>
       <c r="D29">
-        <v>69561000.0</v>
+        <v>71154000.0</v>
       </c>
       <c r="E29">
         <v>57416000.0</v>
       </c>
       <c r="F29">
         <v>55521000.0</v>
       </c>
       <c r="G29">
         <v>55717000.0</v>
       </c>
       <c r="H29">
         <v>95603000.0</v>
       </c>
       <c r="I29">
         <v>61295000.0</v>
       </c>
       <c r="J29">
         <v>9699000.0</v>
       </c>
       <c r="K29">
         <v>113123000.0</v>
       </c>
       <c r="L29">
         <v>41849000.0</v>
       </c>