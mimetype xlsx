--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -902,17471 +911,18464 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
         <v>208700000.0</v>
       </c>
       <c r="C2">
+        <v>208700000.0</v>
+      </c>
+      <c r="D2">
         <v>171800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>151600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>124900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83292000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>84710000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>49766000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45341000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43063000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18278000.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-13800000.0</v>
+      </c>
+      <c r="C5">
         <v>4800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>57500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>76200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-31500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-61000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-50700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22446000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-19680000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-86387000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-70238000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-55697000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17187000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>326930000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>320543000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6"/>
+      <c r="L6">
+        <v>0.0</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>322600000.0</v>
+      </c>
+      <c r="C7">
         <v>333100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>286500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>307900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>355700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>340100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>320400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>149811000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>133516000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>54324000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>1300000.0</v>
       </c>
       <c r="C8">
         <v>1300000.0</v>
       </c>
       <c r="D8">
         <v>1300000.0</v>
       </c>
       <c r="E8">
+        <v>1300000.0</v>
+      </c>
+      <c r="F8">
         <v>900000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>435000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>395500000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>359835000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>2478000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1622300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>607900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>662700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>673619000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>695560000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>320543000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>316294000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>239900000.0</v>
+      </c>
+      <c r="C10">
         <v>269500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>195900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>282900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>389900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>317900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>92700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>184308000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>174914000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69699000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>57933000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>74920000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13026000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>239900000.0</v>
+      </c>
+      <c r="C12">
         <v>269500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>195900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>282900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>389900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>317900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>92700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>184308000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>174914000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>69699000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>57933000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>74920000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13026000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>1300000.0</v>
       </c>
       <c r="C13">
         <v>1300000.0</v>
       </c>
       <c r="D13">
         <v>1300000.0</v>
       </c>
       <c r="E13">
+        <v>1300000.0</v>
+      </c>
+      <c r="F13">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="G13">
         <v>500000.0</v>
       </c>
       <c r="H13">
+        <v>500000.0</v>
+      </c>
+      <c r="I13">
         <v>489000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>487000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="L13">
         <v>482000.0</v>
       </c>
-      <c r="M13"/>
+      <c r="M13">
+        <v>482000.0</v>
+      </c>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>127209000.0</v>
+      </c>
+      <c r="C14">
         <v>126122000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>125613000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>91952000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>72427000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>48776000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>48280000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>48027875.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48997136.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>48190738.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37464387.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48156990.0</v>
       </c>
       <c r="M14">
         <v>48156990.0</v>
       </c>
       <c r="N14">
         <v>48156990.0</v>
       </c>
       <c r="O14">
+        <v>48156990.0</v>
+      </c>
+      <c r="P14">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>1300000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>900000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>435000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>395500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>489000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>487000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>485000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>482000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>108500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>64400000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>109800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-190000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-138844000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-143436000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-77588000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-72613000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>58980000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>109193000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>132319000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>83793000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>94105000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18">
         <v>2005000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5630000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
+        <v>5194600000.0</v>
+      </c>
+      <c r="C20">
         <v>5068000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4326000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4137100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3911800000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3468000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3402400000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3382846000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>3346838000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1555204000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1407927000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1298753000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>339521000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>41000000.0</v>
+      </c>
+      <c r="C21">
         <v>45700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>43700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54293000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>58908000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48023000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>53568000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>54888000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>26976000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>96600000.0</v>
+      </c>
+      <c r="C22">
         <v>88400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>75200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>71400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>61100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>46300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>43363000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>44951000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>28777000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25591000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23692000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4568000.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>8242000000.0</v>
+      </c>
+      <c r="C23">
         <v>7890000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6876700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6682100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6117600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5413200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5018900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4676267000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4622773000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2304958000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2106684000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1858794000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>474701000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>3602900000.0</v>
+      </c>
+      <c r="C24">
         <v>3268900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2701800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2559000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2878400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2792400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2524700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2270898000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2130556000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1414421000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1228112000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1339266000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>418559000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>2559000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2878400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2792400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2524700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2420709000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2252183000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1467074000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1282039000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>234000000.0</v>
+      </c>
+      <c r="C26">
         <v>215400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>184100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>190300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>88700000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>90300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>93200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>78477000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>74282000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>34980000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>34103000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>33441000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>3784900000.0</v>
+      </c>
+      <c r="C28">
         <v>3433900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2865700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2646800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2904600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2879000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2808400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2291953000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2014368000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1426868000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1255590000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1339610000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>414375000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
-    </row>
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>5415100000.0</v>
+      </c>
+      <c r="C29">
         <v>5160000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4762300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4620000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1089000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3406900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3272500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2731090000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2844013000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>602200000.0</v>
+      </c>
+      <c r="C30">
         <v>579100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>496400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>456300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>430200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>382200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>326900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>316142000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>295586000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>227636000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>186191000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>153632000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62491000.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
-    </row>
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-1567800000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1089000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2357100000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3152900000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3032500000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2751015000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1593550000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1465523000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1617723000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>535200000.0</v>
+      </c>
+      <c r="C32">
         <v>495000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>372000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>427600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>409300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>244700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>127400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>239023000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>260220000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>7091300000.0</v>
+      </c>
+      <c r="C33">
         <v>6770600000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5981700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5761100000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5171500000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4611700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4493400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4087945000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4059548000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1943003000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1795727000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1590145000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>392191000.0</v>
       </c>
-      <c r="N33"/>
       <c r="O33"/>
-    </row>
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>41200000.0</v>
+      </c>
+      <c r="C34">
         <v>30200000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>41100000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>75400000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>87000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>139700000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>113600000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>121376000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>88964000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>142568000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>85613000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>4099700000.0</v>
+      </c>
+      <c r="C35">
         <v>3630400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2991800000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2905800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3281000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3233000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2921400000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2542085000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2983158000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1613038000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1444004000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1495278000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>446622000.0</v>
       </c>
-      <c r="N35"/>
       <c r="O35"/>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>56800000.0</v>
+      </c>
+      <c r="C36">
         <v>57500000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>103300000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>144200000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>59100000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>27000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>30800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36850000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>48665000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>16750000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>21474000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>24277000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4890000.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
-    </row>
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C37"/>
+        <v>51</v>
+      </c>
+      <c r="B37">
+        <v>1813900000.0</v>
+      </c>
+      <c r="C37">
+        <v>1845500000.0</v>
+      </c>
       <c r="D37">
+        <v>1374700000.0</v>
+      </c>
+      <c r="E37">
         <v>942700000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>880600000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>766500000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>686600000.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>694305000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>681879000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>314997000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>301955000.0</v>
       </c>
-      <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>122300000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5171500000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>554000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>129500000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>146100000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>180984000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>100543000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>110335000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>27875000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4890000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>212000000.0</v>
+      </c>
+      <c r="C39">
         <v>182400000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>127500000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>110400000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>64900000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>45000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>59600000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>44509000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>388311000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>35843000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>41242000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25077000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10497000.0</v>
       </c>
-      <c r="N39"/>
       <c r="O39"/>
-    </row>
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>264800000.0</v>
+      </c>
+      <c r="C40">
         <v>273300000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>240300000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>239300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>247000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>243200000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>208100000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>210407000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>303005000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>106515000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>105758000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>73051000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15049000.0</v>
       </c>
-      <c r="N40"/>
       <c r="O40"/>
-    </row>
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>35000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>402600000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>440600000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>62900000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>121500000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>100853000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>198617000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>159749000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>106842000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>12045000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>2540600000.0</v>
+      </c>
+      <c r="C42">
         <v>2520900000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2497600000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2478000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1622300000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>607900000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>662700000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>314273001.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>384434000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>320543000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>316294000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>58151000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>59719000.0</v>
       </c>
-      <c r="N42"/>
       <c r="O42"/>
-    </row>
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
+      <c r="I44"/>
+      <c r="J44">
         <v>330806000.0</v>
       </c>
-      <c r="J44">
-[...1 lines deleted...]
-      </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44"/>
+      <c r="L44">
+        <v>0.0</v>
+      </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>2093800000.0</v>
+      </c>
+      <c r="C45">
         <v>1937900000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1678400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1530000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1226100000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>854700000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>821000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>426286000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>398536000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>204253000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>184550000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>175006000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>20804000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>1442600000.0</v>
+      </c>
+      <c r="C46">
         <v>1384000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1224000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1155700000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>953800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>854700000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>821000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>426286000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>398536000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>204253000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>184550000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>175006000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>20804000.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
-    </row>
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1155700000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>953800000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>854700000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>821000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>426300000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>398536000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>204253000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>184550000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>175006000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>20804000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-815200000.0</v>
+      </c>
+      <c r="C48">
         <v>-737300000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-569200000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-557300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-502700000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-431800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-315700000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-247022000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-41316000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-311351000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-320804000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-322233000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-163336000.0</v>
       </c>
-      <c r="N48"/>
       <c r="O48"/>
-    </row>
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-557300000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-502700000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-431800000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-315700000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-247022000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-323020000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-311351000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-320804000.0</v>
       </c>
-      <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>99300000.0</v>
+      </c>
+      <c r="C50">
         <v>101400000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>73300000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>62800000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>60400000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>64400000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>56000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>55552000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>58726000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>27822000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>27247000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>22088000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>4024800000.0</v>
+      </c>
+      <c r="C51">
         <v>3703400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3061600000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2929700000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3294500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3196900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2901100000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2476261000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2310909000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1496567000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1313523000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1414530000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>427401000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>142000000.0</v>
+      </c>
+      <c r="C52">
         <v>142400000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>110900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>99300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>100500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>103600000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>93300000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>55600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>58726000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>27822000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>28238000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>22088000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8842000.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>74600000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>90000000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>3809000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>10871000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>13984000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54"/>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>8242000000.0</v>
+      </c>
+      <c r="C55">
         <v>7890000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6876700000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6682100000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6117600000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5413200000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5018900000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4676267000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4622773000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2304958000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2106684000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1858794000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>474701000.0</v>
       </c>
-      <c r="N55"/>
       <c r="O55"/>
-    </row>
-    <row r="56" spans="1:15">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>1150700000.0</v>
+      </c>
+      <c r="C56">
         <v>1119400000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>895000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>921000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>946100000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>801500000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>525500000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>588322000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>563225000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>361955000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>310957000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>268649000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>82510000.0</v>
       </c>
-      <c r="N56"/>
       <c r="O56"/>
-    </row>
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>615500000.0</v>
+      </c>
+      <c r="C57">
         <v>624400000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>523000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>493400000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>536800000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>556800000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>398100000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>349299000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>303005000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>186725000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>181314000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>141391000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>42454000.0</v>
       </c>
-      <c r="N57"/>
       <c r="O57"/>
-    </row>
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>4715200000.0</v>
+      </c>
+      <c r="C58">
         <v>4254800000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3514800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3399200000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3817800000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3789800000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3319500000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4676267000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4622773000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2304958000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2106684000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1636669000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>489076000.0</v>
       </c>
-      <c r="N58"/>
       <c r="O58"/>
-    </row>
-    <row r="59" spans="1:15">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
+      <c r="I59"/>
+      <c r="J59">
         <v>1405086000.0</v>
       </c>
-      <c r="J59">
+      <c r="K59">
         <v>324674000.0</v>
       </c>
-      <c r="K59">
-[...2 lines deleted...]
-      <c r="L59"/>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1712900000.0</v>
+      </c>
+      <c r="C60">
         <v>1789700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1987200000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1998200000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1089000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>550100000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>691800000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>404640000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>654731000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>9677000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-4028000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-264082000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-103617000.0</v>
       </c>
-      <c r="N60"/>
       <c r="O60"/>
-    </row>
-    <row r="61" spans="1:15">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
-      <c r="D62">
+      <c r="D62"/>
+      <c r="E62">
         <v>342000000.0</v>
       </c>
-      <c r="E62">
+      <c r="F62">
         <v>330200000.0</v>
       </c>
-      <c r="F62">
+      <c r="G62">
         <v>741300000.0</v>
       </c>
-      <c r="G62">
+      <c r="H62">
         <v>1111000000.0</v>
       </c>
-      <c r="H62">
+      <c r="I62">
         <v>1045284000.0</v>
       </c>
-      <c r="I62">
+      <c r="J62">
         <v>960928000.0</v>
       </c>
-      <c r="J62">
+      <c r="K62">
         <v>180521000.0</v>
       </c>
-      <c r="K62">
+      <c r="L62">
         <v>183439000.0</v>
       </c>
-      <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>175200000.0</v>
+      </c>
+      <c r="C2">
+        <v>168600000.0</v>
+      </c>
+      <c r="D2">
+        <v>208700000.0</v>
+      </c>
+      <c r="E2">
         <v>174600000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>174900000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>165000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>208700000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>170800000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>174000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>174100000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>171800000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>148800000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>131500000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>144400000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>151600000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>138400000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>126400000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>122900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>124900000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>116500000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>109100000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>96000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>100200000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>90300000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>104700000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>106800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>96700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>85100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>71700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>69700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>83292000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>76979000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>76161000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>80960000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>84710000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>73251000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>48210000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>47587000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>49766000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>44453000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>43874000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>45557000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>45341000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>40807000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>37978000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>45493000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>43063000.0</v>
       </c>
-      <c r="AT2"/>
-[...2 lines deleted...]
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>18278000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+      <c r="AY3"/>
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-8900000.0</v>
+      </c>
+      <c r="C5">
+        <v>-10500000.0</v>
+      </c>
+      <c r="D5">
+        <v>-13800000.0</v>
+      </c>
+      <c r="E5">
         <v>-14400000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-13300000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-11799999.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>4800000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>10500000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>37100000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>52000000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>57500000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>77000000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>78799999.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>64900000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>76200000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>82800000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>44300000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>25300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-31500000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-47900000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-54400000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-54600000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-61000000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-65299999.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-68600000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-75899999.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-50700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-57500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-50700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-33900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-22446000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-1389000.0</v>
       </c>
-      <c r="AE5">
-[...2 lines deleted...]
-      <c r="AF5">
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-31504000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-19680000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-2729000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-115398000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-91486000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-86387000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-86737000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-81421000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-75100000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-70238000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-65810000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-61090000.0</v>
       </c>
-      <c r="AR5"/>
-[...3 lines deleted...]
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5">
+        <v>-55697000.0</v>
+      </c>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-103617000.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:49">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>671252000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>675857000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>689012000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>326930000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>326930000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>324340000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>321820000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>320543000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>319397000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>318764000.0</v>
       </c>
-      <c r="AN6">
-[...10 lines deleted...]
-      <c r="AS6"/>
+      <c r="AQ6">
+        <v>0.0</v>
+      </c>
+      <c r="AR6">
+        <v>0.0</v>
+      </c>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>306900000.0</v>
+      </c>
+      <c r="C7">
+        <v>314100000.0</v>
+      </c>
+      <c r="D7">
+        <v>322600000.0</v>
+      </c>
+      <c r="E7">
         <v>307600000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>303300000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>312500000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>333100000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>327800000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>296900000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>288300000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>286500000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>276600000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>301300000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>306800000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>307900000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>306600000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>307500000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>307300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>355700000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>352900000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>349900000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>335000000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>340100000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>344400000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>336700000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>316000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>320400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>317200000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>439100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>292300000.0</v>
       </c>
-      <c r="AC7"/>
-[...1 lines deleted...]
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>1300000.0</v>
       </c>
       <c r="C8">
         <v>1300000.0</v>
       </c>
       <c r="D8">
         <v>1300000.0</v>
       </c>
       <c r="E8">
         <v>1300000.0</v>
       </c>
       <c r="F8">
         <v>1300000.0</v>
       </c>
       <c r="G8">
         <v>1300000.0</v>
       </c>
       <c r="H8">
         <v>1300000.0</v>
       </c>
       <c r="I8">
         <v>1300000.0</v>
       </c>
       <c r="J8">
         <v>1300000.0</v>
       </c>
       <c r="K8">
         <v>1300000.0</v>
       </c>
       <c r="L8">
         <v>1300000.0</v>
       </c>
       <c r="M8">
         <v>1300000.0</v>
       </c>
       <c r="N8">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="O8">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="P8">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="Q8">
         <v>900000.0</v>
       </c>
       <c r="R8">
+        <v>900000.0</v>
+      </c>
+      <c r="S8">
+        <v>900000.0</v>
+      </c>
+      <c r="T8">
+        <v>900000.0</v>
+      </c>
+      <c r="U8">
         <v>800000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>800000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2501400000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>2478100000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>2478000000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>1623100000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>1618800000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>1625200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>1622300000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>1306000000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>1298400000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>843300000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>607900000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>655300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>662700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>670300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>677800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>673900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>673619000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>671252000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>675857000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>689012000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>695560000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>704054000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>324340000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>321820000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>320543000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>318764000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>317622000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>316294000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>59766000.0</v>
       </c>
-      <c r="AQ9"/>
-[...1 lines deleted...]
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>216700000.0</v>
+      </c>
+      <c r="C10">
+        <v>182300000.0</v>
+      </c>
+      <c r="D10">
+        <v>239900000.0</v>
+      </c>
+      <c r="E10">
         <v>203400000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>250100000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>229300000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>269500000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>221800000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>213500000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>185200000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>195900000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>236000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>177400000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>245500000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>282900000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>154800000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>227400000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>378900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>389900000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>330400000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>464800000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>541900000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>317900000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>450000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>326300000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>194600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>92700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>111300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>117400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>142500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>184308000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>79123000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>96069000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>112816000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>174914000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>199701000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>57034000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>55966000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>69699000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>55209000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>51599000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>135047000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>57933000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>56848000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>47907000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>56416000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>74920000.0</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-      <c r="AV10">
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-13026000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>13026000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>216700000.0</v>
+      </c>
+      <c r="C12">
+        <v>182300000.0</v>
+      </c>
+      <c r="D12">
+        <v>239900000.0</v>
+      </c>
+      <c r="E12">
         <v>203400000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>250100000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>229300000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>269500000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>221800000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>213500000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>185200000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>195900000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>236000000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>177400000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>245500000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>282900000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>154800000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>227400000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>378900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>389900000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>330400000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>464800000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>541900000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>317900000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>450000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>326300000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>194600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>92700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>111300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>117400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>142500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>184308000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>79123000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>96069000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>112816000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>174914000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>199701000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>57034000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>55966000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>69699000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>55209000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>51599000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>135047000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>57933000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>56848000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>47907000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>56416000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>74920000.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-      <c r="AV12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>13026000.0</v>
       </c>
-      <c r="AW12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:49">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>1300000.0</v>
       </c>
       <c r="C13">
         <v>1300000.0</v>
       </c>
       <c r="D13">
         <v>1300000.0</v>
       </c>
       <c r="E13">
         <v>1300000.0</v>
       </c>
       <c r="F13">
         <v>1300000.0</v>
       </c>
       <c r="G13">
         <v>1300000.0</v>
       </c>
       <c r="H13">
         <v>1300000.0</v>
       </c>
       <c r="I13">
         <v>1300000.0</v>
       </c>
       <c r="J13">
         <v>1300000.0</v>
       </c>
       <c r="K13">
         <v>1300000.0</v>
       </c>
       <c r="L13">
         <v>1300000.0</v>
       </c>
       <c r="M13">
         <v>1300000.0</v>
       </c>
       <c r="N13">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="O13">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="P13">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="Q13">
         <v>900000.0</v>
       </c>
       <c r="R13">
+        <v>900000.0</v>
+      </c>
+      <c r="S13">
+        <v>900000.0</v>
+      </c>
+      <c r="T13">
+        <v>900000.0</v>
+      </c>
+      <c r="U13">
         <v>800000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>800000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>600000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="X13">
         <v>500000.0</v>
       </c>
       <c r="Y13">
         <v>500000.0</v>
       </c>
       <c r="Z13">
         <v>500000.0</v>
       </c>
       <c r="AA13">
         <v>500000.0</v>
       </c>
       <c r="AB13">
         <v>500000.0</v>
       </c>
       <c r="AC13">
-        <v>489000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AD13">
-        <v>489000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AE13">
-        <v>489000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AF13">
         <v>489000.0</v>
       </c>
       <c r="AG13">
+        <v>489000.0</v>
+      </c>
+      <c r="AH13">
+        <v>489000.0</v>
+      </c>
+      <c r="AI13">
+        <v>489000.0</v>
+      </c>
+      <c r="AJ13">
         <v>487000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>488000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>488000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>488000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>485000.0</v>
       </c>
       <c r="AN13">
         <v>485000.0</v>
       </c>
       <c r="AO13">
+        <v>485000.0</v>
+      </c>
+      <c r="AP13">
+        <v>485000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>485000.0</v>
+      </c>
+      <c r="AR13">
         <v>482000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AS13">
         <v>339000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13"/>
+      <c r="AV13">
+        <v>482000.0</v>
+      </c>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>128825000.0</v>
+      </c>
+      <c r="C14">
+        <v>128367000.0</v>
+      </c>
+      <c r="D14">
+        <v>127209000.0</v>
+      </c>
+      <c r="E14">
         <v>126932000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>126980000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>126602000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>126209000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>126172000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>126134000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>125972000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>125774000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>125747000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>127370000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>125206000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>101888000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>88907000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>88900000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>90272000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>84522000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>80726000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>69267000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>54773000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>48894000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>48883000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>48840000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>48472000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>48326000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>48310000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>48291000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>48047000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>48047192.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>48038000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>48016000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>48006870.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>48319851.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>49079296.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>48145729.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>48019652.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>48217454.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>48019652.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>48129041.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>48017226.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>48161550.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>48156990.0</v>
       </c>
       <c r="AS14">
         <v>48156990.0</v>
       </c>
       <c r="AT14">
         <v>48156990.0</v>
       </c>
       <c r="AU14">
         <v>48156990.0</v>
       </c>
       <c r="AV14">
         <v>48156990.0</v>
       </c>
-      <c r="AW14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:49">
+      <c r="AW14">
+        <v>48156990.0</v>
+      </c>
+      <c r="AX14">
+        <v>48156990.0</v>
+      </c>
+      <c r="AY14">
+        <v>48156990.0</v>
+      </c>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>1300000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>1300000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>1300000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="Q15">
         <v>900000.0</v>
       </c>
       <c r="R15">
+        <v>900000.0</v>
+      </c>
+      <c r="S15">
+        <v>900000.0</v>
+      </c>
+      <c r="T15">
+        <v>900000.0</v>
+      </c>
+      <c r="U15">
         <v>800000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>800000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>600000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>435000000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>500000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>414700000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AA15">
         <v>500000.0</v>
       </c>
       <c r="AB15">
+        <v>395500000.0</v>
+      </c>
+      <c r="AC15">
         <v>500000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
-        <v>489000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AE15">
-        <v>489000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AF15">
         <v>489000.0</v>
       </c>
       <c r="AG15">
+        <v>489000.0</v>
+      </c>
+      <c r="AH15">
+        <v>489000.0</v>
+      </c>
+      <c r="AI15">
+        <v>489000.0</v>
+      </c>
+      <c r="AJ15">
         <v>487000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>488000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>488000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>488000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>485000.0</v>
       </c>
       <c r="AN15">
         <v>485000.0</v>
       </c>
       <c r="AO15">
+        <v>485000.0</v>
+      </c>
+      <c r="AP15">
+        <v>485000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>485000.0</v>
+      </c>
+      <c r="AR15">
         <v>482000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>339000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>121000000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>-251300000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>-245100000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-196200000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="O16"/>
+      <c r="P16">
         <v>3200000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>7900000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>21400000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>46500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>64400000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>81800000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>78600000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>109000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>109800000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>141000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>124700000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-36900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-190000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-172200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-163800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-163400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>-138844000.0</v>
       </c>
-      <c r="AD16"/>
-[...1 lines deleted...]
-      <c r="AF16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-135346000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>-143436000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>137594000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>-78129000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>100205000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>-77588000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>87491000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>89040000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>86096000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>-72613000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>-68485000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>79810000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>58980000.0</v>
       </c>
-      <c r="AT16"/>
-[...1 lines deleted...]
-      <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
         <v>96100000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>99500000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>100900000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>109193000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>126660000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>131720000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>130819000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>132319000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>209207000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>80166000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>81327000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>83793000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>88919000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>91813000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>94105000.0</v>
       </c>
-      <c r="AP17"/>
-[...1 lines deleted...]
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...7 lines deleted...]
-      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
         <v>122351000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>122351000.0</v>
       </c>
-      <c r="AK18">
-[...5 lines deleted...]
-      <c r="AM18">
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
         <v>119655000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>119655000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>2005000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>59749000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>5630000.0</v>
       </c>
       <c r="AT18"/>
       <c r="AU18"/>
-      <c r="AV18"/>
+      <c r="AV18">
+        <v>5630000.0</v>
+      </c>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>5205200000.0</v>
+      </c>
       <c r="D20">
+        <v>5194600000.0</v>
+      </c>
+      <c r="E20">
+        <v>5091600000.0</v>
+      </c>
+      <c r="F20">
+        <v>5098600000.0</v>
+      </c>
+      <c r="G20">
         <v>5126200000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>5068000000.0</v>
       </c>
-      <c r="F20">
-[...2 lines deleted...]
-      <c r="G20">
+      <c r="I20">
+        <v>4815400000.0</v>
+      </c>
+      <c r="J20">
         <v>4806300000.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>4397500000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>4326000000.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>4245100000.0</v>
       </c>
-      <c r="K20">
+      <c r="N20">
         <v>4235899999.0</v>
       </c>
-      <c r="L20">
+      <c r="O20">
         <v>4252600000.0</v>
       </c>
-      <c r="M20">
+      <c r="P20">
         <v>4137100000.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>4145300000.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>3993100000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>3925800000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>3911800000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>3613600000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>3488100000.0</v>
       </c>
-      <c r="T20">
+      <c r="W20">
         <v>3517500000.0</v>
       </c>
-      <c r="U20">
+      <c r="X20">
         <v>3468000000.0</v>
       </c>
-      <c r="V20">
+      <c r="Y20">
         <v>3344600000.0</v>
       </c>
-      <c r="W20">
+      <c r="Z20">
         <v>3408900000.0</v>
       </c>
-      <c r="X20">
+      <c r="AA20">
         <v>3396500000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AB20">
         <v>3402400000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AC20">
         <v>3405600000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>3402300000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>3393000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AF20">
         <v>3382846000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AG20">
         <v>3372606000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AH20">
         <v>3376295000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AI20">
         <v>3382801000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AJ20">
         <v>3346838000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>3270309000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>1569408000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>1556504000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>1555204000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>1531370000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>1510851000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AQ20">
         <v>1417991000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AR20">
         <v>1407927000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AS20">
         <v>1330050000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AT20">
         <v>1303721000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AU20">
         <v>1303167000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AV20">
         <v>1298753000.0</v>
       </c>
-      <c r="AT20"/>
-[...2 lines deleted...]
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>339521000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:49">
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
-        <v>5134600000.0</v>
+        <v>5242100000.0</v>
       </c>
       <c r="C21">
-        <v>5140000000.0</v>
+        <v>39800000.0</v>
       </c>
       <c r="D21">
+        <v>41000000.0</v>
+      </c>
+      <c r="E21">
+        <v>43000000.0</v>
+      </c>
+      <c r="F21">
+        <v>41400000.0</v>
+      </c>
+      <c r="G21">
         <v>45200000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>45700000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="I21">
+        <v>46100000.0</v>
+      </c>
+      <c r="J21">
         <v>52200000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>53600000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>54800000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>55900000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>55300000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>35300000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>42300000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>41200000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>4035600000.0</v>
       </c>
-      <c r="P21">
-[...2 lines deleted...]
-      <c r="Q21">
+      <c r="S21">
+        <v>42000000.0</v>
+      </c>
+      <c r="T21">
         <v>43700000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>3659300000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>3533900000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>3517500000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>46900000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>44800000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>45700000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>46800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>47300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>52600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>53600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>54300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>54293000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>55607000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>61422000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>62412000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>58908000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>56507000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>43421000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>45753000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>48023000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>48673000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>51487000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>51166000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>53568000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>53137000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>53067000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>53883000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>54888000.0</v>
       </c>
-      <c r="AT21"/>
-[...2 lines deleted...]
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>366497000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:49">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>98800000.0</v>
+      </c>
+      <c r="C22">
+        <v>100500000.0</v>
+      </c>
+      <c r="D22">
+        <v>96600000.0</v>
+      </c>
+      <c r="E22">
         <v>92300000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>87300000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>88100000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>88400000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>82000000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>80900000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>77000000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>75200000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>69400000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>70300000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>71800000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>71400000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>68600000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>64000000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>62900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>61100000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>59300000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>57300000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>56100000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>56400000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>50900000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>49000000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>49000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>46300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>44400000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>44000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>43800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>43363000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>44360000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>45700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>48101000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>44951000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>44523000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>29680000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>29343000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>28777000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>26867000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>25931000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>26552000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>25591000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>24747000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>24239000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>24379000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>23692000.0</v>
       </c>
-      <c r="AT22"/>
-[...2 lines deleted...]
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>4568000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>8049700000.0</v>
+      </c>
+      <c r="C23">
+        <v>8042100000.0</v>
+      </c>
+      <c r="D23">
+        <v>8242000000.0</v>
+      </c>
+      <c r="E23">
         <v>7946600000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>7954800000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>7949200000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>7890000000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>7534400000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>7488600000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>6975600000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>6876700000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>6780100000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>6620600000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>6643300000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>6682100000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>6536500000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>6291600000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>6289500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>6117600000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>5631600000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>5620600000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>5639000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>5413200000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>5312900000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>5244700000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>5090900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>5018900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>4917500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>4890900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>4880900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>4676267000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>4558664000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>4583730000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>4594884000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>4622773000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>4601854000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>2671487000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>2289733000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>2304958000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>2248725000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>2213523000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>2202340000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>2106684000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>1891522000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>1848148000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>1850480000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>1858794000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-      <c r="AV23">
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23">
         <v>-14375000.0</v>
       </c>
-      <c r="AW23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:49">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>3648300000.0</v>
+      </c>
+      <c r="C24">
+        <v>3613500000.0</v>
+      </c>
+      <c r="D24">
+        <v>3602900000.0</v>
+      </c>
+      <c r="E24">
         <v>3460600000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>3465200000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>3446900000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>3268900000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>3094200000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>3039700000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>2793800000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>2701800000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>2640200000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>2504800000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>2530900000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>2559000000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>3102600000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>3019400000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>3025200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>2878400000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>2791900000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>2786100000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>2789500000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>2792400000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>2761300000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>2622500000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>2626500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>2524700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>2403000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>2261300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>2250200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>2254370000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>2118567000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>2122629000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>2241686000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>2130556000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>2144862000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>1795265000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>1396042000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>1414421000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>1357824000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>1325778000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>1328739000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>1230328000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>1370991000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>1336919000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>1339266000.0</v>
       </c>
-      <c r="AT24"/>
-[...2 lines deleted...]
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>418559000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:49">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>2504800000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>2530900000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>2559000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>3102600000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>3019400000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>3025200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>2878400000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>2791900000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>2786100000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>2789500000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>2792400000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>2761300000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>2622500000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>2626500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>2524700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>2403000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>2397400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>2384600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>2270898000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>2118567000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>2122629000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>2122447000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>2130556000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>2144862000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>1795265000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>1396042000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>1414421000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>1325778000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>1328739000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>1230328000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>1370991000.0</v>
       </c>
-      <c r="AQ25"/>
-[...1 lines deleted...]
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>226900000.0</v>
+      </c>
+      <c r="C26">
+        <v>225400000.0</v>
+      </c>
+      <c r="D26">
+        <v>234000000.0</v>
+      </c>
+      <c r="E26">
         <v>229400000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>220200000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>218600000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>215400000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>214800000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>227100000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>188700000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>184100000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>196300000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>192200000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>191600000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>190300000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>189100000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>159700000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>94500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>88700000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>89600000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>90200000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>90400000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>90300000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>91800000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>91100000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>90600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>93200000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>93000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>93400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>78500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>78477000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>80785000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>78133000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>75194000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>74282000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>64427000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>34488000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>35114000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>34980000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>34715000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>34475000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>34103000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AS26">
         <v>33877000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>33441000.0</v>
       </c>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>33441000.0</v>
+      </c>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>3800800000.0</v>
+      </c>
+      <c r="C28">
+        <v>3845700000.0</v>
+      </c>
+      <c r="D28">
+        <v>3784900000.0</v>
+      </c>
+      <c r="E28">
         <v>3667800000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>3628400000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>3645800000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>3433900000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>3297500000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>3215500000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>2974100000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>2865700000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>2766200000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>2723000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>2655100000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>2646800000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>3414800000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>3167800000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>3021600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>2904600000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>2875200000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>2740800000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>2643800000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>2879000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>2782100000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>2765000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>2884100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>2808400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>2660200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>2627200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>2591500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>2291953000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>2231666000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>2210794000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>2064017000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>2014368000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>2091578000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>1768150000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>1422672000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>1426868000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>1386485000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>1358098000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>1276417000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>1255590000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>1398145000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>1364456000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>1304083000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>1339610000.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-      <c r="AV28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>13026000.0</v>
       </c>
-      <c r="AW28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:49">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>5421900000.0</v>
+      </c>
+      <c r="C29">
+        <v>5401900000.0</v>
+      </c>
+      <c r="D29">
+        <v>5415100000.0</v>
+      </c>
+      <c r="E29">
         <v>5293100000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>5323500000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>5291200000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>5160000000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>5088000000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>5084500000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>4838300000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>4762300000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>2004600000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>4587700000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>1962000000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>4620000000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>4392400000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>4242800000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>4254100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>1089000000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>756300000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>3620800000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>3187200000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>3406900000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>2923600000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>3304600000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>2923500000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>616600000.0</v>
+      </c>
+      <c r="C30">
+        <v>603400000.0</v>
+      </c>
+      <c r="D30">
+        <v>602200000.0</v>
+      </c>
+      <c r="E30">
         <v>579300000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>563100000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>570600000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>579100000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>542900000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>523400000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>494300000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>496400000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>462800000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>449900000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>465600000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>456300000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>422300000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>412000000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>412400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>430200000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>393400000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>374900000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>367000000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>382200000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>346700000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>319100000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>320300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>326900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>303100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>301900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>294900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>316142000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>286260000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>276849000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>285597000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>295623000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>279509000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>224258000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>226951000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>227636000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>215458000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>212102000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>195593000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>186191000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>174570000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>158632000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>152534000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>144960000.0</v>
       </c>
-      <c r="AT30"/>
-[...1 lines deleted...]
-      <c r="AV30"/>
       <c r="AW30"/>
-    </row>
-    <row r="31" spans="1:49">
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>-1680800000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-1676000000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-1567800000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-2405000000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-2266900000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-2193300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>1089000000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-2280200000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-2768800000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-2137700000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-2357100000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-2253200000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-3250200000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-3206600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-3152900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-3129500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-3097200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-3055900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-2346561000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-2188707000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-2176074000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-2166214000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-2077102000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-1945368000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-1430325000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-1414665000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-1290678000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-1588374000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-1384212000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-1287223000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-1154021000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-1477044000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-1617723000.0</v>
       </c>
       <c r="AT31"/>
       <c r="AU31"/>
-      <c r="AV31"/>
+      <c r="AV31">
+        <v>-1617723000.0</v>
+      </c>
       <c r="AW31"/>
-    </row>
-    <row r="32" spans="1:49">
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>547500000.0</v>
+      </c>
+      <c r="C32">
+        <v>500800000.0</v>
+      </c>
+      <c r="D32">
+        <v>535200000.0</v>
+      </c>
+      <c r="E32">
         <v>516200000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>532000000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>505200000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>495000000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>460600000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>460700000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>372500000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>372000000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>374800000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>351600000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>393800000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>427600000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>114000000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>266700000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>394700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>409300000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>301200000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>421000000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>443000000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>244700000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>302500000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>175300000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>202900000.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
-    </row>
-    <row r="33" spans="1:49">
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>6645200000.0</v>
+      </c>
+      <c r="C33">
+        <v>6959600000.0</v>
+      </c>
+      <c r="D33">
+        <v>7091300000.0</v>
+      </c>
+      <c r="E33">
         <v>6844400000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>6849500000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>6874600000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>6770600000.0</v>
       </c>
-      <c r="F33">
-[...2 lines deleted...]
-      <c r="G33">
+      <c r="I33">
+        <v>6498599999.0</v>
+      </c>
+      <c r="J33">
         <v>6476100000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>6079700000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>5981700000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>5903900000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>5810400000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>5774400000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>5761100000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>5798200000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>5503200000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>5352500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>5171500000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>4789900000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>4667700000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>4621200000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>4611700000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>4419500000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>4498200000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>4476300000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>4493400000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>4399600000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>4361900000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>4345600000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>4087945000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>4095346000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>4110931000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>4104305000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>4059548000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>4028195000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>2319176000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>1939656000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>1943003000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>1919997000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>1896573000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>1807454000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>1795727000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>1603519000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>1576369000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>1592666000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>1590145000.0</v>
       </c>
-      <c r="AT33"/>
-[...1 lines deleted...]
-      <c r="AV33">
+      <c r="AW33"/>
+      <c r="AX33"/>
+      <c r="AY33">
         <v>-13026000.0</v>
       </c>
-      <c r="AW33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:49">
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>33800000.0</v>
+      </c>
+      <c r="C34">
+        <v>41600000.0</v>
+      </c>
+      <c r="D34">
+        <v>41200000.0</v>
+      </c>
+      <c r="E34">
         <v>38100000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>36300000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>34600000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>30200000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>30300000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>21100000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>46300000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>41100000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>78900000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>82200000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>80200000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>75400000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>95600000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>96400000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>95800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>87000000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>124400000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>151700000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>126100000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>139700000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>124900000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>127300000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>129900000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>113600000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>144900000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>132000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>114300000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AF34">
         <v>271187000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AG34">
         <v>247311000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AH34">
         <v>246269000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AI34">
         <v>233524000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AJ34">
         <v>178689000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AK34">
         <v>116799000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AL34">
         <v>76101000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AM34">
         <v>75889000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AN34">
         <v>76266000.0</v>
       </c>
-      <c r="AL34"/>
-      <c r="AM34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>87290000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AQ34">
         <v>86110000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AR34">
         <v>85613000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AS34">
         <v>83778000.0</v>
       </c>
-      <c r="AQ34"/>
-[...1 lines deleted...]
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-    </row>
-    <row r="35" spans="1:49">
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>4002800000.0</v>
+      </c>
+      <c r="C35">
+        <v>3979100000.0</v>
+      </c>
+      <c r="D35">
+        <v>4099700000.0</v>
+      </c>
+      <c r="E35">
         <v>3807600000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>3802600000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>3793300000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>3630400000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>3410900000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>3318400000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>3090600000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>2991800000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>2960000000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>2851100000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>2879900000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>2905800000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>3468000001.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>3387600000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>3393100000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>3281000000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>3228700000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>3248600000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>3211000000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>3233000000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>3192300000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>3048700001.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>3035500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>2921400000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>2829300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>2784500000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>2754600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>2542085000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>2365878000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>2368898000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>3004306000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>2983158000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>2349409000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>2169969000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>1594282000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>1613038000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>1570296000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>1534808000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>1543297000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>1444004000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>1514518000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>1469788000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>1496677000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>1495278000.0</v>
       </c>
-      <c r="AT35"/>
-[...1 lines deleted...]
-      <c r="AV35"/>
       <c r="AW35"/>
-    </row>
-    <row r="36" spans="1:49">
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>53500000.0</v>
+      </c>
+      <c r="C36">
+        <v>72800000.0</v>
+      </c>
+      <c r="D36">
+        <v>56800000.0</v>
+      </c>
+      <c r="E36">
         <v>40700000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>38100000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>55800000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>57500000.0</v>
       </c>
-      <c r="F36">
-[...2 lines deleted...]
-      <c r="G36">
+      <c r="I36">
+        <v>41099999.0</v>
+      </c>
+      <c r="J36">
         <v>36000000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>60600000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>103300000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>140100000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>141400001.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>33400000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>144200000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>154800000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>130600000.0</v>
       </c>
-      <c r="P36">
-[...2 lines deleted...]
-      <c r="Q36">
+      <c r="S36">
+        <v>52800000.0</v>
+      </c>
+      <c r="T36">
         <v>59100000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>50300000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>51100000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>36200000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>27000000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>125700000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>136500000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>135400000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>30800000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>32400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>28000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>30500000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>36850000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>39675000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>51481000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>52694000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>48665000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>39048000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>385949000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>16289000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>16750000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>15845000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>13829000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>20356000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>21474000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>8493000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>8819000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>29149000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>24277000.0</v>
       </c>
-      <c r="AT36"/>
-[...1 lines deleted...]
-      <c r="AV36">
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-13026000.0</v>
       </c>
-      <c r="AW36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:49">
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-      <c r="F37"/>
+        <v>51</v>
+      </c>
+      <c r="B37">
+        <v>1797700000.0</v>
+      </c>
+      <c r="C37">
+        <v>1793300000.0</v>
+      </c>
+      <c r="D37">
+        <v>1813900000.0</v>
+      </c>
+      <c r="E37">
+        <v>1823500000.0</v>
+      </c>
+      <c r="F37">
+        <v>1830600000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>964600000.0</v>
       </c>
-      <c r="L37">
+      <c r="O37">
         <v>980500000.0</v>
       </c>
-      <c r="M37">
+      <c r="P37">
         <v>942700000.0</v>
       </c>
-      <c r="N37">
+      <c r="Q37">
         <v>932500000.0</v>
       </c>
-      <c r="O37">
+      <c r="R37">
         <v>885400000.0</v>
       </c>
-      <c r="P37">
+      <c r="S37">
         <v>851700000.0</v>
       </c>
-      <c r="Q37">
+      <c r="T37">
         <v>880600000.0</v>
       </c>
-      <c r="R37">
+      <c r="U37">
         <v>795700000.0</v>
       </c>
-      <c r="S37">
+      <c r="V37">
         <v>762200000.0</v>
       </c>
-      <c r="T37">
+      <c r="W37">
         <v>768800000.0</v>
       </c>
-      <c r="U37">
+      <c r="X37">
         <v>766500000.0</v>
       </c>
-      <c r="V37">
+      <c r="Y37">
         <v>699600000.0</v>
       </c>
-      <c r="W37">
+      <c r="Z37">
         <v>691500000.0</v>
       </c>
-      <c r="X37">
+      <c r="AA37">
         <v>686700000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AB37">
         <v>686600000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AC37">
         <v>677800000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AD37">
         <v>686300000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AE37">
         <v>692900000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AF37">
         <v>694305000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AG37">
         <v>657694000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AH37">
         <v>656423000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AI37">
         <v>674162000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AJ37">
         <v>681879000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AK37">
         <v>683733000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AL37">
         <v>309264000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AM37">
         <v>311403000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AN37">
         <v>314997000.0</v>
       </c>
-      <c r="AL37">
-[...2 lines deleted...]
-      <c r="AM37">
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
         <v>320237000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AQ37">
         <v>302121000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AR37">
         <v>301955000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AS37">
         <v>294684000.0</v>
       </c>
-      <c r="AQ37"/>
-[...1 lines deleted...]
-      <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-    </row>
-    <row r="38" spans="1:49">
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>52</v>
+      </c>
+      <c r="B38">
+        <v>278500000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38"/>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>126700000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>122300000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>5798200000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>162100000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>166700000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>5171500000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>4789900000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>163300000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>4621200000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>554000000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>125700000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>136500000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>135400000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>129500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>128500000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>127500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>131100000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>146043000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>166335000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>183201000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>183513000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>3661012000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>3639498000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>2113432000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>1734987000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>1738750000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>1720395000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>1699801000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>1615801000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>1611177000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AS38">
         <v>1429706000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AT38">
         <v>1402803000.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>1415139000.0</v>
       </c>
-      <c r="AT38"/>
-[...2 lines deleted...]
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>371387000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:49">
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>193900000.0</v>
+      </c>
+      <c r="C39">
+        <v>196300000.0</v>
+      </c>
+      <c r="D39">
+        <v>212000000.0</v>
+      </c>
+      <c r="E39">
         <v>227200000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>204800000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>186600000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>182400000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>189100000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>194700000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>139400000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>127500000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>108000000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>112600000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>86000000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>110400000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>92600000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>85000000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>82800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>64900000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>58600000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>55900000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>52800000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>45000000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>45800000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>52100000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>50700000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>59600000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>59100000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>65700000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>54100000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>44509000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>97850000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>97962000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>44065000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>47737000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>49926000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>50303000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>46753000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>35843000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>31194000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>36677000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>47402000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>41242000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>41804000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>41001000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>24485000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>25077000.0</v>
       </c>
-      <c r="AT39"/>
-[...2 lines deleted...]
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>9425000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:49">
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>475600000.0</v>
+      </c>
+      <c r="C40">
+        <v>270500000.0</v>
+      </c>
+      <c r="D40">
+        <v>264800000.0</v>
+      </c>
+      <c r="E40">
         <v>267100000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>248800000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>260900000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>273300000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>265700000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>246100000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>234300000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>240300000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>254800000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>225200000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>229800000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>239300000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>332200000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>269900000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>269700000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>247000000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>240900000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>235500000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>269000000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>243200000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>401200000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>365200000.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>207700000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>208100000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>209300000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>205000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>196200000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>210407000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>164501000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>166955000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>138302000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>154657000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>145058000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>102976000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>117043000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>106515000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>101853000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>107437000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>108544000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>105758000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>104322000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>101400000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>66153000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>73051000.0</v>
       </c>
-      <c r="AT40"/>
-[...2 lines deleted...]
-      <c r="AW40">
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>15049000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:49">
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>45700000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>35000000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>872800000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>54700000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>48800000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>402600000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>3769200000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>78900000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>421500000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>440600000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>59600000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>58700000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>54000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>113600000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>144900000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>132000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>114300000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>121376000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>109195000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>115685000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>114285000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>222480000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>204547000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>198452000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>198240000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>198617000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>212472000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>209030000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>214558000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>213676000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>83778000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>80555000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>106842000.0</v>
       </c>
-      <c r="AT41"/>
-[...2 lines deleted...]
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>12045000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:49">
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>2544400000.0</v>
+      </c>
+      <c r="C42">
+        <v>2548300000.0</v>
+      </c>
+      <c r="D42">
+        <v>2540600000.0</v>
+      </c>
+      <c r="E42">
         <v>2542800000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>2537800000.0</v>
       </c>
-      <c r="D42">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="G42">
+        <v>2525900000.0</v>
+      </c>
+      <c r="H42">
         <v>2520900000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>2513500000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>2511100000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>2495600000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>2497600000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>2494500000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>2501400001.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>2478100000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>2478000000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>1623099999.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>1618800000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>1625200000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>1622300000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>1306000000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>1298400000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>843300000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>607900000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>603299999.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>648199999.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>655299999.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>662700000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>670300000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>677800000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>673900000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>291873001.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>671252000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>675857000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>689012000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>695560000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>704054000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>324340000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>321820000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>320543000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>406134000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>639001000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>317622000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>316294000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>59766000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AT42">
         <v>61091000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AU42">
         <v>59192000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AV42">
         <v>58151000.0</v>
       </c>
-      <c r="AT42"/>
-[...1 lines deleted...]
-      <c r="AV42">
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42">
         <v>89242000.0</v>
       </c>
-      <c r="AW42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:49">
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
-    </row>
-    <row r="44" spans="1:49">
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
         <v>350893000.0</v>
       </c>
-      <c r="AE44">
+      <c r="AH44">
         <v>342648000.0</v>
       </c>
-      <c r="AF44">
+      <c r="AI44">
         <v>334692000.0</v>
       </c>
-      <c r="AG44">
+      <c r="AJ44">
         <v>330806000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AK44">
         <v>326882000.0</v>
       </c>
-      <c r="AI44">
-[...7 lines deleted...]
-      </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
-      <c r="AQ44"/>
-[...1 lines deleted...]
-      <c r="AS44"/>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-    </row>
-    <row r="45" spans="1:49">
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+    </row>
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>2119200000.0</v>
+      </c>
+      <c r="C45">
+        <v>2102400000.0</v>
+      </c>
+      <c r="D45">
+        <v>2093800000.0</v>
+      </c>
+      <c r="E45">
         <v>2059400000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>2040000000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>2015800000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>1937900000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>1860800000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>1791800000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>1725900000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>1678400000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>1609700000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>1496600000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>1501000000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>1530000000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>1499100000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>862700000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>849700000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>854700000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>812600000.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>816000000.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>807000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>821000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>719900000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>685100000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>688400000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>426286000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>420013000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>411880000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>400385000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>398536000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>388697000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>205744000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>204669000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>204253000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>199602000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>196772000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>191653000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>184550000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>173813000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>173566000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>175006000.0</v>
       </c>
-      <c r="AT45"/>
-[...1 lines deleted...]
-      <c r="AV45"/>
       <c r="AW45"/>
-    </row>
-    <row r="46" spans="1:49">
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>1122700000.0</v>
+      </c>
+      <c r="C46">
+        <v>1416400000.0</v>
+      </c>
+      <c r="D46">
+        <v>1442600000.0</v>
+      </c>
+      <c r="E46">
         <v>1439700000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>1451200000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>1428800000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>1384000000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>1302000000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>1272700000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>1240500000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>1224000000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>1184200000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>1093200000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>1118300000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>1155700000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>1150600000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>1066900000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>1056300000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>953800000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>862600000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>862700000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>849700000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>854700000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>812600000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>816000000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>807000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>821000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>719900000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>685100000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>688400000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>426286000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>420013000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>411880000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>400385000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>398536000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>388697000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>205744000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>204669000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>204253000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>199602000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>196772000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>191653000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>184550000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>173813000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>173566000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>173289000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>175006000.0</v>
       </c>
-      <c r="AT46"/>
-[...1 lines deleted...]
-      <c r="AV46"/>
       <c r="AW46"/>
-    </row>
-    <row r="47" spans="1:49">
+      <c r="AX46"/>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>1118300000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>1155700000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>1150600000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>1066900000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>1056300000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>953800000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>862600000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>862700000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>849700000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>854700000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>812600000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>816000000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>807000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>821000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>719900000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>685100000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>688400000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>426286000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>420013000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>411880000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>400385000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>398536000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>388697000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>205744000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>204669000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>204253000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>199602000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>196772000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>191653000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>184550000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>173813000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>173566000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>175006000.0</v>
       </c>
-      <c r="AT47"/>
-[...2 lines deleted...]
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>20804000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:49">
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-866100000.0</v>
+      </c>
+      <c r="C48">
+        <v>-851100000.0</v>
+      </c>
+      <c r="D48">
+        <v>-815200000.0</v>
+      </c>
+      <c r="E48">
         <v>-800200000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-777500000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-775000000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-737300000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-628800000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-597100000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-581600000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-569200000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-568200000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-563300000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-582300000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-557300000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-533900000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-508900000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-490500000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-502700000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-502600000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-479700000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-452800000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-431800000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-437300000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-375700000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-343200000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-315700000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-284600000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-268900000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-249100000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-247022000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-99280000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>-78299000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>-58837000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>-41316000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>-9140000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>-318576000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>-314105000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>-311351000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>-328213000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>-325875000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>-327994000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>-320804000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>-337543000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>-334424000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>-328998000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>-322233000.0</v>
       </c>
-      <c r="AT48"/>
-[...1 lines deleted...]
-      <c r="AV48"/>
       <c r="AW48"/>
-    </row>
-    <row r="49" spans="1:49">
+      <c r="AX48"/>
+      <c r="AY48"/>
+      <c r="AZ48"/>
+    </row>
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-563300000.0</v>
       </c>
-      <c r="L49">
+      <c r="O49">
         <v>-582300000.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-557300000.0</v>
       </c>
-      <c r="N49">
+      <c r="Q49">
         <v>-533900000.0</v>
       </c>
-      <c r="O49">
+      <c r="R49">
         <v>-508900000.0</v>
       </c>
-      <c r="P49">
+      <c r="S49">
         <v>-490500000.0</v>
       </c>
-      <c r="Q49">
+      <c r="T49">
         <v>-502700000.0</v>
       </c>
-      <c r="R49">
+      <c r="U49">
         <v>-502600000.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-479700000.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-452800000.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-431800000.0</v>
       </c>
-      <c r="V49"/>
-[...1 lines deleted...]
-      <c r="X49">
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49">
         <v>-343200000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AB49">
         <v>-315700000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AC49">
         <v>-284600000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AD49">
         <v>-268900000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AE49">
         <v>-249100000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AF49">
         <v>-247022000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AG49">
         <v>-99280000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AH49">
         <v>-78299000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AI49">
         <v>-58837000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AJ49">
         <v>-41316000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AK49">
         <v>-9140000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AL49">
         <v>-318576000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AM49">
         <v>-314105000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AN49">
         <v>-311351000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AO49">
         <v>-328213000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AP49">
         <v>-325875000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AQ49">
         <v>-327994000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AR49">
         <v>-320804000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AS49">
         <v>-337543000.0</v>
       </c>
-      <c r="AQ49"/>
-[...1 lines deleted...]
-      <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-    </row>
-    <row r="50" spans="1:49">
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>102900000.0</v>
+      </c>
+      <c r="C50">
+        <v>100400000.0</v>
+      </c>
+      <c r="D50">
+        <v>99300000.0</v>
+      </c>
+      <c r="E50">
         <v>103000000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>110000000.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>103900000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>101400000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>97300000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>92400000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>77200000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>73300000.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>62100000.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>64700000.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>62900000.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>62800000.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>116900000.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>68300000.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>68000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>60400000.0</v>
       </c>
-      <c r="R50">
+      <c r="U50">
         <v>60800000.0</v>
       </c>
-      <c r="S50">
+      <c r="V50">
         <v>69600000.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>61200000.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>64400000.0</v>
       </c>
-      <c r="V50">
+      <c r="Y50">
         <v>61100000.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>63500000.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>60300000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AB50">
         <v>56000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AC50">
         <v>51300000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>44200000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>57100000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>46706000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AG50">
         <v>54106000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AH50">
         <v>53650000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>60812000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>58726000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>48472000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>1825184000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>28722000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>27822000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AO50">
         <v>29105000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AP50">
         <v>28738000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>27247000.0</v>
       </c>
-      <c r="AP50"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50"/>
+      <c r="AV50">
+        <v>22088000.0</v>
+      </c>
       <c r="AW50"/>
-    </row>
-    <row r="51" spans="1:49">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+    </row>
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>4017500000.0</v>
+      </c>
+      <c r="C51">
+        <v>4028000000.0</v>
+      </c>
+      <c r="D51">
+        <v>4024800000.0</v>
+      </c>
+      <c r="E51">
         <v>3871200000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>3878500000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>3875100000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>3703400000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>3519300000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>3429000000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>3159300000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>3061600000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>3002200000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>2900400000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>2900600000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>2929700000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>3569600000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>3395200000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>3400500000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>3294500000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>3205600000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>3205600000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>3185700000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>3196900000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>3232100000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>3091300000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>3078700000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>2901100000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>2771500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>2744600000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>2734000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>2476261000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>2310789000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>2306863000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>2176833000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>2189282000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>2291279000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>1825184000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>1478638000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>1496567000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>1441694000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>1409697000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>1411464000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>1313523000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>1454993000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>1412363000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>1360499000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>1414530000.0</v>
       </c>
-      <c r="AT51"/>
-[...1 lines deleted...]
-      <c r="AV51"/>
       <c r="AW51"/>
-    </row>
-    <row r="52" spans="1:49">
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>102900000.0</v>
+      </c>
+      <c r="C52">
+        <v>142600000.0</v>
+      </c>
+      <c r="D52">
+        <v>142000000.0</v>
+      </c>
+      <c r="E52">
         <v>144300000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>149600000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>143500000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>142400000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>138700000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>131700000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>115000000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>110900000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>97800000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>101900000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>100900000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>99300000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>153700000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>104000000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>103200000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>100500000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>101300000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>108700000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>100800000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>103600000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>99400000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>101300000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>97200000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>93300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>87100000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>92100000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>93700000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>55600000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>54106000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>53650000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>60812000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>58726000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>49972000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>31408000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>28722000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>27822000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>29105000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AP52">
         <v>28738000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AQ52">
         <v>27169000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AR52">
         <v>28238000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AS52">
         <v>27678000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AT52">
         <v>22784000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>22628000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>22088000.0</v>
       </c>
-      <c r="AT52"/>
-[...1 lines deleted...]
-      <c r="AV52"/>
       <c r="AW52"/>
-    </row>
-    <row r="53" spans="1:49">
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+    </row>
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53"/>
+      <c r="J53">
+        <v>4200000.0</v>
+      </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
+      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="Q53">
+        <v>117200000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>89000000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>90000000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>90000000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>90000000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>91000000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...7 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
       <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
         <v>3809000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>4571000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>7971000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>10874000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>10871000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>9288000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>8901000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>13984000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AR53">
         <v>13984000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>14054000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AT53">
         <v>14086000.0</v>
       </c>
-      <c r="AR53"/>
-[...1 lines deleted...]
-      <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53">
         <v>26052000.0</v>
       </c>
-      <c r="AW53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:49">
+      <c r="AZ53"/>
+    </row>
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...7 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
-      <c r="AQ54"/>
-[...1 lines deleted...]
-      <c r="AS54"/>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-    </row>
-    <row r="55" spans="1:49">
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>8049700000.0</v>
+      </c>
+      <c r="C55">
+        <v>8042100000.0</v>
+      </c>
+      <c r="D55">
+        <v>8242000000.0</v>
+      </c>
+      <c r="E55">
         <v>7946600000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>7954800000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>7949200000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>7890000000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>7534400000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>7488600000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>6975600000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>6876700000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>6780100000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>6620600000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>6643300000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>6682100000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>6536500000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>6291600000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>6289500000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>6117600000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>5631600000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>5620600000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>5639000000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>5413200000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>5312900000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>5244700000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>5090900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>5018900000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>4917500000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>4890900000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>4880900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>4676267000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>4558664000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>4583730000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>4594884000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>4622773000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>4601854000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>2671487000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>2289733000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>2304958000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>2248725000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>2213523000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>2202340000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>2106684000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>1891522000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>1848148000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>1850480000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>1858794000.0</v>
       </c>
-      <c r="AT55"/>
-[...2 lines deleted...]
-      <c r="AW55">
+      <c r="AW55"/>
+      <c r="AX55"/>
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>474701000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:49">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>1126000000.0</v>
+      </c>
+      <c r="C56">
+        <v>1082500000.0</v>
+      </c>
+      <c r="D56">
+        <v>1150700000.0</v>
+      </c>
+      <c r="E56">
         <v>1102200000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>1105300000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>1074600000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>1119400000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>1035800000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>1012500000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>895900000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>895000000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>876200000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>810200000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>868900000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>921000000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>738300000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>788400000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>937000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>946100000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>841700000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>952900000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>1017800000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>801500000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>893400000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>746500000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>614600000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>525500000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>517900000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>529000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>535300000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>588322000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>463318000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>472799000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>490579000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>563225000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>573659000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>352311000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>350077000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>361955000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>328728000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>316950000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>394886000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>310957000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>288003000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>271779000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>257814000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>268649000.0</v>
       </c>
-      <c r="AT56"/>
-[...1 lines deleted...]
-      <c r="AV56">
+      <c r="AW56"/>
+      <c r="AX56"/>
+      <c r="AY56">
         <v>13026000.0</v>
       </c>
-      <c r="AW56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:49">
+      <c r="AZ56"/>
+    </row>
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>578500000.0</v>
+      </c>
+      <c r="C57">
+        <v>581700000.0</v>
+      </c>
+      <c r="D57">
+        <v>615500000.0</v>
+      </c>
+      <c r="E57">
         <v>586000000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>573300000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>569400000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>624400000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>575200000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>551800000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>523400000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>523000000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>501400000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>458600000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>475100000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>493400000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>624300000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>521700000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>542300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>536800000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>540500000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>531900000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>574800000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>556800000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>590900000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>571200000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>411700000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>398100000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>381500000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>368800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>359600000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>349299000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>295586000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>296766000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>285752000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>303005000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>275012000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>186002000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>196456000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>186725000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>178654000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>182437000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>183781000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>181314000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>176177000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>165205000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>134274000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>141391000.0</v>
       </c>
-      <c r="AT57"/>
-[...2 lines deleted...]
-      <c r="AW57">
+      <c r="AW57"/>
+      <c r="AX57"/>
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>42454000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:49">
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>4948000000.0</v>
+      </c>
+      <c r="C58">
+        <v>4560800000.0</v>
+      </c>
+      <c r="D58">
+        <v>4715200000.0</v>
+      </c>
+      <c r="E58">
         <v>4393600000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>4375900000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>4362700000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>4254800000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>3986100000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>3870200000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>3614000000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>3514800000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>3461400000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>3309700000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>3355000000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>3399200000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>4092300001.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>3909300000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>3935400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>3817800000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>3769200000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>3780500000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>3785800000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>3789800000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>3783200000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>3619900001.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>3447200000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>3319500000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>4917500000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>4890900000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>4880900000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>4676267000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>2661464000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>2665664000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>4594884000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>4622773000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>2624421000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>2671487000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>1790738000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>2304958000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>1748950000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>1717245000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>1727078000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>2106684000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>1891522000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>1634993000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>1630951000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>1636669000.0</v>
       </c>
-      <c r="AT58"/>
-[...2 lines deleted...]
-      <c r="AW58">
+      <c r="AW58"/>
+      <c r="AX58"/>
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>489076000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:49">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>1228766000.0</v>
       </c>
-      <c r="AE59">
+      <c r="AH59">
         <v>1254470000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AI59">
         <v>1304826000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AJ59">
         <v>1405086000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AK59">
         <v>1405086000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AL59">
         <v>315516000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AM59">
         <v>319606000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AN59">
         <v>324674000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AO59">
         <v>317477000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AP59">
         <v>313611000.0</v>
       </c>
-      <c r="AN59">
-[...10 lines deleted...]
-      <c r="AS59"/>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-    </row>
-    <row r="60" spans="1:49">
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1670700000.0</v>
+      </c>
+      <c r="C60">
+        <v>1688000000.0</v>
+      </c>
+      <c r="D60">
+        <v>1712900000.0</v>
+      </c>
+      <c r="E60">
         <v>1729500000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>1748300000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>1740400000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>1789700000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>1896500000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>1952400000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>1967300000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>1987200000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>2004600000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>2018200000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>1962000000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>1998200000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>1172899999.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>1155100000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>1160900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>1089000000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>756300000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>765100000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>776200000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>550100000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>525400000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>618599999.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>641200000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>691800000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>328700000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>358700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>391400000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>404640000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>921965000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>940695000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>630664000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>654731000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>1022284000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>6252000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>8203000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>9677000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>-8331000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>-6626000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>-9887000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>-4028000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>-277438000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>-273333000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>-269806000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>-264082000.0</v>
       </c>
-      <c r="AT60"/>
-[...1 lines deleted...]
-      <c r="AV60">
+      <c r="AW60"/>
+      <c r="AX60"/>
+      <c r="AY60">
         <v>-14375000.0</v>
       </c>
-      <c r="AW60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:49">
+      <c r="AZ60"/>
+    </row>
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...7 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
-      <c r="AQ61"/>
-[...1 lines deleted...]
-      <c r="AS61"/>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-    </row>
-    <row r="62" spans="1:49">
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
-      <c r="K62">
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
         <v>328100000.0</v>
       </c>
-      <c r="L62">
+      <c r="O62">
         <v>345800000.0</v>
       </c>
-      <c r="M62">
+      <c r="P62">
         <v>342000000.0</v>
       </c>
-      <c r="N62">
+      <c r="Q62">
         <v>338800000.0</v>
       </c>
-      <c r="O62">
+      <c r="R62">
         <v>341800000.0</v>
       </c>
-      <c r="P62">
+      <c r="S62">
         <v>341500000.0</v>
       </c>
-      <c r="Q62">
+      <c r="T62">
         <v>330200000.0</v>
       </c>
-      <c r="R62">
+      <c r="U62">
         <v>310400000.0</v>
       </c>
-      <c r="S62">
+      <c r="V62">
         <v>312800000.0</v>
       </c>
-      <c r="T62">
+      <c r="W62">
         <v>747900000.0</v>
       </c>
-      <c r="U62">
+      <c r="X62">
         <v>741300000.0</v>
       </c>
-      <c r="V62">
+      <c r="Y62">
         <v>728900000.0</v>
       </c>
-      <c r="W62">
+      <c r="Z62">
         <v>728900000.0</v>
       </c>
-      <c r="X62">
+      <c r="AA62">
         <v>720300000.0</v>
       </c>
-      <c r="Y62">
+      <c r="AB62">
         <v>1111000000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AC62">
         <v>700200000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AD62">
         <v>692600000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AE62">
         <v>682400000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AF62">
         <v>1045284000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AG62">
         <v>668434000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AH62">
         <v>663596000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AI62">
         <v>983027000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AJ62">
         <v>960928000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AK62">
         <v>925180000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AL62">
         <v>176252000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AM62">
         <v>179389000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AN62">
         <v>180521000.0</v>
       </c>
-      <c r="AL62"/>
-      <c r="AM62">
+      <c r="AO62"/>
+      <c r="AP62">
         <v>182667000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AQ62">
         <v>183028000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AR62">
         <v>183439000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AS62">
         <v>183581000.0</v>
       </c>
-      <c r="AQ62"/>
-[...1 lines deleted...]
-      <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>2543700000.0</v>
+      </c>
+      <c r="C2">
         <v>2368700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2095800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1964400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1733700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1480300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1407600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1361431000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1013800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>821196000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>669326000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>254178000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>169844000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>159346000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>176000000.0</v>
+      </c>
+      <c r="C3">
         <v>152600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>118100000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>114800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>98800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>94800000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>76500000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>67440000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>51928000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39551000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>34545000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15061000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11663000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11208000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>389500000.0</v>
+      </c>
+      <c r="C5">
         <v>348800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>328000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>345200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>302200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>183000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>233500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>77238000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>199955000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>205678000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24843000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>50807000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>58226000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>61285000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>565500000.0</v>
+      </c>
+      <c r="C6">
         <v>501400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>446100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>460000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>401000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>277800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>310000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>144678000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>251883000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>245229000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>59388000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>65868000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>69889000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>72493000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-64000000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>765000000.0</v>
+      </c>
+      <c r="C9">
         <v>745600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>647500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>574900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>491400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>379800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>423800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>410025000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>327419000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>324242000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>290565000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>149111000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>114755000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>100869000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>116900000.0</v>
+      </c>
+      <c r="C10">
         <v>147100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>135000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>110300000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>81200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-18800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>54600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-69165000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>82286000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>92178000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-76137000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11294000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25297000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31971000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>18000000.0</v>
+      </c>
+      <c r="C11">
         <v>134600000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>23300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-20100000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9500000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26461000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>53550000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7095000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-148982000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15758000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7570000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6110000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>272600000.0</v>
+      </c>
+      <c r="C12">
         <v>201700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>193000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>234900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>221000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>201800000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>178900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>147003000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>117669000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>100571000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>100980000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62101000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>32929000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28482000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>178900000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>147003000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>117669000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>100571000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>100980000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>-176800000.0</v>
+      </c>
+      <c r="C14">
         <v>-180600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-146200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>141600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-141600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>117400000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1007600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1020900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>981195000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>495518000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>485394000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38845000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26789000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>-77900000.0</v>
+      </c>
+      <c r="C15">
         <v>-168100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-11900000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-54600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-70900000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-116100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-74800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-205706000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-52985000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9453000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1429000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-65897000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9062000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1916000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-54600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-81200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-155600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-110500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-238100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-79100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9453000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1429000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-65897000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>98900000.0</v>
+      </c>
+      <c r="C17">
         <v>12500000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>111900000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>87000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>70700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>45100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-95626000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>28736000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>85083000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>72845000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-27052000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-272600000.0</v>
+      </c>
+      <c r="C18">
         <v>-201700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-205300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-234900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-221000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-201800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-178900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-147003000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-117669000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-100571000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>24300000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>56200000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>25700000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>148300000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>41806000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>32950000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>41498000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>31199000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>389500000.0</v>
+      </c>
+      <c r="C21">
         <v>348800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>328000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>345200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>302200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>183000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>235900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>77838000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>158234000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>196482000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>144754000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>50807000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>58226000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>60453000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>2919200000.0</v>
+      </c>
+      <c r="C23">
         <v>2765500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2415300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2194100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1922900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1677100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1595500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1518661000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1170168000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>944852000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>781155000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>306838000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>214028000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>198930000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>176000000.0</v>
+      </c>
+      <c r="C25">
         <v>152600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>116600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>114800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>98800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>94800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>76500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>67440000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>51928000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>522700000.0</v>
+      </c>
+      <c r="C28">
         <v>138700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>120900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>102200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>104000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>97100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>88600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>93558000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>75950000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>60246000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>55992000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31452000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26339000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25263000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>18000000.0</v>
+      </c>
+      <c r="C29">
         <v>134600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26461000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53550000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7095000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-148982000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>375500000.0</v>
+      </c>
+      <c r="C30">
         <v>396800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>319500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>229700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>189200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>196800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>157230000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>156368000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>123656000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>111829000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52660000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>44184000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>39584000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-272600000.0</v>
+      </c>
+      <c r="C31">
         <v>-201700000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-193000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-234900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-221000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-201800000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-181300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-147003000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-75948000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-104304000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-220891000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-62101000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-32929000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-29314000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>3308700000.0</v>
+      </c>
+      <c r="C32">
         <v>3114300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2743300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2539300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2225100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1860100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1831400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1771456000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1341219000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1145438000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>959891000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>403289000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>284599000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>260215000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>658700000.0</v>
+      </c>
+      <c r="C2">
+        <v>689200000.0</v>
+      </c>
+      <c r="D2">
+        <v>672800000.0</v>
+      </c>
+      <c r="E2">
         <v>626200000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>630600000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>614100000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>630800000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>592900000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>582900000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>562100000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>541800000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>508300000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>513500000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>532200000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>522800000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>489400000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>480800000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>471400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>463100000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>436700000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>425000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>408900000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>412900000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>381900000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>319300000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>366200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>388000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>353100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>340400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>326100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>359740000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>334289000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>340090000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>327312000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>338704000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>201394000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>216452000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>211948000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>214247000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>201394000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>208852000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>196703000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>183174000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>168821000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>161558000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>155773000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>120587000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>45377000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>45161000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>43053000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>169844000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>39300000.0</v>
+      </c>
+      <c r="C3">
+        <v>38500000.0</v>
+      </c>
+      <c r="D3">
+        <v>59900000.0</v>
+      </c>
+      <c r="E3">
         <v>39500000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>40300000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>36300000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>33900000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>50200000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>34800000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>33700000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>31100000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>28900000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>24400000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>33700000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>29600000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>29800000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>28000000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>27400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>22700000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>25200000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>25200000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>25700000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>25500000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>24100000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>23400000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>21800000.0</v>
       </c>
-      <c r="Y3">
-[...2 lines deleted...]
-      <c r="Z3">
+      <c r="AB3">
+        <v>31400000.0</v>
+      </c>
+      <c r="AC3">
         <v>18400000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>19100000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>18800000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>18061000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>16945000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>16812000.0</v>
       </c>
-      <c r="AF3">
-[...2 lines deleted...]
-      <c r="AG3">
+      <c r="AI3">
+        <v>15700000.0</v>
+      </c>
+      <c r="AJ3">
         <v>18474000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>11000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>11417000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>11108000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>10567000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>9713000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>9703000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>9568000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>9007000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>8611000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>8466000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>8462000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>6504000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>2835000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>2862000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>2860000.0</v>
       </c>
-      <c r="AW3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:49">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...7 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
-      <c r="AV4"/>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4"/>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>102100000.0</v>
+      </c>
+      <c r="C5">
+        <v>67200000.0</v>
+      </c>
+      <c r="D5">
+        <v>235200000.0</v>
+      </c>
+      <c r="E5">
         <v>365900000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>111700000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>61900000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>127100000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>60900000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>84800000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>76000000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>101400000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>82600000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>97600000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>46400000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>94200000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>74100000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>76500000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>100400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>114800000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>63600000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>59500000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>64300000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>96300000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>18500000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>44700000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>23500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>71800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>59000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>55500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>47200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-52489000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>45003000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>43434000.0</v>
       </c>
-      <c r="AF5">
-[...2 lines deleted...]
-      <c r="AG5">
+      <c r="AI5">
+        <v>41200000.0</v>
+      </c>
+      <c r="AJ5">
         <v>80028000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>20220999.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>37739000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>41721000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>68407000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>39115000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>50948000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>34280000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-248682000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>44274000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>41000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>38351000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-3667000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>19971000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>20620000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>16410000.0</v>
       </c>
-      <c r="AW5">
-[...3 lines deleted...]
-    <row r="6" spans="1:49">
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>141400000.0</v>
+      </c>
+      <c r="C6">
+        <v>105700000.0</v>
+      </c>
+      <c r="D6">
+        <v>295100000.0</v>
+      </c>
+      <c r="E6">
         <v>405400000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>152000000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>98200000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>161000000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>111100000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>119600000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>109700000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>132500000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>111500000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>122000000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>80100000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>123800000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>103900000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>104500000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>127800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>137500000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>88800000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>84700000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>90000000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>121800000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>42600000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>68100000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>45300000.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AB6">
+        <v>103200000.0</v>
+      </c>
+      <c r="AC6">
         <v>77400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>74600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>66000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-34428000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>61948000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>60246000.0</v>
       </c>
-      <c r="AF6">
-[...2 lines deleted...]
-      <c r="AG6">
+      <c r="AI6">
+        <v>56900000.0</v>
+      </c>
+      <c r="AJ6">
         <v>98502000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>31220999.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>49156000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>52829000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>78974000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>48828000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>60651000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>43848000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-239675000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>52885000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>49466000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>46813000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>2837000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>22806000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>23482000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>19270000.0</v>
       </c>
-      <c r="AW6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:49">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
-      <c r="AV7"/>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7"/>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
-[...1 lines deleted...]
-      </c>
+      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8"/>
+      <c r="AA8">
+        <v>11900000.0</v>
+      </c>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
-      <c r="AV8"/>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8"/>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>190200000.0</v>
+      </c>
+      <c r="C9">
+        <v>121700000.0</v>
+      </c>
+      <c r="D9">
+        <v>212200000.0</v>
+      </c>
+      <c r="E9">
         <v>195300000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>195600000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>161900000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>233600000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>177500000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>179200000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>155300000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>193600000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>165800000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>154100000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>134000000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>184300000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>131200000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>134600000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>124800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>147100000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>122500000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>118300000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>103500000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>135400000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>114200000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>55400000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>74800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>129200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>98900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>105000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>90700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>131428000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>109643000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>104685000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>90057000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>121642000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>81288000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>71901000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>74235000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>91754000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>81288000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>80829000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>70371000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>80148000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>70778000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>71269000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>68370000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>59104000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>30926000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>29947000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>26105000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>114755000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:49">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>32300000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3300000.0</v>
+      </c>
+      <c r="D10">
+        <v>42600000.0</v>
+      </c>
+      <c r="E10">
         <v>30800000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>43800000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-300000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>74200000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>10900000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>33300000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>28700000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>52700000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>32800000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>49900000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-400000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>33200000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>13400000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>19600000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>44100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>54700000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>9400000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>6100000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>11000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>42300000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-33000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-4500000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-23600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>27000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>13300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>9100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>5200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-91524000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>7844000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>7628000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>6887000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>72816000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>12640000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>12139000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>16539000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>42699000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>12640000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>24713000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>12127000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>-121256000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>17701000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>14823000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>12595000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>-33050000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>8391000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>9103000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>4261000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>25297000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>2600000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D11">
+        <v>13600000.0</v>
+      </c>
+      <c r="E11">
         <v>5500000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>-1100000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>37400000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>120800000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>4500000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>4900000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>4400000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>6000000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>3100000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-7800000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-1600000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>9900000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>7800000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>4300000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>1300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>11800000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>1200000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-2700000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>200000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-5600000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>1300000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-600000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-15200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>3400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>2400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>1000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>1700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>15556000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>5825000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>3318000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>1762000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>71850000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>-1694000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>512000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>2117000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>4599000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>-1694000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>2420000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>1770000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>-157350000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>3917000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>2344000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>2107000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>3715000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>7961000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>2118000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>1963000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>7570000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:49">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>69800000.0</v>
+      </c>
+      <c r="C12">
+        <v>70500000.0</v>
+      </c>
+      <c r="D12">
+        <v>192600000.0</v>
+      </c>
+      <c r="E12">
         <v>335100000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>67900000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>62200000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>52900000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>50000000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>51500000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>47300000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>48700000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>49800000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>47700000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>46800000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>61000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>60700000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>56900000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>56300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>60100000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>54200000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>53400000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>53300000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>54000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>51500000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>49200000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>47100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>44800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>45700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>46400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>42000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>39635000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>37159000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>35933000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>34276000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>32857000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>26475000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>25600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>25182000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>25708000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>26475000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>26235000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>22153000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>22473000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>26573000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>26178000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>25756000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>29383000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>11263000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>21456000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>32929000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>47100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>44800000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>45700000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>46400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>42000000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>-44700000.0</v>
+      </c>
+      <c r="C14">
+        <v>-33800000.0</v>
+      </c>
+      <c r="D14">
+        <v>-44000000.0</v>
+      </c>
+      <c r="E14">
         <v>-48000000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>-47400000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-37400000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>-61900000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>-38100000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>-43900000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>-36700000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>-47700000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>-34600000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>38800000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>26100000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>46700000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>30600000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>33700000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>30600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>-43000000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>31100000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>1075000000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>31800000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>42400000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>27300000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>1006200000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>1002500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>1007600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>992300000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>1002300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>1007500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>1020897000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>23000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>23772000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>22646000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>33142000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>15305000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>16098000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>17176000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>21238000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>16672000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>20173000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>17547000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>19355000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>16906000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>17905000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>17250000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>17499000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>7337000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>14009000.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>26789000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-35900000.0</v>
+      </c>
+      <c r="D15">
+        <v>-15000000.0</v>
+      </c>
+      <c r="E15">
         <v>-22700000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-2500000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-37700000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-108500000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-31700000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-15500000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-12400000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-1000000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-4900000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>18900000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-24900000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-23400000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-25000000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-18400000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>12200000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-100000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-22900000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-26900000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-21000000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>5500000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-61600000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-32500000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-27500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-18200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>-15700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>-19800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>-20100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>-147742000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>-20981000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>-19462000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>-17521000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>-32176000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>14334000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>-4471000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>-2754000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>16862000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>-2338000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>2120000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>-7190000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>16739000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>-3122000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>-5426000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>-6762000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>-54264000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>-6908000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>-647000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>-4079000.0</v>
       </c>
-      <c r="AW15">
-[...3 lines deleted...]
-    <row r="16" spans="1:49">
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>18900000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-24900000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-23400000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-25000000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-18400000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>12200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-100000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-22900000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-26900000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-31300000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-4800000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-71600000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-42200000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-37000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-28500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-24800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-28600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-28600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>-156195000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-29226000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>-27418000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>-25293000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>-53437000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-2300000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>-4471000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>-2754000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>16862000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>-8695000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>2120000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>-7190000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>16739000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>-3122000.0</v>
       </c>
-      <c r="AQ16">
-[...5 lines deleted...]
-      <c r="AS16">
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-65897000.0</v>
       </c>
-      <c r="AT16">
-[...5 lines deleted...]
-      <c r="AV16"/>
       <c r="AW16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16"/>
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>29700000.0</v>
+      </c>
+      <c r="C17">
+        <v>-2100000.0</v>
+      </c>
+      <c r="D17">
+        <v>29000000.0</v>
+      </c>
+      <c r="E17">
         <v>25300000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>44900000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-300000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-46600000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>6400000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>28400000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>24300000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>46700000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>29700000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>57700000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>1200000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>23300000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>5600000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>15300000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>42800000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>42900000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>8200000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>8800000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>10800000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>47900000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>-34300000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-3900000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-8400000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>22600000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>10900000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>8100000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>3500000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>-107080000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>2019000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>4310000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>5125000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>51823000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>-2300000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>11627000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>14422000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>92656000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>-10774000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>2120000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>10357000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>72845000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>13784000.0</v>
       </c>
-      <c r="AQ17">
-[...5 lines deleted...]
-      <c r="AS17">
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-27052000.0</v>
       </c>
-      <c r="AT17">
-[...5 lines deleted...]
-      <c r="AV17"/>
       <c r="AW17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17"/>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-69800000.0</v>
+      </c>
+      <c r="C18">
+        <v>-69100000.0</v>
+      </c>
+      <c r="D18">
+        <v>-67600000.0</v>
+      </c>
+      <c r="E18">
         <v>-74900000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-67900000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-62200000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-52900000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-50000000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-51500000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-47300000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-48700000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-49800000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-47700000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-46800000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-61000000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-60700000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-56900000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-56300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-60100000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-54200000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-53400000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-53300000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-54000000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-51500000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-49200000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-47100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-44800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-45700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-46400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-42000000.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>12300000.0</v>
       </c>
-      <c r="L20">
+      <c r="O20">
         <v>15800000.0</v>
       </c>
-      <c r="M20">
+      <c r="P20">
         <v>14000000.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>10100000.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>5600000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>-28100000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>2900000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>9700000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>6400000.0</v>
       </c>
-      <c r="T20">
+      <c r="W20">
         <v>5300000.0</v>
       </c>
-      <c r="U20">
+      <c r="X20">
         <v>7400000.0</v>
       </c>
-      <c r="V20">
+      <c r="Y20">
         <v>38900000.0</v>
       </c>
-      <c r="W20">
+      <c r="Z20">
         <v>4700000.0</v>
       </c>
-      <c r="X20">
+      <c r="AA20">
         <v>5200000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>3400000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>5800000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>2000000.0</v>
       </c>
-      <c r="AC20">
-[...2 lines deleted...]
-      <c r="AD20">
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>17447000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AH20">
         <v>17703000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AI20">
         <v>10775000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AJ20">
         <v>39328000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>2300000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>4898000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>6010000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>32310000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>-4229000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>4909000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AQ20">
         <v>7102000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AR20">
         <v>41498000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AS20">
         <v>6759000.0</v>
       </c>
-      <c r="AQ20">
-[...5 lines deleted...]
-      <c r="AS20">
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>31199000.0</v>
       </c>
-      <c r="AT20">
-[...5 lines deleted...]
-      <c r="AV20"/>
       <c r="AW20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20"/>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>102100000.0</v>
+      </c>
+      <c r="C21">
+        <v>82400000.0</v>
+      </c>
+      <c r="D21">
+        <v>110200000.0</v>
+      </c>
+      <c r="E21">
         <v>105700000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>111700000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>61900000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>127100000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>60900000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>84800000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>76000000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>101400000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>82600000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>97600000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>46400000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>94200000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>74100000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>76500000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>100400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>114800000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>63600000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>59500000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>64300000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>96300000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>18500000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>44700000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>23500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>71800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>59000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>55500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>49600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-51889000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>45003000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>43561000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>41163000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>80344000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>42848000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>37739000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>41721000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>68407000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>42848000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>50948000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>34280000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>21128000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>44274000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>41001000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>38351000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>-3667000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>19654000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>20620000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>16410000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>70868000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:49">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
-      <c r="AV22"/>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>746800000.0</v>
+      </c>
+      <c r="C23">
+        <v>728500000.0</v>
+      </c>
+      <c r="D23">
+        <v>774800000.0</v>
+      </c>
+      <c r="E23">
         <v>715800000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>714500000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>714100000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>737300000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>709500000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>677300000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>641400000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>634000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>591500000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>570000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>619800000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>612900000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>546500000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>538900000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>495800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>495400000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>495600000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>483800000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>448100000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>452000000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>477600000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>330000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>417500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>430900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>391400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>382400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>366600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>401463000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>381060000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>388938000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>372988000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>387357000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>239834000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>252151000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>244129000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>250417000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>239834000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>237159000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>222305000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>218721000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>194235000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>186929000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>181270000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>140241000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>56332000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>54597000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>54791000.0</v>
       </c>
-      <c r="AW23">
-[...3 lines deleted...]
-    <row r="24" spans="1:49">
+      <c r="AZ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>39300000.0</v>
+      </c>
+      <c r="C25">
+        <v>38500000.0</v>
+      </c>
+      <c r="D25">
+        <v>59900000.0</v>
+      </c>
+      <c r="E25">
         <v>39500000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>40300000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>36300000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>33900000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>50200000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>34800000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>33700000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>31100000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>28900000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>24400000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>33700000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>29600000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>29800000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>28000000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>27400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>22700000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>25200000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>25200000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>25700000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>25500000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>24100000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>23400000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>21800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-8600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>47200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>19100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>18800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>18061000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>16945000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>16812000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>15622000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>11000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>11417000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>11108000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>10567000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>9713000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>9703000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>9568000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>9007000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>8610000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>8466000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>8462000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>6504000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>2835000.0</v>
       </c>
-      <c r="AU25"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...7 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26"/>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27"/>
+      <c r="K27">
+        <v>82600000.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
-[...1 lines deleted...]
-      </c>
+      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27"/>
+      <c r="AK27">
+        <v>272159000.0</v>
+      </c>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>36300000.0</v>
+      </c>
+      <c r="C28">
+        <v>140600000.0</v>
+      </c>
+      <c r="D28">
+        <v>126800000.0</v>
+      </c>
+      <c r="E28">
         <v>323800000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>36100000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>36000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>36000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>29200000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>40300000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>33200000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>20900000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>36800000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>31200000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>32000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>28700000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>17900000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>26100000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>29500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>27200000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>25500000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>24500000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>26800000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>23800000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>25200000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>25300000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>22800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>23700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>19900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>23300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>21700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>23829000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>19478000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>26099000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>24152000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>21376000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>35841000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>18655000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>15541000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>18041000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>14985000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>15023000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>12197000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>21048000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>11236000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>11846000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>11862000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>11414000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>6738000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>6465000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>6835000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>32224000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>2600000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D29">
+        <v>13600000.0</v>
+      </c>
+      <c r="E29">
         <v>5500000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-1100000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>120800000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>4500000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>4900000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>4400000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>6600000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>3100000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-7800000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-1600000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>9900000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>7800000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>4300000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>1300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>11800000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>1200000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-2700000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>200000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-5600000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>1300000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-600000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-15200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>4400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>2400000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>1000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>1700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>15556000.0</v>
       </c>
-      <c r="AD29"/>
-[...1 lines deleted...]
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>88100000.0</v>
+      </c>
+      <c r="C30">
+        <v>39300000.0</v>
+      </c>
+      <c r="D30">
+        <v>102000000.0</v>
+      </c>
+      <c r="E30">
         <v>89600000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>83900000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>100000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>106500000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>116600000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>94400000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>79300000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>92200000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>83200000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>56500000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>87600000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>90100000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>57100000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>58100000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>24400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>32300000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>58900000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>58800000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>39200000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>39100000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>95700000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>10700000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>51300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>42900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>38300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>42000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>40500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>41723000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>46771000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>48848000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>45676000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>48653000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>308000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>35699000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>32181000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>36170000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>38440000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>28307000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>25602000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>35547000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>25414000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>25371000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>25497000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>19654000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>10955000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>9436000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>11738000.0</v>
       </c>
-      <c r="AW30">
-[...3 lines deleted...]
-    <row r="31" spans="1:49">
+      <c r="AZ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-69800000.0</v>
+      </c>
+      <c r="C31">
+        <v>-85700000.0</v>
+      </c>
+      <c r="D31">
+        <v>-67600000.0</v>
+      </c>
+      <c r="E31">
         <v>-74900000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-67900000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-62200000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-52900000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-50000000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-51500000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-47300000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-48700000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-49800000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-47700000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-46800000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-61000000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-60700000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-56900000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-56300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-60100000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-54200000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-53400000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-53300000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-54000000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-51500000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-49200000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-47100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-44800000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-45700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-46400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-44400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-39635000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-37159000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-35933000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-34276000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-7528000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-17638000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-25600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-25182000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-25708000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-30208000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-26235000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-22153000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-142384000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-26573000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>-26178000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>-25756000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-29383000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>-11263000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>-11408000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>-10106000.0</v>
       </c>
-      <c r="AW31">
-[...3 lines deleted...]
-    <row r="32" spans="1:49">
+      <c r="AZ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>848900000.0</v>
+      </c>
+      <c r="C32">
+        <v>810900000.0</v>
+      </c>
+      <c r="D32">
+        <v>885000000.0</v>
+      </c>
+      <c r="E32">
         <v>821500000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>826200000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>776000000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>864400000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>770400000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>762100000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>717400000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>735400000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>674100000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>667600000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>666200000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>707100000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>620600000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>615400000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>596200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>610200000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>559200000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>543300000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>512400000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>548300000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>496100000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>374700000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>441000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>517200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>452000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>445400000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>416800000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>491168000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>443932000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>444775000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>417369000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>460346000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>282682000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>288353000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>286183000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>306001000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>282682000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>289681000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>267074000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>263322000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>239599000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>232827000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>224143000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>179691000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>76303000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>75108000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>69158000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>284599000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B2">
+        <v>269500000.0</v>
+      </c>
+      <c r="C2">
         <v>195900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>282900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>389900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>318200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>184600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>175229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57933000.0</v>
       </c>
       <c r="J2">
         <v>57933000.0</v>
       </c>
       <c r="K2">
+        <v>57933000.0</v>
+      </c>
+      <c r="L2">
         <v>74920000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13026000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5232000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5384000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B3">
+        <v>78700000</v>
+      </c>
+      <c r="C3">
         <v>90400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>88800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>80600000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57600000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42900000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>73600000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>39805000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29600000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39109000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>33439000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9436000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4150000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4694000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-107000000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>71700000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>225200000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-91600000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>9394000.0</v>
       </c>
-      <c r="I4"/>
-      <c r="J4">
+      <c r="J4"/>
+      <c r="K4">
         <v>11766000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-16987000.0</v>
       </c>
-      <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-53600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-85900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>172100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-47200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>86387000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>21629000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>124960000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>-29600000.0</v>
+      </c>
+      <c r="C6">
         <v>73600000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-87000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-107000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>71700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>225200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-91600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11766000.0</v>
       </c>
       <c r="J6">
         <v>11766000.0</v>
       </c>
       <c r="K6">
+        <v>11766000.0</v>
+      </c>
+      <c r="L6">
         <v>-16987000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>61894000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7794000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-152000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B7">
+        <v>-110400000.0</v>
+      </c>
+      <c r="C7">
         <v>-118900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-62300000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-102300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-149100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-55300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-68800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>33161000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>84990000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-43419000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-44344000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-19743000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10036000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5259000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-35300000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-32100000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-46600000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-23500000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-22819000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>-60622000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-48783000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B9">
+        <v>-53800000.0</v>
+      </c>
+      <c r="C9">
         <v>-72100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-47200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-35300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-32100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-46600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-23500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-22819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60622000.0</v>
       </c>
       <c r="J9">
         <v>-60622000.0</v>
       </c>
       <c r="K9">
+        <v>-60622000.0</v>
+      </c>
+      <c r="L9">
         <v>-48783000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-20161000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-9722000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8924000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10"/>
+      <c r="L10">
+        <v>0.0</v>
+      </c>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>45900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>38600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>109218000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>61500000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>119654000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>87019000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>88854000.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-125400000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-149200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>122500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-45300000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>56000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1500000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>17203000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4439000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>418000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B14">
+        <v>176000000.0</v>
+      </c>
+      <c r="C14">
         <v>152600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>118100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>114800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>98800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>94800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>76500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>67440000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51928000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39551000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>34545000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15061000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11663000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11208000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
         <v>146800000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>109600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>121200000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1316000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>85874000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1316000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>93000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>131013000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B16">
+        <v>239900000.0</v>
+      </c>
+      <c r="C16">
         <v>269500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>195900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>282900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>389900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>318200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>93000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>184623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69699000.0</v>
       </c>
       <c r="J16">
         <v>69699000.0</v>
       </c>
       <c r="K16">
+        <v>69699000.0</v>
+      </c>
+      <c r="L16">
         <v>57933000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>74920000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13026000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5232000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B18">
+        <v>195600000.0</v>
+      </c>
+      <c r="C18">
         <v>209700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>205000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>78200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>29500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>204000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>55900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>104795000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>91343000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>86130000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>51042000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12513000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>44928000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>41683000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-488500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-239700000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-82300000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-331700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-88400000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-15200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-128862000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-783449000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-184749000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>882900000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>581800000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>162800000.0</v>
+      </c>
+      <c r="C21">
         <v>450400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-644200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-55500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>204600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>122164000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>623600000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>176346000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-128405000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>467344000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>98900000.0</v>
+      </c>
+      <c r="C22">
         <v>12500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>135300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>87000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>70700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>45100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-95626000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-52985000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>85083000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>72845000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-27052000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>17727000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25861000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B23">
+        <v>-216000000.0</v>
+      </c>
+      <c r="C23">
         <v>-188400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-174700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-196600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>316300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-146400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-134200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-121600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>205912000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-100170000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-81895000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-42400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-29724000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-23605000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B24">
+        <v>7500000.0</v>
+      </c>
+      <c r="C24">
         <v>-22200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-274100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>59100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1455000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1253000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-145640000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-101403000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1014000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B25">
+        <v>78300000.0</v>
+      </c>
+      <c r="C25">
         <v>89100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>86700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>40400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>214800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>58000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>105009000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28107000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35121000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>163824000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>38652000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22133000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8447000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>854300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-233500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-27400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="I26">
         <v>-2000000.0</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>250979000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3143000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B27">
+        <v>14800000.0</v>
+      </c>
+      <c r="C27">
         <v>33300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17700000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9344000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2021000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7502000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>942000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>455000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>411000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B28">
+        <v>-57300000.0</v>
+      </c>
+      <c r="C28">
         <v>262000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-155200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>42100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>316300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>66700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-135900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>767721000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71276000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33374000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>310961000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-37662000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-43061000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B29">
+        <v>274300000.0</v>
+      </c>
+      <c r="C29">
         <v>300100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>293800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>158800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>87100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>246900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>129500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>144600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>120943000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>125239000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>84481000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21949000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>49078000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>46377000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>-246600000.0</v>
+      </c>
+      <c r="C30">
         <v>-488500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-225600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-307900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-331700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-88400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-85200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-128862000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-783449000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-184749000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-134842000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-271016000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3622000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3468000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B2">
+        <v>182300000.0</v>
+      </c>
+      <c r="C2">
+        <v>239900000.0</v>
+      </c>
+      <c r="D2">
+        <v>203400000.0</v>
+      </c>
+      <c r="E2">
         <v>250100000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>229300000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>269500000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>221800000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>213500000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>185200000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>195900000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>236000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>177400000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>245500000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>282900000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>154800000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>227400000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>378900000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>389900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>330400000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>464800000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>541900000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>318200000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>450300000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>326600000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>194900000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>93000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>111600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>117700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>142800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>184600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>79438000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>96384000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>113131000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>175229000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>199700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>57349000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>55966000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>69699000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>55209000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>51599000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>135047000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>57933000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>56848000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>47907000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>56444000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>74920000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>4386000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>5939000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>3946000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>13026000.0</v>
       </c>
-      <c r="AW2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:49">
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B3">
+        <v>21800000</v>
+      </c>
+      <c r="C3">
+        <v>16000000</v>
+      </c>
+      <c r="D3">
+        <v>12800000</v>
+      </c>
+      <c r="E3">
         <v>19800000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>23400000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>22700000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>22300000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>20200000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>26900000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>21000000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>19800000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>18900000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>25800000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>24300000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>22700000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>17300000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>22400000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>18200000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>14100000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>15500000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>13500000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>14500000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>15100000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>7900000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>8100000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>11800000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>23400000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>18400000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>20000000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>11800000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>13187000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>10675000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>5960000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>9983000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>8987000</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>5511000</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>8752000</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>6350000</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>10732000</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>8027000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>8546000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>11804000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>15324000</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>6569000</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>6085000</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>5461000</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>5999000</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>1277000</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>1181000</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>979000</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>4150000</v>
       </c>
     </row>
-    <row r="4" spans="1:49">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-68100000.0</v>
       </c>
-      <c r="L4">
+      <c r="O4">
         <v>-37400000.0</v>
       </c>
-      <c r="M4">
+      <c r="P4">
         <v>128100000.0</v>
       </c>
-      <c r="N4">
+      <c r="Q4">
         <v>-72600000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>-151500000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>-11000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="T4">
         <v>59500000.0</v>
       </c>
-      <c r="R4">
+      <c r="U4">
         <v>-134400000.0</v>
       </c>
-      <c r="S4">
+      <c r="V4">
         <v>-77100000.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>223700000.0</v>
       </c>
-      <c r="U4">
+      <c r="X4">
         <v>-132100000.0</v>
       </c>
-      <c r="V4">
+      <c r="Y4">
         <v>123700000.0</v>
       </c>
-      <c r="W4">
+      <c r="Z4">
         <v>131700000.0</v>
       </c>
-      <c r="X4">
+      <c r="AA4">
         <v>101900000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AB4">
         <v>-18600000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AC4">
         <v>-6100000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AD4">
         <v>-25100000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AE4">
         <v>-41800000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AF4">
         <v>105185000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AG4">
         <v>-16946000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AH4">
         <v>-16747000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AI4">
         <v>-62098000.0</v>
       </c>
-      <c r="AG4"/>
-[...1 lines deleted...]
-      <c r="AI4">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4">
         <v>1068000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AM4">
         <v>-13733000.0</v>
       </c>
-      <c r="AK4"/>
-[...1 lines deleted...]
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4">
         <v>-83448000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AQ4">
         <v>77114000.0</v>
       </c>
-      <c r="AO4"/>
-[...1 lines deleted...]
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-10400000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>28600000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-28000000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-16100000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-13300000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>3800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-47400000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-8300000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-35100000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>4900000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-28000000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>28500000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>159800000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>11800000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-12100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>12400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-18800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-28700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>65870000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>13885000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>15161000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-8529000.0</v>
       </c>
-      <c r="AG5"/>
-[...1 lines deleted...]
-      <c r="AI5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-9447000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>1755000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5">
         <v>20680000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>3254000.0</v>
       </c>
-      <c r="AO5"/>
-[...1 lines deleted...]
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>34400000.0</v>
+      </c>
+      <c r="C6">
+        <v>-57600000.0</v>
+      </c>
+      <c r="D6">
+        <v>36500000.0</v>
+      </c>
+      <c r="E6">
         <v>-46700000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>20800000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-40200000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>47700000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>8300000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>28300000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-10700000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-40100000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>58600000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-68100000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-37400000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>128100000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-72600000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-151500000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-11000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>59500000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-134400000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-77100000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>223700000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-132100000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>123700000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>131700000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>101900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-18600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-6100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-25100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-41800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>105185000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-16946000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-16747000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-62098000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-130001000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>357188000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>1068000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-13733000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>14490000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>3610000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>-83448000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>77114000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>1085000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>8941000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>-8537000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-18476000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>70534000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-1553000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>1993000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-9080000.0</v>
       </c>
-      <c r="AW6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:49">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B7">
+        <v>49600000.0</v>
+      </c>
+      <c r="C7">
+        <v>-49600000.0</v>
+      </c>
+      <c r="D7">
         <v>-18400000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
+        <v>-18400000.0</v>
+      </c>
+      <c r="F7">
         <v>-16700000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-56900000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-31500000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-28200000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-21500000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-37700000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-65700000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>21800000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-29800000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>11400000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-89500000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-23100000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-25800000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-8800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-55000000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-42100000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-57400000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-1700000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-72700000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-10600000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>146100000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>13100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-47800000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>12100000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-17500000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-15600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>51143000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-20563000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>3027000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-446000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-38427000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>3405000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>-11632000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>-1597000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>-19015000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>-22652000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>7432000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>-9184000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>-14795000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>-4848000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>-5944000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>-18757000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>-10732000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>1556000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>-3714000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>-6853000.0</v>
       </c>
-      <c r="AW7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:49">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-13900000.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>8800000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>-38700000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>-2000000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>3400000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>2000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>-13700000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>-15300000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>-7000000.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>3900000.0</v>
       </c>
-      <c r="U8">
+      <c r="X8">
         <v>-34700000.0</v>
       </c>
-      <c r="V8">
+      <c r="Y8">
         <v>-28200000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-31200000.0</v>
       </c>
       <c r="Z8">
         <v>800000.0</v>
       </c>
       <c r="AA8">
+        <v>15500000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-31200000.0</v>
+      </c>
+      <c r="AC8">
+        <v>800000.0</v>
+      </c>
+      <c r="AD8">
         <v>-6500000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AE8">
         <v>13400000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AF8">
         <v>846000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AG8">
         <v>-22204000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AH8">
         <v>-9544000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AI8">
         <v>8083000.0</v>
       </c>
-      <c r="AG8"/>
-[...1 lines deleted...]
-      <c r="AI8">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8">
         <v>-2266000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AM8">
         <v>-3433000.0</v>
       </c>
-      <c r="AK8"/>
-[...1 lines deleted...]
-      <c r="AM8">
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8">
         <v>-13356000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AQ8">
         <v>-12546000.0</v>
       </c>
-      <c r="AO8"/>
-[...1 lines deleted...]
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B9">
+        <v>-3600000.0</v>
+      </c>
+      <c r="C9">
+        <v>3600000.0</v>
+      </c>
+      <c r="D9">
+        <v>-46100000.0</v>
+      </c>
+      <c r="E9">
         <v>-16200000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>3700000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>4800000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-40900000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-19100000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-17500000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>5400000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-29000000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-13100000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-13900000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>8800000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-38700000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-2000000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>3400000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>2000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-13700000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-15300000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-7000000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>3900000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-34700000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-28200000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-31200000.0</v>
       </c>
       <c r="Z9">
         <v>800000.0</v>
       </c>
       <c r="AA9">
+        <v>15500000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-31200000.0</v>
+      </c>
+      <c r="AC9">
+        <v>800000.0</v>
+      </c>
+      <c r="AD9">
         <v>-6500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>13400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>846000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-22204000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-9544000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>8083000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-60622000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>11741000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-2266000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-3433000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-22142000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-12578000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>-13356000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>-12546000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>-14245000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>-11009000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>-11129000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>-12400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>-10719000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>668000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>-4026000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>-6084000.0</v>
       </c>
-      <c r="AW9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:49">
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...7 lines deleted...]
-      </c>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
-      <c r="AQ10"/>
-[...1 lines deleted...]
-      <c r="AS10"/>
+      <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...7 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -18389,2519 +19391,2657 @@
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AJ11"/>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AL11"/>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
       <c r="AM11"/>
-      <c r="AN11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-      <c r="AR11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11"/>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-5700000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>2200000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>21000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>12400000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>8700000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>3800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>15200000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>5100000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>61400000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>4900000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>-1800000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>36800000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>1800000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>-11500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>14700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>5200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>15300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>3400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>67849000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>18769000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>12845000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>9755000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>56742000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>-40539000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>8342000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>9172000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>112886000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>15591000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>7543000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>13194000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>87019000.0</v>
       </c>
-      <c r="AP12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12"/>
+      <c r="AV12">
+        <v>88854000.0</v>
+      </c>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>2600000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-50800000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>-34600000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-29200000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-10800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-66400000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-26800000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-50400000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-5600000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-38000000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>17600000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>145300000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-2400000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>-16600000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>11300000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-11000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>-29000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>50297000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>1641000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>12571000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>-8529000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>1547000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>-8336000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>-9366000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>1836000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>17203000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>-10074000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>20788000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>4439000.0</v>
       </c>
-      <c r="AP13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13"/>
+      <c r="AV13">
+        <v>418000.0</v>
+      </c>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B14">
+        <v>39300000.0</v>
+      </c>
+      <c r="C14">
+        <v>38500000.0</v>
+      </c>
+      <c r="D14">
+        <v>59900000.0</v>
+      </c>
+      <c r="E14">
         <v>39500000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>40300000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>36300000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>33900000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>50200000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>34800000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>33700000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>31100000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>28900000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>24400000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>33700000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>29600000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>29800000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>28000000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>27400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>22700000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>25200000.0</v>
       </c>
-      <c r="S14">
-[...2 lines deleted...]
-      <c r="T14">
+      <c r="V14">
+        <v>25200000.0</v>
+      </c>
+      <c r="W14">
         <v>25700000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>25500000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>24100000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>23400000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>21800000.0</v>
       </c>
-      <c r="Y14">
-[...5 lines deleted...]
-      <c r="AA14">
+      <c r="AB14">
+        <v>31400000.0</v>
+      </c>
+      <c r="AC14">
+        <v>18400000.0</v>
+      </c>
+      <c r="AD14">
         <v>19100000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>18800000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>18061000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>16945000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>16812000.0</v>
       </c>
-      <c r="AF14">
-[...5 lines deleted...]
-      <c r="AH14">
+      <c r="AI14">
+        <v>15700000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>18474000.0</v>
+      </c>
+      <c r="AK14">
         <v>10929000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>11417000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>11108000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>10567000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>9713000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>9703000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>9568000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>9007000.0</v>
       </c>
-      <c r="AP14">
-[...2 lines deleted...]
-      <c r="AQ14">
+      <c r="AS14">
+        <v>8611000.0</v>
+      </c>
+      <c r="AT14">
         <v>8466000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>8462000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>6504000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>2835000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>2862000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>2860000.0</v>
       </c>
-      <c r="AW14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:49">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>35000000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>41900000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>36300000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>35300000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>39000000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>36200000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>100000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>100000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>100000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>5100000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>27300000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>30600000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>27700000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>24000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>31700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>28600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>27100000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>33800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>28933000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>24315000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>3900000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>3900000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>1316000.0</v>
       </c>
-      <c r="AH15">
-[...2 lines deleted...]
-      <c r="AI15">
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>17579000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>19262000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>1316000.0</v>
       </c>
-      <c r="AL15">
-[...2 lines deleted...]
-      <c r="AM15">
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>14943000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>17419000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>1316000.0</v>
       </c>
-      <c r="AP15">
-[...3 lines deleted...]
-      <c r="AR15"/>
       <c r="AS15">
-        <v>93000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15">
         <v>93000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
+        <v>93000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>131013000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B16">
+        <v>216700000.0</v>
+      </c>
+      <c r="C16">
+        <v>182300000.0</v>
+      </c>
+      <c r="D16">
+        <v>239900000.0</v>
+      </c>
+      <c r="E16">
         <v>203400000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>250100000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>229300000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>269500000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>221800000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>213500000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>185200000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>195900000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>236000000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>177400000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>245500000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>282900000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>154800000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>227400000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>378900000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>389900000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>330400000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>464800000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>541900000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>318200000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>450300000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>326600000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>194900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>93000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>111600000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>117700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>142800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>184623000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>79438000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>96384000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>113131000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>69699000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>414537000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>57034000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>55966000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>69699000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>55209000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>51599000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>135047000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>57933000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>56848000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>47907000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>56444000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>74920000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>4386000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>5939000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>3946000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>5939000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:49">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B18">
+        <v>37500000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4300000.0</v>
+      </c>
+      <c r="D18">
+        <v>90600000.0</v>
+      </c>
+      <c r="E18">
         <v>63800000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>57900000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-16700000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>89100000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>45000000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>55900000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>19700000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>42800000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>85700000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>26300000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>50200000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-15500000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>12400000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>19700000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>61600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>5600000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-600000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-11200000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>35700000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-6200000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>19000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>173800000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>17400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>2000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>38500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>6700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>8700000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>32359000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>18739000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>33624000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>20073000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>45460000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>4514000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>12849000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>28520000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>21644000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>10799000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>40247000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>13440000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>8865000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>22737000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>15387000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>4053000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-13284000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>13081000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>9374000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>3342000.0</v>
       </c>
-      <c r="AW18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:49">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-46200000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>2100000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-76400000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-111700000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-49600000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-244100000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-83100000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-58100000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-25600000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-38800000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-9600000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>1300000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-29300000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-65800000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>11500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-190000000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-101000000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-26400000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-14300000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-95200000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>29300000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-14800000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-7700000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-23400000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-18900000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-15200000.0</v>
       </c>
       <c r="AD19">
         <v>-15200000.0</v>
       </c>
-      <c r="AE19"/>
-[...1 lines deleted...]
-      <c r="AG19"/>
+      <c r="AE19">
+        <v>-18400000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-15200000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-15200000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>882900000.0</v>
       </c>
-      <c r="N20">
-[...7 lines deleted...]
-      </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>320900000.0</v>
       </c>
-      <c r="R20">
-[...7 lines deleted...]
-      <c r="V20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>38200000.0</v>
+      </c>
+      <c r="C21">
+        <v>1600000.0</v>
+      </c>
+      <c r="D21">
+        <v>113100000.0</v>
+      </c>
+      <c r="E21">
         <v>-33100000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-11500000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>94300000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>95400000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>33400000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-5100000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-1300000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-613900000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-9400000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-15800000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-5100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-8400000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-9700000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-10300000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-17100000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-17800000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>123500000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-6700000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>105600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>27400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-9700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>26600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-10500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>158907000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-9706000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-9653000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-17384000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>623720000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>631236000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>20817000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-21935000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>176346000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>25658000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-5084000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>93213000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>-128405000.0</v>
       </c>
-      <c r="AP21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>467344000.0</v>
+      </c>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>35900000.0</v>
+      </c>
+      <c r="C22">
+        <v>-2100000.0</v>
+      </c>
+      <c r="D22">
+        <v>29000000.0</v>
+      </c>
+      <c r="E22">
         <v>25300000.0</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="F22">
+        <v>44900000.0</v>
+      </c>
+      <c r="G22">
         <v>-300000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-46600000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>6400000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-15500000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>24300000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-1000000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-4900000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>57700000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>1200000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>23300000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>5600000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>15300000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>42800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>42900000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>8200000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-26900000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>10800000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>47900000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-34300000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-3900000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-8400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>22600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>10900000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>8100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>3500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>-107080000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>2019000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>4310000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>5125000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-32176000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-13584000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>11627000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>14422000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>38100000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>14334000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>22292000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>10357000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>36094000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>13788000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>12475000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>10488000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>-36765000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>430000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>-647000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>-4079000.0</v>
       </c>
-      <c r="AW22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:49">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B23">
+        <v>-43300000.0</v>
+      </c>
+      <c r="C23">
+        <v>-57099999.0</v>
+      </c>
+      <c r="D23">
+        <v>-51400000.0</v>
+      </c>
+      <c r="E23">
         <v>-51000000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-51100000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-64100000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-47400000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-40700000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-44800000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-40600000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-51800000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-37600000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-44000000.0</v>
       </c>
-      <c r="L23">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="O23">
+        <v>-39900000.0</v>
+      </c>
+      <c r="P23">
         <v>-75900000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-38600000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-43500000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-38600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-82700000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-41600000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-32600000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-52000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-28200000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-57800000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-28700000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-25200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-30300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-34400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-36100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-33400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-35310000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-26600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-25900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-33900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-26668000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>219770000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>-26019000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>-19757000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-37536000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>-19846000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-13460000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-29328000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>-24566000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>-27222000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-19061000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-18351000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>-18667000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-7930000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-6620000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-9253000.0</v>
       </c>
-      <c r="AW23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:49">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B24">
+        <v>1900000.0</v>
+      </c>
+      <c r="C24">
+        <v>6800000.0</v>
+      </c>
+      <c r="D24">
+        <v>-3900000.0</v>
+      </c>
+      <c r="E24">
         <v>-25600000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>29500000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-5900000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-2400000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-4500000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-11500000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-5500000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-7400000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-300000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-3800000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>3900000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>41000000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-29300000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>52000000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-9300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>3500000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>300000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>200000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>2300000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-80100000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>39000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>200000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>9600000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-17600000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>100000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>16300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>1356000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-1595000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>-374000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>-842000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>1183000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>-747665000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>70000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>-275000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>-19622000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>-1.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>-105968000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>-7049000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>-80034000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>-20173000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>10867000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>8367000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>-1700000.0</v>
       </c>
-      <c r="AT24"/>
-[...2 lines deleted...]
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>1014000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:49">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B25">
+        <v>-59700000.0</v>
+      </c>
+      <c r="C25">
+        <v>20400000.0</v>
+      </c>
+      <c r="D25">
+        <v>21700000.0</v>
+      </c>
+      <c r="E25">
         <v>29500000.0</v>
       </c>
-      <c r="C25">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="F25">
+        <v>7500000.0</v>
+      </c>
+      <c r="G25">
         <v>19600000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>28200000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>27000000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>79900000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>13000000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>84600000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>58100000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>28900000.0</v>
       </c>
       <c r="N25">
         <v>4900000.0</v>
       </c>
       <c r="O25">
+        <v>25800000.0</v>
+      </c>
+      <c r="P25">
+        <v>28900000.0</v>
+      </c>
+      <c r="Q25">
+        <v>4900000.0</v>
+      </c>
+      <c r="R25">
         <v>16400000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>13700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-6100000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>18600000.0</v>
       </c>
-      <c r="S25">
-[...2 lines deleted...]
-      <c r="T25">
+      <c r="V25">
+        <v>64500000.0</v>
+      </c>
+      <c r="W25">
         <v>10300000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>11500000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>43600000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>13800000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>14700000.0</v>
       </c>
-      <c r="Y25">
-[...5 lines deleted...]
-      <c r="AA25">
+      <c r="AB25">
+        <v>12200000.0</v>
+      </c>
+      <c r="AC25">
+        <v>10700000.0</v>
+      </c>
+      <c r="AD25">
         <v>13300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>10600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>64573000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>23850000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>10180000.0</v>
       </c>
-      <c r="AF25">
-[...5 lines deleted...]
-      <c r="AH25">
+      <c r="AI25">
+        <v>6328000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>80284000.0</v>
+      </c>
+      <c r="AK25">
         <v>5964000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>8666000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>8497000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>-2950000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>18727000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>6459000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>12885000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>144970000.0</v>
       </c>
-      <c r="AP25">
-[...2 lines deleted...]
-      <c r="AQ25">
+      <c r="AS25">
+        <v>7540000.0</v>
+      </c>
+      <c r="AT25">
         <v>4135000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>7178000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>29761000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>2270000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>11940000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>12279000.0</v>
       </c>
-      <c r="AW25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:49">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>-4500000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>5100000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>858200000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>100000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-900000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-3100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>275200000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-1000000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>2300000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>600000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-100000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-25400000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-1500000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-400000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>1400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>-5800000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>-300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>1500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>1982000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>-401000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>700000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>-2000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>-2009000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>316600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>-250000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>-495000.0</v>
       </c>
-      <c r="AK26">
-[...5 lines deleted...]
-      <c r="AM26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>573000.0</v>
       </c>
-      <c r="AN26">
-[...9 lines deleted...]
-      <c r="AR26"/>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-3057000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-86000.0</v>
       </c>
-      <c r="AV26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:49">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B27">
+        <v>-5800000.0</v>
+      </c>
+      <c r="C27">
+        <v>5800000.0</v>
+      </c>
+      <c r="D27">
+        <v>-2200000.0</v>
+      </c>
+      <c r="E27">
         <v>2600000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>6800000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>7600000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>6200000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>7100000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>15100000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>4900000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>4500000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>4400000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>4600000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>4200000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>5400000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>5000000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>4300000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>3700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>4000000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>4100000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>4100000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>5200000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>3300000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>3000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>3400000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>3500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>2600000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>2700000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>3000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>1900000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>3041000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>1526000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>2780000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>1997000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>204000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>3311000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>1435000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>634000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>695000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>691000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>502000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>133000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>6223000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>426000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>427000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>426000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>600000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>114000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>114000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>114000.0</v>
       </c>
-      <c r="AW27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:49">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B28">
+        <v>-5100000.0</v>
+      </c>
+      <c r="C28">
+        <v>-55900000.0</v>
+      </c>
+      <c r="D28">
+        <v>59200000.0</v>
+      </c>
+      <c r="E28">
         <v>-84100000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-62600000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>30200000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>48000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-7300000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>189600000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>31700000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-44600000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-20400000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-49000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-41200000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>193100000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-48000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-59300000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-43700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>229800000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-48300000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-53000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>187800000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-45800000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>67500000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-35400000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>80400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-20600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-44100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-27300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-43900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>122000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-34700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-37900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-55700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-43344000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>851006000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>2037000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-41978000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>12468000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>5812000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-17727000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>70723000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>72254000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>5844000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-22463000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-22794000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>344739000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-14069000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-7363000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-12346000.0</v>
       </c>
-      <c r="AW28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:49">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B29">
+        <v>59300000.0</v>
+      </c>
+      <c r="C29">
+        <v>11700000.0</v>
+      </c>
+      <c r="D29">
+        <v>103400000.0</v>
+      </c>
+      <c r="E29">
         <v>83600000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>81300000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>6000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>111400000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>65200000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>82800000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>40700000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>62600000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>104600000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>52100000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>74500000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>7200000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>29700000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>42100000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>79800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>19700000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>14900000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>2300000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>50200000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>8900000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>26900000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>181900000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>29200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>25400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>56900000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>26700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>20500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>45546000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>29414000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>39584000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>30056000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>54447000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>10025000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>21601000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>34870000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>32376000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>18826000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>48793000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>25244000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>24189000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>29306000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>21472000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>9514000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>-7285000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>14358000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>10555000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>4321000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>49078000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:49">
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>-19800000.0</v>
+      </c>
+      <c r="C30">
+        <v>-13400000.0</v>
+      </c>
+      <c r="D30">
+        <v>-126100000.0</v>
+      </c>
+      <c r="E30">
         <v>-46200000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>2100000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-76400000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-111700000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-49600000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-244100000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-83100000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-58100000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-25600000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-71200000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-70700000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-72200000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-54300000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-134300000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-47100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-190000000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-101000000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-26400000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-14300000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-95200000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>29300000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-14800000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-7700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-23400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-18900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-24500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-18400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-62251000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-11789000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-18408000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-36414000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-35890000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-718364000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-22570000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-6625000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-30354000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-21028000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-114514000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-18853000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-95358000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-26742000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-7546000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-5196000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-266920000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-1842000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-1199000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-1055000.0</v>
       </c>
-      <c r="AW30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>