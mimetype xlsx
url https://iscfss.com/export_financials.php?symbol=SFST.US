--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5026,689 +5029,693 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC62"/>
+  <dimension ref="A1:DD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
       <c r="DC1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>3347771000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>180000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>608124.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-12522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608124.0</v>
       </c>
       <c r="Q2">
         <v>608124.0</v>
       </c>
       <c r="R2">
+        <v>608124.0</v>
+      </c>
+      <c r="S2">
         <v>2708174000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-8397000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2433018000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2310892000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2258751000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2142758000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2181056000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2188643000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2025698000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1876124000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1899295000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1854008000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1758235000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1648136000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1589483000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1567982000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1520523000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1381123000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1342577000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1297911000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1211274000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1091151000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1045075000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1049124000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1003241000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>985733000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>943918000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>894524000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>850310000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>788907000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>772760000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>747369000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>722412000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>680319000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>607052000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>632072000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>612394000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>576299000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>574439000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>554417000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>566722000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>562912000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>554675000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>556449000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>560054000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>536296000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>542742000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>536331000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>517561000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>494084000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>494816000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2226000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2116000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2247000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2064000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2042000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2483584.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2739270.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2597877.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3045408.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3069219.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2278154.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2173939.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1786076.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1523915.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1510635.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1304510.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1057543.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>860506.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>620014.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>679283.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>724534.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>632660.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>572272.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>524894.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>601857.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>608124.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>606072.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>527785.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>604979.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>488875.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>92700000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>745538.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>702459.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>625230.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>558194.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>297698.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>124680.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>42000.0</v>
       </c>
-      <c r="DC2"/>
+      <c r="DD2"/>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5774,52 +5781,53 @@
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
+      <c r="DD3"/>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5885,407 +5893,409 @@
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-9284000.0</v>
+      </c>
+      <c r="C5">
         <v>-7865000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7454000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8426000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9609000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-10016000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11472000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9063000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11866000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11797000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11342000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15255000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12710000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11775000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13410000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14009000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10143000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6393000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2175000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1717000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-773000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-90000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1023000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>865000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>805000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>410000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-298000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>424000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>188000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-379000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-917000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1622000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1365000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1182000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-456000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-93000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-180000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-347000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-504000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>736000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>952000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>514000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>286000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-112000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>367000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>302000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-26000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-9000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-579000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1348000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-789000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-623000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>971000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1178000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1403000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1290000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>900000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1041000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>667000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-112000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-592000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-707000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>471000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>468000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>652000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>484000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>990000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>460000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-674000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1079000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-2527000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1503000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>262942.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>55274.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-299623.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-745795.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>71295.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-16465.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-170538.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-506108.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-182037.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-150602.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-56742.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-33959.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-63787.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>49989.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>59998.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>28780.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>82357.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>96997.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>79325.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>120119.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>139960.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>147733.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>139916.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>139442.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>45887.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>187867.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>90259.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>90601.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>24162.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-10352.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-11859.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-4803.0</v>
       </c>
-      <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6308,119 +6318,122 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6"/>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6486,116 +6499,117 @@
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>82000.0</v>
       </c>
       <c r="D8">
         <v>82000.0</v>
       </c>
       <c r="E8">
         <v>82000.0</v>
       </c>
       <c r="F8">
         <v>82000.0</v>
       </c>
       <c r="G8">
         <v>82000.0</v>
       </c>
       <c r="H8">
         <v>82000.0</v>
       </c>
       <c r="I8">
         <v>82000.0</v>
       </c>
       <c r="J8">
         <v>82000.0</v>
       </c>
       <c r="K8">
-        <v>81000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="L8">
         <v>81000.0</v>
       </c>
       <c r="M8">
         <v>81000.0</v>
       </c>
       <c r="N8">
-        <v>80000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="O8">
         <v>80000.0</v>
       </c>
       <c r="P8">
         <v>80000.0</v>
       </c>
       <c r="Q8">
         <v>80000.0</v>
       </c>
       <c r="R8">
         <v>80000.0</v>
       </c>
       <c r="S8">
-        <v>79000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="T8">
         <v>79000.0</v>
       </c>
       <c r="U8">
         <v>79000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>79000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6637,584 +6651,589 @@
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>120912000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>120683000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>119027000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>118433000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>117714000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>117286000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>114226000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>113501000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>112604000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>111181000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>108831000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>108337000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>108031000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>107529000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>106152000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>105378000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>104354000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>103600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>102625000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>102171000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>101691000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>100890000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>99986000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>99464000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>99174000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>73865000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>73371000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>71649000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>71178000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>70889000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>70037000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>69400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>69192000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>69009000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>68785000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>50166000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>50066000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>49887000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>43585000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>43418000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>42751000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>42641000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>42396000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>38579000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>39834000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>39759000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>39546000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>37025000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>38074000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>37903000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>30102000.0</v>
+      </c>
+      <c r="C10">
         <v>114541000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>86110000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>104369000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>90198000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41445000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34411000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34465000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30395000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22714000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>36821000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24678000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34925000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29563000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>165074000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21062000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57628000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>149216000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>162009000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>128532999.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>153797000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>81077000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>78943000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>79809000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>150663000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>100835000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>38560000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>115308000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>76740000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42099000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36991000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>37035000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>109353000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>136111000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>43017000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>74612000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>86812000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>121232000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>22513000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>21326000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>29895000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35599000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>57866000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>15520000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17304000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>19087000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15415000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14974000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>33220000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>34803000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>30761000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23716000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>26943000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22189000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>29512000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>24827000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>25328000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>26793000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>23005000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21785000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>19706000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8422000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4119000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4381000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5101000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5624000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5620000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>28879000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>8978000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>8867000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4360000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>9189000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>9553000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8201247.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7714494.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9153673.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13812446.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7506701.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>9112675.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10270282.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9458523.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5548030.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6223397.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5140135.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4049415.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4364885.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3943877.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3098173.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2613413.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3267291.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>4104697.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>6336670.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>4426394.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4315961.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4503420.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4639192.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3749807.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1896260.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2882115.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1719796.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1383349.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1268489.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>931372.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>916738.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1723714.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1126801.0</v>
       </c>
-      <c r="DC10"/>
+      <c r="DD10"/>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7280,1463 +7299,29797 @@
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>30102000.0</v>
+      </c>
+      <c r="C12">
         <v>114576000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>86129000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>104838000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>90664000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41910000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>34872000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>169062000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>151748000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>148710000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46288000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>168713000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>126473000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>123599000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>165074000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>112583000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>156619000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>149216000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>162009000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>128532999.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>153797000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>174074000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>173672000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>167800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>221660000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>171342000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>106254000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>204735000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>151992000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>115399000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>111896000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>103921000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>109353000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>136111000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>110620000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>74612000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>86812000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>121232000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>86993000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>89200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>114415000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>112664000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>57866000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>81866000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>68769000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>67613000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>70439000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>71843000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>91938000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>103550000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>98201000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>93985000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>96426000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>97295000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>107734000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>24827000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>25328000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>26793000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>123764000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21785000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19706000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17492000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4119000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>13699000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>14304000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>15180000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5620000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>28879000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>8978000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8867000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4360000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9189000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9553000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>8201247.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7714494.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9153673.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13812446.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7506701.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>9112675.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10270282.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>9458523.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5548030.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6223397.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5140135.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4049415.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4364885.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3943877.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3098173.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2613413.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3267291.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4104697.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6336670.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4426394.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4315961.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4503420.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4639192.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3749807.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1896260.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>1719796.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1383349.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1268489.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>931372.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>916738.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1723714.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1126801.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>82000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="C13">
         <v>82000.0</v>
       </c>
       <c r="D13">
         <v>82000.0</v>
       </c>
       <c r="E13">
         <v>82000.0</v>
       </c>
       <c r="F13">
         <v>82000.0</v>
       </c>
       <c r="G13">
         <v>82000.0</v>
       </c>
       <c r="H13">
         <v>82000.0</v>
       </c>
       <c r="I13">
         <v>82000.0</v>
       </c>
       <c r="J13">
         <v>82000.0</v>
       </c>
       <c r="K13">
-        <v>81000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="L13">
         <v>81000.0</v>
       </c>
       <c r="M13">
         <v>81000.0</v>
       </c>
       <c r="N13">
-        <v>80000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="O13">
         <v>80000.0</v>
       </c>
       <c r="P13">
         <v>80000.0</v>
       </c>
       <c r="Q13">
         <v>80000.0</v>
       </c>
       <c r="R13">
         <v>80000.0</v>
       </c>
       <c r="S13">
-        <v>79000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="T13">
         <v>79000.0</v>
       </c>
       <c r="U13">
         <v>79000.0</v>
       </c>
       <c r="V13">
         <v>79000.0</v>
       </c>
       <c r="W13">
+        <v>79000.0</v>
+      </c>
+      <c r="X13">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="Y13">
         <v>77000.0</v>
       </c>
       <c r="Z13">
         <v>77000.0</v>
       </c>
       <c r="AA13">
         <v>77000.0</v>
       </c>
       <c r="AB13">
-        <v>76000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="AC13">
         <v>76000.0</v>
       </c>
       <c r="AD13">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AE13">
         <v>75000.0</v>
       </c>
       <c r="AF13">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AG13">
         <v>74000.0</v>
       </c>
       <c r="AH13">
         <v>74000.0</v>
       </c>
       <c r="AI13">
-        <v>73000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AJ13">
         <v>73000.0</v>
       </c>
       <c r="AK13">
         <v>73000.0</v>
       </c>
       <c r="AL13">
-        <v>65000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="AM13">
         <v>65000.0</v>
       </c>
       <c r="AN13">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="AO13">
         <v>64000.0</v>
       </c>
       <c r="AP13">
-        <v>63000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="AQ13">
         <v>63000.0</v>
       </c>
       <c r="AR13">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="AS13">
         <v>62000.0</v>
       </c>
       <c r="AT13">
         <v>62000.0</v>
       </c>
       <c r="AU13">
         <v>62000.0</v>
       </c>
       <c r="AV13">
-        <v>48000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AW13">
         <v>48000.0</v>
       </c>
       <c r="AX13">
         <v>48000.0</v>
       </c>
       <c r="AY13">
-        <v>43000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="AZ13">
         <v>43000.0</v>
       </c>
       <c r="BA13">
         <v>43000.0</v>
       </c>
       <c r="BB13">
         <v>43000.0</v>
       </c>
       <c r="BC13">
         <v>43000.0</v>
       </c>
       <c r="BD13">
-        <v>38000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="BE13">
         <v>38000.0</v>
       </c>
       <c r="BF13">
         <v>38000.0</v>
       </c>
       <c r="BG13">
         <v>38000.0</v>
       </c>
       <c r="BH13">
-        <v>35000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BI13">
         <v>35000.0</v>
       </c>
       <c r="BJ13">
         <v>35000.0</v>
       </c>
       <c r="BK13">
         <v>35000.0</v>
       </c>
       <c r="BL13">
-        <v>31000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="BM13">
         <v>31000.0</v>
       </c>
       <c r="BN13">
         <v>31000.0</v>
       </c>
       <c r="BO13">
         <v>31000.0</v>
       </c>
       <c r="BP13">
         <v>31000.0</v>
       </c>
       <c r="BQ13">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="BR13">
         <v>30000.0</v>
       </c>
       <c r="BS13">
         <v>30000.0</v>
       </c>
       <c r="BT13">
         <v>30000.0</v>
       </c>
       <c r="BU13">
         <v>30000.0</v>
       </c>
       <c r="BV13">
+        <v>30000.0</v>
+      </c>
+      <c r="BW13">
         <v>29747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29465.0</v>
       </c>
       <c r="BX13">
         <v>29465.0</v>
       </c>
       <c r="BY13">
         <v>29465.0</v>
       </c>
       <c r="BZ13">
-        <v>29339.0</v>
+        <v>29465.0</v>
       </c>
       <c r="CA13">
         <v>29339.0</v>
       </c>
       <c r="CB13">
         <v>29339.0</v>
       </c>
       <c r="CC13">
+        <v>29339.0</v>
+      </c>
+      <c r="CD13">
         <v>29334.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>26637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26597.0</v>
       </c>
       <c r="CF13">
         <v>26597.0</v>
       </c>
       <c r="CG13">
+        <v>26597.0</v>
+      </c>
+      <c r="CH13">
         <v>26595.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>26529.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>26480.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>25280.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>11520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500.0</v>
       </c>
       <c r="CM13">
         <v>11500.0</v>
       </c>
       <c r="CN13">
         <v>11500.0</v>
       </c>
       <c r="CO13">
         <v>11500.0</v>
       </c>
       <c r="CP13">
         <v>11500.0</v>
       </c>
       <c r="CQ13">
         <v>11500.0</v>
       </c>
       <c r="CR13">
         <v>11500.0</v>
       </c>
       <c r="CS13">
         <v>11500.0</v>
       </c>
       <c r="CT13">
         <v>11500.0</v>
       </c>
       <c r="CU13">
+        <v>11500.0</v>
+      </c>
+      <c r="CV13">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500.0</v>
       </c>
       <c r="CW13">
         <v>11500.0</v>
       </c>
       <c r="CX13">
         <v>11500.0</v>
       </c>
       <c r="CY13">
         <v>11500.0</v>
       </c>
       <c r="CZ13">
         <v>11500.0</v>
       </c>
       <c r="DA13">
         <v>11500.0</v>
       </c>
       <c r="DB13">
         <v>11500.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>11500.0</v>
+      </c>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>9319000.0</v>
+      </c>
+      <c r="C14">
         <v>8292999.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8123000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8080000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8134000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8110514.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8117057.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8089176.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8140822.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8141921.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8080000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8072407.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8069027.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8092269.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8071000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8065087.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8054910.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8096310.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8058015.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8009714.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8002331.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7912983.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7836000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7815000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7818651.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7866688.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7823897.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7802105.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7784946.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7741860.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7726000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7746205.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7760563.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7782089.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7713331.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7727272.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7366208.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6829590.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6776000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6740751.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6746938.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6680014.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6639382.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6579448.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6564102.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>6541935.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5840000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5074193.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5050000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4877448.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4633634.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4490026.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4436017.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4371324.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4393000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4349971.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4436920.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4267813.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4222621.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4328383.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4300180.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4291538.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4194704.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4184782.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4183573.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4164089.0</v>
       </c>
       <c r="BO14">
         <v>4164089.0</v>
       </c>
       <c r="BP14">
+        <v>4164089.0</v>
+      </c>
+      <c r="BQ14">
         <v>4139021.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4053881.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4064784.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4052712.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3995934.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4239346.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4240335.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3946349.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4307061.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4313271.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4319395.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3904978.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4301266.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4307464.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4320209.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3896169.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4291808.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4284088.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4272642.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3876928.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>2994030.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2911485.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2939376.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2525563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2761876.0</v>
       </c>
       <c r="CO14">
         <v>2761876.0</v>
       </c>
       <c r="CP14">
+        <v>2761876.0</v>
+      </c>
+      <c r="CQ14">
         <v>2685236.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2525572.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2595210.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2552800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2525572.0</v>
       </c>
       <c r="CU14">
         <v>2525572.0</v>
       </c>
       <c r="CV14">
+        <v>2525572.0</v>
+      </c>
+      <c r="CW14">
         <v>2524562.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2525572.0</v>
       </c>
       <c r="CX14">
         <v>2525572.0</v>
       </c>
       <c r="CY14">
         <v>2525572.0</v>
       </c>
       <c r="CZ14">
         <v>2525572.0</v>
       </c>
       <c r="DA14">
         <v>2525572.0</v>
       </c>
       <c r="DB14">
         <v>2525572.0</v>
       </c>
       <c r="DC14">
+        <v>2525572.0</v>
+      </c>
+      <c r="DD14">
         <v>2530000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="O15">
         <v>80000.0</v>
       </c>
       <c r="P15">
         <v>80000.0</v>
       </c>
       <c r="Q15">
         <v>80000.0</v>
       </c>
       <c r="R15">
         <v>80000.0</v>
       </c>
       <c r="S15">
-        <v>79000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="T15">
         <v>79000.0</v>
       </c>
       <c r="U15">
         <v>79000.0</v>
       </c>
       <c r="V15">
         <v>79000.0</v>
       </c>
       <c r="W15">
+        <v>79000.0</v>
+      </c>
+      <c r="X15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="Y15">
         <v>77000.0</v>
       </c>
       <c r="Z15">
         <v>77000.0</v>
       </c>
       <c r="AA15">
         <v>77000.0</v>
       </c>
       <c r="AB15">
-        <v>76000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="AC15">
         <v>76000.0</v>
       </c>
       <c r="AD15">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AE15">
         <v>75000.0</v>
       </c>
       <c r="AF15">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AG15">
         <v>74000.0</v>
       </c>
       <c r="AH15">
         <v>74000.0</v>
       </c>
       <c r="AI15">
-        <v>73000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AJ15">
         <v>73000.0</v>
       </c>
       <c r="AK15">
         <v>73000.0</v>
       </c>
       <c r="AL15">
-        <v>65000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="AM15">
         <v>65000.0</v>
       </c>
       <c r="AN15">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="AO15">
         <v>64000.0</v>
       </c>
       <c r="AP15">
-        <v>63000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="AQ15">
         <v>63000.0</v>
       </c>
       <c r="AR15">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="AS15">
         <v>62000.0</v>
       </c>
       <c r="AT15">
         <v>62000.0</v>
       </c>
       <c r="AU15">
         <v>62000.0</v>
       </c>
       <c r="AV15">
-        <v>48000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AW15">
         <v>48000.0</v>
       </c>
       <c r="AX15">
         <v>48000.0</v>
       </c>
       <c r="AY15">
-        <v>43000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="AZ15">
         <v>43000.0</v>
       </c>
       <c r="BA15">
         <v>43000.0</v>
       </c>
       <c r="BB15">
         <v>43000.0</v>
       </c>
       <c r="BC15">
         <v>43000.0</v>
       </c>
       <c r="BD15">
-        <v>38000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="BE15">
         <v>38000.0</v>
       </c>
       <c r="BF15">
         <v>38000.0</v>
       </c>
       <c r="BG15">
         <v>38000.0</v>
       </c>
       <c r="BH15">
-        <v>35000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BI15">
         <v>35000.0</v>
       </c>
       <c r="BJ15">
         <v>35000.0</v>
       </c>
       <c r="BK15">
         <v>35000.0</v>
       </c>
       <c r="BL15">
-        <v>31000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="BM15">
         <v>31000.0</v>
       </c>
       <c r="BN15">
         <v>31000.0</v>
       </c>
       <c r="BO15">
         <v>31000.0</v>
       </c>
       <c r="BP15">
         <v>31000.0</v>
       </c>
       <c r="BQ15">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="BR15">
         <v>30000.0</v>
       </c>
       <c r="BS15">
         <v>30000.0</v>
       </c>
       <c r="BT15">
         <v>30000.0</v>
       </c>
       <c r="BU15">
         <v>30000.0</v>
       </c>
       <c r="BV15">
+        <v>30000.0</v>
+      </c>
+      <c r="BW15">
         <v>29747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29465.0</v>
       </c>
       <c r="BX15">
         <v>29465.0</v>
       </c>
       <c r="BY15">
         <v>29465.0</v>
       </c>
       <c r="BZ15">
-        <v>29339.0</v>
+        <v>29465.0</v>
       </c>
       <c r="CA15">
         <v>29339.0</v>
       </c>
       <c r="CB15">
         <v>29339.0</v>
       </c>
       <c r="CC15">
+        <v>29339.0</v>
+      </c>
+      <c r="CD15">
         <v>29334.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>26637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26597.0</v>
       </c>
       <c r="CF15">
         <v>26597.0</v>
       </c>
       <c r="CG15">
+        <v>26597.0</v>
+      </c>
+      <c r="CH15">
         <v>26595.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>26529.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>26480.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>25280.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500.0</v>
       </c>
       <c r="CM15">
         <v>11500.0</v>
       </c>
       <c r="CN15">
         <v>11500.0</v>
       </c>
       <c r="CO15">
         <v>11500.0</v>
       </c>
       <c r="CP15">
         <v>11500.0</v>
       </c>
       <c r="CQ15">
         <v>11500.0</v>
       </c>
       <c r="CR15">
         <v>11500.0</v>
       </c>
       <c r="CS15">
         <v>11500.0</v>
       </c>
       <c r="CT15">
         <v>11500.0</v>
       </c>
       <c r="CU15">
         <v>11500.0</v>
       </c>
       <c r="CV15">
         <v>11500.0</v>
       </c>
       <c r="CW15">
         <v>11500.0</v>
       </c>
       <c r="CX15">
         <v>11500.0</v>
       </c>
       <c r="CY15">
         <v>11500.0</v>
       </c>
       <c r="CZ15">
         <v>11500.0</v>
       </c>
       <c r="DA15">
         <v>11500.0</v>
       </c>
       <c r="DB15">
         <v>11500.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>11500.0</v>
+      </c>
+      <c r="DD15"/>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>12522000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18425000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15078000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>8397000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>9518000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>4275000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>4020000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>3782000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>6825000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>6923000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>5509000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>4938000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>3176000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>2951000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>2994000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>3486000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>3864000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>2002604000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
+      <c r="DD16"/>
+    </row>
+    <row r="17" spans="1:108">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+    </row>
+    <row r="18" spans="1:108">
+      <c r="A18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18"/>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+    </row>
+    <row r="19" spans="1:108">
+      <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>236036000.0</v>
+      </c>
+      <c r="AB19">
+        <v>210652000.0</v>
+      </c>
+      <c r="AC19">
+        <v>224220000.0</v>
+      </c>
+      <c r="AD19">
+        <v>208437000.0</v>
+      </c>
+      <c r="AE19">
+        <v>187044000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+    </row>
+    <row r="20" spans="1:108">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20"/>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+    </row>
+    <row r="21" spans="1:108">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
+      <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+    </row>
+    <row r="22" spans="1:108">
+      <c r="A22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>-176504000.0</v>
+      </c>
+      <c r="R22">
+        <v>-196956000.0</v>
+      </c>
+      <c r="S22">
+        <v>-164470000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22">
+        <v>366000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22">
+        <v>1169000.0</v>
+      </c>
+      <c r="Y22">
+        <v>1684000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>9241000.0</v>
+      </c>
+      <c r="AG22">
+        <v>117000.0</v>
+      </c>
+      <c r="AH22">
+        <v>117000.0</v>
+      </c>
+      <c r="AI22">
+        <v>11127000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>12032000.0</v>
+      </c>
+      <c r="AK22">
+        <v>9544000.0</v>
+      </c>
+      <c r="AL22">
+        <v>11908000.0</v>
+      </c>
+      <c r="AM22">
+        <v>8121000.0</v>
+      </c>
+      <c r="AN22">
+        <v>8440000.0</v>
+      </c>
+      <c r="AO22">
+        <v>11011000.0</v>
+      </c>
+      <c r="AP22">
+        <v>16327000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>16525000.0</v>
+      </c>
+      <c r="AR22">
+        <v>7418000.0</v>
+      </c>
+      <c r="AS22">
+        <v>13544000.0</v>
+      </c>
+      <c r="AT22">
+        <v>15289000.0</v>
+      </c>
+      <c r="AU22">
+        <v>17414000.0</v>
+      </c>
+      <c r="AV22">
+        <v>15072000.0</v>
+      </c>
+      <c r="AW22">
+        <v>12921000.0</v>
+      </c>
+      <c r="AX22">
+        <v>8466000.0</v>
+      </c>
+      <c r="AY22">
+        <v>1148000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1198000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1579000.0</v>
+      </c>
+      <c r="BB22">
+        <v>1310000.0</v>
+      </c>
+      <c r="BC22">
+        <v>2522000.0</v>
+      </c>
+      <c r="BD22">
+        <v>1719000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1976000.0</v>
+      </c>
+      <c r="BF22">
+        <v>2555000.0</v>
+      </c>
+      <c r="BG22">
+        <v>3733000.0</v>
+      </c>
+      <c r="BH22">
+        <v>3686000.0</v>
+      </c>
+      <c r="BI22">
+        <v>3262000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>2934000.0</v>
+      </c>
+      <c r="BK22">
+        <v>3873000.0</v>
+      </c>
+      <c r="BL22">
+        <v>5629000.0</v>
+      </c>
+      <c r="BM22">
+        <v>6334000.0</v>
+      </c>
+      <c r="BN22">
+        <v>5471000.0</v>
+      </c>
+      <c r="BO22">
+        <v>3609000.0</v>
+      </c>
+      <c r="BP22">
+        <v>3704000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>4093000.0</v>
+      </c>
+      <c r="BR22">
+        <v>4465000.0</v>
+      </c>
+      <c r="BS22">
+        <v>3826000.0</v>
+      </c>
+      <c r="BT22">
+        <v>2116000.0</v>
+      </c>
+      <c r="BU22">
+        <v>2061000.0</v>
+      </c>
+      <c r="BV22">
+        <v>2080000.0</v>
+      </c>
+      <c r="BW22">
+        <v>2075000.0</v>
+      </c>
+      <c r="BX22">
+        <v>268000.0</v>
+      </c>
+      <c r="BY22">
+        <v>364000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>524000.0</v>
+      </c>
+      <c r="CA22">
+        <v>3142000.0</v>
+      </c>
+      <c r="CB22">
+        <v>1012000.0</v>
+      </c>
+      <c r="CC22">
+        <v>779000.0</v>
+      </c>
+      <c r="CD22">
+        <v>1594000.0</v>
+      </c>
+      <c r="CE22">
+        <v>1838000.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22">
+        <v>6000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>28000.0</v>
+      </c>
+      <c r="CK22">
+        <v>305000.0</v>
+      </c>
+      <c r="CL22">
+        <v>305000.0</v>
+      </c>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22">
+        <v>691000.0</v>
+      </c>
+      <c r="CP22">
+        <v>598000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>625000.0</v>
+      </c>
+      <c r="CR22">
+        <v>525000.0</v>
+      </c>
+      <c r="CS22">
+        <v>423000.0</v>
+      </c>
+      <c r="CT22">
+        <v>384000.0</v>
+      </c>
+      <c r="CU22">
+        <v>363000.0</v>
+      </c>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+    </row>
+    <row r="23" spans="1:108">
+      <c r="A23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23">
+        <v>4700171000.0</v>
+      </c>
+      <c r="C23">
+        <v>4578402000.0</v>
+      </c>
+      <c r="D23">
+        <v>4403494000.0</v>
+      </c>
+      <c r="E23">
+        <v>4358589000.0</v>
+      </c>
+      <c r="F23">
+        <v>4308067000.0</v>
+      </c>
+      <c r="G23">
+        <v>4284311000.0</v>
+      </c>
+      <c r="H23">
+        <v>4087593000.0</v>
+      </c>
+      <c r="I23">
+        <v>4174631000.0</v>
+      </c>
+      <c r="J23">
+        <v>4109849000.0</v>
+      </c>
+      <c r="K23">
+        <v>4105704000.0</v>
+      </c>
+      <c r="L23">
+        <v>4055789000.0</v>
+      </c>
+      <c r="M23">
+        <v>4019957000.0</v>
+      </c>
+      <c r="N23">
+        <v>4002107000.0</v>
+      </c>
+      <c r="O23">
+        <v>3938140000.0</v>
+      </c>
+      <c r="P23">
+        <v>3691981000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3439669000.0</v>
+      </c>
+      <c r="R23">
+        <v>3287663000.0</v>
+      </c>
+      <c r="S23">
+        <v>3072640000.0</v>
+      </c>
+      <c r="T23">
+        <v>2925548000.0</v>
+      </c>
+      <c r="U23">
+        <v>2784176000.0</v>
+      </c>
+      <c r="V23">
+        <v>2650183000.0</v>
+      </c>
+      <c r="W23">
+        <v>2579922000.0</v>
+      </c>
+      <c r="X23">
+        <v>2482587000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2479411000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2482295000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2372249000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2267195000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2201626000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2116044000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2014426000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1900614000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1857707000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1787784000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1729299000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1624625000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1557684000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1539226000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1467938000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1340908000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1289746000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1290710000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1239317000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1217293000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1173557000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1119000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1072637000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1029865000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1007553000.0</v>
+      </c>
+      <c r="AX23">
+        <v>967089000.0</v>
+      </c>
+      <c r="AY23">
+        <v>936884000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>890831000.0</v>
+      </c>
+      <c r="BA23">
+        <v>849890000.0</v>
+      </c>
+      <c r="BB23">
+        <v>839007000.0</v>
+      </c>
+      <c r="BC23">
+        <v>821705000.0</v>
+      </c>
+      <c r="BD23">
+        <v>797998000.0</v>
+      </c>
+      <c r="BE23">
+        <v>780415000.0</v>
+      </c>
+      <c r="BF23">
+        <v>759632000.0</v>
+      </c>
+      <c r="BG23">
+        <v>770006000.0</v>
+      </c>
+      <c r="BH23">
+        <v>767745000.0</v>
+      </c>
+      <c r="BI23">
+        <v>758106000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>758102000.0</v>
+      </c>
+      <c r="BK23">
+        <v>760139000.0</v>
+      </c>
+      <c r="BL23">
+        <v>736490000.0</v>
+      </c>
+      <c r="BM23">
+        <v>743888000.0</v>
+      </c>
+      <c r="BN23">
+        <v>741391000.0</v>
+      </c>
+      <c r="BO23">
+        <v>742768000.0</v>
+      </c>
+      <c r="BP23">
+        <v>719297000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>732669000.0</v>
+      </c>
+      <c r="BR23">
+        <v>743072000.0</v>
+      </c>
+      <c r="BS23">
+        <v>705004000.0</v>
+      </c>
+      <c r="BT23">
+        <v>692979000.0</v>
+      </c>
+      <c r="BU23">
+        <v>696566000.0</v>
+      </c>
+      <c r="BV23">
+        <v>697864000.0</v>
+      </c>
+      <c r="BW23">
+        <v>684016539.0</v>
+      </c>
+      <c r="BX23">
+        <v>628128861.0</v>
+      </c>
+      <c r="BY23">
+        <v>614270618.0</v>
+      </c>
+      <c r="BZ23">
+        <v>573108053.0</v>
+      </c>
+      <c r="CA23">
+        <v>557655511.0</v>
+      </c>
+      <c r="CB23">
+        <v>509343951.0</v>
+      </c>
+      <c r="CC23">
+        <v>495139445.0</v>
+      </c>
+      <c r="CD23">
+        <v>455256123.0</v>
+      </c>
+      <c r="CE23">
+        <v>417781515.0</v>
+      </c>
+      <c r="CF23">
+        <v>405312543.0</v>
+      </c>
+      <c r="CG23">
+        <v>375288296.0</v>
+      </c>
+      <c r="CH23">
+        <v>357158742.0</v>
+      </c>
+      <c r="CI23">
+        <v>341877501.0</v>
+      </c>
+      <c r="CJ23">
+        <v>315811198.0</v>
+      </c>
+      <c r="CK23">
+        <v>292941096.0</v>
+      </c>
+      <c r="CL23">
+        <v>273392701.0</v>
+      </c>
+      <c r="CM23">
+        <v>258811531.0</v>
+      </c>
+      <c r="CN23">
+        <v>230655221.0</v>
+      </c>
+      <c r="CO23">
+        <v>214757097.0</v>
+      </c>
+      <c r="CP23">
+        <v>191547979.0</v>
+      </c>
+      <c r="CQ23">
+        <v>180003875.0</v>
+      </c>
+      <c r="CR23">
+        <v>170357663.0</v>
+      </c>
+      <c r="CS23">
+        <v>158273036.0</v>
+      </c>
+      <c r="CT23">
+        <v>144979778.0</v>
+      </c>
+      <c r="CU23">
+        <v>133751613.0</v>
+      </c>
+      <c r="CV23">
+        <v>118565010.0</v>
+      </c>
+      <c r="CW23">
+        <v>102124806.0</v>
+      </c>
+      <c r="CX23">
+        <v>83960383.0</v>
+      </c>
+      <c r="CY23">
+        <v>77012865.0</v>
+      </c>
+      <c r="CZ23">
+        <v>61428188.0</v>
+      </c>
+      <c r="DA23">
+        <v>51078053.0</v>
+      </c>
+      <c r="DB23">
+        <v>39978657.0</v>
+      </c>
+      <c r="DC23">
+        <v>27746105.0</v>
+      </c>
+      <c r="DD23">
+        <v>10100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:108">
+      <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>264903000.0</v>
+      </c>
+      <c r="D24">
+        <v>264903000.0</v>
+      </c>
+      <c r="E24">
+        <v>264903000.0</v>
+      </c>
+      <c r="F24">
+        <v>264903000.0</v>
+      </c>
+      <c r="G24">
+        <v>264903000.0</v>
+      </c>
+      <c r="H24">
+        <v>264903000.0</v>
+      </c>
+      <c r="I24">
+        <v>264903000.0</v>
+      </c>
+      <c r="J24">
+        <v>276376000.0</v>
+      </c>
+      <c r="K24">
+        <v>276349000.0</v>
+      </c>
+      <c r="L24">
+        <v>311322000.0</v>
+      </c>
+      <c r="M24">
+        <v>311295000.0</v>
+      </c>
+      <c r="N24">
+        <v>216268000.0</v>
+      </c>
+      <c r="O24">
+        <v>161241000.0</v>
+      </c>
+      <c r="P24">
+        <v>211214000.0</v>
+      </c>
+      <c r="Q24">
+        <v>96187000.0</v>
+      </c>
+      <c r="R24">
+        <v>86160000.0</v>
+      </c>
+      <c r="S24">
+        <v>36133000.0</v>
+      </c>
+      <c r="T24">
+        <v>36106000.0</v>
+      </c>
+      <c r="U24">
+        <v>36079000.0</v>
+      </c>
+      <c r="V24">
+        <v>36052000.0</v>
+      </c>
+      <c r="W24">
+        <v>36025000.0</v>
+      </c>
+      <c r="X24">
+        <v>35998000.0</v>
+      </c>
+      <c r="Y24">
+        <v>35971000.0</v>
+      </c>
+      <c r="Z24">
+        <v>35944000.0</v>
+      </c>
+      <c r="AA24">
+        <v>35917000.0</v>
+      </c>
+      <c r="AB24">
+        <v>35890000.0</v>
+      </c>
+      <c r="AC24">
+        <v>35887000.0</v>
+      </c>
+      <c r="AD24">
+        <v>38403000.0</v>
+      </c>
+      <c r="AE24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AF24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AG24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AH24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AI24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AK24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AL24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AM24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AN24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AO24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AP24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AR24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AS24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AT24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AU24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AV24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AW24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AX24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AY24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BA24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BB24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BC24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BD24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BE24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BF24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BG24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BH24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BI24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BK24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BL24">
+        <v>136103000.0</v>
+      </c>
+      <c r="BM24">
+        <v>136103000.0</v>
+      </c>
+      <c r="BN24">
+        <v>140103000.0</v>
+      </c>
+      <c r="BO24">
+        <v>160353000.0</v>
+      </c>
+      <c r="BP24">
+        <v>160353000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>167828000.0</v>
+      </c>
+      <c r="BR24">
+        <v>168078000.0</v>
+      </c>
+      <c r="BS24">
+        <v>168078000.0</v>
+      </c>
+      <c r="BT24">
+        <v>178078000.0</v>
+      </c>
+      <c r="BU24">
+        <v>175103000.0</v>
+      </c>
+      <c r="BV24">
+        <v>171103000.0</v>
+      </c>
+      <c r="BW24">
+        <v>171098000.0</v>
+      </c>
+      <c r="BX24">
+        <v>171923000.0</v>
+      </c>
+      <c r="BY24">
+        <v>146903000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>146903000.0</v>
+      </c>
+      <c r="CA24">
+        <v>131903000.0</v>
+      </c>
+      <c r="CB24">
+        <v>121903000.0</v>
+      </c>
+      <c r="CC24">
+        <v>117903000.0</v>
+      </c>
+      <c r="CD24">
+        <v>110903000.0</v>
+      </c>
+      <c r="CE24">
+        <v>92403000.0</v>
+      </c>
+      <c r="CF24">
+        <v>92903000.0</v>
+      </c>
+      <c r="CG24">
+        <v>87686000.0</v>
+      </c>
+      <c r="CH24">
+        <v>78686000.0</v>
+      </c>
+      <c r="CI24">
+        <v>73216000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>66846000.0</v>
+      </c>
+      <c r="CK24">
+        <v>66796000.0</v>
+      </c>
+      <c r="CL24">
+        <v>67586000.0</v>
+      </c>
+      <c r="CM24">
+        <v>56186000.0</v>
+      </c>
+      <c r="CN24">
+        <v>38500000.0</v>
+      </c>
+      <c r="CO24">
+        <v>46000000.0</v>
+      </c>
+      <c r="CP24">
+        <v>31500000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>28500000.0</v>
+      </c>
+      <c r="CR24">
+        <v>15500000.0</v>
+      </c>
+      <c r="CS24">
+        <v>9700000.0</v>
+      </c>
+      <c r="CT24">
+        <v>4000000.0</v>
+      </c>
+      <c r="CU24">
+        <v>3000000.0</v>
+      </c>
+      <c r="CV24">
+        <v>3000000.0</v>
+      </c>
+      <c r="CW24">
+        <v>6000000.0</v>
+      </c>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+    </row>
+    <row r="25" spans="1:108">
+      <c r="A25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>36268000.0</v>
+      </c>
+      <c r="O25">
+        <v>36241000.0</v>
+      </c>
+      <c r="P25">
+        <v>36214000.0</v>
+      </c>
+      <c r="Q25">
+        <v>36187000.0</v>
+      </c>
+      <c r="R25">
+        <v>36160000.0</v>
+      </c>
+      <c r="S25">
+        <v>36133000.0</v>
+      </c>
+      <c r="T25">
+        <v>36106000.0</v>
+      </c>
+      <c r="U25">
+        <v>36079000.0</v>
+      </c>
+      <c r="V25">
+        <v>36052000.0</v>
+      </c>
+      <c r="W25">
+        <v>36025000.0</v>
+      </c>
+      <c r="X25">
+        <v>35998000.0</v>
+      </c>
+      <c r="Y25">
+        <v>35971000.0</v>
+      </c>
+      <c r="Z25">
+        <v>35944000.0</v>
+      </c>
+      <c r="AA25">
+        <v>35917000.0</v>
+      </c>
+      <c r="AB25">
+        <v>35890000.0</v>
+      </c>
+      <c r="AC25">
+        <v>35887000.0</v>
+      </c>
+      <c r="AD25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AE25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AF25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AG25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AH25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AI25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AK25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AL25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AM25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AN25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AO25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AP25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AR25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AS25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AT25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AU25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AV25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AW25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AX25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AY25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BA25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BB25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BC25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BD25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BE25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BF25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BG25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BH25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BI25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BK25">
+        <v>13403000.0</v>
+      </c>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+    </row>
+    <row r="26" spans="1:108">
+      <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>129839000.0</v>
+      </c>
+      <c r="D26">
+        <v>133253000.0</v>
+      </c>
+      <c r="E26">
+        <v>136566000.0</v>
+      </c>
+      <c r="F26">
+        <v>134233000.0</v>
+      </c>
+      <c r="G26">
+        <v>136678000.0</v>
+      </c>
+      <c r="H26">
+        <v>137101000.0</v>
+      </c>
+      <c r="I26">
+        <v>139721000.0</v>
+      </c>
+      <c r="J26">
+        <v>125373000.0</v>
+      </c>
+      <c r="K26">
+        <v>129862000.0</v>
+      </c>
+      <c r="L26">
+        <v>138578000.0</v>
+      </c>
+      <c r="M26">
+        <v>163635000.0</v>
+      </c>
+      <c r="N26">
+        <v>104098000.0</v>
+      </c>
+      <c r="O26">
+        <v>104133000.0</v>
+      </c>
+      <c r="P26">
+        <v>104180000.0</v>
+      </c>
+      <c r="Q26">
+        <v>96970000.0</v>
+      </c>
+      <c r="R26">
+        <v>104056000.0</v>
+      </c>
+      <c r="S26">
+        <v>111082000.0</v>
+      </c>
+      <c r="T26">
+        <v>124302000.0</v>
+      </c>
+      <c r="U26">
+        <v>116622000.0</v>
+      </c>
+      <c r="V26">
+        <v>94002000.0</v>
+      </c>
+      <c r="W26">
+        <v>94767000.0</v>
+      </c>
+      <c r="X26">
+        <v>2257339000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2190724000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2122975000.0</v>
+      </c>
+      <c r="AA26">
+        <v>2042747000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1953929000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1863209000.0</v>
+      </c>
+      <c r="AD26">
+        <v>75789000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1727306000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1670811000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1613359000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1525422000.0</v>
+      </c>
+      <c r="AI26">
+        <v>1454415000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1383337000.0</v>
+      </c>
+      <c r="AK26">
+        <v>1321284000.0</v>
+      </c>
+      <c r="AL26">
+        <v>1295865000.0</v>
+      </c>
+      <c r="AM26">
+        <v>1210845000.0</v>
+      </c>
+      <c r="AN26">
+        <v>1156590000.0</v>
+      </c>
+      <c r="AO26">
+        <v>1108747000.0</v>
+      </c>
+      <c r="AP26">
+        <v>1065546000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>1039205000.0</v>
+      </c>
+      <c r="AR26">
+        <v>996258000.0</v>
+      </c>
+      <c r="AS26">
+        <v>990752000.0</v>
+      </c>
+      <c r="AT26">
+        <v>962971000.0</v>
+      </c>
+      <c r="AU26">
+        <v>911924000.0</v>
+      </c>
+      <c r="AV26">
+        <v>859694000.0</v>
+      </c>
+      <c r="AW26">
+        <v>830789000.0</v>
+      </c>
+      <c r="AX26">
+        <v>808919000.0</v>
+      </c>
+      <c r="AY26">
+        <v>768085000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>727054000.0</v>
+      </c>
+      <c r="BA26">
+        <v>698217000.0</v>
+      </c>
+      <c r="BB26">
+        <v>677921000.0</v>
+      </c>
+      <c r="BC26">
+        <v>655877000.0</v>
+      </c>
+      <c r="BD26">
+        <v>636858000.0</v>
+      </c>
+      <c r="BE26">
+        <v>628405000.0</v>
+      </c>
+      <c r="BF26">
+        <v>609743000.0</v>
+      </c>
+      <c r="BG26">
+        <v>598729000.0</v>
+      </c>
+      <c r="BH26">
+        <v>589709000.0</v>
+      </c>
+      <c r="BI26">
+        <v>671344000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>663126000.0</v>
+      </c>
+      <c r="BK26">
+        <v>640350000.0</v>
+      </c>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+    </row>
+    <row r="27" spans="1:108">
+      <c r="A27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+    </row>
+    <row r="28" spans="1:108">
+      <c r="A28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28">
+        <v>223301000.0</v>
+      </c>
+      <c r="C28">
+        <v>150362000.0</v>
+      </c>
+      <c r="D28">
+        <v>178793000.0</v>
+      </c>
+      <c r="E28">
+        <v>160534000.0</v>
+      </c>
+      <c r="F28">
+        <v>174705000.0</v>
+      </c>
+      <c r="G28">
+        <v>223458000.0</v>
+      </c>
+      <c r="H28">
+        <v>230492000.0</v>
+      </c>
+      <c r="I28">
+        <v>230438000.0</v>
+      </c>
+      <c r="J28">
+        <v>245981000.0</v>
+      </c>
+      <c r="K28">
+        <v>253635000.0</v>
+      </c>
+      <c r="L28">
+        <v>274501000.0</v>
+      </c>
+      <c r="M28">
+        <v>286617000.0</v>
+      </c>
+      <c r="N28">
+        <v>181343000.0</v>
+      </c>
+      <c r="O28">
+        <v>131678000.0</v>
+      </c>
+      <c r="P28">
+        <v>46140000.0</v>
+      </c>
+      <c r="Q28">
+        <v>75125000.0</v>
+      </c>
+      <c r="R28">
+        <v>28532000.0</v>
+      </c>
+      <c r="S28">
+        <v>-113083000.0</v>
+      </c>
+      <c r="T28">
+        <v>-125903000.0</v>
+      </c>
+      <c r="U28">
+        <v>-92453999.0</v>
+      </c>
+      <c r="V28">
+        <v>-117745000.0</v>
+      </c>
+      <c r="W28">
+        <v>-45052000.0</v>
+      </c>
+      <c r="X28">
+        <v>-17945000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-43838000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-114719000.0</v>
+      </c>
+      <c r="AA28">
+        <v>82000.0</v>
+      </c>
+      <c r="AB28">
+        <v>107330000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-54421000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-38337000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-3696000.0</v>
+      </c>
+      <c r="AF28">
+        <v>26412000.0</v>
+      </c>
+      <c r="AG28">
+        <v>44868000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-67350000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-94108000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>37586000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-22009000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-209000.0</v>
+      </c>
+      <c r="AM28">
+        <v>9871000.0</v>
+      </c>
+      <c r="AN28">
+        <v>106090000.0</v>
+      </c>
+      <c r="AO28">
+        <v>107277000.0</v>
+      </c>
+      <c r="AP28">
+        <v>98708000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>93004000.0</v>
+      </c>
+      <c r="AR28">
+        <v>70737000.0</v>
+      </c>
+      <c r="AS28">
+        <v>113083000.0</v>
+      </c>
+      <c r="AT28">
+        <v>111299000.0</v>
+      </c>
+      <c r="AU28">
+        <v>109516000.0</v>
+      </c>
+      <c r="AV28">
+        <v>133188000.0</v>
+      </c>
+      <c r="AW28">
+        <v>138029000.0</v>
+      </c>
+      <c r="AX28">
+        <v>107283000.0</v>
+      </c>
+      <c r="AY28">
+        <v>102700000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>106742000.0</v>
+      </c>
+      <c r="BA28">
+        <v>147243000.0</v>
+      </c>
+      <c r="BB28">
+        <v>110560000.0</v>
+      </c>
+      <c r="BC28">
+        <v>115314000.0</v>
+      </c>
+      <c r="BD28">
+        <v>121181000.0</v>
+      </c>
+      <c r="BE28">
+        <v>112676000.0</v>
+      </c>
+      <c r="BF28">
+        <v>110775000.0</v>
+      </c>
+      <c r="BG28">
+        <v>109310000.0</v>
+      </c>
+      <c r="BH28">
+        <v>235699000.0</v>
+      </c>
+      <c r="BI28">
+        <v>114318000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>116397000.0</v>
+      </c>
+      <c r="BK28">
+        <v>127681000.0</v>
+      </c>
+      <c r="BL28">
+        <v>131984000.0</v>
+      </c>
+      <c r="BM28">
+        <v>131722000.0</v>
+      </c>
+      <c r="BN28">
+        <v>135002000.0</v>
+      </c>
+      <c r="BO28">
+        <v>154729000.0</v>
+      </c>
+      <c r="BP28">
+        <v>154733000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>143949000.0</v>
+      </c>
+      <c r="BR28">
+        <v>172921000.0</v>
+      </c>
+      <c r="BS28">
+        <v>159211000.0</v>
+      </c>
+      <c r="BT28">
+        <v>173718000.0</v>
+      </c>
+      <c r="BU28">
+        <v>165914000.0</v>
+      </c>
+      <c r="BV28">
+        <v>161550000.0</v>
+      </c>
+      <c r="BW28">
+        <v>162896753.0</v>
+      </c>
+      <c r="BX28">
+        <v>164208506.0</v>
+      </c>
+      <c r="BY28">
+        <v>147749327.0</v>
+      </c>
+      <c r="BZ28">
+        <v>133090554.0</v>
+      </c>
+      <c r="CA28">
+        <v>124396299.0</v>
+      </c>
+      <c r="CB28">
+        <v>112790325.0</v>
+      </c>
+      <c r="CC28">
+        <v>107632718.0</v>
+      </c>
+      <c r="CD28">
+        <v>115174477.0</v>
+      </c>
+      <c r="CE28">
+        <v>101086970.0</v>
+      </c>
+      <c r="CF28">
+        <v>101359603.0</v>
+      </c>
+      <c r="CG28">
+        <v>98777865.0</v>
+      </c>
+      <c r="CH28">
+        <v>91665585.0</v>
+      </c>
+      <c r="CI28">
+        <v>87423294.0</v>
+      </c>
+      <c r="CJ28">
+        <v>76002122.0</v>
+      </c>
+      <c r="CK28">
+        <v>77502827.0</v>
+      </c>
+      <c r="CL28">
+        <v>78537587.0</v>
+      </c>
+      <c r="CM28">
+        <v>67550708.0</v>
+      </c>
+      <c r="CN28">
+        <v>43878302.0</v>
+      </c>
+      <c r="CO28">
+        <v>40530918.0</v>
+      </c>
+      <c r="CP28">
+        <v>31025166.0</v>
+      </c>
+      <c r="CQ28">
+        <v>27402709.0</v>
+      </c>
+      <c r="CR28">
+        <v>20992850.0</v>
+      </c>
+      <c r="CS28">
+        <v>11803669.0</v>
+      </c>
+      <c r="CT28">
+        <v>7001370.0</v>
+      </c>
+      <c r="CU28">
+        <v>2706160.0</v>
+      </c>
+      <c r="CV28">
+        <v>4009014.0</v>
+      </c>
+      <c r="CW28">
+        <v>8242204.0</v>
+      </c>
+      <c r="CX28">
+        <v>-1383349.0</v>
+      </c>
+      <c r="CY28">
+        <v>-752550.0</v>
+      </c>
+      <c r="CZ28">
+        <v>233751.0</v>
+      </c>
+      <c r="DA28">
+        <v>-688445.0</v>
+      </c>
+      <c r="DB28">
+        <v>-662673.0</v>
+      </c>
+      <c r="DC28">
+        <v>-1126801.0</v>
+      </c>
+      <c r="DD28"/>
+    </row>
+    <row r="29" spans="1:108">
+      <c r="A29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>644316000.0</v>
+      </c>
+      <c r="D29">
+        <v>633560000.0</v>
+      </c>
+      <c r="E29">
+        <v>621251000.0</v>
+      </c>
+      <c r="F29">
+        <v>610365000.0</v>
+      </c>
+      <c r="G29">
+        <v>602501000.0</v>
+      </c>
+      <c r="H29">
+        <v>595347000.0</v>
+      </c>
+      <c r="I29">
+        <v>591441000.0</v>
+      </c>
+      <c r="J29">
+        <v>595124000.0</v>
+      </c>
+      <c r="K29">
+        <v>591605000.0</v>
+      </c>
+      <c r="L29">
+        <v>623789000.0</v>
+      </c>
+      <c r="M29">
+        <v>615193000.0</v>
+      </c>
+      <c r="N29">
+        <v>517782000.0</v>
+      </c>
+      <c r="O29">
+        <v>460591000.0</v>
+      </c>
+      <c r="P29">
+        <v>505726000.0</v>
+      </c>
+      <c r="Q29">
+        <v>383972000.0</v>
+      </c>
+      <c r="R29">
+        <v>368797000.0</v>
+      </c>
+      <c r="S29">
+        <v>314657000.0</v>
+      </c>
+      <c r="T29">
+        <v>314007000.0</v>
+      </c>
+      <c r="U29">
+        <v>301708000.0</v>
+      </c>
+      <c r="V29">
+        <v>287711000.0</v>
+      </c>
+      <c r="W29">
+        <v>275547000.0</v>
+      </c>
+      <c r="X29">
+        <v>289292000.0</v>
+      </c>
+      <c r="Y29">
+        <v>254720000.0</v>
+      </c>
+      <c r="Z29">
+        <v>252098000.0</v>
+      </c>
+      <c r="AA29">
+        <v>311392000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+    </row>
+    <row r="30" spans="1:108">
+      <c r="A30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
+        <v>11800000.0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
+        <v>565367.0</v>
+      </c>
+      <c r="P30">
+        <v>565367.0</v>
+      </c>
+      <c r="Q30">
+        <v>7949000.0</v>
+      </c>
+      <c r="R30">
+        <v>7433000.0</v>
+      </c>
+      <c r="S30">
+        <v>7627000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
+        <v>2905000.0</v>
+      </c>
+      <c r="BS30">
+        <v>2603000.0</v>
+      </c>
+      <c r="BT30">
+        <v>2900000.0</v>
+      </c>
+      <c r="BU30">
+        <v>2931000.0</v>
+      </c>
+      <c r="BV30">
+        <v>3088000.0</v>
+      </c>
+      <c r="BW30">
+        <v>3228510.0</v>
+      </c>
+      <c r="BX30">
+        <v>3324361.0</v>
+      </c>
+      <c r="BY30">
+        <v>3036557.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2739700.0</v>
+      </c>
+      <c r="CA30">
+        <v>2668216.0</v>
+      </c>
+      <c r="CB30">
+        <v>2381336.0</v>
+      </c>
+      <c r="CC30">
+        <v>2272331.0</v>
+      </c>
+      <c r="CD30">
+        <v>2038293.0</v>
+      </c>
+      <c r="CE30">
+        <v>1820811.0</v>
+      </c>
+      <c r="CF30">
+        <v>1694648.0</v>
+      </c>
+      <c r="CG30">
+        <v>1387329.0</v>
+      </c>
+      <c r="CH30">
+        <v>1386614.0</v>
+      </c>
+      <c r="CI30">
+        <v>1279666.0</v>
+      </c>
+      <c r="CJ30">
+        <v>1145810.0</v>
+      </c>
+      <c r="CK30">
+        <v>996672.0</v>
+      </c>
+      <c r="CL30">
+        <v>871930.0</v>
+      </c>
+      <c r="CM30">
+        <v>807144.0</v>
+      </c>
+      <c r="CN30">
+        <v>756905.0</v>
+      </c>
+      <c r="CO30">
+        <v>690016.0</v>
+      </c>
+      <c r="CP30">
+        <v>681683.0</v>
+      </c>
+      <c r="CQ30">
+        <v>565367.0</v>
+      </c>
+      <c r="CR30">
+        <v>730028.0</v>
+      </c>
+      <c r="CS30">
+        <v>563912.0</v>
+      </c>
+      <c r="CT30">
+        <v>730226.0</v>
+      </c>
+      <c r="CU30">
+        <v>534225.0</v>
+      </c>
+      <c r="CV30">
+        <v>840448.0</v>
+      </c>
+      <c r="CW30">
+        <v>595034.0</v>
+      </c>
+      <c r="CX30">
+        <v>701439.0</v>
+      </c>
+      <c r="CY30">
+        <v>583112.0</v>
+      </c>
+      <c r="CZ30">
+        <v>541820.0</v>
+      </c>
+      <c r="DA30">
+        <v>333721.0</v>
+      </c>
+      <c r="DB30">
+        <v>276582.0</v>
+      </c>
+      <c r="DC30">
+        <v>104226.0</v>
+      </c>
+      <c r="DD30"/>
+    </row>
+    <row r="31" spans="1:108">
+      <c r="A31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>303898000.0</v>
+      </c>
+      <c r="N31">
+        <v>301514000.0</v>
+      </c>
+      <c r="O31">
+        <v>299350000.0</v>
+      </c>
+      <c r="P31">
+        <v>294512000.0</v>
+      </c>
+      <c r="Q31">
+        <v>287785000.0</v>
+      </c>
+      <c r="R31">
+        <v>282637000.0</v>
+      </c>
+      <c r="S31">
+        <v>278524000.0</v>
+      </c>
+      <c r="T31">
+        <v>277901000.0</v>
+      </c>
+      <c r="U31">
+        <v>265629000.0</v>
+      </c>
+      <c r="V31">
+        <v>251659000.0</v>
+      </c>
+      <c r="W31">
+        <v>239521000.0</v>
+      </c>
+      <c r="X31">
+        <v>228294000.0</v>
+      </c>
+      <c r="Y31">
+        <v>218749000.0</v>
+      </c>
+      <c r="Z31">
+        <v>216154000.0</v>
+      </c>
+      <c r="AA31">
+        <v>210475000.0</v>
+      </c>
+      <c r="AB31">
+        <v>205860000.0</v>
+      </c>
+      <c r="AC31">
+        <v>198494000.0</v>
+      </c>
+      <c r="AD31">
+        <v>189854000.0</v>
+      </c>
+      <c r="AE31">
+        <v>181186000.0</v>
+      </c>
+      <c r="AF31">
+        <v>173916000.0</v>
+      </c>
+      <c r="AG31">
+        <v>166944000.0</v>
+      </c>
+      <c r="AH31">
+        <v>160856000.0</v>
+      </c>
+      <c r="AI31">
+        <v>154739000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>149686000.0</v>
+      </c>
+      <c r="AK31">
+        <v>147449000.0</v>
+      </c>
+      <c r="AL31">
+        <v>142736000.0</v>
+      </c>
+      <c r="AM31">
+        <v>113566000.0</v>
+      </c>
+      <c r="AN31">
+        <v>109872000.0</v>
+      </c>
+      <c r="AO31">
+        <v>106023000.0</v>
+      </c>
+      <c r="AP31">
+        <v>102403000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>98295000.0</v>
+      </c>
+      <c r="AR31">
+        <v>94240000.0</v>
+      </c>
+      <c r="AS31">
+        <v>91050000.0</v>
+      </c>
+      <c r="AT31">
+        <v>87667000.0</v>
+      </c>
+      <c r="AU31">
+        <v>85353000.0</v>
+      </c>
+      <c r="AV31">
+        <v>82992000.0</v>
+      </c>
+      <c r="AW31">
+        <v>62350000.0</v>
+      </c>
+      <c r="AX31">
+        <v>60644000.0</v>
+      </c>
+      <c r="AY31">
+        <v>58533000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>50366000.0</v>
+      </c>
+      <c r="BA31">
+        <v>49477000.0</v>
+      </c>
+      <c r="BB31">
+        <v>48263000.0</v>
+      </c>
+      <c r="BC31">
+        <v>48627000.0</v>
+      </c>
+      <c r="BD31">
+        <v>47826000.0</v>
+      </c>
+      <c r="BE31">
+        <v>46988000.0</v>
+      </c>
+      <c r="BF31">
+        <v>47396000.0</v>
+      </c>
+      <c r="BG31">
+        <v>46337000.0</v>
+      </c>
+      <c r="BH31">
+        <v>45943000.0</v>
+      </c>
+      <c r="BI31">
+        <v>45344000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>46014000.0</v>
+      </c>
+      <c r="BK31">
+        <v>44950000.0</v>
+      </c>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+    </row>
+    <row r="32" spans="1:108">
+      <c r="A32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+    </row>
+    <row r="33" spans="1:108">
+      <c r="A33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33">
+        <v>4670069000.0</v>
+      </c>
+      <c r="C33">
+        <v>4463826000.0</v>
+      </c>
+      <c r="D33">
+        <v>4317365000.0</v>
+      </c>
+      <c r="E33">
+        <v>4253751000.0</v>
+      </c>
+      <c r="F33">
+        <v>4217403000.0</v>
+      </c>
+      <c r="G33">
+        <v>4242401000.0</v>
+      </c>
+      <c r="H33">
+        <v>4052721000.0</v>
+      </c>
+      <c r="I33">
+        <v>4005569000.0</v>
+      </c>
+      <c r="J33">
+        <v>3958101000.0</v>
+      </c>
+      <c r="K33">
+        <v>3956994000.0</v>
+      </c>
+      <c r="L33">
+        <v>4009501000.0</v>
+      </c>
+      <c r="M33">
+        <v>3851244000.0</v>
+      </c>
+      <c r="N33">
+        <v>3875634000.0</v>
+      </c>
+      <c r="O33">
+        <v>3814541000.0</v>
+      </c>
+      <c r="P33">
+        <v>99183000.0</v>
+      </c>
+      <c r="Q33">
+        <v>3319137000.0</v>
+      </c>
+      <c r="R33">
+        <v>3123611000.0</v>
+      </c>
+      <c r="S33">
+        <v>95129000.0</v>
+      </c>
+      <c r="T33">
+        <v>92370000.0</v>
+      </c>
+      <c r="U33">
+        <v>78456000.0</v>
+      </c>
+      <c r="V33">
+        <v>69193000.0</v>
+      </c>
+      <c r="W33">
+        <v>2405848000.0</v>
+      </c>
+      <c r="X33">
+        <v>2308915000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2311611000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2260635000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2200907000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2160941000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1996891000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1964052000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1899027000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1788718000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1753786000.0</v>
+      </c>
+      <c r="AH33">
+        <v>32720000.0</v>
+      </c>
+      <c r="AI33">
+        <v>32339000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1514005000.0</v>
+      </c>
+      <c r="AK33">
+        <v>31549000.0</v>
+      </c>
+      <c r="AL33">
+        <v>31686000.0</v>
+      </c>
+      <c r="AM33">
+        <v>29990000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1253915000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1200546000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1176295000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1126653000.0</v>
+      </c>
+      <c r="AR33">
+        <v>24185000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1091691000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1050231000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1005024000.0</v>
+      </c>
+      <c r="AV33">
+        <v>959426000.0</v>
+      </c>
+      <c r="AW33">
+        <v>935710000.0</v>
+      </c>
+      <c r="AX33">
+        <v>875151000.0</v>
+      </c>
+      <c r="AY33">
+        <v>833334000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>792630000.0</v>
+      </c>
+      <c r="BA33">
+        <v>755905000.0</v>
+      </c>
+      <c r="BB33">
+        <v>742581000.0</v>
+      </c>
+      <c r="BC33">
+        <v>724410000.0</v>
+      </c>
+      <c r="BD33">
+        <v>690264000.0</v>
+      </c>
+      <c r="BE33">
+        <v>755588000.0</v>
+      </c>
+      <c r="BF33">
+        <v>734304000.0</v>
+      </c>
+      <c r="BG33">
+        <v>743213000.0</v>
+      </c>
+      <c r="BH33">
+        <v>643981000.0</v>
+      </c>
+      <c r="BI33">
+        <v>736321000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>738396000.0</v>
+      </c>
+      <c r="BK33">
+        <v>742647000.0</v>
+      </c>
+      <c r="BL33">
+        <v>736490000.0</v>
+      </c>
+      <c r="BM33">
+        <v>730189000.0</v>
+      </c>
+      <c r="BN33">
+        <v>727087000.0</v>
+      </c>
+      <c r="BO33">
+        <v>727588000.0</v>
+      </c>
+      <c r="BP33">
+        <v>719297000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>703790000.0</v>
+      </c>
+      <c r="BR33">
+        <v>731189000.0</v>
+      </c>
+      <c r="BS33">
+        <v>693534000.0</v>
+      </c>
+      <c r="BT33">
+        <v>685719000.0</v>
+      </c>
+      <c r="BU33">
+        <v>684446000.0</v>
+      </c>
+      <c r="BV33">
+        <v>685223000.0</v>
+      </c>
+      <c r="BW33">
+        <v>672586782.0</v>
+      </c>
+      <c r="BX33">
+        <v>617090006.0</v>
+      </c>
+      <c r="BY33">
+        <v>602080388.0</v>
+      </c>
+      <c r="BZ33">
+        <v>556555907.0</v>
+      </c>
+      <c r="CA33">
+        <v>547480594.0</v>
+      </c>
+      <c r="CB33">
+        <v>497849940.0</v>
+      </c>
+      <c r="CC33">
+        <v>482596832.0</v>
+      </c>
+      <c r="CD33">
+        <v>443759307.0</v>
+      </c>
+      <c r="CE33">
+        <v>410412674.0</v>
+      </c>
+      <c r="CF33">
+        <v>397394498.0</v>
+      </c>
+      <c r="CG33">
+        <v>368760832.0</v>
+      </c>
+      <c r="CH33">
+        <v>351722713.0</v>
+      </c>
+      <c r="CI33">
+        <v>336232950.0</v>
+      </c>
+      <c r="CJ33">
+        <v>310721511.0</v>
+      </c>
+      <c r="CK33">
+        <v>288846251.0</v>
+      </c>
+      <c r="CL33">
+        <v>269907358.0</v>
+      </c>
+      <c r="CM33">
+        <v>254737096.0</v>
+      </c>
+      <c r="CN33">
+        <v>225979619.0</v>
+      </c>
+      <c r="CO33">
+        <v>207730411.0</v>
+      </c>
+      <c r="CP33">
+        <v>186439902.0</v>
+      </c>
+      <c r="CQ33">
+        <v>175122547.0</v>
+      </c>
+      <c r="CR33">
+        <v>165124215.0</v>
+      </c>
+      <c r="CS33">
+        <v>153069932.0</v>
+      </c>
+      <c r="CT33">
+        <v>140499745.0</v>
+      </c>
+      <c r="CU33">
+        <v>131321128.0</v>
+      </c>
+      <c r="CV33"/>
+      <c r="CW33">
+        <v>99809976.0</v>
+      </c>
+      <c r="CX33">
+        <v>81875595.0</v>
+      </c>
+      <c r="CY33">
+        <v>75161264.0</v>
+      </c>
+      <c r="CZ33">
+        <v>59954996.0</v>
+      </c>
+      <c r="DA33">
+        <v>49827594.0</v>
+      </c>
+      <c r="DB33">
+        <v>37978361.0</v>
+      </c>
+      <c r="DC33">
+        <v>26515078.0</v>
+      </c>
+      <c r="DD33">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:108">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>51307000.0</v>
+      </c>
+      <c r="O34">
+        <v>50775000.0</v>
+      </c>
+      <c r="P34">
+        <v>227391000.0</v>
+      </c>
+      <c r="Q34">
+        <v>114245000.0</v>
+      </c>
+      <c r="R34">
+        <v>98708000.0</v>
+      </c>
+      <c r="S34">
+        <v>49809000.0</v>
+      </c>
+      <c r="T34">
+        <v>47715000.0</v>
+      </c>
+      <c r="U34">
+        <v>49450000.0</v>
+      </c>
+      <c r="V34">
+        <v>51580000.0</v>
+      </c>
+      <c r="W34">
+        <v>45625000.0</v>
+      </c>
+      <c r="X34">
+        <v>75537000.0</v>
+      </c>
+      <c r="Y34">
+        <v>43635000.0</v>
+      </c>
+      <c r="Z34">
+        <v>41554000.0</v>
+      </c>
+      <c r="AA34">
+        <v>100159000.0</v>
+      </c>
+      <c r="AB34">
+        <v>149321000.0</v>
+      </c>
+      <c r="AC34">
+        <v>67950000.0</v>
+      </c>
+      <c r="AD34">
+        <v>58779000.0</v>
+      </c>
+      <c r="AE34">
+        <v>61602000.0</v>
+      </c>
+      <c r="AF34">
+        <v>65159000.0</v>
+      </c>
+      <c r="AG34">
+        <v>87877000.0</v>
+      </c>
+      <c r="AH34">
+        <v>45543000.0</v>
+      </c>
+      <c r="AI34">
+        <v>40634000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>80413000.0</v>
+      </c>
+      <c r="AK34">
+        <v>54255000.0</v>
+      </c>
+      <c r="AL34">
+        <v>85176000.0</v>
+      </c>
+      <c r="AM34">
+        <v>129695000.0</v>
+      </c>
+      <c r="AN34">
+        <v>126482000.0</v>
+      </c>
+      <c r="AO34">
+        <v>125245000.0</v>
+      </c>
+      <c r="AP34">
+        <v>125780000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>124378000.0</v>
+      </c>
+      <c r="AR34">
+        <v>123917000.0</v>
+      </c>
+      <c r="AS34">
+        <v>125186000.0</v>
+      </c>
+      <c r="AT34">
+        <v>123406000.0</v>
+      </c>
+      <c r="AU34">
+        <v>123571000.0</v>
+      </c>
+      <c r="AV34">
+        <v>144563000.0</v>
+      </c>
+      <c r="AW34">
+        <v>147798000.0</v>
+      </c>
+      <c r="AX34">
+        <v>134431000.0</v>
+      </c>
+      <c r="AY34">
+        <v>131294000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>131444000.0</v>
+      </c>
+      <c r="BA34">
+        <v>161104000.0</v>
+      </c>
+      <c r="BB34">
+        <v>129970000.0</v>
+      </c>
+      <c r="BC34">
+        <v>131482000.0</v>
+      </c>
+      <c r="BD34">
+        <v>130981000.0</v>
+      </c>
+      <c r="BE34">
+        <v>129286000.0</v>
+      </c>
+      <c r="BF34">
+        <v>128641000.0</v>
+      </c>
+      <c r="BG34">
+        <v>126875000.0</v>
+      </c>
+      <c r="BH34">
+        <v>128891000.0</v>
+      </c>
+      <c r="BI34">
+        <v>128159000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>127495000.0</v>
+      </c>
+      <c r="BK34">
+        <v>126886000.0</v>
+      </c>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+    </row>
+    <row r="35" spans="1:108">
+      <c r="A35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35">
+        <v>4247903000.0</v>
+      </c>
+      <c r="C35">
+        <v>325534000.0</v>
+      </c>
+      <c r="D35">
+        <v>318034000.0</v>
+      </c>
+      <c r="E35">
+        <v>325824000.0</v>
+      </c>
+      <c r="F35">
+        <v>326276000.0</v>
+      </c>
+      <c r="G35">
+        <v>325827000.0</v>
+      </c>
+      <c r="H35">
+        <v>321384000.0</v>
+      </c>
+      <c r="I35">
+        <v>329268000.0</v>
+      </c>
+      <c r="J35">
+        <v>331232000.0</v>
+      </c>
+      <c r="K35">
+        <v>329767000.0</v>
+      </c>
+      <c r="L35">
+        <v>363758000.0</v>
+      </c>
+      <c r="M35">
+        <v>368288000.0</v>
+      </c>
+      <c r="N35">
+        <v>267575000.0</v>
+      </c>
+      <c r="O35">
+        <v>212016000.0</v>
+      </c>
+      <c r="P35">
+        <v>211214000.0</v>
+      </c>
+      <c r="Q35">
+        <v>150432000.0</v>
+      </c>
+      <c r="R35">
+        <v>134868000.0</v>
+      </c>
+      <c r="S35">
+        <v>36133000.0</v>
+      </c>
+      <c r="T35">
+        <v>36106000.0</v>
+      </c>
+      <c r="U35">
+        <v>36079000.0</v>
+      </c>
+      <c r="V35">
+        <v>36052000.0</v>
+      </c>
+      <c r="W35">
+        <v>81650000.0</v>
+      </c>
+      <c r="X35">
+        <v>111535000.0</v>
+      </c>
+      <c r="Y35">
+        <v>79606000.0</v>
+      </c>
+      <c r="Z35">
+        <v>77498000.0</v>
+      </c>
+      <c r="AA35">
+        <v>136076000.0</v>
+      </c>
+      <c r="AB35">
+        <v>185211000.0</v>
+      </c>
+      <c r="AC35">
+        <v>103837000.0</v>
+      </c>
+      <c r="AD35">
+        <v>72182000.0</v>
+      </c>
+      <c r="AE35">
+        <v>75005000.0</v>
+      </c>
+      <c r="AF35">
+        <v>78562000.0</v>
+      </c>
+      <c r="AG35">
+        <v>101280000.0</v>
+      </c>
+      <c r="AH35">
+        <v>42003000.0</v>
+      </c>
+      <c r="AI35">
+        <v>42003000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>93816000.0</v>
+      </c>
+      <c r="AK35">
+        <v>52603000.0</v>
+      </c>
+      <c r="AL35">
+        <v>86603000.0</v>
+      </c>
+      <c r="AM35">
+        <v>131103000.0</v>
+      </c>
+      <c r="AN35">
+        <v>139885000.0</v>
+      </c>
+      <c r="AO35">
+        <v>138648000.0</v>
+      </c>
+      <c r="AP35">
+        <v>139183000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>137781000.0</v>
+      </c>
+      <c r="AR35">
+        <v>128603000.0</v>
+      </c>
+      <c r="AS35">
+        <v>138589000.0</v>
+      </c>
+      <c r="AT35">
+        <v>136809000.0</v>
+      </c>
+      <c r="AU35">
+        <v>136974000.0</v>
+      </c>
+      <c r="AV35">
+        <v>157966000.0</v>
+      </c>
+      <c r="AW35">
+        <v>161201000.0</v>
+      </c>
+      <c r="AX35">
+        <v>147834000.0</v>
+      </c>
+      <c r="AY35">
+        <v>144697000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>144847000.0</v>
+      </c>
+      <c r="BA35">
+        <v>174507000.0</v>
+      </c>
+      <c r="BB35">
+        <v>143373000.0</v>
+      </c>
+      <c r="BC35">
+        <v>144885000.0</v>
+      </c>
+      <c r="BD35">
+        <v>144384000.0</v>
+      </c>
+      <c r="BE35">
+        <v>142689000.0</v>
+      </c>
+      <c r="BF35">
+        <v>19344000.0</v>
+      </c>
+      <c r="BG35">
+        <v>17578000.0</v>
+      </c>
+      <c r="BH35">
+        <v>19594000.0</v>
+      </c>
+      <c r="BI35">
+        <v>18862000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>18198000.0</v>
+      </c>
+      <c r="BK35">
+        <v>17589000.0</v>
+      </c>
+      <c r="BL35">
+        <v>18278000.0</v>
+      </c>
+      <c r="BM35">
+        <v>141040000.0</v>
+      </c>
+      <c r="BN35">
+        <v>141141000.0</v>
+      </c>
+      <c r="BO35">
+        <v>160791000.0</v>
+      </c>
+      <c r="BP35">
+        <v>18422000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>167871000.0</v>
+      </c>
+      <c r="BR35">
+        <v>164627000.0</v>
+      </c>
+      <c r="BS35">
+        <v>163931000.0</v>
+      </c>
+      <c r="BT35">
+        <v>164355000.0</v>
+      </c>
+      <c r="BU35">
+        <v>178262000.0</v>
+      </c>
+      <c r="BV35">
+        <v>172956000.0</v>
+      </c>
+      <c r="BW35">
+        <v>172253062.0</v>
+      </c>
+      <c r="BX35">
+        <v>172741885.0</v>
+      </c>
+      <c r="BY35">
+        <v>148160952.0</v>
+      </c>
+      <c r="BZ35">
+        <v>149097722.0</v>
+      </c>
+      <c r="CA35">
+        <v>134475243.0</v>
+      </c>
+      <c r="CB35">
+        <v>126034107.0</v>
+      </c>
+      <c r="CC35">
+        <v>118673595.0</v>
+      </c>
+      <c r="CD35">
+        <v>112239897.0</v>
+      </c>
+      <c r="CE35">
+        <v>94489886.0</v>
+      </c>
+      <c r="CF35">
+        <v>93689468.0</v>
+      </c>
+      <c r="CG35">
+        <v>50655881.0</v>
+      </c>
+      <c r="CH35">
+        <v>43925818.0</v>
+      </c>
+      <c r="CI35">
+        <v>66905179.0</v>
+      </c>
+      <c r="CJ35">
+        <v>29570480.0</v>
+      </c>
+      <c r="CK35">
+        <v>8231465.0</v>
+      </c>
+      <c r="CL35">
+        <v>10290261.0</v>
+      </c>
+      <c r="CM35">
+        <v>33933352.0</v>
+      </c>
+      <c r="CN35">
+        <v>7761357.0</v>
+      </c>
+      <c r="CO35">
+        <v>40000000.0</v>
+      </c>
+      <c r="CP35">
+        <v>25500000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>28500000.0</v>
+      </c>
+      <c r="CR35">
+        <v>15500000.0</v>
+      </c>
+      <c r="CS35">
+        <v>2065481.0</v>
+      </c>
+      <c r="CT35">
+        <v>1253906.0</v>
+      </c>
+      <c r="CU35">
+        <v>3168992.0</v>
+      </c>
+      <c r="CV35"/>
+      <c r="CW35">
+        <v>7029430.0</v>
+      </c>
+      <c r="CX35">
+        <v>789166.0</v>
+      </c>
+      <c r="CY35">
+        <v>208039.0</v>
+      </c>
+      <c r="CZ35">
+        <v>226394.0</v>
+      </c>
+      <c r="DA35">
+        <v>162879.0</v>
+      </c>
+      <c r="DB35">
+        <v>106258.0</v>
+      </c>
+      <c r="DC35">
+        <v>68868.0</v>
+      </c>
+      <c r="DD35"/>
+    </row>
+    <row r="36" spans="1:108">
+      <c r="A36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36">
+        <v>75721000.0</v>
+      </c>
+      <c r="C36">
+        <v>319066000.0</v>
+      </c>
+      <c r="D36">
+        <v>272551000.0</v>
+      </c>
+      <c r="E36">
+        <v>266283000.0</v>
+      </c>
+      <c r="F36">
+        <v>268449000.0</v>
+      </c>
+      <c r="G36">
+        <v>350983000.0</v>
+      </c>
+      <c r="H36">
+        <v>217402000.0</v>
+      </c>
+      <c r="I36">
+        <v>310700000.0</v>
+      </c>
+      <c r="J36">
+        <v>253086000.0</v>
+      </c>
+      <c r="K36">
+        <v>232633000.0</v>
+      </c>
+      <c r="L36">
+        <v>204750000.0</v>
+      </c>
+      <c r="M36">
+        <v>219251000.0</v>
+      </c>
+      <c r="N36">
+        <v>251362000.0</v>
+      </c>
+      <c r="O36">
+        <v>317596000.0</v>
+      </c>
+      <c r="P36">
+        <v>-94930000.0</v>
+      </c>
+      <c r="Q36">
+        <v>196816000.0</v>
+      </c>
+      <c r="R36">
+        <v>181084000.0</v>
+      </c>
+      <c r="S36">
+        <v>-121717000.0</v>
+      </c>
+      <c r="T36">
+        <v>-92269000.0</v>
+      </c>
+      <c r="U36">
+        <v>-114810000.0</v>
+      </c>
+      <c r="V36">
+        <v>-126307000.0</v>
+      </c>
+      <c r="W36">
+        <v>136540000.0</v>
+      </c>
+      <c r="X36">
+        <v>79654000.0</v>
+      </c>
+      <c r="Y36">
+        <v>143023000.0</v>
+      </c>
+      <c r="Z36">
+        <v>145337000.0</v>
+      </c>
+      <c r="AA36">
+        <v>94476000.0</v>
+      </c>
+      <c r="AB36">
+        <v>143697000.0</v>
+      </c>
+      <c r="AC36">
+        <v>68930000.0</v>
+      </c>
+      <c r="AD36">
+        <v>90081000.0</v>
+      </c>
+      <c r="AE36">
+        <v>119644000.0</v>
+      </c>
+      <c r="AF36">
+        <v>80923000.0</v>
+      </c>
+      <c r="AG36">
+        <v>98800000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-76671000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-63013000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>93944000.0</v>
+      </c>
+      <c r="AK36">
+        <v>-88110000.0</v>
+      </c>
+      <c r="AL36">
+        <v>-88961000.0</v>
+      </c>
+      <c r="AM36">
+        <v>-68423000.0</v>
+      </c>
+      <c r="AN36">
+        <v>61569000.0</v>
+      </c>
+      <c r="AO36">
+        <v>57513000.0</v>
+      </c>
+      <c r="AP36">
+        <v>78267000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>55467000.0</v>
+      </c>
+      <c r="AR36">
+        <v>-90466000.0</v>
+      </c>
+      <c r="AS36">
+        <v>70468000.0</v>
+      </c>
+      <c r="AT36">
+        <v>57697000.0</v>
+      </c>
+      <c r="AU36">
+        <v>65899000.0</v>
+      </c>
+      <c r="AV36">
+        <v>61111000.0</v>
+      </c>
+      <c r="AW36">
+        <v>77867000.0</v>
+      </c>
+      <c r="AX36">
+        <v>39630000.0</v>
+      </c>
+      <c r="AY36">
+        <v>39232000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>40408000.0</v>
+      </c>
+      <c r="BA36">
+        <v>32768000.0</v>
+      </c>
+      <c r="BB36">
+        <v>39729000.0</v>
+      </c>
+      <c r="BC36">
+        <v>45829000.0</v>
+      </c>
+      <c r="BD36">
+        <v>31094000.0</v>
+      </c>
+      <c r="BE36">
+        <v>35051000.0</v>
+      </c>
+      <c r="BF36">
+        <v>30343000.0</v>
+      </c>
+      <c r="BG36">
+        <v>45564000.0</v>
+      </c>
+      <c r="BH36">
+        <v>33576000.0</v>
+      </c>
+      <c r="BI36">
+        <v>45452000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>56244000.0</v>
+      </c>
+      <c r="BK36">
+        <v>92256000.0</v>
+      </c>
+      <c r="BL36">
+        <v>76634000.0</v>
+      </c>
+      <c r="BM36">
+        <v>56501000.0</v>
+      </c>
+      <c r="BN36">
+        <v>49680000.0</v>
+      </c>
+      <c r="BO36">
+        <v>39217000.0</v>
+      </c>
+      <c r="BP36">
+        <v>32638000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>23133000.0</v>
+      </c>
+      <c r="BR36">
+        <v>49048000.0</v>
+      </c>
+      <c r="BS36">
+        <v>21762000.0</v>
+      </c>
+      <c r="BT36">
+        <v>25140000.0</v>
+      </c>
+      <c r="BU36">
+        <v>38186000.0</v>
+      </c>
+      <c r="BV36">
+        <v>42143000.0</v>
+      </c>
+      <c r="BW36">
+        <v>35195966.0</v>
+      </c>
+      <c r="BX36">
+        <v>21093963.0</v>
+      </c>
+      <c r="BY36">
+        <v>30005501.0</v>
+      </c>
+      <c r="BZ36">
+        <v>15380657.0</v>
+      </c>
+      <c r="CA36">
+        <v>32593337.0</v>
+      </c>
+      <c r="CB36">
+        <v>18849083.0</v>
+      </c>
+      <c r="CC36">
+        <v>16677664.0</v>
+      </c>
+      <c r="CD36">
+        <v>15113660.0</v>
+      </c>
+      <c r="CE36">
+        <v>13215513.0</v>
+      </c>
+      <c r="CF36">
+        <v>27120868.0</v>
+      </c>
+      <c r="CG36">
+        <v>8995697.0</v>
+      </c>
+      <c r="CH36">
+        <v>4377817.0</v>
+      </c>
+      <c r="CI36">
+        <v>2954525.0</v>
+      </c>
+      <c r="CJ36">
+        <v>2914811.0</v>
+      </c>
+      <c r="CK36">
+        <v>2318070.0</v>
+      </c>
+      <c r="CL36">
+        <v>3057068.0</v>
+      </c>
+      <c r="CM36">
+        <v>5878293.0</v>
+      </c>
+      <c r="CN36">
+        <v>3319057.0</v>
+      </c>
+      <c r="CO36">
+        <v>4601060.0</v>
+      </c>
+      <c r="CP36">
+        <v>5791858.0</v>
+      </c>
+      <c r="CQ36">
+        <v>9449896.0</v>
+      </c>
+      <c r="CR36">
+        <v>762071.0</v>
+      </c>
+      <c r="CS36">
+        <v>917173.0</v>
+      </c>
+      <c r="CT36">
+        <v>1432188.0</v>
+      </c>
+      <c r="CU36">
+        <v>7061472.0</v>
+      </c>
+      <c r="CV36"/>
+      <c r="CW36">
+        <v>757484.0</v>
+      </c>
+      <c r="CX36">
+        <v>2273328.0</v>
+      </c>
+      <c r="CY36">
+        <v>7712322.0</v>
+      </c>
+      <c r="CZ36">
+        <v>3968830.0</v>
+      </c>
+      <c r="DA36">
+        <v>5409320.0</v>
+      </c>
+      <c r="DB36">
+        <v>6367370.0</v>
+      </c>
+      <c r="DC36">
+        <v>7822150.0</v>
+      </c>
+      <c r="DD36">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:108">
+      <c r="A37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37"/>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+    </row>
+    <row r="38" spans="1:108">
+      <c r="A38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>4164478000.0</v>
+      </c>
+      <c r="E38">
+        <v>4118363000.0</v>
+      </c>
+      <c r="F38">
+        <v>4068095000.0</v>
+      </c>
+      <c r="G38">
+        <v>4040748000.0</v>
+      </c>
+      <c r="H38">
+        <v>3826826000.0</v>
+      </c>
+      <c r="I38">
+        <v>3773271000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>3860455000.0</v>
+      </c>
+      <c r="L38">
+        <v>3805318000.0</v>
+      </c>
+      <c r="M38">
+        <v>3771822000.0</v>
+      </c>
+      <c r="N38">
+        <v>3700073000.0</v>
+      </c>
+      <c r="O38">
+        <v>3938140000.0</v>
+      </c>
+      <c r="P38">
+        <v>3427724000.0</v>
+      </c>
+      <c r="Q38">
+        <v>3179533000.0</v>
+      </c>
+      <c r="R38">
+        <v>3008899000.0</v>
+      </c>
+      <c r="S38">
+        <v>2828295000.0</v>
+      </c>
+      <c r="T38">
+        <v>2671169000.0</v>
+      </c>
+      <c r="U38">
+        <v>2577187001.0</v>
+      </c>
+      <c r="V38">
+        <v>2427193000.0</v>
+      </c>
+      <c r="W38">
+        <v>2362867000.0</v>
+      </c>
+      <c r="X38">
+        <v>2334264000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2255110000.0</v>
+      </c>
+      <c r="Z38">
+        <v>2182545000.0</v>
+      </c>
+      <c r="AA38">
+        <v>2172481000.0</v>
+      </c>
+      <c r="AB38">
+        <v>2086901000.0</v>
+      </c>
+      <c r="AC38">
+        <v>2012257000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1950998000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1849858000.0</v>
+      </c>
+      <c r="AF38">
+        <v>1800211000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1735046000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1645711000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1560849000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1507526000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1451523000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1420728000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1316716000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1270994000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1220511000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1193155000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1159820000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1135242000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1099759000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1054886000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1000195000.0</v>
+      </c>
+      <c r="AV38">
+        <v>972756000.0</v>
+      </c>
+      <c r="AW38">
+        <v>928485000.0</v>
+      </c>
+      <c r="AX38">
+        <v>905272000.0</v>
+      </c>
+      <c r="AY38">
+        <v>874269000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>848701000.0</v>
+      </c>
+      <c r="BA38">
+        <v>806295000.0</v>
+      </c>
+      <c r="BB38">
+        <v>783397000.0</v>
+      </c>
+      <c r="BC38">
+        <v>766792000.0</v>
+      </c>
+      <c r="BD38">
+        <v>765452000.0</v>
+      </c>
+      <c r="BE38">
+        <v>-24827000.0</v>
+      </c>
+      <c r="BF38">
+        <v>-25328000.0</v>
+      </c>
+      <c r="BG38">
+        <v>-26793000.0</v>
+      </c>
+      <c r="BH38">
+        <v>-23005000.0</v>
+      </c>
+      <c r="BI38">
+        <v>-21785000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>-19706000.0</v>
+      </c>
+      <c r="BK38">
+        <v>-17492000.0</v>
+      </c>
+      <c r="BL38">
+        <v>-4119000.0</v>
+      </c>
+      <c r="BM38">
+        <v>-13699000.0</v>
+      </c>
+      <c r="BN38">
+        <v>-14304000.0</v>
+      </c>
+      <c r="BO38">
+        <v>-15180000.0</v>
+      </c>
+      <c r="BP38">
+        <v>-5620000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>-28879000.0</v>
+      </c>
+      <c r="BR38">
+        <v>-2905000.0</v>
+      </c>
+      <c r="BS38">
+        <v>-2603000.0</v>
+      </c>
+      <c r="BT38">
+        <v>-2900000.0</v>
+      </c>
+      <c r="BU38">
+        <v>-2931000.0</v>
+      </c>
+      <c r="BV38">
+        <v>-3088000.0</v>
+      </c>
+      <c r="BW38">
+        <v>-3228510.0</v>
+      </c>
+      <c r="BX38">
+        <v>-3324361.0</v>
+      </c>
+      <c r="BY38">
+        <v>-3036557.0</v>
+      </c>
+      <c r="BZ38">
+        <v>-2739700.0</v>
+      </c>
+      <c r="CA38">
+        <v>-2668216.0</v>
+      </c>
+      <c r="CB38">
+        <v>-2381336.0</v>
+      </c>
+      <c r="CC38">
+        <v>-2272331.0</v>
+      </c>
+      <c r="CD38">
+        <v>-2038293.0</v>
+      </c>
+      <c r="CE38">
+        <v>-1820811.0</v>
+      </c>
+      <c r="CF38">
+        <v>-1694648.0</v>
+      </c>
+      <c r="CG38">
+        <v>-1387329.0</v>
+      </c>
+      <c r="CH38">
+        <v>-1386614.0</v>
+      </c>
+      <c r="CI38">
+        <v>-1279666.0</v>
+      </c>
+      <c r="CJ38">
+        <v>-1145810.0</v>
+      </c>
+      <c r="CK38">
+        <v>-996672.0</v>
+      </c>
+      <c r="CL38">
+        <v>-871930.0</v>
+      </c>
+      <c r="CM38">
+        <v>-807144.0</v>
+      </c>
+      <c r="CN38">
+        <v>-756905.0</v>
+      </c>
+      <c r="CO38">
+        <v>-690016.0</v>
+      </c>
+      <c r="CP38">
+        <v>-681683.0</v>
+      </c>
+      <c r="CQ38">
+        <v>-565367.0</v>
+      </c>
+      <c r="CR38">
+        <v>-730028.0</v>
+      </c>
+      <c r="CS38">
+        <v>-563912.0</v>
+      </c>
+      <c r="CT38">
+        <v>-730226.0</v>
+      </c>
+      <c r="CU38">
+        <v>-534225.0</v>
+      </c>
+      <c r="CV38">
+        <v>19351000.0</v>
+      </c>
+      <c r="CW38">
+        <v>-595034.0</v>
+      </c>
+      <c r="CX38">
+        <v>-701439.0</v>
+      </c>
+      <c r="CY38">
+        <v>-583112.0</v>
+      </c>
+      <c r="CZ38">
+        <v>-541820.0</v>
+      </c>
+      <c r="DA38">
+        <v>-333721.0</v>
+      </c>
+      <c r="DB38">
+        <v>-276582.0</v>
+      </c>
+      <c r="DC38">
+        <v>-104226.0</v>
+      </c>
+      <c r="DD38">
+        <v>10100000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:108">
+      <c r="A39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
+        <v>-11800000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>260575000.0</v>
+      </c>
+      <c r="J39">
+        <v>194827000.0</v>
+      </c>
+      <c r="K39">
+        <v>167309000.0</v>
+      </c>
+      <c r="L39">
+        <v>156170000.0</v>
+      </c>
+      <c r="M39">
+        <v>152392000.0</v>
+      </c>
+      <c r="N39">
+        <v>205070000.0</v>
+      </c>
+      <c r="O39">
+        <v>272205000.0</v>
+      </c>
+      <c r="P39">
+        <v>170874000.0</v>
+      </c>
+      <c r="Q39">
+        <v>168555000.0</v>
+      </c>
+      <c r="R39">
+        <v>189523000.0</v>
+      </c>
+      <c r="S39">
+        <v>156843000.0</v>
+      </c>
+      <c r="T39">
+        <v>167209000.0</v>
+      </c>
+      <c r="U39">
+        <v>128532999.0</v>
+      </c>
+      <c r="V39">
+        <v>153797000.0</v>
+      </c>
+      <c r="W39">
+        <v>57073000.0</v>
+      </c>
+      <c r="X39">
+        <v>60257000.0</v>
+      </c>
+      <c r="Y39">
+        <v>63823000.0</v>
+      </c>
+      <c r="Z39">
+        <v>44169000.0</v>
+      </c>
+      <c r="AA39">
+        <v>34948000.0</v>
+      </c>
+      <c r="AB39">
+        <v>33046000.0</v>
+      </c>
+      <c r="AC39">
+        <v>40630000.0</v>
+      </c>
+      <c r="AD39">
+        <v>24509000.0</v>
+      </c>
+      <c r="AE39">
+        <v>9393000.0</v>
+      </c>
+      <c r="AF39">
+        <v>14141000.0</v>
+      </c>
+      <c r="AG39">
+        <v>9298000.0</v>
+      </c>
+      <c r="AH39">
+        <v>8075000.0</v>
+      </c>
+      <c r="AI39">
+        <v>10885000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>19090000.0</v>
+      </c>
+      <c r="AK39">
+        <v>9124000.0</v>
+      </c>
+      <c r="AL39">
+        <v>11480000.0</v>
+      </c>
+      <c r="AM39">
+        <v>7452000.0</v>
+      </c>
+      <c r="AN39">
+        <v>12801000.0</v>
+      </c>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39">
+        <v>9943000.0</v>
+      </c>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39">
+        <v>16765000.0</v>
+      </c>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
+    </row>
+    <row r="40" spans="1:108">
+      <c r="A40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>3873455000.0</v>
+      </c>
+      <c r="D40">
+        <v>3716803000.0</v>
+      </c>
+      <c r="E40">
+        <v>3676417000.0</v>
+      </c>
+      <c r="F40">
+        <v>3636329000.0</v>
+      </c>
+      <c r="G40">
+        <v>3620886000.0</v>
+      </c>
+      <c r="H40">
+        <v>3435765000.0</v>
+      </c>
+      <c r="I40">
+        <v>3518294000.0</v>
+      </c>
+      <c r="J40">
+        <v>3458813000.0</v>
+      </c>
+      <c r="K40">
+        <v>3460681000.0</v>
+      </c>
+      <c r="L40">
+        <v>3379564000.0</v>
+      </c>
+      <c r="M40">
+        <v>3347255000.0</v>
+      </c>
+      <c r="N40">
+        <v>3433018000.0</v>
+      </c>
+      <c r="O40">
+        <v>3426774000.0</v>
+      </c>
+      <c r="P40">
+        <v>3048612000.0</v>
+      </c>
+      <c r="Q40">
+        <v>3001452000.0</v>
+      </c>
+      <c r="R40">
+        <v>2870158000.0</v>
+      </c>
+      <c r="S40">
+        <v>2434450000.0</v>
+      </c>
+      <c r="T40">
+        <v>2482815000.0</v>
+      </c>
+      <c r="U40">
+        <v>2240277000.0</v>
+      </c>
+      <c r="V40">
+        <v>2111817000.0</v>
+      </c>
+      <c r="W40">
+        <v>2258751000.0</v>
+      </c>
+      <c r="X40">
+        <v>2142758000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2181056000.0</v>
+      </c>
+      <c r="Z40">
+        <v>2188643000.0</v>
+      </c>
+      <c r="AA40">
+        <v>2025698000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1876124000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1899295000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1854008000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1758235000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1648136000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1589483000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1567982000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1520523000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1381123000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1342577000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1297911000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1211274000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1091151000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1045075000.0</v>
+      </c>
+      <c r="AP40">
+        <v>1049124000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1003241000.0</v>
+      </c>
+      <c r="AR40">
+        <v>985733000.0</v>
+      </c>
+      <c r="AS40">
+        <v>943918000.0</v>
+      </c>
+      <c r="AT40">
+        <v>894524000.0</v>
+      </c>
+      <c r="AU40">
+        <v>850310000.0</v>
+      </c>
+      <c r="AV40">
+        <v>788907000.0</v>
+      </c>
+      <c r="AW40">
+        <v>772760000.0</v>
+      </c>
+      <c r="AX40">
+        <v>747369000.0</v>
+      </c>
+      <c r="AY40">
+        <v>722412000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>680319000.0</v>
+      </c>
+      <c r="BA40">
+        <v>607052000.0</v>
+      </c>
+      <c r="BB40">
+        <v>632072000.0</v>
+      </c>
+      <c r="BC40">
+        <v>612394000.0</v>
+      </c>
+      <c r="BD40">
+        <v>576299000.0</v>
+      </c>
+      <c r="BE40">
+        <v>574439000.0</v>
+      </c>
+      <c r="BF40">
+        <v>554417000.0</v>
+      </c>
+      <c r="BG40">
+        <v>566722000.0</v>
+      </c>
+      <c r="BH40">
+        <v>562912000.0</v>
+      </c>
+      <c r="BI40">
+        <v>554676000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>556449000.0</v>
+      </c>
+      <c r="BK40">
+        <v>560054000.0</v>
+      </c>
+      <c r="BL40">
+        <v>536296000.0</v>
+      </c>
+      <c r="BM40">
+        <v>542742000.0</v>
+      </c>
+      <c r="BN40">
+        <v>536331000.0</v>
+      </c>
+      <c r="BO40">
+        <v>517561000.0</v>
+      </c>
+      <c r="BP40">
+        <v>494084000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>494816000.0</v>
+      </c>
+      <c r="BR40">
+        <v>498084000.0</v>
+      </c>
+      <c r="BS40">
+        <v>475984000.0</v>
+      </c>
+      <c r="BT40">
+        <v>471591000.0</v>
+      </c>
+      <c r="BU40">
+        <v>478591000.0</v>
+      </c>
+      <c r="BV40">
+        <v>484202000.0</v>
+      </c>
+      <c r="BW40">
+        <v>469862589.0</v>
+      </c>
+      <c r="BX40">
+        <v>1549465.0</v>
+      </c>
+      <c r="BY40">
+        <v>416420279.0</v>
+      </c>
+      <c r="BZ40">
+        <v>385279194.0</v>
+      </c>
+      <c r="CA40">
+        <v>384477281.0</v>
+      </c>
+      <c r="CB40">
+        <v>346448244.0</v>
+      </c>
+      <c r="CC40">
+        <v>340958290.0</v>
+      </c>
+      <c r="CD40">
+        <v>295524360.0</v>
+      </c>
+      <c r="CE40">
+        <v>276225818.0</v>
+      </c>
+      <c r="CF40">
+        <v>257959693.0</v>
+      </c>
+      <c r="CG40">
+        <v>237634323.0</v>
+      </c>
+      <c r="CH40">
+        <v>229405003.0</v>
+      </c>
+      <c r="CI40">
+        <v>219379768.0</v>
+      </c>
+      <c r="CJ40">
+        <v>205782117.0</v>
+      </c>
+      <c r="CK40">
+        <v>184127738.0</v>
+      </c>
+      <c r="CL40">
+        <v>178472344.0</v>
+      </c>
+      <c r="CM40">
+        <v>173553242.0</v>
+      </c>
+      <c r="CN40">
+        <v>169523625.0</v>
+      </c>
+      <c r="CO40">
+        <v>156537371.0</v>
+      </c>
+      <c r="CP40">
+        <v>144894006.0</v>
+      </c>
+      <c r="CQ40">
+        <v>137286138.0</v>
+      </c>
+      <c r="CR40">
+        <v>134023532.0</v>
+      </c>
+      <c r="CS40">
+        <v>131041785.0</v>
+      </c>
+      <c r="CT40">
+        <v>123734695.0</v>
+      </c>
+      <c r="CU40">
+        <v>119070986.0</v>
+      </c>
+      <c r="CV40"/>
+      <c r="CW40">
+        <v>80879392.0</v>
+      </c>
+      <c r="CX40">
+        <v>73065379.0</v>
+      </c>
+      <c r="CY40">
+        <v>66200474.0</v>
+      </c>
+      <c r="CZ40">
+        <v>50003497.0</v>
+      </c>
+      <c r="DA40">
+        <v>40839099.0</v>
+      </c>
+      <c r="DB40">
+        <v>29025786.0</v>
+      </c>
+      <c r="DC40">
+        <v>17801788.0</v>
+      </c>
+      <c r="DD40"/>
+    </row>
+    <row r="41" spans="1:108">
+      <c r="A41" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>56993000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>25190000.0</v>
+      </c>
+      <c r="P41">
+        <v>26564000.0</v>
+      </c>
+      <c r="Q41">
+        <v>54245000.0</v>
+      </c>
+      <c r="R41">
+        <v>48708000.0</v>
+      </c>
+      <c r="S41">
+        <v>49809000.0</v>
+      </c>
+      <c r="T41">
+        <v>47715000.0</v>
+      </c>
+      <c r="U41">
+        <v>49450000.0</v>
+      </c>
+      <c r="V41">
+        <v>32836000.0</v>
+      </c>
+      <c r="W41">
+        <v>26543000.0</v>
+      </c>
+      <c r="X41">
+        <v>50537000.0</v>
+      </c>
+      <c r="Y41">
+        <v>22272000.0</v>
+      </c>
+      <c r="Z41">
+        <v>19565000.0</v>
+      </c>
+      <c r="AA41">
+        <v>14363000.0</v>
+      </c>
+      <c r="AB41">
+        <v>19194000.0</v>
+      </c>
+      <c r="AC41">
+        <v>26197000.0</v>
+      </c>
+      <c r="AD41">
+        <v>18481000.0</v>
+      </c>
+      <c r="AE41">
+        <v>21030000.0</v>
+      </c>
+      <c r="AF41">
+        <v>15038000.0</v>
+      </c>
+      <c r="AG41">
+        <v>19377000.0</v>
+      </c>
+      <c r="AH41">
+        <v>16883000.0</v>
+      </c>
+      <c r="AI41">
+        <v>12034000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>13213000.0</v>
+      </c>
+      <c r="AK41">
+        <v>15055000.0</v>
+      </c>
+      <c r="AL41">
+        <v>11976000.0</v>
+      </c>
+      <c r="AM41">
+        <v>11995000.0</v>
+      </c>
+      <c r="AN41">
+        <v>11282000.0</v>
+      </c>
+      <c r="AO41">
+        <v>10045000.0</v>
+      </c>
+      <c r="AP41">
+        <v>10580000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>9178000.0</v>
+      </c>
+      <c r="AR41">
+        <v>8717000.0</v>
+      </c>
+      <c r="AS41">
+        <v>9986000.0</v>
+      </c>
+      <c r="AT41">
+        <v>8206000.0</v>
+      </c>
+      <c r="AU41">
+        <v>8371000.0</v>
+      </c>
+      <c r="AV41">
+        <v>9363000.0</v>
+      </c>
+      <c r="AW41">
+        <v>8198000.0</v>
+      </c>
+      <c r="AX41">
+        <v>7331000.0</v>
+      </c>
+      <c r="AY41">
+        <v>7194000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>7344000.0</v>
+      </c>
+      <c r="BA41">
+        <v>7004000.0</v>
+      </c>
+      <c r="BB41">
+        <v>5870000.0</v>
+      </c>
+      <c r="BC41">
+        <v>7382000.0</v>
+      </c>
+      <c r="BD41">
+        <v>6881000.0</v>
+      </c>
+      <c r="BE41">
+        <v>5186000.0</v>
+      </c>
+      <c r="BF41">
+        <v>5941000.0</v>
+      </c>
+      <c r="BG41">
+        <v>4175000.0</v>
+      </c>
+      <c r="BH41">
+        <v>6191000.0</v>
+      </c>
+      <c r="BI41">
+        <v>5460000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>4795000.0</v>
+      </c>
+      <c r="BK41">
+        <v>4186000.0</v>
+      </c>
+      <c r="BL41">
+        <v>4875000.0</v>
+      </c>
+      <c r="BM41">
+        <v>4937000.0</v>
+      </c>
+      <c r="BN41">
+        <v>5038000.0</v>
+      </c>
+      <c r="BO41">
+        <v>4688000.0</v>
+      </c>
+      <c r="BP41">
+        <v>5019000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>4793000.0</v>
+      </c>
+      <c r="BR41">
+        <v>5712000.0</v>
+      </c>
+      <c r="BS41">
+        <v>4156000.0</v>
+      </c>
+      <c r="BT41">
+        <v>5578000.0</v>
+      </c>
+      <c r="BU41">
+        <v>5986000.0</v>
+      </c>
+      <c r="BV41">
+        <v>5151000.0</v>
+      </c>
+      <c r="BW41">
+        <v>4441000.0</v>
+      </c>
+      <c r="BX41">
+        <v>5108000.0</v>
+      </c>
+      <c r="BY41">
+        <v>5212000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>6236000.0</v>
+      </c>
+      <c r="CA41">
+        <v>6189000.0</v>
+      </c>
+      <c r="CB41">
+        <v>7354000.0</v>
+      </c>
+      <c r="CC41">
+        <v>3943000.0</v>
+      </c>
+      <c r="CD41">
+        <v>3706000.0</v>
+      </c>
+      <c r="CE41">
+        <v>4030000.0</v>
+      </c>
+      <c r="CF41">
+        <v>13109000.0</v>
+      </c>
+      <c r="CG41">
+        <v>4024000.0</v>
+      </c>
+      <c r="CH41">
+        <v>3013000.0</v>
+      </c>
+      <c r="CI41">
+        <v>2482000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>2922000.0</v>
+      </c>
+      <c r="CK41">
+        <v>3620000.0</v>
+      </c>
+      <c r="CL41">
+        <v>2314000.0</v>
+      </c>
+      <c r="CM41">
+        <v>3197000.0</v>
+      </c>
+      <c r="CN41">
+        <v>2707000.0</v>
+      </c>
+      <c r="CO41">
+        <v>1836000.0</v>
+      </c>
+      <c r="CP41">
+        <v>4901000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>2063000.0</v>
+      </c>
+      <c r="CR41">
+        <v>1956000.0</v>
+      </c>
+      <c r="CS41">
+        <v>2834000.0</v>
+      </c>
+      <c r="CT41">
+        <v>1535000.0</v>
+      </c>
+      <c r="CU41">
+        <v>2265000.0</v>
+      </c>
+      <c r="CV41">
+        <v>1923000.0</v>
+      </c>
+      <c r="CW41">
+        <v>1810000.0</v>
+      </c>
+      <c r="CX41">
+        <v>1494000.0</v>
+      </c>
+      <c r="CY41">
+        <v>1351000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>1959000.0</v>
+      </c>
+      <c r="DA41">
+        <v>691000.0</v>
+      </c>
+      <c r="DB41">
+        <v>1304000.0</v>
+      </c>
+      <c r="DC41">
+        <v>427000.0</v>
+      </c>
+      <c r="DD41"/>
+    </row>
+    <row r="42" spans="1:108">
+      <c r="A42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42">
+        <v>188932000.0</v>
+      </c>
+      <c r="C42">
+        <v>125866000.0</v>
+      </c>
+      <c r="D42">
+        <v>124586000.0</v>
+      </c>
+      <c r="E42">
+        <v>123106000.0</v>
+      </c>
+      <c r="F42">
+        <v>122065000.0</v>
+      </c>
+      <c r="G42">
+        <v>121189000.0</v>
+      </c>
+      <c r="H42">
+        <v>120757000.0</v>
+      </c>
+      <c r="I42">
+        <v>120069000.0</v>
+      </c>
+      <c r="J42">
+        <v>119464000.0</v>
+      </c>
+      <c r="K42">
+        <v>118902000.0</v>
+      </c>
+      <c r="L42">
+        <v>118181000.0</v>
+      </c>
+      <c r="M42">
+        <v>117692000.0</v>
+      </c>
+      <c r="N42">
+        <v>116861000.0</v>
+      </c>
+      <c r="O42">
+        <v>116221000.0</v>
+      </c>
+      <c r="P42">
+        <v>102311000.0</v>
+      </c>
+      <c r="Q42">
+        <v>115085000.0</v>
+      </c>
+      <c r="R42">
+        <v>114484000.0</v>
+      </c>
+      <c r="S42">
+        <v>107468000.0</v>
+      </c>
+      <c r="T42">
+        <v>114226000.0</v>
+      </c>
+      <c r="U42">
+        <v>113501000.0</v>
+      </c>
+      <c r="V42">
+        <v>112604000.0</v>
+      </c>
+      <c r="W42">
+        <v>110106000.0</v>
+      </c>
+      <c r="X42">
+        <v>108133000.0</v>
+      </c>
+      <c r="Y42">
+        <v>107348000.0</v>
+      </c>
+      <c r="Z42">
+        <v>107030000.0</v>
+      </c>
+      <c r="AA42">
+        <v>106424000.0</v>
+      </c>
+      <c r="AB42">
+        <v>105349000.0</v>
+      </c>
+      <c r="AC42">
+        <v>104459000.0</v>
+      </c>
+      <c r="AD42">
+        <v>103467000.0</v>
+      </c>
+      <c r="AE42">
+        <v>102607000.0</v>
+      </c>
+      <c r="AF42">
+        <v>101884000.0</v>
+      </c>
+      <c r="AG42">
+        <v>101401000.0</v>
+      </c>
+      <c r="AH42">
+        <v>100838000.0</v>
+      </c>
+      <c r="AI42">
+        <v>100048000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>99484000.0</v>
+      </c>
+      <c r="AK42">
+        <v>98964000.0</v>
+      </c>
+      <c r="AL42">
+        <v>98587000.0</v>
+      </c>
+      <c r="AM42">
+        <v>73196000.0</v>
+      </c>
+      <c r="AN42">
+        <v>72771000.0</v>
+      </c>
+      <c r="AO42">
+        <v>70974000.0</v>
+      </c>
+      <c r="AP42">
+        <v>70571000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>70208000.0</v>
+      </c>
+      <c r="AR42">
+        <v>69677000.0</v>
+      </c>
+      <c r="AS42">
+        <v>69050000.0</v>
+      </c>
+      <c r="AT42">
+        <v>68792000.0</v>
+      </c>
+      <c r="AU42">
+        <v>68559000.0</v>
+      </c>
+      <c r="AV42">
+        <v>68291000.0</v>
+      </c>
+      <c r="AW42">
+        <v>49650000.0</v>
+      </c>
+      <c r="AX42">
+        <v>49501000.0</v>
+      </c>
+      <c r="AY42">
+        <v>49273000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>42949000.0</v>
+      </c>
+      <c r="BA42">
+        <v>42747000.0</v>
+      </c>
+      <c r="BB42">
+        <v>42595000.0</v>
+      </c>
+      <c r="BC42">
+        <v>42471000.0</v>
+      </c>
+      <c r="BD42">
+        <v>42236000.0</v>
+      </c>
+      <c r="BE42">
+        <v>38407000.0</v>
+      </c>
+      <c r="BF42">
+        <v>39762000.0</v>
+      </c>
+      <c r="BG42">
+        <v>39682000.0</v>
+      </c>
+      <c r="BH42">
+        <v>39530000.0</v>
+      </c>
+      <c r="BI42">
+        <v>37008000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>38056000.0</v>
+      </c>
+      <c r="BK42">
+        <v>37884000.0</v>
+      </c>
+      <c r="BL42">
+        <v>37629000.0</v>
+      </c>
+      <c r="BM42">
+        <v>34916000.0</v>
+      </c>
+      <c r="BN42">
+        <v>34737000.0</v>
+      </c>
+      <c r="BO42">
+        <v>34562000.0</v>
+      </c>
+      <c r="BP42">
+        <v>34083000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>33777000.0</v>
+      </c>
+      <c r="BR42">
+        <v>33470000.0</v>
+      </c>
+      <c r="BS42">
+        <v>33262000.0</v>
+      </c>
+      <c r="BT42">
+        <v>31823000.0</v>
+      </c>
+      <c r="BU42">
+        <v>31504000.0</v>
+      </c>
+      <c r="BV42">
+        <v>31369000.0</v>
+      </c>
+      <c r="BW42">
+        <v>31218509.0</v>
+      </c>
+      <c r="BX42">
+        <v>31033558.0</v>
+      </c>
+      <c r="BY42">
+        <v>30971882.0</v>
+      </c>
+      <c r="BZ42">
+        <v>30968835.0</v>
+      </c>
+      <c r="CA42">
+        <v>30851044.0</v>
+      </c>
+      <c r="CB42">
+        <v>30846538.0</v>
+      </c>
+      <c r="CC42">
+        <v>30820044.0</v>
+      </c>
+      <c r="CD42">
+        <v>25722161.0</v>
+      </c>
+      <c r="CE42">
+        <v>25653380.0</v>
+      </c>
+      <c r="CF42">
+        <v>25626740.0</v>
+      </c>
+      <c r="CG42">
+        <v>25626740.0</v>
+      </c>
+      <c r="CH42">
+        <v>25625075.0</v>
+      </c>
+      <c r="CI42">
+        <v>25581119.0</v>
+      </c>
+      <c r="CJ42">
+        <v>25546259.0</v>
+      </c>
+      <c r="CK42">
+        <v>23650354.0</v>
+      </c>
+      <c r="CL42">
+        <v>10655190.0</v>
+      </c>
+      <c r="CM42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CN42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CO42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CP42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CQ42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CR42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CS42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CT42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CU42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CV42"/>
+      <c r="CW42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CX42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CY42">
+        <v>10635200.0</v>
+      </c>
+      <c r="CZ42">
+        <v>10635200.0</v>
+      </c>
+      <c r="DA42">
+        <v>10635200.0</v>
+      </c>
+      <c r="DB42">
+        <v>10635200.0</v>
+      </c>
+      <c r="DC42">
+        <v>10635200.0</v>
+      </c>
+      <c r="DD42">
+        <v>10600000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:108">
+      <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+    </row>
+    <row r="44" spans="1:108">
+      <c r="A44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>11242000.0</v>
+      </c>
+      <c r="AX44">
+        <v>11242000.0</v>
+      </c>
+      <c r="AY44">
+        <v>11242000.0</v>
+      </c>
+      <c r="AZ44">
+        <v>15299000.0</v>
+      </c>
+      <c r="BA44">
+        <v>15299000.0</v>
+      </c>
+      <c r="BB44">
+        <v>15299000.0</v>
+      </c>
+      <c r="BC44">
+        <v>15799000.0</v>
+      </c>
+      <c r="BD44">
+        <v>16299000.0</v>
+      </c>
+      <c r="BE44">
+        <v>16299000.0</v>
+      </c>
+      <c r="BF44">
+        <v>15775000.0</v>
+      </c>
+      <c r="BG44">
+        <v>16669000.0</v>
+      </c>
+      <c r="BH44">
+        <v>16596000.0</v>
+      </c>
+      <c r="BI44">
+        <v>16524000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>14741000.0</v>
+      </c>
+      <c r="BK44">
+        <v>14846000.0</v>
+      </c>
+      <c r="BL44">
+        <v>14960000.0</v>
+      </c>
+      <c r="BM44">
+        <v>15076000.0</v>
+      </c>
+      <c r="BN44">
+        <v>15192000.0</v>
+      </c>
+      <c r="BO44">
+        <v>15308000.0</v>
+      </c>
+      <c r="BP44">
+        <v>15432000.0</v>
+      </c>
+      <c r="BQ44">
+        <v>15559000.0</v>
+      </c>
+      <c r="BR44">
+        <v>15686000.0</v>
+      </c>
+      <c r="BS44">
+        <v>15814000.0</v>
+      </c>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+    </row>
+    <row r="45" spans="1:108">
+      <c r="A45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>114319000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>115341000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>116208000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>116402000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>69193000.0</v>
+      </c>
+      <c r="W45">
+        <v>61710000.0</v>
+      </c>
+      <c r="X45">
+        <v>60236000.0</v>
+      </c>
+      <c r="Y45">
+        <v>61386000.0</v>
+      </c>
+      <c r="Z45">
+        <v>61344000.0</v>
+      </c>
+      <c r="AA45">
+        <v>58656000.0</v>
+      </c>
+      <c r="AB45">
+        <v>58478000.0</v>
+      </c>
+      <c r="AC45">
+        <v>54846000.0</v>
+      </c>
+      <c r="AD45">
+        <v>48262000.0</v>
+      </c>
+      <c r="AE45">
+        <v>47262000.0</v>
+      </c>
+      <c r="AF45">
+        <v>32430000.0</v>
+      </c>
+      <c r="AG45">
+        <v>32670000.0</v>
+      </c>
+      <c r="AH45">
+        <v>32720000.0</v>
+      </c>
+      <c r="AI45">
+        <v>32339000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>32234000.0</v>
+      </c>
+      <c r="AK45">
+        <v>31549000.0</v>
+      </c>
+      <c r="AL45">
+        <v>31686000.0</v>
+      </c>
+      <c r="AM45">
+        <v>29990000.0</v>
+      </c>
+      <c r="AN45">
+        <v>28362000.0</v>
+      </c>
+      <c r="AO45">
+        <v>27325000.0</v>
+      </c>
+      <c r="AP45">
+        <v>26036000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>24724000.0</v>
+      </c>
+      <c r="AR45">
+        <v>24185000.0</v>
+      </c>
+      <c r="AS45">
+        <v>23461000.0</v>
+      </c>
+      <c r="AT45">
+        <v>22704000.0</v>
+      </c>
+      <c r="AU45">
+        <v>20718000.0</v>
+      </c>
+      <c r="AV45">
+        <v>20845000.0</v>
+      </c>
+      <c r="AW45">
+        <v>21037000.0</v>
+      </c>
+      <c r="AX45">
+        <v>20692000.0</v>
+      </c>
+      <c r="AY45">
+        <v>20116000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>19827000.0</v>
+      </c>
+      <c r="BA45">
+        <v>19879000.0</v>
+      </c>
+      <c r="BB45">
+        <v>19971000.0</v>
+      </c>
+      <c r="BC45">
+        <v>18723000.0</v>
+      </c>
+      <c r="BD45">
+        <v>18733000.0</v>
+      </c>
+      <c r="BE45">
+        <v>17584000.0</v>
+      </c>
+      <c r="BF45">
+        <v>17174000.0</v>
+      </c>
+      <c r="BG45">
+        <v>17302000.0</v>
+      </c>
+      <c r="BH45">
+        <v>17342000.0</v>
+      </c>
+      <c r="BI45">
+        <v>16516000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>16139000.0</v>
+      </c>
+      <c r="BK45">
+        <v>15839000.0</v>
+      </c>
+      <c r="BL45">
+        <v>15884000.0</v>
+      </c>
+      <c r="BM45">
+        <v>15965000.0</v>
+      </c>
+      <c r="BN45">
+        <v>16139000.0</v>
+      </c>
+      <c r="BO45">
+        <v>16286000.0</v>
+      </c>
+      <c r="BP45">
+        <v>16410000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>16120000.0</v>
+      </c>
+      <c r="BR45">
+        <v>14491000.0</v>
+      </c>
+      <c r="BS45">
+        <v>12762000.0</v>
+      </c>
+      <c r="BT45">
+        <v>11701000.0</v>
+      </c>
+      <c r="BU45">
+        <v>9921000.0</v>
+      </c>
+      <c r="BV45">
+        <v>7517000.0</v>
+      </c>
+      <c r="BW45">
+        <v>6231315.0</v>
+      </c>
+      <c r="BX45">
+        <v>5390724.0</v>
+      </c>
+      <c r="BY45">
+        <v>5109183.0</v>
+      </c>
+      <c r="BZ45">
+        <v>5193306.0</v>
+      </c>
+      <c r="CA45">
+        <v>5135517.0</v>
+      </c>
+      <c r="CB45">
+        <v>7462884.0</v>
+      </c>
+      <c r="CC45">
+        <v>6340911.0</v>
+      </c>
+      <c r="CD45">
+        <v>5716081.0</v>
+      </c>
+      <c r="CE45">
+        <v>5616404.0</v>
+      </c>
+      <c r="CF45">
+        <v>5576882.0</v>
+      </c>
+      <c r="CG45">
+        <v>3736815.0</v>
+      </c>
+      <c r="CH45">
+        <v>2655730.0</v>
+      </c>
+      <c r="CI45">
+        <v>2492499.0</v>
+      </c>
+      <c r="CJ45">
+        <v>2013995.0</v>
+      </c>
+      <c r="CK45">
+        <v>1736579.0</v>
+      </c>
+      <c r="CL45">
+        <v>1557915.0</v>
+      </c>
+      <c r="CM45">
+        <v>985125.0</v>
+      </c>
+      <c r="CN45">
+        <v>824259.0</v>
+      </c>
+      <c r="CO45">
+        <v>798120.0</v>
+      </c>
+      <c r="CP45">
+        <v>749280.0</v>
+      </c>
+      <c r="CQ45">
+        <v>773667.0</v>
+      </c>
+      <c r="CR45">
+        <v>785942.0</v>
+      </c>
+      <c r="CS45">
+        <v>801324.0</v>
+      </c>
+      <c r="CT45">
+        <v>843127.0</v>
+      </c>
+      <c r="CU45">
+        <v>863518.0</v>
+      </c>
+      <c r="CV45">
+        <v>890761.0</v>
+      </c>
+      <c r="CW45">
+        <v>927509.0</v>
+      </c>
+      <c r="CX45">
+        <v>975592.0</v>
+      </c>
+      <c r="CY45">
+        <v>992563.0</v>
+      </c>
+      <c r="CZ45">
+        <v>616621.0</v>
+      </c>
+      <c r="DA45">
+        <v>272839.0</v>
+      </c>
+      <c r="DB45">
+        <v>273662.0</v>
+      </c>
+      <c r="DC45">
+        <v>264358.0</v>
+      </c>
+      <c r="DD45">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:108">
+      <c r="A46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46">
+        <v>88006000.0</v>
+      </c>
+      <c r="C46">
+        <v>88580000.0</v>
+      </c>
+      <c r="D46">
+        <v>83465000.0</v>
+      </c>
+      <c r="E46">
+        <v>84586000.0</v>
+      </c>
+      <c r="F46">
+        <v>85921000.0</v>
+      </c>
+      <c r="G46">
+        <v>87369000.0</v>
+      </c>
+      <c r="H46">
+        <v>88794000.0</v>
+      </c>
+      <c r="I46">
+        <v>90158000.0</v>
+      </c>
+      <c r="J46">
+        <v>91533000.0</v>
+      </c>
+      <c r="K46">
+        <v>93007000.0</v>
+      </c>
+      <c r="L46">
+        <v>94301000.0</v>
+      </c>
+      <c r="M46">
+        <v>95743000.0</v>
+      </c>
+      <c r="N46">
+        <v>96964000.0</v>
+      </c>
+      <c r="O46">
+        <v>97806000.0</v>
+      </c>
+      <c r="P46">
+        <v>99183000.0</v>
+      </c>
+      <c r="Q46">
+        <v>99530000.0</v>
+      </c>
+      <c r="R46">
+        <v>96674000.0</v>
+      </c>
+      <c r="S46">
+        <v>95129000.0</v>
+      </c>
+      <c r="T46">
+        <v>92370000.0</v>
+      </c>
+      <c r="U46">
+        <v>78456000.0</v>
+      </c>
+      <c r="V46">
+        <v>69193000.0</v>
+      </c>
+      <c r="W46">
+        <v>61710000.0</v>
+      </c>
+      <c r="X46">
+        <v>60236000.0</v>
+      </c>
+      <c r="Y46">
+        <v>61386000.0</v>
+      </c>
+      <c r="Z46">
+        <v>61344000.0</v>
+      </c>
+      <c r="AA46">
+        <v>58656000.0</v>
+      </c>
+      <c r="AB46">
+        <v>58478000.0</v>
+      </c>
+      <c r="AC46">
+        <v>54846000.0</v>
+      </c>
+      <c r="AD46">
+        <v>48262000.0</v>
+      </c>
+      <c r="AE46">
+        <v>47262000.0</v>
+      </c>
+      <c r="AF46">
+        <v>32430000.0</v>
+      </c>
+      <c r="AG46">
+        <v>32670000.0</v>
+      </c>
+      <c r="AH46">
+        <v>32720000.0</v>
+      </c>
+      <c r="AI46">
+        <v>32339000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>32234000.0</v>
+      </c>
+      <c r="AK46">
+        <v>31549000.0</v>
+      </c>
+      <c r="AL46">
+        <v>31686000.0</v>
+      </c>
+      <c r="AM46">
+        <v>29990000.0</v>
+      </c>
+      <c r="AN46">
+        <v>28362000.0</v>
+      </c>
+      <c r="AO46">
+        <v>27325000.0</v>
+      </c>
+      <c r="AP46">
+        <v>26036000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>24724000.0</v>
+      </c>
+      <c r="AR46">
+        <v>24185000.0</v>
+      </c>
+      <c r="AS46">
+        <v>23461000.0</v>
+      </c>
+      <c r="AT46">
+        <v>22704000.0</v>
+      </c>
+      <c r="AU46">
+        <v>20718000.0</v>
+      </c>
+      <c r="AV46">
+        <v>20845000.0</v>
+      </c>
+      <c r="AW46">
+        <v>21037000.0</v>
+      </c>
+      <c r="AX46">
+        <v>20692000.0</v>
+      </c>
+      <c r="AY46">
+        <v>20116000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>19827000.0</v>
+      </c>
+      <c r="BA46">
+        <v>19879000.0</v>
+      </c>
+      <c r="BB46">
+        <v>19971000.0</v>
+      </c>
+      <c r="BC46">
+        <v>18723000.0</v>
+      </c>
+      <c r="BD46">
+        <v>18733000.0</v>
+      </c>
+      <c r="BE46">
+        <v>17584000.0</v>
+      </c>
+      <c r="BF46">
+        <v>17174000.0</v>
+      </c>
+      <c r="BG46">
+        <v>17302000.0</v>
+      </c>
+      <c r="BH46">
+        <v>17342000.0</v>
+      </c>
+      <c r="BI46">
+        <v>16516000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>16139000.0</v>
+      </c>
+      <c r="BK46">
+        <v>15839000.0</v>
+      </c>
+      <c r="BL46">
+        <v>15884000.0</v>
+      </c>
+      <c r="BM46">
+        <v>15965000.0</v>
+      </c>
+      <c r="BN46">
+        <v>16139000.0</v>
+      </c>
+      <c r="BO46">
+        <v>16286000.0</v>
+      </c>
+      <c r="BP46">
+        <v>16410000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>16120000.0</v>
+      </c>
+      <c r="BR46">
+        <v>14491000.0</v>
+      </c>
+      <c r="BS46">
+        <v>12762000.0</v>
+      </c>
+      <c r="BT46">
+        <v>11701000.0</v>
+      </c>
+      <c r="BU46">
+        <v>9921000.0</v>
+      </c>
+      <c r="BV46">
+        <v>7517000.0</v>
+      </c>
+      <c r="BW46">
+        <v>6231315.0</v>
+      </c>
+      <c r="BX46">
+        <v>5390724.0</v>
+      </c>
+      <c r="BY46">
+        <v>5109183.0</v>
+      </c>
+      <c r="BZ46">
+        <v>5193306.0</v>
+      </c>
+      <c r="CA46">
+        <v>5135517.0</v>
+      </c>
+      <c r="CB46">
+        <v>7462884.0</v>
+      </c>
+      <c r="CC46">
+        <v>6340911.0</v>
+      </c>
+      <c r="CD46">
+        <v>5716081.0</v>
+      </c>
+      <c r="CE46">
+        <v>5616404.0</v>
+      </c>
+      <c r="CF46">
+        <v>5576882.0</v>
+      </c>
+      <c r="CG46">
+        <v>3736815.0</v>
+      </c>
+      <c r="CH46">
+        <v>2655730.0</v>
+      </c>
+      <c r="CI46">
+        <v>2492499.0</v>
+      </c>
+      <c r="CJ46">
+        <v>2013995.0</v>
+      </c>
+      <c r="CK46">
+        <v>1736579.0</v>
+      </c>
+      <c r="CL46">
+        <v>1557915.0</v>
+      </c>
+      <c r="CM46">
+        <v>985125.0</v>
+      </c>
+      <c r="CN46">
+        <v>824259.0</v>
+      </c>
+      <c r="CO46">
+        <v>798120.0</v>
+      </c>
+      <c r="CP46">
+        <v>749280.0</v>
+      </c>
+      <c r="CQ46">
+        <v>773667.0</v>
+      </c>
+      <c r="CR46">
+        <v>785942.0</v>
+      </c>
+      <c r="CS46">
+        <v>801324.0</v>
+      </c>
+      <c r="CT46">
+        <v>843127.0</v>
+      </c>
+      <c r="CU46">
+        <v>863518.0</v>
+      </c>
+      <c r="CV46"/>
+      <c r="CW46">
+        <v>927509.0</v>
+      </c>
+      <c r="CX46">
+        <v>975592.0</v>
+      </c>
+      <c r="CY46">
+        <v>992563.0</v>
+      </c>
+      <c r="CZ46">
+        <v>616621.0</v>
+      </c>
+      <c r="DA46">
+        <v>272839.0</v>
+      </c>
+      <c r="DB46">
+        <v>273662.0</v>
+      </c>
+      <c r="DC46">
+        <v>264358.0</v>
+      </c>
+      <c r="DD46">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:108">
+      <c r="A47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>95743000.0</v>
+      </c>
+      <c r="N47">
+        <v>96964000.0</v>
+      </c>
+      <c r="O47">
+        <v>97806000.0</v>
+      </c>
+      <c r="P47">
+        <v>99183000.0</v>
+      </c>
+      <c r="Q47">
+        <v>99530000.0</v>
+      </c>
+      <c r="R47">
+        <v>96674000.0</v>
+      </c>
+      <c r="S47">
+        <v>95129000.0</v>
+      </c>
+      <c r="T47">
+        <v>92370000.0</v>
+      </c>
+      <c r="U47">
+        <v>78456000.0</v>
+      </c>
+      <c r="V47">
+        <v>69193000.0</v>
+      </c>
+      <c r="W47">
+        <v>61710000.0</v>
+      </c>
+      <c r="X47">
+        <v>60236000.0</v>
+      </c>
+      <c r="Y47">
+        <v>61386000.0</v>
+      </c>
+      <c r="Z47">
+        <v>61344000.0</v>
+      </c>
+      <c r="AA47">
+        <v>58656000.0</v>
+      </c>
+      <c r="AB47">
+        <v>58478000.0</v>
+      </c>
+      <c r="AC47">
+        <v>54846000.0</v>
+      </c>
+      <c r="AD47">
+        <v>48262000.0</v>
+      </c>
+      <c r="AE47">
+        <v>47262000.0</v>
+      </c>
+      <c r="AF47">
+        <v>32430000.0</v>
+      </c>
+      <c r="AG47">
+        <v>32670000.0</v>
+      </c>
+      <c r="AH47">
+        <v>32720000.0</v>
+      </c>
+      <c r="AI47">
+        <v>32339000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>32234000.0</v>
+      </c>
+      <c r="AK47">
+        <v>31549000.0</v>
+      </c>
+      <c r="AL47">
+        <v>31686000.0</v>
+      </c>
+      <c r="AM47">
+        <v>29990000.0</v>
+      </c>
+      <c r="AN47">
+        <v>28362000.0</v>
+      </c>
+      <c r="AO47">
+        <v>27325000.0</v>
+      </c>
+      <c r="AP47">
+        <v>26036000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>24724000.0</v>
+      </c>
+      <c r="AR47">
+        <v>24185000.0</v>
+      </c>
+      <c r="AS47">
+        <v>23461000.0</v>
+      </c>
+      <c r="AT47">
+        <v>22704000.0</v>
+      </c>
+      <c r="AU47">
+        <v>20718000.0</v>
+      </c>
+      <c r="AV47">
+        <v>20845000.0</v>
+      </c>
+      <c r="AW47">
+        <v>21037000.0</v>
+      </c>
+      <c r="AX47">
+        <v>20692000.0</v>
+      </c>
+      <c r="AY47">
+        <v>20116000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>19827000.0</v>
+      </c>
+      <c r="BA47">
+        <v>19879000.0</v>
+      </c>
+      <c r="BB47">
+        <v>19971000.0</v>
+      </c>
+      <c r="BC47">
+        <v>18723000.0</v>
+      </c>
+      <c r="BD47">
+        <v>18733000.0</v>
+      </c>
+      <c r="BE47">
+        <v>17584000.0</v>
+      </c>
+      <c r="BF47">
+        <v>17174000.0</v>
+      </c>
+      <c r="BG47">
+        <v>17302000.0</v>
+      </c>
+      <c r="BH47">
+        <v>17342000.0</v>
+      </c>
+      <c r="BI47">
+        <v>16516000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>16139000.0</v>
+      </c>
+      <c r="BK47">
+        <v>15839000.0</v>
+      </c>
+      <c r="BL47">
+        <v>15884000.0</v>
+      </c>
+      <c r="BM47">
+        <v>15965000.0</v>
+      </c>
+      <c r="BN47">
+        <v>16139000.0</v>
+      </c>
+      <c r="BO47">
+        <v>16286000.0</v>
+      </c>
+      <c r="BP47">
+        <v>16410000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>16120000.0</v>
+      </c>
+      <c r="BR47">
+        <v>14491000.0</v>
+      </c>
+      <c r="BS47">
+        <v>12762000.0</v>
+      </c>
+      <c r="BT47">
+        <v>11701000.0</v>
+      </c>
+      <c r="BU47">
+        <v>9921000.0</v>
+      </c>
+      <c r="BV47">
+        <v>7517000.0</v>
+      </c>
+      <c r="BW47">
+        <v>6231000.0</v>
+      </c>
+      <c r="BX47">
+        <v>5391000.0</v>
+      </c>
+      <c r="BY47">
+        <v>5109000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>5193000.0</v>
+      </c>
+      <c r="CA47">
+        <v>5136000.0</v>
+      </c>
+      <c r="CB47">
+        <v>6451000.0</v>
+      </c>
+      <c r="CC47">
+        <v>6341000.0</v>
+      </c>
+      <c r="CD47">
+        <v>5716000.0</v>
+      </c>
+      <c r="CE47">
+        <v>5616000.0</v>
+      </c>
+      <c r="CF47">
+        <v>5577000.0</v>
+      </c>
+      <c r="CG47">
+        <v>3737000.0</v>
+      </c>
+      <c r="CH47">
+        <v>2656000.0</v>
+      </c>
+      <c r="CI47">
+        <v>2492000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>2014000.0</v>
+      </c>
+      <c r="CK47">
+        <v>1737000.0</v>
+      </c>
+      <c r="CL47">
+        <v>1558000.0</v>
+      </c>
+      <c r="CM47">
+        <v>985000.0</v>
+      </c>
+      <c r="CN47">
+        <v>825000.0</v>
+      </c>
+      <c r="CO47">
+        <v>798000.0</v>
+      </c>
+      <c r="CP47">
+        <v>749000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>774000.0</v>
+      </c>
+      <c r="CR47">
+        <v>786000.0</v>
+      </c>
+      <c r="CS47">
+        <v>801000.0</v>
+      </c>
+      <c r="CT47">
+        <v>843000.0</v>
+      </c>
+      <c r="CU47">
+        <v>864000.0</v>
+      </c>
+      <c r="CV47">
+        <v>891000.0</v>
+      </c>
+      <c r="CW47">
+        <v>928000.0</v>
+      </c>
+      <c r="CX47">
+        <v>975000.0</v>
+      </c>
+      <c r="CY47">
+        <v>993000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>617000.0</v>
+      </c>
+      <c r="DA47">
+        <v>273000.0</v>
+      </c>
+      <c r="DB47">
+        <v>274000.0</v>
+      </c>
+      <c r="DC47">
+        <v>264000.0</v>
+      </c>
+      <c r="DD47"/>
+    </row>
+    <row r="48" spans="1:108">
+      <c r="A48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48">
+        <v>272525000.0</v>
+      </c>
+      <c r="C48">
+        <v>261330000.0</v>
+      </c>
+      <c r="D48">
+        <v>251443000.0</v>
+      </c>
+      <c r="E48">
+        <v>241586000.0</v>
+      </c>
+      <c r="F48">
+        <v>232924000.0</v>
+      </c>
+      <c r="G48">
+        <v>226343000.0</v>
+      </c>
+      <c r="H48">
+        <v>221077000.0</v>
+      </c>
+      <c r="I48">
+        <v>215450000.0</v>
+      </c>
+      <c r="J48">
+        <v>211068000.0</v>
+      </c>
+      <c r="K48">
+        <v>208069000.0</v>
+      </c>
+      <c r="L48">
+        <v>205547000.0</v>
+      </c>
+      <c r="M48">
+        <v>201380000.0</v>
+      </c>
+      <c r="N48">
+        <v>197282000.0</v>
+      </c>
+      <c r="O48">
+        <v>194824000.0</v>
+      </c>
+      <c r="P48">
+        <v>192121000.0</v>
+      </c>
+      <c r="Q48">
+        <v>186629000.0</v>
+      </c>
+      <c r="R48">
+        <v>178216000.0</v>
+      </c>
+      <c r="S48">
+        <v>170976000.0</v>
+      </c>
+      <c r="T48">
+        <v>165771000.0</v>
+      </c>
+      <c r="U48">
+        <v>153766000.0</v>
+      </c>
+      <c r="V48">
+        <v>139749000.0</v>
+      </c>
+      <c r="W48">
+        <v>129426000.0</v>
+      </c>
+      <c r="X48">
+        <v>119060000.0</v>
+      </c>
+      <c r="Y48">
+        <v>110459000.0</v>
+      </c>
+      <c r="Z48">
+        <v>108242000.0</v>
+      </c>
+      <c r="AA48">
+        <v>103564000.0</v>
+      </c>
+      <c r="AB48">
+        <v>100732000.0</v>
+      </c>
+      <c r="AC48">
+        <v>93535000.0</v>
+      </c>
+      <c r="AD48">
+        <v>86123000.0</v>
+      </c>
+      <c r="AE48">
+        <v>78883000.0</v>
+      </c>
+      <c r="AF48">
+        <v>72874000.0</v>
+      </c>
+      <c r="AG48">
+        <v>67091000.0</v>
+      </c>
+      <c r="AH48">
+        <v>61309000.0</v>
+      </c>
+      <c r="AI48">
+        <v>55799000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>50585000.0</v>
+      </c>
+      <c r="AK48">
+        <v>48505000.0</v>
+      </c>
+      <c r="AL48">
+        <v>44256000.0</v>
+      </c>
+      <c r="AM48">
+        <v>40652000.0</v>
+      </c>
+      <c r="AN48">
+        <v>37540000.0</v>
+      </c>
+      <c r="AO48">
+        <v>34249000.0</v>
+      </c>
+      <c r="AP48">
+        <v>30816000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>27510000.0</v>
+      </c>
+      <c r="AR48">
+        <v>24504000.0</v>
+      </c>
+      <c r="AS48">
+        <v>21652000.0</v>
+      </c>
+      <c r="AT48">
+        <v>18925000.0</v>
+      </c>
+      <c r="AU48">
+        <v>16365000.0</v>
+      </c>
+      <c r="AV48">
+        <v>14337000.0</v>
+      </c>
+      <c r="AW48">
+        <v>12678000.0</v>
+      </c>
+      <c r="AX48">
+        <v>11104000.0</v>
+      </c>
+      <c r="AY48">
+        <v>9791000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>8722000.0</v>
+      </c>
+      <c r="BA48">
+        <v>7476000.0</v>
+      </c>
+      <c r="BB48">
+        <v>6248000.0</v>
+      </c>
+      <c r="BC48">
+        <v>5142000.0</v>
+      </c>
+      <c r="BD48">
+        <v>4369000.0</v>
+      </c>
+      <c r="BE48">
+        <v>7140000.0</v>
+      </c>
+      <c r="BF48">
+        <v>6306000.0</v>
+      </c>
+      <c r="BG48">
+        <v>5717000.0</v>
+      </c>
+      <c r="BH48">
+        <v>5334000.0</v>
+      </c>
+      <c r="BI48">
+        <v>7634000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>8035000.0</v>
+      </c>
+      <c r="BK48">
+        <v>7623000.0</v>
+      </c>
+      <c r="BL48">
+        <v>7299000.0</v>
+      </c>
+      <c r="BM48">
+        <v>9612000.0</v>
+      </c>
+      <c r="BN48">
+        <v>9491000.0</v>
+      </c>
+      <c r="BO48">
+        <v>9613000.0</v>
+      </c>
+      <c r="BP48">
+        <v>9811000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>9875000.0</v>
+      </c>
+      <c r="BR48">
+        <v>9668000.0</v>
+      </c>
+      <c r="BS48">
+        <v>9541000.0</v>
+      </c>
+      <c r="BT48">
+        <v>9012000.0</v>
+      </c>
+      <c r="BU48">
+        <v>8642000.0</v>
+      </c>
+      <c r="BV48">
+        <v>8768000.0</v>
+      </c>
+      <c r="BW48">
+        <v>7906106.0</v>
+      </c>
+      <c r="BX48">
+        <v>7159476.0</v>
+      </c>
+      <c r="BY48">
+        <v>6389786.0</v>
+      </c>
+      <c r="BZ48">
+        <v>5433224.0</v>
+      </c>
+      <c r="CA48">
+        <v>4682090.0</v>
+      </c>
+      <c r="CB48">
+        <v>3724034.0</v>
+      </c>
+      <c r="CC48">
+        <v>2654776.0</v>
+      </c>
+      <c r="CD48">
+        <v>6730403.0</v>
+      </c>
+      <c r="CE48">
+        <v>5811916.0</v>
+      </c>
+      <c r="CF48">
+        <v>4970012.0</v>
+      </c>
+      <c r="CG48">
+        <v>4864987.0</v>
+      </c>
+      <c r="CH48">
+        <v>3937667.0</v>
+      </c>
+      <c r="CI48">
+        <v>3116008.0</v>
+      </c>
+      <c r="CJ48">
+        <v>2455860.0</v>
+      </c>
+      <c r="CK48">
+        <v>1751978.0</v>
+      </c>
+      <c r="CL48">
+        <v>1245072.0</v>
+      </c>
+      <c r="CM48">
+        <v>831221.0</v>
+      </c>
+      <c r="CN48">
+        <v>443271.0</v>
+      </c>
+      <c r="CO48">
+        <v>101219.0</v>
+      </c>
+      <c r="CP48">
+        <v>-166263.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-395717.0</v>
+      </c>
+      <c r="CR48">
+        <v>-562644.0</v>
+      </c>
+      <c r="CS48">
+        <v>-891492.0</v>
+      </c>
+      <c r="CT48">
+        <v>-1151121.0</v>
+      </c>
+      <c r="CU48">
+        <v>-1272247.0</v>
+      </c>
+      <c r="CV48">
+        <v>-1315060.0</v>
+      </c>
+      <c r="CW48">
+        <v>-1326121.0</v>
+      </c>
+      <c r="CX48">
+        <v>-1333580.0</v>
+      </c>
+      <c r="CY48">
+        <v>-1274118.0</v>
+      </c>
+      <c r="CZ48">
+        <v>-1195882.0</v>
+      </c>
+      <c r="DA48">
+        <v>-1086264.0</v>
+      </c>
+      <c r="DB48">
+        <v>-973949.0</v>
+      </c>
+      <c r="DC48">
+        <v>-808448.0</v>
+      </c>
+      <c r="DD48">
+        <v>-500000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:108">
+      <c r="A49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>197282000.0</v>
+      </c>
+      <c r="O49">
+        <v>194824000.0</v>
+      </c>
+      <c r="P49">
+        <v>192121000.0</v>
+      </c>
+      <c r="Q49">
+        <v>186629000.0</v>
+      </c>
+      <c r="R49">
+        <v>178216000.0</v>
+      </c>
+      <c r="S49">
+        <v>170976000.0</v>
+      </c>
+      <c r="T49">
+        <v>165771000.0</v>
+      </c>
+      <c r="U49">
+        <v>153766000.0</v>
+      </c>
+      <c r="V49">
+        <v>139749000.0</v>
+      </c>
+      <c r="W49">
+        <v>129426000.0</v>
+      </c>
+      <c r="X49">
+        <v>119060000.0</v>
+      </c>
+      <c r="Y49">
+        <v>110459000.0</v>
+      </c>
+      <c r="Z49">
+        <v>108242000.0</v>
+      </c>
+      <c r="AA49">
+        <v>103564000.0</v>
+      </c>
+      <c r="AB49">
+        <v>100732000.0</v>
+      </c>
+      <c r="AC49">
+        <v>93535000.0</v>
+      </c>
+      <c r="AD49">
+        <v>86123000.0</v>
+      </c>
+      <c r="AE49">
+        <v>78883000.0</v>
+      </c>
+      <c r="AF49">
+        <v>72874000.0</v>
+      </c>
+      <c r="AG49">
+        <v>67091000.0</v>
+      </c>
+      <c r="AH49">
+        <v>61309000.0</v>
+      </c>
+      <c r="AI49">
+        <v>55799000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>50585000.0</v>
+      </c>
+      <c r="AK49">
+        <v>48505000.0</v>
+      </c>
+      <c r="AL49">
+        <v>44256000.0</v>
+      </c>
+      <c r="AM49">
+        <v>40652000.0</v>
+      </c>
+      <c r="AN49">
+        <v>37540000.0</v>
+      </c>
+      <c r="AO49">
+        <v>34249000.0</v>
+      </c>
+      <c r="AP49">
+        <v>30816000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>27510000.0</v>
+      </c>
+      <c r="AR49">
+        <v>24504000.0</v>
+      </c>
+      <c r="AS49">
+        <v>21652000.0</v>
+      </c>
+      <c r="AT49">
+        <v>18925000.0</v>
+      </c>
+      <c r="AU49">
+        <v>16365000.0</v>
+      </c>
+      <c r="AV49">
+        <v>14337000.0</v>
+      </c>
+      <c r="AW49">
+        <v>12678000.0</v>
+      </c>
+      <c r="AX49">
+        <v>11104000.0</v>
+      </c>
+      <c r="AY49">
+        <v>9791000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>8722000.0</v>
+      </c>
+      <c r="BA49">
+        <v>7476000.0</v>
+      </c>
+      <c r="BB49">
+        <v>6248000.0</v>
+      </c>
+      <c r="BC49">
+        <v>5142000.0</v>
+      </c>
+      <c r="BD49">
+        <v>4369000.0</v>
+      </c>
+      <c r="BE49">
+        <v>7140000.0</v>
+      </c>
+      <c r="BF49">
+        <v>6306000.0</v>
+      </c>
+      <c r="BG49">
+        <v>5717000.0</v>
+      </c>
+      <c r="BH49">
+        <v>5334000.0</v>
+      </c>
+      <c r="BI49">
+        <v>7634000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>8035000.0</v>
+      </c>
+      <c r="BK49">
+        <v>7623000.0</v>
+      </c>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+    </row>
+    <row r="50" spans="1:108">
+      <c r="A50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>42063000.0</v>
+      </c>
+      <c r="AI50">
+        <v>42091000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>42200000.0</v>
+      </c>
+      <c r="AK50">
+        <v>52603000.0</v>
+      </c>
+      <c r="AL50">
+        <v>86603000.0</v>
+      </c>
+      <c r="AM50">
+        <v>131103000.0</v>
+      </c>
+      <c r="AN50">
+        <v>66000000.0</v>
+      </c>
+      <c r="AO50">
+        <v>115200000.0</v>
+      </c>
+      <c r="AP50">
+        <v>115200000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>128603000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>20000000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+    </row>
+    <row r="51" spans="1:108">
+      <c r="A51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B51">
+        <v>253403000.0</v>
+      </c>
+      <c r="C51">
+        <v>264903000.0</v>
+      </c>
+      <c r="D51">
+        <v>264903000.0</v>
+      </c>
+      <c r="E51">
+        <v>264903000.0</v>
+      </c>
+      <c r="F51">
+        <v>264903000.0</v>
+      </c>
+      <c r="G51">
+        <v>264903000.0</v>
+      </c>
+      <c r="H51">
+        <v>264903000.0</v>
+      </c>
+      <c r="I51">
+        <v>264903000.0</v>
+      </c>
+      <c r="J51">
+        <v>276376000.0</v>
+      </c>
+      <c r="K51">
+        <v>276349000.0</v>
+      </c>
+      <c r="L51">
+        <v>311322000.0</v>
+      </c>
+      <c r="M51">
+        <v>311295000.0</v>
+      </c>
+      <c r="N51">
+        <v>216268000.0</v>
+      </c>
+      <c r="O51">
+        <v>161241000.0</v>
+      </c>
+      <c r="P51">
+        <v>213230000.0</v>
+      </c>
+      <c r="Q51">
+        <v>96187000.0</v>
+      </c>
+      <c r="R51">
+        <v>86160000.0</v>
+      </c>
+      <c r="S51">
+        <v>36981000.0</v>
+      </c>
+      <c r="T51">
+        <v>38080000.0</v>
+      </c>
+      <c r="U51">
+        <v>36668000.0</v>
+      </c>
+      <c r="V51">
+        <v>37227000.0</v>
+      </c>
+      <c r="W51">
+        <v>36025000.0</v>
+      </c>
+      <c r="X51">
+        <v>60998000.0</v>
+      </c>
+      <c r="Y51">
+        <v>35971000.0</v>
+      </c>
+      <c r="Z51">
+        <v>35944000.0</v>
+      </c>
+      <c r="AA51">
+        <v>100917000.0</v>
+      </c>
+      <c r="AB51">
+        <v>145890000.0</v>
+      </c>
+      <c r="AC51">
+        <v>60887000.0</v>
+      </c>
+      <c r="AD51">
+        <v>38403000.0</v>
+      </c>
+      <c r="AE51">
+        <v>38403000.0</v>
+      </c>
+      <c r="AF51">
+        <v>63403000.0</v>
+      </c>
+      <c r="AG51">
+        <v>81903000.0</v>
+      </c>
+      <c r="AH51">
+        <v>55466000.0</v>
+      </c>
+      <c r="AI51">
+        <v>55494000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>80603000.0</v>
+      </c>
+      <c r="AK51">
+        <v>66006000.0</v>
+      </c>
+      <c r="AL51">
+        <v>100006000.0</v>
+      </c>
+      <c r="AM51">
+        <v>144506000.0</v>
+      </c>
+      <c r="AN51">
+        <v>128603000.0</v>
+      </c>
+      <c r="AO51">
+        <v>128603000.0</v>
+      </c>
+      <c r="AP51">
+        <v>128603000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>128603000.0</v>
+      </c>
+      <c r="AR51">
+        <v>142006000.0</v>
+      </c>
+      <c r="AS51">
+        <v>128603000.0</v>
+      </c>
+      <c r="AT51">
+        <v>128603000.0</v>
+      </c>
+      <c r="AU51">
+        <v>128603000.0</v>
+      </c>
+      <c r="AV51">
+        <v>148603000.0</v>
+      </c>
+      <c r="AW51">
+        <v>153003000.0</v>
+      </c>
+      <c r="AX51">
+        <v>140503000.0</v>
+      </c>
+      <c r="AY51">
+        <v>137503000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>137503000.0</v>
+      </c>
+      <c r="BA51">
+        <v>171058000.0</v>
+      </c>
+      <c r="BB51">
+        <v>137503000.0</v>
+      </c>
+      <c r="BC51">
+        <v>137503000.0</v>
+      </c>
+      <c r="BD51">
+        <v>150693000.0</v>
+      </c>
+      <c r="BE51">
+        <v>137503000.0</v>
+      </c>
+      <c r="BF51">
+        <v>136103000.0</v>
+      </c>
+      <c r="BG51">
+        <v>136103000.0</v>
+      </c>
+      <c r="BH51">
+        <v>258803000.0</v>
+      </c>
+      <c r="BI51">
+        <v>136103000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>136103000.0</v>
+      </c>
+      <c r="BK51">
+        <v>136103000.0</v>
+      </c>
+      <c r="BL51">
+        <v>136103000.0</v>
+      </c>
+      <c r="BM51">
+        <v>136103000.0</v>
+      </c>
+      <c r="BN51">
+        <v>140103000.0</v>
+      </c>
+      <c r="BO51">
+        <v>160353000.0</v>
+      </c>
+      <c r="BP51">
+        <v>160353000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>172828000.0</v>
+      </c>
+      <c r="BR51">
+        <v>181899000.0</v>
+      </c>
+      <c r="BS51">
+        <v>168078000.0</v>
+      </c>
+      <c r="BT51">
+        <v>178078000.0</v>
+      </c>
+      <c r="BU51">
+        <v>175103000.0</v>
+      </c>
+      <c r="BV51">
+        <v>171103000.0</v>
+      </c>
+      <c r="BW51">
+        <v>171098000.0</v>
+      </c>
+      <c r="BX51">
+        <v>171923000.0</v>
+      </c>
+      <c r="BY51">
+        <v>156903000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>146903000.0</v>
+      </c>
+      <c r="CA51">
+        <v>131903000.0</v>
+      </c>
+      <c r="CB51">
+        <v>121903000.0</v>
+      </c>
+      <c r="CC51">
+        <v>117903000.0</v>
+      </c>
+      <c r="CD51">
+        <v>124633000.0</v>
+      </c>
+      <c r="CE51">
+        <v>106635000.0</v>
+      </c>
+      <c r="CF51">
+        <v>107583000.0</v>
+      </c>
+      <c r="CG51">
+        <v>103918000.0</v>
+      </c>
+      <c r="CH51">
+        <v>95715000.0</v>
+      </c>
+      <c r="CI51">
+        <v>91788179.0</v>
+      </c>
+      <c r="CJ51">
+        <v>79945999.0</v>
+      </c>
+      <c r="CK51">
+        <v>80601000.0</v>
+      </c>
+      <c r="CL51">
+        <v>81151000.0</v>
+      </c>
+      <c r="CM51">
+        <v>70817999.0</v>
+      </c>
+      <c r="CN51">
+        <v>47982999.0</v>
+      </c>
+      <c r="CO51">
+        <v>46867588.0</v>
+      </c>
+      <c r="CP51">
+        <v>35451560.0</v>
+      </c>
+      <c r="CQ51">
+        <v>31718670.0</v>
+      </c>
+      <c r="CR51">
+        <v>25496270.0</v>
+      </c>
+      <c r="CS51">
+        <v>16442861.0</v>
+      </c>
+      <c r="CT51">
+        <v>10751177.0</v>
+      </c>
+      <c r="CU51">
+        <v>4602420.0</v>
+      </c>
+      <c r="CV51">
+        <v>6891129.0</v>
+      </c>
+      <c r="CW51">
+        <v>9962000.0</v>
+      </c>
+      <c r="CX51">
+        <v>600000.0</v>
+      </c>
+      <c r="CY51">
+        <v>515939.0</v>
+      </c>
+      <c r="CZ51">
+        <v>1165123.0</v>
+      </c>
+      <c r="DA51">
+        <v>228293.0</v>
+      </c>
+      <c r="DB51">
+        <v>1061041.0</v>
+      </c>
+      <c r="DC51"/>
+      <c r="DD51"/>
+    </row>
+    <row r="52" spans="1:108">
+      <c r="A52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>2210000.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52">
+        <v>1083000.0</v>
+      </c>
+      <c r="G52">
+        <v>1620000.0</v>
+      </c>
+      <c r="H52">
+        <v>2157000.0</v>
+      </c>
+      <c r="I52">
+        <v>531000.0</v>
+      </c>
+      <c r="J52">
+        <v>1056000.0</v>
+      </c>
+      <c r="K52">
+        <v>1578000.0</v>
+      </c>
+      <c r="L52">
+        <v>2099000.0</v>
+      </c>
+      <c r="M52">
+        <v>516000.0</v>
+      </c>
+      <c r="N52">
+        <v>1026999.0</v>
+      </c>
+      <c r="O52">
+        <v>1513000.0</v>
+      </c>
+      <c r="P52">
+        <v>177016000.0</v>
+      </c>
+      <c r="Q52">
+        <v>485000.0</v>
+      </c>
+      <c r="R52">
+        <v>377000.0</v>
+      </c>
+      <c r="S52">
+        <v>848000.0</v>
+      </c>
+      <c r="T52">
+        <v>1974000.0</v>
+      </c>
+      <c r="U52">
+        <v>589000.0</v>
+      </c>
+      <c r="V52">
+        <v>1175000.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
+        <v>42063000.0</v>
+      </c>
+      <c r="AI52">
+        <v>42091000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>42200000.0</v>
+      </c>
+      <c r="AK52">
+        <v>52603000.0</v>
+      </c>
+      <c r="AL52">
+        <v>86603000.0</v>
+      </c>
+      <c r="AM52">
+        <v>131103000.0</v>
+      </c>
+      <c r="AN52">
+        <v>66000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>115200000.0</v>
+      </c>
+      <c r="AP52">
+        <v>115200000.0</v>
+      </c>
+      <c r="AQ52"/>
+      <c r="AR52">
+        <v>128603000.0</v>
+      </c>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
+        <v>20000000.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52">
+        <v>3555000.0</v>
+      </c>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52">
+        <v>13190000.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52">
+        <v>122700000.0</v>
+      </c>
+      <c r="BG52">
+        <v>122700000.0</v>
+      </c>
+      <c r="BH52">
+        <v>122700000.0</v>
+      </c>
+      <c r="BI52">
+        <v>122700000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>122700000.0</v>
+      </c>
+      <c r="BK52">
+        <v>122700000.0</v>
+      </c>
+      <c r="BL52">
+        <v>122700000.0</v>
+      </c>
+      <c r="BM52"/>
+      <c r="BN52">
+        <v>4000000.0</v>
+      </c>
+      <c r="BO52">
+        <v>4250000.0</v>
+      </c>
+      <c r="BP52">
+        <v>146950000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>9750000.0</v>
+      </c>
+      <c r="BR52">
+        <v>18821000.0</v>
+      </c>
+      <c r="BS52">
+        <v>5000000.0</v>
+      </c>
+      <c r="BT52">
+        <v>15000000.0</v>
+      </c>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52">
+        <v>13730000.0</v>
+      </c>
+      <c r="CE52">
+        <v>14232000.0</v>
+      </c>
+      <c r="CF52">
+        <v>21680000.0</v>
+      </c>
+      <c r="CG52">
+        <v>55232000.0</v>
+      </c>
+      <c r="CH52">
+        <v>53215000.0</v>
+      </c>
+      <c r="CI52">
+        <v>26072179.0</v>
+      </c>
+      <c r="CJ52">
+        <v>51759999.0</v>
+      </c>
+      <c r="CK52">
+        <v>74415000.0</v>
+      </c>
+      <c r="CL52">
+        <v>71965000.0</v>
+      </c>
+      <c r="CM52">
+        <v>39131999.0</v>
+      </c>
+      <c r="CN52">
+        <v>41796999.0</v>
+      </c>
+      <c r="CO52">
+        <v>6867588.0</v>
+      </c>
+      <c r="CP52">
+        <v>9951560.0</v>
+      </c>
+      <c r="CQ52">
+        <v>3218670.0</v>
+      </c>
+      <c r="CR52">
+        <v>9996270.0</v>
+      </c>
+      <c r="CS52">
+        <v>14742861.0</v>
+      </c>
+      <c r="CT52">
+        <v>9751177.0</v>
+      </c>
+      <c r="CU52">
+        <v>1602420.0</v>
+      </c>
+      <c r="CV52">
+        <v>891129.0</v>
+      </c>
+      <c r="CW52">
+        <v>3962000.0</v>
+      </c>
+      <c r="CX52"/>
+      <c r="CY52">
+        <v>515939.0</v>
+      </c>
+      <c r="CZ52">
+        <v>1165123.0</v>
+      </c>
+      <c r="DA52">
+        <v>228293.0</v>
+      </c>
+      <c r="DB52">
+        <v>1061041.0</v>
+      </c>
+      <c r="DC52"/>
+      <c r="DD52"/>
+    </row>
+    <row r="53" spans="1:108">
+      <c r="A53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>35000.0</v>
+      </c>
+      <c r="D53">
+        <v>19000.0</v>
+      </c>
+      <c r="E53">
+        <v>469000.0</v>
+      </c>
+      <c r="F53">
+        <v>466000.0</v>
+      </c>
+      <c r="G53">
+        <v>465000.0</v>
+      </c>
+      <c r="H53">
+        <v>461000.0</v>
+      </c>
+      <c r="I53">
+        <v>134597000.0</v>
+      </c>
+      <c r="J53">
+        <v>121353000.0</v>
+      </c>
+      <c r="K53">
+        <v>125996000.0</v>
+      </c>
+      <c r="L53">
+        <v>9467000.0</v>
+      </c>
+      <c r="M53">
+        <v>144035000.0</v>
+      </c>
+      <c r="N53">
+        <v>91548000.0</v>
+      </c>
+      <c r="O53">
+        <v>94036000.0</v>
+      </c>
+      <c r="P53">
+        <v>93347000.0</v>
+      </c>
+      <c r="Q53">
+        <v>91521000.0</v>
+      </c>
+      <c r="R53">
+        <v>98991000.0</v>
+      </c>
+      <c r="S53">
+        <v>106978000.0</v>
+      </c>
+      <c r="T53">
+        <v>120281000.0</v>
+      </c>
+      <c r="U53">
+        <v>113802000.0</v>
+      </c>
+      <c r="V53">
+        <v>91232000.0</v>
+      </c>
+      <c r="W53">
+        <v>92997000.0</v>
+      </c>
+      <c r="X53">
+        <v>94729000.0</v>
+      </c>
+      <c r="Y53">
+        <v>87991000.0</v>
+      </c>
+      <c r="Z53">
+        <v>70997000.0</v>
+      </c>
+      <c r="AA53">
+        <v>70507000.0</v>
+      </c>
+      <c r="AB53">
+        <v>67694000.0</v>
+      </c>
+      <c r="AC53">
+        <v>89427000.0</v>
+      </c>
+      <c r="AD53">
+        <v>75252000.0</v>
+      </c>
+      <c r="AE53">
+        <v>73300000.0</v>
+      </c>
+      <c r="AF53">
+        <v>74905000.0</v>
+      </c>
+      <c r="AG53">
+        <v>66886000.0</v>
+      </c>
+      <c r="AH53">
+        <v>70067000.0</v>
+      </c>
+      <c r="AI53">
+        <v>58506000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>67603000.0</v>
+      </c>
+      <c r="AK53">
+        <v>78440000.0</v>
+      </c>
+      <c r="AL53">
+        <v>81379000.0</v>
+      </c>
+      <c r="AM53">
+        <v>62836000.0</v>
+      </c>
+      <c r="AN53">
+        <v>64480000.0</v>
+      </c>
+      <c r="AO53">
+        <v>67874000.0</v>
+      </c>
+      <c r="AP53">
+        <v>84520000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>77065000.0</v>
+      </c>
+      <c r="AR53">
+        <v>89939000.0</v>
+      </c>
+      <c r="AS53">
+        <v>66346000.0</v>
+      </c>
+      <c r="AT53">
+        <v>51465000.0</v>
+      </c>
+      <c r="AU53">
+        <v>48526000.0</v>
+      </c>
+      <c r="AV53">
+        <v>55024000.0</v>
+      </c>
+      <c r="AW53">
+        <v>56869000.0</v>
+      </c>
+      <c r="AX53">
+        <v>58718000.0</v>
+      </c>
+      <c r="AY53">
+        <v>68747000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>67440000.0</v>
+      </c>
+      <c r="BA53">
+        <v>70170000.0</v>
+      </c>
+      <c r="BB53">
+        <v>69483000.0</v>
+      </c>
+      <c r="BC53">
+        <v>75106000.0</v>
+      </c>
+      <c r="BD53">
+        <v>78222000.0</v>
+      </c>
+      <c r="BE53">
+        <v>64097000.0</v>
+      </c>
+      <c r="BF53">
+        <v>66407000.0</v>
+      </c>
+      <c r="BG53">
+        <v>70691000.0</v>
+      </c>
+      <c r="BH53">
+        <v>100660000.0</v>
+      </c>
+      <c r="BI53">
+        <v>81012000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>84990000.0</v>
+      </c>
+      <c r="BK53">
+        <v>9070000.0</v>
+      </c>
+      <c r="BL53">
+        <v>49731000.0</v>
+      </c>
+      <c r="BM53">
+        <v>9318000.0</v>
+      </c>
+      <c r="BN53">
+        <v>9203000.0</v>
+      </c>
+      <c r="BO53">
+        <v>9556000.0</v>
+      </c>
+      <c r="BP53">
+        <v>6462000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>80775000.0</v>
+      </c>
+      <c r="BR53">
+        <v>82953000.0</v>
+      </c>
+      <c r="BS53">
+        <v>75766000.0</v>
+      </c>
+      <c r="BT53">
+        <v>8800000.0</v>
+      </c>
+      <c r="BU53">
+        <v>68703000.0</v>
+      </c>
+      <c r="BV53">
+        <v>73831000.0</v>
+      </c>
+      <c r="BW53">
+        <v>78022838000.0</v>
+      </c>
+      <c r="BX53">
+        <v>9257000.0</v>
+      </c>
+      <c r="BY53">
+        <v>65223677000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>55305338000.0</v>
+      </c>
+      <c r="CA53">
+        <v>58475542000.0</v>
+      </c>
+      <c r="CB53">
+        <v>7466000.0</v>
+      </c>
+      <c r="CC53">
+        <v>49440232000.0</v>
+      </c>
+      <c r="CD53">
+        <v>31326849000.0</v>
+      </c>
+      <c r="CE53">
+        <v>12879929000.0</v>
+      </c>
+      <c r="CF53">
+        <v>19381000.0</v>
+      </c>
+      <c r="CG53">
+        <v>10526843000.0</v>
+      </c>
+      <c r="CH53">
+        <v>11040654000.0</v>
+      </c>
+      <c r="CI53">
+        <v>11520793000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>12159674000.0</v>
+      </c>
+      <c r="CK53">
+        <v>2950185000.0</v>
+      </c>
+      <c r="CL53">
+        <v>3078733000.0</v>
+      </c>
+      <c r="CM53">
+        <v>3390436000.0</v>
+      </c>
+      <c r="CN53">
+        <v>3628996000.0</v>
+      </c>
+      <c r="CO53">
+        <v>3929272000.0</v>
+      </c>
+      <c r="CP53">
+        <v>4709690000.0</v>
+      </c>
+      <c r="CQ53"/>
+      <c r="CR53">
+        <v>42000.0</v>
+      </c>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
+        <v>101000.0</v>
+      </c>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53">
+        <v>3920000.0</v>
+      </c>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+    </row>
+    <row r="54" spans="1:108">
+      <c r="A54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54"/>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+    </row>
+    <row r="55" spans="1:108">
+      <c r="A55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55">
+        <v>4700171000.0</v>
+      </c>
+      <c r="C55">
+        <v>4578402000.0</v>
+      </c>
+      <c r="D55">
+        <v>4403494000.0</v>
+      </c>
+      <c r="E55">
+        <v>4358589000.0</v>
+      </c>
+      <c r="F55">
+        <v>4308067000.0</v>
+      </c>
+      <c r="G55">
+        <v>4284311000.0</v>
+      </c>
+      <c r="H55">
+        <v>4087593000.0</v>
+      </c>
+      <c r="I55">
+        <v>4174631000.0</v>
+      </c>
+      <c r="J55">
+        <v>4109849000.0</v>
+      </c>
+      <c r="K55">
+        <v>4105704000.0</v>
+      </c>
+      <c r="L55">
+        <v>4055789000.0</v>
+      </c>
+      <c r="M55">
+        <v>4019957000.0</v>
+      </c>
+      <c r="N55">
+        <v>4002107000.0</v>
+      </c>
+      <c r="O55">
+        <v>3938140000.0</v>
+      </c>
+      <c r="P55">
+        <v>3691981000.0</v>
+      </c>
+      <c r="Q55">
+        <v>3439669000.0</v>
+      </c>
+      <c r="R55">
+        <v>3287663000.0</v>
+      </c>
+      <c r="S55">
+        <v>3072640000.0</v>
+      </c>
+      <c r="T55">
+        <v>2925548000.0</v>
+      </c>
+      <c r="U55">
+        <v>2784176000.0</v>
+      </c>
+      <c r="V55">
+        <v>2650183000.0</v>
+      </c>
+      <c r="W55">
+        <v>2579922000.0</v>
+      </c>
+      <c r="X55">
+        <v>2482587000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2479411000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2482295000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2372249000.0</v>
+      </c>
+      <c r="AB55">
+        <v>2267195000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2201626000.0</v>
+      </c>
+      <c r="AD55">
+        <v>2116044000.0</v>
+      </c>
+      <c r="AE55">
+        <v>2014426000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1900614000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1857707000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1787784000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1729299000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1624625000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1557684000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1539226000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1467938000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1340908000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1289746000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1290710000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1239317000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1217293000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1173557000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1119000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1072637000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1029865000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1007553000.0</v>
+      </c>
+      <c r="AX55">
+        <v>967089000.0</v>
+      </c>
+      <c r="AY55">
+        <v>936884000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>890831000.0</v>
+      </c>
+      <c r="BA55">
+        <v>849890000.0</v>
+      </c>
+      <c r="BB55">
+        <v>839007000.0</v>
+      </c>
+      <c r="BC55">
+        <v>821705000.0</v>
+      </c>
+      <c r="BD55">
+        <v>797998000.0</v>
+      </c>
+      <c r="BE55">
+        <v>780415000.0</v>
+      </c>
+      <c r="BF55">
+        <v>759632000.0</v>
+      </c>
+      <c r="BG55">
+        <v>770006000.0</v>
+      </c>
+      <c r="BH55">
+        <v>767745000.0</v>
+      </c>
+      <c r="BI55">
+        <v>758106000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>758102000.0</v>
+      </c>
+      <c r="BK55">
+        <v>760139000.0</v>
+      </c>
+      <c r="BL55">
+        <v>736490000.0</v>
+      </c>
+      <c r="BM55">
+        <v>743888000.0</v>
+      </c>
+      <c r="BN55">
+        <v>741391000.0</v>
+      </c>
+      <c r="BO55">
+        <v>742768000.0</v>
+      </c>
+      <c r="BP55">
+        <v>719297000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>732669000.0</v>
+      </c>
+      <c r="BR55">
+        <v>743072000.0</v>
+      </c>
+      <c r="BS55">
+        <v>705004000.0</v>
+      </c>
+      <c r="BT55">
+        <v>692979000.0</v>
+      </c>
+      <c r="BU55">
+        <v>696566000.0</v>
+      </c>
+      <c r="BV55">
+        <v>697864000.0</v>
+      </c>
+      <c r="BW55">
+        <v>684016539.0</v>
+      </c>
+      <c r="BX55">
+        <v>628128861.0</v>
+      </c>
+      <c r="BY55">
+        <v>614270618.0</v>
+      </c>
+      <c r="BZ55">
+        <v>573108053.0</v>
+      </c>
+      <c r="CA55">
+        <v>557655511.0</v>
+      </c>
+      <c r="CB55">
+        <v>509343951.0</v>
+      </c>
+      <c r="CC55">
+        <v>495139445.0</v>
+      </c>
+      <c r="CD55">
+        <v>455256123.0</v>
+      </c>
+      <c r="CE55">
+        <v>417781515.0</v>
+      </c>
+      <c r="CF55">
+        <v>405312543.0</v>
+      </c>
+      <c r="CG55">
+        <v>375288296.0</v>
+      </c>
+      <c r="CH55">
+        <v>357158742.0</v>
+      </c>
+      <c r="CI55">
+        <v>341877501.0</v>
+      </c>
+      <c r="CJ55">
+        <v>315811198.0</v>
+      </c>
+      <c r="CK55">
+        <v>292941096.0</v>
+      </c>
+      <c r="CL55">
+        <v>273392701.0</v>
+      </c>
+      <c r="CM55">
+        <v>258811531.0</v>
+      </c>
+      <c r="CN55">
+        <v>230655221.0</v>
+      </c>
+      <c r="CO55">
+        <v>214757097.0</v>
+      </c>
+      <c r="CP55">
+        <v>191547979.0</v>
+      </c>
+      <c r="CQ55">
+        <v>180003875.0</v>
+      </c>
+      <c r="CR55">
+        <v>170357663.0</v>
+      </c>
+      <c r="CS55">
+        <v>158273036.0</v>
+      </c>
+      <c r="CT55">
+        <v>144979778.0</v>
+      </c>
+      <c r="CU55">
+        <v>133751613.0</v>
+      </c>
+      <c r="CV55">
+        <v>118565010.0</v>
+      </c>
+      <c r="CW55">
+        <v>102124806.0</v>
+      </c>
+      <c r="CX55">
+        <v>83960383.0</v>
+      </c>
+      <c r="CY55">
+        <v>77012865.0</v>
+      </c>
+      <c r="CZ55">
+        <v>61428188.0</v>
+      </c>
+      <c r="DA55">
+        <v>51078053.0</v>
+      </c>
+      <c r="DB55">
+        <v>39978657.0</v>
+      </c>
+      <c r="DC55">
+        <v>27746105.0</v>
+      </c>
+      <c r="DD55">
+        <v>10100000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:108">
+      <c r="A56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56">
+        <v>30102000.0</v>
+      </c>
+      <c r="C56">
+        <v>114576000.0</v>
+      </c>
+      <c r="D56">
+        <v>86129000.0</v>
+      </c>
+      <c r="E56">
+        <v>104838000.0</v>
+      </c>
+      <c r="F56">
+        <v>90664000.0</v>
+      </c>
+      <c r="G56">
+        <v>41910000.0</v>
+      </c>
+      <c r="H56">
+        <v>34872000.0</v>
+      </c>
+      <c r="I56">
+        <v>169062000.0</v>
+      </c>
+      <c r="J56">
+        <v>151748000.0</v>
+      </c>
+      <c r="K56">
+        <v>148710000.0</v>
+      </c>
+      <c r="L56">
+        <v>46288000.0</v>
+      </c>
+      <c r="M56">
+        <v>168713000.0</v>
+      </c>
+      <c r="N56">
+        <v>126473000.0</v>
+      </c>
+      <c r="O56">
+        <v>123599000.0</v>
+      </c>
+      <c r="P56">
+        <v>165074000.0</v>
+      </c>
+      <c r="Q56">
+        <v>120532000.0</v>
+      </c>
+      <c r="R56">
+        <v>164052000.0</v>
+      </c>
+      <c r="S56">
+        <v>149216000.0</v>
+      </c>
+      <c r="T56">
+        <v>162009000.0</v>
+      </c>
+      <c r="U56">
+        <v>128532999.0</v>
+      </c>
+      <c r="V56">
+        <v>153797000.0</v>
+      </c>
+      <c r="W56">
+        <v>174074000.0</v>
+      </c>
+      <c r="X56">
+        <v>173672000.0</v>
+      </c>
+      <c r="Y56">
+        <v>167800000.0</v>
+      </c>
+      <c r="Z56">
+        <v>221660000.0</v>
+      </c>
+      <c r="AA56">
+        <v>171342000.0</v>
+      </c>
+      <c r="AB56">
+        <v>106254000.0</v>
+      </c>
+      <c r="AC56">
+        <v>204735000.0</v>
+      </c>
+      <c r="AD56">
+        <v>151992000.0</v>
+      </c>
+      <c r="AE56">
+        <v>115399000.0</v>
+      </c>
+      <c r="AF56">
+        <v>111896000.0</v>
+      </c>
+      <c r="AG56">
+        <v>103921000.0</v>
+      </c>
+      <c r="AH56">
+        <v>109353000.0</v>
+      </c>
+      <c r="AI56">
+        <v>136111000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>110620000.0</v>
+      </c>
+      <c r="AK56">
+        <v>74612000.0</v>
+      </c>
+      <c r="AL56">
+        <v>86812000.0</v>
+      </c>
+      <c r="AM56">
+        <v>121232000.0</v>
+      </c>
+      <c r="AN56">
+        <v>86993000.0</v>
+      </c>
+      <c r="AO56">
+        <v>89200000.0</v>
+      </c>
+      <c r="AP56">
+        <v>114415000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>112664000.0</v>
+      </c>
+      <c r="AR56">
+        <v>57866000.0</v>
+      </c>
+      <c r="AS56">
+        <v>81866000.0</v>
+      </c>
+      <c r="AT56">
+        <v>68769000.0</v>
+      </c>
+      <c r="AU56">
+        <v>67613000.0</v>
+      </c>
+      <c r="AV56">
+        <v>70439000.0</v>
+      </c>
+      <c r="AW56">
+        <v>71843000.0</v>
+      </c>
+      <c r="AX56">
+        <v>91938000.0</v>
+      </c>
+      <c r="AY56">
+        <v>103550000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>98201000.0</v>
+      </c>
+      <c r="BA56">
+        <v>93985000.0</v>
+      </c>
+      <c r="BB56">
+        <v>96426000.0</v>
+      </c>
+      <c r="BC56">
+        <v>97295000.0</v>
+      </c>
+      <c r="BD56">
+        <v>107734000.0</v>
+      </c>
+      <c r="BE56">
+        <v>24827000.0</v>
+      </c>
+      <c r="BF56">
+        <v>25328000.0</v>
+      </c>
+      <c r="BG56">
+        <v>26793000.0</v>
+      </c>
+      <c r="BH56">
+        <v>123764000.0</v>
+      </c>
+      <c r="BI56">
+        <v>21785000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>19706000.0</v>
+      </c>
+      <c r="BK56">
+        <v>17492000.0</v>
+      </c>
+      <c r="BL56">
+        <v>4119000.0</v>
+      </c>
+      <c r="BM56">
+        <v>13699000.0</v>
+      </c>
+      <c r="BN56">
+        <v>14304000.0</v>
+      </c>
+      <c r="BO56">
+        <v>15180000.0</v>
+      </c>
+      <c r="BP56">
+        <v>5620000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>28879000.0</v>
+      </c>
+      <c r="BR56">
+        <v>11883000.0</v>
+      </c>
+      <c r="BS56">
+        <v>11470000.0</v>
+      </c>
+      <c r="BT56">
+        <v>7260000.0</v>
+      </c>
+      <c r="BU56">
+        <v>12120000.0</v>
+      </c>
+      <c r="BV56">
+        <v>12641000.0</v>
+      </c>
+      <c r="BW56">
+        <v>11429757.0</v>
+      </c>
+      <c r="BX56">
+        <v>11038855.0</v>
+      </c>
+      <c r="BY56">
+        <v>12190230.0</v>
+      </c>
+      <c r="BZ56">
+        <v>16552146.0</v>
+      </c>
+      <c r="CA56">
+        <v>10174917.0</v>
+      </c>
+      <c r="CB56">
+        <v>11494011.0</v>
+      </c>
+      <c r="CC56">
+        <v>12542613.0</v>
+      </c>
+      <c r="CD56">
+        <v>11496816.0</v>
+      </c>
+      <c r="CE56">
+        <v>7368841.0</v>
+      </c>
+      <c r="CF56">
+        <v>7918045.0</v>
+      </c>
+      <c r="CG56">
+        <v>6527464.0</v>
+      </c>
+      <c r="CH56">
+        <v>5436029.0</v>
+      </c>
+      <c r="CI56">
+        <v>5644551.0</v>
+      </c>
+      <c r="CJ56">
+        <v>5089687.0</v>
+      </c>
+      <c r="CK56">
+        <v>4094845.0</v>
+      </c>
+      <c r="CL56">
+        <v>3485343.0</v>
+      </c>
+      <c r="CM56">
+        <v>4074435.0</v>
+      </c>
+      <c r="CN56">
+        <v>4861602.0</v>
+      </c>
+      <c r="CO56">
+        <v>7026686.0</v>
+      </c>
+      <c r="CP56">
+        <v>5108077.0</v>
+      </c>
+      <c r="CQ56">
+        <v>4881328.0</v>
+      </c>
+      <c r="CR56">
+        <v>5233448.0</v>
+      </c>
+      <c r="CS56">
+        <v>5203104.0</v>
+      </c>
+      <c r="CT56">
+        <v>4480033.0</v>
+      </c>
+      <c r="CU56">
+        <v>2430485.0</v>
+      </c>
+      <c r="CV56"/>
+      <c r="CW56">
+        <v>2314830.0</v>
+      </c>
+      <c r="CX56">
+        <v>2084788.0</v>
+      </c>
+      <c r="CY56">
+        <v>1851601.0</v>
+      </c>
+      <c r="CZ56">
+        <v>1473192.0</v>
+      </c>
+      <c r="DA56">
+        <v>1250459.0</v>
+      </c>
+      <c r="DB56">
+        <v>2000296.0</v>
+      </c>
+      <c r="DC56">
+        <v>1231027.0</v>
+      </c>
+      <c r="DD56"/>
+    </row>
+    <row r="57" spans="1:108">
+      <c r="A57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
+        <v>3873455000.0</v>
+      </c>
+      <c r="D57">
+        <v>3716803000.0</v>
+      </c>
+      <c r="E57">
+        <v>3676417000.0</v>
+      </c>
+      <c r="F57">
+        <v>3636329000.0</v>
+      </c>
+      <c r="G57">
+        <v>3620886000.0</v>
+      </c>
+      <c r="H57">
+        <v>3435765000.0</v>
+      </c>
+      <c r="I57">
+        <v>3518825000.0</v>
+      </c>
+      <c r="J57">
+        <v>3459869000.0</v>
+      </c>
+      <c r="K57">
+        <v>3460681000.0</v>
+      </c>
+      <c r="L57">
+        <v>3379564000.0</v>
+      </c>
+      <c r="M57">
+        <v>3347771000.0</v>
+      </c>
+      <c r="N57">
+        <v>3433018000.0</v>
+      </c>
+      <c r="O57">
+        <v>3426774000.0</v>
+      </c>
+      <c r="P57">
+        <v>3225628000.0</v>
+      </c>
+      <c r="Q57">
+        <v>3001452000.0</v>
+      </c>
+      <c r="R57">
+        <v>2870158000.0</v>
+      </c>
+      <c r="S57">
+        <v>2435298000.0</v>
+      </c>
+      <c r="T57">
+        <v>2493186000.0</v>
+      </c>
+      <c r="U57">
+        <v>2240866000.0</v>
+      </c>
+      <c r="V57">
+        <v>2112992000.0</v>
+      </c>
+      <c r="W57">
+        <v>2258751000.0</v>
+      </c>
+      <c r="X57">
+        <v>2142758000.0</v>
+      </c>
+      <c r="Y57">
+        <v>2181056000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2188643000.0</v>
+      </c>
+      <c r="AA57">
+        <v>2025698000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1876124000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1899295000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1854008000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1758235000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1648136000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1589483000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1613500000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1561200000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1381123000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1396800000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1383100000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1341000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1091151000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1045075000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1049124000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1003241000.0</v>
+      </c>
+      <c r="AR57">
+        <v>6923000.0</v>
+      </c>
+      <c r="AS57">
+        <v>943918000.0</v>
+      </c>
+      <c r="AT57">
+        <v>894524000.0</v>
+      </c>
+      <c r="AU57">
+        <v>850310000.0</v>
+      </c>
+      <c r="AV57">
+        <v>788907000.0</v>
+      </c>
+      <c r="AW57">
+        <v>772760000.0</v>
+      </c>
+      <c r="AX57">
+        <v>747369000.0</v>
+      </c>
+      <c r="AY57">
+        <v>722412000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>680319000.0</v>
+      </c>
+      <c r="BA57">
+        <v>610607000.0</v>
+      </c>
+      <c r="BB57">
+        <v>632072000.0</v>
+      </c>
+      <c r="BC57">
+        <v>612394000.0</v>
+      </c>
+      <c r="BD57">
+        <v>589489000.0</v>
+      </c>
+      <c r="BE57">
+        <v>574439000.0</v>
+      </c>
+      <c r="BF57">
+        <v>677117000.0</v>
+      </c>
+      <c r="BG57">
+        <v>689422000.0</v>
+      </c>
+      <c r="BH57">
+        <v>685612000.0</v>
+      </c>
+      <c r="BI57">
+        <v>677376000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>679149000.0</v>
+      </c>
+      <c r="BK57">
+        <v>682754000.0</v>
+      </c>
+      <c r="BL57">
+        <v>658996000.0</v>
+      </c>
+      <c r="BM57">
+        <v>542742000.0</v>
+      </c>
+      <c r="BN57">
+        <v>540331000.0</v>
+      </c>
+      <c r="BO57">
+        <v>521811000.0</v>
+      </c>
+      <c r="BP57">
+        <v>641034000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>504566000.0</v>
+      </c>
+      <c r="BR57">
+        <v>519131000.0</v>
+      </c>
+      <c r="BS57">
+        <v>483100000.0</v>
+      </c>
+      <c r="BT57">
+        <v>488838000.0</v>
+      </c>
+      <c r="BU57">
+        <v>480655000.0</v>
+      </c>
+      <c r="BV57">
+        <v>486244000.0</v>
+      </c>
+      <c r="BW57">
+        <v>472346173.0</v>
+      </c>
+      <c r="BX57">
+        <v>417109203.0</v>
+      </c>
+      <c r="BY57">
+        <v>429018156.0</v>
+      </c>
+      <c r="BZ57">
+        <v>388324602.0</v>
+      </c>
+      <c r="CA57">
+        <v>387546500.0</v>
+      </c>
+      <c r="CB57">
+        <v>348726398.0</v>
+      </c>
+      <c r="CC57">
+        <v>343132229.0</v>
+      </c>
+      <c r="CD57">
+        <v>311040436.0</v>
+      </c>
+      <c r="CE57">
+        <v>291981733.0</v>
+      </c>
+      <c r="CF57">
+        <v>281150328.0</v>
+      </c>
+      <c r="CG57">
+        <v>294170833.0</v>
+      </c>
+      <c r="CH57">
+        <v>283677546.0</v>
+      </c>
+      <c r="CI57">
+        <v>246312453.0</v>
+      </c>
+      <c r="CJ57">
+        <v>258162130.0</v>
+      </c>
+      <c r="CK57">
+        <v>259222021.0</v>
+      </c>
+      <c r="CL57">
+        <v>251161878.0</v>
+      </c>
+      <c r="CM57">
+        <v>213317901.0</v>
+      </c>
+      <c r="CN57">
+        <v>211892896.0</v>
+      </c>
+      <c r="CO57">
+        <v>163929853.0</v>
+      </c>
+      <c r="CP57">
+        <v>155447423.0</v>
+      </c>
+      <c r="CQ57">
+        <v>141112932.0</v>
+      </c>
+      <c r="CR57">
+        <v>144625874.0</v>
+      </c>
+      <c r="CS57">
+        <v>146312431.0</v>
+      </c>
+      <c r="CT57">
+        <v>134090851.0</v>
+      </c>
+      <c r="CU57">
+        <v>121162281.0</v>
+      </c>
+      <c r="CV57">
+        <v>109100000.0</v>
+      </c>
+      <c r="CW57">
+        <v>85586930.0</v>
+      </c>
+      <c r="CX57">
+        <v>73767838.0</v>
+      </c>
+      <c r="CY57">
+        <v>67341643.0</v>
+      </c>
+      <c r="CZ57">
+        <v>51726814.0</v>
+      </c>
+      <c r="DA57">
+        <v>41365090.0</v>
+      </c>
+      <c r="DB57">
+        <v>30211507.0</v>
+      </c>
+      <c r="DC57">
+        <v>17843788.0</v>
+      </c>
+      <c r="DD57"/>
+    </row>
+    <row r="58" spans="1:108">
+      <c r="A58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B58">
+        <v>4247903000.0</v>
+      </c>
+      <c r="C58">
+        <v>4198989000.0</v>
+      </c>
+      <c r="D58">
+        <v>4034837000.0</v>
+      </c>
+      <c r="E58">
+        <v>4002241000.0</v>
+      </c>
+      <c r="F58">
+        <v>3962605000.0</v>
+      </c>
+      <c r="G58">
+        <v>3946713000.0</v>
+      </c>
+      <c r="H58">
+        <v>3757149000.0</v>
+      </c>
+      <c r="I58">
+        <v>3848093000.0</v>
+      </c>
+      <c r="J58">
+        <v>3791101000.0</v>
+      </c>
+      <c r="K58">
+        <v>3790448000.0</v>
+      </c>
+      <c r="L58">
+        <v>3743322000.0</v>
+      </c>
+      <c r="M58">
+        <v>3716059000.0</v>
+      </c>
+      <c r="N58">
+        <v>3700593000.0</v>
+      </c>
+      <c r="O58">
+        <v>3638790000.0</v>
+      </c>
+      <c r="P58">
+        <v>211214000.0</v>
+      </c>
+      <c r="Q58">
+        <v>3151884000.0</v>
+      </c>
+      <c r="R58">
+        <v>3005026000.0</v>
+      </c>
+      <c r="S58">
+        <v>36133000.0</v>
+      </c>
+      <c r="T58">
+        <v>36106000.0</v>
+      </c>
+      <c r="U58">
+        <v>36079000.0</v>
+      </c>
+      <c r="V58">
+        <v>36052000.0</v>
+      </c>
+      <c r="W58">
+        <v>2340401000.0</v>
+      </c>
+      <c r="X58">
+        <v>2254293000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2260662000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2266141000.0</v>
+      </c>
+      <c r="AA58">
+        <v>2161774000.0</v>
+      </c>
+      <c r="AB58">
+        <v>2061335000.0</v>
+      </c>
+      <c r="AC58">
+        <v>2003132000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1926190000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1833240000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1726698000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1690763000.0</v>
+      </c>
+      <c r="AH58">
+        <v>42003000.0</v>
+      </c>
+      <c r="AI58">
+        <v>42003000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1474939000.0</v>
+      </c>
+      <c r="AK58">
+        <v>52603000.0</v>
+      </c>
+      <c r="AL58">
+        <v>86603000.0</v>
+      </c>
+      <c r="AM58">
+        <v>131103000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1231036000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1183723000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1188307000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1141022000.0</v>
+      </c>
+      <c r="AR58">
+        <v>128603000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1082507000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1031333000.0</v>
+      </c>
+      <c r="AU58">
+        <v>987284000.0</v>
+      </c>
+      <c r="AV58">
+        <v>946873000.0</v>
+      </c>
+      <c r="AW58">
+        <v>933961000.0</v>
+      </c>
+      <c r="AX58">
+        <v>895203000.0</v>
+      </c>
+      <c r="AY58">
+        <v>867109000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>825166000.0</v>
+      </c>
+      <c r="BA58">
+        <v>785114000.0</v>
+      </c>
+      <c r="BB58">
+        <v>775445000.0</v>
+      </c>
+      <c r="BC58">
+        <v>757279000.0</v>
+      </c>
+      <c r="BD58">
+        <v>733873000.0</v>
+      </c>
+      <c r="BE58">
+        <v>717128000.0</v>
+      </c>
+      <c r="BF58">
+        <v>696461000.0</v>
+      </c>
+      <c r="BG58">
+        <v>707000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>705206000.0</v>
+      </c>
+      <c r="BI58">
+        <v>696238000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>697347000.0</v>
+      </c>
+      <c r="BK58">
+        <v>700343000.0</v>
+      </c>
+      <c r="BL58">
+        <v>677274000.0</v>
+      </c>
+      <c r="BM58">
+        <v>683782000.0</v>
+      </c>
+      <c r="BN58">
+        <v>681472000.0</v>
+      </c>
+      <c r="BO58">
+        <v>682602000.0</v>
+      </c>
+      <c r="BP58">
+        <v>659456000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>672437000.0</v>
+      </c>
+      <c r="BR58">
+        <v>683758000.0</v>
+      </c>
+      <c r="BS58">
+        <v>647031000.0</v>
+      </c>
+      <c r="BT58">
+        <v>653193000.0</v>
+      </c>
+      <c r="BU58">
+        <v>658917000.0</v>
+      </c>
+      <c r="BV58">
+        <v>659200000.0</v>
+      </c>
+      <c r="BW58">
+        <v>644599235.0</v>
+      </c>
+      <c r="BX58">
+        <v>589851088.0</v>
+      </c>
+      <c r="BY58">
+        <v>577179108.0</v>
+      </c>
+      <c r="BZ58">
+        <v>537422324.0</v>
+      </c>
+      <c r="CA58">
+        <v>522021743.0</v>
+      </c>
+      <c r="CB58">
+        <v>474760505.0</v>
+      </c>
+      <c r="CC58">
+        <v>461805824.0</v>
+      </c>
+      <c r="CD58">
+        <v>423280333.0</v>
+      </c>
+      <c r="CE58">
+        <v>386471619.0</v>
+      </c>
+      <c r="CF58">
+        <v>374839796.0</v>
+      </c>
+      <c r="CG58">
+        <v>344826714.0</v>
+      </c>
+      <c r="CH58">
+        <v>327603364.0</v>
+      </c>
+      <c r="CI58">
+        <v>313217632.0</v>
+      </c>
+      <c r="CJ58">
+        <v>287732610.0</v>
+      </c>
+      <c r="CK58">
+        <v>267453486.0</v>
+      </c>
+      <c r="CL58">
+        <v>261452139.0</v>
+      </c>
+      <c r="CM58">
+        <v>247251253.0</v>
+      </c>
+      <c r="CN58">
+        <v>219468253.0</v>
+      </c>
+      <c r="CO58">
+        <v>203929853.0</v>
+      </c>
+      <c r="CP58">
+        <v>180947423.0</v>
+      </c>
+      <c r="CQ58">
+        <v>169612932.0</v>
+      </c>
+      <c r="CR58">
+        <v>160125874.0</v>
+      </c>
+      <c r="CS58">
+        <v>148377912.0</v>
+      </c>
+      <c r="CT58">
+        <v>135344757.0</v>
+      </c>
+      <c r="CU58">
+        <v>124331273.0</v>
+      </c>
+      <c r="CV58">
+        <v>109105591.0</v>
+      </c>
+      <c r="CW58">
+        <v>92616360.0</v>
+      </c>
+      <c r="CX58">
+        <v>74557004.0</v>
+      </c>
+      <c r="CY58">
+        <v>67549682.0</v>
+      </c>
+      <c r="CZ58">
+        <v>51953208.0</v>
+      </c>
+      <c r="DA58">
+        <v>41527969.0</v>
+      </c>
+      <c r="DB58">
+        <v>30317765.0</v>
+      </c>
+      <c r="DC58">
+        <v>17912656.0</v>
+      </c>
+      <c r="DD58"/>
+    </row>
+    <row r="59" spans="1:108">
+      <c r="A59" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59"/>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+    </row>
+    <row r="60" spans="1:108">
+      <c r="A60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60">
+        <v>452268000.0</v>
+      </c>
+      <c r="C60">
+        <v>379413000.0</v>
+      </c>
+      <c r="D60">
+        <v>368657000.0</v>
+      </c>
+      <c r="E60">
+        <v>356348000.0</v>
+      </c>
+      <c r="F60">
+        <v>345462000.0</v>
+      </c>
+      <c r="G60">
+        <v>337598000.0</v>
+      </c>
+      <c r="H60">
+        <v>330444000.0</v>
+      </c>
+      <c r="I60">
+        <v>326538000.0</v>
+      </c>
+      <c r="J60">
+        <v>318748000.0</v>
+      </c>
+      <c r="K60">
+        <v>315256000.0</v>
+      </c>
+      <c r="L60">
+        <v>312467000.0</v>
+      </c>
+      <c r="M60">
+        <v>303898000.0</v>
+      </c>
+      <c r="N60">
+        <v>301514000.0</v>
+      </c>
+      <c r="O60">
+        <v>299350000.0</v>
+      </c>
+      <c r="P60">
+        <v>294512000.0</v>
+      </c>
+      <c r="Q60">
+        <v>287785000.0</v>
+      </c>
+      <c r="R60">
+        <v>282637000.0</v>
+      </c>
+      <c r="S60">
+        <v>278524000.0</v>
+      </c>
+      <c r="T60">
+        <v>277901000.0</v>
+      </c>
+      <c r="U60">
+        <v>265629000.0</v>
+      </c>
+      <c r="V60">
+        <v>251659000.0</v>
+      </c>
+      <c r="W60">
+        <v>239521000.0</v>
+      </c>
+      <c r="X60">
+        <v>228294000.0</v>
+      </c>
+      <c r="Y60">
+        <v>218749000.0</v>
+      </c>
+      <c r="Z60">
+        <v>216154000.0</v>
+      </c>
+      <c r="AA60">
+        <v>210475000.0</v>
+      </c>
+      <c r="AB60">
+        <v>205860000.0</v>
+      </c>
+      <c r="AC60">
+        <v>198494000.0</v>
+      </c>
+      <c r="AD60">
+        <v>189854000.0</v>
+      </c>
+      <c r="AE60">
+        <v>181186000.0</v>
+      </c>
+      <c r="AF60">
+        <v>173916000.0</v>
+      </c>
+      <c r="AG60">
+        <v>166944000.0</v>
+      </c>
+      <c r="AH60">
+        <v>160856000.0</v>
+      </c>
+      <c r="AI60">
+        <v>154739000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>149686000.0</v>
+      </c>
+      <c r="AK60">
+        <v>147449000.0</v>
+      </c>
+      <c r="AL60">
+        <v>142736000.0</v>
+      </c>
+      <c r="AM60">
+        <v>113566000.0</v>
+      </c>
+      <c r="AN60">
+        <v>109872000.0</v>
+      </c>
+      <c r="AO60">
+        <v>106023000.0</v>
+      </c>
+      <c r="AP60">
+        <v>102403000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>98295000.0</v>
+      </c>
+      <c r="AR60">
+        <v>94240000.0</v>
+      </c>
+      <c r="AS60">
+        <v>91050000.0</v>
+      </c>
+      <c r="AT60">
+        <v>87667000.0</v>
+      </c>
+      <c r="AU60">
+        <v>85353000.0</v>
+      </c>
+      <c r="AV60">
+        <v>82992000.0</v>
+      </c>
+      <c r="AW60">
+        <v>73592000.0</v>
+      </c>
+      <c r="AX60">
+        <v>71886000.0</v>
+      </c>
+      <c r="AY60">
+        <v>69775000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>65665000.0</v>
+      </c>
+      <c r="BA60">
+        <v>64776000.0</v>
+      </c>
+      <c r="BB60">
+        <v>63562000.0</v>
+      </c>
+      <c r="BC60">
+        <v>64426000.0</v>
+      </c>
+      <c r="BD60">
+        <v>64125000.0</v>
+      </c>
+      <c r="BE60">
+        <v>63287000.0</v>
+      </c>
+      <c r="BF60">
+        <v>63171000.0</v>
+      </c>
+      <c r="BG60">
+        <v>63006000.0</v>
+      </c>
+      <c r="BH60">
+        <v>62539000.0</v>
+      </c>
+      <c r="BI60">
+        <v>61868000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>60755000.0</v>
+      </c>
+      <c r="BK60">
+        <v>59796000.0</v>
+      </c>
+      <c r="BL60">
+        <v>59216000.0</v>
+      </c>
+      <c r="BM60">
+        <v>60106000.0</v>
+      </c>
+      <c r="BN60">
+        <v>59919000.0</v>
+      </c>
+      <c r="BO60">
+        <v>60166000.0</v>
+      </c>
+      <c r="BP60">
+        <v>59841000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>60232000.0</v>
+      </c>
+      <c r="BR60">
+        <v>59314000.0</v>
+      </c>
+      <c r="BS60">
+        <v>57973000.0</v>
+      </c>
+      <c r="BT60">
+        <v>39786000.0</v>
+      </c>
+      <c r="BU60">
+        <v>37649000.0</v>
+      </c>
+      <c r="BV60">
+        <v>38664000.0</v>
+      </c>
+      <c r="BW60">
+        <v>39417304.0</v>
+      </c>
+      <c r="BX60">
+        <v>38277773.0</v>
+      </c>
+      <c r="BY60">
+        <v>37091510.0</v>
+      </c>
+      <c r="BZ60">
+        <v>35685729.0</v>
+      </c>
+      <c r="CA60">
+        <v>35633768.0</v>
+      </c>
+      <c r="CB60">
+        <v>34583446.0</v>
+      </c>
+      <c r="CC60">
+        <v>33333621.0</v>
+      </c>
+      <c r="CD60">
+        <v>31975790.0</v>
+      </c>
+      <c r="CE60">
+        <v>31309896.0</v>
+      </c>
+      <c r="CF60">
+        <v>30472747.0</v>
+      </c>
+      <c r="CG60">
+        <v>30461582.0</v>
+      </c>
+      <c r="CH60">
+        <v>29555378.0</v>
+      </c>
+      <c r="CI60">
+        <v>28659869.0</v>
+      </c>
+      <c r="CJ60">
+        <v>28078588.0</v>
+      </c>
+      <c r="CK60">
+        <v>25487610.0</v>
+      </c>
+      <c r="CL60">
+        <v>11940562.0</v>
+      </c>
+      <c r="CM60">
+        <v>11560278.0</v>
+      </c>
+      <c r="CN60">
+        <v>11186968.0</v>
+      </c>
+      <c r="CO60">
+        <v>10827244.0</v>
+      </c>
+      <c r="CP60">
+        <v>10600556.0</v>
+      </c>
+      <c r="CQ60">
+        <v>10390943.0</v>
+      </c>
+      <c r="CR60">
+        <v>10231789.0</v>
+      </c>
+      <c r="CS60">
+        <v>9895124.0</v>
+      </c>
+      <c r="CT60">
+        <v>9635021.0</v>
+      </c>
+      <c r="CU60">
+        <v>9420340.0</v>
+      </c>
+      <c r="CV60">
+        <v>9459000.0</v>
+      </c>
+      <c r="CW60">
+        <v>9508446.0</v>
+      </c>
+      <c r="CX60">
+        <v>9403379.0</v>
+      </c>
+      <c r="CY60">
+        <v>9463183.0</v>
+      </c>
+      <c r="CZ60">
+        <v>9474980.0</v>
+      </c>
+      <c r="DA60">
+        <v>9550084.0</v>
+      </c>
+      <c r="DB60">
+        <v>9660892.0</v>
+      </c>
+      <c r="DC60">
+        <v>9833449.0</v>
+      </c>
+      <c r="DD60">
+        <v>10100000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:108">
+      <c r="A61" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61"/>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+    </row>
+    <row r="62" spans="1:108">
+      <c r="A62" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2">
+        <v>109480000.0</v>
+      </c>
+      <c r="C2">
+        <v>120115000.0</v>
+      </c>
+      <c r="D2">
+        <v>101204000.0</v>
+      </c>
+      <c r="E2">
+        <v>26196000.0</v>
+      </c>
+      <c r="F2">
+        <v>-6965000.0</v>
+      </c>
+      <c r="G2">
+        <v>44608000.0</v>
+      </c>
+      <c r="H2">
+        <v>27683000.0</v>
+      </c>
+      <c r="I2">
+        <v>18405000.0</v>
+      </c>
+      <c r="J2">
+        <v>12333000.0</v>
+      </c>
+      <c r="K2">
+        <v>10492000.0</v>
+      </c>
+      <c r="L2">
+        <v>10701000.0</v>
+      </c>
+      <c r="M2">
+        <v>11083000.0</v>
+      </c>
+      <c r="N2">
+        <v>10572000.0</v>
+      </c>
+      <c r="O2">
+        <v>13252000.0</v>
+      </c>
+      <c r="P2">
+        <v>17124000.0</v>
+      </c>
+      <c r="Q2">
+        <v>20927000.0</v>
+      </c>
+      <c r="R2">
+        <v>21205000.0</v>
+      </c>
+      <c r="S2">
+        <v>25014000.0</v>
+      </c>
+      <c r="T2">
+        <v>24830801.0</v>
+      </c>
+      <c r="U2">
+        <v>18229409.0</v>
+      </c>
+      <c r="V2">
+        <v>10584863.0</v>
+      </c>
+      <c r="W2">
+        <v>6626557.0</v>
+      </c>
+      <c r="X2">
+        <v>4667940.0</v>
+      </c>
+      <c r="Y2">
+        <v>4542183.0</v>
+      </c>
+      <c r="Z2">
+        <v>3952941.0</v>
+      </c>
+      <c r="AA2">
+        <v>2123618.0</v>
+      </c>
+      <c r="AB2">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3">
+        <v>4737000.0</v>
+      </c>
+      <c r="C3">
+        <v>4810000.0</v>
+      </c>
+      <c r="D3">
+        <v>4816000.0</v>
+      </c>
+      <c r="E3">
+        <v>3698000.0</v>
+      </c>
+      <c r="F3">
+        <v>2319000.0</v>
+      </c>
+      <c r="G3">
+        <v>2190000.0</v>
+      </c>
+      <c r="H3">
+        <v>1915000.0</v>
+      </c>
+      <c r="I3">
+        <v>1755000.0</v>
+      </c>
+      <c r="J3">
+        <v>1460000.0</v>
+      </c>
+      <c r="K3">
+        <v>1251000.0</v>
+      </c>
+      <c r="L3">
+        <v>1310000.0</v>
+      </c>
+      <c r="M3">
+        <v>1207000.0</v>
+      </c>
+      <c r="N3">
+        <v>1205000.0</v>
+      </c>
+      <c r="O3">
+        <v>979000.0</v>
+      </c>
+      <c r="P3">
+        <v>884000.0</v>
+      </c>
+      <c r="Q3">
+        <v>853000.0</v>
+      </c>
+      <c r="R3">
+        <v>731000.0</v>
+      </c>
+      <c r="S3">
+        <v>541000.0</v>
+      </c>
+      <c r="T3">
+        <v>482717.0</v>
+      </c>
+      <c r="U3">
+        <v>348679.0</v>
+      </c>
+      <c r="V3">
+        <v>260009.0</v>
+      </c>
+      <c r="W3">
+        <v>163738.0</v>
+      </c>
+      <c r="X3">
+        <v>257391.0</v>
+      </c>
+      <c r="Y3">
+        <v>209810.0</v>
+      </c>
+      <c r="Z3">
+        <v>192546.0</v>
+      </c>
+      <c r="AA3">
+        <v>38322.0</v>
+      </c>
+      <c r="AB3">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5">
+        <v>39605000.0</v>
+      </c>
+      <c r="C5">
+        <v>19912000.0</v>
+      </c>
+      <c r="D5">
+        <v>17427000.0</v>
+      </c>
+      <c r="E5">
+        <v>38113000.0</v>
+      </c>
+      <c r="F5">
+        <v>60803000.0</v>
+      </c>
+      <c r="G5">
+        <v>23819000.0</v>
+      </c>
+      <c r="H5">
+        <v>35479000.0</v>
+      </c>
+      <c r="I5">
+        <v>28690000.0</v>
+      </c>
+      <c r="J5">
+        <v>23661000.0</v>
+      </c>
+      <c r="K5">
+        <v>20369000.0</v>
+      </c>
+      <c r="L5">
+        <v>15536000.0</v>
+      </c>
+      <c r="M5">
+        <v>9738000.0</v>
+      </c>
+      <c r="N5">
+        <v>7536000.0</v>
+      </c>
+      <c r="O5">
+        <v>5695000.0</v>
+      </c>
+      <c r="P5">
+        <v>2921000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1083000.0</v>
+      </c>
+      <c r="R5">
+        <v>1764000.0</v>
+      </c>
+      <c r="S5">
+        <v>2478000.0</v>
+      </c>
+      <c r="T5">
+        <v>5076458.0</v>
+      </c>
+      <c r="U5">
+        <v>5927703.0</v>
+      </c>
+      <c r="V5">
+        <v>4055083.0</v>
+      </c>
+      <c r="W5">
+        <v>3246311.0</v>
+      </c>
+      <c r="X5">
+        <v>1622449.0</v>
+      </c>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
+        <v>-141178.0</v>
+      </c>
+      <c r="AA5">
+        <v>-699553.0</v>
+      </c>
+      <c r="AB5">
+        <v>-530000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B6">
+        <v>44342000.0</v>
+      </c>
+      <c r="C6">
+        <v>24722000.0</v>
+      </c>
+      <c r="D6">
+        <v>22243000.0</v>
+      </c>
+      <c r="E6">
+        <v>41811000.0</v>
+      </c>
+      <c r="F6">
+        <v>63122000.0</v>
+      </c>
+      <c r="G6">
+        <v>26009000.0</v>
+      </c>
+      <c r="H6">
+        <v>37394000.0</v>
+      </c>
+      <c r="I6">
+        <v>30445000.0</v>
+      </c>
+      <c r="J6">
+        <v>25121000.0</v>
+      </c>
+      <c r="K6">
+        <v>21620000.0</v>
+      </c>
+      <c r="L6">
+        <v>16846000.0</v>
+      </c>
+      <c r="M6">
+        <v>10945000.0</v>
+      </c>
+      <c r="N6">
+        <v>8741000.0</v>
+      </c>
+      <c r="O6">
+        <v>6674000.0</v>
+      </c>
+      <c r="P6">
+        <v>3805000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1936000.0</v>
+      </c>
+      <c r="R6">
+        <v>2495000.0</v>
+      </c>
+      <c r="S6">
+        <v>3019000.0</v>
+      </c>
+      <c r="T6">
+        <v>5559175.0</v>
+      </c>
+      <c r="U6">
+        <v>6276382.0</v>
+      </c>
+      <c r="V6">
+        <v>4315092.0</v>
+      </c>
+      <c r="W6">
+        <v>3410049.0</v>
+      </c>
+      <c r="X6">
+        <v>1879840.0</v>
+      </c>
+      <c r="Y6">
+        <v>209810.0</v>
+      </c>
+      <c r="Z6">
+        <v>51368.0</v>
+      </c>
+      <c r="AA6">
+        <v>-661231.0</v>
+      </c>
+      <c r="AB6">
+        <v>-520000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-2441000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B9">
+        <v>115139000.0</v>
+      </c>
+      <c r="C9">
+        <v>93335000.0</v>
+      </c>
+      <c r="D9">
+        <v>86254000.0</v>
+      </c>
+      <c r="E9">
+        <v>101440000.0</v>
+      </c>
+      <c r="F9">
+        <v>117233000.0</v>
+      </c>
+      <c r="G9">
+        <v>77563000.0</v>
+      </c>
+      <c r="H9">
+        <v>75012000.0</v>
+      </c>
+      <c r="I9">
+        <v>64301000.0</v>
+      </c>
+      <c r="J9">
+        <v>58213000.0</v>
+      </c>
+      <c r="K9">
+        <v>51545000.0</v>
+      </c>
+      <c r="L9">
+        <v>43745000.0</v>
+      </c>
+      <c r="M9">
+        <v>34645000.0</v>
+      </c>
+      <c r="N9">
+        <v>29348000.0</v>
+      </c>
+      <c r="O9">
+        <v>25208000.0</v>
+      </c>
+      <c r="P9">
+        <v>20788000.0</v>
+      </c>
+      <c r="Q9">
+        <v>17647000.0</v>
+      </c>
+      <c r="R9">
+        <v>16815000.0</v>
+      </c>
+      <c r="S9">
+        <v>16730000.0</v>
+      </c>
+      <c r="T9">
+        <v>15951242.0</v>
+      </c>
+      <c r="U9">
+        <v>13279011.0</v>
+      </c>
+      <c r="V9">
+        <v>11910463.0</v>
+      </c>
+      <c r="W9">
+        <v>8099606.0</v>
+      </c>
+      <c r="X9">
+        <v>5475298.0</v>
+      </c>
+      <c r="Y9">
+        <v>4130898.0</v>
+      </c>
+      <c r="Z9">
+        <v>2641304.0</v>
+      </c>
+      <c r="AA9">
+        <v>1082983.0</v>
+      </c>
+      <c r="AB9">
+        <v>80000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10">
+        <v>39605000.0</v>
+      </c>
+      <c r="C10">
+        <v>19912000.0</v>
+      </c>
+      <c r="D10">
+        <v>17427000.0</v>
+      </c>
+      <c r="E10">
+        <v>38113000.0</v>
+      </c>
+      <c r="F10">
+        <v>60803000.0</v>
+      </c>
+      <c r="G10">
+        <v>23819000.0</v>
+      </c>
+      <c r="H10">
+        <v>35479000.0</v>
+      </c>
+      <c r="I10">
+        <v>28690000.0</v>
+      </c>
+      <c r="J10">
+        <v>23661000.0</v>
+      </c>
+      <c r="K10">
+        <v>20369000.0</v>
+      </c>
+      <c r="L10">
+        <v>15536000.0</v>
+      </c>
+      <c r="M10">
+        <v>9738000.0</v>
+      </c>
+      <c r="N10">
+        <v>7536000.0</v>
+      </c>
+      <c r="O10">
+        <v>5695000.0</v>
+      </c>
+      <c r="P10">
+        <v>2921000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1083000.0</v>
+      </c>
+      <c r="R10">
+        <v>1764000.0</v>
+      </c>
+      <c r="S10">
+        <v>2478000.0</v>
+      </c>
+      <c r="T10">
+        <v>5076458.0</v>
+      </c>
+      <c r="U10">
+        <v>5927703.0</v>
+      </c>
+      <c r="V10">
+        <v>4055083.0</v>
+      </c>
+      <c r="W10">
+        <v>3246311.0</v>
+      </c>
+      <c r="X10">
+        <v>1622449.0</v>
+      </c>
+      <c r="Y10">
+        <v>752416.0</v>
+      </c>
+      <c r="Z10">
+        <v>-141178.0</v>
+      </c>
+      <c r="AA10">
+        <v>-699553.0</v>
+      </c>
+      <c r="AB10">
+        <v>-530000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11">
+        <v>9239000.0</v>
+      </c>
+      <c r="C11">
+        <v>4382000.0</v>
+      </c>
+      <c r="D11">
+        <v>4001000.0</v>
+      </c>
+      <c r="E11">
+        <v>8998000.0</v>
+      </c>
+      <c r="F11">
+        <v>14092000.0</v>
+      </c>
+      <c r="G11">
+        <v>5491000.0</v>
+      </c>
+      <c r="H11">
+        <v>7621000.0</v>
+      </c>
+      <c r="I11">
+        <v>6401000.0</v>
+      </c>
+      <c r="J11">
+        <v>10616000.0</v>
+      </c>
+      <c r="K11">
+        <v>7333000.0</v>
+      </c>
+      <c r="L11">
+        <v>5369000.0</v>
+      </c>
+      <c r="M11">
+        <v>3113000.0</v>
+      </c>
+      <c r="N11">
+        <v>2416000.0</v>
+      </c>
+      <c r="O11">
+        <v>1833000.0</v>
+      </c>
+      <c r="P11">
+        <v>833000.0</v>
+      </c>
+      <c r="Q11">
+        <v>193000.0</v>
+      </c>
+      <c r="R11">
+        <v>345000.0</v>
+      </c>
+      <c r="S11">
+        <v>626000.0</v>
+      </c>
+      <c r="T11">
+        <v>1641016.0</v>
+      </c>
+      <c r="U11">
+        <v>2026909.0</v>
+      </c>
+      <c r="V11">
+        <v>1540931.0</v>
+      </c>
+      <c r="W11">
+        <v>1233722.0</v>
+      </c>
+      <c r="X11">
+        <v>616534.0</v>
+      </c>
+      <c r="Y11">
+        <v>-752416.0</v>
+      </c>
+      <c r="Z11">
+        <v>-22000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-38000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-10000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>179</v>
+      </c>
+      <c r="B12">
+        <v>106530000.0</v>
+      </c>
+      <c r="C12">
+        <v>119990000.0</v>
+      </c>
+      <c r="D12">
+        <v>99944000.0</v>
+      </c>
+      <c r="E12">
+        <v>20041000.0</v>
+      </c>
+      <c r="F12">
+        <v>5435000.0</v>
+      </c>
+      <c r="G12">
+        <v>15008000.0</v>
+      </c>
+      <c r="H12">
+        <v>25383000.0</v>
+      </c>
+      <c r="I12">
+        <v>16505000.0</v>
+      </c>
+      <c r="J12">
+        <v>10333000.0</v>
+      </c>
+      <c r="K12">
+        <v>8192000.0</v>
+      </c>
+      <c r="L12">
+        <v>7501000.0</v>
+      </c>
+      <c r="M12">
+        <v>6908000.0</v>
+      </c>
+      <c r="N12">
+        <v>7097000.0</v>
+      </c>
+      <c r="O12">
+        <v>8702000.0</v>
+      </c>
+      <c r="P12">
+        <v>11854000.0</v>
+      </c>
+      <c r="Q12">
+        <v>15317000.0</v>
+      </c>
+      <c r="R12">
+        <v>16895000.0</v>
+      </c>
+      <c r="S12">
+        <v>21853000.0</v>
+      </c>
+      <c r="T12">
+        <v>22780801.0</v>
+      </c>
+      <c r="U12">
+        <v>16579409.0</v>
+      </c>
+      <c r="V12">
+        <v>9584863.0</v>
+      </c>
+      <c r="W12">
+        <v>5316557.0</v>
+      </c>
+      <c r="X12">
+        <v>3617940.0</v>
+      </c>
+      <c r="Y12">
+        <v>3492183.0</v>
+      </c>
+      <c r="Z12">
+        <v>3352941.0</v>
+      </c>
+      <c r="AA12">
+        <v>1523618.0</v>
+      </c>
+      <c r="AB12">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13">
+        <v>211481000.0</v>
+      </c>
+      <c r="C13">
+        <v>201212000.0</v>
+      </c>
+      <c r="D13">
+        <v>177598000.0</v>
+      </c>
+      <c r="E13">
+        <v>117662000.0</v>
+      </c>
+      <c r="F13">
+        <v>93167000.0</v>
+      </c>
+      <c r="G13">
+        <v>94818000.0</v>
+      </c>
+      <c r="H13">
+        <v>92652000.0</v>
+      </c>
+      <c r="I13">
+        <v>76657000.0</v>
+      </c>
+      <c r="J13">
+        <v>61209000.0</v>
+      </c>
+      <c r="K13">
+        <v>51191000.0</v>
+      </c>
+      <c r="L13">
+        <v>46030000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>182</v>
+      </c>
+      <c r="B15">
+        <v>30366000.0</v>
+      </c>
+      <c r="C15">
+        <v>15530000.0</v>
+      </c>
+      <c r="D15">
+        <v>13426000.0</v>
+      </c>
+      <c r="E15">
+        <v>29115000.0</v>
+      </c>
+      <c r="F15">
+        <v>46711000.0</v>
+      </c>
+      <c r="G15">
+        <v>18328000.0</v>
+      </c>
+      <c r="H15">
+        <v>27858000.0</v>
+      </c>
+      <c r="I15">
+        <v>22289000.0</v>
+      </c>
+      <c r="J15">
+        <v>13045000.0</v>
+      </c>
+      <c r="K15">
+        <v>13036000.0</v>
+      </c>
+      <c r="L15">
+        <v>10167000.0</v>
+      </c>
+      <c r="M15">
+        <v>6625000.0</v>
+      </c>
+      <c r="N15">
+        <v>5120000.0</v>
+      </c>
+      <c r="O15">
+        <v>3862000.0</v>
+      </c>
+      <c r="P15">
+        <v>2088000.0</v>
+      </c>
+      <c r="Q15">
+        <v>890000.0</v>
+      </c>
+      <c r="R15">
+        <v>1419000.0</v>
+      </c>
+      <c r="S15">
+        <v>1852000.0</v>
+      </c>
+      <c r="T15">
+        <v>3435442.0</v>
+      </c>
+      <c r="U15">
+        <v>3900794.0</v>
+      </c>
+      <c r="V15">
+        <v>2514152.0</v>
+      </c>
+      <c r="W15">
+        <v>2012589.0</v>
+      </c>
+      <c r="X15">
+        <v>1005915.0</v>
+      </c>
+      <c r="Y15">
+        <v>752416.0</v>
+      </c>
+      <c r="Z15">
+        <v>-119178.0</v>
+      </c>
+      <c r="AA15">
+        <v>-661553.0</v>
+      </c>
+      <c r="AB15">
+        <v>-520000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>29115000.0</v>
+      </c>
+      <c r="F16">
+        <v>46711000.0</v>
+      </c>
+      <c r="G16">
+        <v>18328000.0</v>
+      </c>
+      <c r="H16">
+        <v>27858000.0</v>
+      </c>
+      <c r="I16">
+        <v>22289000.0</v>
+      </c>
+      <c r="J16">
+        <v>13045000.0</v>
+      </c>
+      <c r="K16">
+        <v>13036000.0</v>
+      </c>
+      <c r="L16">
+        <v>10167000.0</v>
+      </c>
+      <c r="M16">
+        <v>5710000.0</v>
+      </c>
+      <c r="N16">
+        <v>4369000.0</v>
+      </c>
+      <c r="O16">
+        <v>2758000.0</v>
+      </c>
+      <c r="P16">
+        <v>944000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
+        <v>265000.0</v>
+      </c>
+      <c r="S16">
+        <v>1852000.0</v>
+      </c>
+      <c r="T16">
+        <v>3435000.0</v>
+      </c>
+      <c r="U16">
+        <v>3901000.0</v>
+      </c>
+      <c r="V16">
+        <v>2514000.0</v>
+      </c>
+      <c r="W16">
+        <v>2013000.0</v>
+      </c>
+      <c r="X16">
+        <v>1006000.0</v>
+      </c>
+      <c r="Y16">
+        <v>752000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17">
+        <v>30366000.0</v>
+      </c>
+      <c r="C17">
+        <v>15530000.0</v>
+      </c>
+      <c r="D17">
+        <v>13426000.0</v>
+      </c>
+      <c r="E17">
+        <v>29115000.0</v>
+      </c>
+      <c r="F17">
+        <v>46711000.0</v>
+      </c>
+      <c r="G17">
+        <v>18328000.0</v>
+      </c>
+      <c r="H17">
+        <v>27858000.0</v>
+      </c>
+      <c r="I17">
+        <v>22289000.0</v>
+      </c>
+      <c r="J17">
+        <v>13045000.0</v>
+      </c>
+      <c r="K17">
+        <v>13036000.0</v>
+      </c>
+      <c r="L17">
+        <v>10167000.0</v>
+      </c>
+      <c r="M17">
+        <v>6625000.0</v>
+      </c>
+      <c r="N17">
+        <v>5120000.0</v>
+      </c>
+      <c r="O17">
+        <v>3862000.0</v>
+      </c>
+      <c r="P17">
+        <v>2088000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>185</v>
+      </c>
+      <c r="B18">
+        <v>104951000.0</v>
+      </c>
+      <c r="C18">
+        <v>81222000.0</v>
+      </c>
+      <c r="D18">
+        <v>77654000.0</v>
+      </c>
+      <c r="E18">
+        <v>97621000.0</v>
+      </c>
+      <c r="F18">
+        <v>87732000.0</v>
+      </c>
+      <c r="G18">
+        <v>79810000.0</v>
+      </c>
+      <c r="H18">
+        <v>67269000.0</v>
+      </c>
+      <c r="I18">
+        <v>60152000.0</v>
+      </c>
+      <c r="J18">
+        <v>50876000.0</v>
+      </c>
+      <c r="K18">
+        <v>42999000.0</v>
+      </c>
+      <c r="L18">
+        <v>38529000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>186</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21">
+        <v>39605000.0</v>
+      </c>
+      <c r="C21">
+        <v>19912000.0</v>
+      </c>
+      <c r="D21">
+        <v>17427000.0</v>
+      </c>
+      <c r="E21">
+        <v>38113000.0</v>
+      </c>
+      <c r="F21">
+        <v>60803000.0</v>
+      </c>
+      <c r="G21">
+        <v>23819000.0</v>
+      </c>
+      <c r="H21">
+        <v>35479000.0</v>
+      </c>
+      <c r="I21">
+        <v>28690000.0</v>
+      </c>
+      <c r="J21">
+        <v>23661000.0</v>
+      </c>
+      <c r="K21">
+        <v>20369000.0</v>
+      </c>
+      <c r="L21">
+        <v>15536000.0</v>
+      </c>
+      <c r="M21">
+        <v>9738000.0</v>
+      </c>
+      <c r="N21">
+        <v>7536000.0</v>
+      </c>
+      <c r="O21">
+        <v>5695000.0</v>
+      </c>
+      <c r="P21">
+        <v>2921000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1083000.0</v>
+      </c>
+      <c r="R21">
+        <v>1764000.0</v>
+      </c>
+      <c r="S21">
+        <v>2478000.0</v>
+      </c>
+      <c r="T21">
+        <v>5076458.0</v>
+      </c>
+      <c r="U21">
+        <v>5927703.0</v>
+      </c>
+      <c r="V21">
+        <v>4055083.0</v>
+      </c>
+      <c r="W21">
+        <v>3246311.0</v>
+      </c>
+      <c r="X21">
+        <v>1622449.0</v>
+      </c>
+      <c r="Y21">
+        <v>4244599.0</v>
+      </c>
+      <c r="Z21">
+        <v>-141178.0</v>
+      </c>
+      <c r="AA21">
+        <v>-699553.0</v>
+      </c>
+      <c r="AB21">
+        <v>-530000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>189</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>190</v>
+      </c>
+      <c r="B23">
+        <v>185014000.0</v>
+      </c>
+      <c r="C23">
+        <v>193413000.0</v>
+      </c>
+      <c r="D23">
+        <v>170031000.0</v>
+      </c>
+      <c r="E23">
+        <v>89523000.0</v>
+      </c>
+      <c r="F23">
+        <v>49455000.0</v>
+      </c>
+      <c r="G23">
+        <v>98352000.0</v>
+      </c>
+      <c r="H23">
+        <v>67216000.0</v>
+      </c>
+      <c r="I23">
+        <v>54016000.0</v>
+      </c>
+      <c r="J23">
+        <v>46885000.0</v>
+      </c>
+      <c r="K23">
+        <v>41668000.0</v>
+      </c>
+      <c r="L23">
+        <v>38910000.0</v>
+      </c>
+      <c r="M23">
+        <v>35990000.0</v>
+      </c>
+      <c r="N23">
+        <v>32384000.0</v>
+      </c>
+      <c r="O23">
+        <v>32765000.0</v>
+      </c>
+      <c r="P23">
+        <v>34991000.0</v>
+      </c>
+      <c r="Q23">
+        <v>37491000.0</v>
+      </c>
+      <c r="R23">
+        <v>36256000.0</v>
+      </c>
+      <c r="S23">
+        <v>39266000.0</v>
+      </c>
+      <c r="T23">
+        <v>35705585.0</v>
+      </c>
+      <c r="U23">
+        <v>25580717.0</v>
+      </c>
+      <c r="V23">
+        <v>18440243.0</v>
+      </c>
+      <c r="W23">
+        <v>11479852.0</v>
+      </c>
+      <c r="X23">
+        <v>8520789.0</v>
+      </c>
+      <c r="Y23">
+        <v>8673081.0</v>
+      </c>
+      <c r="Z23">
+        <v>6735423.0</v>
+      </c>
+      <c r="AA23">
+        <v>3906154.0</v>
+      </c>
+      <c r="AB23">
+        <v>640000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>191</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>915000.0</v>
+      </c>
+      <c r="N24">
+        <v>771000.0</v>
+      </c>
+      <c r="O24">
+        <v>1200000.0</v>
+      </c>
+      <c r="P24">
+        <v>-865000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>192</v>
+      </c>
+      <c r="B25">
+        <v>4307000.0</v>
+      </c>
+      <c r="C25">
+        <v>4810000.0</v>
+      </c>
+      <c r="D25">
+        <v>4816000.0</v>
+      </c>
+      <c r="E25">
+        <v>3698000.0</v>
+      </c>
+      <c r="F25">
+        <v>2319000.0</v>
+      </c>
+      <c r="G25">
+        <v>2190000.0</v>
+      </c>
+      <c r="H25">
+        <v>1888000.0</v>
+      </c>
+      <c r="I25">
+        <v>1755000.0</v>
+      </c>
+      <c r="J25">
+        <v>1460000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>194</v>
+      </c>
+      <c r="B27">
+        <v>1529000.0</v>
+      </c>
+      <c r="C27">
+        <v>1412000.0</v>
+      </c>
+      <c r="D27">
+        <v>1357000.0</v>
+      </c>
+      <c r="E27">
+        <v>1216000.0</v>
+      </c>
+      <c r="F27">
+        <v>905000.0</v>
+      </c>
+      <c r="G27">
+        <v>690000.0</v>
+      </c>
+      <c r="H27">
+        <v>791000.0</v>
+      </c>
+      <c r="I27">
+        <v>758000.0</v>
+      </c>
+      <c r="J27">
+        <v>737000.0</v>
+      </c>
+      <c r="K27">
+        <v>807000.0</v>
+      </c>
+      <c r="L27">
+        <v>870000.0</v>
+      </c>
+      <c r="M27">
+        <v>774000.0</v>
+      </c>
+      <c r="N27">
+        <v>731000.0</v>
+      </c>
+      <c r="O27">
+        <v>637000.0</v>
+      </c>
+      <c r="P27">
+        <v>686000.0</v>
+      </c>
+      <c r="Q27">
+        <v>690000.0</v>
+      </c>
+      <c r="R27">
+        <v>659000.0</v>
+      </c>
+      <c r="S27">
+        <v>583000.0</v>
+      </c>
+      <c r="T27">
+        <v>498844000.0</v>
+      </c>
+      <c r="U27">
+        <v>390377000.0</v>
+      </c>
+      <c r="V27">
+        <v>439946.0</v>
+      </c>
+      <c r="W27">
+        <v>292043.0</v>
+      </c>
+      <c r="X27">
+        <v>159486.0</v>
+      </c>
+      <c r="Y27">
+        <v>123553.0</v>
+      </c>
+      <c r="Z27">
+        <v>114099.0</v>
+      </c>
+      <c r="AA27">
+        <v>45650.0</v>
+      </c>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>195</v>
+      </c>
+      <c r="B28">
+        <v>48681000.0</v>
+      </c>
+      <c r="C28">
+        <v>2404000.0</v>
+      </c>
+      <c r="D28">
+        <v>44041000.0</v>
+      </c>
+      <c r="E28">
+        <v>40476000.0</v>
+      </c>
+      <c r="F28">
+        <v>37252000.0</v>
+      </c>
+      <c r="G28">
+        <v>36061000.0</v>
+      </c>
+      <c r="H28">
+        <v>28421000.0</v>
+      </c>
+      <c r="I28">
+        <v>26634000.0</v>
+      </c>
+      <c r="J28">
+        <v>26095000.0</v>
+      </c>
+      <c r="K28">
+        <v>22585000.0</v>
+      </c>
+      <c r="L28">
+        <v>20350000.0</v>
+      </c>
+      <c r="M28">
+        <v>17389000.0</v>
+      </c>
+      <c r="N28">
+        <v>15526000.0</v>
+      </c>
+      <c r="O28">
+        <v>13510000.0</v>
+      </c>
+      <c r="P28">
+        <v>12239000.0</v>
+      </c>
+      <c r="Q28">
+        <v>11402000.0</v>
+      </c>
+      <c r="R28">
+        <v>10990000.0</v>
+      </c>
+      <c r="S28">
+        <v>8905000.0</v>
+      </c>
+      <c r="T28">
+        <v>6019277.0</v>
+      </c>
+      <c r="U28">
+        <v>4398106.0</v>
+      </c>
+      <c r="V28">
+        <v>3340402.0</v>
+      </c>
+      <c r="W28">
+        <v>2497445.0</v>
+      </c>
+      <c r="X28">
+        <v>1983204.0</v>
+      </c>
+      <c r="Y28">
+        <v>1768878.0</v>
+      </c>
+      <c r="Z28">
+        <v>1481173.0</v>
+      </c>
+      <c r="AA28">
+        <v>990844.0</v>
+      </c>
+      <c r="AB28">
+        <v>620000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>196</v>
+      </c>
+      <c r="B29">
+        <v>9239000.0</v>
+      </c>
+      <c r="C29">
+        <v>4382000.0</v>
+      </c>
+      <c r="D29">
+        <v>4001000.0</v>
+      </c>
+      <c r="E29">
+        <v>8998000.0</v>
+      </c>
+      <c r="F29">
+        <v>14092000.0</v>
+      </c>
+      <c r="G29">
+        <v>5491000.0</v>
+      </c>
+      <c r="H29">
+        <v>7621000.0</v>
+      </c>
+      <c r="I29">
+        <v>6401000.0</v>
+      </c>
+      <c r="J29">
+        <v>10616000.0</v>
+      </c>
+      <c r="K29">
+        <v>7333000.0</v>
+      </c>
+      <c r="L29">
+        <v>5369000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>197</v>
+      </c>
+      <c r="B30">
+        <v>75534000.0</v>
+      </c>
+      <c r="C30">
+        <v>73298000.0</v>
+      </c>
+      <c r="D30">
+        <v>68827000.0</v>
+      </c>
+      <c r="E30">
+        <v>62933000.0</v>
+      </c>
+      <c r="F30">
+        <v>56430000.0</v>
+      </c>
+      <c r="G30">
+        <v>53744000.0</v>
+      </c>
+      <c r="H30">
+        <v>39533000.0</v>
+      </c>
+      <c r="I30">
+        <v>35611000.0</v>
+      </c>
+      <c r="J30">
+        <v>34552000.0</v>
+      </c>
+      <c r="K30">
+        <v>31176000.0</v>
+      </c>
+      <c r="L30">
+        <v>28209000.0</v>
+      </c>
+      <c r="M30">
+        <v>24907000.0</v>
+      </c>
+      <c r="N30">
+        <v>21812000.0</v>
+      </c>
+      <c r="O30">
+        <v>19513000.0</v>
+      </c>
+      <c r="P30">
+        <v>17867000.0</v>
+      </c>
+      <c r="Q30">
+        <v>16564000.0</v>
+      </c>
+      <c r="R30">
+        <v>15051000.0</v>
+      </c>
+      <c r="S30">
+        <v>14252000.0</v>
+      </c>
+      <c r="T30">
+        <v>10874784.0</v>
+      </c>
+      <c r="U30">
+        <v>7351308.0</v>
+      </c>
+      <c r="V30">
+        <v>7855380.0</v>
+      </c>
+      <c r="W30">
+        <v>4853295.0</v>
+      </c>
+      <c r="X30">
+        <v>3852849.0</v>
+      </c>
+      <c r="Y30">
+        <v>4130898.0</v>
+      </c>
+      <c r="Z30">
+        <v>2782482.0</v>
+      </c>
+      <c r="AA30">
+        <v>1782536.0</v>
+      </c>
+      <c r="AB30">
+        <v>630000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" t="s">
+        <v>198</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-177484000.0</v>
+      </c>
+      <c r="D31">
+        <v>-3766000.0</v>
+      </c>
+      <c r="E31">
+        <v>-5075000.0</v>
+      </c>
+      <c r="F31">
+        <v>-4409000.0</v>
+      </c>
+      <c r="G31">
+        <v>-5006000.0</v>
+      </c>
+      <c r="H31">
+        <v>-10730000.0</v>
+      </c>
+      <c r="I31">
+        <v>-7275000.0</v>
+      </c>
+      <c r="J31">
+        <v>-3383000.0</v>
+      </c>
+      <c r="K31">
+        <v>-3956000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3547000.0</v>
+      </c>
+      <c r="M31">
+        <v>-3646000.0</v>
+      </c>
+      <c r="N31">
+        <v>-2459000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2306000.0</v>
+      </c>
+      <c r="P31">
+        <v>-12738000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-16170000.0</v>
+      </c>
+      <c r="R31">
+        <v>-7630000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1931000.0</v>
+      </c>
+      <c r="T31">
+        <v>-23263518.0</v>
+      </c>
+      <c r="U31">
+        <v>-16928088.0</v>
+      </c>
+      <c r="V31">
+        <v>-1500000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2725.0</v>
+      </c>
+      <c r="X31">
+        <v>-3617940.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3701993.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3352941.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1523618.0</v>
+      </c>
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32">
+        <v>224619000.0</v>
+      </c>
+      <c r="C32">
+        <v>213325000.0</v>
+      </c>
+      <c r="D32">
+        <v>187458000.0</v>
+      </c>
+      <c r="E32">
+        <v>127636000.0</v>
+      </c>
+      <c r="F32">
+        <v>110258000.0</v>
+      </c>
+      <c r="G32">
+        <v>122171000.0</v>
+      </c>
+      <c r="H32">
+        <v>102695000.0</v>
+      </c>
+      <c r="I32">
+        <v>82706000.0</v>
+      </c>
+      <c r="J32">
+        <v>70546000.0</v>
+      </c>
+      <c r="K32">
+        <v>62037000.0</v>
+      </c>
+      <c r="L32">
+        <v>54446000.0</v>
+      </c>
+      <c r="M32">
+        <v>45728000.0</v>
+      </c>
+      <c r="N32">
+        <v>39920000.0</v>
+      </c>
+      <c r="O32">
+        <v>38460000.0</v>
+      </c>
+      <c r="P32">
+        <v>37912000.0</v>
+      </c>
+      <c r="Q32">
+        <v>38574000.0</v>
+      </c>
+      <c r="R32">
+        <v>38020000.0</v>
+      </c>
+      <c r="S32">
+        <v>41744000.0</v>
+      </c>
+      <c r="T32">
+        <v>40782043.0</v>
+      </c>
+      <c r="U32">
+        <v>31508420.0</v>
+      </c>
+      <c r="V32">
+        <v>22495326.0</v>
+      </c>
+      <c r="W32">
+        <v>14726163.0</v>
+      </c>
+      <c r="X32">
+        <v>10143238.0</v>
+      </c>
+      <c r="Y32">
+        <v>8673081.0</v>
+      </c>
+      <c r="Z32">
+        <v>6594245.0</v>
+      </c>
+      <c r="AA32">
+        <v>3206601.0</v>
+      </c>
+      <c r="AB32">
+        <v>80000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DD32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:108">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:108">
+      <c r="A2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2">
+        <v>26785999.0</v>
+      </c>
+      <c r="C2">
+        <v>1300000.0</v>
+      </c>
+      <c r="D2">
+        <v>26436000.0</v>
+      </c>
+      <c r="E2">
+        <v>28307000.0</v>
+      </c>
+      <c r="F2">
+        <v>27723000.0</v>
+      </c>
+      <c r="G2">
+        <v>27014000.0</v>
+      </c>
+      <c r="H2">
+        <v>28474000.0</v>
+      </c>
+      <c r="I2">
+        <v>30580000.0</v>
+      </c>
+      <c r="J2">
+        <v>31518000.0</v>
+      </c>
+      <c r="K2">
+        <v>29543000.0</v>
+      </c>
+      <c r="L2">
+        <v>29101000.0</v>
+      </c>
+      <c r="M2">
+        <v>27602000.0</v>
+      </c>
+      <c r="N2">
+        <v>24771000.0</v>
+      </c>
+      <c r="O2">
+        <v>19731000.0</v>
+      </c>
+      <c r="P2">
+        <v>13231000.0</v>
+      </c>
+      <c r="Q2">
+        <v>6430000.0</v>
+      </c>
+      <c r="R2">
+        <v>4129000.0</v>
+      </c>
+      <c r="S2">
+        <v>2405000.0</v>
+      </c>
+      <c r="T2">
+        <v>-2921000.0</v>
+      </c>
+      <c r="U2">
+        <v>-4686000.0</v>
+      </c>
+      <c r="V2">
+        <v>-599000.0</v>
+      </c>
+      <c r="W2">
+        <v>1240000.0</v>
+      </c>
+      <c r="X2">
+        <v>4544000.0</v>
+      </c>
+      <c r="Y2">
+        <v>13878000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14417000.0</v>
+      </c>
+      <c r="AA2">
+        <v>11768000.0</v>
+      </c>
+      <c r="AB2">
+        <v>7313000.0</v>
+      </c>
+      <c r="AC2">
+        <v>7427000.0</v>
+      </c>
+      <c r="AD2">
+        <v>6849000.0</v>
+      </c>
+      <c r="AE2">
+        <v>6094000.0</v>
+      </c>
+      <c r="AF2">
+        <v>5682000.0</v>
+      </c>
+      <c r="AG2">
+        <v>4764000.0</v>
+      </c>
+      <c r="AH2">
+        <v>4323000.0</v>
+      </c>
+      <c r="AI2">
+        <v>3636000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>3256000.0</v>
+      </c>
+      <c r="AK2">
+        <v>3146000.0</v>
+      </c>
+      <c r="AL2">
+        <v>3079000.0</v>
+      </c>
+      <c r="AM2">
+        <v>2852000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2423000.0</v>
+      </c>
+      <c r="AO2">
+        <v>2857000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2565000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2647000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2716000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2803000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2825000.0</v>
+      </c>
+      <c r="AU2">
+        <v>2356000.0</v>
+      </c>
+      <c r="AV2">
+        <v>2626000.0</v>
+      </c>
+      <c r="AW2">
+        <v>3087000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2670000.0</v>
+      </c>
+      <c r="AY2">
+        <v>2700000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2539000.0</v>
+      </c>
+      <c r="BA2">
+        <v>2512000.0</v>
+      </c>
+      <c r="BB2">
+        <v>2532000.0</v>
+      </c>
+      <c r="BC2">
+        <v>2990000.0</v>
+      </c>
+      <c r="BD2">
+        <v>2987000.0</v>
+      </c>
+      <c r="BE2">
+        <v>3207000.0</v>
+      </c>
+      <c r="BF2">
+        <v>3431000.0</v>
+      </c>
+      <c r="BG2">
+        <v>3628000.0</v>
+      </c>
+      <c r="BH2">
+        <v>4913000.0</v>
+      </c>
+      <c r="BI2">
+        <v>4547000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>3735000.0</v>
+      </c>
+      <c r="BK2">
+        <v>3929000.0</v>
+      </c>
+      <c r="BL2">
+        <v>4070000.0</v>
+      </c>
+      <c r="BM2">
+        <v>5036000.0</v>
+      </c>
+      <c r="BN2">
+        <v>6345000.0</v>
+      </c>
+      <c r="BO2">
+        <v>5476000.0</v>
+      </c>
+      <c r="BP2">
+        <v>5633000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>5250000.0</v>
+      </c>
+      <c r="BR2">
+        <v>5137000.0</v>
+      </c>
+      <c r="BS2">
+        <v>5184000.0</v>
+      </c>
+      <c r="BT2">
+        <v>6374000.0</v>
+      </c>
+      <c r="BU2">
+        <v>5866000.0</v>
+      </c>
+      <c r="BV2">
+        <v>6225000.0</v>
+      </c>
+      <c r="BW2">
+        <v>6548396.0</v>
+      </c>
+      <c r="BX2">
+        <v>6913892.0</v>
+      </c>
+      <c r="BY2">
+        <v>6307563.0</v>
+      </c>
+      <c r="BZ2">
+        <v>5971967.0</v>
+      </c>
+      <c r="CA2">
+        <v>5637379.0</v>
+      </c>
+      <c r="CB2">
+        <v>5387449.0</v>
+      </c>
+      <c r="CC2">
+        <v>4840648.0</v>
+      </c>
+      <c r="CD2">
+        <v>4334985.0</v>
+      </c>
+      <c r="CE2">
+        <v>3666327.0</v>
+      </c>
+      <c r="CF2">
+        <v>2976892.0</v>
+      </c>
+      <c r="CG2">
+        <v>2789442.0</v>
+      </c>
+      <c r="CH2">
+        <v>2571957.0</v>
+      </c>
+      <c r="CI2">
+        <v>2246572.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1907929.0</v>
+      </c>
+      <c r="CK2">
+        <v>1819123.0</v>
+      </c>
+      <c r="CL2">
+        <v>1515170.0</v>
+      </c>
+      <c r="CM2">
+        <v>1384335.0</v>
+      </c>
+      <c r="CN2">
+        <v>1232785.0</v>
+      </c>
+      <c r="CO2">
+        <v>1182385.0</v>
+      </c>
+      <c r="CP2">
+        <v>1060820.0</v>
+      </c>
+      <c r="CQ2">
+        <v>1191950.0</v>
+      </c>
+      <c r="CR2">
+        <v>1207600.0</v>
+      </c>
+      <c r="CS2">
+        <v>1183783.0</v>
+      </c>
+      <c r="CT2">
+        <v>1104620.0</v>
+      </c>
+      <c r="CU2">
+        <v>1046180.0</v>
+      </c>
+      <c r="CV2">
+        <v>1065000.0</v>
+      </c>
+      <c r="CW2">
+        <v>1002437.0</v>
+      </c>
+      <c r="CX2">
+        <v>962746.0</v>
+      </c>
+      <c r="CY2">
+        <v>922497.0</v>
+      </c>
+      <c r="CZ2">
+        <v>820432.0</v>
+      </c>
+      <c r="DA2">
+        <v>624541.0</v>
+      </c>
+      <c r="DB2">
+        <v>462112.0</v>
+      </c>
+      <c r="DC2">
+        <v>216533.0</v>
+      </c>
+      <c r="DD2"/>
+    </row>
+    <row r="3" spans="1:108">
+      <c r="A3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>945000.0</v>
+      </c>
+      <c r="D3">
+        <v>760000.0</v>
+      </c>
+      <c r="E3">
+        <v>1358000.0</v>
+      </c>
+      <c r="F3">
+        <v>1128000.0</v>
+      </c>
+      <c r="G3">
+        <v>1169000.0</v>
+      </c>
+      <c r="H3">
+        <v>1187000.0</v>
+      </c>
+      <c r="I3">
+        <v>1205000.0</v>
+      </c>
+      <c r="J3">
+        <v>1204000.0</v>
+      </c>
+      <c r="K3">
+        <v>1214000.0</v>
+      </c>
+      <c r="L3">
+        <v>1205000.0</v>
+      </c>
+      <c r="M3">
+        <v>1214000.0</v>
+      </c>
+      <c r="N3">
+        <v>1194000.0</v>
+      </c>
+      <c r="O3">
+        <v>1203000.0</v>
+      </c>
+      <c r="P3">
+        <v>1177000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1180000.0</v>
+      </c>
+      <c r="R3">
+        <v>758000.0</v>
+      </c>
+      <c r="S3">
+        <v>583000.0</v>
+      </c>
+      <c r="T3">
+        <v>698000.0</v>
+      </c>
+      <c r="U3">
+        <v>529000.0</v>
+      </c>
+      <c r="V3">
+        <v>541000.0</v>
+      </c>
+      <c r="W3">
+        <v>551000.0</v>
+      </c>
+      <c r="X3">
+        <v>621000.0</v>
+      </c>
+      <c r="Y3">
+        <v>510000.0</v>
+      </c>
+      <c r="Z3">
+        <v>510000.0</v>
+      </c>
+      <c r="AA3">
+        <v>549000.0</v>
+      </c>
+      <c r="AB3">
+        <v>498000.0</v>
+      </c>
+      <c r="AC3">
+        <v>477000.0</v>
+      </c>
+      <c r="AD3">
+        <v>460000.0</v>
+      </c>
+      <c r="AE3">
+        <v>453000.0</v>
+      </c>
+      <c r="AF3">
+        <v>452000.0</v>
+      </c>
+      <c r="AG3">
+        <v>453000.0</v>
+      </c>
+      <c r="AH3">
+        <v>449000.0</v>
+      </c>
+      <c r="AI3">
+        <v>401000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>407000.0</v>
+      </c>
+      <c r="AK3">
+        <v>384000.0</v>
+      </c>
+      <c r="AL3">
+        <v>360000.0</v>
+      </c>
+      <c r="AM3">
+        <v>309000.0</v>
+      </c>
+      <c r="AN3">
+        <v>312000.0</v>
+      </c>
+      <c r="AO3">
+        <v>306000.0</v>
+      </c>
+      <c r="AP3">
+        <v>318000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>315000.0</v>
+      </c>
+      <c r="AR3">
+        <v>320000.0</v>
+      </c>
+      <c r="AS3">
+        <v>302000.0</v>
+      </c>
+      <c r="AT3">
+        <v>389000.0</v>
+      </c>
+      <c r="AU3">
+        <v>299000.0</v>
+      </c>
+      <c r="AV3">
+        <v>306000.0</v>
+      </c>
+      <c r="AW3">
+        <v>310000.0</v>
+      </c>
+      <c r="AX3">
+        <v>297000.0</v>
+      </c>
+      <c r="AY3">
+        <v>294000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>308000.0</v>
+      </c>
+      <c r="BA3">
+        <v>301000.0</v>
+      </c>
+      <c r="BB3">
+        <v>305000.0</v>
+      </c>
+      <c r="BC3">
+        <v>291000.0</v>
+      </c>
+      <c r="BD3">
+        <v>247000.0</v>
+      </c>
+      <c r="BE3">
+        <v>238000.0</v>
+      </c>
+      <c r="BF3">
+        <v>261000.0</v>
+      </c>
+      <c r="BG3">
+        <v>233000.0</v>
+      </c>
+      <c r="BH3">
+        <v>228000.0</v>
+      </c>
+      <c r="BI3">
+        <v>222000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>218000.0</v>
+      </c>
+      <c r="BK3">
+        <v>216000.0</v>
+      </c>
+      <c r="BL3">
+        <v>194000.0</v>
+      </c>
+      <c r="BM3">
+        <v>217000.0</v>
+      </c>
+      <c r="BN3">
+        <v>219000.0</v>
+      </c>
+      <c r="BO3">
+        <v>223000.0</v>
+      </c>
+      <c r="BP3">
+        <v>237000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>201000.0</v>
+      </c>
+      <c r="BR3">
+        <v>146000.0</v>
+      </c>
+      <c r="BS3">
+        <v>147000.0</v>
+      </c>
+      <c r="BT3">
+        <v>152000.0</v>
+      </c>
+      <c r="BU3">
+        <v>154000.0</v>
+      </c>
+      <c r="BV3">
+        <v>119868.0</v>
+      </c>
+      <c r="BW3">
+        <v>115132.0</v>
+      </c>
+      <c r="BX3">
+        <v>121383.0</v>
+      </c>
+      <c r="BY3">
+        <v>121552.0</v>
+      </c>
+      <c r="BZ3">
+        <v>122199.0</v>
+      </c>
+      <c r="CA3">
+        <v>117583.0</v>
+      </c>
+      <c r="CB3">
+        <v>89053.0</v>
+      </c>
+      <c r="CC3">
+        <v>85634.0</v>
+      </c>
+      <c r="CD3">
+        <v>62133.0</v>
+      </c>
+      <c r="CE3">
+        <v>111859.0</v>
+      </c>
+      <c r="CF3">
+        <v>72440.0</v>
+      </c>
+      <c r="CG3">
+        <v>71104.0</v>
+      </c>
+      <c r="CH3">
+        <v>38274.0</v>
+      </c>
+      <c r="CI3">
+        <v>78191.0</v>
+      </c>
+      <c r="CJ3">
+        <v>-12617.0</v>
+      </c>
+      <c r="CK3">
+        <v>102802.0</v>
+      </c>
+      <c r="CL3">
+        <v>19145.0</v>
+      </c>
+      <c r="CM3">
+        <v>54408.0</v>
+      </c>
+      <c r="CN3">
+        <v>70178.0</v>
+      </c>
+      <c r="CO3">
+        <v>117509.0</v>
+      </c>
+      <c r="CP3">
+        <v>8530.0</v>
+      </c>
+      <c r="CQ3">
+        <v>61174.0</v>
+      </c>
+      <c r="CR3">
+        <v>28528.0</v>
+      </c>
+      <c r="CS3">
+        <v>62896.0</v>
+      </c>
+      <c r="CT3">
+        <v>68217.0</v>
+      </c>
+      <c r="CU3">
+        <v>50169.0</v>
+      </c>
+      <c r="CV3">
+        <v>87938.0</v>
+      </c>
+      <c r="CW3">
+        <v>48525.0</v>
+      </c>
+      <c r="CX3">
+        <v>29310.0</v>
+      </c>
+      <c r="CY3">
+        <v>26773.0</v>
+      </c>
+      <c r="CZ3">
+        <v>5787.0</v>
+      </c>
+      <c r="DA3">
+        <v>8519.0</v>
+      </c>
+      <c r="DB3">
+        <v>10224.0</v>
+      </c>
+      <c r="DC3">
+        <v>13792.0</v>
+      </c>
+      <c r="DD3"/>
+    </row>
+    <row r="4" spans="1:108">
+      <c r="A4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4"/>
+    </row>
+    <row r="5" spans="1:108">
+      <c r="A5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>12484000.0</v>
+      </c>
+      <c r="D5">
+        <v>12768000.0</v>
+      </c>
+      <c r="E5">
+        <v>11333000.0</v>
+      </c>
+      <c r="F5">
+        <v>8593000.0</v>
+      </c>
+      <c r="G5">
+        <v>6911000.0</v>
+      </c>
+      <c r="H5">
+        <v>6893000.0</v>
+      </c>
+      <c r="I5">
+        <v>5727000.0</v>
+      </c>
+      <c r="J5">
+        <v>3908000.0</v>
+      </c>
+      <c r="K5">
+        <v>3384000.0</v>
+      </c>
+      <c r="L5">
+        <v>5337000.0</v>
+      </c>
+      <c r="M5">
+        <v>5293000.0</v>
+      </c>
+      <c r="N5">
+        <v>3258000.0</v>
+      </c>
+      <c r="O5">
+        <v>3539000.0</v>
+      </c>
+      <c r="P5">
+        <v>7088000.0</v>
+      </c>
+      <c r="Q5">
+        <v>11138000.0</v>
+      </c>
+      <c r="R5">
+        <v>9586000.0</v>
+      </c>
+      <c r="S5">
+        <v>10301000.0</v>
+      </c>
+      <c r="T5">
+        <v>15659000.0</v>
+      </c>
+      <c r="U5">
+        <v>18372000.0</v>
+      </c>
+      <c r="V5">
+        <v>13457000.0</v>
+      </c>
+      <c r="W5">
+        <v>13315000.0</v>
+      </c>
+      <c r="X5">
+        <v>11102000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2938000.0</v>
+      </c>
+      <c r="Z5">
+        <v>6137000.0</v>
+      </c>
+      <c r="AA5">
+        <v>3642000.0</v>
+      </c>
+      <c r="AB5">
+        <v>9113000.0</v>
+      </c>
+      <c r="AC5">
+        <v>9541000.0</v>
+      </c>
+      <c r="AD5">
+        <v>8961000.0</v>
+      </c>
+      <c r="AE5">
+        <v>7864000.0</v>
+      </c>
+      <c r="AF5">
+        <v>7482000.0</v>
+      </c>
+      <c r="AG5">
+        <v>7446000.0</v>
+      </c>
+      <c r="AH5">
+        <v>7004000.0</v>
+      </c>
+      <c r="AI5">
+        <v>6757000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>6666000.0</v>
+      </c>
+      <c r="AK5">
+        <v>6545000.0</v>
+      </c>
+      <c r="AL5">
+        <v>5703000.0</v>
+      </c>
+      <c r="AM5">
+        <v>4798000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5143000.0</v>
+      </c>
+      <c r="AO5">
+        <v>5272000.0</v>
+      </c>
+      <c r="AP5">
+        <v>5231000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4724000.0</v>
+      </c>
+      <c r="AR5">
+        <v>4234000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4216000.0</v>
+      </c>
+      <c r="AT5">
+        <v>3960000.0</v>
+      </c>
+      <c r="AU5">
+        <v>3125000.0</v>
+      </c>
+      <c r="AV5">
+        <v>2910000.0</v>
+      </c>
+      <c r="AW5">
+        <v>2660000.0</v>
+      </c>
+      <c r="AX5">
+        <v>2323000.0</v>
+      </c>
+      <c r="AY5">
+        <v>1844000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2040000.0</v>
+      </c>
+      <c r="BA5">
+        <v>2133000.0</v>
+      </c>
+      <c r="BB5">
+        <v>1957000.0</v>
+      </c>
+      <c r="BC5">
+        <v>1405000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1674000.0</v>
+      </c>
+      <c r="BE5">
+        <v>1844000.0</v>
+      </c>
+      <c r="BF5">
+        <v>1189000.0</v>
+      </c>
+      <c r="BG5">
+        <v>987000.0</v>
+      </c>
+      <c r="BH5">
+        <v>566000.0</v>
+      </c>
+      <c r="BI5">
+        <v>675000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>915000.0</v>
+      </c>
+      <c r="BK5">
+        <v>765000.0</v>
+      </c>
+      <c r="BL5">
+        <v>621000.0</v>
+      </c>
+      <c r="BM5">
+        <v>447000.0</v>
+      </c>
+      <c r="BN5">
+        <v>71000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-57000.0</v>
+      </c>
+      <c r="BP5">
+        <v>36000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>533000.0</v>
+      </c>
+      <c r="BR5">
+        <v>499000.0</v>
+      </c>
+      <c r="BS5">
+        <v>696000.0</v>
+      </c>
+      <c r="BT5">
+        <v>366000.0</v>
+      </c>
+      <c r="BU5">
+        <v>-274000.0</v>
+      </c>
+      <c r="BV5">
+        <v>1268000.0</v>
+      </c>
+      <c r="BW5">
+        <v>1118730.0</v>
+      </c>
+      <c r="BX5">
+        <v>1132596.0</v>
+      </c>
+      <c r="BY5">
+        <v>1434946.0</v>
+      </c>
+      <c r="BZ5">
+        <v>1099343.0</v>
+      </c>
+      <c r="CA5">
+        <v>1409573.0</v>
+      </c>
+      <c r="CB5">
+        <v>1522212.0</v>
+      </c>
+      <c r="CC5">
+        <v>1552171.0</v>
+      </c>
+      <c r="CD5">
+        <v>1527486.0</v>
+      </c>
+      <c r="CE5">
+        <v>1325834.0</v>
+      </c>
+      <c r="CF5">
+        <v>169395.0</v>
+      </c>
+      <c r="CG5">
+        <v>1495678.0</v>
+      </c>
+      <c r="CH5">
+        <v>1325256.0</v>
+      </c>
+      <c r="CI5">
+        <v>1064754.0</v>
+      </c>
+      <c r="CJ5">
+        <v>1135295.0</v>
+      </c>
+      <c r="CK5">
+        <v>817782.0</v>
+      </c>
+      <c r="CL5">
+        <v>667508.0</v>
+      </c>
+      <c r="CM5">
+        <v>625726.0</v>
+      </c>
+      <c r="CN5">
+        <v>551704.0</v>
+      </c>
+      <c r="CO5">
+        <v>431423.0</v>
+      </c>
+      <c r="CP5">
+        <v>370089.0</v>
+      </c>
+      <c r="CQ5">
+        <v>269234.0</v>
+      </c>
+      <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
+        <v>6061.0</v>
+      </c>
+      <c r="CW5">
+        <v>-9541.0</v>
+      </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+      <c r="CY5">
+        <v>0.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-73618.0</v>
+      </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
+      <c r="DB5">
+        <v>-239501.0</v>
+      </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
+      <c r="DD5">
+        <v>-350000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:108">
+      <c r="A6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B6">
+        <v>14460000.0</v>
+      </c>
+      <c r="C6">
+        <v>13429000.0</v>
+      </c>
+      <c r="D6">
+        <v>13528000.0</v>
+      </c>
+      <c r="E6">
+        <v>12691000.0</v>
+      </c>
+      <c r="F6">
+        <v>9721000.0</v>
+      </c>
+      <c r="G6">
+        <v>8080000.0</v>
+      </c>
+      <c r="H6">
+        <v>8080000.0</v>
+      </c>
+      <c r="I6">
+        <v>6932000.0</v>
+      </c>
+      <c r="J6">
+        <v>5112000.0</v>
+      </c>
+      <c r="K6">
+        <v>4598000.0</v>
+      </c>
+      <c r="L6">
+        <v>6542000.0</v>
+      </c>
+      <c r="M6">
+        <v>6507000.0</v>
+      </c>
+      <c r="N6">
+        <v>4452000.0</v>
+      </c>
+      <c r="O6">
+        <v>4742000.0</v>
+      </c>
+      <c r="P6">
+        <v>8265000.0</v>
+      </c>
+      <c r="Q6">
+        <v>12318000.0</v>
+      </c>
+      <c r="R6">
+        <v>10344000.0</v>
+      </c>
+      <c r="S6">
+        <v>10884000.0</v>
+      </c>
+      <c r="T6">
+        <v>16357000.0</v>
+      </c>
+      <c r="U6">
+        <v>18901000.0</v>
+      </c>
+      <c r="V6">
+        <v>13998000.0</v>
+      </c>
+      <c r="W6">
+        <v>13866000.0</v>
+      </c>
+      <c r="X6">
+        <v>11723000.0</v>
+      </c>
+      <c r="Y6">
+        <v>3448000.0</v>
+      </c>
+      <c r="Z6">
+        <v>6647000.0</v>
+      </c>
+      <c r="AA6">
+        <v>4191000.0</v>
+      </c>
+      <c r="AB6">
+        <v>9611000.0</v>
+      </c>
+      <c r="AC6">
+        <v>10018000.0</v>
+      </c>
+      <c r="AD6">
+        <v>9421000.0</v>
+      </c>
+      <c r="AE6">
+        <v>8317000.0</v>
+      </c>
+      <c r="AF6">
+        <v>7934000.0</v>
+      </c>
+      <c r="AG6">
+        <v>7899000.0</v>
+      </c>
+      <c r="AH6">
+        <v>7453000.0</v>
+      </c>
+      <c r="AI6">
+        <v>7158000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7073000.0</v>
+      </c>
+      <c r="AK6">
+        <v>6929000.0</v>
+      </c>
+      <c r="AL6">
+        <v>6063000.0</v>
+      </c>
+      <c r="AM6">
+        <v>5107000.0</v>
+      </c>
+      <c r="AN6">
+        <v>5455000.0</v>
+      </c>
+      <c r="AO6">
+        <v>5578000.0</v>
+      </c>
+      <c r="AP6">
+        <v>5549000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>5039000.0</v>
+      </c>
+      <c r="AR6">
+        <v>4554000.0</v>
+      </c>
+      <c r="AS6">
+        <v>4518000.0</v>
+      </c>
+      <c r="AT6">
+        <v>4349000.0</v>
+      </c>
+      <c r="AU6">
+        <v>3424000.0</v>
+      </c>
+      <c r="AV6">
+        <v>3216000.0</v>
+      </c>
+      <c r="AW6">
+        <v>2970000.0</v>
+      </c>
+      <c r="AX6">
+        <v>2620000.0</v>
+      </c>
+      <c r="AY6">
+        <v>2138000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>2348000.0</v>
+      </c>
+      <c r="BA6">
+        <v>2434000.0</v>
+      </c>
+      <c r="BB6">
+        <v>2262000.0</v>
+      </c>
+      <c r="BC6">
+        <v>1696000.0</v>
+      </c>
+      <c r="BD6">
+        <v>1921000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2082000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1450000.0</v>
+      </c>
+      <c r="BG6">
+        <v>1220000.0</v>
+      </c>
+      <c r="BH6">
+        <v>794000.0</v>
+      </c>
+      <c r="BI6">
+        <v>897000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1133000.0</v>
+      </c>
+      <c r="BK6">
+        <v>981000.0</v>
+      </c>
+      <c r="BL6">
+        <v>815000.0</v>
+      </c>
+      <c r="BM6">
+        <v>664000.0</v>
+      </c>
+      <c r="BN6">
+        <v>290000.0</v>
+      </c>
+      <c r="BO6">
+        <v>166000.0</v>
+      </c>
+      <c r="BP6">
+        <v>273000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>734000.0</v>
+      </c>
+      <c r="BR6">
+        <v>645000.0</v>
+      </c>
+      <c r="BS6">
+        <v>843000.0</v>
+      </c>
+      <c r="BT6">
+        <v>518000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-120000.0</v>
+      </c>
+      <c r="BV6">
+        <v>1387868.0</v>
+      </c>
+      <c r="BW6">
+        <v>1233862.0</v>
+      </c>
+      <c r="BX6">
+        <v>1253979.0</v>
+      </c>
+      <c r="BY6">
+        <v>1556498.0</v>
+      </c>
+      <c r="BZ6">
+        <v>1221542.0</v>
+      </c>
+      <c r="CA6">
+        <v>1527156.0</v>
+      </c>
+      <c r="CB6">
+        <v>1611265.0</v>
+      </c>
+      <c r="CC6">
+        <v>1637805.0</v>
+      </c>
+      <c r="CD6">
+        <v>1589619.0</v>
+      </c>
+      <c r="CE6">
+        <v>1437693.0</v>
+      </c>
+      <c r="CF6">
+        <v>241835.0</v>
+      </c>
+      <c r="CG6">
+        <v>1566782.0</v>
+      </c>
+      <c r="CH6">
+        <v>1363530.0</v>
+      </c>
+      <c r="CI6">
+        <v>1142945.0</v>
+      </c>
+      <c r="CJ6">
+        <v>1122678.0</v>
+      </c>
+      <c r="CK6">
+        <v>920584.0</v>
+      </c>
+      <c r="CL6">
+        <v>686653.0</v>
+      </c>
+      <c r="CM6">
+        <v>680134.0</v>
+      </c>
+      <c r="CN6">
+        <v>621882.0</v>
+      </c>
+      <c r="CO6">
+        <v>548932.0</v>
+      </c>
+      <c r="CP6">
+        <v>378619.0</v>
+      </c>
+      <c r="CQ6">
+        <v>330408.0</v>
+      </c>
+      <c r="CR6">
+        <v>28528.0</v>
+      </c>
+      <c r="CS6">
+        <v>62896.0</v>
+      </c>
+      <c r="CT6">
+        <v>68217.0</v>
+      </c>
+      <c r="CU6">
+        <v>50169.0</v>
+      </c>
+      <c r="CV6"/>
+      <c r="CW6">
+        <v>38984.0</v>
+      </c>
+      <c r="CX6">
+        <v>29310.0</v>
+      </c>
+      <c r="CY6">
+        <v>26773.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-67831.0</v>
+      </c>
+      <c r="DA6">
+        <v>8519.0</v>
+      </c>
+      <c r="DB6">
+        <v>-229277.0</v>
+      </c>
+      <c r="DC6">
+        <v>13792.0</v>
+      </c>
+      <c r="DD6">
+        <v>-350000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:108">
+      <c r="A7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7"/>
+    </row>
+    <row r="8" spans="1:108">
+      <c r="A8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8"/>
+    </row>
+    <row r="9" spans="1:108">
+      <c r="A9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B9">
+        <v>34853000.0</v>
+      </c>
+      <c r="C9">
+        <v>32499000.0</v>
+      </c>
+      <c r="D9">
+        <v>31184000.0</v>
+      </c>
+      <c r="E9">
+        <v>30279000.0</v>
+      </c>
+      <c r="F9">
+        <v>27929000.0</v>
+      </c>
+      <c r="G9">
+        <v>25747000.0</v>
+      </c>
+      <c r="H9">
+        <v>25409000.0</v>
+      </c>
+      <c r="I9">
+        <v>23766000.0</v>
+      </c>
+      <c r="J9">
+        <v>22551000.0</v>
+      </c>
+      <c r="K9">
+        <v>21484000.0</v>
+      </c>
+      <c r="L9">
+        <v>22365000.0</v>
+      </c>
+      <c r="M9">
+        <v>22595000.0</v>
+      </c>
+      <c r="N9">
+        <v>20651000.0</v>
+      </c>
+      <c r="O9">
+        <v>20643000.0</v>
+      </c>
+      <c r="P9">
+        <v>23107000.0</v>
+      </c>
+      <c r="Q9">
+        <v>27184000.0</v>
+      </c>
+      <c r="R9">
+        <v>25768000.0</v>
+      </c>
+      <c r="S9">
+        <v>24986000.0</v>
+      </c>
+      <c r="T9">
+        <v>28727000.0</v>
+      </c>
+      <c r="U9">
+        <v>32411000.0</v>
+      </c>
+      <c r="V9">
+        <v>26952000.0</v>
+      </c>
+      <c r="W9">
+        <v>24610000.0</v>
+      </c>
+      <c r="X9">
+        <v>15787000.0</v>
+      </c>
+      <c r="Y9">
+        <v>14455000.0</v>
+      </c>
+      <c r="Z9">
+        <v>16413000.0</v>
+      </c>
+      <c r="AA9">
+        <v>14207000.0</v>
+      </c>
+      <c r="AB9">
+        <v>21582000.0</v>
+      </c>
+      <c r="AC9">
+        <v>21025000.0</v>
+      </c>
+      <c r="AD9">
+        <v>20329000.0</v>
+      </c>
+      <c r="AE9">
+        <v>18512000.0</v>
+      </c>
+      <c r="AF9">
+        <v>17873000.0</v>
+      </c>
+      <c r="AG9">
+        <v>17634000.0</v>
+      </c>
+      <c r="AH9">
+        <v>16983000.0</v>
+      </c>
+      <c r="AI9">
+        <v>15962000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>15289000.0</v>
+      </c>
+      <c r="AK9">
+        <v>15351000.0</v>
+      </c>
+      <c r="AL9">
+        <v>14414000.0</v>
+      </c>
+      <c r="AM9">
+        <v>13158000.0</v>
+      </c>
+      <c r="AN9">
+        <v>13149000.0</v>
+      </c>
+      <c r="AO9">
+        <v>13072000.0</v>
+      </c>
+      <c r="AP9">
+        <v>13084000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>12241000.0</v>
+      </c>
+      <c r="AR9">
+        <v>11466000.0</v>
+      </c>
+      <c r="AS9">
+        <v>11087000.0</v>
+      </c>
+      <c r="AT9">
+        <v>10606000.0</v>
+      </c>
+      <c r="AU9">
+        <v>10586000.0</v>
+      </c>
+      <c r="AV9">
+        <v>9666000.0</v>
+      </c>
+      <c r="AW9">
+        <v>8726000.0</v>
+      </c>
+      <c r="AX9">
+        <v>8638000.0</v>
+      </c>
+      <c r="AY9">
+        <v>7613000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>7812000.0</v>
+      </c>
+      <c r="BA9">
+        <v>7643000.0</v>
+      </c>
+      <c r="BB9">
+        <v>7258000.0</v>
+      </c>
+      <c r="BC9">
+        <v>6635000.0</v>
+      </c>
+      <c r="BD9">
+        <v>6728000.0</v>
+      </c>
+      <c r="BE9">
+        <v>6869000.0</v>
+      </c>
+      <c r="BF9">
+        <v>5844000.0</v>
+      </c>
+      <c r="BG9">
+        <v>5766000.0</v>
+      </c>
+      <c r="BH9">
+        <v>4759000.0</v>
+      </c>
+      <c r="BI9">
+        <v>5027000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>5795000.0</v>
+      </c>
+      <c r="BK9">
+        <v>5271000.0</v>
+      </c>
+      <c r="BL9">
+        <v>4796000.0</v>
+      </c>
+      <c r="BM9">
+        <v>4553000.0</v>
+      </c>
+      <c r="BN9">
+        <v>4201000.0</v>
+      </c>
+      <c r="BO9">
+        <v>3971000.0</v>
+      </c>
+      <c r="BP9">
+        <v>3829000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>4398000.0</v>
+      </c>
+      <c r="BR9">
+        <v>4463000.0</v>
+      </c>
+      <c r="BS9">
+        <v>4125000.0</v>
+      </c>
+      <c r="BT9">
+        <v>3475000.0</v>
+      </c>
+      <c r="BU9">
+        <v>2766000.0</v>
+      </c>
+      <c r="BV9">
+        <v>4454000.0</v>
+      </c>
+      <c r="BW9">
+        <v>4104513.0</v>
+      </c>
+      <c r="BX9">
+        <v>3895267.0</v>
+      </c>
+      <c r="BY9">
+        <v>4220282.0</v>
+      </c>
+      <c r="BZ9">
+        <v>3918587.0</v>
+      </c>
+      <c r="CA9">
+        <v>3917106.0</v>
+      </c>
+      <c r="CB9">
+        <v>3460402.0</v>
+      </c>
+      <c r="CC9">
+        <v>3406347.0</v>
+      </c>
+      <c r="CD9">
+        <v>3296884.0</v>
+      </c>
+      <c r="CE9">
+        <v>3115378.0</v>
+      </c>
+      <c r="CF9">
+        <v>3405945.0</v>
+      </c>
+      <c r="CG9">
+        <v>3081720.0</v>
+      </c>
+      <c r="CH9">
+        <v>2873833.0</v>
+      </c>
+      <c r="CI9">
+        <v>2548965.0</v>
+      </c>
+      <c r="CJ9">
+        <v>2492724.0</v>
+      </c>
+      <c r="CK9">
+        <v>2000552.0</v>
+      </c>
+      <c r="CL9">
+        <v>1861022.0</v>
+      </c>
+      <c r="CM9">
+        <v>1745308.0</v>
+      </c>
+      <c r="CN9">
+        <v>1550494.0</v>
+      </c>
+      <c r="CO9">
+        <v>1428037.0</v>
+      </c>
+      <c r="CP9">
+        <v>1310536.0</v>
+      </c>
+      <c r="CQ9">
+        <v>1186232.0</v>
+      </c>
+      <c r="CR9">
+        <v>1205155.0</v>
+      </c>
+      <c r="CS9">
+        <v>1124701.0</v>
+      </c>
+      <c r="CT9">
+        <v>953914.0</v>
+      </c>
+      <c r="CU9">
+        <v>847128.0</v>
+      </c>
+      <c r="CV9">
+        <v>2641000.0</v>
+      </c>
+      <c r="CW9">
+        <v>708303.0</v>
+      </c>
+      <c r="CX9">
+        <v>610059.0</v>
+      </c>
+      <c r="CY9">
+        <v>534891.0</v>
+      </c>
+      <c r="CZ9">
+        <v>429112.0</v>
+      </c>
+      <c r="DA9">
+        <v>342680.0</v>
+      </c>
+      <c r="DB9">
+        <v>189405.0</v>
+      </c>
+      <c r="DC9">
+        <v>121786.0</v>
+      </c>
+      <c r="DD9"/>
+    </row>
+    <row r="10" spans="1:108">
+      <c r="A10" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10">
+        <v>14460000.0</v>
+      </c>
+      <c r="C10">
+        <v>12484000.0</v>
+      </c>
+      <c r="D10">
+        <v>12768000.0</v>
+      </c>
+      <c r="E10">
+        <v>11333000.0</v>
+      </c>
+      <c r="F10">
+        <v>8593000.0</v>
+      </c>
+      <c r="G10">
+        <v>6911000.0</v>
+      </c>
+      <c r="H10">
+        <v>6893000.0</v>
+      </c>
+      <c r="I10">
+        <v>5727000.0</v>
+      </c>
+      <c r="J10">
+        <v>3908000.0</v>
+      </c>
+      <c r="K10">
+        <v>3384000.0</v>
+      </c>
+      <c r="L10">
+        <v>5337000.0</v>
+      </c>
+      <c r="M10">
+        <v>5293000.0</v>
+      </c>
+      <c r="N10">
+        <v>3258000.0</v>
+      </c>
+      <c r="O10">
+        <v>3539000.0</v>
+      </c>
+      <c r="P10">
+        <v>7088000.0</v>
+      </c>
+      <c r="Q10">
+        <v>11138000.0</v>
+      </c>
+      <c r="R10">
+        <v>9586000.0</v>
+      </c>
+      <c r="S10">
+        <v>10301000.0</v>
+      </c>
+      <c r="T10">
+        <v>15659000.0</v>
+      </c>
+      <c r="U10">
+        <v>18372000.0</v>
+      </c>
+      <c r="V10">
+        <v>13457000.0</v>
+      </c>
+      <c r="W10">
+        <v>13315000.0</v>
+      </c>
+      <c r="X10">
+        <v>11102000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2938000.0</v>
+      </c>
+      <c r="Z10">
+        <v>6137000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3642000.0</v>
+      </c>
+      <c r="AB10">
+        <v>9113000.0</v>
+      </c>
+      <c r="AC10">
+        <v>9541000.0</v>
+      </c>
+      <c r="AD10">
+        <v>8961000.0</v>
+      </c>
+      <c r="AE10">
+        <v>7864000.0</v>
+      </c>
+      <c r="AF10">
+        <v>7482000.0</v>
+      </c>
+      <c r="AG10">
+        <v>7446000.0</v>
+      </c>
+      <c r="AH10">
+        <v>7004000.0</v>
+      </c>
+      <c r="AI10">
+        <v>6757000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>6666000.0</v>
+      </c>
+      <c r="AK10">
+        <v>6545000.0</v>
+      </c>
+      <c r="AL10">
+        <v>5652000.0</v>
+      </c>
+      <c r="AM10">
+        <v>4798000.0</v>
+      </c>
+      <c r="AN10">
+        <v>5143000.0</v>
+      </c>
+      <c r="AO10">
+        <v>5272000.0</v>
+      </c>
+      <c r="AP10">
+        <v>5231000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4724000.0</v>
+      </c>
+      <c r="AR10">
+        <v>4234000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4216000.0</v>
+      </c>
+      <c r="AT10">
+        <v>3960000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3125000.0</v>
+      </c>
+      <c r="AV10">
+        <v>2910000.0</v>
+      </c>
+      <c r="AW10">
+        <v>2660000.0</v>
+      </c>
+      <c r="AX10">
+        <v>2323000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1844000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2040000.0</v>
+      </c>
+      <c r="BA10">
+        <v>2133000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1957000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1405000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1674000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1844000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1189000.0</v>
+      </c>
+      <c r="BG10">
+        <v>987000.0</v>
+      </c>
+      <c r="BH10">
+        <v>566000.0</v>
+      </c>
+      <c r="BI10">
+        <v>675000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>915000.0</v>
+      </c>
+      <c r="BK10">
+        <v>765000.0</v>
+      </c>
+      <c r="BL10">
+        <v>621000.0</v>
+      </c>
+      <c r="BM10">
+        <v>447000.0</v>
+      </c>
+      <c r="BN10">
+        <v>71000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-57000.0</v>
+      </c>
+      <c r="BP10">
+        <v>36000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>533000.0</v>
+      </c>
+      <c r="BR10">
+        <v>499000.0</v>
+      </c>
+      <c r="BS10">
+        <v>696000.0</v>
+      </c>
+      <c r="BT10">
+        <v>366000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-274000.0</v>
+      </c>
+      <c r="BV10">
+        <v>1268000.0</v>
+      </c>
+      <c r="BW10">
+        <v>1118730.0</v>
+      </c>
+      <c r="BX10">
+        <v>1132596.0</v>
+      </c>
+      <c r="BY10">
+        <v>1434946.0</v>
+      </c>
+      <c r="BZ10">
+        <v>1099343.0</v>
+      </c>
+      <c r="CA10">
+        <v>1409573.0</v>
+      </c>
+      <c r="CB10">
+        <v>1522212.0</v>
+      </c>
+      <c r="CC10">
+        <v>1552171.0</v>
+      </c>
+      <c r="CD10">
+        <v>1527486.0</v>
+      </c>
+      <c r="CE10">
+        <v>1325834.0</v>
+      </c>
+      <c r="CF10">
+        <v>169395.0</v>
+      </c>
+      <c r="CG10">
+        <v>1495678.0</v>
+      </c>
+      <c r="CH10">
+        <v>1325256.0</v>
+      </c>
+      <c r="CI10">
+        <v>1064754.0</v>
+      </c>
+      <c r="CJ10">
+        <v>1135295.0</v>
+      </c>
+      <c r="CK10">
+        <v>817782.0</v>
+      </c>
+      <c r="CL10">
+        <v>667508.0</v>
+      </c>
+      <c r="CM10">
+        <v>625726.0</v>
+      </c>
+      <c r="CN10">
+        <v>551704.0</v>
+      </c>
+      <c r="CO10">
+        <v>431423.0</v>
+      </c>
+      <c r="CP10">
+        <v>370089.0</v>
+      </c>
+      <c r="CQ10">
+        <v>269234.0</v>
+      </c>
+      <c r="CR10">
+        <v>328848.0</v>
+      </c>
+      <c r="CS10">
+        <v>259629.0</v>
+      </c>
+      <c r="CT10">
+        <v>121126.0</v>
+      </c>
+      <c r="CU10">
+        <v>6061.0</v>
+      </c>
+      <c r="CV10">
+        <v>6061.0</v>
+      </c>
+      <c r="CW10">
+        <v>-9541.0</v>
+      </c>
+      <c r="CX10">
+        <v>-59462.0</v>
+      </c>
+      <c r="CY10">
+        <v>-78236.0</v>
+      </c>
+      <c r="CZ10">
+        <v>-73618.0</v>
+      </c>
+      <c r="DA10">
+        <v>-112315.0</v>
+      </c>
+      <c r="DB10">
+        <v>-239501.0</v>
+      </c>
+      <c r="DC10">
+        <v>-274119.0</v>
+      </c>
+      <c r="DD10">
+        <v>-350000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:108">
+      <c r="A11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11">
+        <v>3265000.0</v>
+      </c>
+      <c r="C11">
+        <v>2597000.0</v>
+      </c>
+      <c r="D11">
+        <v>2911000.0</v>
+      </c>
+      <c r="E11">
+        <v>2671000.0</v>
+      </c>
+      <c r="F11">
+        <v>2012000.0</v>
+      </c>
+      <c r="G11">
+        <v>1645000.0</v>
+      </c>
+      <c r="H11">
+        <v>1266000.0</v>
+      </c>
+      <c r="I11">
+        <v>1345000.0</v>
+      </c>
+      <c r="J11">
+        <v>909000.0</v>
+      </c>
+      <c r="K11">
+        <v>862000.0</v>
+      </c>
+      <c r="L11">
+        <v>1170000.0</v>
+      </c>
+      <c r="M11">
+        <v>1195000.0</v>
+      </c>
+      <c r="N11">
+        <v>800000.0</v>
+      </c>
+      <c r="O11">
+        <v>836000.0</v>
+      </c>
+      <c r="P11">
+        <v>1596000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2725000.0</v>
+      </c>
+      <c r="R11">
+        <v>2346000.0</v>
+      </c>
+      <c r="S11">
+        <v>2331000.0</v>
+      </c>
+      <c r="T11">
+        <v>3654000.0</v>
+      </c>
+      <c r="U11">
+        <v>4355000.0</v>
+      </c>
+      <c r="V11">
+        <v>3134000.0</v>
+      </c>
+      <c r="W11">
+        <v>2949000.0</v>
+      </c>
+      <c r="X11">
+        <v>2502000.0</v>
+      </c>
+      <c r="Y11">
+        <v>721000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1459000.0</v>
+      </c>
+      <c r="AA11">
+        <v>810000.0</v>
+      </c>
+      <c r="AB11">
+        <v>1915000.0</v>
+      </c>
+      <c r="AC11">
+        <v>2129000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1721000.0</v>
+      </c>
+      <c r="AE11">
+        <v>1855000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1699000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1664000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1494000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1543000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>4586000.0</v>
+      </c>
+      <c r="AK11">
+        <v>2295000.0</v>
+      </c>
+      <c r="AL11">
+        <v>2048000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1686000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1852000.0</v>
+      </c>
+      <c r="AO11">
+        <v>1839000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1925000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1718000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1382000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1489000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1400000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1097000.0</v>
+      </c>
+      <c r="AV11">
+        <v>928000.0</v>
+      </c>
+      <c r="AW11">
+        <v>834000.0</v>
+      </c>
+      <c r="AX11">
+        <v>757000.0</v>
+      </c>
+      <c r="AY11">
+        <v>594000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>601000.0</v>
+      </c>
+      <c r="BA11">
+        <v>714000.0</v>
+      </c>
+      <c r="BB11">
+        <v>657000.0</v>
+      </c>
+      <c r="BC11">
+        <v>444000.0</v>
+      </c>
+      <c r="BD11">
+        <v>541000.0</v>
+      </c>
+      <c r="BE11">
+        <v>618000.0</v>
+      </c>
+      <c r="BF11">
+        <v>374000.0</v>
+      </c>
+      <c r="BG11">
+        <v>299000.0</v>
+      </c>
+      <c r="BH11">
+        <v>127000.0</v>
+      </c>
+      <c r="BI11">
+        <v>192000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>287000.0</v>
+      </c>
+      <c r="BK11">
+        <v>228000.0</v>
+      </c>
+      <c r="BL11">
+        <v>181000.0</v>
+      </c>
+      <c r="BM11">
+        <v>110000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-23000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-75000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-116000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>109000.0</v>
+      </c>
+      <c r="BR11">
+        <v>144000.0</v>
+      </c>
+      <c r="BS11">
+        <v>209000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-4000.0</v>
+      </c>
+      <c r="BU11">
+        <v>-148000.0</v>
+      </c>
+      <c r="BV11">
+        <v>406000.0</v>
+      </c>
+      <c r="BW11">
+        <v>372100.0</v>
+      </c>
+      <c r="BX11">
+        <v>362906.0</v>
+      </c>
+      <c r="BY11">
+        <v>478384.0</v>
+      </c>
+      <c r="BZ11">
+        <v>348209.0</v>
+      </c>
+      <c r="CA11">
+        <v>451517.0</v>
+      </c>
+      <c r="CB11">
+        <v>452954.0</v>
+      </c>
+      <c r="CC11">
+        <v>532494.0</v>
+      </c>
+      <c r="CD11">
+        <v>557531.0</v>
+      </c>
+      <c r="CE11">
+        <v>483930.0</v>
+      </c>
+      <c r="CF11">
+        <v>64370.0</v>
+      </c>
+      <c r="CG11">
+        <v>568357.0</v>
+      </c>
+      <c r="CH11">
+        <v>503598.0</v>
+      </c>
+      <c r="CI11">
+        <v>404606.0</v>
+      </c>
+      <c r="CJ11">
+        <v>431413.0</v>
+      </c>
+      <c r="CK11">
+        <v>310876.0</v>
+      </c>
+      <c r="CL11">
+        <v>253657.0</v>
+      </c>
+      <c r="CM11">
+        <v>237776.0</v>
+      </c>
+      <c r="CN11">
+        <v>209652.0</v>
+      </c>
+      <c r="CO11">
+        <v>163941.0</v>
+      </c>
+      <c r="CP11">
+        <v>140634.0</v>
+      </c>
+      <c r="CQ11">
+        <v>102307.0</v>
+      </c>
+      <c r="CR11">
+        <v>-328848.0</v>
+      </c>
+      <c r="CS11">
+        <v>-259629.0</v>
+      </c>
+      <c r="CT11">
+        <v>-121126.0</v>
+      </c>
+      <c r="CU11">
+        <v>-42813.0</v>
+      </c>
+      <c r="CV11">
+        <v>-5000.0</v>
+      </c>
+      <c r="CW11">
+        <v>-17000.0</v>
+      </c>
+      <c r="CX11">
+        <v>59462.0</v>
+      </c>
+      <c r="CY11">
+        <v>78236.0</v>
+      </c>
+      <c r="CZ11">
+        <v>36000.0</v>
+      </c>
+      <c r="DA11">
+        <v>112315.0</v>
+      </c>
+      <c r="DB11">
+        <v>-74000.0</v>
+      </c>
+      <c r="DC11">
+        <v>274119.0</v>
+      </c>
+      <c r="DD11"/>
+    </row>
+    <row r="12" spans="1:108">
+      <c r="A12" t="s">
+        <v>179</v>
+      </c>
+      <c r="B12">
+        <v>25761000.0</v>
+      </c>
+      <c r="C12">
+        <v>24352000.0</v>
+      </c>
+      <c r="D12">
+        <v>25786000.0</v>
+      </c>
+      <c r="E12">
+        <v>27457000.0</v>
+      </c>
+      <c r="F12">
+        <v>27023000.0</v>
+      </c>
+      <c r="G12">
+        <v>26264000.0</v>
+      </c>
+      <c r="H12">
+        <v>28674000.0</v>
+      </c>
+      <c r="I12">
+        <v>30580000.0</v>
+      </c>
+      <c r="J12">
+        <v>31018000.0</v>
+      </c>
+      <c r="K12">
+        <v>29718000.0</v>
+      </c>
+      <c r="L12">
+        <v>30076000.0</v>
+      </c>
+      <c r="M12">
+        <v>28102000.0</v>
+      </c>
+      <c r="N12">
+        <v>23861000.0</v>
+      </c>
+      <c r="O12">
+        <v>17906000.0</v>
+      </c>
+      <c r="P12">
+        <v>10906000.0</v>
+      </c>
+      <c r="Q12">
+        <v>5480000.0</v>
+      </c>
+      <c r="R12">
+        <v>2354000.0</v>
+      </c>
+      <c r="S12">
+        <v>1300000.0</v>
+      </c>
+      <c r="T12">
+        <v>1280000.0</v>
+      </c>
+      <c r="U12">
+        <v>1314000.0</v>
+      </c>
+      <c r="V12">
+        <v>1301000.0</v>
+      </c>
+      <c r="W12">
+        <v>1540000.0</v>
+      </c>
+      <c r="X12">
+        <v>2244000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2778000.0</v>
+      </c>
+      <c r="Z12">
+        <v>4217000.0</v>
+      </c>
+      <c r="AA12">
+        <v>5768000.0</v>
+      </c>
+      <c r="AB12">
+        <v>6263000.0</v>
+      </c>
+      <c r="AC12">
+        <v>6777000.0</v>
+      </c>
+      <c r="AD12">
+        <v>6549000.0</v>
+      </c>
+      <c r="AE12">
+        <v>5794000.0</v>
+      </c>
+      <c r="AF12">
+        <v>5082000.0</v>
+      </c>
+      <c r="AG12">
+        <v>4364000.0</v>
+      </c>
+      <c r="AH12">
+        <v>3923000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3136000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2756000.0</v>
+      </c>
+      <c r="AK12">
+        <v>2646000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2579000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2352000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2148000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2032000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1990000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2022000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2016000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1928000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1825000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1731000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1726000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1762000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1720000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1700000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1714000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1737000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1782000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1865000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2037000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2082000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2156000.0</v>
+      </c>
+      <c r="BG12">
+        <v>2428000.0</v>
+      </c>
+      <c r="BH12">
+        <v>2688000.0</v>
+      </c>
+      <c r="BI12">
+        <v>2877000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>3085000.0</v>
+      </c>
+      <c r="BK12">
+        <v>3204000.0</v>
+      </c>
+      <c r="BL12">
+        <v>3435000.0</v>
+      </c>
+      <c r="BM12">
+        <v>3761000.0</v>
+      </c>
+      <c r="BN12">
+        <v>4045000.0</v>
+      </c>
+      <c r="BO12">
+        <v>4076000.0</v>
+      </c>
+      <c r="BP12">
+        <v>4133000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>4165000.0</v>
+      </c>
+      <c r="BR12">
+        <v>4162000.0</v>
+      </c>
+      <c r="BS12">
+        <v>4434000.0</v>
+      </c>
+      <c r="BT12">
+        <v>5163000.0</v>
+      </c>
+      <c r="BU12">
+        <v>5216000.0</v>
+      </c>
+      <c r="BV12">
+        <v>5525000.0</v>
+      </c>
+      <c r="BW12">
+        <v>5948396.0</v>
+      </c>
+      <c r="BX12">
+        <v>6153892.0</v>
+      </c>
+      <c r="BY12">
+        <v>5857563.0</v>
+      </c>
+      <c r="BZ12">
+        <v>5591967.0</v>
+      </c>
+      <c r="CA12">
+        <v>5177379.0</v>
+      </c>
+      <c r="CB12">
+        <v>4937449.0</v>
+      </c>
+      <c r="CC12">
+        <v>4440648.0</v>
+      </c>
+      <c r="CD12">
+        <v>3934985.0</v>
+      </c>
+      <c r="CE12">
+        <v>3266327.0</v>
+      </c>
+      <c r="CF12">
+        <v>2811892.0</v>
+      </c>
+      <c r="CG12">
+        <v>2564442.0</v>
+      </c>
+      <c r="CH12">
+        <v>2306957.0</v>
+      </c>
+      <c r="CI12">
+        <v>1901572.0</v>
+      </c>
+      <c r="CJ12">
+        <v>1622929.0</v>
+      </c>
+      <c r="CK12">
+        <v>1444123.0</v>
+      </c>
+      <c r="CL12">
+        <v>1215170.0</v>
+      </c>
+      <c r="CM12">
+        <v>1034335.0</v>
+      </c>
+      <c r="CN12">
+        <v>932785.0</v>
+      </c>
+      <c r="CO12">
+        <v>932385.0</v>
+      </c>
+      <c r="CP12">
+        <v>860820.0</v>
+      </c>
+      <c r="CQ12">
+        <v>891950.0</v>
+      </c>
+      <c r="CR12">
+        <v>877600.0</v>
+      </c>
+      <c r="CS12">
+        <v>883783.0</v>
+      </c>
+      <c r="CT12">
+        <v>884620.0</v>
+      </c>
+      <c r="CU12">
+        <v>846180.0</v>
+      </c>
+      <c r="CV12">
+        <v>865260.0</v>
+      </c>
+      <c r="CW12">
+        <v>852437.0</v>
+      </c>
+      <c r="CX12">
+        <v>834746.0</v>
+      </c>
+      <c r="CY12">
+        <v>800497.0</v>
+      </c>
+      <c r="CZ12">
+        <v>650432.0</v>
+      </c>
+      <c r="DA12">
+        <v>474541.0</v>
+      </c>
+      <c r="DB12">
+        <v>282112.0</v>
+      </c>
+      <c r="DC12">
+        <v>116533.0</v>
+      </c>
+      <c r="DD12"/>
+    </row>
+    <row r="13" spans="1:108">
+      <c r="A13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>54611000.0</v>
+      </c>
+      <c r="D13">
+        <v>54529000.0</v>
+      </c>
+      <c r="E13">
+        <v>54986000.0</v>
+      </c>
+      <c r="F13">
+        <v>52318000.0</v>
+      </c>
+      <c r="G13">
+        <v>49647000.0</v>
+      </c>
+      <c r="H13">
+        <v>51132000.0</v>
+      </c>
+      <c r="I13">
+        <v>51171000.0</v>
+      </c>
+      <c r="J13">
+        <v>50546000.0</v>
+      </c>
+      <c r="K13">
+        <v>48363000.0</v>
+      </c>
+      <c r="L13">
+        <v>49135000.0</v>
+      </c>
+      <c r="M13">
+        <v>47447000.0</v>
+      </c>
+      <c r="N13">
+        <v>42686000.0</v>
+      </c>
+      <c r="O13">
+        <v>38330000.0</v>
+      </c>
+      <c r="P13">
+        <v>35026000.0</v>
+      </c>
+      <c r="Q13">
+        <v>30934000.0</v>
+      </c>
+      <c r="R13">
+        <v>27238000.0</v>
+      </c>
+      <c r="S13">
+        <v>24464000.0</v>
+      </c>
+      <c r="T13">
+        <v>24137000.0</v>
+      </c>
+      <c r="U13">
+        <v>23486000.0</v>
+      </c>
+      <c r="V13">
+        <v>22731000.0</v>
+      </c>
+      <c r="W13">
+        <v>22813000.0</v>
+      </c>
+      <c r="X13">
+        <v>23547000.0</v>
+      </c>
+      <c r="Y13">
+        <v>23415000.0</v>
+      </c>
+      <c r="Z13">
+        <v>23991000.0</v>
+      </c>
+      <c r="AA13">
+        <v>23866000.0</v>
+      </c>
+      <c r="AB13">
+        <v>23896000.0</v>
+      </c>
+      <c r="AC13">
+        <v>24056000.0</v>
+      </c>
+      <c r="AD13">
+        <v>23088000.0</v>
+      </c>
+      <c r="AE13">
+        <v>21612000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+    </row>
+    <row r="14" spans="1:108">
+      <c r="A14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14"/>
+    </row>
+    <row r="15" spans="1:108">
+      <c r="A15" t="s">
+        <v>182</v>
+      </c>
+      <c r="B15">
+        <v>11195000.0</v>
+      </c>
+      <c r="C15">
+        <v>9887000.0</v>
+      </c>
+      <c r="D15">
+        <v>9857000.0</v>
+      </c>
+      <c r="E15">
+        <v>8662000.0</v>
+      </c>
+      <c r="F15">
+        <v>6581000.0</v>
+      </c>
+      <c r="G15">
+        <v>5266000.0</v>
+      </c>
+      <c r="H15">
+        <v>5627000.0</v>
+      </c>
+      <c r="I15">
+        <v>4382000.0</v>
+      </c>
+      <c r="J15">
+        <v>2999000.0</v>
+      </c>
+      <c r="K15">
+        <v>2522000.0</v>
+      </c>
+      <c r="L15">
+        <v>4167000.0</v>
+      </c>
+      <c r="M15">
+        <v>4098000.0</v>
+      </c>
+      <c r="N15">
+        <v>2458000.0</v>
+      </c>
+      <c r="O15">
+        <v>2703000.0</v>
+      </c>
+      <c r="P15">
+        <v>5492000.0</v>
+      </c>
+      <c r="Q15">
+        <v>8413000.0</v>
+      </c>
+      <c r="R15">
+        <v>7240000.0</v>
+      </c>
+      <c r="S15">
+        <v>7970000.0</v>
+      </c>
+      <c r="T15">
+        <v>12005000.0</v>
+      </c>
+      <c r="U15">
+        <v>14017000.0</v>
+      </c>
+      <c r="V15">
+        <v>10323000.0</v>
+      </c>
+      <c r="W15">
+        <v>10366000.0</v>
+      </c>
+      <c r="X15">
+        <v>8601000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2217000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4678000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2832000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7198000.0</v>
+      </c>
+      <c r="AC15">
+        <v>7412000.0</v>
+      </c>
+      <c r="AD15">
+        <v>7240000.0</v>
+      </c>
+      <c r="AE15">
+        <v>6009000.0</v>
+      </c>
+      <c r="AF15">
+        <v>5783000.0</v>
+      </c>
+      <c r="AG15">
+        <v>5782000.0</v>
+      </c>
+      <c r="AH15">
+        <v>5510000.0</v>
+      </c>
+      <c r="AI15">
+        <v>5214000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2080000.0</v>
+      </c>
+      <c r="AK15">
+        <v>4250000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3604000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3112000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3291000.0</v>
+      </c>
+      <c r="AO15">
+        <v>3433000.0</v>
+      </c>
+      <c r="AP15">
+        <v>3306000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>3006000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2852000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2727000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2560000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2028000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1982000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1826000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1566000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1250000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1439000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1419000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1300000.0</v>
+      </c>
+      <c r="BC15">
+        <v>961000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1133000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1226000.0</v>
+      </c>
+      <c r="BF15">
+        <v>815000.0</v>
+      </c>
+      <c r="BG15">
+        <v>688000.0</v>
+      </c>
+      <c r="BH15">
+        <v>439000.0</v>
+      </c>
+      <c r="BI15">
+        <v>483000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>628000.0</v>
+      </c>
+      <c r="BK15">
+        <v>537000.0</v>
+      </c>
+      <c r="BL15">
+        <v>440000.0</v>
+      </c>
+      <c r="BM15">
+        <v>337000.0</v>
+      </c>
+      <c r="BN15">
+        <v>94000.0</v>
+      </c>
+      <c r="BO15">
+        <v>18000.0</v>
+      </c>
+      <c r="BP15">
+        <v>152000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>424000.0</v>
+      </c>
+      <c r="BR15">
+        <v>355000.0</v>
+      </c>
+      <c r="BS15">
+        <v>487000.0</v>
+      </c>
+      <c r="BT15">
+        <v>370000.0</v>
+      </c>
+      <c r="BU15">
+        <v>-126000.0</v>
+      </c>
+      <c r="BV15">
+        <v>862000.0</v>
+      </c>
+      <c r="BW15">
+        <v>746630.0</v>
+      </c>
+      <c r="BX15">
+        <v>769690.0</v>
+      </c>
+      <c r="BY15">
+        <v>956562.0</v>
+      </c>
+      <c r="BZ15">
+        <v>751134.0</v>
+      </c>
+      <c r="CA15">
+        <v>958056.0</v>
+      </c>
+      <c r="CB15">
+        <v>1069258.0</v>
+      </c>
+      <c r="CC15">
+        <v>1019677.0</v>
+      </c>
+      <c r="CD15">
+        <v>969955.0</v>
+      </c>
+      <c r="CE15">
+        <v>841904.0</v>
+      </c>
+      <c r="CF15">
+        <v>105025.0</v>
+      </c>
+      <c r="CG15">
+        <v>927321.0</v>
+      </c>
+      <c r="CH15">
+        <v>821658.0</v>
+      </c>
+      <c r="CI15">
+        <v>660148.0</v>
+      </c>
+      <c r="CJ15">
+        <v>703882.0</v>
+      </c>
+      <c r="CK15">
+        <v>506906.0</v>
+      </c>
+      <c r="CL15">
+        <v>413851.0</v>
+      </c>
+      <c r="CM15">
+        <v>387950.0</v>
+      </c>
+      <c r="CN15">
+        <v>342052.0</v>
+      </c>
+      <c r="CO15">
+        <v>267482.0</v>
+      </c>
+      <c r="CP15">
+        <v>229455.0</v>
+      </c>
+      <c r="CQ15">
+        <v>166927.0</v>
+      </c>
+      <c r="CR15">
+        <v>328848.0</v>
+      </c>
+      <c r="CS15">
+        <v>259629.0</v>
+      </c>
+      <c r="CT15">
+        <v>121126.0</v>
+      </c>
+      <c r="CU15">
+        <v>42813.0</v>
+      </c>
+      <c r="CV15">
+        <v>11061.0</v>
+      </c>
+      <c r="CW15">
+        <v>7459.0</v>
+      </c>
+      <c r="CX15">
+        <v>-59462.0</v>
+      </c>
+      <c r="CY15">
+        <v>-78236.0</v>
+      </c>
+      <c r="CZ15">
+        <v>-109618.0</v>
+      </c>
+      <c r="DA15">
+        <v>-112315.0</v>
+      </c>
+      <c r="DB15">
+        <v>-165501.0</v>
+      </c>
+      <c r="DC15">
+        <v>-274119.0</v>
+      </c>
+      <c r="DD15">
+        <v>-350000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:108">
+      <c r="A16" t="s">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>4098000.0</v>
+      </c>
+      <c r="N16">
+        <v>2458000.0</v>
+      </c>
+      <c r="O16">
+        <v>2703000.0</v>
+      </c>
+      <c r="P16">
+        <v>5492000.0</v>
+      </c>
+      <c r="Q16">
+        <v>8413000.0</v>
+      </c>
+      <c r="R16">
+        <v>7240000.0</v>
+      </c>
+      <c r="S16">
+        <v>7970000.0</v>
+      </c>
+      <c r="T16">
+        <v>12005000.0</v>
+      </c>
+      <c r="U16">
+        <v>14017000.0</v>
+      </c>
+      <c r="V16">
+        <v>10323000.0</v>
+      </c>
+      <c r="W16">
+        <v>10366000.0</v>
+      </c>
+      <c r="X16">
+        <v>8601000.0</v>
+      </c>
+      <c r="Y16">
+        <v>2217000.0</v>
+      </c>
+      <c r="Z16">
+        <v>4678000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2832000.0</v>
+      </c>
+      <c r="AB16">
+        <v>7197000.0</v>
+      </c>
+      <c r="AC16">
+        <v>7412000.0</v>
+      </c>
+      <c r="AD16">
+        <v>7240000.0</v>
+      </c>
+      <c r="AE16">
+        <v>6009000.0</v>
+      </c>
+      <c r="AF16">
+        <v>5783000.0</v>
+      </c>
+      <c r="AG16">
+        <v>5782000.0</v>
+      </c>
+      <c r="AH16">
+        <v>5510000.0</v>
+      </c>
+      <c r="AI16">
+        <v>5214000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2079000.0</v>
+      </c>
+      <c r="AK16">
+        <v>4250000.0</v>
+      </c>
+      <c r="AL16">
+        <v>3604000.0</v>
+      </c>
+      <c r="AM16">
+        <v>3112000.0</v>
+      </c>
+      <c r="AN16">
+        <v>3291000.0</v>
+      </c>
+      <c r="AO16">
+        <v>3433000.0</v>
+      </c>
+      <c r="AP16">
+        <v>3306000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>3006000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2852000.0</v>
+      </c>
+      <c r="AS16">
+        <v>2727000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2560000.0</v>
+      </c>
+      <c r="AU16">
+        <v>2028000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1767000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1573000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1313000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1057000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1248000.0</v>
+      </c>
+      <c r="BA16">
+        <v>1228000.0</v>
+      </c>
+      <c r="BB16">
+        <v>1109000.0</v>
+      </c>
+      <c r="BC16">
+        <v>784000.0</v>
+      </c>
+      <c r="BD16">
+        <v>928000.0</v>
+      </c>
+      <c r="BE16">
+        <v>842000.0</v>
+      </c>
+      <c r="BF16">
+        <v>589000.0</v>
+      </c>
+      <c r="BG16">
+        <v>399000.0</v>
+      </c>
+      <c r="BH16">
+        <v>233000.0</v>
+      </c>
+      <c r="BI16">
+        <v>197000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>306000.0</v>
+      </c>
+      <c r="BK16">
+        <v>208000.0</v>
+      </c>
+      <c r="BL16">
+        <v>108000.0</v>
+      </c>
+      <c r="BM16">
+        <v>55000.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>186000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>79000.0</v>
+      </c>
+      <c r="BR16">
+        <v>12000.0</v>
+      </c>
+      <c r="BS16">
+        <v>367000.0</v>
+      </c>
+      <c r="BT16">
+        <v>370000.0</v>
+      </c>
+      <c r="BU16">
+        <v>-861000.0</v>
+      </c>
+      <c r="BV16">
+        <v>861000.0</v>
+      </c>
+      <c r="BW16">
+        <v>747000.0</v>
+      </c>
+      <c r="BX16">
+        <v>769000.0</v>
+      </c>
+      <c r="BY16">
+        <v>957000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>751000.0</v>
+      </c>
+      <c r="CA16">
+        <v>958000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1069000.0</v>
+      </c>
+      <c r="CC16">
+        <v>1020000.0</v>
+      </c>
+      <c r="CD16">
+        <v>970000.0</v>
+      </c>
+      <c r="CE16">
+        <v>842000.0</v>
+      </c>
+      <c r="CF16">
+        <v>105000.0</v>
+      </c>
+      <c r="CG16">
+        <v>927000.0</v>
+      </c>
+      <c r="CH16">
+        <v>822000.0</v>
+      </c>
+      <c r="CI16">
+        <v>660000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>704000.0</v>
+      </c>
+      <c r="CK16">
+        <v>507000.0</v>
+      </c>
+      <c r="CL16">
+        <v>414000.0</v>
+      </c>
+      <c r="CM16">
+        <v>388000.0</v>
+      </c>
+      <c r="CN16">
+        <v>342000.0</v>
+      </c>
+      <c r="CO16">
+        <v>268000.0</v>
+      </c>
+      <c r="CP16">
+        <v>229000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>167000.0</v>
+      </c>
+      <c r="CR16">
+        <v>328000.0</v>
+      </c>
+      <c r="CS16">
+        <v>260000.0</v>
+      </c>
+      <c r="CT16">
+        <v>121000.0</v>
+      </c>
+      <c r="CU16">
+        <v>43000.0</v>
+      </c>
+      <c r="CV16">
+        <v>11000.0</v>
+      </c>
+      <c r="CW16">
+        <v>8000.0</v>
+      </c>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
+      <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
+        <v>0.0</v>
+      </c>
+      <c r="DA16">
+        <v>0.0</v>
+      </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
+      <c r="DD16"/>
+    </row>
+    <row r="17" spans="1:108">
+      <c r="A17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>9887000.0</v>
+      </c>
+      <c r="D17">
+        <v>9857000.0</v>
+      </c>
+      <c r="E17">
+        <v>8662000.0</v>
+      </c>
+      <c r="F17">
+        <v>6581000.0</v>
+      </c>
+      <c r="G17">
+        <v>5266000.0</v>
+      </c>
+      <c r="H17">
+        <v>5627000.0</v>
+      </c>
+      <c r="I17">
+        <v>4382000.0</v>
+      </c>
+      <c r="J17">
+        <v>2999000.0</v>
+      </c>
+      <c r="K17">
+        <v>2522000.0</v>
+      </c>
+      <c r="L17">
+        <v>4167000.0</v>
+      </c>
+      <c r="M17">
+        <v>4098000.0</v>
+      </c>
+      <c r="N17">
+        <v>2458000.0</v>
+      </c>
+      <c r="O17">
+        <v>2703000.0</v>
+      </c>
+      <c r="P17">
+        <v>5492000.0</v>
+      </c>
+      <c r="Q17">
+        <v>8413000.0</v>
+      </c>
+      <c r="R17">
+        <v>7240000.0</v>
+      </c>
+      <c r="S17">
+        <v>7970000.0</v>
+      </c>
+      <c r="T17">
+        <v>12005000.0</v>
+      </c>
+      <c r="U17">
+        <v>14017000.0</v>
+      </c>
+      <c r="V17">
+        <v>10323000.0</v>
+      </c>
+      <c r="W17">
+        <v>10366000.0</v>
+      </c>
+      <c r="X17">
+        <v>8601000.0</v>
+      </c>
+      <c r="Y17">
+        <v>2217000.0</v>
+      </c>
+      <c r="Z17">
+        <v>4678000.0</v>
+      </c>
+      <c r="AA17">
+        <v>2832000.0</v>
+      </c>
+      <c r="AB17">
+        <v>7197000.0</v>
+      </c>
+      <c r="AC17">
+        <v>7412000.0</v>
+      </c>
+      <c r="AD17">
+        <v>7240000.0</v>
+      </c>
+      <c r="AE17">
+        <v>6009000.0</v>
+      </c>
+      <c r="AF17">
+        <v>5783000.0</v>
+      </c>
+      <c r="AG17">
+        <v>5782000.0</v>
+      </c>
+      <c r="AH17">
+        <v>5510000.0</v>
+      </c>
+      <c r="AI17">
+        <v>5214000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>2079000.0</v>
+      </c>
+      <c r="AK17">
+        <v>4250000.0</v>
+      </c>
+      <c r="AL17">
+        <v>3604000.0</v>
+      </c>
+      <c r="AM17">
+        <v>3112000.0</v>
+      </c>
+      <c r="AN17">
+        <v>3291000.0</v>
+      </c>
+      <c r="AO17">
+        <v>3433000.0</v>
+      </c>
+      <c r="AP17">
+        <v>3306000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>3006000.0</v>
+      </c>
+      <c r="AR17">
+        <v>2852000.0</v>
+      </c>
+      <c r="AS17">
+        <v>2727000.0</v>
+      </c>
+      <c r="AT17">
+        <v>2560000.0</v>
+      </c>
+      <c r="AU17">
+        <v>2028000.0</v>
+      </c>
+      <c r="AV17">
+        <v>1983000.0</v>
+      </c>
+      <c r="AW17">
+        <v>1826000.0</v>
+      </c>
+      <c r="AX17">
+        <v>1566000.0</v>
+      </c>
+      <c r="AY17">
+        <v>1250000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>1440000.0</v>
+      </c>
+      <c r="BA17">
+        <v>1419000.0</v>
+      </c>
+      <c r="BB17">
+        <v>1300000.0</v>
+      </c>
+      <c r="BC17">
+        <v>961000.0</v>
+      </c>
+      <c r="BD17">
+        <v>1133000.0</v>
+      </c>
+      <c r="BE17">
+        <v>1226000.0</v>
+      </c>
+      <c r="BF17">
+        <v>815000.0</v>
+      </c>
+      <c r="BG17">
+        <v>688000.0</v>
+      </c>
+      <c r="BH17">
+        <v>440000.0</v>
+      </c>
+      <c r="BI17">
+        <v>483000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>628000.0</v>
+      </c>
+      <c r="BK17">
+        <v>537000.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17"/>
+    </row>
+    <row r="18" spans="1:108">
+      <c r="A18" t="s">
+        <v>185</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>30259000.0</v>
+      </c>
+      <c r="D18">
+        <v>28743000.0</v>
+      </c>
+      <c r="E18">
+        <v>27529000.0</v>
+      </c>
+      <c r="F18">
+        <v>25295000.0</v>
+      </c>
+      <c r="G18">
+        <v>23383000.0</v>
+      </c>
+      <c r="H18">
+        <v>22458000.0</v>
+      </c>
+      <c r="I18">
+        <v>20591000.0</v>
+      </c>
+      <c r="J18">
+        <v>19528000.0</v>
+      </c>
+      <c r="K18">
+        <v>18645000.0</v>
+      </c>
+      <c r="L18">
+        <v>19059000.0</v>
+      </c>
+      <c r="M18">
+        <v>19345000.0</v>
+      </c>
+      <c r="N18">
+        <v>18825000.0</v>
+      </c>
+      <c r="O18">
+        <v>20424000.0</v>
+      </c>
+      <c r="P18">
+        <v>24119000.0</v>
+      </c>
+      <c r="Q18">
+        <v>25454000.0</v>
+      </c>
+      <c r="R18">
+        <v>24884000.0</v>
+      </c>
+      <c r="S18">
+        <v>23164000.0</v>
+      </c>
+      <c r="T18">
+        <v>22857000.0</v>
+      </c>
+      <c r="U18">
+        <v>22172000.0</v>
+      </c>
+      <c r="V18">
+        <v>21430000.0</v>
+      </c>
+      <c r="W18">
+        <v>21273000.0</v>
+      </c>
+      <c r="X18">
+        <v>21303000.0</v>
+      </c>
+      <c r="Y18">
+        <v>20637000.0</v>
+      </c>
+      <c r="Z18">
+        <v>19774000.0</v>
+      </c>
+      <c r="AA18">
+        <v>18098000.0</v>
+      </c>
+      <c r="AB18">
+        <v>17633000.0</v>
+      </c>
+      <c r="AC18">
+        <v>17279000.0</v>
+      </c>
+      <c r="AD18">
+        <v>16539000.0</v>
+      </c>
+      <c r="AE18">
+        <v>15818000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+    </row>
+    <row r="19" spans="1:108">
+      <c r="A19" t="s">
+        <v>186</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+    </row>
+    <row r="20" spans="1:108">
+      <c r="A20" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20"/>
+    </row>
+    <row r="21" spans="1:108">
+      <c r="A21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21">
+        <v>14460000.0</v>
+      </c>
+      <c r="C21">
+        <v>12484000.0</v>
+      </c>
+      <c r="D21">
+        <v>12768000.0</v>
+      </c>
+      <c r="E21">
+        <v>11333000.0</v>
+      </c>
+      <c r="F21">
+        <v>8593000.0</v>
+      </c>
+      <c r="G21">
+        <v>6911000.0</v>
+      </c>
+      <c r="H21">
+        <v>6893000.0</v>
+      </c>
+      <c r="I21">
+        <v>5727000.0</v>
+      </c>
+      <c r="J21">
+        <v>3908000.0</v>
+      </c>
+      <c r="K21">
+        <v>3384000.0</v>
+      </c>
+      <c r="L21">
+        <v>5337000.0</v>
+      </c>
+      <c r="M21">
+        <v>5293000.0</v>
+      </c>
+      <c r="N21">
+        <v>3258000.0</v>
+      </c>
+      <c r="O21">
+        <v>3539000.0</v>
+      </c>
+      <c r="P21">
+        <v>7088000.0</v>
+      </c>
+      <c r="Q21">
+        <v>11138000.0</v>
+      </c>
+      <c r="R21">
+        <v>9586000.0</v>
+      </c>
+      <c r="S21">
+        <v>10301000.0</v>
+      </c>
+      <c r="T21">
+        <v>15659000.0</v>
+      </c>
+      <c r="U21">
+        <v>18372000.0</v>
+      </c>
+      <c r="V21">
+        <v>13457000.0</v>
+      </c>
+      <c r="W21">
+        <v>13315000.0</v>
+      </c>
+      <c r="X21">
+        <v>11102000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2938000.0</v>
+      </c>
+      <c r="Z21">
+        <v>6137000.0</v>
+      </c>
+      <c r="AA21">
+        <v>3642000.0</v>
+      </c>
+      <c r="AB21">
+        <v>9113000.0</v>
+      </c>
+      <c r="AC21">
+        <v>9541000.0</v>
+      </c>
+      <c r="AD21">
+        <v>8961000.0</v>
+      </c>
+      <c r="AE21">
+        <v>7864000.0</v>
+      </c>
+      <c r="AF21">
+        <v>7482000.0</v>
+      </c>
+      <c r="AG21">
+        <v>7446000.0</v>
+      </c>
+      <c r="AH21">
+        <v>7004000.0</v>
+      </c>
+      <c r="AI21">
+        <v>6757000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>6666000.0</v>
+      </c>
+      <c r="AK21">
+        <v>6545000.0</v>
+      </c>
+      <c r="AL21">
+        <v>5652000.0</v>
+      </c>
+      <c r="AM21">
+        <v>4798000.0</v>
+      </c>
+      <c r="AN21">
+        <v>5143000.0</v>
+      </c>
+      <c r="AO21">
+        <v>5272000.0</v>
+      </c>
+      <c r="AP21">
+        <v>5231000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4724000.0</v>
+      </c>
+      <c r="AR21">
+        <v>4234000.0</v>
+      </c>
+      <c r="AS21">
+        <v>4216000.0</v>
+      </c>
+      <c r="AT21">
+        <v>3960000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3125000.0</v>
+      </c>
+      <c r="AV21">
+        <v>2910000.0</v>
+      </c>
+      <c r="AW21">
+        <v>2660000.0</v>
+      </c>
+      <c r="AX21">
+        <v>2323000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1844000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2040000.0</v>
+      </c>
+      <c r="BA21">
+        <v>2133000.0</v>
+      </c>
+      <c r="BB21">
+        <v>1957000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1405000.0</v>
+      </c>
+      <c r="BD21">
+        <v>1674000.0</v>
+      </c>
+      <c r="BE21">
+        <v>1844000.0</v>
+      </c>
+      <c r="BF21">
+        <v>1189000.0</v>
+      </c>
+      <c r="BG21">
+        <v>987000.0</v>
+      </c>
+      <c r="BH21">
+        <v>566000.0</v>
+      </c>
+      <c r="BI21">
+        <v>675000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>915000.0</v>
+      </c>
+      <c r="BK21">
+        <v>765000.0</v>
+      </c>
+      <c r="BL21">
+        <v>621000.0</v>
+      </c>
+      <c r="BM21">
+        <v>447000.0</v>
+      </c>
+      <c r="BN21">
+        <v>71000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-57000.0</v>
+      </c>
+      <c r="BP21">
+        <v>36000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>533000.0</v>
+      </c>
+      <c r="BR21">
+        <v>499000.0</v>
+      </c>
+      <c r="BS21">
+        <v>696000.0</v>
+      </c>
+      <c r="BT21">
+        <v>366000.0</v>
+      </c>
+      <c r="BU21">
+        <v>-274000.0</v>
+      </c>
+      <c r="BV21">
+        <v>1268000.0</v>
+      </c>
+      <c r="BW21">
+        <v>1118730.0</v>
+      </c>
+      <c r="BX21">
+        <v>1132596.0</v>
+      </c>
+      <c r="BY21">
+        <v>1434946.0</v>
+      </c>
+      <c r="BZ21">
+        <v>1099343.0</v>
+      </c>
+      <c r="CA21">
+        <v>1409573.0</v>
+      </c>
+      <c r="CB21">
+        <v>1522212.0</v>
+      </c>
+      <c r="CC21">
+        <v>1552171.0</v>
+      </c>
+      <c r="CD21">
+        <v>1527486.0</v>
+      </c>
+      <c r="CE21">
+        <v>1325834.0</v>
+      </c>
+      <c r="CF21">
+        <v>169395.0</v>
+      </c>
+      <c r="CG21">
+        <v>1495678.0</v>
+      </c>
+      <c r="CH21">
+        <v>1325256.0</v>
+      </c>
+      <c r="CI21">
+        <v>1064754.0</v>
+      </c>
+      <c r="CJ21">
+        <v>1135295.0</v>
+      </c>
+      <c r="CK21">
+        <v>817782.0</v>
+      </c>
+      <c r="CL21">
+        <v>667508.0</v>
+      </c>
+      <c r="CM21">
+        <v>625726.0</v>
+      </c>
+      <c r="CN21">
+        <v>551704.0</v>
+      </c>
+      <c r="CO21">
+        <v>431423.0</v>
+      </c>
+      <c r="CP21">
+        <v>370089.0</v>
+      </c>
+      <c r="CQ21">
+        <v>269234.0</v>
+      </c>
+      <c r="CR21">
+        <v>1206448.0</v>
+      </c>
+      <c r="CS21">
+        <v>1143412.0</v>
+      </c>
+      <c r="CT21">
+        <v>1005746.0</v>
+      </c>
+      <c r="CU21">
+        <v>6061.0</v>
+      </c>
+      <c r="CV21">
+        <v>189000.0</v>
+      </c>
+      <c r="CW21">
+        <v>-9541.0</v>
+      </c>
+      <c r="CX21">
+        <v>775284.0</v>
+      </c>
+      <c r="CY21">
+        <v>722261.0</v>
+      </c>
+      <c r="CZ21">
+        <v>-73618.0</v>
+      </c>
+      <c r="DA21">
+        <v>362226.0</v>
+      </c>
+      <c r="DB21">
+        <v>-239501.0</v>
+      </c>
+      <c r="DC21">
+        <v>-157586.0</v>
+      </c>
+      <c r="DD21">
+        <v>-350000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:108">
+      <c r="A22" t="s">
+        <v>189</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22"/>
+    </row>
+    <row r="23" spans="1:108">
+      <c r="A23" t="s">
+        <v>190</v>
+      </c>
+      <c r="B23">
+        <v>47178999.0</v>
+      </c>
+      <c r="C23">
+        <v>21315000.0</v>
+      </c>
+      <c r="D23">
+        <v>44852000.0</v>
+      </c>
+      <c r="E23">
+        <v>47253000.0</v>
+      </c>
+      <c r="F23">
+        <v>47059000.0</v>
+      </c>
+      <c r="G23">
+        <v>45850000.0</v>
+      </c>
+      <c r="H23">
+        <v>46990000.0</v>
+      </c>
+      <c r="I23">
+        <v>48619000.0</v>
+      </c>
+      <c r="J23">
+        <v>50158000.0</v>
+      </c>
+      <c r="K23">
+        <v>47643000.0</v>
+      </c>
+      <c r="L23">
+        <v>46129000.0</v>
+      </c>
+      <c r="M23">
+        <v>44904000.0</v>
+      </c>
+      <c r="N23">
+        <v>42164000.0</v>
+      </c>
+      <c r="O23">
+        <v>36835000.0</v>
+      </c>
+      <c r="P23">
+        <v>29250000.0</v>
+      </c>
+      <c r="Q23">
+        <v>22476000.0</v>
+      </c>
+      <c r="R23">
+        <v>20311000.0</v>
+      </c>
+      <c r="S23">
+        <v>17090000.0</v>
+      </c>
+      <c r="T23">
+        <v>10147000.0</v>
+      </c>
+      <c r="U23">
+        <v>9353000.0</v>
+      </c>
+      <c r="V23">
+        <v>12896000.0</v>
+      </c>
+      <c r="W23">
+        <v>12535000.0</v>
+      </c>
+      <c r="X23">
+        <v>9229000.0</v>
+      </c>
+      <c r="Y23">
+        <v>25395000.0</v>
+      </c>
+      <c r="Z23">
+        <v>24693000.0</v>
+      </c>
+      <c r="AA23">
+        <v>22333000.0</v>
+      </c>
+      <c r="AB23">
+        <v>19782000.0</v>
+      </c>
+      <c r="AC23">
+        <v>18911000.0</v>
+      </c>
+      <c r="AD23">
+        <v>18217000.0</v>
+      </c>
+      <c r="AE23">
+        <v>16742000.0</v>
+      </c>
+      <c r="AF23">
+        <v>16073000.0</v>
+      </c>
+      <c r="AG23">
+        <v>14952000.0</v>
+      </c>
+      <c r="AH23">
+        <v>14302000.0</v>
+      </c>
+      <c r="AI23">
+        <v>12841000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>11829000.0</v>
+      </c>
+      <c r="AK23">
+        <v>11952000.0</v>
+      </c>
+      <c r="AL23">
+        <v>11841000.0</v>
+      </c>
+      <c r="AM23">
+        <v>11212000.0</v>
+      </c>
+      <c r="AN23">
+        <v>10429000.0</v>
+      </c>
+      <c r="AO23">
+        <v>10657000.0</v>
+      </c>
+      <c r="AP23">
+        <v>10418000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>10164000.0</v>
+      </c>
+      <c r="AR23">
+        <v>9948000.0</v>
+      </c>
+      <c r="AS23">
+        <v>9674000.0</v>
+      </c>
+      <c r="AT23">
+        <v>9471000.0</v>
+      </c>
+      <c r="AU23">
+        <v>9817000.0</v>
+      </c>
+      <c r="AV23">
+        <v>9382000.0</v>
+      </c>
+      <c r="AW23">
+        <v>9153000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8985000.0</v>
+      </c>
+      <c r="AY23">
+        <v>8469000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>8311000.0</v>
+      </c>
+      <c r="BA23">
+        <v>8022000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7833000.0</v>
+      </c>
+      <c r="BC23">
+        <v>8220000.0</v>
+      </c>
+      <c r="BD23">
+        <v>8041000.0</v>
+      </c>
+      <c r="BE23">
+        <v>8232000.0</v>
+      </c>
+      <c r="BF23">
+        <v>8086000.0</v>
+      </c>
+      <c r="BG23">
+        <v>8407000.0</v>
+      </c>
+      <c r="BH23">
+        <v>9106000.0</v>
+      </c>
+      <c r="BI23">
+        <v>8899000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>8615000.0</v>
+      </c>
+      <c r="BK23">
+        <v>8435000.0</v>
+      </c>
+      <c r="BL23">
+        <v>8245000.0</v>
+      </c>
+      <c r="BM23">
+        <v>9142000.0</v>
+      </c>
+      <c r="BN23">
+        <v>10475000.0</v>
+      </c>
+      <c r="BO23">
+        <v>9504000.0</v>
+      </c>
+      <c r="BP23">
+        <v>9426000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>9115000.0</v>
+      </c>
+      <c r="BR23">
+        <v>9101000.0</v>
+      </c>
+      <c r="BS23">
+        <v>8613000.0</v>
+      </c>
+      <c r="BT23">
+        <v>9483000.0</v>
+      </c>
+      <c r="BU23">
+        <v>8906000.0</v>
+      </c>
+      <c r="BV23">
+        <v>9411000.0</v>
+      </c>
+      <c r="BW23">
+        <v>9534179.0</v>
+      </c>
+      <c r="BX23">
+        <v>9676563.0</v>
+      </c>
+      <c r="BY23">
+        <v>9092899.0</v>
+      </c>
+      <c r="BZ23">
+        <v>8791211.0</v>
+      </c>
+      <c r="CA23">
+        <v>8144912.0</v>
+      </c>
+      <c r="CB23">
+        <v>7325639.0</v>
+      </c>
+      <c r="CC23">
+        <v>6694824.0</v>
+      </c>
+      <c r="CD23">
+        <v>6104383.0</v>
+      </c>
+      <c r="CE23">
+        <v>5455871.0</v>
+      </c>
+      <c r="CF23">
+        <v>6213442.0</v>
+      </c>
+      <c r="CG23">
+        <v>4375484.0</v>
+      </c>
+      <c r="CH23">
+        <v>4120534.0</v>
+      </c>
+      <c r="CI23">
+        <v>3730783.0</v>
+      </c>
+      <c r="CJ23">
+        <v>3265358.0</v>
+      </c>
+      <c r="CK23">
+        <v>3001893.0</v>
+      </c>
+      <c r="CL23">
+        <v>2708684.0</v>
+      </c>
+      <c r="CM23">
+        <v>2503917.0</v>
+      </c>
+      <c r="CN23">
+        <v>2231575.0</v>
+      </c>
+      <c r="CO23">
+        <v>2178999.0</v>
+      </c>
+      <c r="CP23">
+        <v>2001267.0</v>
+      </c>
+      <c r="CQ23">
+        <v>2108948.0</v>
+      </c>
+      <c r="CR23">
+        <v>2412755.0</v>
+      </c>
+      <c r="CS23">
+        <v>2308484.0</v>
+      </c>
+      <c r="CT23">
+        <v>2058534.0</v>
+      </c>
+      <c r="CU23">
+        <v>1893308.0</v>
+      </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
+        <v>1720281.0</v>
+      </c>
+      <c r="CX23">
+        <v>1572805.0</v>
+      </c>
+      <c r="CY23">
+        <v>1457388.0</v>
+      </c>
+      <c r="CZ23">
+        <v>1323162.0</v>
+      </c>
+      <c r="DA23">
+        <v>967221.0</v>
+      </c>
+      <c r="DB23">
+        <v>891018.0</v>
+      </c>
+      <c r="DC23">
+        <v>338319.0</v>
+      </c>
+      <c r="DD23">
+        <v>350000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:108">
+      <c r="A24" t="s">
+        <v>191</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
+        <v>216000.0</v>
+      </c>
+      <c r="AW24">
+        <v>253000.0</v>
+      </c>
+      <c r="AX24">
+        <v>253000.0</v>
+      </c>
+      <c r="AY24">
+        <v>193000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>192000.0</v>
+      </c>
+      <c r="BA24">
+        <v>191000.0</v>
+      </c>
+      <c r="BB24">
+        <v>191000.0</v>
+      </c>
+      <c r="BC24">
+        <v>197000.0</v>
+      </c>
+      <c r="BD24">
+        <v>205000.0</v>
+      </c>
+      <c r="BE24">
+        <v>384000.0</v>
+      </c>
+      <c r="BF24">
+        <v>322000.0</v>
+      </c>
+      <c r="BG24">
+        <v>289000.0</v>
+      </c>
+      <c r="BH24">
+        <v>-1586000.0</v>
+      </c>
+      <c r="BI24">
+        <v>286000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>322000.0</v>
+      </c>
+      <c r="BK24">
+        <v>113000.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+    </row>
+    <row r="25" spans="1:108">
+      <c r="A25" t="s">
+        <v>192</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>945000.0</v>
+      </c>
+      <c r="D25">
+        <v>988000.0</v>
+      </c>
+      <c r="E25">
+        <v>1022000.0</v>
+      </c>
+      <c r="F25">
+        <v>1128000.0</v>
+      </c>
+      <c r="G25">
+        <v>1169000.0</v>
+      </c>
+      <c r="H25">
+        <v>1187000.0</v>
+      </c>
+      <c r="I25">
+        <v>1205000.0</v>
+      </c>
+      <c r="J25">
+        <v>1204000.0</v>
+      </c>
+      <c r="K25">
+        <v>1214000.0</v>
+      </c>
+      <c r="L25">
+        <v>1205000.0</v>
+      </c>
+      <c r="M25">
+        <v>1214000.0</v>
+      </c>
+      <c r="N25">
+        <v>1194000.0</v>
+      </c>
+      <c r="O25">
+        <v>1203000.0</v>
+      </c>
+      <c r="P25">
+        <v>1177000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1180000.0</v>
+      </c>
+      <c r="R25">
+        <v>758000.0</v>
+      </c>
+      <c r="S25">
+        <v>583000.0</v>
+      </c>
+      <c r="T25">
+        <v>698000.0</v>
+      </c>
+      <c r="U25">
+        <v>529000.0</v>
+      </c>
+      <c r="V25">
+        <v>541000.0</v>
+      </c>
+      <c r="W25">
+        <v>551000.0</v>
+      </c>
+      <c r="X25">
+        <v>621000.0</v>
+      </c>
+      <c r="Y25">
+        <v>510000.0</v>
+      </c>
+      <c r="Z25">
+        <v>510000.0</v>
+      </c>
+      <c r="AA25">
+        <v>549000.0</v>
+      </c>
+      <c r="AB25">
+        <v>498000.0</v>
+      </c>
+      <c r="AC25">
+        <v>477000.0</v>
+      </c>
+      <c r="AD25">
+        <v>460000.0</v>
+      </c>
+      <c r="AE25">
+        <v>453000.0</v>
+      </c>
+      <c r="AF25">
+        <v>452000.0</v>
+      </c>
+      <c r="AG25">
+        <v>453000.0</v>
+      </c>
+      <c r="AH25">
+        <v>449000.0</v>
+      </c>
+      <c r="AI25">
+        <v>401000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>407000.0</v>
+      </c>
+      <c r="AK25">
+        <v>384000.0</v>
+      </c>
+      <c r="AL25">
+        <v>360000.0</v>
+      </c>
+      <c r="AM25">
+        <v>309000.0</v>
+      </c>
+      <c r="AN25">
+        <v>312000.0</v>
+      </c>
+      <c r="AO25">
+        <v>306000.0</v>
+      </c>
+      <c r="AP25">
+        <v>318000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>315000.0</v>
+      </c>
+      <c r="AR25">
+        <v>320000.0</v>
+      </c>
+      <c r="AS25">
+        <v>302000.0</v>
+      </c>
+      <c r="AT25">
+        <v>389000.0</v>
+      </c>
+      <c r="AU25">
+        <v>299000.0</v>
+      </c>
+      <c r="AV25">
+        <v>306000.0</v>
+      </c>
+      <c r="AW25">
+        <v>310000.0</v>
+      </c>
+      <c r="AX25">
+        <v>297000.0</v>
+      </c>
+      <c r="AY25">
+        <v>294000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>308000.0</v>
+      </c>
+      <c r="BA25">
+        <v>301000.0</v>
+      </c>
+      <c r="BB25">
+        <v>305000.0</v>
+      </c>
+      <c r="BC25">
+        <v>291000.0</v>
+      </c>
+      <c r="BD25">
+        <v>247000.0</v>
+      </c>
+      <c r="BE25">
+        <v>238000.0</v>
+      </c>
+      <c r="BF25">
+        <v>261000.0</v>
+      </c>
+      <c r="BG25">
+        <v>233000.0</v>
+      </c>
+      <c r="BH25">
+        <v>228000.0</v>
+      </c>
+      <c r="BI25">
+        <v>222000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>218000.0</v>
+      </c>
+      <c r="BK25">
+        <v>216000.0</v>
+      </c>
+      <c r="BL25">
+        <v>194000.0</v>
+      </c>
+      <c r="BM25">
+        <v>217000.0</v>
+      </c>
+      <c r="BN25">
+        <v>219000.0</v>
+      </c>
+      <c r="BO25">
+        <v>223000.0</v>
+      </c>
+      <c r="BP25">
+        <v>237000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>201000.0</v>
+      </c>
+      <c r="BR25">
+        <v>146000.0</v>
+      </c>
+      <c r="BS25">
+        <v>147000.0</v>
+      </c>
+      <c r="BT25">
+        <v>152000.0</v>
+      </c>
+      <c r="BU25">
+        <v>154000.0</v>
+      </c>
+      <c r="BV25">
+        <v>119868.0</v>
+      </c>
+      <c r="BW25">
+        <v>115132.0</v>
+      </c>
+      <c r="BX25">
+        <v>121383.0</v>
+      </c>
+      <c r="BY25">
+        <v>121552.0</v>
+      </c>
+      <c r="BZ25">
+        <v>122199.0</v>
+      </c>
+      <c r="CA25">
+        <v>117583.0</v>
+      </c>
+      <c r="CB25">
+        <v>89053.0</v>
+      </c>
+      <c r="CC25">
+        <v>85634.0</v>
+      </c>
+      <c r="CD25">
+        <v>62133.0</v>
+      </c>
+      <c r="CE25">
+        <v>111859.0</v>
+      </c>
+      <c r="CF25">
+        <v>72440.0</v>
+      </c>
+      <c r="CG25">
+        <v>71104.0</v>
+      </c>
+      <c r="CH25">
+        <v>38274.0</v>
+      </c>
+      <c r="CI25">
+        <v>78191.0</v>
+      </c>
+      <c r="CJ25">
+        <v>-12617.0</v>
+      </c>
+      <c r="CK25">
+        <v>102802.0</v>
+      </c>
+      <c r="CL25">
+        <v>19145.0</v>
+      </c>
+      <c r="CM25">
+        <v>54408.0</v>
+      </c>
+      <c r="CN25">
+        <v>70178.0</v>
+      </c>
+      <c r="CO25">
+        <v>117509.0</v>
+      </c>
+      <c r="CP25">
+        <v>8530.0</v>
+      </c>
+      <c r="CQ25">
+        <v>61174.0</v>
+      </c>
+      <c r="CR25">
+        <v>28528.0</v>
+      </c>
+      <c r="CS25">
+        <v>62896.0</v>
+      </c>
+      <c r="CT25">
+        <v>68217.0</v>
+      </c>
+      <c r="CU25">
+        <v>87938.0</v>
+      </c>
+      <c r="CV25">
+        <v>87938.0</v>
+      </c>
+      <c r="CW25">
+        <v>48525.0</v>
+      </c>
+      <c r="CX25">
+        <v>29310.0</v>
+      </c>
+      <c r="CY25">
+        <v>26773.0</v>
+      </c>
+      <c r="CZ25">
+        <v>5787.0</v>
+      </c>
+      <c r="DA25">
+        <v>8519.0</v>
+      </c>
+      <c r="DB25">
+        <v>10224.0</v>
+      </c>
+      <c r="DC25">
+        <v>13792.0</v>
+      </c>
+      <c r="DD25"/>
+    </row>
+    <row r="26" spans="1:108">
+      <c r="A26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26"/>
+    </row>
+    <row r="27" spans="1:108">
+      <c r="A27" t="s">
+        <v>194</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>399000.0</v>
+      </c>
+      <c r="D27">
+        <v>346000.0</v>
+      </c>
+      <c r="E27">
+        <v>412000.0</v>
+      </c>
+      <c r="F27">
+        <v>397000.0</v>
+      </c>
+      <c r="G27">
+        <v>374000.0</v>
+      </c>
+      <c r="H27">
+        <v>335000.0</v>
+      </c>
+      <c r="I27">
+        <v>319000.0</v>
+      </c>
+      <c r="J27">
+        <v>389000.0</v>
+      </c>
+      <c r="K27">
+        <v>369000.0</v>
+      </c>
+      <c r="L27">
+        <v>364000.0</v>
+      </c>
+      <c r="M27">
+        <v>293000.0</v>
+      </c>
+      <c r="N27">
+        <v>335000.0</v>
+      </c>
+      <c r="O27">
+        <v>366000.0</v>
+      </c>
+      <c r="P27">
+        <v>282000.0</v>
+      </c>
+      <c r="Q27">
+        <v>338000.0</v>
+      </c>
+      <c r="R27">
+        <v>329000.0</v>
+      </c>
+      <c r="S27">
+        <v>266000.0</v>
+      </c>
+      <c r="T27">
+        <v>250000.0</v>
+      </c>
+      <c r="U27">
+        <v>247000.0</v>
+      </c>
+      <c r="V27">
+        <v>208000.0</v>
+      </c>
+      <c r="W27">
+        <v>182000.0</v>
+      </c>
+      <c r="X27">
+        <v>93000.0</v>
+      </c>
+      <c r="Y27">
+        <v>165000.0</v>
+      </c>
+      <c r="Z27">
+        <v>86000.0</v>
+      </c>
+      <c r="AA27">
+        <v>230000.0</v>
+      </c>
+      <c r="AB27">
+        <v>208000.0</v>
+      </c>
+      <c r="AC27">
+        <v>237000.0</v>
+      </c>
+      <c r="AD27">
+        <v>236000.0</v>
+      </c>
+      <c r="AE27">
+        <v>260000.0</v>
+      </c>
+      <c r="AF27">
+        <v>204000.0</v>
+      </c>
+      <c r="AG27">
+        <v>215000.0</v>
+      </c>
+      <c r="AH27">
+        <v>229000.0</v>
+      </c>
+      <c r="AI27">
+        <v>209000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>132000.0</v>
+      </c>
+      <c r="AK27">
+        <v>199000.0</v>
+      </c>
+      <c r="AL27">
+        <v>196000.0</v>
+      </c>
+      <c r="AM27">
+        <v>210000.0</v>
+      </c>
+      <c r="AN27">
+        <v>182000.0</v>
+      </c>
+      <c r="AO27">
+        <v>195000.0</v>
+      </c>
+      <c r="AP27">
+        <v>199000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>231000.0</v>
+      </c>
+      <c r="AR27">
+        <v>193000.0</v>
+      </c>
+      <c r="AS27">
+        <v>217000.0</v>
+      </c>
+      <c r="AT27">
+        <v>222000.0</v>
+      </c>
+      <c r="AU27">
+        <v>238000.0</v>
+      </c>
+      <c r="AV27">
+        <v>183000.0</v>
+      </c>
+      <c r="AW27">
+        <v>207000.0</v>
+      </c>
+      <c r="AX27">
+        <v>197000.0</v>
+      </c>
+      <c r="AY27">
+        <v>201000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>155000.0</v>
+      </c>
+      <c r="BA27">
+        <v>171000.0</v>
+      </c>
+      <c r="BB27">
+        <v>218000.0</v>
+      </c>
+      <c r="BC27">
+        <v>186000.0</v>
+      </c>
+      <c r="BD27">
+        <v>124000.0</v>
+      </c>
+      <c r="BE27">
+        <v>150000.0</v>
+      </c>
+      <c r="BF27">
+        <v>182000.0</v>
+      </c>
+      <c r="BG27">
+        <v>194000.0</v>
+      </c>
+      <c r="BH27">
+        <v>157000.0</v>
+      </c>
+      <c r="BI27">
+        <v>165000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>195000.0</v>
+      </c>
+      <c r="BK27">
+        <v>170000.0</v>
+      </c>
+      <c r="BL27">
+        <v>143000.0</v>
+      </c>
+      <c r="BM27">
+        <v>151000.0</v>
+      </c>
+      <c r="BN27">
+        <v>185000.0</v>
+      </c>
+      <c r="BO27">
+        <v>211000.0</v>
+      </c>
+      <c r="BP27">
+        <v>164000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>176000.0</v>
+      </c>
+      <c r="BR27">
+        <v>174000.0</v>
+      </c>
+      <c r="BS27">
+        <v>145000.0</v>
+      </c>
+      <c r="BT27">
+        <v>133000.0</v>
+      </c>
+      <c r="BU27">
+        <v>154000.0</v>
+      </c>
+      <c r="BV27">
+        <v>161000.0</v>
+      </c>
+      <c r="BW27">
+        <v>134981.0</v>
+      </c>
+      <c r="BX27">
+        <v>387392.0</v>
+      </c>
+      <c r="BY27">
+        <v>139018.0</v>
+      </c>
+      <c r="BZ27">
+        <v>142776.0</v>
+      </c>
+      <c r="CA27">
+        <v>105598.0</v>
+      </c>
+      <c r="CB27">
+        <v>350192.0</v>
+      </c>
+      <c r="CC27">
+        <v>108067.0</v>
+      </c>
+      <c r="CD27">
+        <v>103556.0</v>
+      </c>
+      <c r="CE27">
+        <v>138569.0</v>
+      </c>
+      <c r="CF27">
+        <v>126804.0</v>
+      </c>
+      <c r="CG27">
+        <v>104834.0</v>
+      </c>
+      <c r="CH27">
+        <v>118029.0</v>
+      </c>
+      <c r="CI27">
+        <v>90279.0</v>
+      </c>
+      <c r="CJ27">
+        <v>104100.0</v>
+      </c>
+      <c r="CK27">
+        <v>61985.0</v>
+      </c>
+      <c r="CL27">
+        <v>74679.0</v>
+      </c>
+      <c r="CM27">
+        <v>51279.0</v>
+      </c>
+      <c r="CN27">
+        <v>36613.0</v>
+      </c>
+      <c r="CO27">
+        <v>44128.0</v>
+      </c>
+      <c r="CP27">
+        <v>43396.0</v>
+      </c>
+      <c r="CQ27">
+        <v>35349.0</v>
+      </c>
+      <c r="CR27">
+        <v>33407.0</v>
+      </c>
+      <c r="CS27">
+        <v>27962.0</v>
+      </c>
+      <c r="CT27">
+        <v>37786.0</v>
+      </c>
+      <c r="CU27">
+        <v>24398.0</v>
+      </c>
+      <c r="CV27">
+        <v>30127.0</v>
+      </c>
+      <c r="CW27">
+        <v>32597.0</v>
+      </c>
+      <c r="CX27">
+        <v>29571.0</v>
+      </c>
+      <c r="CY27">
+        <v>21804.0</v>
+      </c>
+      <c r="CZ27">
+        <v>21931.0</v>
+      </c>
+      <c r="DA27">
+        <v>11379.0</v>
+      </c>
+      <c r="DB27">
+        <v>10176.0</v>
+      </c>
+      <c r="DC27">
+        <v>2164.0</v>
+      </c>
+      <c r="DD27"/>
+    </row>
+    <row r="28" spans="1:108">
+      <c r="A28" t="s">
+        <v>195</v>
+      </c>
+      <c r="B28">
+        <v>14803000.0</v>
+      </c>
+      <c r="C28">
+        <v>12872000.0</v>
+      </c>
+      <c r="D28">
+        <v>12994000.0</v>
+      </c>
+      <c r="E28">
+        <v>16509000.0</v>
+      </c>
+      <c r="F28">
+        <v>609000.0</v>
+      </c>
+      <c r="G28">
+        <v>509000.0</v>
+      </c>
+      <c r="H28">
+        <v>11687000.0</v>
+      </c>
+      <c r="I28">
+        <v>33350000.0</v>
+      </c>
+      <c r="J28">
+        <v>12255000.0</v>
+      </c>
+      <c r="K28">
+        <v>11812000.0</v>
+      </c>
+      <c r="L28">
+        <v>5260000.0</v>
+      </c>
+      <c r="M28">
+        <v>11474000.0</v>
+      </c>
+      <c r="N28">
+        <v>11184000.0</v>
+      </c>
+      <c r="O28">
+        <v>11045000.0</v>
+      </c>
+      <c r="P28">
+        <v>5537000.0</v>
+      </c>
+      <c r="Q28">
+        <v>11879000.0</v>
+      </c>
+      <c r="R28">
+        <v>10282000.0</v>
+      </c>
+      <c r="S28">
+        <v>9716000.0</v>
+      </c>
+      <c r="T28">
+        <v>9478000.0</v>
+      </c>
+      <c r="U28">
+        <v>10676000.0</v>
+      </c>
+      <c r="V28">
+        <v>10377000.0</v>
+      </c>
+      <c r="W28">
+        <v>8126000.0</v>
+      </c>
+      <c r="X28">
+        <v>2033000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8089000.0</v>
+      </c>
+      <c r="Z28">
+        <v>7746000.0</v>
+      </c>
+      <c r="AA28">
+        <v>7780000.0</v>
+      </c>
+      <c r="AB28">
+        <v>8354000.0</v>
+      </c>
+      <c r="AC28">
+        <v>8886000.0</v>
+      </c>
+      <c r="AD28">
+        <v>8724000.0</v>
+      </c>
+      <c r="AE28">
+        <v>8061000.0</v>
+      </c>
+      <c r="AF28">
+        <v>7952000.0</v>
+      </c>
+      <c r="AG28">
+        <v>7816000.0</v>
+      </c>
+      <c r="AH28">
+        <v>7486000.0</v>
+      </c>
+      <c r="AI28">
+        <v>6892000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>6392000.0</v>
+      </c>
+      <c r="AK28">
+        <v>6750000.0</v>
+      </c>
+      <c r="AL28">
+        <v>6644000.0</v>
+      </c>
+      <c r="AM28">
+        <v>6307000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5638000.0</v>
+      </c>
+      <c r="AO28">
+        <v>5865000.0</v>
+      </c>
+      <c r="AP28">
+        <v>5700000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5382000.0</v>
+      </c>
+      <c r="AR28">
+        <v>5278000.0</v>
+      </c>
+      <c r="AS28">
+        <v>5116000.0</v>
+      </c>
+      <c r="AT28">
+        <v>4892000.0</v>
+      </c>
+      <c r="AU28">
+        <v>5064000.0</v>
+      </c>
+      <c r="AV28">
+        <v>4560000.0</v>
+      </c>
+      <c r="AW28">
+        <v>4293000.0</v>
+      </c>
+      <c r="AX28">
+        <v>4339000.0</v>
+      </c>
+      <c r="AY28">
+        <v>4196000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4029000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3916000.0</v>
+      </c>
+      <c r="BB28">
+        <v>3813000.0</v>
+      </c>
+      <c r="BC28">
+        <v>3768000.0</v>
+      </c>
+      <c r="BD28">
+        <v>3542000.0</v>
+      </c>
+      <c r="BE28">
+        <v>3484000.0</v>
+      </c>
+      <c r="BF28">
+        <v>3193000.0</v>
+      </c>
+      <c r="BG28">
+        <v>3291000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3054000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3169000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3112000.0</v>
+      </c>
+      <c r="BK28">
+        <v>2903000.0</v>
+      </c>
+      <c r="BL28">
+        <v>3179000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2557000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2949000.0</v>
+      </c>
+      <c r="BO28">
+        <v>2868000.0</v>
+      </c>
+      <c r="BP28">
+        <v>2717000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>2766000.0</v>
+      </c>
+      <c r="BR28">
+        <v>3006000.0</v>
+      </c>
+      <c r="BS28">
+        <v>2503000.0</v>
+      </c>
+      <c r="BT28">
+        <v>1668000.0</v>
+      </c>
+      <c r="BU28">
+        <v>1625000.0</v>
+      </c>
+      <c r="BV28">
+        <v>1806000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1718191.0</v>
+      </c>
+      <c r="BX28">
+        <v>1539947.0</v>
+      </c>
+      <c r="BY28">
+        <v>1547014.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1509784.0</v>
+      </c>
+      <c r="CA28">
+        <v>1422532.0</v>
+      </c>
+      <c r="CB28">
+        <v>1221322.0</v>
+      </c>
+      <c r="CC28">
+        <v>1085922.0</v>
+      </c>
+      <c r="CD28">
+        <v>1057121.0</v>
+      </c>
+      <c r="CE28">
+        <v>1033741.0</v>
+      </c>
+      <c r="CF28">
+        <v>911903.0</v>
+      </c>
+      <c r="CG28">
+        <v>837851.0</v>
+      </c>
+      <c r="CH28">
+        <v>795855.0</v>
+      </c>
+      <c r="CI28">
+        <v>794793.0</v>
+      </c>
+      <c r="CJ28">
+        <v>685805.0</v>
+      </c>
+      <c r="CK28">
+        <v>612118.0</v>
+      </c>
+      <c r="CL28">
+        <v>600877.0</v>
+      </c>
+      <c r="CM28">
+        <v>598645.0</v>
+      </c>
+      <c r="CN28">
+        <v>520383.0</v>
+      </c>
+      <c r="CO28">
+        <v>494979.0</v>
+      </c>
+      <c r="CP28">
+        <v>488564.0</v>
+      </c>
+      <c r="CQ28">
+        <v>479278.0</v>
+      </c>
+      <c r="CR28">
+        <v>456287.0</v>
+      </c>
+      <c r="CS28">
+        <v>451044.0</v>
+      </c>
+      <c r="CT28">
+        <v>430024.0</v>
+      </c>
+      <c r="CU28">
+        <v>431523.0</v>
+      </c>
+      <c r="CV28">
+        <v>413776.0</v>
+      </c>
+      <c r="CW28">
+        <v>373845.0</v>
+      </c>
+      <c r="CX28">
+        <v>366818.0</v>
+      </c>
+      <c r="CY28">
+        <v>326734.0</v>
+      </c>
+      <c r="CZ28">
+        <v>225543.0</v>
+      </c>
+      <c r="DA28">
+        <v>264332.0</v>
+      </c>
+      <c r="DB28">
+        <v>255813.0</v>
+      </c>
+      <c r="DC28">
+        <v>245156.0</v>
+      </c>
+      <c r="DD28">
+        <v>350000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:108">
+      <c r="A29" t="s">
+        <v>196</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>2597000.0</v>
+      </c>
+      <c r="D29">
+        <v>2911000.0</v>
+      </c>
+      <c r="E29">
+        <v>2671000.0</v>
+      </c>
+      <c r="F29">
+        <v>2012000.0</v>
+      </c>
+      <c r="G29">
+        <v>1645000.0</v>
+      </c>
+      <c r="H29">
+        <v>1266000.0</v>
+      </c>
+      <c r="I29">
+        <v>1345000.0</v>
+      </c>
+      <c r="J29">
+        <v>909000.0</v>
+      </c>
+      <c r="K29">
+        <v>862000.0</v>
+      </c>
+      <c r="L29">
+        <v>1170000.0</v>
+      </c>
+      <c r="M29">
+        <v>1195000.0</v>
+      </c>
+      <c r="N29">
+        <v>800000.0</v>
+      </c>
+      <c r="O29">
+        <v>836000.0</v>
+      </c>
+      <c r="P29">
+        <v>1596000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2725000.0</v>
+      </c>
+      <c r="R29">
+        <v>2346000.0</v>
+      </c>
+      <c r="S29">
+        <v>2331000.0</v>
+      </c>
+      <c r="T29">
+        <v>3654000.0</v>
+      </c>
+      <c r="U29">
+        <v>4355000.0</v>
+      </c>
+      <c r="V29">
+        <v>3134000.0</v>
+      </c>
+      <c r="W29">
+        <v>2949000.0</v>
+      </c>
+      <c r="X29">
+        <v>2502000.0</v>
+      </c>
+      <c r="Y29">
+        <v>721000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1459000.0</v>
+      </c>
+      <c r="AA29">
+        <v>810000.0</v>
+      </c>
+      <c r="AB29">
+        <v>1916000.0</v>
+      </c>
+      <c r="AC29">
+        <v>2129000.0</v>
+      </c>
+      <c r="AD29">
+        <v>1721000.0</v>
+      </c>
+      <c r="AE29">
+        <v>1855000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+    </row>
+    <row r="30" spans="1:108">
+      <c r="A30" t="s">
+        <v>197</v>
+      </c>
+      <c r="B30">
+        <v>20393000.0</v>
+      </c>
+      <c r="C30">
+        <v>20015000.0</v>
+      </c>
+      <c r="D30">
+        <v>18416000.0</v>
+      </c>
+      <c r="E30">
+        <v>18946000.0</v>
+      </c>
+      <c r="F30">
+        <v>19336000.0</v>
+      </c>
+      <c r="G30">
+        <v>18836000.0</v>
+      </c>
+      <c r="H30">
+        <v>18516000.0</v>
+      </c>
+      <c r="I30">
+        <v>18039000.0</v>
+      </c>
+      <c r="J30">
+        <v>18643000.0</v>
+      </c>
+      <c r="K30">
+        <v>18100000.0</v>
+      </c>
+      <c r="L30">
+        <v>17028000.0</v>
+      </c>
+      <c r="M30">
+        <v>17302000.0</v>
+      </c>
+      <c r="N30">
+        <v>17393000.0</v>
+      </c>
+      <c r="O30">
+        <v>17104000.0</v>
+      </c>
+      <c r="P30">
+        <v>16019000.0</v>
+      </c>
+      <c r="Q30">
+        <v>16046000.0</v>
+      </c>
+      <c r="R30">
+        <v>16182000.0</v>
+      </c>
+      <c r="S30">
+        <v>14685000.0</v>
+      </c>
+      <c r="T30">
+        <v>13068000.0</v>
+      </c>
+      <c r="U30">
+        <v>14039000.0</v>
+      </c>
+      <c r="V30">
+        <v>13495000.0</v>
+      </c>
+      <c r="W30">
+        <v>11295000.0</v>
+      </c>
+      <c r="X30">
+        <v>4685000.0</v>
+      </c>
+      <c r="Y30">
+        <v>11517000.0</v>
+      </c>
+      <c r="Z30">
+        <v>10276000.0</v>
+      </c>
+      <c r="AA30">
+        <v>10565000.0</v>
+      </c>
+      <c r="AB30">
+        <v>12469000.0</v>
+      </c>
+      <c r="AC30">
+        <v>11484000.0</v>
+      </c>
+      <c r="AD30">
+        <v>11368000.0</v>
+      </c>
+      <c r="AE30">
+        <v>10648000.0</v>
+      </c>
+      <c r="AF30">
+        <v>10391000.0</v>
+      </c>
+      <c r="AG30">
+        <v>10188000.0</v>
+      </c>
+      <c r="AH30">
+        <v>9979000.0</v>
+      </c>
+      <c r="AI30">
+        <v>9205000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>8623000.0</v>
+      </c>
+      <c r="AK30">
+        <v>8806000.0</v>
+      </c>
+      <c r="AL30">
+        <v>8762000.0</v>
+      </c>
+      <c r="AM30">
+        <v>8360000.0</v>
+      </c>
+      <c r="AN30">
+        <v>8006000.0</v>
+      </c>
+      <c r="AO30">
+        <v>7800000.0</v>
+      </c>
+      <c r="AP30">
+        <v>7853000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>7517000.0</v>
+      </c>
+      <c r="AR30">
+        <v>7232000.0</v>
+      </c>
+      <c r="AS30">
+        <v>6871000.0</v>
+      </c>
+      <c r="AT30">
+        <v>6646000.0</v>
+      </c>
+      <c r="AU30">
+        <v>7461000.0</v>
+      </c>
+      <c r="AV30">
+        <v>6756000.0</v>
+      </c>
+      <c r="AW30">
+        <v>6066000.0</v>
+      </c>
+      <c r="AX30">
+        <v>6315000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5769000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>5772000.0</v>
+      </c>
+      <c r="BA30">
+        <v>5510000.0</v>
+      </c>
+      <c r="BB30">
+        <v>5301000.0</v>
+      </c>
+      <c r="BC30">
+        <v>5230000.0</v>
+      </c>
+      <c r="BD30">
+        <v>5054000.0</v>
+      </c>
+      <c r="BE30">
+        <v>5025000.0</v>
+      </c>
+      <c r="BF30">
+        <v>4655000.0</v>
+      </c>
+      <c r="BG30">
+        <v>4779000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4193000.0</v>
+      </c>
+      <c r="BI30">
+        <v>4352000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>4880000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4506000.0</v>
+      </c>
+      <c r="BL30">
+        <v>4175000.0</v>
+      </c>
+      <c r="BM30">
+        <v>4106000.0</v>
+      </c>
+      <c r="BN30">
+        <v>4130000.0</v>
+      </c>
+      <c r="BO30">
+        <v>4028000.0</v>
+      </c>
+      <c r="BP30">
+        <v>3793000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>3865000.0</v>
+      </c>
+      <c r="BR30">
+        <v>3964000.0</v>
+      </c>
+      <c r="BS30">
+        <v>3429000.0</v>
+      </c>
+      <c r="BT30">
+        <v>3109000.0</v>
+      </c>
+      <c r="BU30">
+        <v>3040000.0</v>
+      </c>
+      <c r="BV30">
+        <v>3186000.0</v>
+      </c>
+      <c r="BW30">
+        <v>2985783.0</v>
+      </c>
+      <c r="BX30">
+        <v>2762671.0</v>
+      </c>
+      <c r="BY30">
+        <v>2785336.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2819244.0</v>
+      </c>
+      <c r="CA30">
+        <v>2507533.0</v>
+      </c>
+      <c r="CB30">
+        <v>1938190.0</v>
+      </c>
+      <c r="CC30">
+        <v>1854176.0</v>
+      </c>
+      <c r="CD30">
+        <v>1769398.0</v>
+      </c>
+      <c r="CE30">
+        <v>1789544.0</v>
+      </c>
+      <c r="CF30">
+        <v>3236550.0</v>
+      </c>
+      <c r="CG30">
+        <v>1586042.0</v>
+      </c>
+      <c r="CH30">
+        <v>1548577.0</v>
+      </c>
+      <c r="CI30">
+        <v>1484211.0</v>
+      </c>
+      <c r="CJ30">
+        <v>1357429.0</v>
+      </c>
+      <c r="CK30">
+        <v>1182770.0</v>
+      </c>
+      <c r="CL30">
+        <v>1193514.0</v>
+      </c>
+      <c r="CM30">
+        <v>1119582.0</v>
+      </c>
+      <c r="CN30">
+        <v>998790.0</v>
+      </c>
+      <c r="CO30">
+        <v>996614.0</v>
+      </c>
+      <c r="CP30">
+        <v>940447.0</v>
+      </c>
+      <c r="CQ30">
+        <v>916998.0</v>
+      </c>
+      <c r="CR30">
+        <v>1205155.0</v>
+      </c>
+      <c r="CS30">
+        <v>1124701.0</v>
+      </c>
+      <c r="CT30">
+        <v>953914.0</v>
+      </c>
+      <c r="CU30">
+        <v>847128.0</v>
+      </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
+        <v>717844.0</v>
+      </c>
+      <c r="CX30">
+        <v>610059.0</v>
+      </c>
+      <c r="CY30">
+        <v>534891.0</v>
+      </c>
+      <c r="CZ30">
+        <v>502730.0</v>
+      </c>
+      <c r="DA30">
+        <v>342680.0</v>
+      </c>
+      <c r="DB30">
+        <v>428906.0</v>
+      </c>
+      <c r="DC30">
+        <v>121786.0</v>
+      </c>
+      <c r="DD30">
+        <v>350000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:108">
+      <c r="A31" t="s">
+        <v>198</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31">
+        <v>-41853000.0</v>
+      </c>
+      <c r="H31">
+        <v>6893000.0</v>
+      </c>
+      <c r="I31">
+        <v>-31785000.0</v>
+      </c>
+      <c r="J31">
+        <v>-1868000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1853000.0</v>
+      </c>
+      <c r="L31">
+        <v>20256000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1968000.0</v>
+      </c>
+      <c r="N31">
+        <v>-1797000.0</v>
+      </c>
+      <c r="O31">
+        <v>3539000.0</v>
+      </c>
+      <c r="P31">
+        <v>47247000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1339000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1104000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1052000.0</v>
+      </c>
+      <c r="T31">
+        <v>-16526000.0</v>
+      </c>
+      <c r="U31">
+        <v>-981000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1005000.0</v>
+      </c>
+      <c r="W31">
+        <v>-4097000.0</v>
+      </c>
+      <c r="X31">
+        <v>-45939000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-4310000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3138000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2749000.0</v>
+      </c>
+      <c r="AB31">
+        <v>54599000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-691000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-931000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-867000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-880000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-908000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-828000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-804000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>31238000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-738000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-804000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-852000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-1214000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-733000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-995000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1013000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-759000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-728000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-670000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1391000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1270000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-805000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-958000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-614000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-695000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-593000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-187000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-260000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-556000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-2082000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-2156000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-2428000.0</v>
+      </c>
+      <c r="BH31">
+        <v>12087000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-2877000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-3085000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-3204000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-3435000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-3761000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-4045000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-57000.0</v>
+      </c>
+      <c r="BP31">
+        <v>14525000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-4165000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-4162000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-4434000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-5163000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-274000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-5525000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-5948396.0</v>
+      </c>
+      <c r="BX31">
+        <v>-6153892.0</v>
+      </c>
+      <c r="BY31">
+        <v>-5857563.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-5591967.0</v>
+      </c>
+      <c r="CA31">
+        <v>-5177379.0</v>
+      </c>
+      <c r="CB31">
+        <v>-4937449.0</v>
+      </c>
+      <c r="CC31">
+        <v>-4440648.0</v>
+      </c>
+      <c r="CD31">
+        <v>-3934985.0</v>
+      </c>
+      <c r="CE31">
+        <v>-3266327.0</v>
+      </c>
+      <c r="CF31">
+        <v>-2811892.0</v>
+      </c>
+      <c r="CG31">
+        <v>-2564442.0</v>
+      </c>
+      <c r="CH31">
+        <v>-2306957.0</v>
+      </c>
+      <c r="CI31">
+        <v>-1901572.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-1622929.0</v>
+      </c>
+      <c r="CK31">
+        <v>-1444123.0</v>
+      </c>
+      <c r="CL31">
+        <v>-1215170.0</v>
+      </c>
+      <c r="CM31">
+        <v>-1034335.0</v>
+      </c>
+      <c r="CN31">
+        <v>-932785.0</v>
+      </c>
+      <c r="CO31">
+        <v>-932385.0</v>
+      </c>
+      <c r="CP31">
+        <v>-860820.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-891950.0</v>
+      </c>
+      <c r="CR31">
+        <v>-906128.0</v>
+      </c>
+      <c r="CS31">
+        <v>-946679.0</v>
+      </c>
+      <c r="CT31">
+        <v>-952837.0</v>
+      </c>
+      <c r="CU31">
+        <v>-896349.0</v>
+      </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
+        <v>-852437.0</v>
+      </c>
+      <c r="CX31">
+        <v>-834746.0</v>
+      </c>
+      <c r="CY31">
+        <v>-800497.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-650432.0</v>
+      </c>
+      <c r="DA31">
+        <v>-474541.0</v>
+      </c>
+      <c r="DB31">
+        <v>-282112.0</v>
+      </c>
+      <c r="DC31">
+        <v>-116533.0</v>
+      </c>
+      <c r="DD31"/>
+    </row>
+    <row r="32" spans="1:108">
+      <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32">
+        <v>61638999.0</v>
+      </c>
+      <c r="C32">
+        <v>33799000.0</v>
+      </c>
+      <c r="D32">
+        <v>57620000.0</v>
+      </c>
+      <c r="E32">
+        <v>58586000.0</v>
+      </c>
+      <c r="F32">
+        <v>55652000.0</v>
+      </c>
+      <c r="G32">
+        <v>52761000.0</v>
+      </c>
+      <c r="H32">
+        <v>53883000.0</v>
+      </c>
+      <c r="I32">
+        <v>54346000.0</v>
+      </c>
+      <c r="J32">
+        <v>54069000.0</v>
+      </c>
+      <c r="K32">
+        <v>51027000.0</v>
+      </c>
+      <c r="L32">
+        <v>51466000.0</v>
+      </c>
+      <c r="M32">
+        <v>50197000.0</v>
+      </c>
+      <c r="N32">
+        <v>45422000.0</v>
+      </c>
+      <c r="O32">
+        <v>40374000.0</v>
+      </c>
+      <c r="P32">
+        <v>36338000.0</v>
+      </c>
+      <c r="Q32">
+        <v>33614000.0</v>
+      </c>
+      <c r="R32">
+        <v>29897000.0</v>
+      </c>
+      <c r="S32">
+        <v>27391000.0</v>
+      </c>
+      <c r="T32">
+        <v>25806000.0</v>
+      </c>
+      <c r="U32">
+        <v>27725000.0</v>
+      </c>
+      <c r="V32">
+        <v>26353000.0</v>
+      </c>
+      <c r="W32">
+        <v>25850000.0</v>
+      </c>
+      <c r="X32">
+        <v>20331000.0</v>
+      </c>
+      <c r="Y32">
+        <v>28333000.0</v>
+      </c>
+      <c r="Z32">
+        <v>30830000.0</v>
+      </c>
+      <c r="AA32">
+        <v>25975000.0</v>
+      </c>
+      <c r="AB32">
+        <v>28895000.0</v>
+      </c>
+      <c r="AC32">
+        <v>28452000.0</v>
+      </c>
+      <c r="AD32">
+        <v>27178000.0</v>
+      </c>
+      <c r="AE32">
+        <v>24606000.0</v>
+      </c>
+      <c r="AF32">
+        <v>23555000.0</v>
+      </c>
+      <c r="AG32">
+        <v>22398000.0</v>
+      </c>
+      <c r="AH32">
+        <v>21306000.0</v>
+      </c>
+      <c r="AI32">
+        <v>19598000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>18495000.0</v>
+      </c>
+      <c r="AK32">
+        <v>18497000.0</v>
+      </c>
+      <c r="AL32">
+        <v>17493000.0</v>
+      </c>
+      <c r="AM32">
+        <v>16010000.0</v>
+      </c>
+      <c r="AN32">
+        <v>15572000.0</v>
+      </c>
+      <c r="AO32">
+        <v>15929000.0</v>
+      </c>
+      <c r="AP32">
+        <v>15649000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>14888000.0</v>
+      </c>
+      <c r="AR32">
+        <v>14182000.0</v>
+      </c>
+      <c r="AS32">
+        <v>13890000.0</v>
+      </c>
+      <c r="AT32">
+        <v>13431000.0</v>
+      </c>
+      <c r="AU32">
+        <v>12942000.0</v>
+      </c>
+      <c r="AV32">
+        <v>12292000.0</v>
+      </c>
+      <c r="AW32">
+        <v>11813000.0</v>
+      </c>
+      <c r="AX32">
+        <v>11308000.0</v>
+      </c>
+      <c r="AY32">
+        <v>10313000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>10351000.0</v>
+      </c>
+      <c r="BA32">
+        <v>10155000.0</v>
+      </c>
+      <c r="BB32">
+        <v>9790000.0</v>
+      </c>
+      <c r="BC32">
+        <v>9625000.0</v>
+      </c>
+      <c r="BD32">
+        <v>9715000.0</v>
+      </c>
+      <c r="BE32">
+        <v>10076000.0</v>
+      </c>
+      <c r="BF32">
+        <v>9275000.0</v>
+      </c>
+      <c r="BG32">
+        <v>9394000.0</v>
+      </c>
+      <c r="BH32">
+        <v>9672000.0</v>
+      </c>
+      <c r="BI32">
+        <v>9574000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>9530000.0</v>
+      </c>
+      <c r="BK32">
+        <v>9200000.0</v>
+      </c>
+      <c r="BL32">
+        <v>8866000.0</v>
+      </c>
+      <c r="BM32">
+        <v>9589000.0</v>
+      </c>
+      <c r="BN32">
+        <v>10546000.0</v>
+      </c>
+      <c r="BO32">
+        <v>9447000.0</v>
+      </c>
+      <c r="BP32">
+        <v>9462000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>9648000.0</v>
+      </c>
+      <c r="BR32">
+        <v>9600000.0</v>
+      </c>
+      <c r="BS32">
+        <v>9309000.0</v>
+      </c>
+      <c r="BT32">
+        <v>9849000.0</v>
+      </c>
+      <c r="BU32">
+        <v>8632000.0</v>
+      </c>
+      <c r="BV32">
+        <v>10679000.0</v>
+      </c>
+      <c r="BW32">
+        <v>10652909.0</v>
+      </c>
+      <c r="BX32">
+        <v>10809159.0</v>
+      </c>
+      <c r="BY32">
+        <v>10527845.0</v>
+      </c>
+      <c r="BZ32">
+        <v>9890554.0</v>
+      </c>
+      <c r="CA32">
+        <v>9554485.0</v>
+      </c>
+      <c r="CB32">
+        <v>8847851.0</v>
+      </c>
+      <c r="CC32">
+        <v>8246995.0</v>
+      </c>
+      <c r="CD32">
+        <v>7631869.0</v>
+      </c>
+      <c r="CE32">
+        <v>6781705.0</v>
+      </c>
+      <c r="CF32">
+        <v>6382837.0</v>
+      </c>
+      <c r="CG32">
+        <v>5871162.0</v>
+      </c>
+      <c r="CH32">
+        <v>5445790.0</v>
+      </c>
+      <c r="CI32">
+        <v>4795537.0</v>
+      </c>
+      <c r="CJ32">
+        <v>4400653.0</v>
+      </c>
+      <c r="CK32">
+        <v>3819675.0</v>
+      </c>
+      <c r="CL32">
+        <v>3376192.0</v>
+      </c>
+      <c r="CM32">
+        <v>3129643.0</v>
+      </c>
+      <c r="CN32">
+        <v>2783279.0</v>
+      </c>
+      <c r="CO32">
+        <v>2610422.0</v>
+      </c>
+      <c r="CP32">
+        <v>2371356.0</v>
+      </c>
+      <c r="CQ32">
+        <v>2378182.0</v>
+      </c>
+      <c r="CR32">
+        <v>2412755.0</v>
+      </c>
+      <c r="CS32">
+        <v>2308484.0</v>
+      </c>
+      <c r="CT32">
+        <v>2058534.0</v>
+      </c>
+      <c r="CU32">
+        <v>1893308.0</v>
+      </c>
+      <c r="CV32">
+        <v>988052.0</v>
+      </c>
+      <c r="CW32">
+        <v>1710740.0</v>
+      </c>
+      <c r="CX32">
+        <v>1572805.0</v>
+      </c>
+      <c r="CY32">
+        <v>1457388.0</v>
+      </c>
+      <c r="CZ32">
+        <v>1249544.0</v>
+      </c>
+      <c r="DA32">
+        <v>967221.0</v>
+      </c>
+      <c r="DB32">
+        <v>651517.0</v>
+      </c>
+      <c r="DC32">
+        <v>338319.0</v>
+      </c>
+      <c r="DD32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B2">
+        <v>162863000.0</v>
+      </c>
+      <c r="C2">
+        <v>156170000.0</v>
+      </c>
+      <c r="D2">
+        <v>170874000.0</v>
+      </c>
+      <c r="E2">
+        <v>167209000.0</v>
+      </c>
+      <c r="F2">
+        <v>100687000.0</v>
+      </c>
+      <c r="G2">
+        <v>127816000.0</v>
+      </c>
+      <c r="H2">
+        <v>72873000.0</v>
+      </c>
+      <c r="I2">
+        <v>92165000.0</v>
+      </c>
+      <c r="J2">
+        <v>46552000.0</v>
+      </c>
+      <c r="K2">
+        <v>62866000.0</v>
+      </c>
+      <c r="L2">
+        <v>41264000.0</v>
+      </c>
+      <c r="M2">
+        <v>39203000.0</v>
+      </c>
+      <c r="N2">
+        <v>29413000.0</v>
+      </c>
+      <c r="O2">
+        <v>23005000.0</v>
+      </c>
+      <c r="P2">
+        <v>53850000.0</v>
+      </c>
+      <c r="Q2">
+        <v>12082000.0</v>
+      </c>
+      <c r="R2">
+        <v>13160000.0</v>
+      </c>
+      <c r="S2">
+        <v>16971000.0</v>
+      </c>
+      <c r="T2">
+        <v>16579133.0</v>
+      </c>
+      <c r="U2">
+        <v>25604000.0</v>
+      </c>
+      <c r="V2">
+        <v>5338336.0</v>
+      </c>
+      <c r="W2">
+        <v>6947291.0</v>
+      </c>
+      <c r="X2">
+        <v>4471026.0</v>
+      </c>
+      <c r="Y2">
+        <v>2982956.0</v>
+      </c>
+      <c r="Z2">
+        <v>4851372.0</v>
+      </c>
+      <c r="AA2">
+        <v>1465856.0</v>
+      </c>
+      <c r="AB2">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B3">
+        <v>581000</v>
+      </c>
+      <c r="C3">
+        <v>785000</v>
+      </c>
+      <c r="D3">
+        <v>1242000</v>
+      </c>
+      <c r="E3">
+        <v>13950000</v>
+      </c>
+      <c r="F3">
+        <v>26509000</v>
+      </c>
+      <c r="G3">
+        <v>7276000</v>
+      </c>
+      <c r="H3">
+        <v>8431000</v>
+      </c>
+      <c r="I3">
+        <v>1943000</v>
+      </c>
+      <c r="J3">
+        <v>5381000</v>
+      </c>
+      <c r="K3">
+        <v>5428000</v>
+      </c>
+      <c r="L3">
+        <v>4650000</v>
+      </c>
+      <c r="M3">
+        <v>2225000</v>
+      </c>
+      <c r="N3">
+        <v>2299000</v>
+      </c>
+      <c r="O3">
+        <v>2370000</v>
+      </c>
+      <c r="P3">
+        <v>2369000</v>
+      </c>
+      <c r="Q3">
+        <v>326000</v>
+      </c>
+      <c r="R3">
+        <v>5433000</v>
+      </c>
+      <c r="S3">
+        <v>6851000</v>
+      </c>
+      <c r="T3">
+        <v>896704</v>
+      </c>
+      <c r="U3">
+        <v>1205000</v>
+      </c>
+      <c r="V3">
+        <v>5322896</v>
+      </c>
+      <c r="W3">
+        <v>1353474</v>
+      </c>
+      <c r="X3">
+        <v>200935</v>
+      </c>
+      <c r="Y3">
+        <v>104991</v>
+      </c>
+      <c r="Z3">
+        <v>466686</v>
+      </c>
+      <c r="AA3">
+        <v>571541</v>
+      </c>
+      <c r="AB3">
+        <v>110000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>3665000.0</v>
+      </c>
+      <c r="F4">
+        <v>66522000.0</v>
+      </c>
+      <c r="G4">
+        <v>-27129000.0</v>
+      </c>
+      <c r="H4">
+        <v>54943000.0</v>
+      </c>
+      <c r="I4">
+        <v>-19292000.0</v>
+      </c>
+      <c r="J4">
+        <v>45613000.0</v>
+      </c>
+      <c r="K4">
+        <v>-16314000.0</v>
+      </c>
+      <c r="L4">
+        <v>21602000.0</v>
+      </c>
+      <c r="M4">
+        <v>2061000.0</v>
+      </c>
+      <c r="N4">
+        <v>9790000.0</v>
+      </c>
+      <c r="O4">
+        <v>6408000.0</v>
+      </c>
+      <c r="P4">
+        <v>-30845000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-4175000.0</v>
+      </c>
+      <c r="F5">
+        <v>3107000.0</v>
+      </c>
+      <c r="G5">
+        <v>-4490000.0</v>
+      </c>
+      <c r="H5">
+        <v>-15000.0</v>
+      </c>
+      <c r="I5">
+        <v>216000.0</v>
+      </c>
+      <c r="J5">
+        <v>-1418000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1870000.0</v>
+      </c>
+      <c r="L5">
+        <v>-855000.0</v>
+      </c>
+      <c r="M5">
+        <v>-373000.0</v>
+      </c>
+      <c r="N5">
+        <v>-309000.0</v>
+      </c>
+      <c r="O5">
+        <v>1112000.0</v>
+      </c>
+      <c r="P5">
+        <v>141000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B6">
+        <v>106720000.0</v>
+      </c>
+      <c r="C6">
+        <v>6693000.0</v>
+      </c>
+      <c r="D6">
+        <v>-14704000.0</v>
+      </c>
+      <c r="E6">
+        <v>3665000.0</v>
+      </c>
+      <c r="F6">
+        <v>66522000.0</v>
+      </c>
+      <c r="G6">
+        <v>-27129000.0</v>
+      </c>
+      <c r="H6">
+        <v>54943000.0</v>
+      </c>
+      <c r="I6">
+        <v>-19292000.0</v>
+      </c>
+      <c r="J6">
+        <v>45613000.0</v>
+      </c>
+      <c r="K6">
+        <v>-16314000.0</v>
+      </c>
+      <c r="L6">
+        <v>21602000.0</v>
+      </c>
+      <c r="M6">
+        <v>2061000.0</v>
+      </c>
+      <c r="N6">
+        <v>9790000.0</v>
+      </c>
+      <c r="O6">
+        <v>6408000.0</v>
+      </c>
+      <c r="P6">
+        <v>-30845000.0</v>
+      </c>
+      <c r="Q6">
+        <v>41768000.0</v>
+      </c>
+      <c r="R6">
+        <v>-1078000.0</v>
+      </c>
+      <c r="S6">
+        <v>-3811000.0</v>
+      </c>
+      <c r="T6">
+        <v>392040.0</v>
+      </c>
+      <c r="U6">
+        <v>-9025000.0</v>
+      </c>
+      <c r="V6">
+        <v>20265816.0</v>
+      </c>
+      <c r="W6">
+        <v>-1608955.0</v>
+      </c>
+      <c r="X6">
+        <v>2476265.0</v>
+      </c>
+      <c r="Y6">
+        <v>1488070.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1868416.0</v>
+      </c>
+      <c r="AA6">
+        <v>3385516.0</v>
+      </c>
+      <c r="AB6">
+        <v>1460000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B7">
+        <v>-458000.0</v>
+      </c>
+      <c r="C7">
+        <v>-345000.0</v>
+      </c>
+      <c r="D7">
+        <v>-576000.0</v>
+      </c>
+      <c r="E7">
+        <v>-965000.0</v>
+      </c>
+      <c r="F7">
+        <v>-8213000.0</v>
+      </c>
+      <c r="G7">
+        <v>775000.0</v>
+      </c>
+      <c r="H7">
+        <v>2638000.0</v>
+      </c>
+      <c r="I7">
+        <v>1169000.0</v>
+      </c>
+      <c r="J7">
+        <v>2841000.0</v>
+      </c>
+      <c r="K7">
+        <v>318000.0</v>
+      </c>
+      <c r="L7">
+        <v>-3082000.0</v>
+      </c>
+      <c r="M7">
+        <v>-283000.0</v>
+      </c>
+      <c r="N7">
+        <v>-969000.0</v>
+      </c>
+      <c r="O7">
+        <v>778000.0</v>
+      </c>
+      <c r="P7">
+        <v>627000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2152000.0</v>
+      </c>
+      <c r="R7">
+        <v>-4025000.0</v>
+      </c>
+      <c r="S7">
+        <v>-409000.0</v>
+      </c>
+      <c r="T7">
+        <v>-2567521.0</v>
+      </c>
+      <c r="U7">
+        <v>-7080000.0</v>
+      </c>
+      <c r="V7">
+        <v>9722847.0</v>
+      </c>
+      <c r="W7">
+        <v>-923655.0</v>
+      </c>
+      <c r="X7">
+        <v>1069319.0</v>
+      </c>
+      <c r="Y7">
+        <v>-255950.0</v>
+      </c>
+      <c r="Z7">
+        <v>-381737.0</v>
+      </c>
+      <c r="AA7">
+        <v>1573133.0</v>
+      </c>
+      <c r="AB7">
+        <v>30000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
+      </c>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>208</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>1763000.0</v>
+      </c>
+      <c r="K10">
+        <v>3695000.0</v>
+      </c>
+      <c r="L10">
+        <v>11785000.0</v>
+      </c>
+      <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>4082000.0</v>
+      </c>
+      <c r="F11">
+        <v>-11302000.0</v>
+      </c>
+      <c r="G11">
+        <v>9097000.0</v>
+      </c>
+      <c r="H11">
+        <v>4074000.0</v>
+      </c>
+      <c r="I11">
+        <v>1946000.0</v>
+      </c>
+      <c r="J11">
+        <v>1931000.0</v>
+      </c>
+      <c r="K11">
+        <v>2565000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1256000.0</v>
+      </c>
+      <c r="M11">
+        <v>2019000.0</v>
+      </c>
+      <c r="N11">
+        <v>463000.0</v>
+      </c>
+      <c r="O11">
+        <v>690000.0</v>
+      </c>
+      <c r="P11">
+        <v>1316000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>210</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>16891000.0</v>
+      </c>
+      <c r="F12">
+        <v>36299000.0</v>
+      </c>
+      <c r="G12">
+        <v>-5216000.0</v>
+      </c>
+      <c r="H12">
+        <v>-15955000.0</v>
+      </c>
+      <c r="I12">
+        <v>5060000.0</v>
+      </c>
+      <c r="J12">
+        <v>1593000.0</v>
+      </c>
+      <c r="K12">
+        <v>1526000.0</v>
+      </c>
+      <c r="L12">
+        <v>11711000.0</v>
+      </c>
+      <c r="M12">
+        <v>-5119000.0</v>
+      </c>
+      <c r="N12">
+        <v>3002000.0</v>
+      </c>
+      <c r="O12">
+        <v>4382000.0</v>
+      </c>
+      <c r="P12">
+        <v>5695000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-1382000.0</v>
+      </c>
+      <c r="F13">
+        <v>-9802000.0</v>
+      </c>
+      <c r="G13">
+        <v>3516000.0</v>
+      </c>
+      <c r="H13">
+        <v>3058000.0</v>
+      </c>
+      <c r="I13">
+        <v>1393000.0</v>
+      </c>
+      <c r="J13">
+        <v>-63000.0</v>
+      </c>
+      <c r="K13">
+        <v>-38000.0</v>
+      </c>
+      <c r="L13">
+        <v>-1826000.0</v>
+      </c>
+      <c r="M13">
+        <v>1139000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>212</v>
+      </c>
+      <c r="B14">
+        <v>4737000.0</v>
+      </c>
+      <c r="C14">
+        <v>4810000.0</v>
+      </c>
+      <c r="D14">
+        <v>4816000.0</v>
+      </c>
+      <c r="E14">
+        <v>3698000.0</v>
+      </c>
+      <c r="F14">
+        <v>2319000.0</v>
+      </c>
+      <c r="G14">
+        <v>2190000.0</v>
+      </c>
+      <c r="H14">
+        <v>1915000.0</v>
+      </c>
+      <c r="I14">
+        <v>1755000.0</v>
+      </c>
+      <c r="J14">
+        <v>1460000.0</v>
+      </c>
+      <c r="K14">
+        <v>1251000.0</v>
+      </c>
+      <c r="L14">
+        <v>1310000.0</v>
+      </c>
+      <c r="M14">
+        <v>1207000.0</v>
+      </c>
+      <c r="N14">
+        <v>1205000.0</v>
+      </c>
+      <c r="O14">
+        <v>979000.0</v>
+      </c>
+      <c r="P14">
+        <v>884000.0</v>
+      </c>
+      <c r="Q14">
+        <v>853000.0</v>
+      </c>
+      <c r="R14">
+        <v>731000.0</v>
+      </c>
+      <c r="S14">
+        <v>541000.0</v>
+      </c>
+      <c r="T14">
+        <v>482717.0</v>
+      </c>
+      <c r="U14">
+        <v>348679.0</v>
+      </c>
+      <c r="V14">
+        <v>260009.0</v>
+      </c>
+      <c r="W14">
+        <v>163738.0</v>
+      </c>
+      <c r="X14">
+        <v>257391.0</v>
+      </c>
+      <c r="Y14">
+        <v>209810.0</v>
+      </c>
+      <c r="Z14">
+        <v>192546.0</v>
+      </c>
+      <c r="AA14">
+        <v>38322.0</v>
+      </c>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>1010000.0</v>
+      </c>
+      <c r="N15">
+        <v>778000.0</v>
+      </c>
+      <c r="O15">
+        <v>845000.0</v>
+      </c>
+      <c r="P15">
+        <v>865000.0</v>
+      </c>
+      <c r="Q15">
+        <v>865000.0</v>
+      </c>
+      <c r="R15">
+        <v>620000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>1000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>214</v>
+      </c>
+      <c r="B16">
+        <v>269583000.0</v>
+      </c>
+      <c r="C16">
+        <v>162863000.0</v>
+      </c>
+      <c r="D16">
+        <v>156170000.0</v>
+      </c>
+      <c r="E16">
+        <v>170874000.0</v>
+      </c>
+      <c r="F16">
+        <v>167209000.0</v>
+      </c>
+      <c r="G16">
+        <v>100687000.0</v>
+      </c>
+      <c r="H16">
+        <v>127816000.0</v>
+      </c>
+      <c r="I16">
+        <v>72873000.0</v>
+      </c>
+      <c r="J16">
+        <v>92165000.0</v>
+      </c>
+      <c r="K16">
+        <v>46552000.0</v>
+      </c>
+      <c r="L16">
+        <v>62866000.0</v>
+      </c>
+      <c r="M16">
+        <v>41264000.0</v>
+      </c>
+      <c r="N16">
+        <v>39203000.0</v>
+      </c>
+      <c r="O16">
+        <v>29413000.0</v>
+      </c>
+      <c r="P16">
+        <v>23005000.0</v>
+      </c>
+      <c r="Q16">
+        <v>53850000.0</v>
+      </c>
+      <c r="R16">
+        <v>12082000.0</v>
+      </c>
+      <c r="S16">
+        <v>13160000.0</v>
+      </c>
+      <c r="T16">
+        <v>16971173.0</v>
+      </c>
+      <c r="U16">
+        <v>16579000.0</v>
+      </c>
+      <c r="V16">
+        <v>25604152.0</v>
+      </c>
+      <c r="W16">
+        <v>5338336.0</v>
+      </c>
+      <c r="X16">
+        <v>6947291.0</v>
+      </c>
+      <c r="Y16">
+        <v>4471026.0</v>
+      </c>
+      <c r="Z16">
+        <v>2982956.0</v>
+      </c>
+      <c r="AA16">
+        <v>4851372.0</v>
+      </c>
+      <c r="AB16">
+        <v>1470000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>215</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>216</v>
+      </c>
+      <c r="B18">
+        <v>29876000.0</v>
+      </c>
+      <c r="C18">
+        <v>24773000.0</v>
+      </c>
+      <c r="D18">
+        <v>16411000.0</v>
+      </c>
+      <c r="E18">
+        <v>36355000.0</v>
+      </c>
+      <c r="F18">
+        <v>51560000.0</v>
+      </c>
+      <c r="G18">
+        <v>13343000.0</v>
+      </c>
+      <c r="H18">
+        <v>9878000.0</v>
+      </c>
+      <c r="I18">
+        <v>29760000.0</v>
+      </c>
+      <c r="J18">
+        <v>11812000.0</v>
+      </c>
+      <c r="K18">
+        <v>11661000.0</v>
+      </c>
+      <c r="L18">
+        <v>15456000.0</v>
+      </c>
+      <c r="M18">
+        <v>2509000.0</v>
+      </c>
+      <c r="N18">
+        <v>6289000.0</v>
+      </c>
+      <c r="O18">
+        <v>9505000.0</v>
+      </c>
+      <c r="P18">
+        <v>8821000.0</v>
+      </c>
+      <c r="Q18">
+        <v>10464000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2572000.0</v>
+      </c>
+      <c r="S18">
+        <v>62000.0</v>
+      </c>
+      <c r="T18">
+        <v>3870736.0</v>
+      </c>
+      <c r="U18">
+        <v>-2782000.0</v>
+      </c>
+      <c r="V18">
+        <v>9047408.0</v>
+      </c>
+      <c r="W18">
+        <v>1061480.0</v>
+      </c>
+      <c r="X18">
+        <v>3181690.0</v>
+      </c>
+      <c r="Y18">
+        <v>1707605.0</v>
+      </c>
+      <c r="Z18">
+        <v>-207972.0</v>
+      </c>
+      <c r="AA18">
+        <v>978361.0</v>
+      </c>
+      <c r="AB18">
+        <v>-620000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>217</v>
+      </c>
+      <c r="B19">
+        <v>7965000.0</v>
+      </c>
+      <c r="C19">
+        <v>-28860000.0</v>
+      </c>
+      <c r="D19">
+        <v>-378575000.0</v>
+      </c>
+      <c r="E19">
+        <v>-778728000.0</v>
+      </c>
+      <c r="F19">
+        <v>-377827000.0</v>
+      </c>
+      <c r="G19">
+        <v>-226389000.0</v>
+      </c>
+      <c r="H19">
+        <v>-262152000.0</v>
+      </c>
+      <c r="I19">
+        <v>-299897000.0</v>
+      </c>
+      <c r="J19">
+        <v>-227282000.0</v>
+      </c>
+      <c r="K19">
+        <v>-135678000.0</v>
+      </c>
+      <c r="L19">
+        <v>-34445000.0</v>
+      </c>
+      <c r="M19">
+        <v>-129219000.0</v>
+      </c>
+      <c r="N19">
+        <v>-87052000.0</v>
+      </c>
+      <c r="O19">
+        <v>-30989000.0</v>
+      </c>
+      <c r="P19">
+        <v>-66035000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>218</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>219</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-46500000.0</v>
+      </c>
+      <c r="D21">
+        <v>100000000.0</v>
+      </c>
+      <c r="E21">
+        <v>175000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-85000000.0</v>
+      </c>
+      <c r="H21">
+        <v>82487000.0</v>
+      </c>
+      <c r="I21">
+        <v>-17200000.0</v>
+      </c>
+      <c r="J21">
+        <v>-48000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-48000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-1400000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>182</v>
+      </c>
+      <c r="B22">
+        <v>30366000.0</v>
+      </c>
+      <c r="C22">
+        <v>15530000.0</v>
+      </c>
+      <c r="D22">
+        <v>13426000.0</v>
+      </c>
+      <c r="E22">
+        <v>29115000.0</v>
+      </c>
+      <c r="F22">
+        <v>46711000.0</v>
+      </c>
+      <c r="G22">
+        <v>18328000.0</v>
+      </c>
+      <c r="H22">
+        <v>27858000.0</v>
+      </c>
+      <c r="I22">
+        <v>22289000.0</v>
+      </c>
+      <c r="J22">
+        <v>13045000.0</v>
+      </c>
+      <c r="K22">
+        <v>13036000.0</v>
+      </c>
+      <c r="L22">
+        <v>10167000.0</v>
+      </c>
+      <c r="M22">
+        <v>6625000.0</v>
+      </c>
+      <c r="N22">
+        <v>5120000.0</v>
+      </c>
+      <c r="O22">
+        <v>3862000.0</v>
+      </c>
+      <c r="P22">
+        <v>2088000.0</v>
+      </c>
+      <c r="Q22">
+        <v>890000.0</v>
+      </c>
+      <c r="R22">
+        <v>1419000.0</v>
+      </c>
+      <c r="S22">
+        <v>1852000.0</v>
+      </c>
+      <c r="T22">
+        <v>3435442.0</v>
+      </c>
+      <c r="U22">
+        <v>3901000.0</v>
+      </c>
+      <c r="V22">
+        <v>2514152.0</v>
+      </c>
+      <c r="W22">
+        <v>2012589.0</v>
+      </c>
+      <c r="X22">
+        <v>1005915.0</v>
+      </c>
+      <c r="Y22">
+        <v>752416.0</v>
+      </c>
+      <c r="Z22">
+        <v>-119178.0</v>
+      </c>
+      <c r="AA22">
+        <v>-661553.0</v>
+      </c>
+      <c r="AB22">
+        <v>-530000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>220</v>
+      </c>
+      <c r="B23">
+        <v>280553000.0</v>
+      </c>
+      <c r="C23">
+        <v>56201000.0</v>
+      </c>
+      <c r="D23">
+        <v>245700000.0</v>
+      </c>
+      <c r="E23">
+        <v>570038000.0</v>
+      </c>
+      <c r="F23">
+        <v>421068000.0</v>
+      </c>
+      <c r="G23">
+        <v>266634000.0</v>
+      </c>
+      <c r="H23">
+        <v>229757000.0</v>
+      </c>
+      <c r="I23">
+        <v>267913000.0</v>
+      </c>
+      <c r="J23">
+        <v>290677000.0</v>
+      </c>
+      <c r="K23">
+        <v>106516000.0</v>
+      </c>
+      <c r="L23">
+        <v>197454000.0</v>
+      </c>
+      <c r="M23">
+        <v>93645000.0</v>
+      </c>
+      <c r="N23">
+        <v>103229000.0</v>
+      </c>
+      <c r="O23">
+        <v>11477000.0</v>
+      </c>
+      <c r="P23">
+        <v>26692000.0</v>
+      </c>
+      <c r="Q23">
+        <v>42507000.0</v>
+      </c>
+      <c r="R23">
+        <v>42122000.0</v>
+      </c>
+      <c r="S23">
+        <v>56717000.0</v>
+      </c>
+      <c r="T23">
+        <v>67316392.0</v>
+      </c>
+      <c r="U23">
+        <v>91356000.0</v>
+      </c>
+      <c r="V23">
+        <v>49283899.0</v>
+      </c>
+      <c r="W23">
+        <v>35900547.0</v>
+      </c>
+      <c r="X23">
+        <v>35400325.0</v>
+      </c>
+      <c r="Y23">
+        <v>40863260.0</v>
+      </c>
+      <c r="Z23">
+        <v>42705581.0</v>
+      </c>
+      <c r="AA23">
+        <v>49994429.0</v>
+      </c>
+      <c r="AB23">
+        <v>10650000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>221</v>
+      </c>
+      <c r="B24">
+        <v>-213716000.0</v>
+      </c>
+      <c r="C24">
+        <v>-30380000.0</v>
+      </c>
+      <c r="D24">
+        <v>-329431000.0</v>
+      </c>
+      <c r="E24">
+        <v>-782035000.0</v>
+      </c>
+      <c r="F24">
+        <v>-355009000.0</v>
+      </c>
+      <c r="G24">
+        <v>-200737000.0</v>
+      </c>
+      <c r="H24">
+        <v>-272613000.0</v>
+      </c>
+      <c r="I24">
+        <v>-291791000.0</v>
+      </c>
+      <c r="J24">
+        <v>-231399000.0</v>
+      </c>
+      <c r="K24">
+        <v>-158832000.0</v>
+      </c>
+      <c r="L24">
+        <v>-136863000.0</v>
+      </c>
+      <c r="M24">
+        <v>-142925000.0</v>
+      </c>
+      <c r="N24">
+        <v>-93733000.0</v>
+      </c>
+      <c r="O24">
+        <v>-50609000.0</v>
+      </c>
+      <c r="P24">
+        <v>-31336000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-5684000.0</v>
+      </c>
+      <c r="R24">
+        <v>-15011000.0</v>
+      </c>
+      <c r="S24">
+        <v>-61661000.0</v>
+      </c>
+      <c r="T24">
+        <v>-107803946.0</v>
+      </c>
+      <c r="U24">
+        <v>-73854000.0</v>
+      </c>
+      <c r="V24">
+        <v>-58382292.0</v>
+      </c>
+      <c r="W24">
+        <v>-71891650.0</v>
+      </c>
+      <c r="X24">
+        <v>-59047820.0</v>
+      </c>
+      <c r="Y24">
+        <v>-54152378.0</v>
+      </c>
+      <c r="Z24">
+        <v>-49914594.0</v>
+      </c>
+      <c r="AA24">
+        <v>-46625027.0</v>
+      </c>
+      <c r="AB24">
+        <v>-8570000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>222</v>
+      </c>
+      <c r="B25">
+        <v>-5157000.0</v>
+      </c>
+      <c r="C25">
+        <v>3280000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1956000.0</v>
+      </c>
+      <c r="E25">
+        <v>16431000.0</v>
+      </c>
+      <c r="F25">
+        <v>35605000.0</v>
+      </c>
+      <c r="G25">
+        <v>-2071000.0</v>
+      </c>
+      <c r="H25">
+        <v>-15800000.0</v>
+      </c>
+      <c r="I25">
+        <v>4988000.0</v>
+      </c>
+      <c r="J25">
+        <v>-1411000.0</v>
+      </c>
+      <c r="K25">
+        <v>486000.0</v>
+      </c>
+      <c r="L25">
+        <v>10952000.0</v>
+      </c>
+      <c r="M25">
+        <v>-3444000.0</v>
+      </c>
+      <c r="N25">
+        <v>2717000.0</v>
+      </c>
+      <c r="O25">
+        <v>5914000.0</v>
+      </c>
+      <c r="P25">
+        <v>7315000.0</v>
+      </c>
+      <c r="Q25">
+        <v>6649000.0</v>
+      </c>
+      <c r="R25">
+        <v>4618000.0</v>
+      </c>
+      <c r="S25">
+        <v>6176000.0</v>
+      </c>
+      <c r="T25">
+        <v>1718032.0</v>
+      </c>
+      <c r="U25">
+        <v>1589000.0</v>
+      </c>
+      <c r="V25">
+        <v>2627724.0</v>
+      </c>
+      <c r="W25">
+        <v>1407119.0</v>
+      </c>
+      <c r="X25">
+        <v>1050000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1106320.0</v>
+      </c>
+      <c r="Z25">
+        <v>567083.0</v>
+      </c>
+      <c r="AA25">
+        <v>600000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-10000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>905000.0</v>
+      </c>
+      <c r="F26">
+        <v>3012000.0</v>
+      </c>
+      <c r="G26">
+        <v>1388000.0</v>
+      </c>
+      <c r="H26">
+        <v>1769000.0</v>
+      </c>
+      <c r="I26">
+        <v>900000.0</v>
+      </c>
+      <c r="J26">
+        <v>25463000.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>628000.0</v>
+      </c>
+      <c r="M26">
+        <v>-15299000.0</v>
+      </c>
+      <c r="N26">
+        <v>-980000.0</v>
+      </c>
+      <c r="O26">
+        <v>-1100000.0</v>
+      </c>
+      <c r="P26">
+        <v>77000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>-15856000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>10650000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>224</v>
+      </c>
+      <c r="B27">
+        <v>2272000.0</v>
+      </c>
+      <c r="C27">
+        <v>2283000.0</v>
+      </c>
+      <c r="D27">
+        <v>1943000.0</v>
+      </c>
+      <c r="E27">
+        <v>2026000.0</v>
+      </c>
+      <c r="F27">
+        <v>1647000.0</v>
+      </c>
+      <c r="G27">
+        <v>1397000.0</v>
+      </c>
+      <c r="H27">
+        <v>1698000.0</v>
+      </c>
+      <c r="I27">
+        <v>1502000.0</v>
+      </c>
+      <c r="J27">
+        <v>1258000.0</v>
+      </c>
+      <c r="K27">
+        <v>1998000.0</v>
+      </c>
+      <c r="L27">
+        <v>759000.0</v>
+      </c>
+      <c r="M27">
+        <v>629000.0</v>
+      </c>
+      <c r="N27">
+        <v>515000.0</v>
+      </c>
+      <c r="O27">
+        <v>342000.0</v>
+      </c>
+      <c r="P27">
+        <v>276000.0</v>
+      </c>
+      <c r="Q27">
+        <v>246000.0</v>
+      </c>
+      <c r="R27">
+        <v>118000.0</v>
+      </c>
+      <c r="S27">
+        <v>70000.0</v>
+      </c>
+      <c r="T27">
+        <v>32375000.0</v>
+      </c>
+      <c r="U27">
+        <v>-18954.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>225</v>
+      </c>
+      <c r="B28">
+        <v>282595000.0</v>
+      </c>
+      <c r="C28">
+        <v>9995000.0</v>
+      </c>
+      <c r="D28">
+        <v>346218000.0</v>
+      </c>
+      <c r="E28">
+        <v>745943000.0</v>
+      </c>
+      <c r="F28">
+        <v>399080000.0</v>
+      </c>
+      <c r="G28">
+        <v>183022000.0</v>
+      </c>
+      <c r="H28">
+        <v>312217000.0</v>
+      </c>
+      <c r="I28">
+        <v>250713000.0</v>
+      </c>
+      <c r="J28">
+        <v>267435000.0</v>
+      </c>
+      <c r="K28">
+        <v>106516000.0</v>
+      </c>
+      <c r="L28">
+        <v>177454000.0</v>
+      </c>
+      <c r="M28">
+        <v>128111000.0</v>
+      </c>
+      <c r="N28">
+        <v>89261000.0</v>
+      </c>
+      <c r="O28">
+        <v>25222000.0</v>
+      </c>
+      <c r="P28">
+        <v>25827000.0</v>
+      </c>
+      <c r="Q28">
+        <v>17392000.0</v>
+      </c>
+      <c r="R28">
+        <v>23777000.0</v>
+      </c>
+      <c r="S28">
+        <v>63475000.0</v>
+      </c>
+      <c r="T28">
+        <v>117399279.0</v>
+      </c>
+      <c r="U28">
+        <v>105725000.0</v>
+      </c>
+      <c r="V28">
+        <v>77001498.0</v>
+      </c>
+      <c r="W28">
+        <v>82789586.0</v>
+      </c>
+      <c r="X28">
+        <v>58590324.0</v>
+      </c>
+      <c r="Y28">
+        <v>50987660.0</v>
+      </c>
+      <c r="Z28">
+        <v>57188181.0</v>
+      </c>
+      <c r="AA28">
+        <v>49994429.0</v>
+      </c>
+      <c r="AB28">
+        <v>10650000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>226</v>
+      </c>
+      <c r="B29">
+        <v>30457000.0</v>
+      </c>
+      <c r="C29">
+        <v>25558000.0</v>
+      </c>
+      <c r="D29">
+        <v>17653000.0</v>
+      </c>
+      <c r="E29">
+        <v>50305000.0</v>
+      </c>
+      <c r="F29">
+        <v>78069000.0</v>
+      </c>
+      <c r="G29">
+        <v>20619000.0</v>
+      </c>
+      <c r="H29">
+        <v>18309000.0</v>
+      </c>
+      <c r="I29">
+        <v>31703000.0</v>
+      </c>
+      <c r="J29">
+        <v>17193000.0</v>
+      </c>
+      <c r="K29">
+        <v>17089000.0</v>
+      </c>
+      <c r="L29">
+        <v>20106000.0</v>
+      </c>
+      <c r="M29">
+        <v>4734000.0</v>
+      </c>
+      <c r="N29">
+        <v>8588000.0</v>
+      </c>
+      <c r="O29">
+        <v>11875000.0</v>
+      </c>
+      <c r="P29">
+        <v>11190000.0</v>
+      </c>
+      <c r="Q29">
+        <v>10790000.0</v>
+      </c>
+      <c r="R29">
+        <v>2861000.0</v>
+      </c>
+      <c r="S29">
+        <v>6913000.0</v>
+      </c>
+      <c r="T29">
+        <v>2974032.0</v>
+      </c>
+      <c r="U29">
+        <v>-1578000.0</v>
+      </c>
+      <c r="V29">
+        <v>14370304.0</v>
+      </c>
+      <c r="W29">
+        <v>2414954.0</v>
+      </c>
+      <c r="X29">
+        <v>3382625.0</v>
+      </c>
+      <c r="Y29">
+        <v>1812596.0</v>
+      </c>
+      <c r="Z29">
+        <v>258714.0</v>
+      </c>
+      <c r="AA29">
+        <v>1549902.0</v>
+      </c>
+      <c r="AB29">
+        <v>-510000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>227</v>
+      </c>
+      <c r="B30">
+        <v>-206332000.0</v>
+      </c>
+      <c r="C30">
+        <v>-28860000.0</v>
+      </c>
+      <c r="D30">
+        <v>-378575000.0</v>
+      </c>
+      <c r="E30">
+        <v>-792583000.0</v>
+      </c>
+      <c r="F30">
+        <v>-410627000.0</v>
+      </c>
+      <c r="G30">
+        <v>-230770000.0</v>
+      </c>
+      <c r="H30">
+        <v>-275583000.0</v>
+      </c>
+      <c r="I30">
+        <v>-301708000.0</v>
+      </c>
+      <c r="J30">
+        <v>-239015000.0</v>
+      </c>
+      <c r="K30">
+        <v>-139919000.0</v>
+      </c>
+      <c r="L30">
+        <v>-175958000.0</v>
+      </c>
+      <c r="M30">
+        <v>-130784000.0</v>
+      </c>
+      <c r="N30">
+        <v>-88059000.0</v>
+      </c>
+      <c r="O30">
+        <v>-30689000.0</v>
+      </c>
+      <c r="P30">
+        <v>-67862000.0</v>
+      </c>
+      <c r="Q30">
+        <v>13586000.0</v>
+      </c>
+      <c r="R30">
+        <v>-27716000.0</v>
+      </c>
+      <c r="S30">
+        <v>-74199000.0</v>
+      </c>
+      <c r="T30">
+        <v>-119981271.0</v>
+      </c>
+      <c r="U30">
+        <v>-113173000.0</v>
+      </c>
+      <c r="V30">
+        <v>-71105986.0</v>
+      </c>
+      <c r="W30">
+        <v>-86813495.0</v>
+      </c>
+      <c r="X30">
+        <v>-59496683.0</v>
+      </c>
+      <c r="Y30">
+        <v>-51312186.0</v>
+      </c>
+      <c r="Z30">
+        <v>-59315311.0</v>
+      </c>
+      <c r="AA30">
+        <v>-48158815.0</v>
+      </c>
+      <c r="AB30">
+        <v>-8680000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:107">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>97</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>103</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:107">
+      <c r="A2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B2">
+        <v>269583000.0</v>
+      </c>
+      <c r="C2">
+        <v>282903000.0</v>
+      </c>
+      <c r="D2">
+        <v>271032000.0</v>
+      </c>
+      <c r="E2">
+        <v>305057000.0</v>
+      </c>
+      <c r="F2">
+        <v>162863000.0</v>
+      </c>
+      <c r="G2">
+        <v>260575000.0</v>
+      </c>
+      <c r="H2">
+        <v>194827000.0</v>
+      </c>
+      <c r="I2">
+        <v>167309000.0</v>
+      </c>
+      <c r="J2">
+        <v>156170000.0</v>
+      </c>
+      <c r="K2">
+        <v>152392000.0</v>
+      </c>
+      <c r="L2">
+        <v>205070000.0</v>
+      </c>
+      <c r="M2">
+        <v>272205000.0</v>
+      </c>
+      <c r="N2">
+        <v>170874000.0</v>
+      </c>
+      <c r="O2">
+        <v>160606000.0</v>
+      </c>
+      <c r="P2">
+        <v>182090000.0</v>
+      </c>
+      <c r="Q2">
+        <v>149216000.0</v>
+      </c>
+      <c r="R2">
+        <v>167209000.0</v>
+      </c>
+      <c r="S2">
+        <v>128533000.0</v>
+      </c>
+      <c r="T2">
+        <v>153797000.0</v>
+      </c>
+      <c r="U2">
+        <v>155345000.0</v>
+      </c>
+      <c r="V2">
+        <v>100687000.0</v>
+      </c>
+      <c r="W2">
+        <v>162915000.0</v>
+      </c>
+      <c r="X2">
+        <v>238406000.0</v>
+      </c>
+      <c r="Y2">
+        <v>141112000.0</v>
+      </c>
+      <c r="Z2">
+        <v>127816000.0</v>
+      </c>
+      <c r="AA2">
+        <v>134523000.0</v>
+      </c>
+      <c r="AB2">
+        <v>116784000.0</v>
+      </c>
+      <c r="AC2">
+        <v>117306000.0</v>
+      </c>
+      <c r="AD2">
+        <v>72873000.0</v>
+      </c>
+      <c r="AE2">
+        <v>89991000.0</v>
+      </c>
+      <c r="AF2">
+        <v>109353000.0</v>
+      </c>
+      <c r="AG2">
+        <v>136111000.0</v>
+      </c>
+      <c r="AH2">
+        <v>92165000.0</v>
+      </c>
+      <c r="AI2">
+        <v>74612000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>86812000.0</v>
+      </c>
+      <c r="AK2">
+        <v>121232000.0</v>
+      </c>
+      <c r="AL2">
+        <v>46552000.0</v>
+      </c>
+      <c r="AM2">
+        <v>41910000.0</v>
+      </c>
+      <c r="AN2">
+        <v>71519000.0</v>
+      </c>
+      <c r="AO2">
+        <v>54773000.0</v>
+      </c>
+      <c r="AP2">
+        <v>62866000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>50337000.0</v>
+      </c>
+      <c r="AR2">
+        <v>41410000.0</v>
+      </c>
+      <c r="AS2">
+        <v>51724000.0</v>
+      </c>
+      <c r="AT2">
+        <v>41264000.0</v>
+      </c>
+      <c r="AU2">
+        <v>58031000.0</v>
+      </c>
+      <c r="AV2">
+        <v>41125000.0</v>
+      </c>
+      <c r="AW2">
+        <v>42499000.0</v>
+      </c>
+      <c r="AX2">
+        <v>39203000.0</v>
+      </c>
+      <c r="AY2">
+        <v>23716000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>35639000.0</v>
+      </c>
+      <c r="BA2">
+        <v>36190000.0</v>
+      </c>
+      <c r="BB2">
+        <v>29413000.0</v>
+      </c>
+      <c r="BC2">
+        <v>35902000.0</v>
+      </c>
+      <c r="BD2">
+        <v>31268000.0</v>
+      </c>
+      <c r="BE2">
+        <v>46373000.0</v>
+      </c>
+      <c r="BF2">
+        <v>23005000.0</v>
+      </c>
+      <c r="BG2">
+        <v>40050000.0</v>
+      </c>
+      <c r="BH2">
+        <v>52041000.0</v>
+      </c>
+      <c r="BI2">
+        <v>75546000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>53850000.0</v>
+      </c>
+      <c r="BK2">
+        <v>32906000.0</v>
+      </c>
+      <c r="BL2">
+        <v>27668000.0</v>
+      </c>
+      <c r="BM2">
+        <v>19050000.0</v>
+      </c>
+      <c r="BN2">
+        <v>12082000.0</v>
+      </c>
+      <c r="BO2">
+        <v>28879000.0</v>
+      </c>
+      <c r="BP2">
+        <v>39259000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>12535000.0</v>
+      </c>
+      <c r="BR2">
+        <v>13160000.0</v>
+      </c>
+      <c r="BS2">
+        <v>21192000.0</v>
+      </c>
+      <c r="BT2">
+        <v>37183000.0</v>
+      </c>
+      <c r="BU2">
+        <v>29960564.0</v>
+      </c>
+      <c r="BV2">
+        <v>16971173.0</v>
+      </c>
+      <c r="BW2">
+        <v>27467574.0</v>
+      </c>
+      <c r="BX2">
+        <v>17410615.0</v>
+      </c>
+      <c r="BY2">
+        <v>26643069.0</v>
+      </c>
+      <c r="BZ2">
+        <v>16579133.0</v>
+      </c>
+      <c r="CA2">
+        <v>15383566.0</v>
+      </c>
+      <c r="CB2">
+        <v>13989818.0</v>
+      </c>
+      <c r="CC2">
+        <v>8332672.0</v>
+      </c>
+      <c r="CD2">
+        <v>25604152.0</v>
+      </c>
+      <c r="CE2">
+        <v>12473761.0</v>
+      </c>
+      <c r="CF2">
+        <v>6573369.0</v>
+      </c>
+      <c r="CG2">
+        <v>5826767.0</v>
+      </c>
+      <c r="CH2">
+        <v>5338336.0</v>
+      </c>
+      <c r="CI2">
+        <v>3571992.0</v>
+      </c>
+      <c r="CJ2">
+        <v>3978813.0</v>
+      </c>
+      <c r="CK2">
+        <v>7929182.0</v>
+      </c>
+      <c r="CL2">
+        <v>6947291.0</v>
+      </c>
+      <c r="CM2">
+        <v>9714026.0</v>
+      </c>
+      <c r="CN2">
+        <v>8929814.0</v>
+      </c>
+      <c r="CO2">
+        <v>12553430.0</v>
+      </c>
+      <c r="CP2">
+        <v>4471026.0</v>
+      </c>
+      <c r="CQ2">
+        <v>4931813.0</v>
+      </c>
+      <c r="CR2">
+        <v>4592253.0</v>
+      </c>
+      <c r="CS2">
+        <v>8357602.0</v>
+      </c>
+      <c r="CT2">
+        <v>2982956.0</v>
+      </c>
+      <c r="CU2">
+        <v>2448889.0</v>
+      </c>
+      <c r="CV2">
+        <v>3621957.0</v>
+      </c>
+      <c r="CW2">
+        <v>8911319.0</v>
+      </c>
+      <c r="CX2">
+        <v>4851372.0</v>
+      </c>
+      <c r="CY2">
+        <v>916738.0</v>
+      </c>
+      <c r="CZ2">
+        <v>1723714.0</v>
+      </c>
+      <c r="DA2">
+        <v>1126801.0</v>
+      </c>
+      <c r="DB2">
+        <v>5856.0</v>
+      </c>
+      <c r="DC2">
+        <v>9999.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:107">
+      <c r="A3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B3">
+        <v>280000</v>
+      </c>
+      <c r="C3">
+        <v>272000</v>
+      </c>
+      <c r="D3">
+        <v>88000</v>
+      </c>
+      <c r="E3">
+        <v>80000</v>
+      </c>
+      <c r="F3">
+        <v>141000</v>
+      </c>
+      <c r="G3">
+        <v>218000</v>
+      </c>
+      <c r="H3">
+        <v>195000</v>
+      </c>
+      <c r="I3">
+        <v>92000</v>
+      </c>
+      <c r="J3">
+        <v>280000</v>
+      </c>
+      <c r="K3">
+        <v>122000</v>
+      </c>
+      <c r="L3">
+        <v>353000</v>
+      </c>
+      <c r="M3">
+        <v>587000</v>
+      </c>
+      <c r="N3">
+        <v>180000</v>
+      </c>
+      <c r="O3">
+        <v>816000</v>
+      </c>
+      <c r="P3">
+        <v>4145000</v>
+      </c>
+      <c r="Q3">
+        <v>3120000</v>
+      </c>
+      <c r="R3">
+        <v>5869000</v>
+      </c>
+      <c r="S3">
+        <v>9889000</v>
+      </c>
+      <c r="T3">
+        <v>5515000</v>
+      </c>
+      <c r="U3">
+        <v>8496000</v>
+      </c>
+      <c r="V3">
+        <v>2609000</v>
+      </c>
+      <c r="W3">
+        <v>3580000</v>
+      </c>
+      <c r="X3">
+        <v>1055000</v>
+      </c>
+      <c r="Y3">
+        <v>1522000</v>
+      </c>
+      <c r="Z3">
+        <v>1119000</v>
+      </c>
+      <c r="AA3">
+        <v>773000</v>
+      </c>
+      <c r="AB3">
+        <v>5554000</v>
+      </c>
+      <c r="AC3">
+        <v>1838000</v>
+      </c>
+      <c r="AD3">
+        <v>266000</v>
+      </c>
+      <c r="AE3">
+        <v>204000</v>
+      </c>
+      <c r="AF3">
+        <v>411000</v>
+      </c>
+      <c r="AG3">
+        <v>830000</v>
+      </c>
+      <c r="AH3">
+        <v>498000</v>
+      </c>
+      <c r="AI3">
+        <v>1091000</v>
+      </c>
+      <c r="AJ3">
+        <v>247000</v>
+      </c>
+      <c r="AK3">
+        <v>2106000</v>
+      </c>
+      <c r="AL3">
+        <v>1937000</v>
+      </c>
+      <c r="AM3">
+        <v>1349000</v>
+      </c>
+      <c r="AN3">
+        <v>1595000</v>
+      </c>
+      <c r="AO3">
+        <v>1630000</v>
+      </c>
+      <c r="AP3">
+        <v>854000</v>
+      </c>
+      <c r="AQ3">
+        <v>1044000</v>
+      </c>
+      <c r="AR3">
+        <v>1059000</v>
+      </c>
+      <c r="AS3">
+        <v>2375000</v>
+      </c>
+      <c r="AT3">
+        <v>172000</v>
+      </c>
+      <c r="AU3">
+        <v>114000</v>
+      </c>
+      <c r="AV3">
+        <v>655000</v>
+      </c>
+      <c r="AW3">
+        <v>873000</v>
+      </c>
+      <c r="AX3">
+        <v>583000</v>
+      </c>
+      <c r="AY3">
+        <v>256000</v>
+      </c>
+      <c r="AZ3">
+        <v>209000</v>
+      </c>
+      <c r="BA3">
+        <v>1553000</v>
+      </c>
+      <c r="BB3">
+        <v>281000</v>
+      </c>
+      <c r="BC3">
+        <v>1396000</v>
+      </c>
+      <c r="BD3">
+        <v>648000</v>
+      </c>
+      <c r="BE3">
+        <v>133000</v>
+      </c>
+      <c r="BF3">
+        <v>193000</v>
+      </c>
+      <c r="BG3">
+        <v>1100000</v>
+      </c>
+      <c r="BH3">
+        <v>593000</v>
+      </c>
+      <c r="BI3">
+        <v>511000</v>
+      </c>
+      <c r="BJ3">
+        <v>165000</v>
+      </c>
+      <c r="BK3">
+        <v>131000</v>
+      </c>
+      <c r="BL3">
+        <v>37000</v>
+      </c>
+      <c r="BM3">
+        <v>66000</v>
+      </c>
+      <c r="BN3">
+        <v>92000</v>
+      </c>
+      <c r="BO3">
+        <v>520000</v>
+      </c>
+      <c r="BP3">
+        <v>1830000</v>
+      </c>
+      <c r="BQ3">
+        <v>1875000</v>
+      </c>
+      <c r="BR3">
+        <v>1208000</v>
+      </c>
+      <c r="BS3">
+        <v>1933000</v>
+      </c>
+      <c r="BT3">
+        <v>2557000</v>
+      </c>
+      <c r="BU3">
+        <v>1452131</v>
+      </c>
+      <c r="BV3">
+        <v>908869</v>
+      </c>
+      <c r="BW3">
+        <v>1055036</v>
+      </c>
+      <c r="BX3">
+        <v>1055036</v>
+      </c>
+      <c r="BY3">
+        <v>837619</v>
+      </c>
+      <c r="BZ3">
+        <v>837619</v>
+      </c>
+      <c r="CA3">
+        <v>181107</v>
+      </c>
+      <c r="CB3">
+        <v>710464</v>
+      </c>
+      <c r="CC3">
+        <v>186222</v>
+      </c>
+      <c r="CD3">
+        <v>126969</v>
+      </c>
+      <c r="CE3">
+        <v>3412507</v>
+      </c>
+      <c r="CF3">
+        <v>1152189</v>
+      </c>
+      <c r="CG3">
+        <v>231773</v>
+      </c>
+      <c r="CH3">
+        <v>526427</v>
+      </c>
+      <c r="CI3">
+        <v>323491</v>
+      </c>
+      <c r="CJ3">
+        <v>222774</v>
+      </c>
+      <c r="CK3">
+        <v>612441</v>
+      </c>
+      <c r="CL3">
+        <v>194768</v>
+      </c>
+      <c r="CM3">
+        <v>78853</v>
+      </c>
+      <c r="CN3">
+        <v>89040</v>
+      </c>
+      <c r="CO3">
+        <v>10335</v>
+      </c>
+      <c r="CP3">
+        <v>22707</v>
+      </c>
+      <c r="CQ3">
+        <v>39698</v>
+      </c>
+      <c r="CR3">
+        <v>11557</v>
+      </c>
+      <c r="CS3">
+        <v>30810</v>
+      </c>
+      <c r="CT3">
+        <v>22926</v>
+      </c>
+      <c r="CU3">
+        <v>11756</v>
+      </c>
+      <c r="CV3">
+        <v>933</v>
+      </c>
+      <c r="CW3">
+        <v>31653</v>
+      </c>
+      <c r="CX3">
+        <v>424210</v>
+      </c>
+      <c r="CY3">
+        <v>361125</v>
+      </c>
+      <c r="CZ3">
+        <v>16459</v>
+      </c>
+      <c r="DA3">
+        <v>25294</v>
+      </c>
+      <c r="DB3">
+        <v>168663</v>
+      </c>
+      <c r="DC3">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:107">
+      <c r="A4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-67135000.0</v>
+      </c>
+      <c r="N4">
+        <v>101331000.0</v>
+      </c>
+      <c r="O4">
+        <v>10268000.0</v>
+      </c>
+      <c r="P4">
+        <v>-21484000.0</v>
+      </c>
+      <c r="Q4">
+        <v>32874000.0</v>
+      </c>
+      <c r="R4">
+        <v>-17993000.0</v>
+      </c>
+      <c r="S4">
+        <v>38676000.0</v>
+      </c>
+      <c r="T4">
+        <v>-25264000.0</v>
+      </c>
+      <c r="U4">
+        <v>-1548000.0</v>
+      </c>
+      <c r="V4">
+        <v>54658000.0</v>
+      </c>
+      <c r="W4">
+        <v>-62228000.0</v>
+      </c>
+      <c r="X4">
+        <v>-75491000.0</v>
+      </c>
+      <c r="Y4">
+        <v>97294000.0</v>
+      </c>
+      <c r="Z4">
+        <v>13296000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-6707000.0</v>
+      </c>
+      <c r="AB4">
+        <v>17739000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-522000.0</v>
+      </c>
+      <c r="AD4">
+        <v>44433000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-17118000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-19362000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-26758000.0</v>
+      </c>
+      <c r="AH4">
+        <v>43946000.0</v>
+      </c>
+      <c r="AI4">
+        <v>17553000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-12200000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-34420000.0</v>
+      </c>
+      <c r="AL4">
+        <v>74680000.0</v>
+      </c>
+      <c r="AM4">
+        <v>4642000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-29609000.0</v>
+      </c>
+      <c r="AO4">
+        <v>16746000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-8093000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>12529000.0</v>
+      </c>
+      <c r="AR4">
+        <v>8927000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-10314000.0</v>
+      </c>
+      <c r="AT4">
+        <v>10460000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-16767000.0</v>
+      </c>
+      <c r="AV4">
+        <v>16906000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-1374000.0</v>
+      </c>
+      <c r="AX4">
+        <v>3296000.0</v>
+      </c>
+      <c r="AY4">
+        <v>15487000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-11923000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-551000.0</v>
+      </c>
+      <c r="BB4">
+        <v>6777000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-6489000.0</v>
+      </c>
+      <c r="BD4">
+        <v>4634000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-15105000.0</v>
+      </c>
+      <c r="BF4">
+        <v>23368000.0</v>
+      </c>
+      <c r="BG4">
+        <v>-17045000.0</v>
+      </c>
+      <c r="BH4">
+        <v>-11991000.0</v>
+      </c>
+      <c r="BI4">
+        <v>-23505000.0</v>
+      </c>
+      <c r="BJ4">
+        <v>21696000.0</v>
+      </c>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+    </row>
+    <row r="5" spans="1:107">
+      <c r="A5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-3488000.0</v>
+      </c>
+      <c r="N5">
+        <v>-455000.0</v>
+      </c>
+      <c r="O5">
+        <v>-4994000.0</v>
+      </c>
+      <c r="P5">
+        <v>195000.0</v>
+      </c>
+      <c r="Q5">
+        <v>960000.0</v>
+      </c>
+      <c r="R5">
+        <v>-336000.0</v>
+      </c>
+      <c r="S5">
+        <v>-233000.0</v>
+      </c>
+      <c r="T5">
+        <v>206000.0</v>
+      </c>
+      <c r="U5">
+        <v>2257000.0</v>
+      </c>
+      <c r="V5">
+        <v>877000.0</v>
+      </c>
+      <c r="W5">
+        <v>2185000.0</v>
+      </c>
+      <c r="X5">
+        <v>188000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-5428000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1435000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-379000.0</v>
+      </c>
+      <c r="AB5">
+        <v>646000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-333000.0</v>
+      </c>
+      <c r="AD5">
+        <v>51000.0</v>
+      </c>
+      <c r="AE5">
+        <v>512000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-560000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-101000.0</v>
+      </c>
+      <c r="AH5">
+        <v>365000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-1346000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-181000.0</v>
+      </c>
+      <c r="AK5">
+        <v>22000.0</v>
+      </c>
+      <c r="AL5">
+        <v>87000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-1264000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-174000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-494000.0</v>
+      </c>
+      <c r="AP5">
+        <v>62000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-896000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-124000.0</v>
+      </c>
+      <c r="AS5">
+        <v>154000.0</v>
+      </c>
+      <c r="AT5">
+        <v>11000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-414000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-49000.0</v>
+      </c>
+      <c r="AW5">
+        <v>107000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-17000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-247000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-28000.0</v>
+      </c>
+      <c r="BA5">
+        <v>242000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-276000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-503000.0</v>
+      </c>
+      <c r="BD5">
+        <v>271000.0</v>
+      </c>
+      <c r="BE5">
+        <v>713000.0</v>
+      </c>
+      <c r="BF5">
+        <v>631000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-1281000.0</v>
+      </c>
+      <c r="BH5">
+        <v>76000.0</v>
+      </c>
+      <c r="BI5">
+        <v>1336000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>10000.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+    </row>
+    <row r="6" spans="1:107">
+      <c r="A6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B6">
+        <v>73193000.0</v>
+      </c>
+      <c r="C6">
+        <v>-13320000.0</v>
+      </c>
+      <c r="D6">
+        <v>11871000.0</v>
+      </c>
+      <c r="E6">
+        <v>-34025000.0</v>
+      </c>
+      <c r="F6">
+        <v>142194000.0</v>
+      </c>
+      <c r="G6">
+        <v>-97712000.0</v>
+      </c>
+      <c r="H6">
+        <v>65748000.0</v>
+      </c>
+      <c r="I6">
+        <v>27518000.0</v>
+      </c>
+      <c r="J6">
+        <v>11139000.0</v>
+      </c>
+      <c r="K6">
+        <v>3778000.0</v>
+      </c>
+      <c r="L6">
+        <v>-52678000.0</v>
+      </c>
+      <c r="M6">
+        <v>-67135000.0</v>
+      </c>
+      <c r="N6">
+        <v>101331000.0</v>
+      </c>
+      <c r="O6">
+        <v>10268000.0</v>
+      </c>
+      <c r="P6">
+        <v>-21484000.0</v>
+      </c>
+      <c r="Q6">
+        <v>32874000.0</v>
+      </c>
+      <c r="R6">
+        <v>-17993000.0</v>
+      </c>
+      <c r="S6">
+        <v>38676000.0</v>
+      </c>
+      <c r="T6">
+        <v>-25264000.0</v>
+      </c>
+      <c r="U6">
+        <v>-1548000.0</v>
+      </c>
+      <c r="V6">
+        <v>54658000.0</v>
+      </c>
+      <c r="W6">
+        <v>-62228000.0</v>
+      </c>
+      <c r="X6">
+        <v>-75491000.0</v>
+      </c>
+      <c r="Y6">
+        <v>97294000.0</v>
+      </c>
+      <c r="Z6">
+        <v>13296000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-6707000.0</v>
+      </c>
+      <c r="AB6">
+        <v>17739000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-522000.0</v>
+      </c>
+      <c r="AD6">
+        <v>44433000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-17118000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-19362000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-26758000.0</v>
+      </c>
+      <c r="AH6">
+        <v>43946000.0</v>
+      </c>
+      <c r="AI6">
+        <v>17553000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-12200000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-34420000.0</v>
+      </c>
+      <c r="AL6">
+        <v>74680000.0</v>
+      </c>
+      <c r="AM6">
+        <v>4642000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-29609000.0</v>
+      </c>
+      <c r="AO6">
+        <v>16746000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-8093000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>12529000.0</v>
+      </c>
+      <c r="AR6">
+        <v>8927000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-10314000.0</v>
+      </c>
+      <c r="AT6">
+        <v>10460000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-16767000.0</v>
+      </c>
+      <c r="AV6">
+        <v>16906000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-1374000.0</v>
+      </c>
+      <c r="AX6">
+        <v>3296000.0</v>
+      </c>
+      <c r="AY6">
+        <v>15487000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-11923000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-551000.0</v>
+      </c>
+      <c r="BB6">
+        <v>6777000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-6489000.0</v>
+      </c>
+      <c r="BD6">
+        <v>4634000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-15105000.0</v>
+      </c>
+      <c r="BF6">
+        <v>23368000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-17045000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-11991000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-23505000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>21696000.0</v>
+      </c>
+      <c r="BK6">
+        <v>20944000.0</v>
+      </c>
+      <c r="BL6">
+        <v>5238000.0</v>
+      </c>
+      <c r="BM6">
+        <v>8618000.0</v>
+      </c>
+      <c r="BN6">
+        <v>6968000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-16797000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-10380000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>26724000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-625000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-8032000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-15991000.0</v>
+      </c>
+      <c r="BU6">
+        <v>7222436.0</v>
+      </c>
+      <c r="BV6">
+        <v>12989391.0</v>
+      </c>
+      <c r="BW6">
+        <v>-10496401.0</v>
+      </c>
+      <c r="BX6">
+        <v>10056959.0</v>
+      </c>
+      <c r="BY6">
+        <v>-9232454.0</v>
+      </c>
+      <c r="BZ6">
+        <v>10063936.0</v>
+      </c>
+      <c r="CA6">
+        <v>1195567.0</v>
+      </c>
+      <c r="CB6">
+        <v>1393748.0</v>
+      </c>
+      <c r="CC6">
+        <v>5657146.0</v>
+      </c>
+      <c r="CD6">
+        <v>-17271480.0</v>
+      </c>
+      <c r="CE6">
+        <v>13130391.0</v>
+      </c>
+      <c r="CF6">
+        <v>5900392.0</v>
+      </c>
+      <c r="CG6">
+        <v>746602.0</v>
+      </c>
+      <c r="CH6">
+        <v>488431.0</v>
+      </c>
+      <c r="CI6">
+        <v>1766344.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-406821.0</v>
+      </c>
+      <c r="CK6">
+        <v>-3950369.0</v>
+      </c>
+      <c r="CL6">
+        <v>981891.0</v>
+      </c>
+      <c r="CM6">
+        <v>-2766735.0</v>
+      </c>
+      <c r="CN6">
+        <v>784212.0</v>
+      </c>
+      <c r="CO6">
+        <v>-3623616.0</v>
+      </c>
+      <c r="CP6">
+        <v>8082404.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-460787.0</v>
+      </c>
+      <c r="CR6">
+        <v>339560.0</v>
+      </c>
+      <c r="CS6">
+        <v>-3765349.0</v>
+      </c>
+      <c r="CT6">
+        <v>5374646.0</v>
+      </c>
+      <c r="CU6">
+        <v>534067.0</v>
+      </c>
+      <c r="CV6">
+        <v>-1173068.0</v>
+      </c>
+      <c r="CW6">
+        <v>-5289362.0</v>
+      </c>
+      <c r="CX6">
+        <v>4059947.0</v>
+      </c>
+      <c r="CY6">
+        <v>3934634.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-806976.0</v>
+      </c>
+      <c r="DA6">
+        <v>596913.0</v>
+      </c>
+      <c r="DB6">
+        <v>1120945.0</v>
+      </c>
+      <c r="DC6">
+        <v>1450000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:107">
+      <c r="A7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B7">
+        <v>548000.0</v>
+      </c>
+      <c r="C7">
+        <v>13992000.0</v>
+      </c>
+      <c r="D7">
+        <v>-535000.0</v>
+      </c>
+      <c r="E7">
+        <v>556000.0</v>
+      </c>
+      <c r="F7">
+        <v>6718000.0</v>
+      </c>
+      <c r="G7">
+        <v>-13131000.0</v>
+      </c>
+      <c r="H7">
+        <v>13848000.0</v>
+      </c>
+      <c r="I7">
+        <v>1461000.0</v>
+      </c>
+      <c r="J7">
+        <v>-2523000.0</v>
+      </c>
+      <c r="K7">
+        <v>2153000.0</v>
+      </c>
+      <c r="L7">
+        <v>2264000.0</v>
+      </c>
+      <c r="M7">
+        <v>-2949000.0</v>
+      </c>
+      <c r="N7">
+        <v>-2044000.0</v>
+      </c>
+      <c r="O7">
+        <v>-1518000.0</v>
+      </c>
+      <c r="P7">
+        <v>2166000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-3858000.0</v>
+      </c>
+      <c r="R7">
+        <v>1806000.0</v>
+      </c>
+      <c r="S7">
+        <v>1009000.0</v>
+      </c>
+      <c r="T7">
+        <v>2014000.0</v>
+      </c>
+      <c r="U7">
+        <v>-7006000.0</v>
+      </c>
+      <c r="V7">
+        <v>-4230000.0</v>
+      </c>
+      <c r="W7">
+        <v>7899000.0</v>
+      </c>
+      <c r="X7">
+        <v>-566000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-1071000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-5487000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-2809000.0</v>
+      </c>
+      <c r="AB7">
+        <v>6003000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-6372000.0</v>
+      </c>
+      <c r="AD7">
+        <v>5810000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-124000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-208000.0</v>
+      </c>
+      <c r="AG7">
+        <v>2543000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-1035000.0</v>
+      </c>
+      <c r="AI7">
+        <v>1964000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>594000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-2286000.0</v>
+      </c>
+      <c r="AL7">
+        <v>2331000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-403000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-1307000.0</v>
+      </c>
+      <c r="AO7">
+        <v>1322000.0</v>
+      </c>
+      <c r="AP7">
+        <v>706000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-2686000.0</v>
+      </c>
+      <c r="AR7">
+        <v>1135000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-282000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-1249000.0</v>
+      </c>
+      <c r="AU7">
+        <v>307000.0</v>
+      </c>
+      <c r="AV7">
+        <v>518000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-225000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-883000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-503000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>924000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-1567000.0</v>
+      </c>
+      <c r="BB7">
+        <v>177000.0</v>
+      </c>
+      <c r="BC7">
+        <v>1208000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-810000.0</v>
+      </c>
+      <c r="BE7">
+        <v>2159000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-1779000.0</v>
+      </c>
+      <c r="BG7">
+        <v>431000.0</v>
+      </c>
+      <c r="BH7">
+        <v>186000.0</v>
+      </c>
+      <c r="BI7">
+        <v>1022000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-1012000.0</v>
+      </c>
+      <c r="BK7">
+        <v>1966000.0</v>
+      </c>
+      <c r="BL7">
+        <v>3000.0</v>
+      </c>
+      <c r="BM7">
+        <v>860000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-123000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-2723000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-1003000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>695000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-994000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-39000.0</v>
+      </c>
+      <c r="BT7">
+        <v>692000.0</v>
+      </c>
+      <c r="BU7">
+        <v>1185681.0</v>
+      </c>
+      <c r="BV7">
+        <v>-930681.0</v>
+      </c>
+      <c r="BW7">
+        <v>-268836.0</v>
+      </c>
+      <c r="BX7">
+        <v>-1222194.0</v>
+      </c>
+      <c r="BY7">
+        <v>611275.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-1687766.0</v>
+      </c>
+      <c r="CA7">
+        <v>2716372.0</v>
+      </c>
+      <c r="CB7">
+        <v>-85487.0</v>
+      </c>
+      <c r="CC7">
+        <v>-436127.0</v>
+      </c>
+      <c r="CD7">
+        <v>-9274369.0</v>
+      </c>
+      <c r="CE7">
+        <v>8852343.0</v>
+      </c>
+      <c r="CF7">
+        <v>1086285.0</v>
+      </c>
+      <c r="CG7">
+        <v>387306.0</v>
+      </c>
+      <c r="CH7">
+        <v>-603087.0</v>
+      </c>
+      <c r="CI7">
+        <v>-553245.0</v>
+      </c>
+      <c r="CJ7">
+        <v>1013033.0</v>
+      </c>
+      <c r="CK7">
+        <v>-1090448.0</v>
+      </c>
+      <c r="CL7">
+        <v>-292995.0</v>
+      </c>
+      <c r="CM7">
+        <v>1542774.0</v>
+      </c>
+      <c r="CN7">
+        <v>-2987848.0</v>
+      </c>
+      <c r="CO7">
+        <v>2656514.0</v>
+      </c>
+      <c r="CP7">
+        <v>-142121.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-1216832.0</v>
+      </c>
+      <c r="CR7">
+        <v>1430076.0</v>
+      </c>
+      <c r="CS7">
+        <v>-964312.0</v>
+      </c>
+      <c r="CT7">
+        <v>495118.0</v>
+      </c>
+      <c r="CU7">
+        <v>-109100000.0</v>
+      </c>
+      <c r="CV7">
+        <v>379924.0</v>
+      </c>
+      <c r="CW7">
+        <v>58891.0</v>
+      </c>
+      <c r="CX7">
+        <v>-704488.0</v>
+      </c>
+      <c r="CY7">
+        <v>1108118.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-652033.0</v>
+      </c>
+      <c r="DA7">
+        <v>659343.0</v>
+      </c>
+      <c r="DB7">
+        <v>457705.0</v>
+      </c>
+      <c r="DC7">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:107">
+      <c r="A8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8">
+        <v>-3000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+    </row>
+    <row r="9" spans="1:107">
+      <c r="A9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
+        <v>3000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9">
+        <v>-3000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
+        <v>-499000.0</v>
+      </c>
+      <c r="V9">
+        <v>499000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9"/>
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+    </row>
+    <row r="10" spans="1:107">
+      <c r="A10" t="s">
+        <v>208</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>6585000.0</v>
+      </c>
+      <c r="AG10">
+        <v>6335000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1846000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1763000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3197000.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>1350000.0</v>
+      </c>
+      <c r="AM10">
+        <v>3695000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1521000.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>11785000.0</v>
+      </c>
+      <c r="AR10">
+        <v>4694000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1847000.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+    </row>
+    <row r="11" spans="1:107">
+      <c r="A11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>899000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1258000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1924000.0</v>
+      </c>
+      <c r="P11">
+        <v>4606000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1060000.0</v>
+      </c>
+      <c r="R11">
+        <v>2460000.0</v>
+      </c>
+      <c r="S11">
+        <v>-6771000.0</v>
+      </c>
+      <c r="T11">
+        <v>-6480000.0</v>
+      </c>
+      <c r="U11">
+        <v>-15342000.0</v>
+      </c>
+      <c r="V11">
+        <v>1000.0</v>
+      </c>
+      <c r="W11">
+        <v>5678000.0</v>
+      </c>
+      <c r="X11">
+        <v>2539000.0</v>
+      </c>
+      <c r="Y11">
+        <v>4662000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-3782000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-7035000.0</v>
+      </c>
+      <c r="AB11">
+        <v>7622000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-2491000.0</v>
+      </c>
+      <c r="AD11">
+        <v>5978000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-4218000.0</v>
+      </c>
+      <c r="AF11">
+        <v>2434000.0</v>
+      </c>
+      <c r="AG11">
+        <v>4909000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-1179000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-1842000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>3079000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-19000.0</v>
+      </c>
+      <c r="AL11">
+        <v>713000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1237000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-535000.0</v>
+      </c>
+      <c r="AO11">
+        <v>1402000.0</v>
+      </c>
+      <c r="AP11">
+        <v>461000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1780000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-165000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-992000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1165000.0</v>
+      </c>
+      <c r="AV11">
+        <v>867000.0</v>
+      </c>
+      <c r="AW11">
+        <v>137000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-150000.0</v>
+      </c>
+      <c r="AY11">
+        <v>340000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1133000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-1511000.0</v>
+      </c>
+      <c r="BB11">
+        <v>501000.0</v>
+      </c>
+      <c r="BC11">
+        <v>1695000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-755000.0</v>
+      </c>
+      <c r="BE11">
+        <v>1766000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-2016000.0</v>
+      </c>
+      <c r="BG11">
+        <v>732000.0</v>
+      </c>
+      <c r="BH11">
+        <v>664000.0</v>
+      </c>
+      <c r="BI11">
+        <v>609000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>-689000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+    </row>
+    <row r="12" spans="1:107">
+      <c r="A12" t="s">
+        <v>210</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-7779000.0</v>
+      </c>
+      <c r="N12">
+        <v>-1085000.0</v>
+      </c>
+      <c r="O12">
+        <v>13576000.0</v>
+      </c>
+      <c r="P12">
+        <v>7916000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-1584000.0</v>
+      </c>
+      <c r="R12">
+        <v>-3017000.0</v>
+      </c>
+      <c r="S12">
+        <v>22344000.0</v>
+      </c>
+      <c r="T12">
+        <v>7496000.0</v>
+      </c>
+      <c r="U12">
+        <v>19414000.0</v>
+      </c>
+      <c r="V12">
+        <v>3882000.0</v>
+      </c>
+      <c r="W12">
+        <v>6580000.0</v>
+      </c>
+      <c r="X12">
+        <v>-11017000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1059000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-1838000.0</v>
+      </c>
+      <c r="AA12">
+        <v>18958000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-17303000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-17940000.0</v>
+      </c>
+      <c r="AD12">
+        <v>330000.0</v>
+      </c>
+      <c r="AE12">
+        <v>4734000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-2506000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1318000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1514000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3431000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>906000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-5437000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2693000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2912000.0</v>
+      </c>
+      <c r="AN12">
+        <v>5600000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1389000.0</v>
+      </c>
+      <c r="AP12">
+        <v>-8375000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>6465000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2111000.0</v>
+      </c>
+      <c r="AS12">
+        <v>3326000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-2125000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-1420000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-4554000.0</v>
+      </c>
+      <c r="AW12">
+        <v>411000.0</v>
+      </c>
+      <c r="AX12">
+        <v>444000.0</v>
+      </c>
+      <c r="AY12">
+        <v>535000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>722000.0</v>
+      </c>
+      <c r="BA12">
+        <v>553000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1192000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1255000.0</v>
+      </c>
+      <c r="BD12">
+        <v>860000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1196000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1071000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3156000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1199000.0</v>
+      </c>
+      <c r="BI12">
+        <v>368000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>972000.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+    </row>
+    <row r="13" spans="1:107">
+      <c r="A13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
+        <v>-2044000.0</v>
+      </c>
+      <c r="O13">
+        <v>-7262000.0</v>
+      </c>
+      <c r="P13">
+        <v>4486000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-415000.0</v>
+      </c>
+      <c r="R13">
+        <v>1809000.0</v>
+      </c>
+      <c r="S13">
+        <v>-7316000.0</v>
+      </c>
+      <c r="T13">
+        <v>-6591000.0</v>
+      </c>
+      <c r="U13">
+        <v>8336000.0</v>
+      </c>
+      <c r="V13">
+        <v>-4231000.0</v>
+      </c>
+      <c r="W13">
+        <v>8095000.0</v>
+      </c>
+      <c r="X13">
+        <v>1944000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-1036000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-5487000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-7695000.0</v>
+      </c>
+      <c r="AB13">
+        <v>7986000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-2599000.0</v>
+      </c>
+      <c r="AD13">
+        <v>5366000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-3915000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1653000.0</v>
+      </c>
+      <c r="AG13">
+        <v>4587000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-1034000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-301000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>2674000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-180000.0</v>
+      </c>
+      <c r="AL13">
+        <v>617000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-38000.0</v>
+      </c>
+      <c r="AN13">
+        <v>-1137000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-863000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-1826000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>1139000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+    </row>
+    <row r="14" spans="1:107">
+      <c r="A14" t="s">
+        <v>212</v>
+      </c>
+      <c r="B14">
+        <v>841000.0</v>
+      </c>
+      <c r="C14">
+        <v>760000.0</v>
+      </c>
+      <c r="D14">
+        <v>1022000.0</v>
+      </c>
+      <c r="E14">
+        <v>1128000.0</v>
+      </c>
+      <c r="F14">
+        <v>1169000.0</v>
+      </c>
+      <c r="G14">
+        <v>1187000.0</v>
+      </c>
+      <c r="H14">
+        <v>1205000.0</v>
+      </c>
+      <c r="I14">
+        <v>1204000.0</v>
+      </c>
+      <c r="J14">
+        <v>1214000.0</v>
+      </c>
+      <c r="K14">
+        <v>1205000.0</v>
+      </c>
+      <c r="L14">
+        <v>1214000.0</v>
+      </c>
+      <c r="M14">
+        <v>1194000.0</v>
+      </c>
+      <c r="N14">
+        <v>1203000.0</v>
+      </c>
+      <c r="O14">
+        <v>1177000.0</v>
+      </c>
+      <c r="P14">
+        <v>1180000.0</v>
+      </c>
+      <c r="Q14">
+        <v>758000.0</v>
+      </c>
+      <c r="R14">
+        <v>583000.0</v>
+      </c>
+      <c r="S14">
+        <v>698000.0</v>
+      </c>
+      <c r="T14">
+        <v>529000.0</v>
+      </c>
+      <c r="U14">
+        <v>541000.0</v>
+      </c>
+      <c r="V14">
+        <v>551000.0</v>
+      </c>
+      <c r="W14">
+        <v>621000.0</v>
+      </c>
+      <c r="X14">
+        <v>510000.0</v>
+      </c>
+      <c r="Y14">
+        <v>510000.0</v>
+      </c>
+      <c r="Z14">
+        <v>549000.0</v>
+      </c>
+      <c r="AA14">
+        <v>498000.0</v>
+      </c>
+      <c r="AB14">
+        <v>477000.0</v>
+      </c>
+      <c r="AC14">
+        <v>460000.0</v>
+      </c>
+      <c r="AD14">
+        <v>453000.0</v>
+      </c>
+      <c r="AE14">
+        <v>452000.0</v>
+      </c>
+      <c r="AF14">
+        <v>453000.0</v>
+      </c>
+      <c r="AG14">
+        <v>449000.0</v>
+      </c>
+      <c r="AH14">
+        <v>401000.0</v>
+      </c>
+      <c r="AI14">
+        <v>407000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>384000.0</v>
+      </c>
+      <c r="AK14">
+        <v>360000.0</v>
+      </c>
+      <c r="AL14">
+        <v>309000.0</v>
+      </c>
+      <c r="AM14">
+        <v>312000.0</v>
+      </c>
+      <c r="AN14">
+        <v>306000.0</v>
+      </c>
+      <c r="AO14">
+        <v>318000.0</v>
+      </c>
+      <c r="AP14">
+        <v>315000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>320000.0</v>
+      </c>
+      <c r="AR14">
+        <v>302000.0</v>
+      </c>
+      <c r="AS14">
+        <v>389000.0</v>
+      </c>
+      <c r="AT14">
+        <v>299000.0</v>
+      </c>
+      <c r="AU14">
+        <v>306000.0</v>
+      </c>
+      <c r="AV14">
+        <v>310000.0</v>
+      </c>
+      <c r="AW14">
+        <v>297000.0</v>
+      </c>
+      <c r="AX14">
+        <v>294000.0</v>
+      </c>
+      <c r="AY14">
+        <v>308000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>301000.0</v>
+      </c>
+      <c r="BA14">
+        <v>305000.0</v>
+      </c>
+      <c r="BB14">
+        <v>291000.0</v>
+      </c>
+      <c r="BC14">
+        <v>247000.0</v>
+      </c>
+      <c r="BD14">
+        <v>238000.0</v>
+      </c>
+      <c r="BE14">
+        <v>261000.0</v>
+      </c>
+      <c r="BF14">
+        <v>233000.0</v>
+      </c>
+      <c r="BG14">
+        <v>228000.0</v>
+      </c>
+      <c r="BH14">
+        <v>222000.0</v>
+      </c>
+      <c r="BI14">
+        <v>218000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>216000.0</v>
+      </c>
+      <c r="BK14">
+        <v>194000.0</v>
+      </c>
+      <c r="BL14">
+        <v>217000.0</v>
+      </c>
+      <c r="BM14">
+        <v>219000.0</v>
+      </c>
+      <c r="BN14">
+        <v>223000.0</v>
+      </c>
+      <c r="BO14">
+        <v>237000.0</v>
+      </c>
+      <c r="BP14">
+        <v>201000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>146000.0</v>
+      </c>
+      <c r="BR14">
+        <v>147000.0</v>
+      </c>
+      <c r="BS14">
+        <v>152000.0</v>
+      </c>
+      <c r="BT14">
+        <v>154000.0</v>
+      </c>
+      <c r="BU14">
+        <v>119868.0</v>
+      </c>
+      <c r="BV14">
+        <v>115132.0</v>
+      </c>
+      <c r="BW14">
+        <v>121383.0</v>
+      </c>
+      <c r="BX14">
+        <v>121552.0</v>
+      </c>
+      <c r="BY14">
+        <v>122199.0</v>
+      </c>
+      <c r="BZ14">
+        <v>117583.0</v>
+      </c>
+      <c r="CA14">
+        <v>89053.0</v>
+      </c>
+      <c r="CB14">
+        <v>85634.0</v>
+      </c>
+      <c r="CC14">
+        <v>62133.0</v>
+      </c>
+      <c r="CD14">
+        <v>111859.0</v>
+      </c>
+      <c r="CE14">
+        <v>72440.0</v>
+      </c>
+      <c r="CF14">
+        <v>71104.0</v>
+      </c>
+      <c r="CG14">
+        <v>38274.0</v>
+      </c>
+      <c r="CH14">
+        <v>78191.0</v>
+      </c>
+      <c r="CI14">
+        <v>-12617.0</v>
+      </c>
+      <c r="CJ14">
+        <v>102802.0</v>
+      </c>
+      <c r="CK14">
+        <v>19145.0</v>
+      </c>
+      <c r="CL14">
+        <v>54408.0</v>
+      </c>
+      <c r="CM14">
+        <v>70178.0</v>
+      </c>
+      <c r="CN14">
+        <v>117509.0</v>
+      </c>
+      <c r="CO14">
+        <v>8530.0</v>
+      </c>
+      <c r="CP14">
+        <v>61174.0</v>
+      </c>
+      <c r="CQ14">
+        <v>28528.0</v>
+      </c>
+      <c r="CR14">
+        <v>62896.0</v>
+      </c>
+      <c r="CS14">
+        <v>68217.0</v>
+      </c>
+      <c r="CT14">
+        <v>50169.0</v>
+      </c>
+      <c r="CU14">
+        <v>87938.0</v>
+      </c>
+      <c r="CV14">
+        <v>48525.0</v>
+      </c>
+      <c r="CW14">
+        <v>29310.0</v>
+      </c>
+      <c r="CX14">
+        <v>26773.0</v>
+      </c>
+      <c r="CY14">
+        <v>5787.0</v>
+      </c>
+      <c r="CZ14">
+        <v>8519.0</v>
+      </c>
+      <c r="DA14">
+        <v>10224.0</v>
+      </c>
+      <c r="DB14">
+        <v>13792.0</v>
+      </c>
+      <c r="DC14"/>
+    </row>
+    <row r="15" spans="1:107">
+      <c r="A15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>323000.0</v>
+      </c>
+      <c r="AU15">
+        <v>323000.0</v>
+      </c>
+      <c r="AV15">
+        <v>253000.0</v>
+      </c>
+      <c r="AW15">
+        <v>253000.0</v>
+      </c>
+      <c r="AX15">
+        <v>181000.0</v>
+      </c>
+      <c r="AY15">
+        <v>191000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>191000.0</v>
+      </c>
+      <c r="BA15">
+        <v>195000.0</v>
+      </c>
+      <c r="BB15">
+        <v>201000.0</v>
+      </c>
+      <c r="BC15">
+        <v>202000.0</v>
+      </c>
+      <c r="BD15">
+        <v>211000.0</v>
+      </c>
+      <c r="BE15">
+        <v>216000.0</v>
+      </c>
+      <c r="BF15">
+        <v>216000.0</v>
+      </c>
+      <c r="BG15">
+        <v>216000.0</v>
+      </c>
+      <c r="BH15">
+        <v>217000.0</v>
+      </c>
+      <c r="BI15">
+        <v>216000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>216000.0</v>
+      </c>
+      <c r="BK15">
+        <v>216000.0</v>
+      </c>
+      <c r="BL15">
+        <v>216000.0</v>
+      </c>
+      <c r="BM15">
+        <v>217000.0</v>
+      </c>
+      <c r="BN15">
+        <v>216000.0</v>
+      </c>
+      <c r="BO15">
+        <v>216000.0</v>
+      </c>
+      <c r="BP15">
+        <v>217000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>187000.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
+        <v>1000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1000.0</v>
+      </c>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+    </row>
+    <row r="16" spans="1:107">
+      <c r="A16" t="s">
+        <v>214</v>
+      </c>
+      <c r="B16">
+        <v>342776000.0</v>
+      </c>
+      <c r="C16">
+        <v>269583000.0</v>
+      </c>
+      <c r="D16">
+        <v>282903000.0</v>
+      </c>
+      <c r="E16">
+        <v>271032000.0</v>
+      </c>
+      <c r="F16">
+        <v>305057000.0</v>
+      </c>
+      <c r="G16">
+        <v>162863000.0</v>
+      </c>
+      <c r="H16">
+        <v>260575000.0</v>
+      </c>
+      <c r="I16">
+        <v>194827000.0</v>
+      </c>
+      <c r="J16">
+        <v>167309000.0</v>
+      </c>
+      <c r="K16">
+        <v>156170000.0</v>
+      </c>
+      <c r="L16">
+        <v>152392000.0</v>
+      </c>
+      <c r="M16">
+        <v>205070000.0</v>
+      </c>
+      <c r="N16">
+        <v>272205000.0</v>
+      </c>
+      <c r="O16">
+        <v>170874000.0</v>
+      </c>
+      <c r="P16">
+        <v>160606000.0</v>
+      </c>
+      <c r="Q16">
+        <v>182090000.0</v>
+      </c>
+      <c r="R16">
+        <v>149216000.0</v>
+      </c>
+      <c r="S16">
+        <v>167209000.0</v>
+      </c>
+      <c r="T16">
+        <v>128533000.0</v>
+      </c>
+      <c r="U16">
+        <v>153797000.0</v>
+      </c>
+      <c r="V16">
+        <v>155345000.0</v>
+      </c>
+      <c r="W16">
+        <v>100687000.0</v>
+      </c>
+      <c r="X16">
+        <v>162915000.0</v>
+      </c>
+      <c r="Y16">
+        <v>238406000.0</v>
+      </c>
+      <c r="Z16">
+        <v>141112000.0</v>
+      </c>
+      <c r="AA16">
+        <v>127816000.0</v>
+      </c>
+      <c r="AB16">
+        <v>134523000.0</v>
+      </c>
+      <c r="AC16">
+        <v>116784000.0</v>
+      </c>
+      <c r="AD16">
+        <v>117306000.0</v>
+      </c>
+      <c r="AE16">
+        <v>72873000.0</v>
+      </c>
+      <c r="AF16">
+        <v>89991000.0</v>
+      </c>
+      <c r="AG16">
+        <v>109353000.0</v>
+      </c>
+      <c r="AH16">
+        <v>136111000.0</v>
+      </c>
+      <c r="AI16">
+        <v>92165000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>74612000.0</v>
+      </c>
+      <c r="AK16">
+        <v>86812000.0</v>
+      </c>
+      <c r="AL16">
+        <v>121232000.0</v>
+      </c>
+      <c r="AM16">
+        <v>46552000.0</v>
+      </c>
+      <c r="AN16">
+        <v>41910000.0</v>
+      </c>
+      <c r="AO16">
+        <v>71519000.0</v>
+      </c>
+      <c r="AP16">
+        <v>54773000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>62866000.0</v>
+      </c>
+      <c r="AR16">
+        <v>50337000.0</v>
+      </c>
+      <c r="AS16">
+        <v>41410000.0</v>
+      </c>
+      <c r="AT16">
+        <v>51724000.0</v>
+      </c>
+      <c r="AU16">
+        <v>41264000.0</v>
+      </c>
+      <c r="AV16">
+        <v>58031000.0</v>
+      </c>
+      <c r="AW16">
+        <v>41125000.0</v>
+      </c>
+      <c r="AX16">
+        <v>42499000.0</v>
+      </c>
+      <c r="AY16">
+        <v>39203000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>23716000.0</v>
+      </c>
+      <c r="BA16">
+        <v>35639000.0</v>
+      </c>
+      <c r="BB16">
+        <v>36190000.0</v>
+      </c>
+      <c r="BC16">
+        <v>29413000.0</v>
+      </c>
+      <c r="BD16">
+        <v>35902000.0</v>
+      </c>
+      <c r="BE16">
+        <v>31268000.0</v>
+      </c>
+      <c r="BF16">
+        <v>46373000.0</v>
+      </c>
+      <c r="BG16">
+        <v>23005000.0</v>
+      </c>
+      <c r="BH16">
+        <v>40050000.0</v>
+      </c>
+      <c r="BI16">
+        <v>52041000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>75546000.0</v>
+      </c>
+      <c r="BK16">
+        <v>53850000.0</v>
+      </c>
+      <c r="BL16">
+        <v>32906000.0</v>
+      </c>
+      <c r="BM16">
+        <v>27668000.0</v>
+      </c>
+      <c r="BN16">
+        <v>19050000.0</v>
+      </c>
+      <c r="BO16">
+        <v>12082000.0</v>
+      </c>
+      <c r="BP16">
+        <v>28879000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>39259000.0</v>
+      </c>
+      <c r="BR16">
+        <v>12535000.0</v>
+      </c>
+      <c r="BS16">
+        <v>13160000.0</v>
+      </c>
+      <c r="BT16">
+        <v>21192000.0</v>
+      </c>
+      <c r="BU16">
+        <v>37183000.0</v>
+      </c>
+      <c r="BV16">
+        <v>29960564.0</v>
+      </c>
+      <c r="BW16">
+        <v>16971173.0</v>
+      </c>
+      <c r="BX16">
+        <v>27467574.0</v>
+      </c>
+      <c r="BY16">
+        <v>17410615.0</v>
+      </c>
+      <c r="BZ16">
+        <v>26643069.0</v>
+      </c>
+      <c r="CA16">
+        <v>16579133.0</v>
+      </c>
+      <c r="CB16">
+        <v>15383566.0</v>
+      </c>
+      <c r="CC16">
+        <v>13989818.0</v>
+      </c>
+      <c r="CD16">
+        <v>8332672.0</v>
+      </c>
+      <c r="CE16">
+        <v>25604152.0</v>
+      </c>
+      <c r="CF16">
+        <v>12473761.0</v>
+      </c>
+      <c r="CG16">
+        <v>6573369.0</v>
+      </c>
+      <c r="CH16">
+        <v>5826767.0</v>
+      </c>
+      <c r="CI16">
+        <v>5338336.0</v>
+      </c>
+      <c r="CJ16">
+        <v>3571992.0</v>
+      </c>
+      <c r="CK16">
+        <v>3978813.0</v>
+      </c>
+      <c r="CL16">
+        <v>7929182.0</v>
+      </c>
+      <c r="CM16">
+        <v>6947291.0</v>
+      </c>
+      <c r="CN16">
+        <v>9714026.0</v>
+      </c>
+      <c r="CO16">
+        <v>8929814.0</v>
+      </c>
+      <c r="CP16">
+        <v>12553430.0</v>
+      </c>
+      <c r="CQ16">
+        <v>4471026.0</v>
+      </c>
+      <c r="CR16">
+        <v>4931813.0</v>
+      </c>
+      <c r="CS16">
+        <v>4592253.0</v>
+      </c>
+      <c r="CT16">
+        <v>8357602.0</v>
+      </c>
+      <c r="CU16">
+        <v>2982956.0</v>
+      </c>
+      <c r="CV16">
+        <v>2448889.0</v>
+      </c>
+      <c r="CW16">
+        <v>3621957.0</v>
+      </c>
+      <c r="CX16">
+        <v>8911319.0</v>
+      </c>
+      <c r="CY16">
+        <v>4851372.0</v>
+      </c>
+      <c r="CZ16">
+        <v>916738.0</v>
+      </c>
+      <c r="DA16">
+        <v>1723714.0</v>
+      </c>
+      <c r="DB16">
+        <v>1126801.0</v>
+      </c>
+      <c r="DC16">
+        <v>1460000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8803,28793 +37156,607 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
     </row>
     <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>44</v>
-[...30 lines deleted...]
-      <c r="AE18"/>
+        <v>216</v>
+      </c>
+      <c r="B18">
+        <v>10493000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2358000.0</v>
+      </c>
+      <c r="D18">
+        <v>14398000.0</v>
+      </c>
+      <c r="E18">
+        <v>10395000.0</v>
+      </c>
+      <c r="F18">
+        <v>7441000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2025000.0</v>
+      </c>
+      <c r="H18">
+        <v>26135000.0</v>
+      </c>
+      <c r="I18">
+        <v>3867000.0</v>
+      </c>
+      <c r="J18">
+        <v>-3204000.0</v>
+      </c>
+      <c r="K18">
+        <v>6738000.0</v>
+      </c>
+      <c r="L18">
+        <v>15789000.0</v>
+      </c>
+      <c r="M18">
+        <v>-7173000.0</v>
+      </c>
+      <c r="N18">
+        <v>1057000.0</v>
+      </c>
+      <c r="O18">
+        <v>12651000.0</v>
+      </c>
+      <c r="P18">
+        <v>18320000.0</v>
+      </c>
+      <c r="Q18">
+        <v>3386000.0</v>
+      </c>
+      <c r="R18">
+        <v>1998000.0</v>
+      </c>
+      <c r="S18">
+        <v>18376000.0</v>
+      </c>
+      <c r="T18">
+        <v>10448000.0</v>
+      </c>
+      <c r="U18">
+        <v>14776000.0</v>
+      </c>
+      <c r="V18">
+        <v>7960000.0</v>
+      </c>
+      <c r="W18">
+        <v>20298000.0</v>
+      </c>
+      <c r="X18">
+        <v>-6394000.0</v>
+      </c>
+      <c r="Y18">
+        <v>4116000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4677000.0</v>
+      </c>
+      <c r="AA18">
+        <v>18605000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-6589000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-14803000.0</v>
+      </c>
+      <c r="AD18">
+        <v>12638000.0</v>
+      </c>
+      <c r="AE18">
+        <v>7155000.0</v>
+      </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>5313000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>11359000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>5933000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>1799000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>8345000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>-3441000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>5109000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>5287000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>4439000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>-5265000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>6544000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>5826000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>3964000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>-878000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>1589000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>1415000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>-2416000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>1921000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>2240000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>2969000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>-478000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BC18"/>
+        <v>2583000.0</v>
+      </c>
+      <c r="BC18">
+        <v>2605000.0</v>
+      </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>1372000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>4810000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>718000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>2499000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>2331000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
+        <v>2836000.0</v>
       </c>
       <c r="BJ18">
-        <v>0.0</v>
-[...45 lines deleted...]
-      <c r="DC18"/>
+        <v>1155000.0</v>
+      </c>
+      <c r="BK18">
+        <v>3539000.0</v>
+      </c>
+      <c r="BL18">
+        <v>2747000.0</v>
+      </c>
+      <c r="BM18">
+        <v>2593000.0</v>
+      </c>
+      <c r="BN18">
+        <v>1585000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-1467000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-852000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>588000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-841000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-1921000.0</v>
+      </c>
+      <c r="BT18">
+        <v>816000.0</v>
+      </c>
+      <c r="BU18">
+        <v>995949.0</v>
+      </c>
+      <c r="BV18">
+        <v>171051.0</v>
+      </c>
+      <c r="BW18">
+        <v>2041100.0</v>
+      </c>
+      <c r="BX18">
+        <v>-691166.0</v>
+      </c>
+      <c r="BY18">
+        <v>1700088.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-75990.0</v>
+      </c>
+      <c r="CA18">
+        <v>4069526.0</v>
+      </c>
+      <c r="CB18">
+        <v>343714.0</v>
+      </c>
+      <c r="CC18">
+        <v>1362200.0</v>
+      </c>
+      <c r="CD18">
+        <v>-8557863.0</v>
+      </c>
+      <c r="CE18">
+        <v>6683764.0</v>
+      </c>
+      <c r="CF18">
+        <v>1319703.0</v>
+      </c>
+      <c r="CG18">
+        <v>1003146.0</v>
+      </c>
+      <c r="CH18">
+        <v>40795.0</v>
+      </c>
+      <c r="CI18">
+        <v>-48189.0</v>
+      </c>
+      <c r="CJ18">
+        <v>1724211.0</v>
+      </c>
+      <c r="CK18">
+        <v>-919137.0</v>
+      </c>
+      <c r="CL18">
+        <v>304595.0</v>
+      </c>
+      <c r="CM18">
+        <v>2176151.0</v>
+      </c>
+      <c r="CN18">
+        <v>-2492766.0</v>
+      </c>
+      <c r="CO18">
+        <v>3135032.0</v>
+      </c>
+      <c r="CP18">
+        <v>363273.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-512834.0</v>
+      </c>
+      <c r="CR18">
+        <v>2041044.0</v>
+      </c>
+      <c r="CS18">
+        <v>-597416.0</v>
+      </c>
+      <c r="CT18">
+        <v>776811.0</v>
+      </c>
+      <c r="CU18">
+        <v>138262.0</v>
+      </c>
+      <c r="CV18">
+        <v>585908.0</v>
+      </c>
+      <c r="CW18">
+        <v>125086.0</v>
+      </c>
+      <c r="CX18">
+        <v>-1058161.0</v>
+      </c>
+      <c r="CY18">
+        <v>813162.0</v>
+      </c>
+      <c r="CZ18">
+        <v>-622288.0</v>
+      </c>
+      <c r="DA18">
+        <v>658772.0</v>
+      </c>
+      <c r="DB18">
+        <v>128715.0</v>
+      </c>
+      <c r="DC18">
+        <v>-280000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>45</v>
-[...24 lines deleted...]
-      <c r="Y19"/>
+        <v>217</v>
+      </c>
+      <c r="B19">
+        <v>2776000.0</v>
+      </c>
+      <c r="C19">
+        <v>3935000.0</v>
+      </c>
+      <c r="D19">
+        <v>-43205000.0</v>
+      </c>
+      <c r="E19">
+        <v>-60214000.0</v>
+      </c>
+      <c r="F19">
+        <v>-50404000.0</v>
+      </c>
+      <c r="G19">
+        <v>-12949000.0</v>
+      </c>
+      <c r="H19">
+        <v>-8061000.0</v>
+      </c>
+      <c r="I19">
+        <v>24371000.0</v>
+      </c>
+      <c r="J19">
+        <v>-32221000.0</v>
+      </c>
+      <c r="K19">
+        <v>-34896000.0</v>
+      </c>
+      <c r="L19">
+        <v>-78885000.0</v>
+      </c>
+      <c r="M19">
+        <v>-120122000.0</v>
+      </c>
+      <c r="N19">
+        <v>-143905000.0</v>
+      </c>
+      <c r="O19">
+        <v>-249906000.0</v>
+      </c>
+      <c r="P19">
+        <v>-181185000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-182719000.0</v>
+      </c>
+      <c r="R19">
+        <v>-164918000.0</v>
+      </c>
+      <c r="S19">
+        <v>-110824000.0</v>
+      </c>
+      <c r="T19">
+        <v>-158384000.0</v>
+      </c>
+      <c r="U19">
+        <v>1099000.0</v>
+      </c>
+      <c r="V19">
+        <v>1954000.0</v>
+      </c>
+      <c r="W19">
+        <v>-72494000.0</v>
+      </c>
+      <c r="X19">
+        <v>-61538000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-5015000.0</v>
+      </c>
       <c r="Z19">
-        <v>236036000.0</v>
+        <v>-87342000.0</v>
       </c>
       <c r="AA19">
-        <v>210652000.0</v>
+        <v>-87597000.0</v>
       </c>
       <c r="AB19">
-        <v>224220000.0</v>
+        <v>-44000000.0</v>
       </c>
       <c r="AC19">
-        <v>208437000.0</v>
+        <v>-76929000.0</v>
       </c>
       <c r="AD19">
-        <v>187044000.0</v>
-[...32 lines deleted...]
-      <c r="BJ19"/>
+        <v>-53626000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-64516000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-86248000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-86118000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-63015000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-51043000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-24517000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-98558000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-53164000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-48077000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-33720000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-20881000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-34445000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-44537000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-58560000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-30214000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-37490000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-18697000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-30916000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-42116000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-26590000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-23830000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-18286000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-18346000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-24242000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-17320000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-7675000.0</v>
+      </c>
+      <c r="BF19">
+        <v>18248000.0</v>
+      </c>
+      <c r="BG19">
+        <v>-29409000.0</v>
+      </c>
+      <c r="BH19">
+        <v>-9332000.0</v>
+      </c>
+      <c r="BI19">
+        <v>-22974000.0</v>
+      </c>
+      <c r="BJ19">
+        <v>-4320000.0</v>
+      </c>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
     </row>
     <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>46</v>
-[...23026 lines deleted...]
-      <c r="A21" t="s">
         <v>218</v>
-      </c>
-[...5420 lines deleted...]
-        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37656,51 +37823,51 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
     </row>
     <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>-11500000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21">
@@ -37845,51 +38012,51 @@
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
     </row>
     <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>9887000.0</v>
       </c>
       <c r="C22">
         <v>9857000.0</v>
       </c>
       <c r="D22">
         <v>8662000.0</v>
       </c>
       <c r="E22">
         <v>6581000.0</v>
       </c>
       <c r="F22">
         <v>5266000.0</v>
       </c>
       <c r="G22">
         <v>5627000.0</v>
       </c>
       <c r="H22">
         <v>4382000.0</v>
       </c>
       <c r="I22">
         <v>2999000.0</v>
       </c>
@@ -38168,51 +38335,51 @@
       </c>
       <c r="CW22">
         <v>-59462.0</v>
       </c>
       <c r="CX22">
         <v>-78236.0</v>
       </c>
       <c r="CY22">
         <v>-109618.0</v>
       </c>
       <c r="CZ22">
         <v>-112315.0</v>
       </c>
       <c r="DA22">
         <v>-165501.0</v>
       </c>
       <c r="DB22">
         <v>-274119.0</v>
       </c>
       <c r="DC22">
         <v>-350000.0</v>
       </c>
     </row>
     <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>156010000.0</v>
       </c>
       <c r="C23">
         <v>40330000.0</v>
       </c>
       <c r="D23">
         <v>40009000.0</v>
       </c>
       <c r="E23">
         <v>15408000.0</v>
       </c>
       <c r="F23">
         <v>184806000.0</v>
       </c>
       <c r="G23">
         <v>-83060000.0</v>
       </c>
       <c r="H23">
         <v>58956000.0</v>
       </c>
       <c r="I23">
         <v>-812000.0</v>
       </c>
@@ -38491,54 +38658,54 @@
       </c>
       <c r="CW23">
         <v>6864054.0</v>
       </c>
       <c r="CX23">
         <v>16204783.0</v>
       </c>
       <c r="CY23">
         <v>9157065.0</v>
       </c>
       <c r="CZ23">
         <v>11823148.0</v>
       </c>
       <c r="DA23">
         <v>11528190.0</v>
       </c>
       <c r="DB23">
         <v>17486026.0</v>
       </c>
       <c r="DC23">
         <v>10300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
-        <v>-94609000.0</v>
+        <v>-97385000.0</v>
       </c>
       <c r="C24">
         <v>-88975000.0</v>
       </c>
       <c r="D24">
         <v>-42166000.0</v>
       </c>
       <c r="E24">
         <v>-62974000.0</v>
       </c>
       <c r="F24">
         <v>-52404000.0</v>
       </c>
       <c r="G24">
         <v>-12185000.0</v>
       </c>
       <c r="H24">
         <v>2974000.0</v>
       </c>
       <c r="I24">
         <v>20211000.0</v>
       </c>
       <c r="J24">
         <v>-41380000.0</v>
       </c>
@@ -38812,51 +38979,51 @@
       </c>
       <c r="CW24">
         <v>-12116274.0</v>
       </c>
       <c r="CX24">
         <v>-6815618.0</v>
       </c>
       <c r="CY24">
         <v>-10566848.0</v>
       </c>
       <c r="CZ24">
         <v>-10809427.0</v>
       </c>
       <c r="DA24">
         <v>-12189751.0</v>
       </c>
       <c r="DB24">
         <v>-13059000.0</v>
       </c>
       <c r="DC24">
         <v>-8569999.0</v>
       </c>
     </row>
     <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>-1127000.0</v>
       </c>
       <c r="C25">
         <v>-25981000.0</v>
       </c>
       <c r="D25">
         <v>4798000.0</v>
       </c>
       <c r="E25">
         <v>1605000.0</v>
       </c>
       <c r="F25">
         <v>-6108000.0</v>
       </c>
       <c r="G25">
         <v>3926000.0</v>
       </c>
       <c r="H25">
         <v>6313000.0</v>
       </c>
       <c r="I25">
         <v>-2267000.0</v>
       </c>
@@ -39135,51 +39302,51 @@
       </c>
       <c r="CW25">
         <v>128000.0</v>
       </c>
       <c r="CX25">
         <v>122000.0</v>
       </c>
       <c r="CY25">
         <v>170000.0</v>
       </c>
       <c r="CZ25">
         <v>150000.0</v>
       </c>
       <c r="DA25">
         <v>180000.0</v>
       </c>
       <c r="DB25">
         <v>100000.0</v>
       </c>
       <c r="DC25">
         <v>29999.0</v>
       </c>
     </row>
     <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>168000.0</v>
       </c>
       <c r="N26">
         <v>17000.0</v>
       </c>
       <c r="O26">
         <v>111000.0</v>
       </c>
       <c r="P26">
         <v>87000.0</v>
       </c>
       <c r="Q26">
@@ -39352,51 +39519,51 @@
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26">
         <v>10650000.0</v>
       </c>
     </row>
     <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>623000.0</v>
       </c>
       <c r="C27">
         <v>591000.0</v>
       </c>
       <c r="D27">
         <v>539000.0</v>
       </c>
       <c r="E27">
         <v>605000.0</v>
       </c>
       <c r="F27">
         <v>537000.0</v>
       </c>
       <c r="G27">
         <v>584000.0</v>
       </c>
       <c r="H27">
         <v>582000.0</v>
       </c>
       <c r="I27">
         <v>562000.0</v>
       </c>
@@ -39629,51 +39796,51 @@
       </c>
       <c r="CK27">
         <v>600877000.0</v>
       </c>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
     </row>
     <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>157309000.0</v>
       </c>
       <c r="C28">
         <v>41275000.0</v>
       </c>
       <c r="D28">
         <v>40590000.0</v>
       </c>
       <c r="E28">
         <v>15714000.0</v>
       </c>
       <c r="F28">
         <v>185016000.0</v>
       </c>
       <c r="G28">
         <v>-82956000.0</v>
       </c>
       <c r="H28">
         <v>47479000.0</v>
       </c>
       <c r="I28">
         <v>-812000.0</v>
       </c>
@@ -39952,51 +40119,51 @@
       </c>
       <c r="CW28">
         <v>6864054.0</v>
       </c>
       <c r="CX28">
         <v>16204783.0</v>
       </c>
       <c r="CY28">
         <v>9157065.0</v>
       </c>
       <c r="CZ28">
         <v>11823148.0</v>
       </c>
       <c r="DA28">
         <v>11528190.0</v>
       </c>
       <c r="DB28">
         <v>17486026.0</v>
       </c>
       <c r="DC28">
         <v>10300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>10773000.0</v>
       </c>
       <c r="C29">
         <v>-2086000.0</v>
       </c>
       <c r="D29">
         <v>14486000.0</v>
       </c>
       <c r="E29">
         <v>10475000.0</v>
       </c>
       <c r="F29">
         <v>7582000.0</v>
       </c>
       <c r="G29">
         <v>-1807000.0</v>
       </c>
       <c r="H29">
         <v>26330000.0</v>
       </c>
       <c r="I29">
         <v>3959000.0</v>
       </c>
@@ -40275,51 +40442,51 @@
       </c>
       <c r="CW29">
         <v>156739.0</v>
       </c>
       <c r="CX29">
         <v>-633951.0</v>
       </c>
       <c r="CY29">
         <v>1174287.0</v>
       </c>
       <c r="CZ29">
         <v>-605829.0</v>
       </c>
       <c r="DA29">
         <v>684066.0</v>
       </c>
       <c r="DB29">
         <v>297378.0</v>
       </c>
       <c r="DC29">
         <v>-220000.0</v>
       </c>
     </row>
     <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-94889000.0</v>
       </c>
       <c r="C30">
         <v>-52509000.0</v>
       </c>
       <c r="D30">
         <v>-43205000.0</v>
       </c>
       <c r="E30">
         <v>-60214000.0</v>
       </c>
       <c r="F30">
         <v>-50404000.0</v>
       </c>
       <c r="G30">
         <v>-12949000.0</v>
       </c>
       <c r="H30">
         <v>-8061000.0</v>
       </c>
       <c r="I30">
         <v>24371000.0</v>
       </c>