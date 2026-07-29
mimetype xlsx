--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9720,51 +9720,51 @@
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21">
         <v>4700000.0</v>
       </c>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21">
         <v>3700000.0</v>
       </c>
       <c r="DT21"/>
       <c r="DU21"/>
     </row>
     <row r="22" spans="1:125">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22">
         <v>2347000000.0</v>
       </c>
       <c r="C22">
         <v>2328000000.0</v>
       </c>
       <c r="D22">
-        <v>2469000000.0</v>
+        <v>2468000000.0</v>
       </c>
       <c r="E22">
         <v>2288000000.0</v>
       </c>
       <c r="F22">
         <v>2385000000.0</v>
       </c>
       <c r="G22">
         <v>2412000000.0</v>
       </c>
       <c r="H22">
         <v>2655000000.0</v>
       </c>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22">
         <v>2536000000.0</v>
       </c>
       <c r="L22">
         <v>2314900000.0</v>
       </c>
       <c r="M22">
         <v>2212300000.0</v>
       </c>
       <c r="N22">
@@ -13487,51 +13487,51 @@
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
     </row>
     <row r="39" spans="1:125">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
         <v>232000000.0</v>
       </c>
       <c r="C39">
         <v>276000000.0</v>
       </c>
       <c r="D39">
-        <v>312000000.0</v>
+        <v>313000000.0</v>
       </c>
       <c r="E39">
         <v>303000000.0</v>
       </c>
       <c r="F39">
         <v>262000000.0</v>
       </c>
       <c r="G39">
         <v>289000000.0</v>
       </c>
       <c r="H39">
         <v>251000000.0</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>-687000000.0</v>
       </c>
       <c r="K39">
         <v>1121000000.0</v>
       </c>
       <c r="L39">
         <v>121000000.0</v>
       </c>
       <c r="M39">
         <v>116800000.0</v>
@@ -22177,51 +22177,53 @@
       </c>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
     </row>
     <row r="3" spans="1:124">
       <c r="A3" t="s">
         <v>189</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>83000000.0</v>
+      </c>
       <c r="C3">
         <v>84000000.0</v>
       </c>
       <c r="D3">
         <v>83000000.0</v>
       </c>
       <c r="E3">
         <v>82000000.0</v>
       </c>
       <c r="F3">
         <v>83000000.0</v>
       </c>
       <c r="G3">
         <v>86000000.0</v>
       </c>
       <c r="H3">
         <v>88000000.0</v>
       </c>
       <c r="I3">
         <v>83000000.0</v>
       </c>
       <c r="J3">
         <v>82000000.0</v>
       </c>
       <c r="K3">
@@ -22633,51 +22635,53 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
     </row>
     <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>191</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>323000000.0</v>
+      </c>
       <c r="C5">
         <v>402000000.0</v>
       </c>
       <c r="D5">
         <v>329000000.0</v>
       </c>
       <c r="E5">
         <v>265000000.0</v>
       </c>
       <c r="F5">
         <v>315000000.0</v>
       </c>
       <c r="G5">
         <v>330000000.0</v>
       </c>
       <c r="H5">
         <v>293000000.0</v>
       </c>
       <c r="I5">
         <v>336000000.0</v>
       </c>
       <c r="J5">
         <v>168000000.0</v>
       </c>
       <c r="K5">
@@ -22962,51 +22966,51 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
     </row>
     <row r="6" spans="1:124">
       <c r="A6" t="s">
         <v>192</v>
       </c>
       <c r="B6">
-        <v>323000000.0</v>
+        <v>406000000.0</v>
       </c>
       <c r="C6">
         <v>486000000.0</v>
       </c>
       <c r="D6">
         <v>412000000.0</v>
       </c>
       <c r="E6">
         <v>347000000.0</v>
       </c>
       <c r="F6">
         <v>398000000.0</v>
       </c>
       <c r="G6">
         <v>416000000.0</v>
       </c>
       <c r="H6">
         <v>381000000.0</v>
       </c>
       <c r="I6">
         <v>419000000.0</v>
       </c>
       <c r="J6">
         <v>250000000.0</v>
       </c>
@@ -31746,51 +31750,51 @@
       <c r="CV2">
         <v>2700000.0</v>
       </c>
       <c r="CW2"/>
       <c r="CX2">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:102">
       <c r="A3" t="s">
         <v>220</v>
       </c>
       <c r="B3">
         <v>88000000</v>
       </c>
       <c r="C3">
         <v>95000000</v>
       </c>
       <c r="D3">
         <v>84000000</v>
       </c>
       <c r="E3">
         <v>79000000</v>
       </c>
       <c r="F3">
-        <v>86000000</v>
+        <v>79000000</v>
       </c>
       <c r="G3">
         <v>82000000</v>
       </c>
       <c r="H3">
         <v>95000000</v>
       </c>
       <c r="I3">
         <v>81000000</v>
       </c>
       <c r="J3">
         <v>92000000</v>
       </c>
       <c r="K3">
         <v>111000000</v>
       </c>
       <c r="L3">
         <v>113900000</v>
       </c>
       <c r="M3">
         <v>83200000</v>
       </c>
       <c r="N3">
         <v>76800000</v>
       </c>
@@ -34478,51 +34482,51 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
     </row>
     <row r="18" spans="1:102">
       <c r="A18" t="s">
         <v>235</v>
       </c>
       <c r="B18">
         <v>-153000000.0</v>
       </c>
       <c r="C18">
         <v>843000000.0</v>
       </c>
       <c r="D18">
         <v>-71000000.0</v>
       </c>
       <c r="E18">
         <v>195000000.0</v>
       </c>
       <c r="F18">
-        <v>-253000000.0</v>
+        <v>-245000000.0</v>
       </c>
       <c r="G18">
         <v>601000000.0</v>
       </c>
       <c r="H18">
         <v>197000000.0</v>
       </c>
       <c r="I18">
         <v>257000000.0</v>
       </c>
       <c r="J18">
         <v>-268000000.0</v>
       </c>
       <c r="K18">
         <v>735000000.0</v>
       </c>
       <c r="L18">
         <v>203500000.0</v>
       </c>
       <c r="M18">
         <v>125900000.0</v>
       </c>
       <c r="N18">
         <v>-396000000.0</v>
       </c>
@@ -35144,51 +35148,51 @@
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
     </row>
     <row r="22" spans="1:102">
       <c r="A22" t="s">
         <v>201</v>
       </c>
       <c r="B22">
         <v>249000000.0</v>
       </c>
       <c r="C22">
         <v>331000000.0</v>
       </c>
       <c r="D22">
         <v>248000000.0</v>
       </c>
       <c r="E22">
         <v>188000000.0</v>
       </c>
       <c r="F22">
-        <v>223000000.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="G22">
         <v>217000000.0</v>
       </c>
       <c r="H22">
         <v>209000000.0</v>
       </c>
       <c r="I22">
         <v>260000000.0</v>
       </c>
       <c r="J22">
         <v>112000000.0</v>
       </c>
       <c r="K22">
         <v>-131000000.0</v>
       </c>
       <c r="L22">
         <v>143800000.0</v>
       </c>
       <c r="M22">
         <v>137800000.0</v>
       </c>
       <c r="N22">
         <v>121000000.0</v>
       </c>
@@ -35718,51 +35722,51 @@
       </c>
       <c r="CW23">
         <v>200000.0</v>
       </c>
       <c r="CX23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:102">
       <c r="A24" t="s">
         <v>240</v>
       </c>
       <c r="B24">
         <v>8000000.0</v>
       </c>
       <c r="C24">
         <v>27000000.0</v>
       </c>
       <c r="D24">
         <v>20000000.0</v>
       </c>
       <c r="E24">
         <v>-7000000.0</v>
       </c>
       <c r="F24">
-        <v>1000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="G24">
         <v>97000000.0</v>
       </c>
       <c r="H24">
         <v>-23000000.0</v>
       </c>
       <c r="I24">
         <v>-47000000.0</v>
       </c>
       <c r="J24">
         <v>-138000000.0</v>
       </c>
       <c r="K24">
         <v>-74000000.0</v>
       </c>
       <c r="L24">
         <v>-9200000.0</v>
       </c>
       <c r="M24">
         <v>-9100000.0</v>
       </c>
       <c r="N24">
         <v>-14800000.0</v>
       </c>
@@ -36020,51 +36024,51 @@
       <c r="CV24"/>
       <c r="CW24">
         <v>900000.0</v>
       </c>
       <c r="CX24">
         <v>100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:102">
       <c r="A25" t="s">
         <v>241</v>
       </c>
       <c r="B25">
         <v>1000000.0</v>
       </c>
       <c r="C25">
         <v>68000000.0</v>
       </c>
       <c r="D25">
         <v>4000000.0</v>
       </c>
       <c r="E25">
         <v>-473000000.0</v>
       </c>
       <c r="F25">
-        <v>4000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="G25">
         <v>58000000.0</v>
       </c>
       <c r="H25">
         <v>57000000.0</v>
       </c>
       <c r="I25">
         <v>126000000.0</v>
       </c>
       <c r="J25">
         <v>44000000.0</v>
       </c>
       <c r="K25">
         <v>74000000.0</v>
       </c>
       <c r="L25">
         <v>-7600000.0</v>
       </c>
       <c r="M25">
         <v>-3200000.0</v>
       </c>
       <c r="N25">
         <v>-5800000.0</v>
       </c>
@@ -36874,51 +36878,51 @@
       </c>
       <c r="CW28">
         <v>15500000.0</v>
       </c>
       <c r="CX28">
         <v>22100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:102">
       <c r="A29" t="s">
         <v>245</v>
       </c>
       <c r="B29">
         <v>-65000000.0</v>
       </c>
       <c r="C29">
         <v>938000000.0</v>
       </c>
       <c r="D29">
         <v>13000000.0</v>
       </c>
       <c r="E29">
         <v>274000000.0</v>
       </c>
       <c r="F29">
-        <v>-167000000.0</v>
+        <v>-166000000.0</v>
       </c>
       <c r="G29">
         <v>683000000.0</v>
       </c>
       <c r="H29">
         <v>292000000.0</v>
       </c>
       <c r="I29">
         <v>338000000.0</v>
       </c>
       <c r="J29">
         <v>-176000000.0</v>
       </c>
       <c r="K29">
         <v>846000000.0</v>
       </c>
       <c r="L29">
         <v>317400000.0</v>
       </c>
       <c r="M29">
         <v>209100000.0</v>
       </c>
       <c r="N29">
         <v>-319200000.0</v>
       </c>