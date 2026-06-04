--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -950,79 +956,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1033,2763 +1040,2921 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>5694000.0</v>
+      </c>
+      <c r="C2">
         <v>1901000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4830000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6187000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4712000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1032000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>640000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>496000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>455000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>565000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3189000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3200000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
+      <c r="S3"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>-1726000.0</v>
+      </c>
+      <c r="C5">
         <v>-2233000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1613000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1251000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>367000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>133000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-55000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1655000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1639000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1588000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-36742000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15200000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-10900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>8111000.0</v>
+      </c>
+      <c r="C7">
         <v>10562000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13720000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12064000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
+        <v>37000.0</v>
+      </c>
+      <c r="C8">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="D8">
         <v>35000.0</v>
       </c>
       <c r="E8">
+        <v>35000.0</v>
+      </c>
+      <c r="F8">
         <v>276000690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="H8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
+        <v>588355000.0</v>
+      </c>
+      <c r="C9">
         <v>579378000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>559214000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>538041000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>0.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24310.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>29541000.0</v>
+      </c>
+      <c r="C10">
         <v>128796000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>85671000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>106623000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>160497000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2439000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25399000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7071000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4988000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13807000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>22217000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>42600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>90400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>127900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11">
+        <v>15554000.0</v>
+      </c>
+      <c r="C11">
         <v>120888000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>74997000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>106623000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>117280.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>161270.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>199632000.0</v>
+      </c>
+      <c r="C12">
         <v>262544000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>332446000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>390083000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>160497000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14730000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25399000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7071000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4988000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13807000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22217000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>32200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>42600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>90400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>127900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
+        <v>37000.0</v>
+      </c>
+      <c r="C13">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="D13">
         <v>35000.0</v>
       </c>
       <c r="E13">
+        <v>35000.0</v>
+      </c>
+      <c r="F13">
         <v>6000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>690.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>16000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>110000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>109000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>870000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>855000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>700000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="O13">
         <v>500000.0</v>
       </c>
       <c r="P13">
         <v>500000.0</v>
       </c>
       <c r="Q13">
         <v>500000.0</v>
       </c>
       <c r="R13">
         <v>500000.0</v>
       </c>
+      <c r="S13">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>330917166.0</v>
+      </c>
+      <c r="C14">
         <v>321824143.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>315051508.0</v>
+      </c>
+      <c r="E14">
         <v>288304750.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>61089065.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
-        <v>347871045.0</v>
+        <v>60781758.0</v>
       </c>
       <c r="H14">
+        <v>10223375.0</v>
+      </c>
+      <c r="I14">
         <v>1370500.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1361630.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1355880.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1182800.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1030000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>940000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="Q14">
         <v>750000.0</v>
       </c>
       <c r="R14">
+        <v>750000.0</v>
+      </c>
+      <c r="S14">
         <v>540000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>35000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>288000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4189000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1978000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1631000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>120000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>206000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>522000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>10961000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5711000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>37</v>
+      </c>
+      <c r="B20">
+        <v>13272000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>2809000.0</v>
+      </c>
+      <c r="C21">
         <v>1217000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1345000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1473000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1626000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1728000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1856000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1038000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>984000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>898000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>939000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="N21">
         <v>1100000.0</v>
       </c>
       <c r="O21">
+        <v>1100000.0</v>
+      </c>
+      <c r="P21">
         <v>1200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>5154000.0</v>
+      </c>
+      <c r="C22">
         <v>212000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>558000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>383000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>0.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>42000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>43000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>587000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>865000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>900000.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>272646000.0</v>
+      </c>
+      <c r="C23">
         <v>329785000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>406810000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>440439000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>193353000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24589000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36426000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14314000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15326000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>55181000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>73751000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>91700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>88400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>92900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>110000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>120600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>146100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>177700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>1152680.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>1152680.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>-21430000.0</v>
+      </c>
+      <c r="C28">
         <v>-118234000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-71951000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-94559000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-160497000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1599000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25399000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1681000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4988000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13807000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15675000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-16100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-13200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-25100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-33600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-80400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-114500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>215585000.0</v>
+      </c>
+      <c r="C29">
         <v>278310000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>358950000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>391539000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>236005598.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-61229000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-48522000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>4783000.0</v>
+      </c>
+      <c r="C30">
         <v>950000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3911000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2383000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7910000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>359000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>167000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>705000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>676000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>700000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>390066000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-89948000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-63797000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-50378000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
+      <c r="S31"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>192120000.0</v>
+      </c>
+      <c r="C32">
         <v>254089000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>328272000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>377284000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-178949.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11227000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>23646000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
+      <c r="S32"/>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>56370000.0</v>
+      </c>
+      <c r="C33">
         <v>52881000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>58183000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>43798000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23383000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9486000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10541000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6237000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>9590000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>37794000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>48118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69900000.0</v>
       </c>
       <c r="M33">
         <v>69900000.0</v>
       </c>
       <c r="N33">
+        <v>69900000.0</v>
+      </c>
+      <c r="O33">
         <v>72400000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>73700000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>72500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>52900000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>47000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>11203000.0</v>
+      </c>
+      <c r="C34">
         <v>12077000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6919000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18582000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>749000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>738000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>665000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
+      <c r="S34"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>33735000.0</v>
+      </c>
+      <c r="C35">
         <v>28660000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>27505000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>29543000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>270690000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>82782000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>82709000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7281000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>-724000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>-1554000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>-1038000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>-600000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>-900000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1500000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6200000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11200000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>2264000.0</v>
+      </c>
+      <c r="C36">
         <v>2237000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4723000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3206000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9263000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1714000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1483000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>153000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>43000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10641000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2022000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2500000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2900000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4100000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3100000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2200000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7700000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
+      <c r="S37"/>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38">
+        <v>3785000.0</v>
+      </c>
+      <c r="C38">
         <v>3572000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5780000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5090000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9263000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1714000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1500000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
+      <c r="S38"/>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>6707000.0</v>
+      </c>
+      <c r="C39">
         <v>13198000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11712000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3792000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1563000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>373000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>127000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>797000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>678000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2288000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1875000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>800000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2600000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2100000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>700000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
-        <v>15431000.0</v>
+        <v>16164000.0</v>
       </c>
       <c r="C40">
-        <v>10429000.0</v>
+        <v>18016000.0</v>
       </c>
       <c r="D40">
-        <v>3761000.0</v>
+        <v>12833000.0</v>
       </c>
       <c r="E40">
+        <v>5660000.0</v>
+      </c>
+      <c r="F40">
         <v>6273000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1889000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1491000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>979000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1310000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14427000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8518000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7200000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10100000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9700000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7600000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8978000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9500000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>19378000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>749000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>738000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>665000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
+      <c r="S41"/>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>588355000.0</v>
+      </c>
+      <c r="C42">
         <v>579378000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>559214000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>538041000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-264343000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>836000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>682000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>266965000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>266279000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>269399000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>299564000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>262400000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>230300000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>223100000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>217300000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>206300000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>201600000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>197100000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
+      <c r="S43"/>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
+      <c r="S44"/>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>66347000.0</v>
+      </c>
+      <c r="C45">
         <v>68975000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>64031000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39119000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>17740000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9830000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9397000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
+      <c r="S45"/>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>36504000.0</v>
+      </c>
+      <c r="C46">
         <v>48092000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>51058000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39119000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12494000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6044000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7185000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>10000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>24000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>54000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10342000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>31500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>32600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>33900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35900000.0</v>
       </c>
       <c r="P46">
         <v>35900000.0</v>
       </c>
       <c r="Q46">
+        <v>35900000.0</v>
+      </c>
+      <c r="R46">
         <v>43800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47">
+        <v>36504000.0</v>
+      </c>
+      <c r="C47">
         <v>48092000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>51058000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>39119000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>12494000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6044000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7185000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
+      <c r="S47"/>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-371911000.0</v>
+      </c>
+      <c r="C48">
         <v>-298871000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-198686000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-145286000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-94293000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-63038000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-49149000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-260068000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-250464000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-226938000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-203866000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-166000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-151700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-131800000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-111900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-96400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-74700000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-46100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-145286000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
+      <c r="S49"/>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>830000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>840000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
+      <c r="S50"/>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>8111000.0</v>
+      </c>
+      <c r="C51">
         <v>10562000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13720000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>12064000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3130680.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>840000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18707000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5390000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>6542000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4800000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7100000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>10000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13400000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
-        <v>5170000.0</v>
+        <v>2298000.0</v>
       </c>
       <c r="C52">
-        <v>4808000.0</v>
+        <v>2585000.0</v>
       </c>
       <c r="D52">
-        <v>3798000.0</v>
+        <v>2404000.0</v>
       </c>
       <c r="E52">
+        <v>1899000.0</v>
+      </c>
+      <c r="F52">
         <v>1978000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>840000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>3271000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>1000000.0</v>
       </c>
-      <c r="R52"/>
+      <c r="S52"/>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>170091000.0</v>
+      </c>
+      <c r="C53">
         <v>133748000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>246775000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>283460000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>12291000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
+      <c r="S53"/>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
+      <c r="S54"/>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>272646000.0</v>
+      </c>
+      <c r="C55">
         <v>329785000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>406810000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>440439000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>193353000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>24589000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>36426000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>14314000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15326000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>55181000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>73751000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>91700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>88400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>92800000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>110000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>120600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>146100000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>177700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>216276000.0</v>
+      </c>
+      <c r="C56">
         <v>276904000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>348627000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>396641000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>169970000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>15103000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>25885000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8077000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5736000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>17387000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>25633000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>21800000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>18500000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>20400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>36300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>48100000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>93200000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>130700000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>24156000.0</v>
+      </c>
+      <c r="C57">
         <v>22815000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20355000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>19357000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10985000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3876000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2239000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1681000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1765000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>14992000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14978000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10400000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10100000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10500000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8500000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>9800000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11100000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13100000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>57891000.0</v>
+      </c>
+      <c r="C58">
         <v>51475000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>47860000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>48900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>281675000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>86658000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>84948000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8962000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1041000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>13438000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>13940000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9800000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>16000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>22300000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>27200000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
+      <c r="S59"/>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>214755000.0</v>
+      </c>
+      <c r="C60">
         <v>278310000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>358950000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>391539000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-88322000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-62069000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-48522000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5352000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>14285000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>41743000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>59811000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>81900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>79200000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>80900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>97500000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>104600000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>123800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>150500000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
+      <c r="S61"/>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AF1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AJ1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="AN1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="AR1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="AV1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="AZ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="BD1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="BH1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="BL1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM1" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="BN1" t="s">
         <v>126</v>
       </c>
       <c r="BO1" t="s">
         <v>127</v>
       </c>
+      <c r="BP1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>5919000.0</v>
+      </c>
+      <c r="C2">
+        <v>5694000.0</v>
+      </c>
+      <c r="D2">
         <v>4780000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1981000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1812000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1901000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2234000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2363000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2762000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4830000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5820000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5069000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2789000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6187000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4243000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7357000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16756000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4712000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3637000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>49941.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>62897.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1032000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3813,54 +3978,56 @@
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3884,173 +4051,181 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>-1239000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1726000.0</v>
+      </c>
+      <c r="D5">
         <v>-3161000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2544000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2206000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2233000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1347000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2521000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2369000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1613000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2782000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2925000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-712000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1251000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2095000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-901000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>476000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>367000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>181000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1125.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-62069000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>133000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-3600000.0</v>
       </c>
-      <c r="BJ5"/>
-[...1 lines deleted...]
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-1800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-1000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-400000.0</v>
       </c>
-      <c r="BO5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4074,1452 +4249,1504 @@
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>7015000.0</v>
+      </c>
+      <c r="C7">
+        <v>8111000.0</v>
+      </c>
+      <c r="D7">
         <v>8456000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9305000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9529000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>10562000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11028000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>11822000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>12123000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>13720000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>11678000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>12566000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11968000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>12064000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11882000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11464000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>11802000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>0.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C8">
         <v>37000.0</v>
       </c>
       <c r="D8">
         <v>36000.0</v>
       </c>
       <c r="E8">
+        <v>37000.0</v>
+      </c>
+      <c r="F8">
         <v>36000.0</v>
       </c>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
       <c r="G8">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="H8">
         <v>35000.0</v>
       </c>
       <c r="I8">
         <v>35000.0</v>
       </c>
       <c r="J8">
         <v>35000.0</v>
       </c>
       <c r="K8">
         <v>35000.0</v>
       </c>
       <c r="L8">
         <v>35000.0</v>
       </c>
       <c r="M8">
         <v>35000.0</v>
       </c>
       <c r="N8">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="O8">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="P8">
         <v>34000.0</v>
       </c>
       <c r="Q8">
+        <v>34000.0</v>
+      </c>
+      <c r="R8">
+        <v>34000.0</v>
+      </c>
+      <c r="S8">
         <v>276000690.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>26</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>588355000.0</v>
+      </c>
+      <c r="D9">
         <v>586200000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>585688000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>583328000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>579378000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>574922000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>554403000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>551905000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>544516000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>538041000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>532413000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>524981000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>513222000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>0.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>0.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>13949010.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3503720.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>24310.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>46940000.0</v>
+      </c>
+      <c r="C10">
+        <v>29541000.0</v>
+      </c>
+      <c r="D10">
         <v>35274000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>11757000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>56052000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>128796000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>66740000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>54816000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>129609000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>85671000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>49938000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>51474000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>47975000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>106623000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>394664000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>404607000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>426076000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>160497000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>30093000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>501228.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>133515.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2439000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>378000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2393000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3428000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5348000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>8600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>10300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>5100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>11000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>13800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>16700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>18400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>21500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>22200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>11600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>13700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>14400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>19400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>21700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>12400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>15100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>15900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>18500000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>23300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>22700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>18000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>19800000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>24400000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>27700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>32200000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>29400000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>34200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>37700000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>42600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>45800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>50900000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>55000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>90400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>98600000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>59600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>71100000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>127900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>39100000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>15554000.0</v>
+      </c>
+      <c r="D11">
         <v>18012000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>6447000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>49611000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>120888000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>62687000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>42518000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>41776000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>37209000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>106623000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>371190000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>395565000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>273683000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>117280.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>254890.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>501230.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>177679000.0</v>
+      </c>
+      <c r="C12">
+        <v>199632000.0</v>
+      </c>
+      <c r="D12">
         <v>214010000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>228880000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>239762000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>262544000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>273719000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>294755000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>318756000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>332446000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>342163000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>356616000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>353120000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>390083000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>394664000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>404607000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>426076000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>160497000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>180093000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>501228.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>133515.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14730000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>378000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2393000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3428000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5348000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>7000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>11000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>16700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>18400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>21500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>22200000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>13700000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>14400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>19400000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>21700000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>12400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>15100000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>15900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>18500000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>23300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>22700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>18000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>19800000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>24400000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>27700000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>32200000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>29400000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>34200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>37700000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>42600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>45800000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>50900000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>55000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>90400000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>98600000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>104600000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>116100000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>127900000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>39100000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C13">
         <v>37000.0</v>
       </c>
       <c r="D13">
         <v>36000.0</v>
       </c>
       <c r="E13">
+        <v>37000.0</v>
+      </c>
+      <c r="F13">
         <v>36000.0</v>
       </c>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
       <c r="G13">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="H13">
         <v>35000.0</v>
       </c>
       <c r="I13">
         <v>35000.0</v>
       </c>
       <c r="J13">
         <v>35000.0</v>
       </c>
       <c r="K13">
         <v>35000.0</v>
       </c>
       <c r="L13">
         <v>35000.0</v>
       </c>
       <c r="M13">
         <v>35000.0</v>
       </c>
       <c r="N13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="O13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="P13">
         <v>34000.0</v>
       </c>
       <c r="Q13">
+        <v>34000.0</v>
+      </c>
+      <c r="R13">
+        <v>34000.0</v>
+      </c>
+      <c r="S13">
         <v>6000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>553069133.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1125.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1020.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>690.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="Z13">
         <v>110000.0</v>
       </c>
       <c r="AA13">
+        <v>110000.0</v>
+      </c>
+      <c r="AB13">
+        <v>110000.0</v>
+      </c>
+      <c r="AC13">
         <v>100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="AE13">
         <v>900000.0</v>
       </c>
       <c r="AF13">
         <v>900000.0</v>
       </c>
       <c r="AG13">
         <v>900000.0</v>
       </c>
       <c r="AH13">
         <v>900000.0</v>
       </c>
       <c r="AI13">
         <v>900000.0</v>
       </c>
       <c r="AJ13">
         <v>900000.0</v>
       </c>
       <c r="AK13">
         <v>900000.0</v>
       </c>
       <c r="AL13">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AM13">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AN13">
         <v>700000.0</v>
       </c>
       <c r="AO13">
         <v>700000.0</v>
       </c>
       <c r="AP13">
         <v>700000.0</v>
       </c>
       <c r="AQ13">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="AR13">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="AS13">
         <v>600000.0</v>
       </c>
       <c r="AT13">
         <v>600000.0</v>
       </c>
       <c r="AU13">
         <v>600000.0</v>
       </c>
       <c r="AV13">
         <v>600000.0</v>
       </c>
       <c r="AW13">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AX13">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AY13">
         <v>500000.0</v>
       </c>
       <c r="AZ13">
         <v>500000.0</v>
       </c>
       <c r="BA13">
         <v>500000.0</v>
       </c>
       <c r="BB13">
         <v>500000.0</v>
       </c>
       <c r="BC13">
         <v>500000.0</v>
       </c>
       <c r="BD13">
         <v>500000.0</v>
       </c>
       <c r="BE13">
         <v>500000.0</v>
       </c>
       <c r="BF13">
         <v>500000.0</v>
       </c>
       <c r="BG13">
         <v>500000.0</v>
       </c>
       <c r="BH13">
         <v>500000.0</v>
       </c>
       <c r="BI13">
         <v>500000.0</v>
       </c>
       <c r="BJ13">
         <v>500000.0</v>
       </c>
       <c r="BK13">
         <v>500000.0</v>
       </c>
       <c r="BL13">
         <v>500000.0</v>
       </c>
       <c r="BM13">
         <v>500000.0</v>
       </c>
       <c r="BN13">
+        <v>500000.0</v>
+      </c>
+      <c r="BO13">
+        <v>500000.0</v>
+      </c>
+      <c r="BP13">
         <v>400000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>332840425.0</v>
+      </c>
+      <c r="C14">
+        <v>331241345.0</v>
+      </c>
+      <c r="D14">
         <v>331335411.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>331731923.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>329334434.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>325595367.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>322032894.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>320833854.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>318790719.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>316537274.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>315627263.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>314578498.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>313422442.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>311737683.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>311680656.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>310255853.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>219180317.0</v>
       </c>
-      <c r="Q14">
-[...4 lines deleted...]
-      </c>
       <c r="S14">
-        <v>347871045.0</v>
+        <v>61930028.0</v>
       </c>
       <c r="T14">
-        <v>347871045.0</v>
+        <v>60861409.0</v>
       </c>
       <c r="U14">
-        <v>342972237.0</v>
+        <v>60781975.0</v>
       </c>
       <c r="V14">
-        <v>347871045.0</v>
+        <v>60781975.0</v>
       </c>
       <c r="W14">
+        <v>10245074.0</v>
+      </c>
+      <c r="X14">
+        <v>10245074.0</v>
+      </c>
+      <c r="Y14">
         <v>1550000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1379000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1377750.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1377690.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1370000.0</v>
       </c>
       <c r="AC14">
         <v>1370000.0</v>
       </c>
       <c r="AD14">
-        <v>1360000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="AE14">
-        <v>1360000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="AF14">
         <v>1360000.0</v>
       </c>
       <c r="AG14">
         <v>1360000.0</v>
       </c>
       <c r="AH14">
         <v>1360000.0</v>
       </c>
       <c r="AI14">
         <v>1360000.0</v>
       </c>
       <c r="AJ14">
+        <v>1360000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1360000.0</v>
+      </c>
+      <c r="AL14">
         <v>1350000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1140000.0</v>
       </c>
       <c r="AN14">
         <v>1140000.0</v>
       </c>
       <c r="AO14">
         <v>1140000.0</v>
       </c>
       <c r="AP14">
+        <v>1140000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1140000.0</v>
+      </c>
+      <c r="AR14">
         <v>1000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>990000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>990000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>980000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>970000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>820000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>790000.0</v>
       </c>
       <c r="AZ14">
         <v>790000.0</v>
       </c>
       <c r="BA14">
+        <v>790000.0</v>
+      </c>
+      <c r="BB14">
+        <v>790000.0</v>
+      </c>
+      <c r="BC14">
         <v>770000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>760000.0</v>
       </c>
       <c r="BD14">
         <v>760000.0</v>
       </c>
       <c r="BE14">
-        <v>750000.0</v>
+        <v>760000.0</v>
       </c>
       <c r="BF14">
-        <v>750000.0</v>
+        <v>760000.0</v>
       </c>
       <c r="BG14">
         <v>750000.0</v>
       </c>
       <c r="BH14">
         <v>750000.0</v>
       </c>
       <c r="BI14">
         <v>750000.0</v>
       </c>
       <c r="BJ14">
         <v>750000.0</v>
       </c>
       <c r="BK14">
         <v>750000.0</v>
       </c>
       <c r="BL14">
         <v>750000.0</v>
       </c>
       <c r="BM14">
+        <v>750000.0</v>
+      </c>
+      <c r="BN14">
+        <v>750000.0</v>
+      </c>
+      <c r="BO14">
         <v>580000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>490000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>35000.0</v>
       </c>
       <c r="N15">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="O15">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="P15">
         <v>34000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15"/>
+      <c r="Q15">
+        <v>34000.0</v>
+      </c>
+      <c r="R15">
+        <v>34000.0</v>
+      </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>2334000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>347000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>77000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>288000.0</v>
       </c>
-      <c r="J16"/>
-[...1 lines deleted...]
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>2773000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4189000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
-[...1 lines deleted...]
-      </c>
+      <c r="U16"/>
       <c r="V16"/>
       <c r="W16">
+        <v>1631000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16">
         <v>120000.0</v>
       </c>
-      <c r="X16"/>
-[...1 lines deleted...]
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>206000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>984000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16">
         <v>497000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>497000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>522000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5543,141 +5770,145 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>7466000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10392000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>10961000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>19993000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>15123000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>44081000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5711000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2679000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5701,874 +5932,908 @@
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
+        <v>13272000.0</v>
+      </c>
+      <c r="C20">
+        <v>13272000.0</v>
+      </c>
+      <c r="D20">
         <v>12617000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>1311687.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>1630368.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>2749000.0</v>
+      </c>
+      <c r="C21">
+        <v>2809000.0</v>
+      </c>
+      <c r="D21">
         <v>2874000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1153000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1185000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1217000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1249000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1281000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1313.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1345000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1377000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1409000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1441000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1473000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1504000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1536000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1708000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1626000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1632.0</v>
       </c>
-      <c r="S21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21"/>
       <c r="W21">
+        <v>1728000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>772000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1061000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1064000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1047000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC21">
         <v>1000000.0</v>
       </c>
       <c r="AD21">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AE21">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AF21">
         <v>900000.0</v>
       </c>
       <c r="AG21">
         <v>900000.0</v>
       </c>
       <c r="AH21">
         <v>900000.0</v>
       </c>
       <c r="AI21">
         <v>900000.0</v>
       </c>
       <c r="AJ21">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AK21">
         <v>900000.0</v>
       </c>
       <c r="AL21">
         <v>1000000.0</v>
       </c>
       <c r="AM21">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AN21">
         <v>1000000.0</v>
       </c>
       <c r="AO21">
         <v>1000000.0</v>
       </c>
       <c r="AP21">
         <v>1000000.0</v>
       </c>
       <c r="AQ21">
         <v>1000000.0</v>
       </c>
       <c r="AR21">
         <v>1000000.0</v>
       </c>
       <c r="AS21">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AT21">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AU21">
         <v>1100000.0</v>
       </c>
       <c r="AV21">
         <v>1100000.0</v>
       </c>
       <c r="AW21">
         <v>1100000.0</v>
       </c>
       <c r="AX21">
         <v>1100000.0</v>
       </c>
       <c r="AY21">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="AZ21">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="BA21">
         <v>1200000.0</v>
       </c>
       <c r="BB21">
         <v>1200000.0</v>
       </c>
       <c r="BC21">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="BD21">
         <v>1200000.0</v>
       </c>
       <c r="BE21">
         <v>1300000.0</v>
       </c>
       <c r="BF21">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="BG21">
         <v>1300000.0</v>
       </c>
       <c r="BH21">
         <v>1300000.0</v>
       </c>
       <c r="BI21">
+        <v>1300000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1300000.0</v>
+      </c>
+      <c r="BK21">
         <v>1400000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="BM21">
         <v>1500000.0</v>
       </c>
       <c r="BN21">
+        <v>1500000.0</v>
+      </c>
+      <c r="BO21">
+        <v>1500000.0</v>
+      </c>
+      <c r="BP21">
         <v>1600000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>6960000.0</v>
+      </c>
+      <c r="C22">
+        <v>5154000.0</v>
+      </c>
+      <c r="D22">
         <v>3658000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>114000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>155000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>212000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>320000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>519000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>425000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>558000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>596000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>303000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>502000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>383000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22">
         <v>0.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AM22">
         <v>600000.0</v>
       </c>
       <c r="AN22">
+        <v>500000.0</v>
+      </c>
+      <c r="AO22">
+        <v>600000.0</v>
+      </c>
+      <c r="AP22">
         <v>400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>900000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>500000.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>900000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="BE22">
         <v>1000000.0</v>
       </c>
       <c r="BF22">
+        <v>1100000.0</v>
+      </c>
+      <c r="BG22">
+        <v>1000000.0</v>
+      </c>
+      <c r="BH22">
         <v>900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="BJ22">
         <v>700000.0</v>
       </c>
       <c r="BK22">
+        <v>800000.0</v>
+      </c>
+      <c r="BL22">
+        <v>700000.0</v>
+      </c>
+      <c r="BM22">
         <v>600000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>500000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>500000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>700000.0</v>
       </c>
-      <c r="BO22"/>
+      <c r="BQ22"/>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>253519000.0</v>
+      </c>
+      <c r="C23">
+        <v>272646000.0</v>
+      </c>
+      <c r="D23">
         <v>288767000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>290460000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>305982000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>329785000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>349907000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>368371000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>385884000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>406810000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>403253000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>417983000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>427873000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>440439000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>442246000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>453601000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>474413000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>193353000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>197734000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>277467799.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>277256530.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>24589000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>2402000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9010000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10481000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12570000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>19900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>21100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>35200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>37400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>52000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>55100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>65700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>69200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>72100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>73700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>63200000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>66500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>85700000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>91700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>95500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>88800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>88700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>88400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>91700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>97100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>96600000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>92900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>96000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>102000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>105700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>110000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>107500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>111800000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>115400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>120600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>124200000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>129300000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>140300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>146100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>151600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>157900000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>169900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>177700000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>86300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>42200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>1152680.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1064140.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>631260.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
-      <c r="J25">
-[...4 lines deleted...]
-      </c>
+      <c r="J25"/>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
         <v>1152680.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1064140.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>631260.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>19541000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
@@ -6578,54 +6843,56 @@
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6649,1439 +6916,1491 @@
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>-39216000.0</v>
+      </c>
+      <c r="C28">
+        <v>-21430000.0</v>
+      </c>
+      <c r="D28">
         <v>-26818000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2452000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-46523000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-118234000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-55712000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-42994000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-117486000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-71951000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-38260000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-38908000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-36007000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-94559000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-382782000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-393143000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-414274000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-159344320.0</v>
       </c>
-      <c r="R28">
-[...2 lines deleted...]
-      <c r="S28">
+      <c r="T28">
+        <v>-30093000.0</v>
+      </c>
+      <c r="U28">
         <v>130032.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-133515.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1599000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>18329000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3324000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2175000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>146000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-5100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-5100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-7000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-9300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-11000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-13800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-9700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-11500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-15200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-15700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-5100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-7200000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-14400000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-16100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-18400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-7900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-10700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-13500000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-16100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-19700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-19100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-13200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-15000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-18400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-21700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-25100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-22400000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-26100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-29700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-33600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-36800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-40800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-44900000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-79200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-87400000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-47300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-58700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-114500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-26000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>8900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>203955000.0</v>
+      </c>
+      <c r="C29">
+        <v>215585000.0</v>
+      </c>
+      <c r="D29">
         <v>230125000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>249227000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>269855000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>278310000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>309284000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>331573000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>347389000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>358950000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>363723000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>374555000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>382327000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>391539000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>393713000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>411803000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>392406000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>236005598.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-79877000.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>-61229000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>8183000.0</v>
+      </c>
+      <c r="C30">
+        <v>4783000.0</v>
+      </c>
+      <c r="D30">
         <v>3373000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3009000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1508000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>950000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2563000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>590000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1217000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3911000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2481000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2805000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2383000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1980000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5388000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7537000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7910000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1138000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30">
         <v>359000.0</v>
       </c>
-      <c r="X30"/>
-[...1 lines deleted...]
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>100000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AM30">
         <v>700000.0</v>
       </c>
       <c r="AN30">
         <v>700000.0</v>
       </c>
       <c r="AO30">
         <v>700000.0</v>
       </c>
       <c r="AP30">
         <v>700000.0</v>
       </c>
       <c r="AQ30">
+        <v>700000.0</v>
+      </c>
+      <c r="AR30">
+        <v>700000.0</v>
+      </c>
+      <c r="AS30">
         <v>100000.0</v>
       </c>
-      <c r="AR30"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AT30"/>
+      <c r="AU30"/>
       <c r="AV30">
         <v>100000.0</v>
       </c>
       <c r="AW30">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AX30">
         <v>100000.0</v>
       </c>
       <c r="AY30">
+        <v>300000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>100000.0</v>
+      </c>
+      <c r="BA30">
         <v>700000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="BC30">
         <v>2600000.0</v>
       </c>
       <c r="BD30">
+        <v>2600000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2600000.0</v>
+      </c>
+      <c r="BF30">
         <v>2300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1900000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1300000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>200000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>300000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>200000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>362346000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>373146000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>380886000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>390066000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>392209000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>410267000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>390698000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-89948000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-81509000.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-63797000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-63797000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>171330000.0</v>
+      </c>
+      <c r="C32">
+        <v>192120000.0</v>
+      </c>
+      <c r="D32">
         <v>202356000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>223462000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>239685000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>254089000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>272363000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>296181000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>313169000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>328272000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>336316000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>353108000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>346532000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>377284000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>385304000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>400755000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>413349000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-178949.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>175186000.0</v>
       </c>
-      <c r="S32"/>
-[...1 lines deleted...]
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32">
         <v>11227000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
     </row>
-    <row r="33" spans="1:67">
+    <row r="33" spans="1:69">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>52949000.0</v>
+      </c>
+      <c r="C33">
+        <v>56370000.0</v>
+      </c>
+      <c r="D33">
         <v>58405000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>47496999.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>49892000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>52881000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>58412000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>58232000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>58772000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>58183000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>51136000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>48270000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>65084000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>43798000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>40007000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>37734000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>33384000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>23383000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>15550000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>276047984.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>276044513.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>9486000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>792000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>6222000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>6226000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>6327000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9700000.0</v>
       </c>
       <c r="AC33">
         <v>9900000.0</v>
       </c>
       <c r="AD33">
+        <v>9700000.0</v>
+      </c>
+      <c r="AE33">
+        <v>9900000.0</v>
+      </c>
+      <c r="AF33">
         <v>27500000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>27200000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>27800000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>37800000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>45700000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>45900000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>46700000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>48200000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>48100000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>48400000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>69300000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>69900000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>70100000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>71100000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>71100000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>69900000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>70600000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>71100000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>71400000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>72400000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>72900000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>73500000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>73500000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>73700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>72700000.0</v>
       </c>
       <c r="BD33">
         <v>72600000.0</v>
       </c>
       <c r="BE33">
+        <v>72700000.0</v>
+      </c>
+      <c r="BF33">
+        <v>72600000.0</v>
+      </c>
+      <c r="BG33">
         <v>72500000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>73500000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>74300000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>81700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>52900000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>50000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>49300000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>50200000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>47000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>43600000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>36300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:67">
+    <row r="34" spans="1:69">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>7005000.0</v>
+      </c>
+      <c r="C34">
+        <v>11203000.0</v>
+      </c>
+      <c r="D34">
         <v>9778000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>5650000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>4160000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>12077000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>2610000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>4469000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2661000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>6919000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>7986000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>10002000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>18897000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>18582000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>21539000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>16855000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>10246000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>749000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>672000.0</v>
       </c>
-      <c r="S34"/>
-[...1 lines deleted...]
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>738000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
     </row>
-    <row r="35" spans="1:67">
+    <row r="35" spans="1:69">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>21033000.0</v>
+      </c>
+      <c r="C35">
+        <v>33735000.0</v>
+      </c>
+      <c r="D35">
         <v>32560000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>21732000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>19722000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>28660000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>21491000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>22840000.0</v>
       </c>
-      <c r="H35">
-[...2 lines deleted...]
-      <c r="I35">
+      <c r="J35">
+        <v>24552000.0</v>
+      </c>
+      <c r="K35">
         <v>27505000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>23729000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>26823000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>29289000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>29543000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>31598000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>26686000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>54327000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>270690000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>270613000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>39760819.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>29148800.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>82782000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>24914000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>178000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>381000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>6577000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5900000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>5800000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>-1200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>-1200000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>-1100000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>-1700000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>-1600000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>-1500000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>-1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="AL35">
         <v>-1200000.0</v>
       </c>
       <c r="AM35">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AN35">
         <v>-1200000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AP35">
         <v>-700000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>-600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="AR35">
         <v>-900000.0</v>
       </c>
       <c r="AS35">
         <v>-900000.0</v>
       </c>
       <c r="AT35">
+        <v>-900000.0</v>
+      </c>
+      <c r="AU35">
+        <v>-900000.0</v>
+      </c>
+      <c r="AV35">
         <v>-800000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>400000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>200000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1500000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1500000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2800000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>2800000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>4000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>4000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>5100000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>5100000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>6200000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>6200000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>8300000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>10500000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>11200000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>11300000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>12300000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>12700000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>14100000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>14200000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>11700000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:67">
+    <row r="36" spans="1:69">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
-        <v>3712000.0</v>
+        <v>9089000.0</v>
       </c>
       <c r="C36">
+        <v>2264000.0</v>
+      </c>
+      <c r="D36">
+        <v>2341000.0</v>
+      </c>
+      <c r="E36">
         <v>2175999.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2196000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2237000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3282000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2282000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3314000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4723000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3423000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2894000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4597000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3206000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2783000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4452000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4217000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>9263000.0</v>
       </c>
-      <c r="R36">
-[...6 lines deleted...]
-      </c>
+      <c r="T36">
+        <v>8262000.0</v>
+      </c>
+      <c r="U36"/>
       <c r="V36"/>
       <c r="W36">
+        <v>1714000.0</v>
+      </c>
+      <c r="X36"/>
+      <c r="Y36">
         <v>3000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>134000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>139000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>151000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AC36">
         <v>100000.0</v>
       </c>
       <c r="AD36">
         <v>100000.0</v>
       </c>
       <c r="AE36">
         <v>100000.0</v>
       </c>
       <c r="AF36">
+        <v>100000.0</v>
+      </c>
+      <c r="AG36">
+        <v>100000.0</v>
+      </c>
+      <c r="AH36">
         <v>600000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>10600000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1700000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="AL36">
         <v>1900000.0</v>
       </c>
       <c r="AM36">
+        <v>2200000.0</v>
+      </c>
+      <c r="AN36">
         <v>1900000.0</v>
       </c>
-      <c r="AN36">
-[...1 lines deleted...]
-      </c>
       <c r="AO36">
-        <v>2500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="AP36">
         <v>2300000.0</v>
       </c>
       <c r="AQ36">
+        <v>2500000.0</v>
+      </c>
+      <c r="AR36">
+        <v>2300000.0</v>
+      </c>
+      <c r="AS36">
         <v>2400000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2800000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2900000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>3800000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>3700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="AX36">
         <v>4000000.0</v>
       </c>
       <c r="AY36">
+        <v>4100000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>4000000.0</v>
+      </c>
+      <c r="BA36">
         <v>3700000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>3600000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>3100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BD36">
         <v>2900000.0</v>
       </c>
       <c r="BE36">
+        <v>3000000.0</v>
+      </c>
+      <c r="BF36">
         <v>2900000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
+        <v>2900000.0</v>
+      </c>
+      <c r="BH36">
         <v>3200000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>3400000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>4900000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>6200000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>4000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>4200000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>6400000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>5500000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>4100000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:67">
+    <row r="37" spans="1:69">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8105,853 +8424,879 @@
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
     </row>
-    <row r="38" spans="1:67">
+    <row r="38" spans="1:69">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>3785000.0</v>
+      </c>
+      <c r="D38">
         <v>3712000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>3511000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3531000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3572000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>4339000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38">
         <v>3423000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>2894000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>4597000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>5090000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2783000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>4452000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4217000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9263000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>8262000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>0.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38">
+      <c r="V38"/>
+      <c r="W38">
         <v>413040.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
     </row>
-    <row r="39" spans="1:67">
+    <row r="39" spans="1:69">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>7748000.0</v>
+      </c>
+      <c r="C39">
+        <v>6707000.0</v>
+      </c>
+      <c r="D39">
         <v>9321000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10960000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>14665000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>13198000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>14893000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>14275000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>6714000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>11712000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>6877000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6794000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6362000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3792000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5595000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>5872000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7416000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1563000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>953000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>918587.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1078502.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>373000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>873000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>395000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>827000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>895000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>800000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>500000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>700000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>900000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>13300000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3600000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>3200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="AL39">
         <v>2300000.0</v>
       </c>
       <c r="AM39">
+        <v>2100000.0</v>
+      </c>
+      <c r="AN39">
+        <v>2300000.0</v>
+      </c>
+      <c r="AO39">
         <v>3100000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>900000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>800000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1900000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>4700000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>2600000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>2400000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>2500000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>2500000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>2100000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>2300000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>2300000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1200000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="BD39">
         <v>1700000.0</v>
       </c>
       <c r="BE39">
+        <v>1400000.0</v>
+      </c>
+      <c r="BF39">
+        <v>1700000.0</v>
+      </c>
+      <c r="BG39">
         <v>1800000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>600000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>800000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>1000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>700000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>2000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>2600000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>2800000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>2100000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>3000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:67">
+    <row r="40" spans="1:69">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>18679000.0</v>
+      </c>
+      <c r="C40">
+        <v>16164000.0</v>
+      </c>
+      <c r="D40">
         <v>20964000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>14788000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>11961000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>18016000.0</v>
       </c>
-      <c r="F40">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
-        <v>5778000.0</v>
+        <v>13856000.0</v>
       </c>
       <c r="I40">
-        <v>10429000.0</v>
+        <v>8774000.0</v>
       </c>
       <c r="J40">
-        <v>4618000.0</v>
+        <v>8214000.0</v>
       </c>
       <c r="K40">
-        <v>6480000.0</v>
+        <v>12833000.0</v>
       </c>
       <c r="L40">
+        <v>6762000.0</v>
+      </c>
+      <c r="M40">
+        <v>8579000.0</v>
+      </c>
+      <c r="N40">
         <v>10780000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5660000.0</v>
       </c>
-      <c r="N40">
-[...4 lines deleted...]
-      </c>
       <c r="P40">
+        <v>10360000.0</v>
+      </c>
+      <c r="Q40">
+        <v>5733000.0</v>
+      </c>
+      <c r="R40">
         <v>8976000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6047000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3224000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>181765.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>124171.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1889000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>3029000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>7497000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>7258000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1567000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1500000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>3400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>2000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>2000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>14600000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>15000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>11700000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>12700000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>13200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>11700000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>11500000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>11200000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>8600000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>10400000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>10600000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>14200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>13300000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>10100000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>9300000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>10200000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>12200000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>10500000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>9016000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>9800000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>9100000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>8500000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>7600000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>7603000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>8103000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>9278000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>10500000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>9800000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>9900000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>11100000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>10100000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>10000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>13000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>13100000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>12000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>11500000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:67">
+    <row r="41" spans="1:69">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>14195000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>16356000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>19378000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>21539000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>16855000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>44218000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>749000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>672000.0</v>
       </c>
-      <c r="S41"/>
-[...1 lines deleted...]
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41">
         <v>738000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
     </row>
-    <row r="42" spans="1:67">
+    <row r="42" spans="1:69">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>588457000.0</v>
+      </c>
+      <c r="C42">
+        <v>588355000.0</v>
+      </c>
+      <c r="D42">
         <v>586200000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>585688000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>583328000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>579378000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>574922000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>568199000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>563966000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>559214000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>554403000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>551905000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>544516000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>538041000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>532413000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>524981000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>513222000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>5598000.0</v>
       </c>
-      <c r="R42">
-[...2 lines deleted...]
-      <c r="S42">
+      <c r="T42">
+        <v>1199000.0</v>
+      </c>
+      <c r="U42">
         <v>13949009.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>3503723.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>836000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>267505000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>265629000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>265626000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>265551000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>268200000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>267900000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>267200000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>266700000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>266100000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>268100000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>267700000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>266000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>265500000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>264500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>262800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>248900000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>248600000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>247600000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>247200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>246600000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>232200000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>231600000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>230300000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>228700000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>226600000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>219900000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>212200000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>210900000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>210400000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>209800000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>208900000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>202700000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>201900000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>201400000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>200500000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>199800000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>199000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>198700000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>201600000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>197700000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>199500000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>200100000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>197100000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>94300000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>41200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:67">
+    <row r="43" spans="1:69">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8975,54 +9320,56 @@
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
     </row>
-    <row r="44" spans="1:67">
+    <row r="44" spans="1:69">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9046,96 +9393,102 @@
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
     </row>
-    <row r="45" spans="1:67">
+    <row r="45" spans="1:69">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>33250000.0</v>
+      </c>
+      <c r="C45">
+        <v>66347000.0</v>
+      </c>
+      <c r="D45">
         <v>39202000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>42833000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>45176000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>68975000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>52824000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>52359000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>51819000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>64031000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>46336000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>43967000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>39505000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>39119000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>35720000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -9143,1114 +9496,1158 @@
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
     </row>
-    <row r="46" spans="1:67">
+    <row r="46" spans="1:69">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>26318000.0</v>
+      </c>
+      <c r="C46">
+        <v>36504000.0</v>
+      </c>
+      <c r="D46">
         <v>39202000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>42833000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>45176000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>48092000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>52824000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>52359000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>51819000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>51058000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>46336000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>43967000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>39505000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>39119000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>35720000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>31746000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>27459000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>12494000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5656000.0</v>
       </c>
-      <c r="S46"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U46"/>
       <c r="V46"/>
       <c r="W46">
+        <v>6044000.0</v>
+      </c>
+      <c r="X46"/>
+      <c r="Y46">
         <v>3000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>4000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>7000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46">
         <v>100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>100000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>8300000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>8300000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>9000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>10300000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>10400000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>10700000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>31100000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>31500000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>31900000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>32800000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>32400000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>32600000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>32700000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>33100000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>33300000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>33900000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>34000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>34600000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>34800000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>35900000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>35300000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>35500000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>35800000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>35900000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>36800000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>37400000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>43200000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>43800000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>44600000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>43600000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>42300000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>40000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>37900000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>28700000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:67">
+    <row r="47" spans="1:69">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>36504000.0</v>
+      </c>
+      <c r="D47">
         <v>39202000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>42833000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>45176000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>48092000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>52824000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>46336000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>32051000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>27914000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>39119000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>35720000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>20917000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>15991000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>12494000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5656000.0</v>
       </c>
-      <c r="S47"/>
-[...1 lines deleted...]
-      <c r="U47">
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47">
         <v>6044000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
     </row>
-    <row r="48" spans="1:67">
+    <row r="48" spans="1:69">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-384009000.0</v>
+      </c>
+      <c r="C48">
+        <v>-371911000.0</v>
+      </c>
+      <c r="D48">
         <v>-354874000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-333954000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-311303000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-298871000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-264326000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-234140000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-214243000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-198686000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-187933000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-174460000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-161512000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-145286000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-136639000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-112311000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-121326000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-94293000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-81257000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-8950131.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1495258.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-63038000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48">
+      <c r="X48"/>
+      <c r="Y48">
         <v>-293062000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-264404000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-262894000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-261235000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-255800000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-254400000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-254700000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-233200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-230500000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-229900000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-226900000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-215300000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-212400000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-208400000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-203900000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-200000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-196100000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-170500000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-166000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-161500000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-157300000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-155900000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-151700000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-146100000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-140700000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-136300000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-131800000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-126900000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-121500000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-116500000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-111900000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-107300000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-103800000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-100200000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-96400000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-92800000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-88300000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-79300000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-74700000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-68000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-64400000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-54600000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-46100000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-34200000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-22500000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:67">
+    <row r="49" spans="1:69">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-174460000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-161512000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-145286000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-136639000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-112311000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-121326000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
     </row>
-    <row r="50" spans="1:67">
+    <row r="50" spans="1:69">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>709000.0</v>
+      </c>
+      <c r="C50">
+        <v>830000.0</v>
+      </c>
+      <c r="D50">
         <v>1924000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>840000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
     </row>
-    <row r="51" spans="1:67">
+    <row r="51" spans="1:69">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>7724000.0</v>
+      </c>
+      <c r="C51">
+        <v>8111000.0</v>
+      </c>
+      <c r="D51">
         <v>8456000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>9305000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>9529000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>10562000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>11028000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>11822000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>12123000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>13720000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>11678000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>12566000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>11968000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>12064000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>11882000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>11464000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>11802000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1152680.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1064140.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>631260.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>840000.0</v>
       </c>
       <c r="V51"/>
       <c r="W51">
+        <v>840000.0</v>
+      </c>
+      <c r="X51"/>
+      <c r="Y51">
         <v>18707000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5717000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5603000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>5494000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5300000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>5200000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>7000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>6900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>6300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6500000.0</v>
       </c>
       <c r="AM51">
         <v>6500000.0</v>
       </c>
-      <c r="AN51"/>
+      <c r="AN51">
+        <v>6500000.0</v>
+      </c>
       <c r="AO51">
+        <v>6500000.0</v>
+      </c>
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>3300000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>3300000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>4500000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>4400000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2400000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>3600000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>3600000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>4800000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>4800000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>6000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>6000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>7100000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>7000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>8100000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>8000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>9000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>9000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>10100000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>10100000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>11200000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>11200000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>12300000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>12400000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>13400000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>13100000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>12200000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:67">
+    <row r="52" spans="1:69">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>2308000.0</v>
+      </c>
+      <c r="C52">
+        <v>2298000.0</v>
+      </c>
+      <c r="D52">
         <v>2262000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2732000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2632000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2585000.0</v>
       </c>
-      <c r="F52">
-[...4 lines deleted...]
-      </c>
       <c r="H52">
-        <v>4872000.0</v>
+        <v>2615000.0</v>
       </c>
       <c r="I52">
-        <v>4808000.0</v>
+        <v>2474000.0</v>
       </c>
       <c r="J52">
-        <v>4288000.0</v>
+        <v>2436000.0</v>
       </c>
       <c r="K52">
-        <v>4198000.0</v>
+        <v>2404000.0</v>
       </c>
       <c r="L52">
+        <v>2144000.0</v>
+      </c>
+      <c r="M52">
+        <v>2099000.0</v>
+      </c>
+      <c r="N52">
         <v>2066000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1899000.0</v>
       </c>
-      <c r="N52">
-[...4 lines deleted...]
-      </c>
       <c r="P52">
+        <v>1823000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1633000.0</v>
+      </c>
+      <c r="R52">
         <v>1693000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
       <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
         <v>840000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>3900000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>3900000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>3100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="AM52">
         <v>3300000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52"/>
+      <c r="AN52">
+        <v>3300000.0</v>
+      </c>
+      <c r="AO52">
+        <v>3300000.0</v>
+      </c>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
     </row>
-    <row r="53" spans="1:67">
+    <row r="53" spans="1:69">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>130739000.0</v>
+      </c>
+      <c r="C53">
+        <v>170091000.0</v>
+      </c>
+      <c r="D53">
         <v>178736000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>217123000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>183710000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>133748000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>206979000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>239939000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>189147000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>246775000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>292225000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>305142000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>305145000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>283460000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>0.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>150000000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="U53"/>
+      <c r="V53">
         <v>29460000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>12291000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53">
         <v>45000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>45000000.0</v>
       </c>
-      <c r="BM53"/>
-      <c r="BN53"/>
       <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
     </row>
-    <row r="54" spans="1:67">
+    <row r="54" spans="1:69">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10274,858 +10671,884 @@
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
     </row>
-    <row r="55" spans="1:67">
+    <row r="55" spans="1:69">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>253519000.0</v>
+      </c>
+      <c r="C55">
+        <v>272646000.0</v>
+      </c>
+      <c r="D55">
         <v>288767000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>290460000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>305982000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>329785000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>349907000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>368371000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>385884000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>406810000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>403253000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>417983000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>427873000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>440439000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>442246000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>453601000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>474413000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>193353000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>197734000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>277467799.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>277256530.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>24589000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>2402000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>9010000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>10481000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>12570000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>19900000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>21200000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>15600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>35200000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>37400000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>52100000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>55200000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>65700000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>69100000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>72100000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>73800000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>63200000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>66500000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>85700000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>91700000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>95400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>88800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>88700000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>88400000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>91600000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>97000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>96700000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>92800000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>96000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>102000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>105700000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>110000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>107500000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>111900000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>115400000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>120600000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>124200000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>129300000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>140300000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>146100000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>151500000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>157900000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>169900000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>177700000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>86400000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>42100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:67">
+    <row r="56" spans="1:69">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>200570000.0</v>
+      </c>
+      <c r="C56">
+        <v>216276000.0</v>
+      </c>
+      <c r="D56">
         <v>230362000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>242963000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>256090000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>276904000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>291495000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>310139000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>327112000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>348627000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>352117000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>369713000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>362789000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>396641000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>402239000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>415867000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>441029000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>169970000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>182184000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1419815.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1212017.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>15103000.0</v>
       </c>
-      <c r="V56"/>
-      <c r="W56">
+      <c r="X56"/>
+      <c r="Y56">
         <v>1610000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2788000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>4255000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>6243000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>10000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>11500000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>5700000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>7700000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>10200000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>24300000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>17400000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>20000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>23200000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>25400000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>25600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>15100000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>18100000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>16400000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>21800000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>25300000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>17700000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>17600000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>18500000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>21000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>25900000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>25300000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>20400000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>23100000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>28500000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>32200000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>36300000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>34900000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>39200000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>42800000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>48100000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>50700000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>55000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>58600000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>93200000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>101500000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>108600000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>119700000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>130700000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>42800000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:67">
+    <row r="57" spans="1:69">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>29240000.0</v>
+      </c>
+      <c r="C57">
+        <v>24156000.0</v>
+      </c>
+      <c r="D57">
         <v>28006000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>19501000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>16405000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>22815000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>19132000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>13958000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>13943000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>20355000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>15801000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16605000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>16257000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>19357000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>16935000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>15112000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>27680000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>10985000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6998000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>231706.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>187068.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3876000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57">
+      <c r="X57"/>
+      <c r="Y57">
         <v>3029000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>7497000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>7258000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1567000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1700000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3400000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>2000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>2000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>14600000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>15000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>15600000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>16600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>16300000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>15000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>14800000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>14500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>8600000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>10400000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>10600000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>14200000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>13300000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>10100000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>9300000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>10200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>12200000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>10500000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>10000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>9800000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>9100000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>8500000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>7600000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>8100000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>8600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="BG57">
         <v>9800000.0</v>
       </c>
       <c r="BH57">
+        <v>10500000.0</v>
+      </c>
+      <c r="BI57">
+        <v>9800000.0</v>
+      </c>
+      <c r="BJ57">
         <v>9900000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>11100000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>10100000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>10000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>13000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>13100000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>12000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>11500000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:67">
+    <row r="58" spans="1:69">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>50273000.0</v>
+      </c>
+      <c r="C58">
+        <v>57891000.0</v>
+      </c>
+      <c r="D58">
         <v>60566000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>41233000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>36127000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>51475000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>40623000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>36798000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>38495000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>47860000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>39530000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>43428000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>45546000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>48900000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>48533000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>41798000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>82007000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>281675000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>277611000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>39992526.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>29335868.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>86658000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>27943000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>7675000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>7639000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>8144000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>7400000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>7500000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2200000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>800000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>900000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>12900000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>13400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>14100000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>15200000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>15100000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>13900000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>13600000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>13300000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>7900000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>9800000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>9700000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>13300000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>12400000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>9200000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>8500000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>10600000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>12400000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>12000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>11500000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>12600000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>11900000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>12500000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>11600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>13200000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>13700000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>16000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>16700000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>18100000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>20400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21400000.0</v>
       </c>
       <c r="BK58">
         <v>22300000.0</v>
       </c>
       <c r="BL58">
+        <v>21400000.0</v>
+      </c>
+      <c r="BM58">
+        <v>22300000.0</v>
+      </c>
+      <c r="BN58">
         <v>25700000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>27200000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>26200000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>23200000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:67">
+    <row r="59" spans="1:69">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11149,255 +11572,263 @@
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
     </row>
-    <row r="60" spans="1:67">
+    <row r="60" spans="1:69">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>203246000.0</v>
+      </c>
+      <c r="C60">
+        <v>214755000.0</v>
+      </c>
+      <c r="D60">
         <v>228201000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>249227000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>269855000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>278310000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>309284000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>331573000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>347389000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>358950000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>363723000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>374555000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>382327000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>391539000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>393713000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>411803000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>392406000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-88322000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-79877000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>237475273.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>247920662.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-62069000.0</v>
       </c>
-      <c r="V60"/>
-      <c r="W60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>-25541000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1335000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2842000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>4426000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>12500000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>13600000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>13400000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>34400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>36500000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>39100000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>41700000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>51600000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>54000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>57000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>59800000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>49600000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>53200000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>77800000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>81900000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>85800000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>75500000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>76300000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>79200000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>83200000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>86500000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>84200000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>80900000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>84500000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>89400000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>93800000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>97500000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>95900000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>98600000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>101700000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>104600000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>107500000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>111200000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>119900000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>123800000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>130200000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>135600000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>144200000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>150500000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>60100000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:67">
+    <row r="61" spans="1:69">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11421,54 +11852,56 @@
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
     </row>
-    <row r="62" spans="1:67">
+    <row r="62" spans="1:69">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11492,101 +11925,104 @@
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11597,1944 +12033,2038 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>9693000.0</v>
+      </c>
+      <c r="C2">
         <v>752000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5541000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2596000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1662000.0</v>
       </c>
-      <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>413000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>142000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>211000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19713000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17360000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>750000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4770000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9120000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8620000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7450000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>10295000.0</v>
+      </c>
+      <c r="C3">
         <v>8308000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5541000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2596000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1662000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1706000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>918000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>66000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>869000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1603000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2290000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2490000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2620000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2680000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2900000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1180000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5">
+        <v>-82614000.0</v>
+      </c>
+      <c r="C5">
         <v>-109248000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-78158000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-79573000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-32006000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13903000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15290000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8864000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-26923000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22633000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-37510000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13859000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-19628000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-21710000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16160000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22418000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29539000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-415357000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-72319000.0</v>
+      </c>
+      <c r="C6">
         <v>-100940000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-72617000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-76977000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-30344000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12197000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14372000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8827000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-26857000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-21764000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-35907000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-11569000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17328000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19220000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13540000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-19738000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26639000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-414177000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>11307000.0</v>
+      </c>
+      <c r="C9">
         <v>1288000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5541000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2596000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1662000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>1094000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>439000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4196000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>150000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-170000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1710000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1040000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>680000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-5350000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2070000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-72809000.0</v>
+      </c>
+      <c r="C10">
         <v>-99997000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-54253000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-49738000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-31230000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13882000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14594000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9734000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28480000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-20404000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-38536000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-14000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-19920000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20070000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-15620000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-25420000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29280000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-28050000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11">
+        <v>231000.0</v>
+      </c>
+      <c r="C11">
         <v>188000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-853000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1255000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>25000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>108000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-129000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-400000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>439000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>372000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>381000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>302000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1810000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-668000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-959000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-387917000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>29835000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1616000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>696000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>869000.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
+        <v>400000.0</v>
+      </c>
+      <c r="K12">
         <v>439000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>372000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>381000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>302000.0</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
-        <v>-700000.0</v>
+        <v>1810000.0</v>
       </c>
       <c r="P12">
-        <v>-668000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="Q12">
-        <v>-959000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="R12">
-        <v>-387917000.0</v>
+        <v>959000.0</v>
+      </c>
+      <c r="S12">
+        <v>387917000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13">
+        <v>9338000.0</v>
+      </c>
+      <c r="C13">
         <v>15036000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16685000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6196000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3118560.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>76000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>684000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
+      <c r="S14"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>-73040000.0</v>
+      </c>
+      <c r="C15">
         <v>-100185000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-53400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-50993000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-31255000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-13889000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14702000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9605000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-28080000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-20843000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-38908000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-14381000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-20222000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-18260000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-14920000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-24752000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-28321000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>359867000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>-73040000.0</v>
+      </c>
+      <c r="C16">
         <v>-100185000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-53400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-50384000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-11539670.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-13889000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14702000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17">
+        <v>-73040000.0</v>
+      </c>
+      <c r="C17">
         <v>-100185000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-53400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-50993000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-11539665.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-13889000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14702000.0</v>
       </c>
-      <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>9338000.0</v>
+      </c>
+      <c r="C18">
         <v>15036000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16685000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6196000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-855043.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>76000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>684000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>23639000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-82614000.0</v>
+      </c>
+      <c r="C21">
         <v>-109248000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-78158000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-79573000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-32006000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13903000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15290000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8864000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-26923000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-22633000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-37510000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13859000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-19628000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21710000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-16160000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-22418000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-29539000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-415357000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>103614000.0</v>
+      </c>
+      <c r="C23">
         <v>111288000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>78158000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>79573000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32006000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13903000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15290000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9969000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28231000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20586000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>53790000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>31160000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>18960000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21330000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25890000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>34270000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32160000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28390000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>10295000.0</v>
+      </c>
+      <c r="C25">
         <v>8308000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5541000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2596000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1662000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1706000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>918000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>67045000.0</v>
+      </c>
+      <c r="C26">
         <v>72141000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>30675000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>27967000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15514000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9443000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10514000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>230000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1870000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1050000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5620000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5541000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>26876000.0</v>
+      </c>
+      <c r="C28">
         <v>38395000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>47483000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>51606000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16492000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4460000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4776000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7708000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10323000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11545000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11560000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12180000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15920000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14080000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13920000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14520000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18260000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19180000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>231000.0</v>
+      </c>
+      <c r="C29">
         <v>188000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-853000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>646000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>108000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>93921000.0</v>
+      </c>
+      <c r="C30">
         <v>110536000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>78158000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>79573000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32006000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13903000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15290000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9556000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28089000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20375000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34077000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18210000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16560000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16770000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25650000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24710000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25990000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B31">
+        <v>9805000.0</v>
+      </c>
+      <c r="C31">
         <v>9251000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>23905000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>29835000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>776000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>21000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>696000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-870000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1557000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2229000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1026000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-141000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-292000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1640000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>540000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3002000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>259000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>387307000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B32">
+        <v>21000000.0</v>
+      </c>
+      <c r="C32">
         <v>2040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>1507000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>151000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>650000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15517000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>17510000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>580000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3060000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10160000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>330000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO32"/>
+  <dimension ref="A1:BQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AF1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AJ1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="AN1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="AR1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="AV1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="AZ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="BD1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="BH1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="BL1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM1" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="BN1" t="s">
         <v>126</v>
       </c>
       <c r="BO1" t="s">
         <v>127</v>
       </c>
+      <c r="BP1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>5496000.0</v>
+      </c>
+      <c r="C2">
+        <v>4048000.0</v>
+      </c>
+      <c r="D2">
         <v>3482000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>927000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1236000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>-5141000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2227000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1945000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1721000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1613000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1611000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1257000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1060000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1016000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>594000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>576000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>410000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2">
         <v>50000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>210000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>60000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>90000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>40000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>180000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3870000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5260000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5780000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5430000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7810000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4030000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>100000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>210000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>280000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>130000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>130000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>440000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>250000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>880000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2870000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2380000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2560000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1310000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1540000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2740000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2610000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1740000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2210000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>910000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2920000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1420000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>200000.0</v>
       </c>
-      <c r="BO2"/>
+      <c r="BQ2"/>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>2678000.0</v>
+      </c>
+      <c r="C3">
+        <v>2624000.0</v>
+      </c>
+      <c r="D3">
         <v>2628000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2527000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2516000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2415000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2227000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1945000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1721000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1613000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1611000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1257000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1060000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1016000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>594000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>576000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>410000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>364000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>416000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>440000.0</v>
       </c>
       <c r="U3">
         <v>442000.0</v>
       </c>
       <c r="V3">
+        <v>440000.0</v>
+      </c>
+      <c r="W3">
+        <v>442000.0</v>
+      </c>
+      <c r="X3">
         <v>421333.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-218000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>19000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>640000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>779000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AC3">
         <v>10000.0</v>
       </c>
       <c r="AD3">
         <v>10000.0</v>
       </c>
       <c r="AE3">
+        <v>10000.0</v>
+      </c>
+      <c r="AF3">
+        <v>10000.0</v>
+      </c>
+      <c r="AG3">
         <v>-150000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="AI3">
         <v>210000.0</v>
       </c>
       <c r="AJ3">
+        <v>330000.0</v>
+      </c>
+      <c r="AK3">
+        <v>210000.0</v>
+      </c>
+      <c r="AL3">
         <v>230000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>240000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>220000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>570000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>580000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AQ3">
         <v>560000.0</v>
       </c>
       <c r="AR3">
-        <v>570000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AS3">
-        <v>580000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="AT3">
         <v>570000.0</v>
       </c>
       <c r="AU3">
+        <v>580000.0</v>
+      </c>
+      <c r="AV3">
         <v>570000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
+        <v>570000.0</v>
+      </c>
+      <c r="AX3">
         <v>580000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>580000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>630000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="BA3">
         <v>630000.0</v>
       </c>
       <c r="BB3">
+        <v>650000.0</v>
+      </c>
+      <c r="BC3">
+        <v>630000.0</v>
+      </c>
+      <c r="BD3">
         <v>660000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>640000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>690000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>580000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>660000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>720000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>720000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>710000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>680000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>780000.0</v>
       </c>
       <c r="BM3">
         <v>730000.0</v>
       </c>
       <c r="BN3">
+        <v>780000.0</v>
+      </c>
+      <c r="BO3">
+        <v>730000.0</v>
+      </c>
+      <c r="BP3">
         <v>290000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13558,460 +14088,474 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5">
+        <v>-17869000.0</v>
+      </c>
+      <c r="C5">
+        <v>-17685000.0</v>
+      </c>
+      <c r="D5">
         <v>-21028000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-21983000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-23273000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-29133000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-34217000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-24627000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-21271000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-17918000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-19357000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-19271000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-21612000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-19588000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-21729000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-19059000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-19197000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-12952000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10688000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6557000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4439000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3821000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3265000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-21090000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1176000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1903000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1689000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1201000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>213000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1630000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2730000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-680000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2970000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-11449000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2901000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3785000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4506000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-3682000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3854000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-25516000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-4456000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4411000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4050000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1317000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4091000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-5617000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-5305000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4226000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-5130000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-5740000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-5890000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-5370000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4710000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4788000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3756000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-3730000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-3886000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-3836000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-5458000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-8364000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-4760000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-6870000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-3863000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-10286000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-286610000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-512772000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>105505000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-3730000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-15191000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15061000.0</v>
+      </c>
+      <c r="D6">
         <v>-18400000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-19456000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-20757000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-26718000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-31990000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-22682000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-19550000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-16305000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-17746000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-18014000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-20552000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-18572000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-21135000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-18483000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-18787000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-12588000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-10272000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6115000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3999000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3379000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2843667.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-21308000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1157000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1263000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-910000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1191000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>223000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1620000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2720000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-830000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2770000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-11239000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2571000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-3575000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4276000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3442000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3634000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-24946000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3876000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3851000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3450000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-757000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-3521000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-5037000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-4735000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3656000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-4550000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-5160000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-5260000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-4740000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-4060000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4158000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3096000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3090000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-3196000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3256000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-4798000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-7644000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-4040000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-6160000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-3183000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-9556000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-285830000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-512042000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>105795000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3650000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14035,54 +14579,56 @@
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14106,937 +14652,965 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>1215000.0</v>
+      </c>
+      <c r="C9">
+        <v>514000.0</v>
+      </c>
+      <c r="D9">
         <v>3636000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2600000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4557000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2040000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2227000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1945000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1721000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1613000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1611000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1257000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1060000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1016000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-594000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-576000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-410000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9">
         <v>310000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>20000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>180000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AF9"/>
       <c r="AG9">
+        <v>10000.0</v>
+      </c>
+      <c r="AH9"/>
+      <c r="AI9">
         <v>300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>50000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>10000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>70000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-170000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-1070000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-1380000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1570000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-1070000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-570000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1880000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-20000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>20000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-120000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-60000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-160000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-150000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-350000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>750000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>320000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>310000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>230000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-120000.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9">
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>560000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-1040000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-580000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-2440000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-1290000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-1910000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-160000.0</v>
       </c>
-      <c r="BO9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-11684000.0</v>
+      </c>
+      <c r="C10">
+        <v>-17370000.0</v>
+      </c>
+      <c r="D10">
         <v>-21028000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-21983000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-12428000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-34788000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-30048000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-19801000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-15360000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-12284000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-13265000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-12621000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-16083000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7702000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-24207000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9193000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-27022000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-13033000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-10622000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6610000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3595000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3839000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3312000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-21347000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1510000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1592000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1234000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1520000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-20000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1580000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2750000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-3030000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2650000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-11260000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2820000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-3130000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-3190000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-3860000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3980000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-26140000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-4560000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-4210000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1420000.0</v>
       </c>
       <c r="AR10">
         <v>-4180000.0</v>
       </c>
       <c r="AS10">
+        <v>-1420000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-4180000.0</v>
+      </c>
+      <c r="AU10">
         <v>-5690000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-5400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-4320000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-4520000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-4990000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-5350000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-5120000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-4610000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-4660000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3600000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3590000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-3770000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-3740000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-5350000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-11320000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-5000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-6740000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-3610000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-10090000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-8840000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-12250000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-7630000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-3780000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11">
+        <v>414000.0</v>
+      </c>
+      <c r="C11">
+        <v>-333000.0</v>
+      </c>
+      <c r="D11">
         <v>-108000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>668000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-243000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>138000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>96000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>197000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1531000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>208000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>327000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>143000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>945000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>121000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>178000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>11000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>19000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>7000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>47000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>257000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>334000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-640000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-779000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>319000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>233000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-50000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-110000.0</v>
       </c>
       <c r="AF11">
         <v>-20000.0</v>
       </c>
       <c r="AG11">
+        <v>-110000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-20000.0</v>
+      </c>
+      <c r="AI11">
         <v>141000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>79000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>145000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>74000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>158000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>76000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>74000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>64000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>89000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>100000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>123000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>69000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>53000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>75000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>174000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-640000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-790000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-530000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-320000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-170000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-188000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-196000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-170000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-146000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-146000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-178000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-164000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-180000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-180000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-243000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-536000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-278090000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-500862000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>112945000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12">
         <v>15036000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
+        <v>6098000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
         <v>4129000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6098000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11886000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2478000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>465000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>23000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1018043.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>160000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>47000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>257000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>334000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>329000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>324000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>319000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>233000.0</v>
       </c>
-      <c r="AC12">
-[...4 lines deleted...]
-      </c>
       <c r="AE12">
-        <v>-110000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AF12">
-        <v>-20000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AG12">
+        <v>110000.0</v>
+      </c>
+      <c r="AH12">
+        <v>20000.0</v>
+      </c>
+      <c r="AI12">
         <v>141000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>79000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>145000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>74000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>158000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>76000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>74000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>64000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>89000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>123000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>69000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>53000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>75000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>174000.0</v>
       </c>
-      <c r="AV12">
-[...4 lines deleted...]
-      </c>
       <c r="AX12">
-        <v>-530000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="AY12">
-        <v>-320000.0</v>
+        <v>790000.0</v>
       </c>
       <c r="AZ12">
-        <v>-170000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="BA12">
-        <v>-188000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="BB12">
-        <v>-196000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="BC12">
-        <v>-170000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="BD12">
-        <v>-146000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="BE12">
-        <v>-146000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="BF12">
-        <v>-178000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="BG12">
-        <v>-164000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="BH12">
-        <v>-180000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="BI12">
-        <v>-180000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="BJ12">
-        <v>-243000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="BK12">
-        <v>-536000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="BL12">
-        <v>-278090000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="BM12">
-        <v>-500862000.0</v>
+        <v>536000.0</v>
       </c>
       <c r="BN12">
+        <v>278090000.0</v>
+      </c>
+      <c r="BO12">
+        <v>500862000.0</v>
+      </c>
+      <c r="BP12">
         <v>112945000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13">
+        <v>1696000.0</v>
+      </c>
+      <c r="C13">
+        <v>2027000.0</v>
+      </c>
+      <c r="D13">
         <v>2274000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2367000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2670000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3214000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3665000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3995000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4162000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4219000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4197000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4129000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4140000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3736000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1972000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>465000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>23000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4558990.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>160000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7124290.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2703710.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>5000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -15060,669 +15634,695 @@
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>-12098000.0</v>
+      </c>
+      <c r="C15">
+        <v>-17037000.0</v>
+      </c>
+      <c r="D15">
         <v>-20920000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-22651000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-12432000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-34545000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-30186000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-19897000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-15557000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-10753000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-13473000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-12948000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-16226000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-8647000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-24328000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>9015000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-27033000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-13036000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-10625000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6629000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3595000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3846000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3312000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-21604000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1844000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-952000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-455000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1839000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-253000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1530000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2730000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2920000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-2630000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-11401000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-2899000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3275000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-3264000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-4018000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-4056000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-26214000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-4624000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-4299000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4280000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1543000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4249000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-5743000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-5475000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-4494000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-3880000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-4200000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-4820000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-4800000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-4440000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-4472000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-3404000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3420000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-3624000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-3594000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-5172000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-11156000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-4820000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-6560000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-3367000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-9554000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>269250000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>488612000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-120575000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-3820000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-17037000.0</v>
+      </c>
+      <c r="D16">
         <v>-20920000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-22651000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-12432000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-34545000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-30186000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-13473000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-12948000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-16226000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-9193000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-24328000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9015000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-27033000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-5996470.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-7995000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-10445390.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3595000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-12590.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3312000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17">
+        <v>-12098000.0</v>
+      </c>
+      <c r="C17">
+        <v>-17037000.0</v>
+      </c>
+      <c r="D17">
         <v>-20920000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-22651000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-12432000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-34545000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-30186000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-19897000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-15557000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-10753000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-13473000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-12948000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-16226000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-8647000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-24328000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>9015000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-27033000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>6679335.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-7995000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-6629000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3595000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3846000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>1696000.0</v>
+      </c>
+      <c r="C18">
+        <v>2027000.0</v>
+      </c>
+      <c r="D18">
         <v>2274000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2367000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2670000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3214000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3665000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3995000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4162000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4219000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4197000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4129000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4140000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3736000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1972000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>465000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>23000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1018043.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>160000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>2521000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1389000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>5690000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2478000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>28252000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-7825000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15746,257 +16346,265 @@
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-17869000.0</v>
+      </c>
+      <c r="C21">
+        <v>-17685000.0</v>
+      </c>
+      <c r="D21">
         <v>-18649000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-23007000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-23273000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-29133000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-34217000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-24627000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-21271000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-17918000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-19357000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-19271000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-21612000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-19588000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-21729000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-19059000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-19197000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-12952000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-10688000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6557000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4439000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3821000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3265000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-21090000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1176000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1903000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1689000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1201000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>213000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1630000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2730000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-680000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2970000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-11449000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2901000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3785000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-4506000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-3682000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-3854000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-25516000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-4456000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-4411000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-4050000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1317000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-4091000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-5617000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-5305000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-4226000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-5130000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-5740000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-5890000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-5370000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-4710000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-4788000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3756000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-3730000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-3886000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-3836000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-5458000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-8364000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-4760000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-6870000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-3863000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-10286000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-286610000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-512772000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>105505000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-3730000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16020,257 +16628,265 @@
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>24580000.0</v>
+      </c>
+      <c r="C23">
+        <v>22247000.0</v>
+      </c>
+      <c r="D23">
         <v>25767000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>26534000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>29066000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>31173000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>34217000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>24627000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>21271000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>17918000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>19357000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>19271000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>21612000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19588000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>21729000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>19059000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>19197000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>12952000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10688000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6557000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4439000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3821000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3265000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>19864000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1433000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1903000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1689000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>150000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1790000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2750000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2920000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2630000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>11230000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2890000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3130000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3330000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8380000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6710000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>30000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8710000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>8500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>11270000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7250000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4130000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5680000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>5380000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3950000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3950000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4490000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4920000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4990000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>6940000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7240000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6740000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6430000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5490000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>5550000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7830000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>13730000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7160000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>7820000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3890000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>11000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>9460000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>12470000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>7670000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3820000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16294,1527 +16910,1574 @@
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>2678000.0</v>
+      </c>
+      <c r="C25">
+        <v>2624000.0</v>
+      </c>
+      <c r="D25">
         <v>2628000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2527000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2516000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2415000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2227000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1945000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1721000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1613000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1611000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1257000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1060000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1016000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>594000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>576000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>410000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>364000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>416000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>440000.0</v>
       </c>
       <c r="U25">
         <v>442000.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>440000.0</v>
+      </c>
       <c r="W25">
+        <v>442000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25">
         <v>7000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>19000.0</v>
       </c>
-      <c r="Y25"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AA25"/>
       <c r="AB25">
         <v>10000.0</v>
       </c>
       <c r="AC25">
         <v>10000.0</v>
       </c>
       <c r="AD25">
         <v>10000.0</v>
       </c>
       <c r="AE25">
+        <v>10000.0</v>
+      </c>
+      <c r="AF25">
+        <v>10000.0</v>
+      </c>
+      <c r="AG25">
         <v>-150000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="AI25">
         <v>210000.0</v>
       </c>
       <c r="AJ25">
+        <v>330000.0</v>
+      </c>
+      <c r="AK25">
+        <v>210000.0</v>
+      </c>
+      <c r="AL25">
         <v>230000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>240000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>220000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>570000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>580000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AQ25">
         <v>560000.0</v>
       </c>
       <c r="AR25">
-        <v>570000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AS25">
-        <v>580000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="AT25">
         <v>570000.0</v>
       </c>
       <c r="AU25">
+        <v>580000.0</v>
+      </c>
+      <c r="AV25">
         <v>570000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
+        <v>570000.0</v>
+      </c>
+      <c r="AX25">
         <v>580000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>580000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>630000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="BA25">
         <v>630000.0</v>
       </c>
       <c r="BB25">
+        <v>650000.0</v>
+      </c>
+      <c r="BC25">
+        <v>630000.0</v>
+      </c>
+      <c r="BD25">
         <v>660000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>640000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>690000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>580000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>660000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>720000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>720000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>710000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>680000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>780000.0</v>
       </c>
       <c r="BM25">
         <v>730000.0</v>
       </c>
       <c r="BN25">
+        <v>780000.0</v>
+      </c>
+      <c r="BO25">
+        <v>730000.0</v>
+      </c>
+      <c r="BP25">
         <v>100000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>11031000.0</v>
+      </c>
+      <c r="C26">
+        <v>11823000.0</v>
+      </c>
+      <c r="D26">
         <v>15625000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>19087000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>20510000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>20881000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>24438000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>15057000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>11765000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>7367000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>8472000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>6347000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>8489000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>8287000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>8421000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>7192000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4067000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5339000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3684000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3508000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2983000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2189000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2219000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>60000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>60000.0</v>
       </c>
-      <c r="AZ26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BB26"/>
       <c r="BC26">
         <v>40000.0</v>
       </c>
       <c r="BD26">
+        <v>60000.0</v>
+      </c>
+      <c r="BE26">
+        <v>40000.0</v>
+      </c>
+      <c r="BF26">
         <v>90000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>30000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>290000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>540000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1020000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1360000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>250000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1370000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>570000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>2740000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1700000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>3666000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3666000.0</v>
       </c>
-      <c r="F27"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
+        <v>1945000.0</v>
+      </c>
+      <c r="J27">
+        <v>1721000.0</v>
+      </c>
+      <c r="K27">
         <v>1613000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27">
         <v>17955000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>7000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1690000.0</v>
       </c>
       <c r="AC27">
         <v>10000.0</v>
       </c>
       <c r="AD27">
-        <v>10000.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="AE27">
         <v>10000.0</v>
       </c>
       <c r="AF27">
+        <v>10000.0</v>
+      </c>
+      <c r="AG27">
+        <v>10000.0</v>
+      </c>
+      <c r="AH27">
         <v>40000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8670000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AJ27">
         <v>50000.0</v>
       </c>
       <c r="AK27">
+        <v>50000.0</v>
+      </c>
+      <c r="AL27">
+        <v>50000.0</v>
+      </c>
+      <c r="AM27">
         <v>230000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>230000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>21490000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>580000.0</v>
       </c>
-      <c r="AO27">
-[...2 lines deleted...]
-      <c r="AP27">
+      <c r="AQ27">
+        <v>110000.0</v>
+      </c>
+      <c r="AR27">
         <v>590000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>560000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>560000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>570000.0</v>
       </c>
       <c r="AU27">
         <v>570000.0</v>
       </c>
       <c r="AV27">
+        <v>570000.0</v>
+      </c>
+      <c r="AW27">
+        <v>570000.0</v>
+      </c>
+      <c r="AX27">
         <v>580000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>390000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>620000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>650000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>650000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>630000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>660000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>660000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>680000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>560000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>660000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>7290000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>720000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>690000.0</v>
       </c>
       <c r="BK27">
         <v>720000.0</v>
       </c>
       <c r="BL27">
+        <v>690000.0</v>
+      </c>
+      <c r="BM27">
+        <v>720000.0</v>
+      </c>
+      <c r="BN27">
         <v>780000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>710000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>310000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>8053000.0</v>
+      </c>
+      <c r="C28">
+        <v>6376000.0</v>
+      </c>
+      <c r="D28">
         <v>6660000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6520000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7320000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9540000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9779000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9570000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9506000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10551000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10885000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>12924000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>13123000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11301000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13308000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>11867000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>15130000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7613000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7004000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3049000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1456000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1632000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1046000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1909000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1426000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1895000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1678000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1880000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1780000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1690000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2720000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2910000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2590000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2560000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2840000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3040000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3350000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2610000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3250000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2350000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3180000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2870000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2660000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3470000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>4900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4530000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3250000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3240000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3660000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3990000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3090000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3640000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3170000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3410000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3420000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4140000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3290000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3680000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>3530000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2040000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>5990000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6690000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>6820000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>5460000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>3440000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>414000.0</v>
+      </c>
+      <c r="C29">
+        <v>-333000.0</v>
+      </c>
+      <c r="D29">
         <v>-108000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>668000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-243000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>138000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>96000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>197000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1531000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>208000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>327000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>143000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>336000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>121000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>178000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>19000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>19084000.0</v>
+      </c>
+      <c r="C30">
+        <v>18199000.0</v>
+      </c>
+      <c r="D30">
         <v>22285000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>25607000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27830000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>31173000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>34217000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22682000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19550000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17918000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>19357000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>19271000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>21612000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19588000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>21729000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19059000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19197000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12952000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10688000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6557000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4439000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3821000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3265000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19864000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1433000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1903000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1689000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1890000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>90000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2730000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2920000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2630000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>11230000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2890000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3090000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3150000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3580000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2840000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>24740000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2930000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3070000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3460000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3220000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4030000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5470000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>5100000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3820000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3820000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4050000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4670000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4110000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3740000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4370000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4360000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3870000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>4180000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4010000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>5090000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>11120000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>5420000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>5610000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2980000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>8080000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8040000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>10270000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>7470000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3820000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B31">
+        <v>6185000.0</v>
+      </c>
+      <c r="C31">
+        <v>315000.0</v>
+      </c>
+      <c r="D31">
         <v>-2379000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1024000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>10845000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-5655000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>4169000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>4826000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5911000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>5634000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>6092000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>6650000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>5529000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>11886000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2478000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>28252000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7825000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-81000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>66000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-53000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>844000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-18000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-47000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-257000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-334000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>311000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>455000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-319000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-233000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>50000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-20000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2350000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>320000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>189000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>81000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>655000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1316000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-178000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-126000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-624000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-104000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>201000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-130000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-103000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-89000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-73000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-95000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-94000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>610000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>750000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>540000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>250000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>100000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>128000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>156000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>140000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>116000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>96000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>108000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-2956000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-240000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>130000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>253000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>196000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>277770000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>500522000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-113135000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B32">
+        <v>6711000.0</v>
+      </c>
+      <c r="C32">
+        <v>4562000.0</v>
+      </c>
+      <c r="D32">
         <v>7118000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>3527000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5793000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2040000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>7856000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
+        <v>7856000.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
+      <c r="V32">
+        <v>0.0</v>
+      </c>
+      <c r="W32">
+        <v>0.0</v>
+      </c>
       <c r="X32"/>
       <c r="Y32"/>
-      <c r="Z32">
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32">
         <v>360000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>810000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>80000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>270000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>20000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>10000.0</v>
       </c>
-      <c r="AF32"/>
-      <c r="AG32">
+      <c r="AH32"/>
+      <c r="AI32">
         <v>300000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>50000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>50000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>250000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>4630000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>2800000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>3880000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>4210000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>4360000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>7240000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>5910000.0</v>
       </c>
-      <c r="AR32"/>
-      <c r="AS32">
+      <c r="AT32"/>
+      <c r="AU32">
         <v>190000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>300000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>10000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>70000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>280000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>100000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>180000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>2500000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>2520000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>3130000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>2880000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>1620000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1770000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>2620000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>2610000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>2300000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>1170000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>330000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>480000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>130000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>290000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>40000.0</v>
       </c>
-      <c r="BO32"/>
+      <c r="BQ32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17825,3781 +18488,3919 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>129395000.0</v>
+      </c>
+      <c r="C2">
         <v>86966000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>107936000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>161044000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2728000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25982000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43782000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4988000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13807000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22217000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>127900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>2858000</v>
+      </c>
+      <c r="C3">
         <v>12206000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15763000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14654000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8977000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>982000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4609000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000</v>
       </c>
       <c r="I3">
         <v>5000</v>
       </c>
       <c r="J3">
+        <v>5000</v>
+      </c>
+      <c r="K3">
         <v>27000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>355000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>892000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12000</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000</v>
       </c>
       <c r="O3">
         <v>70000</v>
       </c>
       <c r="P3">
+        <v>70000</v>
+      </c>
+      <c r="Q3">
         <v>980000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4160000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23100000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-52582000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-3936000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>-99182000.0</v>
+      </c>
+      <c r="C6">
         <v>42429000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20970000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-53108000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>158316000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-23254000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-17800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2083000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8819000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7522000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2810000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3540000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2170000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14140000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-10400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-47850000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-37450000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>121670000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B7">
+        <v>-3474000.0</v>
+      </c>
+      <c r="C7">
         <v>8387000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11113000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5805000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4224000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1020000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-610000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2425000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1576000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8260000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-745000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-17900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10500000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-43800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-35500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1890000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>5525000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>-2631000.0</v>
+      </c>
+      <c r="C9">
         <v>2961000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1528000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7910000.0</v>
       </c>
       <c r="F9">
         <v>-7910000.0</v>
       </c>
       <c r="G9">
+        <v>-7910000.0</v>
+      </c>
+      <c r="H9">
         <v>187000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-272000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-140000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>659000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-672000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>314000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2328000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>218000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1331000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1164000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-168430000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>-1035000.0</v>
+      </c>
+      <c r="C10">
         <v>330000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-184000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-383000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-383000.0</v>
       </c>
       <c r="G10">
         <v>-383000.0</v>
       </c>
       <c r="H10">
+        <v>-383000.0</v>
+      </c>
+      <c r="I10">
         <v>43000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>424000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>281000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-873000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>26000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>296000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>119000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-199000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-261000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-516258000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2858000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1287000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>608000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-188000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-2167000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3826000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>154000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>123000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>5247000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2399000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>412000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-422000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B14">
+        <v>10295000.0</v>
+      </c>
+      <c r="C14">
         <v>8308000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5541000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2596000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1662000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1706000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>918000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>66000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>869000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1603000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2290000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2490000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2620000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2680000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1180000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B16">
+        <v>30213000.0</v>
+      </c>
+      <c r="C16">
         <v>129395000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>86966000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>107936000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>161044000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2728000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25982000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7071000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4988000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14695000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22210000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19440000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15830000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18060000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>32200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>42550000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>90450000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>127870000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-61220000.0</v>
+      </c>
+      <c r="C18">
         <v>-78292000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-72175000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-61154000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-38968000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11991000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18880000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6125000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8518000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8586000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12140000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10392000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13032000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11870000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-17320000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-30910000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-41940000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B19">
+        <v>-33299000.0</v>
+      </c>
+      <c r="C19">
         <v>108192000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>32719000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-281355000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-276000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12291000.0</v>
       </c>
       <c r="G19">
         <v>-12291000.0</v>
       </c>
-      <c r="H19"/>
+      <c r="H19">
+        <v>-12291000.0</v>
+      </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>283520000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1125000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
-        <v>840000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>840000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>840000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22">
+        <v>-73040000.0</v>
+      </c>
+      <c r="C22">
         <v>-100185000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-53400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-50384000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-31255000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-13889000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14702000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9604000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-26523000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-23072000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-37882000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-14240000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-19930000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-19900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-15460000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-21750000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-28580000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-27440000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>-433000.0</v>
+      </c>
+      <c r="C23">
         <v>1010000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2751000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6657000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-98760000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13273000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1142000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>122000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2050000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16570000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15469000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15470000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11440000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1470000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2820000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1290000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>152250000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B24">
+        <v>3132000.0</v>
+      </c>
+      <c r="C24">
         <v>7215000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>48482000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2350000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-275974000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-12291.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1918.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1132000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-392000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-772000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1629000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1548000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-598000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-840000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>330000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-29240000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>40810000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10180000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>-2977000.0</v>
+      </c>
+      <c r="C25">
         <v>-2531000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-17032000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-27292000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>95000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-487.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-236000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14667000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18587000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>22653000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2769000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3793000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22631000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8576000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>44351000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>32561000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6023381000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26">
+        <v>-1605000.0</v>
+      </c>
+      <c r="C26">
         <v>1010000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>524000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>330000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>276000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>122000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1280000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11715000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14664000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14660000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14880000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-30000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5170000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>140000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-40000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>149120000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B27">
+        <v>10971000.0</v>
+      </c>
+      <c r="C27">
         <v>19935000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20649000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22775000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4571000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>154000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>123000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1258000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1701000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3317000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2586000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2219000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2317000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>879000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1234000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2179000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1869000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6028911000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>-1961000.0</v>
+      </c>
+      <c r="C28">
         <v>1010000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3275000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>289927000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>184760000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>840000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1142000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>122000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2050000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16570000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15469000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15470000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11440000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1470000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2820000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1290000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>152250000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-58362000.0</v>
+      </c>
+      <c r="C29">
         <v>-66086000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-56412000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-46500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-29991000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11009000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14271000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6120000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8513000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8559000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-11785000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13020000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-11800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13530000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16340000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-26750000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-18840000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>-39186000.0</v>
+      </c>
+      <c r="C30">
         <v>108192000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32719000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-296009000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3314000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13273000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4609000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1127000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-397000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-799000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1984000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2440000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-610000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-910000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>260000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-30220000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8350000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12920000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AF1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AJ1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="AN1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="AR1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="AV1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="AZ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="BD1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="BH1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="BL1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM1" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="BN1" t="s">
         <v>126</v>
       </c>
       <c r="BO1" t="s">
         <v>127</v>
       </c>
+      <c r="BP1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>30213000.0</v>
+      </c>
+      <c r="C2">
+        <v>35903000.0</v>
+      </c>
+      <c r="D2">
         <v>12408000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>56052000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>129395000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>67413000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>56069000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>129609000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>85671000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>49938000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>52755000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>49265000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>107936000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>395153000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>405154000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>426623000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>161044000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30640000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>34809000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11425000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2728000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4896000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>871000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>382000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3428000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5348000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>10300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>11000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>13800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>16700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>18400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>21500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>22200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>11600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>13700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>14400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>19400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>21700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>12400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>15100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>15900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>18500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>23300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>22700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>18000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>19800000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>24400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>27700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>32200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>29400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>34200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>37700000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>42600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>45800000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>50900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>55000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>90400000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>98600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>59600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>71100000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>127900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>39100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>48100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>330000</v>
+      </c>
+      <c r="C3">
+        <v>690864</v>
+      </c>
+      <c r="D3">
         <v>426000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>835353</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>916000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>233000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1519000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3647046</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6758000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3468154</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4494000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1813000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5974000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4009000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>604000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7382000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2659000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5013000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>926000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2773000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>265000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>394000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>394000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
         <v>1000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>7000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>9000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>102000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>113000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>140000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>127000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>70000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>563000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>132000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>9000</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
+        <v>20000</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
         <v>30000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>20000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>10000</v>
-      </c>
-[...4 lines deleted...]
-        <v>60000</v>
       </c>
       <c r="BD3">
         <v>30000</v>
       </c>
       <c r="BE3">
+        <v>60000</v>
+      </c>
+      <c r="BF3">
+        <v>30000</v>
+      </c>
+      <c r="BG3">
         <v>280000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>160000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>600000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>260000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>200000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>610000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1550000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1800000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>2310000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>4470000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>8060000</v>
       </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>3887000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-58473000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-287330000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-10038000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-20684000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>265470000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-6954000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5499000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-535000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>718000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2649000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-6768000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>17362000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5733000.0</v>
+      </c>
+      <c r="D6">
         <v>23495000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-44295000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-72745000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>61982000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>11344000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-74793000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>43938000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>35733000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1551000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3490000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-58671000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-287217000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10001000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-21469000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>265579000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>130404000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4169000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>23384000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8697000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2168000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2168000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1035000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1920000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1723000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1760000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5240000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>110000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2320000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1760000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2770000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1750000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-3020000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-750000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>10640000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2150000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-690000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4990000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2310000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>9290000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2640000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-800000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2600000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-4840000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>580000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>4690000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1810000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-4540000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3290000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-4500000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2750000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-4750000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3480000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-4920000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3280000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-5030000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-4080000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-35460000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-8210000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>39000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-11420000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-56820000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>88810000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-9020000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-2880000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B7">
+        <v>-7372000.0</v>
+      </c>
+      <c r="C7">
+        <v>1176358.0</v>
+      </c>
+      <c r="D7">
         <v>-2404118.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5683300.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7957000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8259000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1210305.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4941305.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3731000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3192584.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1254000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5612000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2491000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2022000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1785000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1064000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>934000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3838000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4759000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5929000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>784000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>939000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>20230.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>12646000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4743000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1706000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-7679000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-2100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1300000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>7500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1800000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-2500000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1500000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>7300000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-2200000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-2500000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-1500000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>10300000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-3300000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-4200000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-3600000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-3300000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>11200000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-800000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-4100000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-3300000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-4000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>2600000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>3200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-3200000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-5600000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-4400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-4700000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>500000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-3800000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3100000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-4100000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-1900000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-5000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-3500000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-33400000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-9300000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-7200000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-8100000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-10900000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>86800000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>375000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-422000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-418000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>3421000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>2149000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>373000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>-3360000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1342802.0</v>
+      </c>
+      <c r="D9">
         <v>787270.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-1538528.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-558000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1613000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-3305448.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>611448.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2694000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1422469.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-50569.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>375124.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-422000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-353727.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3347085.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2125432.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>373000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-6772.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3903.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-5041.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6772000.0</v>
       </c>
       <c r="V9">
         <v>-6772000.0</v>
       </c>
       <c r="W9">
+        <v>-6772000.0</v>
+      </c>
+      <c r="X9">
+        <v>-6772000.0</v>
+      </c>
+      <c r="Y9">
         <v>-9000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>15000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>272000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-57000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>112000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-286000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-41000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>98000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>561000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>35000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-50000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>12000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>3000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-586000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-89000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>69000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>30000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>215000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>264000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-180000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>565000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1563000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>380000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>50000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-12000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-227000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>407000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>719000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-1021000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-443000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-586000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-1158000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>591000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>106756000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-107353000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-132710000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-35720000.0</v>
       </c>
-      <c r="BO9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>-1748000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1418922.0</v>
+      </c>
+      <c r="D10">
         <v>270654.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>46877.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>58000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>93000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>215103.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-99103.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>121000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>58597.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-306000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>183000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-120000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-383000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3347085.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2125432.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10">
         <v>10000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>33000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>-26000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>26000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>972000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>368000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-920000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-353000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>41000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-132000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>444000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>130000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-461000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-542000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AT10"/>
       <c r="AU10">
+        <v>24000.0</v>
+      </c>
+      <c r="AV10"/>
+      <c r="AW10">
         <v>2000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-2000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>304000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>108000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-9000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-107000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>283000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-135000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>64000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-93000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-98000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-23000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-147000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>69000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-44000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-89000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>28189000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-28317000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>146415000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-662673000.0</v>
       </c>
-      <c r="BO10"/>
+      <c r="BQ10"/>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-1707000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-2121000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>604000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1617000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3078000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-3734000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7329000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>670000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="U11"/>
+      <c r="V11">
         <v>-518000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>759000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-2421000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4736000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5210000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1343000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12297000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-23995000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10874000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4323000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4323000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="U12"/>
+      <c r="V12">
         <v>-768000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>59000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>59000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>3318000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-8517000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-8517000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6646000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1442000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2046000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-4887000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2264000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2264000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="U13"/>
+      <c r="V13">
         <v>1302000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>180000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>180000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B14">
+        <v>2678000.0</v>
+      </c>
+      <c r="C14">
+        <v>97000.0</v>
+      </c>
+      <c r="D14">
         <v>2628000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2527000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2516000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2415000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2227000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1945000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1721000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1613000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1611000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1257000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1060000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1016000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>594000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>576000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>410000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>364000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>416000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>440000.0</v>
       </c>
       <c r="U14">
         <v>442000.0</v>
       </c>
       <c r="V14">
+        <v>440000.0</v>
+      </c>
+      <c r="W14">
         <v>442000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
+        <v>442000.0</v>
+      </c>
+      <c r="Y14">
         <v>-218000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>19000.0</v>
       </c>
-      <c r="Y14"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>10000.0</v>
       </c>
       <c r="AC14">
         <v>10000.0</v>
       </c>
       <c r="AD14">
         <v>10000.0</v>
       </c>
       <c r="AE14">
+        <v>10000.0</v>
+      </c>
+      <c r="AF14">
+        <v>10000.0</v>
+      </c>
+      <c r="AG14">
         <v>-150000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="AI14">
         <v>210000.0</v>
       </c>
       <c r="AJ14">
+        <v>330000.0</v>
+      </c>
+      <c r="AK14">
+        <v>210000.0</v>
+      </c>
+      <c r="AL14">
         <v>230000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>240000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>220000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>570000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>580000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AQ14">
         <v>560000.0</v>
       </c>
       <c r="AR14">
-        <v>570000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AS14">
-        <v>580000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="AT14">
         <v>570000.0</v>
       </c>
       <c r="AU14">
+        <v>580000.0</v>
+      </c>
+      <c r="AV14">
         <v>570000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
+        <v>570000.0</v>
+      </c>
+      <c r="AX14">
         <v>580000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>580000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>630000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="BA14">
         <v>630000.0</v>
       </c>
       <c r="BB14">
+        <v>650000.0</v>
+      </c>
+      <c r="BC14">
+        <v>630000.0</v>
+      </c>
+      <c r="BD14">
         <v>660000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>640000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>690000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>580000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>660000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>720000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>720000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>710000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>680000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>780000.0</v>
       </c>
       <c r="BM14">
         <v>730000.0</v>
       </c>
       <c r="BN14">
+        <v>780000.0</v>
+      </c>
+      <c r="BO14">
+        <v>730000.0</v>
+      </c>
+      <c r="BP14">
         <v>290000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>0.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B16">
+        <v>47575000.0</v>
+      </c>
+      <c r="C16">
+        <v>30213000.0</v>
+      </c>
+      <c r="D16">
         <v>35903000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>11757000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>56650000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>129395000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>67413000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>54816000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>129609000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>85671000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>51204000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>52755000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>49265000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>107936000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>395153000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>405154000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>426623000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>161044000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30640000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>34809000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>11425000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2728000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4896000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>378000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2393000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3428000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5377000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>8540000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>10340000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5110000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6980000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>9240000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>11030000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>14700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>16650000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>18480000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>21450000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>22240000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>11550000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>13710000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>14410000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>19390000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>21690000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>12460000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>15100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>15900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>18460000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>23280000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>22690000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>17990000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>19860000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>24410000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>27700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>32150000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>29450000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>34220000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>37680000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>42520000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>45870000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>50920000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>54940000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>90390000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>98600000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>59680000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>71080000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>127910000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>39080000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3320000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21623,447 +22424,463 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-20130000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10581220.0</v>
+      </c>
+      <c r="D18">
         <v>-14727000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-12269750.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-23749000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-12525000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-24242000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-25593547.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-15737000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15936281.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17523000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-17285000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-21367000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-12702000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-10256000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-20722000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-17474000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17200000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3589000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-14775000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3404000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2800000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-917000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1036000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1994000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1638000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2240000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1150000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1990000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1761000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2784000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2017000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1625000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-3066000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1879000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-2592000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2160000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-5593000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-1800000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-2477000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2880000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-2123000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2912000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-2620000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-3883000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-3889000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-2640000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-2510000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-3160000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-3070000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-3130000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-2680000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-3610000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-3490000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-3820000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-3520000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-3780000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-4260000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-5760000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-4070000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-4920000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-11320000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-10600000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-11210000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-9300000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-10830000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B19">
+        <v>39464000.0</v>
+      </c>
+      <c r="C19">
+        <v>9054000.0</v>
+      </c>
+      <c r="D19">
         <v>39483000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-33343000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-49844000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>74038000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>33607000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-52695000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>53242000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>45051000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>11466000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>19295000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-37119000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-281355000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-604000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7382000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2659000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-134327000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>150000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-152773000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>12291000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>110000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>504000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>95623000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -22087,1813 +22904,1865 @@
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22">
+        <v>-12098000.0</v>
+      </c>
+      <c r="C22">
+        <v>-17037000.0</v>
+      </c>
+      <c r="D22">
         <v>-20920000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-22651000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-12432000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-34545000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-30186000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-19897000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-15557000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-10753000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-13473000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-12948000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-16226000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-8038000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-24328000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>9015000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-27033000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-13036000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-7995000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6629000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3595000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3846000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3312000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-21347000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1510000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1592000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1234000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1520000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-20000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1580000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2710000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-570000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2950000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-11590000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-2980000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3930000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-4580000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-3840000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-3930000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-25590000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-4520000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-4500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4150000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1440000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4160000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-5670000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-5380000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-4400000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-4490000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-4950000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-5360000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-5050000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4540000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4600000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3560000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-3560000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-3740000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-3690000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-5280000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-8200000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-4580000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-6690000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-3620000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-9750000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-8520000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-11910000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-7440000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-3770000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>181</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-9886.0</v>
+      </c>
+      <c r="D23">
         <v>-418000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-364524.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1793.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4992.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>600.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>18000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2752884.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>80000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>64000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>13000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6727000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>218000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>38000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>282944000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2581000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-996121.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>187897000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-5710734.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>110000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3600000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1263000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1035000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1920000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5348000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1759000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7280000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-70000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>50000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-1772000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>30000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2880000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1747000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>770000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1280000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>13230000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>29999.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6510000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-3200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>180000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>13190000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-2642000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>10000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-840000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4830000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7440000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1220000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-20000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1230000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5070000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1150000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-60000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>60000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-1130000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>10000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-220000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>60000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-1170000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-50000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-1140000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>99770000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-1248000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-280000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1858970.0</v>
+      </c>
+      <c r="D24">
         <v>-618047.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-81467000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>782000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1219109.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>8434111.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-48999000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>60000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>242979.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>15960.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>21108.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-37119.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2350000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>117.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-117.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-275974000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-276000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-150000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>12291.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>504.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-350000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-11000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-240000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>1370000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-380000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-19000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>4000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-3000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>5000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-774000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-1000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1627000.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24">
+        <v>-1627000.0</v>
+      </c>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>-3000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-1030000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-517000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-20000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-97000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-371000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-110000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-320000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="AZ24">
         <v>-160000.0</v>
       </c>
       <c r="BA24">
+        <v>-200000.0</v>
+      </c>
+      <c r="BB24">
+        <v>-160000.0</v>
+      </c>
+      <c r="BC24">
         <v>330000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>170000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-120000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>180000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-29470000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-4190000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>45080000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-44955070000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>44954990000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-60000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-70000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>8060000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>-5124000.0</v>
+      </c>
+      <c r="C25">
+        <v>6616286.0</v>
+      </c>
+      <c r="D25">
         <v>4199118.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5533304.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-8933000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7741000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2485305.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-4000695.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-3658000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3528136.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3769000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-5494000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-4198000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-10521000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5083000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-29542000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7688000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>95000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5803253.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7268109.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-840000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>787.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3312000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7426000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-4292000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1202000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7061000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1739000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1235000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-7325000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1945000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>984000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1213000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1570000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2504000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3849000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1639000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-9131000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>21891000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>6195000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4826000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3703000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-12352000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>564000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>5720000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3035000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3678000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1494000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-1492000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4422000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>6688000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5113000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>5343000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1553000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3253000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2133000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3497000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1838000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>8454000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1262000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>35226000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>9728000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2134651000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-2124544000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-2156041000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-1758997000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-1008219000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26">
+        <v>-2053000.0</v>
+      </c>
+      <c r="C26">
+        <v>20100.0</v>
+      </c>
+      <c r="D26">
         <v>-1665000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>13000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>8000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1010000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>378000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>157000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>64000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>13000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>330000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>260000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>38000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>276000000.0</v>
       </c>
       <c r="S26">
         <v>276000000.0</v>
       </c>
       <c r="T26">
         <v>276000000.0</v>
       </c>
-      <c r="U26"/>
-[...1 lines deleted...]
-      <c r="W26">
+      <c r="U26">
+        <v>276000000.0</v>
+      </c>
+      <c r="V26">
+        <v>276000000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>263000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>39999.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>50000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>30000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26"/>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26">
         <v>1280000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>11630000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>30000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>60000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>170000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>14390000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AS26"/>
       <c r="AT26">
+        <v>100000.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>5820000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>8660000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>10000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-30000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-10000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>5060000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>60000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>50000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>70000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>10000.0</v>
       </c>
-      <c r="BG26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BI26"/>
       <c r="BJ26">
         <v>60000.0</v>
       </c>
       <c r="BK26">
+        <v>-40000.0</v>
+      </c>
+      <c r="BL26">
+        <v>60000.0</v>
+      </c>
+      <c r="BM26">
         <v>-50000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-10000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>99760000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>49360000.0</v>
       </c>
-      <c r="BO26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B27">
+        <v>2116000.0</v>
+      </c>
+      <c r="C27">
+        <v>-606000.0</v>
+      </c>
+      <c r="D27">
         <v>2196000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2713000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3973000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3838000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6511000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4802000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4784000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4444000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2418000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7325000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6462000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6828000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7214000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5547000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3186000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4228000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>157000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>114000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>72000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>59000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>51000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>102000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>337000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>371000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>305000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>403000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>565000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>476000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>257000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>500000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>526000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1160000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1131000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>971000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>381000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>949000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>285000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>364000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>337000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>472000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1046000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>850000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1195000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>272000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>164000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>172000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>348000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>292000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>67000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>657000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>313000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>37000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>227000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>473000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>742000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>366000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>598000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>284000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>-1798000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>-2128201000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>2131584000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>2169221000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1175954000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1009219000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>-2013000.0</v>
+      </c>
+      <c r="C28">
+        <v>74567.0</v>
+      </c>
+      <c r="D28">
         <v>-1665000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-359288.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>632000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>250600.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>110000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>18000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3118000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>80000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>64000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>13000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6727000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>218000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>38000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>282944000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2581000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-556000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>187897000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>277309266.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>162880.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2581000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1263000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1035000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1920000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5348000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1759000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7280000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-70000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>50000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1772000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>30000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2880000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1747000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>770000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1280000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>13230000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>29999.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>6510000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-3200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>180000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>13190000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-2642000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>10000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-840000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4830000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7440000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1220000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-20000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1230000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5070000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1150000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>-1100000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>60000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1130000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>10000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-220000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>60000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-1170000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-50000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-1140000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>99770000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-1248000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-280000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-19800000.0</v>
+      </c>
+      <c r="C29">
+        <v>-9890356.0</v>
+      </c>
+      <c r="D29">
         <v>-14301000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-11434396.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22833000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-12292000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-22723000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-22092000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-8979000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-12468127.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-13029000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-15472000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-15393000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8693000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-9652000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-13340000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-14815000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12187000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2663000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-12002000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3139000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2406000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2406000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-917000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1036000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1994000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1638000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2240000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1150000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1990000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1760000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2780000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-2010000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1620000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-3060000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1870000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-2490000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-2160000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-5480000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1660000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2350000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-2810000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-1560000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-2780000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2620000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-3880000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-3880000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-2640000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-2490000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-3160000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-3040000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-3110000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2670000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-3640000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-3430000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-3790000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-3240000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-3940000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-3660000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-5500000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-3870000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-4310000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-9770000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-8800000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-8900000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-4830000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-2770000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>39134000.0</v>
+      </c>
+      <c r="C30">
+        <v>5101759.0</v>
+      </c>
+      <c r="D30">
         <v>39483000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-34859212.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-49844000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>74038000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>33609561.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-52697561.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>53242000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>45051000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11466000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>19295000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-43093000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-285364000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-604000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-7382000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2659000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>144987000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-926000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-152773000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12026000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>110000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>110000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-350000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1920000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-11000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-240000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1370000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-380000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-20000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-4000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-10000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-5000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-780000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-10000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>10000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1740000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-140000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-130000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1080000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-130000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-20000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-100000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-380000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-110000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-340000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-160000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-230000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-180000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>320000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>30000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-60000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-30000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-110000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>39999.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-420000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-29730000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-4390000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>44470000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-1620000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-46810000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-2370000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-4540000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-8060000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>