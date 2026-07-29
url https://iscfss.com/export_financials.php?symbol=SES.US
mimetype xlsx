--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2045,51 +2045,51 @@
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
-        <v>-21430000.0</v>
+        <v>-20600000.0</v>
       </c>
       <c r="C28">
         <v>-118234000.0</v>
       </c>
       <c r="D28">
         <v>-71951000.0</v>
       </c>
       <c r="E28">
         <v>-94559000.0</v>
       </c>
       <c r="F28">
         <v>-160497000.0</v>
       </c>
       <c r="G28">
         <v>-1599000.0</v>
       </c>
       <c r="H28">
         <v>-25399000.0</v>
       </c>
       <c r="I28">
         <v>-1681000.0</v>
       </c>
       <c r="J28">
         <v>-4988000.0</v>
       </c>
@@ -2597,51 +2597,51 @@
       </c>
       <c r="N39">
         <v>2600000.0</v>
       </c>
       <c r="O39">
         <v>2100000.0</v>
       </c>
       <c r="P39">
         <v>1300000.0</v>
       </c>
       <c r="Q39">
         <v>1800000.0</v>
       </c>
       <c r="R39">
         <v>700000.0</v>
       </c>
       <c r="S39">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>16164000.0</v>
+        <v>15334000.0</v>
       </c>
       <c r="C40">
         <v>18016000.0</v>
       </c>
       <c r="D40">
         <v>12833000.0</v>
       </c>
       <c r="E40">
         <v>5660000.0</v>
       </c>
       <c r="F40">
         <v>6273000.0</v>
       </c>
       <c r="G40">
         <v>1889000.0</v>
       </c>
       <c r="H40">
         <v>1491000.0</v>
       </c>
       <c r="I40">
         <v>979000.0</v>
       </c>
       <c r="J40">
         <v>1310000.0</v>
       </c>
@@ -3036,51 +3036,51 @@
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>840000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
-        <v>8111000.0</v>
+        <v>8941000.0</v>
       </c>
       <c r="C51">
         <v>10562000.0</v>
       </c>
       <c r="D51">
         <v>13720000.0</v>
       </c>
       <c r="E51">
         <v>12064000.0</v>
       </c>
       <c r="F51">
         <v>3130680.0</v>
       </c>
       <c r="G51">
         <v>840000.0</v>
       </c>
       <c r="H51">
         <v>18707000.0</v>
       </c>
       <c r="I51">
         <v>5390000.0</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
@@ -3091,51 +3091,51 @@
       </c>
       <c r="N51">
         <v>2400000.0</v>
       </c>
       <c r="O51">
         <v>4800000.0</v>
       </c>
       <c r="P51">
         <v>7100000.0</v>
       </c>
       <c r="Q51">
         <v>9000000.0</v>
       </c>
       <c r="R51">
         <v>10000000.0</v>
       </c>
       <c r="S51">
         <v>13400000.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
-        <v>2298000.0</v>
+        <v>3128000.0</v>
       </c>
       <c r="C52">
         <v>2585000.0</v>
       </c>
       <c r="D52">
         <v>2404000.0</v>
       </c>
       <c r="E52">
         <v>1899000.0</v>
       </c>
       <c r="F52">
         <v>1978000.0</v>
       </c>
       <c r="G52">
         <v>840000.0</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
         <v>3271000.0</v>
       </c>
       <c r="M52"/>
       <c r="N52"/>
@@ -6927,51 +6927,51 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
     </row>
     <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
         <v>-39216000.0</v>
       </c>
       <c r="C28">
-        <v>-21430000.0</v>
+        <v>-20600000.0</v>
       </c>
       <c r="D28">
         <v>-26818000.0</v>
       </c>
       <c r="E28">
         <v>-2452000.0</v>
       </c>
       <c r="F28">
         <v>-46523000.0</v>
       </c>
       <c r="G28">
         <v>-118234000.0</v>
       </c>
       <c r="H28">
         <v>-55712000.0</v>
       </c>
       <c r="I28">
         <v>-42994000.0</v>
       </c>
       <c r="J28">
         <v>-117486000.0</v>
       </c>
       <c r="K28">
         <v>-71951000.0</v>
       </c>
@@ -8585,69 +8585,69 @@
       <c r="H39">
         <v>14893000.0</v>
       </c>
       <c r="I39">
         <v>14275000.0</v>
       </c>
       <c r="J39">
         <v>6714000.0</v>
       </c>
       <c r="K39">
         <v>11712000.0</v>
       </c>
       <c r="L39">
         <v>6877000.0</v>
       </c>
       <c r="M39">
         <v>6794000.0</v>
       </c>
       <c r="N39">
         <v>6362000.0</v>
       </c>
       <c r="O39">
         <v>3792000.0</v>
       </c>
       <c r="P39">
-        <v>5595000.0</v>
+        <v>11190000.0</v>
       </c>
       <c r="Q39">
-        <v>5872000.0</v>
+        <v>11744000.0</v>
       </c>
       <c r="R39">
         <v>7416000.0</v>
       </c>
       <c r="S39">
         <v>1563000.0</v>
       </c>
       <c r="T39">
         <v>953000.0</v>
       </c>
       <c r="U39">
         <v>918587.0</v>
       </c>
       <c r="V39">
-        <v>1078502.0</v>
+        <v>-13651498.0</v>
       </c>
       <c r="W39">
         <v>373000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39">
         <v>873000.0</v>
       </c>
       <c r="Z39">
         <v>395000.0</v>
       </c>
       <c r="AA39">
         <v>827000.0</v>
       </c>
       <c r="AB39">
         <v>895000.0</v>
       </c>
       <c r="AC39">
         <v>1000000.0</v>
       </c>
       <c r="AD39">
         <v>800000.0</v>
       </c>
       <c r="AE39">
         <v>500000.0</v>
@@ -8753,57 +8753,57 @@
       </c>
       <c r="BM39">
         <v>2600000.0</v>
       </c>
       <c r="BN39">
         <v>2800000.0</v>
       </c>
       <c r="BO39">
         <v>2100000.0</v>
       </c>
       <c r="BP39">
         <v>3000000.0</v>
       </c>
       <c r="BQ39">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
         <v>18679000.0</v>
       </c>
       <c r="C40">
-        <v>16164000.0</v>
+        <v>15334000.0</v>
       </c>
       <c r="D40">
         <v>20964000.0</v>
       </c>
       <c r="E40">
-        <v>14788000.0</v>
+        <v>16496000.0</v>
       </c>
       <c r="F40">
         <v>11961000.0</v>
       </c>
       <c r="G40">
         <v>18016000.0</v>
       </c>
       <c r="H40">
         <v>13856000.0</v>
       </c>
       <c r="I40">
         <v>8774000.0</v>
       </c>
       <c r="J40">
         <v>8214000.0</v>
       </c>
       <c r="K40">
         <v>12833000.0</v>
       </c>
       <c r="L40">
         <v>6762000.0</v>
       </c>
       <c r="M40">
         <v>8579000.0</v>
       </c>
@@ -10176,51 +10176,51 @@
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
     </row>
     <row r="51" spans="1:69">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
         <v>7724000.0</v>
       </c>
       <c r="C51">
-        <v>8111000.0</v>
+        <v>8941000.0</v>
       </c>
       <c r="D51">
         <v>8456000.0</v>
       </c>
       <c r="E51">
         <v>9305000.0</v>
       </c>
       <c r="F51">
         <v>9529000.0</v>
       </c>
       <c r="G51">
         <v>10562000.0</v>
       </c>
       <c r="H51">
         <v>11028000.0</v>
       </c>
       <c r="I51">
         <v>11822000.0</v>
       </c>
       <c r="J51">
         <v>12123000.0</v>
       </c>
       <c r="K51">
         <v>13720000.0</v>
       </c>
@@ -10369,51 +10369,51 @@
       </c>
       <c r="BM51">
         <v>12300000.0</v>
       </c>
       <c r="BN51">
         <v>12400000.0</v>
       </c>
       <c r="BO51">
         <v>13400000.0</v>
       </c>
       <c r="BP51">
         <v>13100000.0</v>
       </c>
       <c r="BQ51">
         <v>12200000.0</v>
       </c>
     </row>
     <row r="52" spans="1:69">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
         <v>2308000.0</v>
       </c>
       <c r="C52">
-        <v>2298000.0</v>
+        <v>3128000.0</v>
       </c>
       <c r="D52">
         <v>2262000.0</v>
       </c>
       <c r="E52">
         <v>2732000.0</v>
       </c>
       <c r="F52">
         <v>2632000.0</v>
       </c>
       <c r="G52">
         <v>2585000.0</v>
       </c>
       <c r="H52">
         <v>2615000.0</v>
       </c>
       <c r="I52">
         <v>2474000.0</v>
       </c>
       <c r="J52">
         <v>2436000.0</v>
       </c>
       <c r="K52">
         <v>2404000.0</v>
       </c>
@@ -12179,122 +12179,122 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5">
-        <v>-82614000.0</v>
+        <v>-72809000.0</v>
       </c>
       <c r="C5">
-        <v>-109248000.0</v>
+        <v>-99997000.0</v>
       </c>
       <c r="D5">
-        <v>-78158000.0</v>
+        <v>-54253000.0</v>
       </c>
       <c r="E5">
-        <v>-79573000.0</v>
+        <v>-49738000.0</v>
       </c>
       <c r="F5">
-        <v>-32006000.0</v>
+        <v>-31230000.0</v>
       </c>
       <c r="G5">
         <v>-13903000.0</v>
       </c>
       <c r="H5">
         <v>-15290000.0</v>
       </c>
       <c r="I5">
         <v>-8864000.0</v>
       </c>
       <c r="J5">
         <v>-26923000.0</v>
       </c>
       <c r="K5">
         <v>-22633000.0</v>
       </c>
       <c r="L5">
         <v>-37510000.0</v>
       </c>
       <c r="M5">
         <v>-13859000.0</v>
       </c>
       <c r="N5">
         <v>-19628000.0</v>
       </c>
       <c r="O5">
         <v>-21710000.0</v>
       </c>
       <c r="P5">
         <v>-16160000.0</v>
       </c>
       <c r="Q5">
         <v>-22418000.0</v>
       </c>
       <c r="R5">
         <v>-29539000.0</v>
       </c>
       <c r="S5">
         <v>-415357000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>-72319000.0</v>
+        <v>-62514000.0</v>
       </c>
       <c r="C6">
-        <v>-100940000.0</v>
+        <v>-91689000.0</v>
       </c>
       <c r="D6">
-        <v>-72617000.0</v>
+        <v>-48712000.0</v>
       </c>
       <c r="E6">
-        <v>-76977000.0</v>
+        <v>-47142000.0</v>
       </c>
       <c r="F6">
-        <v>-30344000.0</v>
+        <v>-29568000.0</v>
       </c>
       <c r="G6">
         <v>-12197000.0</v>
       </c>
       <c r="H6">
         <v>-14372000.0</v>
       </c>
       <c r="I6">
         <v>-8827000.0</v>
       </c>
       <c r="J6">
         <v>-26857000.0</v>
       </c>
       <c r="K6">
         <v>-21764000.0</v>
       </c>
       <c r="L6">
         <v>-35907000.0</v>
       </c>
       <c r="M6">
         <v>-11569000.0</v>
       </c>
       <c r="N6">
         <v>-17328000.0</v>
       </c>
@@ -14096,108 +14096,108 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5">
-        <v>-17869000.0</v>
+        <v>-11684000.0</v>
       </c>
       <c r="C5">
-        <v>-17685000.0</v>
+        <v>-17370000.0</v>
       </c>
       <c r="D5">
         <v>-21028000.0</v>
       </c>
       <c r="E5">
         <v>-21983000.0</v>
       </c>
       <c r="F5">
-        <v>-23273000.0</v>
+        <v>-12428000.0</v>
       </c>
       <c r="G5">
-        <v>-29133000.0</v>
+        <v>-34788000.0</v>
       </c>
       <c r="H5">
-        <v>-34217000.0</v>
+        <v>-30048000.0</v>
       </c>
       <c r="I5">
-        <v>-24627000.0</v>
+        <v>-19801000.0</v>
       </c>
       <c r="J5">
-        <v>-21271000.0</v>
+        <v>-15360000.0</v>
       </c>
       <c r="K5">
-        <v>-17918000.0</v>
+        <v>-12284000.0</v>
       </c>
       <c r="L5">
-        <v>-19357000.0</v>
+        <v>-13265000.0</v>
       </c>
       <c r="M5">
-        <v>-19271000.0</v>
+        <v>-12621000.0</v>
       </c>
       <c r="N5">
-        <v>-21612000.0</v>
+        <v>-16083000.0</v>
       </c>
       <c r="O5">
-        <v>-19588000.0</v>
+        <v>-7702000.0</v>
       </c>
       <c r="P5">
-        <v>-21729000.0</v>
+        <v>-24207000.0</v>
       </c>
       <c r="Q5">
-        <v>-19059000.0</v>
+        <v>9193000.0</v>
       </c>
       <c r="R5">
-        <v>-19197000.0</v>
+        <v>-27022000.0</v>
       </c>
       <c r="S5">
-        <v>-12952000.0</v>
+        <v>-13033000.0</v>
       </c>
       <c r="T5">
-        <v>-10688000.0</v>
+        <v>-10622000.0</v>
       </c>
       <c r="U5">
-        <v>-6557000.0</v>
+        <v>-6610000.0</v>
       </c>
       <c r="V5">
         <v>-4439000.0</v>
       </c>
       <c r="W5">
         <v>-3821000.0</v>
       </c>
       <c r="X5">
         <v>-3265000.0</v>
       </c>
       <c r="Y5">
         <v>-21090000.0</v>
       </c>
       <c r="Z5">
         <v>-1176000.0</v>
       </c>
       <c r="AA5">
         <v>-1903000.0</v>
       </c>
       <c r="AB5">
         <v>-1689000.0</v>
       </c>
       <c r="AC5">
         <v>-1201000.0</v>
       </c>
@@ -14305,108 +14305,108 @@
       </c>
       <c r="BL5">
         <v>-3863000.0</v>
       </c>
       <c r="BM5">
         <v>-10286000.0</v>
       </c>
       <c r="BN5">
         <v>-286610000.0</v>
       </c>
       <c r="BO5">
         <v>-512772000.0</v>
       </c>
       <c r="BP5">
         <v>105505000.0</v>
       </c>
       <c r="BQ5">
         <v>-3730000.0</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>-15191000.0</v>
+        <v>-9006000.0</v>
       </c>
       <c r="C6">
-        <v>-15061000.0</v>
+        <v>-14746000.0</v>
       </c>
       <c r="D6">
         <v>-18400000.0</v>
       </c>
       <c r="E6">
         <v>-19456000.0</v>
       </c>
       <c r="F6">
-        <v>-20757000.0</v>
+        <v>-9912000.0</v>
       </c>
       <c r="G6">
-        <v>-26718000.0</v>
+        <v>-32373000.0</v>
       </c>
       <c r="H6">
-        <v>-31990000.0</v>
+        <v>-27821000.0</v>
       </c>
       <c r="I6">
-        <v>-22682000.0</v>
+        <v>-17856000.0</v>
       </c>
       <c r="J6">
-        <v>-19550000.0</v>
+        <v>-13639000.0</v>
       </c>
       <c r="K6">
-        <v>-16305000.0</v>
+        <v>-10671000.0</v>
       </c>
       <c r="L6">
-        <v>-17746000.0</v>
+        <v>-11654000.0</v>
       </c>
       <c r="M6">
-        <v>-18014000.0</v>
+        <v>-11364000.0</v>
       </c>
       <c r="N6">
-        <v>-20552000.0</v>
+        <v>-15023000.0</v>
       </c>
       <c r="O6">
-        <v>-18572000.0</v>
+        <v>-6686000.0</v>
       </c>
       <c r="P6">
-        <v>-21135000.0</v>
+        <v>-23613000.0</v>
       </c>
       <c r="Q6">
-        <v>-18483000.0</v>
+        <v>9769000.0</v>
       </c>
       <c r="R6">
-        <v>-18787000.0</v>
+        <v>-26612000.0</v>
       </c>
       <c r="S6">
-        <v>-12588000.0</v>
+        <v>-12669000.0</v>
       </c>
       <c r="T6">
-        <v>-10272000.0</v>
+        <v>-10206000.0</v>
       </c>
       <c r="U6">
-        <v>-6115000.0</v>
+        <v>-6168000.0</v>
       </c>
       <c r="V6">
         <v>-3999000.0</v>
       </c>
       <c r="W6">
         <v>-3379000.0</v>
       </c>
       <c r="X6">
         <v>-2843667.0</v>
       </c>
       <c r="Y6">
         <v>-21308000.0</v>
       </c>
       <c r="Z6">
         <v>-1157000.0</v>
       </c>
       <c r="AA6">
         <v>-1263000.0</v>
       </c>
       <c r="AB6">
         <v>-910000.0</v>
       </c>
       <c r="AC6">
         <v>-1191000.0</v>
       </c>
@@ -20121,51 +20121,51 @@
       </c>
       <c r="BO1" t="s">
         <v>127</v>
       </c>
       <c r="BP1" t="s">
         <v>128</v>
       </c>
       <c r="BQ1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>161</v>
       </c>
       <c r="B2">
         <v>30213000.0</v>
       </c>
       <c r="C2">
         <v>35903000.0</v>
       </c>
       <c r="D2">
         <v>12408000.0</v>
       </c>
       <c r="E2">
-        <v>56052000.0</v>
+        <v>56650000.0</v>
       </c>
       <c r="F2">
         <v>129395000.0</v>
       </c>
       <c r="G2">
         <v>67413000.0</v>
       </c>
       <c r="H2">
         <v>56069000.0</v>
       </c>
       <c r="I2">
         <v>129609000.0</v>
       </c>
       <c r="J2">
         <v>85671000.0</v>
       </c>
       <c r="K2">
         <v>49938000.0</v>
       </c>
       <c r="L2">
         <v>52755000.0</v>
       </c>
       <c r="M2">
         <v>49265000.0</v>
       </c>
@@ -20330,51 +20330,51 @@
       </c>
       <c r="BO2">
         <v>39100000.0</v>
       </c>
       <c r="BP2">
         <v>48100000.0</v>
       </c>
       <c r="BQ2">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>162</v>
       </c>
       <c r="B3">
         <v>330000</v>
       </c>
       <c r="C3">
         <v>690864</v>
       </c>
       <c r="D3">
         <v>426000</v>
       </c>
       <c r="E3">
-        <v>835353</v>
+        <v>804000</v>
       </c>
       <c r="F3">
         <v>916000</v>
       </c>
       <c r="G3">
         <v>233000</v>
       </c>
       <c r="H3">
         <v>1519000</v>
       </c>
       <c r="I3">
         <v>3647046</v>
       </c>
       <c r="J3">
         <v>6758000</v>
       </c>
       <c r="K3">
         <v>3468154</v>
       </c>
       <c r="L3">
         <v>4494000</v>
       </c>
       <c r="M3">
         <v>1813000</v>
       </c>
@@ -20709,51 +20709,51 @@
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>165</v>
       </c>
       <c r="B6">
         <v>17362000.0</v>
       </c>
       <c r="C6">
         <v>-5733000.0</v>
       </c>
       <c r="D6">
         <v>23495000.0</v>
       </c>
       <c r="E6">
-        <v>-44295000.0</v>
+        <v>-44242000.0</v>
       </c>
       <c r="F6">
         <v>-72745000.0</v>
       </c>
       <c r="G6">
         <v>61982000.0</v>
       </c>
       <c r="H6">
         <v>11344000.0</v>
       </c>
       <c r="I6">
         <v>-74793000.0</v>
       </c>
       <c r="J6">
         <v>43938000.0</v>
       </c>
       <c r="K6">
         <v>35733000.0</v>
       </c>
       <c r="L6">
         <v>-1551000.0</v>
       </c>
       <c r="M6">
         <v>3490000.0</v>
       </c>
@@ -20915,54 +20915,54 @@
       </c>
       <c r="BN6">
         <v>-56820000.0</v>
       </c>
       <c r="BO6">
         <v>88810000.0</v>
       </c>
       <c r="BP6">
         <v>-9020000.0</v>
       </c>
       <c r="BQ6">
         <v>-2880000.0</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" t="s">
         <v>166</v>
       </c>
       <c r="B7">
         <v>-7372000.0</v>
       </c>
       <c r="C7">
         <v>1176358.0</v>
       </c>
       <c r="D7">
-        <v>-2404118.0</v>
+        <v>-2351000.0</v>
       </c>
       <c r="E7">
-        <v>5683300.0</v>
+        <v>5724000.0</v>
       </c>
       <c r="F7">
         <v>-7957000.0</v>
       </c>
       <c r="G7">
         <v>8259000.0</v>
       </c>
       <c r="H7">
         <v>1210305.0</v>
       </c>
       <c r="I7">
         <v>-4941305.0</v>
       </c>
       <c r="J7">
         <v>3731000.0</v>
       </c>
       <c r="K7">
         <v>-3192584.0</v>
       </c>
       <c r="L7">
         <v>1254000.0</v>
       </c>
       <c r="M7">
         <v>-5612000.0</v>
       </c>
@@ -21209,54 +21209,54 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
     </row>
     <row r="9" spans="1:69">
       <c r="A9" t="s">
         <v>168</v>
       </c>
       <c r="B9">
         <v>-3360000.0</v>
       </c>
       <c r="C9">
         <v>-1342802.0</v>
       </c>
       <c r="D9">
-        <v>787270.0</v>
+        <v>776000.0</v>
       </c>
       <c r="E9">
-        <v>-1538528.0</v>
+        <v>-1501000.0</v>
       </c>
       <c r="F9">
         <v>-558000.0</v>
       </c>
       <c r="G9">
         <v>1613000.0</v>
       </c>
       <c r="H9">
         <v>-3305448.0</v>
       </c>
       <c r="I9">
         <v>611448.0</v>
       </c>
       <c r="J9">
         <v>2694000.0</v>
       </c>
       <c r="K9">
         <v>-1422469.0</v>
       </c>
       <c r="L9">
         <v>-50569.0</v>
       </c>
       <c r="M9">
         <v>375124.0</v>
       </c>
@@ -21404,54 +21404,54 @@
       <c r="BM9">
         <v>106756000.0</v>
       </c>
       <c r="BN9">
         <v>-107353000.0</v>
       </c>
       <c r="BO9">
         <v>-132710000.0</v>
       </c>
       <c r="BP9">
         <v>-35720000.0</v>
       </c>
       <c r="BQ9"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" t="s">
         <v>169</v>
       </c>
       <c r="B10">
         <v>-1748000.0</v>
       </c>
       <c r="C10">
         <v>-1418922.0</v>
       </c>
       <c r="D10">
-        <v>270654.0</v>
+        <v>265000.0</v>
       </c>
       <c r="E10">
-        <v>46877.0</v>
+        <v>45000.0</v>
       </c>
       <c r="F10">
         <v>58000.0</v>
       </c>
       <c r="G10">
         <v>93000.0</v>
       </c>
       <c r="H10">
         <v>215103.0</v>
       </c>
       <c r="I10">
         <v>-99103.0</v>
       </c>
       <c r="J10">
         <v>121000.0</v>
       </c>
       <c r="K10">
         <v>58597.0</v>
       </c>
       <c r="L10">
         <v>-306000.0</v>
       </c>
       <c r="M10">
         <v>183000.0</v>
       </c>
@@ -22159,51 +22159,51 @@
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>175</v>
       </c>
       <c r="B16">
         <v>47575000.0</v>
       </c>
       <c r="C16">
         <v>30213000.0</v>
       </c>
       <c r="D16">
         <v>35903000.0</v>
       </c>
       <c r="E16">
-        <v>11757000.0</v>
+        <v>12408000.0</v>
       </c>
       <c r="F16">
         <v>56650000.0</v>
       </c>
       <c r="G16">
         <v>129395000.0</v>
       </c>
       <c r="H16">
         <v>67413000.0</v>
       </c>
       <c r="I16">
         <v>54816000.0</v>
       </c>
       <c r="J16">
         <v>129609000.0</v>
       </c>
       <c r="K16">
         <v>85671000.0</v>
       </c>
       <c r="L16">
         <v>51204000.0</v>
       </c>
       <c r="M16">
         <v>52755000.0</v>
       </c>
@@ -22441,51 +22441,51 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
     </row>
     <row r="18" spans="1:69">
       <c r="A18" t="s">
         <v>177</v>
       </c>
       <c r="B18">
         <v>-20130000.0</v>
       </c>
       <c r="C18">
         <v>-10581220.0</v>
       </c>
       <c r="D18">
         <v>-14727000.0</v>
       </c>
       <c r="E18">
-        <v>-12269750.0</v>
+        <v>-11625000.0</v>
       </c>
       <c r="F18">
         <v>-23749000.0</v>
       </c>
       <c r="G18">
         <v>-12525000.0</v>
       </c>
       <c r="H18">
         <v>-24242000.0</v>
       </c>
       <c r="I18">
         <v>-25593547.0</v>
       </c>
       <c r="J18">
         <v>-15737000.0</v>
       </c>
       <c r="K18">
         <v>-15936281.0</v>
       </c>
       <c r="L18">
         <v>-17523000.0</v>
       </c>
       <c r="M18">
         <v>-17285000.0</v>
       </c>
@@ -23120,59 +23120,61 @@
         <v>-6690000.0</v>
       </c>
       <c r="BL22">
         <v>-3620000.0</v>
       </c>
       <c r="BM22">
         <v>-9750000.0</v>
       </c>
       <c r="BN22">
         <v>-8520000.0</v>
       </c>
       <c r="BO22">
         <v>-11910000.0</v>
       </c>
       <c r="BP22">
         <v>-7440000.0</v>
       </c>
       <c r="BQ22">
         <v>-3770000.0</v>
       </c>
     </row>
     <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>181</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-2053000.0</v>
+      </c>
       <c r="C23">
         <v>-9886.0</v>
       </c>
       <c r="D23">
-        <v>-418000.0</v>
+        <v>-1665000.0</v>
       </c>
       <c r="E23">
-        <v>-364524.0</v>
+        <v>-358000.0</v>
       </c>
       <c r="F23">
         <v>8000.0</v>
       </c>
       <c r="G23">
         <v>1793.0</v>
       </c>
       <c r="H23">
         <v>-4992.0</v>
       </c>
       <c r="I23">
         <v>600.0</v>
       </c>
       <c r="J23">
         <v>18000.0</v>
       </c>
       <c r="K23">
         <v>2752884.0</v>
       </c>
       <c r="L23">
         <v>80000.0</v>
       </c>
       <c r="M23">
         <v>64000.0</v>
       </c>
@@ -23332,99 +23334,99 @@
       <c r="BM23">
         <v>-50000.0</v>
       </c>
       <c r="BN23">
         <v>-1140000.0</v>
       </c>
       <c r="BO23">
         <v>99770000.0</v>
       </c>
       <c r="BP23">
         <v>-1248000.0</v>
       </c>
       <c r="BQ23">
         <v>-280000.0</v>
       </c>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>1858970.0</v>
       </c>
       <c r="D24">
-        <v>-618047.0</v>
+        <v>795000.0</v>
       </c>
       <c r="E24">
         <v>-81467000.0</v>
       </c>
       <c r="F24">
         <v>782000.0</v>
       </c>
       <c r="G24">
         <v>-1219109.0</v>
       </c>
       <c r="H24">
         <v>8434111.0</v>
       </c>
       <c r="I24">
-        <v>-48999000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="J24">
         <v>60000.0</v>
       </c>
       <c r="K24">
         <v>242979.0</v>
       </c>
       <c r="L24">
         <v>15960.0</v>
       </c>
       <c r="M24">
         <v>21108.0</v>
       </c>
       <c r="N24">
         <v>-37119.0</v>
       </c>
       <c r="O24">
         <v>2350000.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>117.0</v>
       </c>
       <c r="R24">
         <v>-117.0</v>
       </c>
       <c r="S24">
         <v>-275974000.0</v>
       </c>
       <c r="T24">
-        <v>-276000000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="U24">
         <v>-150000.0</v>
       </c>
       <c r="V24">
         <v>12291.0</v>
       </c>
       <c r="W24">
         <v>504.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>-350000.0</v>
       </c>
       <c r="Z24">
         <v>1000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24">
         <v>-11000.0</v>
       </c>
       <c r="AC24">
         <v>-240000.0</v>
       </c>
       <c r="AD24"/>
@@ -23525,54 +23527,54 @@
       </c>
       <c r="BN24">
         <v>44954990000.0</v>
       </c>
       <c r="BO24">
         <v>-60000.0</v>
       </c>
       <c r="BP24">
         <v>-70000.0</v>
       </c>
       <c r="BQ24">
         <v>8060000.0</v>
       </c>
     </row>
     <row r="25" spans="1:69">
       <c r="A25" t="s">
         <v>183</v>
       </c>
       <c r="B25">
         <v>-5124000.0</v>
       </c>
       <c r="C25">
         <v>6616286.0</v>
       </c>
       <c r="D25">
-        <v>4199118.0</v>
+        <v>4164000.0</v>
       </c>
       <c r="E25">
-        <v>5533304.0</v>
+        <v>866000.0</v>
       </c>
       <c r="F25">
         <v>-8933000.0</v>
       </c>
       <c r="G25">
         <v>7741000.0</v>
       </c>
       <c r="H25">
         <v>-2485305.0</v>
       </c>
       <c r="I25">
         <v>-4000695.0</v>
       </c>
       <c r="J25">
         <v>-3658000.0</v>
       </c>
       <c r="K25">
         <v>-3528136.0</v>
       </c>
       <c r="L25">
         <v>3769000.0</v>
       </c>
       <c r="M25">
         <v>-5494000.0</v>
       </c>
@@ -23901,51 +23903,51 @@
       <c r="BM26">
         <v>-50000.0</v>
       </c>
       <c r="BN26">
         <v>-10000.0</v>
       </c>
       <c r="BO26">
         <v>99760000.0</v>
       </c>
       <c r="BP26">
         <v>49360000.0</v>
       </c>
       <c r="BQ26"/>
     </row>
     <row r="27" spans="1:69">
       <c r="A27" t="s">
         <v>185</v>
       </c>
       <c r="B27">
         <v>2116000.0</v>
       </c>
       <c r="C27">
         <v>-606000.0</v>
       </c>
       <c r="D27">
-        <v>2196000.0</v>
+        <v>2178000.0</v>
       </c>
       <c r="E27">
         <v>2713000.0</v>
       </c>
       <c r="F27">
         <v>3973000.0</v>
       </c>
       <c r="G27">
         <v>3838000.0</v>
       </c>
       <c r="H27">
         <v>6511000.0</v>
       </c>
       <c r="I27">
         <v>4802000.0</v>
       </c>
       <c r="J27">
         <v>4784000.0</v>
       </c>
       <c r="K27">
         <v>4444000.0</v>
       </c>
       <c r="L27">
         <v>2418000.0</v>
       </c>
@@ -24111,51 +24113,51 @@
       </c>
       <c r="BO27">
         <v>2169221000.0</v>
       </c>
       <c r="BP27">
         <v>1175954000.0</v>
       </c>
       <c r="BQ27">
         <v>1009219000.0</v>
       </c>
     </row>
     <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>186</v>
       </c>
       <c r="B28">
         <v>-2013000.0</v>
       </c>
       <c r="C28">
         <v>74567.0</v>
       </c>
       <c r="D28">
         <v>-1665000.0</v>
       </c>
       <c r="E28">
-        <v>-359288.0</v>
+        <v>-353000.0</v>
       </c>
       <c r="F28">
         <v>8000.0</v>
       </c>
       <c r="G28">
         <v>632000.0</v>
       </c>
       <c r="H28">
         <v>250600.0</v>
       </c>
       <c r="I28">
         <v>110000.0</v>
       </c>
       <c r="J28">
         <v>18000.0</v>
       </c>
       <c r="K28">
         <v>3118000.0</v>
       </c>
       <c r="L28">
         <v>80000.0</v>
       </c>
       <c r="M28">
         <v>64000.0</v>
       </c>
@@ -24318,51 +24320,51 @@
       </c>
       <c r="BO28">
         <v>99770000.0</v>
       </c>
       <c r="BP28">
         <v>-1248000.0</v>
       </c>
       <c r="BQ28">
         <v>-280000.0</v>
       </c>
     </row>
     <row r="29" spans="1:69">
       <c r="A29" t="s">
         <v>187</v>
       </c>
       <c r="B29">
         <v>-19800000.0</v>
       </c>
       <c r="C29">
         <v>-9890356.0</v>
       </c>
       <c r="D29">
         <v>-14301000.0</v>
       </c>
       <c r="E29">
-        <v>-11434396.0</v>
+        <v>-10821000.0</v>
       </c>
       <c r="F29">
         <v>-22833000.0</v>
       </c>
       <c r="G29">
         <v>-12292000.0</v>
       </c>
       <c r="H29">
         <v>-22723000.0</v>
       </c>
       <c r="I29">
         <v>-22092000.0</v>
       </c>
       <c r="J29">
         <v>-8979000.0</v>
       </c>
       <c r="K29">
         <v>-12468127.0</v>
       </c>
       <c r="L29">
         <v>-13029000.0</v>
       </c>
       <c r="M29">
         <v>-15472000.0</v>
       </c>
@@ -24527,51 +24529,51 @@
       </c>
       <c r="BO29">
         <v>-8900000.0</v>
       </c>
       <c r="BP29">
         <v>-4830000.0</v>
       </c>
       <c r="BQ29">
         <v>-2770000.0</v>
       </c>
     </row>
     <row r="30" spans="1:69">
       <c r="A30" t="s">
         <v>188</v>
       </c>
       <c r="B30">
         <v>39134000.0</v>
       </c>
       <c r="C30">
         <v>5101759.0</v>
       </c>
       <c r="D30">
         <v>39483000.0</v>
       </c>
       <c r="E30">
-        <v>-34859212.0</v>
+        <v>-33343000.0</v>
       </c>
       <c r="F30">
         <v>-49844000.0</v>
       </c>
       <c r="G30">
         <v>74038000.0</v>
       </c>
       <c r="H30">
         <v>33609561.0</v>
       </c>
       <c r="I30">
         <v>-52697561.0</v>
       </c>
       <c r="J30">
         <v>53242000.0</v>
       </c>
       <c r="K30">
         <v>45051000.0</v>
       </c>
       <c r="L30">
         <v>11466000.0</v>
       </c>
       <c r="M30">
         <v>19295000.0</v>
       </c>