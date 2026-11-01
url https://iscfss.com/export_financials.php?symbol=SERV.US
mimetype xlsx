--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -4153,81 +4153,81 @@
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>79</v>
       </c>
       <c r="B2">
         <v>18033000.0</v>
       </c>
       <c r="C2">
         <v>1887639.0</v>
       </c>
       <c r="D2">
         <v>1730262.0</v>
       </c>
       <c r="E2">
         <v>1148426.0</v>
       </c>
       <c r="F2">
         <v>42469.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>80</v>
       </c>
       <c r="B3">
-        <v>8212999.0</v>
+        <v>8213000.0</v>
       </c>
       <c r="C3">
         <v>309712.0</v>
       </c>
       <c r="D3">
         <v>1863924.0</v>
       </c>
       <c r="E3">
         <v>388139.0</v>
       </c>
       <c r="F3">
         <v>42469.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>82</v>
       </c>
       <c r="B5">
-        <v>-105016999.0</v>
+        <v>-105017000.0</v>
       </c>
       <c r="C5">
         <v>-38510504.0</v>
       </c>
       <c r="D5">
         <v>-19258609.0</v>
       </c>
       <c r="E5">
         <v>-21218797.0</v>
       </c>
       <c r="F5">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>83</v>
       </c>
       <c r="B6">
         <v>-96804000.0</v>
       </c>
       <c r="C6">
         <v>-38200792.0</v>
       </c>
       <c r="D6">
@@ -4815,51 +4815,51 @@
       </c>
       <c r="N2">
         <v>391367.0</v>
       </c>
       <c r="O2">
         <v>367261.0</v>
       </c>
       <c r="P2">
         <v>427228.0</v>
       </c>
       <c r="Q2">
         <v>341517.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>80</v>
       </c>
       <c r="B3">
         <v>6574000.0</v>
       </c>
       <c r="C3">
         <v>6258000.0</v>
       </c>
       <c r="D3">
-        <v>4875000.0</v>
+        <v>4826000.0</v>
       </c>
       <c r="E3">
         <v>2095000.0</v>
       </c>
       <c r="F3">
         <v>817368.0</v>
       </c>
       <c r="G3">
         <v>474632.0</v>
       </c>
       <c r="H3">
         <v>273152.0</v>
       </c>
       <c r="I3">
         <v>9060.0</v>
       </c>
       <c r="J3">
         <v>9577.0</v>
       </c>
       <c r="K3">
         <v>17923.0</v>
       </c>
       <c r="L3">
         <v>467005.0</v>
       </c>
@@ -4942,51 +4942,51 @@
       </c>
       <c r="N5">
         <v>-4469394.0</v>
       </c>
       <c r="O5">
         <v>-5096378.0</v>
       </c>
       <c r="P5">
         <v>-6452671.0</v>
       </c>
       <c r="Q5">
         <v>-5324493.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>83</v>
       </c>
       <c r="B6">
         <v>-57589000.0</v>
       </c>
       <c r="C6">
         <v>-43394000.0</v>
       </c>
       <c r="D6">
-        <v>-33054000.0</v>
+        <v>-33103000.0</v>
       </c>
       <c r="E6">
         <v>-30920305.0</v>
       </c>
       <c r="F6">
         <v>-20032632.0</v>
       </c>
       <c r="G6">
         <v>-12738257.0</v>
       </c>
       <c r="H6">
         <v>-12846343.0</v>
       </c>
       <c r="I6">
         <v>-7987159.0</v>
       </c>
       <c r="J6">
         <v>-8767670.0</v>
       </c>
       <c r="K6">
         <v>-7683532.0</v>
       </c>
       <c r="L6">
         <v>-4884956.0</v>
       </c>
@@ -6310,51 +6310,51 @@
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>122</v>
       </c>
       <c r="B14">
         <v>8213000.0</v>
       </c>
       <c r="C14">
         <v>309712.0</v>
       </c>
       <c r="D14">
-        <v>3675722.0</v>
+        <v>1863924.0</v>
       </c>
       <c r="E14">
         <v>388139.0</v>
       </c>
       <c r="F14">
         <v>42469.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>124</v>
       </c>
       <c r="B16">
         <v>106239000.0</v>
       </c>
@@ -6508,51 +6508,51 @@
       <c r="B24">
         <v>-911000.0</v>
       </c>
       <c r="C24">
         <v>-65578.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-416012.0</v>
       </c>
       <c r="F24">
         <v>-96647.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>132</v>
       </c>
       <c r="B25">
         <v>-1073000.0</v>
       </c>
       <c r="C25">
         <v>1899502.0</v>
       </c>
       <c r="D25">
-        <v>5175372.0</v>
+        <v>6987170.0</v>
       </c>
       <c r="E25">
         <v>279344.0</v>
       </c>
       <c r="F25">
         <v>11043155.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-3.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>134</v>
       </c>
       <c r="B27">