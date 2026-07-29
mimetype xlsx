--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4047,74 +4047,74 @@
       <c r="D3">
         <v>1863924.0</v>
       </c>
       <c r="E3">
         <v>388139.0</v>
       </c>
       <c r="F3">
         <v>42469.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>81</v>
       </c>
       <c r="B5">
-        <v>-112768999.0</v>
+        <v>-105016999.0</v>
       </c>
       <c r="C5">
-        <v>-38288944.0</v>
+        <v>-38510504.0</v>
       </c>
       <c r="D5">
         <v>-19258609.0</v>
       </c>
       <c r="E5">
         <v>-21218797.0</v>
       </c>
       <c r="F5">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>82</v>
       </c>
       <c r="B6">
-        <v>-104556000.0</v>
+        <v>-96804000.0</v>
       </c>
       <c r="C6">
-        <v>-37979232.0</v>
+        <v>-38200792.0</v>
       </c>
       <c r="D6">
         <v>-17394685.0</v>
       </c>
       <c r="E6">
         <v>-20830658.0</v>
       </c>
       <c r="F6">
         <v>-21623049.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>84</v>
       </c>
@@ -4550,51 +4550,51 @@
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
@@ -4736,119 +4736,119 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>81</v>
       </c>
       <c r="B5">
-        <v>-51782000.0</v>
+        <v>-49652000.0</v>
       </c>
       <c r="C5">
-        <v>-40302000.0</v>
+        <v>-37929000.0</v>
       </c>
       <c r="D5">
         <v>-33015305.0</v>
       </c>
       <c r="E5">
         <v>-20850000.0</v>
       </c>
       <c r="F5">
         <v>-13212889.0</v>
       </c>
       <c r="G5">
-        <v>-13576735.0</v>
+        <v>-13119495.0</v>
       </c>
       <c r="H5">
-        <v>-8445073.0</v>
+        <v>-7996219.0</v>
       </c>
       <c r="I5">
         <v>-8777247.0</v>
       </c>
       <c r="J5">
         <v>-7701455.0</v>
       </c>
       <c r="K5">
         <v>-5351961.0</v>
       </c>
       <c r="L5">
         <v>-6162582.0</v>
       </c>
       <c r="M5">
         <v>-4469394.0</v>
       </c>
       <c r="N5">
         <v>-5096378.0</v>
       </c>
       <c r="O5">
         <v>-6452671.0</v>
       </c>
       <c r="P5">
         <v>-5324493.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>82</v>
       </c>
       <c r="B6">
-        <v>-45524000.0</v>
+        <v>-43394000.0</v>
       </c>
       <c r="C6">
-        <v>-35427000.0</v>
+        <v>-33054000.0</v>
       </c>
       <c r="D6">
         <v>-30920305.0</v>
       </c>
       <c r="E6">
         <v>-20032632.0</v>
       </c>
       <c r="F6">
         <v>-12738257.0</v>
       </c>
       <c r="G6">
-        <v>-13303583.0</v>
+        <v>-12846343.0</v>
       </c>
       <c r="H6">
-        <v>-8436013.0</v>
+        <v>-7987159.0</v>
       </c>
       <c r="I6">
         <v>-8767670.0</v>
       </c>
       <c r="J6">
         <v>-7683532.0</v>
       </c>
       <c r="K6">
         <v>-4884956.0</v>
       </c>
       <c r="L6">
         <v>-5696942.0</v>
       </c>
       <c r="M6">
         <v>-4003755.0</v>
       </c>
       <c r="N6">
         <v>-4630738.0</v>
       </c>
       <c r="O6">
         <v>-6105053.0</v>
       </c>
       <c r="P6">
         <v>-5304364.0</v>
       </c>
@@ -5030,51 +5030,51 @@
       <c r="P11">
         <v>1.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>88</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>6403.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>3403.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
-        <v>448854000000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="I12">
         <v>260120.0</v>
       </c>
       <c r="J12">
         <v>1326522.0</v>
       </c>
       <c r="K12">
         <v>242430.0</v>
       </c>
       <c r="L12">
         <v>1483390.0</v>
       </c>
       <c r="M12">
         <v>496862.0</v>
       </c>
       <c r="N12">
         <v>41744.0</v>
       </c>
       <c r="O12">
         <v>587302.0</v>
       </c>
       <c r="P12">
         <v>34112.0</v>
       </c>
@@ -6258,51 +6258,51 @@
       </c>
       <c r="D22">
         <v>-24813736.0</v>
       </c>
       <c r="E22">
         <v>-21855127.0</v>
       </c>
       <c r="F22">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>129</v>
       </c>
       <c r="B23">
         <v>48000.0</v>
       </c>
       <c r="C23">
         <v>39932101.0</v>
       </c>
       <c r="D23">
         <v>15980350.0</v>
       </c>
       <c r="E23">
-        <v>13886278.0</v>
+        <v>999999.0</v>
       </c>
       <c r="F23">
         <v>18929643.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>130</v>
       </c>
       <c r="B24">
         <v>-911000.0</v>
       </c>
       <c r="C24">
         <v>-65578.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-416012.0</v>
       </c>
       <c r="F24">
         <v>-96647.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
@@ -6580,51 +6580,51 @@
       <c r="F3">
         <v>3460913</v>
       </c>
       <c r="G3">
         <v>4858010</v>
       </c>
       <c r="H3">
         <v>4596077</v>
       </c>
       <c r="I3">
         <v>794978</v>
       </c>
       <c r="J3">
         <v>3340</v>
       </c>
       <c r="K3">
         <v>2421</v>
       </c>
       <c r="L3">
         <v>2493</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O3">
         <v>3561291</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
@@ -7078,51 +7078,51 @@
       <c r="F18">
         <v>-12923727.0</v>
       </c>
       <c r="G18">
         <v>-11121418.0</v>
       </c>
       <c r="H18">
         <v>-10054656.0</v>
       </c>
       <c r="I18">
         <v>-6536840.0</v>
       </c>
       <c r="J18">
         <v>-4081720.0</v>
       </c>
       <c r="K18">
         <v>-3678951.0</v>
       </c>
       <c r="L18">
         <v>-5706636.0</v>
       </c>
       <c r="M18">
         <v>-2876796.0</v>
       </c>
       <c r="N18">
-        <v>-3713409.0</v>
+        <v>-3713410.0</v>
       </c>
       <c r="O18">
         <v>-7979930.0</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>126</v>
       </c>
       <c r="B19">
         <v>3276000.0</v>
       </c>
       <c r="C19">
         <v>-58967000.0</v>
       </c>
       <c r="D19">
         <v>-40210000.0</v>
       </c>
       <c r="E19">
         <v>-78633917.0</v>
       </c>
       <c r="F19">
         <v>-3300083.0</v>
       </c>
@@ -7292,51 +7292,51 @@
       <c r="D23">
         <v>-13000.0</v>
       </c>
       <c r="E23">
         <v>-34970.0</v>
       </c>
       <c r="F23">
         <v>11972738.0</v>
       </c>
       <c r="G23">
         <v>6404551.0</v>
       </c>
       <c r="H23">
         <v>33512886.0</v>
       </c>
       <c r="I23">
         <v>8832.0</v>
       </c>
       <c r="J23">
         <v>5832.0</v>
       </c>
       <c r="K23">
         <v>-3.0</v>
       </c>
       <c r="L23">
-        <v>-2493.0</v>
+        <v>352617.0</v>
       </c>
       <c r="M23">
         <v>-352617.0</v>
       </c>
       <c r="N23">
         <v>2666953.0</v>
       </c>
       <c r="O23">
         <v>2299999.0</v>
       </c>
       <c r="P23">
         <v>1.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>75459941.0</v>
       </c>
       <c r="D24">
         <v>375000.0</v>
       </c>