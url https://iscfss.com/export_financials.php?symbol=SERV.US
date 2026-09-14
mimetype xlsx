--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1787,2197 +1790,2330 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
+        <v>77</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>5505000.0</v>
+      </c>
+      <c r="C2">
         <v>5704000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5014000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7748000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2531000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3654931.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4901665.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3606754.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1387559.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1725064.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2050605.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>944487.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>866904.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>162034.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
+        <v>-32000.0</v>
+      </c>
+      <c r="C5">
         <v>-61000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>138000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>65000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>297999.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>9697000.0</v>
+      </c>
+      <c r="C7">
         <v>4818000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5254000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4147000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2575000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1885723.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2343731.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1613651.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2066254.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2916088.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3071951.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3252675.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3914753.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>5268657.0</v>
       </c>
-      <c r="P7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C8">
         <v>7000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
+        <v>7000.0</v>
+      </c>
+      <c r="F8">
         <v>6000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>5682.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5127.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4283.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3651.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2462.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2450.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2436.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>179.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>1481.0</v>
       </c>
-      <c r="P8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>79112000.0</v>
+      </c>
+      <c r="C10">
         <v>47114000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>106239000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>116839000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>116700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>197758836.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>123266437.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>50913133.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28780034.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>427482.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6756.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3502140.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18912.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>2715719.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>235407000.0</v>
+      </c>
+      <c r="C12">
         <v>187478000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>233409000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>210447000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>183331000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>197758836.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>123266437.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50913133.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>28780034.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>427482.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6756.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3502140.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18912.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>2715719.0</v>
       </c>
-      <c r="P12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
+        <v>7000.0</v>
+      </c>
+      <c r="F13">
         <v>6000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5682.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5127.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4283.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3651.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2462.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2450.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2436.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>81.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>683.0</v>
       </c>
-      <c r="P13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
+        <v>80310583.0</v>
+      </c>
+      <c r="C14">
         <v>76014674.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>73829726.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>58472679.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57514808.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36658834.0</v>
       </c>
       <c r="G14">
         <v>36658834.0</v>
       </c>
       <c r="H14">
+        <v>36658834.0</v>
+      </c>
+      <c r="I14">
         <v>40586781.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33795009.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24556343.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36940918.0</v>
       </c>
       <c r="L14">
         <v>36940918.0</v>
       </c>
       <c r="M14">
         <v>36940918.0</v>
       </c>
       <c r="N14">
         <v>36940918.0</v>
       </c>
       <c r="O14">
         <v>36940918.0</v>
       </c>
       <c r="P14">
         <v>36940918.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>36940918.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
+        <v>1975000.0</v>
+      </c>
+      <c r="C16">
         <v>2524000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20097.0</v>
       </c>
       <c r="G16">
         <v>20097.0</v>
       </c>
       <c r="H16">
+        <v>20097.0</v>
+      </c>
+      <c r="I16">
         <v>14097.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>52863.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>68899.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>63840.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>27998000.0</v>
       </c>
       <c r="C20">
+        <v>27998000.0</v>
+      </c>
+      <c r="D20">
         <v>15530000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>11839000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4588000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>34505000.0</v>
+      </c>
+      <c r="C21">
         <v>36508000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31313000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>32871000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1429000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22">
         <v>0.0</v>
       </c>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22">
-        <v>309711.0</v>
+        <v>0.0</v>
       </c>
       <c r="G22">
         <v>309711.0</v>
       </c>
       <c r="H22">
+        <v>309711.0</v>
+      </c>
+      <c r="I22">
         <v>327363.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>709289.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>736535.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>774349.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>868721.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>622966.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>618262.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>378624000.0</v>
+      </c>
+      <c r="C23">
         <v>340804000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>367751000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>299099000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>214315000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>216594616.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>139600873.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61465361.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>32766495.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4248108.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2804549.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8513675.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5020962.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>8544071.0</v>
       </c>
-      <c r="P23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>230933.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>476850.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>722767.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>1214600.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26">
+        <v>5001000.0</v>
+      </c>
+      <c r="C26">
         <v>9930000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>26344000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>-69415000.0</v>
+      </c>
+      <c r="C28">
         <v>-42296000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-100985000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-112692000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-114125000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-195873113.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-120922706.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-49299482.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-25963780.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8038001.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4366128.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1378885.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8609717.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>4767538.0</v>
       </c>
-      <c r="P28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>351792000.0</v>
+      </c>
+      <c r="C29">
         <v>317790000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>350744000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>283858000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>207206000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>210163668.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>131680914.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56175419.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29213741.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3256731.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2732473.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3997149.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-17637513.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>-10238344.0</v>
       </c>
-      <c r="P29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>5488000.0</v>
+      </c>
+      <c r="C30">
         <v>5604000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1547000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1493000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>656000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1099169.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>278448.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13099.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>93132.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>266030.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2955.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3955.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>0.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>23697.0</v>
       </c>
-      <c r="P30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>228019000.0</v>
+      </c>
+      <c r="C32">
         <v>181396000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>227777000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>206936000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>180841000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>194712527.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>118444723.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>49731394.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26614925.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-9760813.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-4776195.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>268494.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-7290540.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-457985.0</v>
       </c>
-      <c r="P32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>131333000.0</v>
+      </c>
+      <c r="C33">
         <v>139673000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>126676000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>79400000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>27785000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>16624302.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14349403.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6579206.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1884045.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1214960.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1343520.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3388787.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3961381.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>5105054.0</v>
       </c>
-      <c r="P33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>154630.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>158617.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>159716.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>157271.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>162747.0</v>
       </c>
-      <c r="P34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>7560000.0</v>
+      </c>
+      <c r="C35">
         <v>3279000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3710000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2478000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1420000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1173161.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1113212.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>135181.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>35229.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>260273.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>600731.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1288482.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19022132.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>17099215.0</v>
       </c>
-      <c r="P35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
+        <v>3272000.0</v>
+      </c>
+      <c r="C36">
         <v>13320000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>27451000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>612000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>759000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>417407.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>578237.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>512659.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>512658.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>512659.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>343043.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>344143.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>512659.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>346940.0</v>
       </c>
-      <c r="P36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>6396000.0</v>
+      </c>
+      <c r="C39">
         <v>8049000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6119000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7759000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2543000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1112309.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1396874.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3632560.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1299995.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1603101.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>676969.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>750072.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>417703.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>81339.0</v>
       </c>
-      <c r="P39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="Q39"/>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>9430000.0</v>
+      </c>
+      <c r="C40">
         <v>9621000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6482000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3343000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2003000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>890294.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>654466.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>69537.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>98942.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2640158.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>255849.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>159648.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>664840.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>37434.0</v>
       </c>
-      <c r="P40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:16">
+      <c r="Q40"/>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>673832000.0</v>
+      </c>
+      <c r="C42">
         <v>575734000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>559485000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>458398000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>348494001.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>330899711.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>239201220.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>150577074.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>114869809.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>68563764.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>64298525.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>63637358.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>31273553.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>31067018.0</v>
       </c>
-      <c r="P42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>72664000.0</v>
+      </c>
+      <c r="C45">
         <v>71764000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>58847000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39128000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24917000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>19285770.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>16375410.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8397639.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3693419.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3014756.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3125393.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4703655.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4810609.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>5023003.0</v>
       </c>
-      <c r="P45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>60557000.0</v>
+      </c>
+      <c r="C46">
         <v>61847000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52382000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>34078000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>21009000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16206895.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>13771166.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6066547.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1371387.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>702301.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>830861.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2876128.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3448722.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>4592395.0</v>
       </c>
-      <c r="P46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>-322017000.0</v>
+      </c>
+      <c r="C48">
         <v>-257890000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-208886000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-174612000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-141592000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-120741725.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-107525433.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-94405938.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-86409719.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-77372352.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-68334381.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-61270995.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-53625023.0</v>
       </c>
-      <c r="N48"/>
-      <c r="O48">
+      <c r="O48"/>
+      <c r="P48">
         <v>-43520645.0</v>
       </c>
-      <c r="P48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>750000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5549395.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1070000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1151500.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3991109.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>1000000.0</v>
       </c>
-      <c r="P50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>9697000.0</v>
+      </c>
+      <c r="C51">
         <v>4818000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5254000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4147000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2575000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1885723.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2343731.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1613651.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2816254.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8465483.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4372884.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4881025.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8628629.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>7483257.0</v>
       </c>
-      <c r="P51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>2362000.0</v>
+      </c>
+      <c r="C52">
         <v>1886000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1800000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1669000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1155000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>712562.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1230519.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1478470.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2781024.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8359840.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3930770.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3752259.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6818377.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>3697534.0</v>
       </c>
-      <c r="P52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53">
+        <v>156295000.0</v>
+      </c>
+      <c r="C53">
         <v>140364000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>127170000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>93608000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>66631000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>378624000.0</v>
+      </c>
+      <c r="C55">
         <v>340804000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>367751000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>299099000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>214315000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>216594616.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>139600873.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>61465361.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>32766495.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4248108.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2804549.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8513675.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5020962.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>8544071.0</v>
       </c>
-      <c r="P55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:16">
+      <c r="Q55"/>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>247291000.0</v>
+      </c>
+      <c r="C56">
         <v>201131000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>241075000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>219699000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>186530000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>199970314.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>125251470.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>54886155.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>30882450.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3033148.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1461029.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5124888.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1059581.0</v>
       </c>
-      <c r="N56"/>
-      <c r="O56">
+      <c r="O56"/>
+      <c r="P56">
         <v>3439017.0</v>
       </c>
-      <c r="P56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:16">
+      <c r="Q56"/>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>19272000.0</v>
+      </c>
+      <c r="C57">
         <v>19735000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13298000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12763000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5689000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5257787.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6806747.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5154761.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4267525.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12793961.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6237224.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4856394.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8350121.0</v>
       </c>
-      <c r="N57"/>
-      <c r="O57">
+      <c r="O57"/>
+      <c r="P57">
         <v>3897002.0</v>
       </c>
-      <c r="P57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:16">
+      <c r="Q57"/>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>26832000.0</v>
+      </c>
+      <c r="C58">
         <v>23014000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>17008000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>15241000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7109000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6430948.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7919959.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5289942.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4302754.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>13054234.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6837955.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6144876.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>27372253.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>20996217.0</v>
       </c>
-      <c r="P58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:16">
+      <c r="Q58"/>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>351792000.0</v>
+      </c>
+      <c r="C60">
         <v>317790000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>350744000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>283858000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>207206000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>210163668.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>131680914.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>56175419.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>28463741.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-8806126.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-4033406.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2368799.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-22351291.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>-12452146.0</v>
       </c>
-      <c r="P60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:16">
+      <c r="Q60"/>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3994,1900 +4130,1979 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
         <v>18033000.0</v>
       </c>
       <c r="C2">
         <v>1887639.0</v>
       </c>
       <c r="D2">
         <v>1730262.0</v>
       </c>
       <c r="E2">
         <v>1148426.0</v>
       </c>
       <c r="F2">
         <v>42469.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
         <v>8212999.0</v>
       </c>
       <c r="C3">
         <v>309712.0</v>
       </c>
       <c r="D3">
         <v>1863924.0</v>
       </c>
       <c r="E3">
         <v>388139.0</v>
       </c>
       <c r="F3">
         <v>42469.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
         <v>-105016999.0</v>
       </c>
       <c r="C5">
         <v>-38510504.0</v>
       </c>
       <c r="D5">
         <v>-19258609.0</v>
       </c>
       <c r="E5">
         <v>-21218797.0</v>
       </c>
       <c r="F5">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
         <v>-96804000.0</v>
       </c>
       <c r="C6">
         <v>-38200792.0</v>
       </c>
       <c r="D6">
         <v>-17394685.0</v>
       </c>
       <c r="E6">
         <v>-20830658.0</v>
       </c>
       <c r="F6">
         <v>-21623049.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
         <v>-15382000.0</v>
       </c>
       <c r="C9">
         <v>-75156.0</v>
       </c>
       <c r="D9">
         <v>-1522717.0</v>
       </c>
       <c r="E9">
         <v>-1040607.0</v>
       </c>
       <c r="F9">
         <v>-42469.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
         <v>-105017000.0</v>
       </c>
       <c r="C10">
         <v>-39191052.0</v>
       </c>
       <c r="D10">
         <v>-24813736.0</v>
       </c>
       <c r="E10">
         <v>-21855127.0</v>
       </c>
       <c r="F10">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
         <v>-3656000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>2264426.0</v>
       </c>
       <c r="E11">
         <v>636330.0</v>
       </c>
       <c r="F11">
         <v>-194089.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
         <v>3000.0</v>
       </c>
       <c r="C12">
         <v>680548.0</v>
       </c>
       <c r="D12">
         <v>2264426.0</v>
       </c>
       <c r="E12">
         <v>636330.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
         <v>7271000.0</v>
       </c>
       <c r="C13">
         <v>1279000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
         <v>-101361000.0</v>
       </c>
       <c r="C15">
         <v>-39191052.0</v>
       </c>
       <c r="D15">
         <v>-24813736.0</v>
       </c>
       <c r="E15">
         <v>-21855127.0</v>
       </c>
       <c r="F15">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17">
         <v>-101361000.0</v>
       </c>
       <c r="C17">
         <v>-39191052.0</v>
       </c>
       <c r="D17">
         <v>-24813736.0</v>
       </c>
       <c r="E17">
         <v>-21855127.0</v>
       </c>
       <c r="F17">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18">
         <v>7268000.0</v>
       </c>
       <c r="C18">
         <v>-680548.0</v>
       </c>
       <c r="D18">
         <v>-2264426.0</v>
       </c>
       <c r="E18">
         <v>-636330.0</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
         <v>-112769000.0</v>
       </c>
       <c r="C21">
         <v>-38288944.0</v>
       </c>
       <c r="D21">
         <v>-20727604.0</v>
       </c>
       <c r="E21">
         <v>-20953053.0</v>
       </c>
       <c r="F21">
         <v>-10622363.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
         <v>115420000.0</v>
       </c>
       <c r="C23">
         <v>40101427.0</v>
       </c>
       <c r="D23">
         <v>20935149.0</v>
       </c>
       <c r="E23">
         <v>21060872.0</v>
       </c>
       <c r="F23">
         <v>10622363.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25">
         <v>8213000.0</v>
       </c>
       <c r="C25">
         <v>309712.0</v>
       </c>
       <c r="D25">
         <v>1863924.0</v>
       </c>
       <c r="E25">
         <v>388139.0</v>
       </c>
       <c r="F25">
         <v>42469.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26">
         <v>45267000.0</v>
       </c>
       <c r="C26">
         <v>24255023.0</v>
       </c>
       <c r="D26">
         <v>9947258.0</v>
       </c>
       <c r="E26">
         <v>13565765.0</v>
       </c>
       <c r="F26">
         <v>7092628.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27">
         <v>2901000.0</v>
       </c>
       <c r="C27">
         <v>577075.0</v>
       </c>
       <c r="D27">
         <v>605205.0</v>
       </c>
       <c r="E27">
         <v>525494.0</v>
       </c>
       <c r="F27">
         <v>139664.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
         <v>37118000.0</v>
       </c>
       <c r="C28">
         <v>10036933.0</v>
       </c>
       <c r="D28">
         <v>4618499.0</v>
       </c>
       <c r="E28">
         <v>3786124.0</v>
       </c>
       <c r="F28">
         <v>2465570.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
         <v>-3656000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
         <v>97387000.0</v>
       </c>
       <c r="C30">
         <v>38213788.0</v>
       </c>
       <c r="D30">
         <v>19204887.0</v>
       </c>
       <c r="E30">
         <v>19912446.0</v>
       </c>
       <c r="F30">
         <v>10622363.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
         <v>7752000.0</v>
       </c>
       <c r="C31">
         <v>-902108.0</v>
       </c>
       <c r="D31">
         <v>-4086132.0</v>
       </c>
       <c r="E31">
         <v>-902074.0</v>
       </c>
       <c r="F31">
         <v>-11043155.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
         <v>2651000.0</v>
       </c>
       <c r="C32">
         <v>1812483.0</v>
       </c>
       <c r="D32">
         <v>207545.0</v>
       </c>
       <c r="E32">
         <v>107819.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
+        <v>77</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>12017000.0</v>
+      </c>
+      <c r="C2">
         <v>11985000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7557000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5066227.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3501000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1908773.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>831884.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>377304.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>326013.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>352438.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>399097.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>572537.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>391367.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>367261.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>427228.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>341517.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>6574000.0</v>
+      </c>
+      <c r="C3">
         <v>6258000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4875000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2095000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>817368.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>474632.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>273152.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9060.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9577.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17923.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>467005.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>465640.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>465639.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>465640.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>347618.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20129.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>-64163000.0</v>
+      </c>
+      <c r="C5">
         <v>-49652000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-37929000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-33015305.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-20850000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13212889.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13119495.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7996219.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8777247.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7701455.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5351961.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6162582.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4469394.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5096378.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6452671.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5324493.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>-57589000.0</v>
+      </c>
+      <c r="C6">
         <v>-43394000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-33054000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-30920305.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20032632.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12738257.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12846343.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7987159.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8767670.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7683532.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4884956.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5696942.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4003755.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4630738.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6105053.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5304364.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>-8779000.0</v>
+      </c>
+      <c r="C9">
         <v>-9001000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-6675000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4379692.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2859000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1468308.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-656042.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-155749.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>142362.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>594273.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-356378.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-509972.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-329358.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-327009.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-380098.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-308184.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>-64163000.0</v>
+      </c>
+      <c r="C10">
         <v>-49652000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-37929000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-33021708.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-20850000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13216292.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13119495.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7996219.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9037367.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9037971.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7063386.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7645972.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4966256.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5138122.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7039973.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5358605.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>-36000.0</v>
+      </c>
+      <c r="C11">
         <v>-648000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3656000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>3.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-25353.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1821706.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1483390.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>869164.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>41744.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>1.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
+        <v>0.0</v>
+      </c>
+      <c r="E12">
         <v>6403.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>0.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3403.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>34000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>260120.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1326522.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>242430.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1483390.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>496862.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>41744.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>587302.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34112.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>1927000.0</v>
+      </c>
+      <c r="C13">
         <v>2106000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1978000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1707000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1794000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1791796.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>483000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>296000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9994.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>-64127000.0</v>
+      </c>
+      <c r="C15">
         <v>-49004000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-34273000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-33021708.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-20850000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-13216292.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-13119495.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7996219.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9037367.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9037971.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7063386.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7645972.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4966256.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5138122.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7039973.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-5358605.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17">
+        <v>-64127000.0</v>
+      </c>
+      <c r="C17">
         <v>-49004000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-34273000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-33020000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-20850000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-13216292.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-13119495.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7996219.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-9037367.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-9037971.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-8855538.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7645972.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4966256.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5138122.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18">
+        <v>1927000.0</v>
+      </c>
+      <c r="C18">
         <v>2106000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1978000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1707000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1794000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1788393.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>457240.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>448854.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-260120.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1326522.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-242430.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1483390.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-496862.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-41744.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>-66065000.0</v>
+      </c>
+      <c r="C21">
         <v>-51782000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-40302000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-34818315.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22644000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15004685.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13576735.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8445073.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8555687.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7711449.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6820956.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5577788.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4101646.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4227214.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6448165.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5324493.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>69303000.0</v>
+      </c>
+      <c r="C23">
         <v>54766000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>41184000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35504850.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23286000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15445150.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13752577.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8666628.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9024062.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8658160.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6863675.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5640353.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4163655.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4267466.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6495295.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5357826.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25">
+        <v>6574000.0</v>
+      </c>
+      <c r="C25">
         <v>6258000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4826000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2095000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>817368.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>474632.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>273152.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9060.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9577.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17923.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>467005.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>465640.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>465639.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>465640.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26">
+        <v>20279000.0</v>
+      </c>
+      <c r="C26">
         <v>19037000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>15853000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13414149.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9120000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6879851.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6820691.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5007985.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5787906.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>6638441.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2775812.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2962812.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2125685.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2082949.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4290513.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3261785.0</v>
       </c>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27">
+        <v>4301000.0</v>
+      </c>
+      <c r="C27">
         <v>1873000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1316000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>883067.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>463000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>238933.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>90675.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>383902.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>165612.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>118236.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>123694.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>118793.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>83136.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>279582.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>126859.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>120537.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>24844000.0</v>
+      </c>
+      <c r="C28">
         <v>14916000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11137000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13153048.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8078000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4749952.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5202043.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1980087.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1873320.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1008071.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1429284.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1428143.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>970819.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1015987.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1171473.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>952553.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>-36000.0</v>
+      </c>
+      <c r="C29">
         <v>-648000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>57286000.0</v>
+      </c>
+      <c r="C30">
         <v>42781000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>33627000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30438623.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19785000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13536377.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12920693.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8289324.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8698049.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8305722.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6464578.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5067816.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3772288.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3900205.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6068067.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5016309.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>1902000.0</v>
+      </c>
+      <c r="C31">
         <v>2130000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2373000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1796607.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1794000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1788393.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>457240.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>448854.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-481680.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1326522.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-242430.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2068184.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-864610.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-910908.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-591808.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-34112.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>3238000.0</v>
+      </c>
+      <c r="C32">
         <v>2984000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>882000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>686535.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>642000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>440465.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>175842.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>221555.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>468375.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>946711.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>42719.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>62565.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62009.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>40252.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>47130.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33333.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -5906,1738 +6121,1807 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
         <v>123266000.0</v>
       </c>
       <c r="C2">
         <v>6756.0</v>
       </c>
       <c r="D2">
         <v>2715719.0</v>
       </c>
       <c r="E2">
         <v>7965861.0</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>37334000</v>
       </c>
       <c r="C3">
         <v>10252409</v>
       </c>
       <c r="D3">
         <v>4914</v>
       </c>
       <c r="E3">
         <v>3644950</v>
       </c>
       <c r="F3">
         <v>162085</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>-17027000.0</v>
       </c>
       <c r="C6">
         <v>123259681.0</v>
       </c>
       <c r="D6">
         <v>-2708963.0</v>
       </c>
       <c r="E6">
         <v>-5250142.0</v>
       </c>
       <c r="F6">
         <v>7965861.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7">
         <v>-2569000.0</v>
       </c>
       <c r="C7">
         <v>884683.0</v>
       </c>
       <c r="D7">
         <v>-552611.0</v>
       </c>
       <c r="E7">
         <v>-410198.0</v>
       </c>
       <c r="F7">
         <v>-138270.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
         <v>-1195000.0</v>
       </c>
       <c r="C9">
         <v>-275493.0</v>
       </c>
       <c r="D9">
         <v>20742.0</v>
       </c>
       <c r="E9">
         <v>-23697.0</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
         <v>0.0</v>
       </c>
       <c r="C10">
         <v>464638.0</v>
       </c>
       <c r="D10">
         <v>-156087.0</v>
       </c>
       <c r="E10">
         <v>-154840.0</v>
       </c>
       <c r="F10">
         <v>-463422.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
         <v>8213000.0</v>
       </c>
       <c r="C14">
         <v>309712.0</v>
       </c>
       <c r="D14">
         <v>3675722.0</v>
       </c>
       <c r="E14">
         <v>388139.0</v>
       </c>
       <c r="F14">
         <v>42469.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
         <v>106239000.0</v>
       </c>
       <c r="C16">
         <v>123266437.0</v>
       </c>
       <c r="D16">
         <v>6756.0</v>
       </c>
       <c r="E16">
         <v>2715719.0</v>
       </c>
       <c r="F16">
         <v>7965861.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>-117574000.0</v>
       </c>
       <c r="C18">
         <v>-31794638.0</v>
       </c>
       <c r="D18">
         <v>-15975792.0</v>
       </c>
       <c r="E18">
         <v>-25047736.0</v>
       </c>
       <c r="F18">
         <v>-10871535.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19">
         <v>-152252000.0</v>
       </c>
       <c r="C19">
         <v>-10317987.0</v>
       </c>
       <c r="D19">
         <v>-4914.0</v>
       </c>
       <c r="E19">
         <v>-4060962.0</v>
       </c>
       <c r="F19">
         <v>-258732.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20">
         <v>249496000.0</v>
       </c>
       <c r="C20">
         <v>113445129.0</v>
       </c>
       <c r="D20">
         <v>10444987.0</v>
       </c>
       <c r="E20">
         <v>999999.0</v>
       </c>
       <c r="F20">
         <v>11004398.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
         <v>-186000.0</v>
       </c>
       <c r="C21">
         <v>1742667.0</v>
       </c>
       <c r="D21">
         <v>154892.0</v>
       </c>
       <c r="E21">
         <v>6327328.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
         <v>-101361000.0</v>
       </c>
       <c r="C22">
         <v>-39191052.0</v>
       </c>
       <c r="D22">
         <v>-24813736.0</v>
       </c>
       <c r="E22">
         <v>-21855127.0</v>
       </c>
       <c r="F22">
         <v>-21665518.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>48000.0</v>
       </c>
       <c r="C23">
         <v>39932101.0</v>
       </c>
       <c r="D23">
         <v>15980350.0</v>
       </c>
       <c r="E23">
         <v>999999.0</v>
       </c>
       <c r="F23">
         <v>18929643.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24">
         <v>-911000.0</v>
       </c>
       <c r="C24">
         <v>-65578.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-416012.0</v>
       </c>
       <c r="F24">
         <v>-96647.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>-1073000.0</v>
       </c>
       <c r="C25">
         <v>1899502.0</v>
       </c>
       <c r="D25">
         <v>5175372.0</v>
       </c>
       <c r="E25">
         <v>279344.0</v>
       </c>
       <c r="F25">
         <v>11043155.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-3.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27">
         <v>21252000.0</v>
       </c>
       <c r="C27">
         <v>14554926.0</v>
       </c>
       <c r="D27">
         <v>544375.0</v>
       </c>
       <c r="E27">
         <v>195056.0</v>
       </c>
       <c r="F27">
         <v>8714.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>261212000.0</v>
       </c>
       <c r="C28">
         <v>155119897.0</v>
       </c>
       <c r="D28">
         <v>13266829.0</v>
       </c>
       <c r="E28">
         <v>20213606.0</v>
       </c>
       <c r="F28">
         <v>18934043.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>-80240000.0</v>
       </c>
       <c r="C29">
         <v>-21542229.0</v>
       </c>
       <c r="D29">
         <v>-15970878.0</v>
       </c>
       <c r="E29">
         <v>-21402786.0</v>
       </c>
       <c r="F29">
         <v>-10709450.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>-197999000.0</v>
       </c>
       <c r="C30">
         <v>-10317987.0</v>
       </c>
       <c r="D30">
         <v>-4914.0</v>
       </c>
       <c r="E30">
         <v>-4060962.0</v>
       </c>
       <c r="F30">
         <v>-258732.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
+        <v>77</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>47114000.0</v>
+      </c>
+      <c r="C2">
         <v>106239000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>116839000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>116700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>197758836.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>123266437.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50913133.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28780034.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>427482.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6756.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3502140.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18912.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>866477.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2715719.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4593417.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>973000</v>
+      </c>
+      <c r="C3">
         <v>1444000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16503000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11738000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6037087</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3460913</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4858010</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4596077</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>794978</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3340</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2421</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2493</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3561291</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>31998000.0</v>
+      </c>
+      <c r="C6">
         <v>-59125000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>139000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-81058836.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>74492399.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>72353304.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22133099.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28352552.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>420726.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3495384.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3483228.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-847565.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1849242.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2715719.0</v>
       </c>
-      <c r="P6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>37000.0</v>
+      </c>
+      <c r="C7">
         <v>-4963000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1298000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-742000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>71521.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-600521.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1958489.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>333569.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-876788.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-530587.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1207754.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-552705.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>687740.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-6832.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2132173.0</v>
       </c>
-      <c r="P7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
+        <v>2023000.0</v>
+      </c>
+      <c r="C9">
         <v>-3191000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-432000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38721.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-820721.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-85349.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>80033.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7102.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-263075.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3955.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>15071.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8626.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7283.0</v>
       </c>
-      <c r="P9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10">
-        <v>17652.0</v>
+        <v>0.0</v>
       </c>
       <c r="G10">
         <v>17652.0</v>
       </c>
       <c r="H10">
+        <v>17652.0</v>
+      </c>
+      <c r="I10">
         <v>381926.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>27246.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>37814.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>94372.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-245755.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>0.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4704.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5035936.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>6574000.0</v>
+      </c>
+      <c r="C14">
         <v>6258000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4826000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2095000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>817368.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>474632.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>273152.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9060.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9577.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17923.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>467005.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>465640.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>465639.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>465640.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>347618.0</v>
       </c>
-      <c r="P14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>79112000.0</v>
+      </c>
+      <c r="C16">
         <v>47114000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>106239000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>116839000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>116700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>197758836.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>123266437.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>50913133.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>28780034.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>427482.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6756.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3502140.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>18912.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>866477.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2715719.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4593417.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>-44289000.0</v>
+      </c>
+      <c r="C18">
         <v>-42866000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-46142000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-36913000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22000273.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12923727.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11121418.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10054656.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6536840.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4081720.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3678951.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5706636.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2876796.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3713410.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7979930.0</v>
       </c>
-      <c r="P18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19">
+        <v>-10622000.0</v>
+      </c>
+      <c r="C19">
         <v>3276000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-58967000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-40210000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-78633917.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3300083.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4923588.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4596077.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-794982.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3340.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2421.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
-      <c r="O19"/>
+      <c r="O19">
+        <v>0.0</v>
+      </c>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20">
+        <v>83416000.0</v>
+      </c>
+      <c r="C20">
         <v>1506000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>94882000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>65246000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>13521059.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>75846941.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>77595993.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>136.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>35849136.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>418729.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>10026258.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>378383.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-564383.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-460244.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1325000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>-64127000.0</v>
+      </c>
+      <c r="C22">
         <v>-49004000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-34273000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-33020000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-20851708.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-13216292.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-13119495.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7996219.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9037367.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9037971.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7063386.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7645972.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4966256.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5138122.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7254363.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>130</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>1912000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>261212000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-13000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-34970.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11972738.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6404551.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>33512886.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8832.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5832.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>352617.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-352617.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2666953.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2299999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>131</v>
+      </c>
+      <c r="B24">
+        <v>3496000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>75459941.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>375000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-654830.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>160830.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-65578.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-26376.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>-363000.0</v>
+      </c>
+      <c r="C25">
         <v>-418000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-525000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-150000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-398000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-58.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4162716.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1216823.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2462978.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>934510.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>829152.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>871962.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>274683.0</v>
       </c>
-      <c r="P25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-3.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27">
+        <v>14685000.0</v>
+      </c>
+      <c r="C27">
         <v>7353000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6333000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6642000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4397633.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3879367.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4624446.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2195011.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3480037.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4255432.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-750881.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1094384.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>106929.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>93943.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>81250.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>83414000.0</v>
+      </c>
+      <c r="C28">
         <v>1912000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>94950000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>65467000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13539704.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>87255296.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>83540300.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>32187755.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>34889396.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4502446.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>183567.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9189864.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2029231.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1864167.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6128605.0</v>
       </c>
-      <c r="P28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>-43316000.0</v>
+      </c>
+      <c r="C29">
         <v>-41422000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-29639000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-25175000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15963186.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9462814.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6263408.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5458579.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5741862.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4078380.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3676530.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5704143.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2876796.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3713409.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4418639.0</v>
       </c>
-      <c r="P29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-8099000.0</v>
+      </c>
+      <c r="C30">
         <v>-19615000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-75855000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40210000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-78633917.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3300083.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4923588.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4596077.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-794982.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3340.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2421.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2493.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-3587664.0</v>
       </c>
-      <c r="P30"/>
+      <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>