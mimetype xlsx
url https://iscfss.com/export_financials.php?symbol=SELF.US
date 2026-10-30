--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -932,86 +941,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1043,4952 +1053,5163 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>26</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>1704220.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1696232.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1622784.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1503009.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1348336.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1803940.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2113172.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1054919.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>823458.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>139025.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>125223.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>93462.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>98296.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>37205876.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>796603.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>718463.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9303466.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4940967.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>743805.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-740000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5220000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3270000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4370000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2470000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>450000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1230000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2890000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1540000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>90000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>113643.0</v>
+      </c>
+      <c r="C8">
         <v>112927.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>111535.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>111091.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>107086.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>93431.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>93303.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>76926.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>49029712.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>40455409.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>40329502.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33961900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33881860.0</v>
       </c>
       <c r="J9">
         <v>33881860.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>33881860.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>7364963.0</v>
+      </c>
+      <c r="C10">
         <v>7180857.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6921779.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6363610.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2899701.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1614771.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3990160.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1526203.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2147460.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2911640.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>29763.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29754.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>220000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>10000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>7364963.0</v>
+      </c>
+      <c r="C12">
         <v>7180857.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6921779.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8729763.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2909109.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1614771.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3990160.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3093810.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3699550.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2911640.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29763.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>29754.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>220000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>10000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>113643.0</v>
+      </c>
+      <c r="C13">
         <v>112927.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>111535.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>111091.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>107086.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>93431.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>93303.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>76926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76195.0</v>
       </c>
       <c r="J13">
         <v>76195.0</v>
       </c>
       <c r="K13">
+        <v>76195.0</v>
+      </c>
+      <c r="L13">
         <v>32983055.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>33159940.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33196674.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>33230993.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>11224476.0</v>
+      </c>
+      <c r="C14">
         <v>11143831.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11087217.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10900041.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10004061.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9282687.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7702117.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7624122.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7619469.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7417320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7416766.0</v>
       </c>
       <c r="L14">
         <v>7416766.0</v>
       </c>
       <c r="M14">
         <v>7416766.0</v>
       </c>
       <c r="N14">
-        <v>7420000.0</v>
+        <v>7416766.0</v>
       </c>
       <c r="O14">
         <v>7420000.0</v>
       </c>
       <c r="P14">
-        <v>7410000.0</v>
+        <v>7420000.0</v>
       </c>
       <c r="Q14">
         <v>7410000.0</v>
       </c>
       <c r="R14">
-        <v>7400000.0</v>
+        <v>7410000.0</v>
       </c>
       <c r="S14">
         <v>7400000.0</v>
       </c>
       <c r="T14">
+        <v>7400000.0</v>
+      </c>
+      <c r="U14">
         <v>7390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7380000.0</v>
       </c>
       <c r="V14">
         <v>7380000.0</v>
       </c>
       <c r="W14">
+        <v>7380000.0</v>
+      </c>
+      <c r="X14">
         <v>5570000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5470000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5350000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>111091.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>93431.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>93303.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>76926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76195.0</v>
       </c>
       <c r="J15">
         <v>76195.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>76195.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>35726.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>-1348336.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1803940.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-20871324.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-39660742.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-39573400.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>152402.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>254004.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>152542.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>311869.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>471196.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20">
         <v>694121.0</v>
       </c>
       <c r="C20">
         <v>694121.0</v>
       </c>
       <c r="D20">
         <v>694121.0</v>
       </c>
       <c r="E20">
         <v>694121.0</v>
       </c>
       <c r="F20">
         <v>694121.0</v>
       </c>
       <c r="G20">
         <v>694121.0</v>
       </c>
       <c r="H20">
         <v>694121.0</v>
       </c>
       <c r="I20">
         <v>694121.0</v>
       </c>
       <c r="J20">
         <v>694121.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>694121.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>398795.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>317140.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-50881.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>151397.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>163998.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>340672.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>263405.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>186063.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>108955.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>54054.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3570503.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-20000.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>64072646.0</v>
+      </c>
+      <c r="C23">
         <v>65515024.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66879204.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>67382752.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>66549240.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64945375.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>67661343.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58588298.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>59873308.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>61648625.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>42490196.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>38270205.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35816822.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>35960000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>34220000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>38030000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>33800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>29990000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>34160000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>32450000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>32140000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>36830000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28780000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>27690000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29210000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24">
+        <v>15785874.0</v>
+      </c>
+      <c r="C24">
         <v>16356582.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16901219.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17420854.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17916513.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18389176.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18839787.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19269250.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19417405.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19374971.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>2910487.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>17420854.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>18389176.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18839787.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19269250.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19417410.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>19374970.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>2251566.0</v>
+      </c>
+      <c r="C26">
         <v>2608987.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2775029.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>123152.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3483182.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1916451.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1761312.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1567607.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1552090.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1473950.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>42433710.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>38213682.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>29184076.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>8472612.0</v>
+      </c>
+      <c r="C28">
         <v>9175725.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9979440.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11057244.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15028434.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21943377.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19801327.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17743047.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17269945.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16463331.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-29763.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-29754.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1717040.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>600000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>630000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2910000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
-      <c r="U28">
-[...1 lines deleted...]
-      </c>
+      <c r="U28"/>
       <c r="V28">
         <v>60000.0</v>
       </c>
       <c r="W28">
+        <v>60000.0</v>
+      </c>
+      <c r="X28">
         <v>-10000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>30000.0</v>
       </c>
-      <c r="Y28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>62322264.0</v>
+      </c>
+      <c r="C29">
         <v>63794259.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>65147246.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>65759968.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65034610.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63572067.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65819703.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56475126.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57918389.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>117902.0</v>
+      </c>
+      <c r="C30">
         <v>142408.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>169410.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>168299.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>120641.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>106521.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>164078.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67604.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>103289.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>157607.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14403.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16574.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>107473.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>120000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2460321.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>660000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>479997.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>793208.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>900544.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>803986.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>674963.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>810000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>640000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>370000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>450000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>47644993.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>46423976.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>39344770.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>40973000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>36511755.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>37806863.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>39538935.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>42286522.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>38100908.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31">
         <v>26978950.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>5838927.0</v>
+      </c>
+      <c r="C32">
         <v>5631704.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5465998.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7906133.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5696419.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2187129.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-251235.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1498072.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2178705.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>694121.0</v>
+      </c>
+      <c r="C33">
         <v>58162555.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>59681248.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>57853835.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>62832994.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>62556619.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>62955950.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>54977054.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>55739684.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>58260279.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>42446030.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>38223877.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>35709349.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>35840000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>31750000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>37140000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>33310000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>29180000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>33260000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>31640000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>31410000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>36000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>28070000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>27320000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>28750000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>16880775.0</v>
+      </c>
+      <c r="C35">
         <v>16356582.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16901219.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17420854.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17928134.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>23558148.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>23791487.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19269250.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>19417405.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>19374971.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>203674.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>40000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1782881.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>640000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>850000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>900000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2910000.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
-      <c r="U35">
-[...1 lines deleted...]
-      </c>
+      <c r="U35"/>
       <c r="V35">
         <v>60000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="W35">
+        <v>60000.0</v>
+      </c>
+      <c r="X35"/>
+      <c r="Y35">
         <v>30000.0</v>
       </c>
-      <c r="Y35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>-54869252.0</v>
+      </c>
+      <c r="C36">
         <v>54859447.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>56212098.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>57159714.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>254003.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>152542.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>311869.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-59684709.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>53493473.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>55775068.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12320.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10195.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5024556.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-35840000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-31750000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-37140000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-33310000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-29180000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-33260000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-31640000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-31410000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-36000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-28070000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-27320000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-28750000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38">
+        <v>55895660.0</v>
+      </c>
+      <c r="C38">
         <v>57497638.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>58987127.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>57790569.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>58270845.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>62529962.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>311869.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>471196.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>108960.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>54050.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>12320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="M38">
         <v>10000.0</v>
       </c>
       <c r="N38">
         <v>10000.0</v>
       </c>
       <c r="O38">
         <v>10000.0</v>
       </c>
       <c r="P38">
         <v>10000.0</v>
       </c>
       <c r="Q38">
         <v>10000.0</v>
       </c>
       <c r="R38">
+        <v>10000.0</v>
+      </c>
+      <c r="S38">
         <v>20000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>34160000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>50000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>20000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>60000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>27690000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>106444.0</v>
+      </c>
+      <c r="C39">
         <v>29204.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>106767.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>479458.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>686496.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>667464.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>551155.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>713596.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>221830.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>265045.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-237.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16574.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>107473.0</v>
       </c>
-      <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>64</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>1720765.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1731958.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-558714.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-524194.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>24972.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6262843.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2113172.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1954919.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1723458.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>203674.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>44074.0</v>
       </c>
-      <c r="M40"/>
       <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>30000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>30000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="V40">
         <v>100000.0</v>
       </c>
       <c r="W40">
+        <v>100000.0</v>
+      </c>
+      <c r="X40">
         <v>20000.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>49909603.0</v>
+      </c>
+      <c r="C42">
         <v>49559986.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>49229020.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>49831401.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>46851360.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>40455409.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>40329502.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>33961903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33881863.0</v>
       </c>
       <c r="J42">
         <v>33881863.0</v>
       </c>
       <c r="K42">
+        <v>33881863.0</v>
+      </c>
+      <c r="L42">
         <v>-9303465.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>33200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>33190000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>33230000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>33270000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>33250000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>33230000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>34590000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>36620000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>39020000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>40720000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>35300000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>35860000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>36410000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>35726.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54199.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>58401688.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>59793505.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>59789853.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>53811737.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>55045563.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>55775068.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>56884160.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>58401688.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>59793505.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>59752153.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>53811737.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>55045563.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>55775068.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-3486856.0</v>
+      </c>
+      <c r="C48">
         <v>-2235236.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1094528.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-801689.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>159651.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-509949.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1643111.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3167047.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3746323.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5873675.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>593521.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4940000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>740000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1960000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1610000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1420000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-3710000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1880000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-4710000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-5810000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-6940000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-8130000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-8360000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-7400000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-801689.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-509949.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>1643111.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>3167047.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>3746323.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>5873675.0</v>
       </c>
-      <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>5144000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4914000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>19417405.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>19374971.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>15837575.0</v>
+      </c>
+      <c r="C51">
         <v>16356582.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16901219.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>17979568.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>17928135.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>23558148.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>23791487.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>19269250.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>38834815.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>38749941.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>1717040.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>600000.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>850000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>900000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2910000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
-[...1 lines deleted...]
-      </c>
+      <c r="U51"/>
       <c r="V51">
         <v>60000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="W51">
+        <v>60000.0</v>
+      </c>
+      <c r="X51"/>
+      <c r="Y51">
         <v>30000.0</v>
       </c>
-      <c r="Y51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>655481.0</v>
+      </c>
+      <c r="C52">
         <v>607488.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>688746.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>558714.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>535816.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5144000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>492797.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>19417405.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>19374971.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>1720000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>600000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>850000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>900000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2910000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>30000.0</v>
       </c>
-      <c r="Y52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>50881.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2366153.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3483182.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1916451.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1761312.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1567607.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1552090.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1473950.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3526337.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>64072646.0</v>
+      </c>
+      <c r="C55">
         <v>65515024.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>66879204.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>67382752.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>66549240.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>64945375.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>67661343.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>58588298.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>59873308.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>61648625.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>42490196.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>38270205.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>35816822.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>35960000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>34220000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>38030000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>33800000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>29990000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>34160000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>32450000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>32140000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>36830000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>28780000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>27690000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>29210000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>7589309.0</v>
+      </c>
+      <c r="C56">
         <v>7352469.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7197956.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9528917.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3716246.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2388756.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4705393.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3611244.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4133624.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3388346.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>44166.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>46328.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>107473.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>120000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2460000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>880000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>480000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>790000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>900000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>800000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>680000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>810000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>650000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>370000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>450000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>655481.0</v>
+      </c>
+      <c r="C57">
         <v>1720765.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1731958.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1622784.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1503009.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1348336.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1803940.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2113172.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1954919.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1723458.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>203674.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>169297.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>93462.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>640000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>30000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>850000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>900000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2910000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>30000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="V57">
         <v>100000.0</v>
       </c>
       <c r="W57">
+        <v>100000.0</v>
+      </c>
+      <c r="X57">
         <v>20000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>30000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>17536256.0</v>
+      </c>
+      <c r="C58">
         <v>18077347.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18633177.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19043638.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19431143.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>24906484.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>25595427.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21382422.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>21372324.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21098429.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>203674.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>169297.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1876343.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>810000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>120000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>960000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>990000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3010000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>110000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="V58">
         <v>160000.0</v>
       </c>
       <c r="W58">
+        <v>160000.0</v>
+      </c>
+      <c r="X58">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="Y58">
         <v>100000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>46536390.0</v>
+      </c>
+      <c r="C60">
         <v>47437677.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>48246027.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>48339114.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>47118097.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>40038891.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>42065916.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>37205876.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>38500984.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>40550196.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>42286522.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>38100908.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>33940479.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>35150000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>34100000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>37070000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>32810000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>26980000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>34060000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>32360000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>31980000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>36670000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>28710000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>27590000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>29110000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AB1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AF1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AJ1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AR1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2">
         <v>1725601.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1648369.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1704220.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1697701.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1721306.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>1510463.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1696232.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>1919364.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1751728.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1497611.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1622784.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1835004.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1577173.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1606897.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1503009.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>1424691.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>1680028.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>1406072.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>1348336.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1505968.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>1852676.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>2032953.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>1803940.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>1485332.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>1388432.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>2113172.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>2113172.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>1023347.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>2136537.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>2080569.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>1954919.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>1904483.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>1796286.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>1788465.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>1723458.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>980884.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>763760.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>565794.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>139025.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>149481.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>165870.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>125223.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>125223.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>81615.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>81615.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>98296.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+      <c r="AY3"/>
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
-      <c r="H5">
-[...7 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
+      <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AC5"/>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>796603.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>1000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>696686.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>625874.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>672800.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>718463.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>1448248.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>1899658.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>2102956.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>7272091.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>7263215.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>38100908.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>4940967.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>4940967.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>3236775.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>3236775.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:49">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>114214.0</v>
+      </c>
+      <c r="C8">
+        <v>114222.0</v>
+      </c>
+      <c r="D8">
+        <v>113643.0</v>
+      </c>
+      <c r="E8">
         <v>113377.0</v>
       </c>
-      <c r="C8">
+      <c r="F8">
         <v>113382.0</v>
       </c>
-      <c r="D8">
+      <c r="G8">
         <v>113384.0</v>
       </c>
-      <c r="E8">
+      <c r="H8">
         <v>112927.0</v>
       </c>
-      <c r="F8">
+      <c r="I8">
         <v>112673.0</v>
       </c>
-      <c r="G8">
+      <c r="J8">
         <v>112668.0</v>
       </c>
-      <c r="H8">
+      <c r="K8">
         <v>112671.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>111535.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>111430.0</v>
       </c>
-      <c r="K8">
+      <c r="N8">
         <v>111439.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>111439.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>111091.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>111008.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>109657.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>108003.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>107086.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>107086.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>107086.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>49067151.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>49029712.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9">
         <v>46712620.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>40486480.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>40455409.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>40429005.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>40393722.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>40358410.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>40329502.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>34096860.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>34067430.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>34015650.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>33961903.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>33935173.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>33908444.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>33882016.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>33881863.0</v>
       </c>
       <c r="AJ9">
         <v>33881863.0</v>
       </c>
       <c r="AK9">
         <v>33881863.0</v>
       </c>
       <c r="AL9">
+        <v>33881863.0</v>
+      </c>
+      <c r="AM9">
+        <v>33881863.0</v>
+      </c>
+      <c r="AN9">
+        <v>33881863.0</v>
+      </c>
+      <c r="AO9">
         <v>32908888.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>32908888.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>32908888.0</v>
       </c>
-      <c r="AO9"/>
-[...1 lines deleted...]
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>7513637.0</v>
+      </c>
+      <c r="C10">
+        <v>7406429.0</v>
+      </c>
+      <c r="D10">
+        <v>7364963.0</v>
+      </c>
+      <c r="E10">
         <v>7457490.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>7511571.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>7221583.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>7180857.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>6762074.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>6956246.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>6740078.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>6921779.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>6905475.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>6785588.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>6297495.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>6363610.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>6473606.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>5164626.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>3325627.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>2899701.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>2527319.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>8179428.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1496071.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>1614771.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>1596158.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>2385653.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>3069696.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>3990160.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1116000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>1091670.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>1475505.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>1526203.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>1878591.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>2206687.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>2147460.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>2147460.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>2506811.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>2813396.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>2902048.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>2911640.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>6997216.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>21606751.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>3338816.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>29763.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-29754.0</v>
       </c>
       <c r="AS10">
         <v>29754.0</v>
       </c>
       <c r="AT10">
         <v>29754.0</v>
       </c>
       <c r="AU10">
+        <v>-29754.0</v>
+      </c>
+      <c r="AV10">
+        <v>29754.0</v>
+      </c>
+      <c r="AW10">
+        <v>29754.0</v>
+      </c>
+      <c r="AX10">
         <v>9754.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>9754.0</v>
       </c>
-      <c r="AW10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:49">
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>7513637.0</v>
+      </c>
+      <c r="C12">
+        <v>7406429.0</v>
+      </c>
+      <c r="D12">
+        <v>7364963.0</v>
+      </c>
+      <c r="E12">
         <v>7457490.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>7513038.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>7221583.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>7180857.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>6762074.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>6956246.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>6740078.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>6921779.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>6905475.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>6785588.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>9025698.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>8729763.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>6473606.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>5164626.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>3325627.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>2909109.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>2527319.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>8179428.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1496071.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>1614771.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>1596158.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>2385653.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>4640603.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>3990160.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>3038709.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>2886559.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1475505.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>1712266.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>1878591.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>3934219.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>3699550.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>3808505.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>2506811.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>2813396.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>2902048.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>2911640.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>6997216.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>21606751.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>3338816.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>29763.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>29754.0</v>
       </c>
       <c r="AS12">
         <v>29754.0</v>
       </c>
       <c r="AT12">
         <v>29754.0</v>
       </c>
       <c r="AU12">
+        <v>29754.0</v>
+      </c>
+      <c r="AV12">
+        <v>29754.0</v>
+      </c>
+      <c r="AW12">
+        <v>29754.0</v>
+      </c>
+      <c r="AX12">
         <v>9754.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>9754.0</v>
       </c>
-      <c r="AW12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:49">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>114214.0</v>
+      </c>
+      <c r="C13">
+        <v>114222.0</v>
+      </c>
+      <c r="D13">
+        <v>113643.0</v>
+      </c>
+      <c r="E13">
         <v>113377.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>113382.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>113384.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>112927.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>112673.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>112668.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>112671.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>111535.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>111430.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>111439.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>111439.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>111091.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>111008.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>109657.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>108003.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>107086.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>107086.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>107086.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>94066.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>93431.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>93562.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>93562.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>93562.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>93303.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>77290.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>77293.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>77340.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>76926.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>76926.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>76926.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>76195.0</v>
       </c>
       <c r="AI13">
         <v>76195.0</v>
       </c>
       <c r="AJ13">
         <v>76195.0</v>
       </c>
       <c r="AK13">
         <v>76195.0</v>
       </c>
       <c r="AL13">
+        <v>76195.0</v>
+      </c>
+      <c r="AM13">
+        <v>76195.0</v>
+      </c>
+      <c r="AN13">
+        <v>76195.0</v>
+      </c>
+      <c r="AO13">
         <v>74168.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>74168.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>74168.0</v>
       </c>
-      <c r="AO13">
+      <c r="AR13">
         <v>32983055.0</v>
       </c>
-      <c r="AP13">
-[...5 lines deleted...]
-      <c r="AR13"/>
       <c r="AS13">
         <v>33159940.0</v>
       </c>
       <c r="AT13">
         <v>33159940.0</v>
       </c>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
+        <v>33159940.0</v>
+      </c>
+      <c r="AW13">
+        <v>33159940.0</v>
+      </c>
+      <c r="AX13">
         <v>32536923.0</v>
       </c>
-      <c r="AV13">
+      <c r="AY13">
         <v>32536923.0</v>
       </c>
-      <c r="AW13">
+      <c r="AZ13">
         <v>33230993.0</v>
       </c>
     </row>
-    <row r="14" spans="1:49">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>11290121.0</v>
+      </c>
+      <c r="C14">
+        <v>11269994.0</v>
+      </c>
+      <c r="D14">
+        <v>11224476.0</v>
+      </c>
+      <c r="E14">
         <v>11232624.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>11250678.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>11204854.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>11175035.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>11159187.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>11134894.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>11110963.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>11153513.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>11090674.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>11083258.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>11080511.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>11071042.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>10978000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>10824760.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>10722063.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>10646806.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>10635006.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>9402479.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>9309287.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>9290984.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>9290984.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>9269567.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>9262811.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>9262811.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>7652257.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>7650296.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>7637733.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>7630722.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>7626286.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>7620283.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>7619469.0</v>
       </c>
       <c r="AI14">
         <v>7619469.0</v>
       </c>
       <c r="AJ14">
         <v>7619469.0</v>
       </c>
       <c r="AK14">
         <v>7619469.0</v>
       </c>
       <c r="AL14">
-        <v>7416766.0</v>
+        <v>7619469.0</v>
       </c>
       <c r="AM14">
-        <v>7416766.0</v>
+        <v>7619469.0</v>
       </c>
       <c r="AN14">
-        <v>7416766.0</v>
+        <v>7619469.0</v>
       </c>
       <c r="AO14">
         <v>7416766.0</v>
       </c>
       <c r="AP14">
         <v>7416766.0</v>
       </c>
       <c r="AQ14">
         <v>7416766.0</v>
       </c>
       <c r="AR14">
-        <v>7420000.0</v>
+        <v>7416766.0</v>
       </c>
       <c r="AS14">
         <v>7416766.0</v>
       </c>
       <c r="AT14">
         <v>7416766.0</v>
       </c>
       <c r="AU14">
-        <v>7416766.0</v>
+        <v>7420000.0</v>
       </c>
       <c r="AV14">
         <v>7416766.0</v>
       </c>
-      <c r="AW14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:49">
+      <c r="AW14">
+        <v>7416766.0</v>
+      </c>
+      <c r="AX14">
+        <v>7416766.0</v>
+      </c>
+      <c r="AY14">
+        <v>7416766.0</v>
+      </c>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>111439.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>111091.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>107086.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>94066.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>93431.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>93562.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>93562.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>93562.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>93303.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>77290.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>77293.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>76926.0</v>
       </c>
       <c r="AE15">
         <v>76926.0</v>
       </c>
       <c r="AF15">
-        <v>76195.0</v>
+        <v>76926.0</v>
       </c>
       <c r="AG15">
-        <v>76195.0</v>
+        <v>76926.0</v>
       </c>
       <c r="AH15">
-        <v>76195.0</v>
+        <v>76926.0</v>
       </c>
       <c r="AI15">
         <v>76195.0</v>
       </c>
       <c r="AJ15">
         <v>76195.0</v>
       </c>
       <c r="AK15">
         <v>76195.0</v>
       </c>
       <c r="AL15">
+        <v>76195.0</v>
+      </c>
+      <c r="AM15">
+        <v>76195.0</v>
+      </c>
+      <c r="AN15">
+        <v>76195.0</v>
+      </c>
+      <c r="AO15">
         <v>74168.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>74168.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>74168.0</v>
       </c>
-      <c r="AO15"/>
-[...1 lines deleted...]
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>35726.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>-1919364.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>-2010854.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-2038825.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-1598371.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-1680028.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-1406072.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-1348336.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-1505968.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-1852676.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-2032953.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-1803940.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-1485332.0</v>
       </c>
-      <c r="AA16"/>
-[...1 lines deleted...]
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>101602.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="O18"/>
+      <c r="P18">
         <v>152402.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>177803.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>203203.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>228604.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>254004.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>258948.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>72879.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>112711.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>152542.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>192374.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>232206.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>272037.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>311869.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>351701.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>391533.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>431365.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>471196.0</v>
       </c>
-      <c r="AD18"/>
-[...1 lines deleted...]
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20">
         <v>694121.0</v>
       </c>
       <c r="C20">
         <v>694121.0</v>
       </c>
       <c r="D20">
         <v>694121.0</v>
       </c>
       <c r="E20">
         <v>694121.0</v>
       </c>
       <c r="F20">
         <v>694121.0</v>
       </c>
       <c r="G20">
         <v>694121.0</v>
       </c>
       <c r="H20">
         <v>694121.0</v>
       </c>
       <c r="I20">
         <v>694121.0</v>
       </c>
@@ -6054,4598 +6275,4860 @@
       </c>
       <c r="AD20">
         <v>694121.0</v>
       </c>
       <c r="AE20">
         <v>694121.0</v>
       </c>
       <c r="AF20">
         <v>694121.0</v>
       </c>
       <c r="AG20">
         <v>694121.0</v>
       </c>
       <c r="AH20">
         <v>694121.0</v>
       </c>
       <c r="AI20">
         <v>694121.0</v>
       </c>
       <c r="AJ20">
         <v>694121.0</v>
       </c>
       <c r="AK20">
         <v>694121.0</v>
       </c>
-      <c r="AL20"/>
-[...1 lines deleted...]
-      <c r="AN20"/>
+      <c r="AL20">
+        <v>694121.0</v>
+      </c>
+      <c r="AM20">
+        <v>694121.0</v>
+      </c>
+      <c r="AN20">
+        <v>694121.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
         <v>55125.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>158485.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>261844.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>398795.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>33183.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>120040.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>218590.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>317140.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>248307.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-      <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>-30200.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-50881.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>209763.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>190243.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>170778.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>151397.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>132104.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>112845.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>183242.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>163998.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>231505.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>212246.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>359963.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>340672.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>321376.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>302072.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>282759.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>263405.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>244059.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>224706.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>186063.0</v>
       </c>
-      <c r="AC22"/>
-[...1 lines deleted...]
-      <c r="AE22">
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>108955.0</v>
       </c>
-      <c r="AG22"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>1.0</v>
+      </c>
       <c r="AN22"/>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
+      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22"/>
+      <c r="AR22">
+        <v>-14402.0</v>
+      </c>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>63697250.0</v>
+      </c>
+      <c r="C23">
+        <v>63703755.0</v>
+      </c>
+      <c r="D23">
+        <v>64072646.0</v>
+      </c>
+      <c r="E23">
         <v>64836337.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>64996100.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>65139599.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>65515024.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>66275467.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>66001850.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>66083519.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>66879204.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>66878079.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>67339147.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>67404704.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>67382752.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>68017375.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>66926429.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>66361811.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>66549240.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>65826374.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>71360836.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>64719421.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>64945375.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>65483497.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>65952473.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>66842865.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>67661343.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>58121444.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>57976272.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>58393327.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>58588298.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>58900449.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>59562771.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>59873308.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>59873308.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>60228378.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>60663372.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>61169046.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>61648625.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>60567624.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>61404457.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>42607154.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>42490196.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>40643293.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>40651916.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>38100908.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>38270205.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>38270205.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>35920617.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>35920617.0</v>
       </c>
-      <c r="AW23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:49">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24">
+        <v>15490397.0</v>
+      </c>
+      <c r="C24">
+        <v>15638994.0</v>
+      </c>
+      <c r="D24">
+        <v>15785874.0</v>
+      </c>
+      <c r="E24">
         <v>15931055.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>16074555.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>16216391.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>16356582.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>16495142.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>16632091.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>16767445.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>16901219.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>17033431.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>17164097.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>17293233.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>17420854.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>17546978.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>17671618.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>17794791.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>17916513.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>18036797.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>18155659.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>18273114.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>18389176.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>18503860.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>18617181.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>18729152.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>18839787.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>18949101.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>19057107.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>19163820.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>19269250.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>19373414.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>19438623.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>19428014.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>19417405.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>19406797.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>19396188.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>19385580.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>19374971.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>19364363.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>19267449.0</v>
       </c>
-      <c r="AN24"/>
-[...1 lines deleted...]
-      <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>2910487.0</v>
       </c>
     </row>
-    <row r="25" spans="1:49">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>17293233.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>17420854.0</v>
       </c>
-      <c r="N25"/>
-[...1 lines deleted...]
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
         <v>18155659.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>18273114.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>18389176.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>18503860.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>18617181.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>23643150.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>18839787.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>19329100.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>19057110.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>19163820.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>19269250.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>19373414.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>19438623.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>19428014.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>19417405.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>19406797.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>19396188.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>19385580.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>19374971.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>19364363.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>19267449.0</v>
       </c>
-      <c r="AN25"/>
-[...1 lines deleted...]
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>2554830.0</v>
+      </c>
+      <c r="C26">
+        <v>2288437.0</v>
+      </c>
+      <c r="D26">
+        <v>2251566.0</v>
+      </c>
+      <c r="E26">
         <v>2473490.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>2572195.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>2595642.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>2608987.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>3178964.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>2679681.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>2600151.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>2775029.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>2200887.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>2612856.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>98908.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>123152.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>1788714.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>1543143.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>1570907.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>1761312.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>1922709.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>1794889.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>1722056.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>1567607.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>1547511.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>1727532.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>1510183.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>1552090.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>1452173.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>1381361.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>1428287.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>1473950.0</v>
       </c>
-      <c r="AL26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR26">
+        <v>42433710.0</v>
+      </c>
+      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AV26">
+        <v>38213682.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>29184076.0</v>
       </c>
     </row>
-    <row r="27" spans="1:49">
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>7976760.0</v>
+      </c>
+      <c r="C28">
+        <v>8279679.0</v>
+      </c>
+      <c r="D28">
+        <v>8420911.0</v>
+      </c>
+      <c r="E28">
         <v>8473565.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>8569664.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>8994808.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>9175725.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>9733068.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>9675845.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>10027367.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>9979440.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>10168366.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>10423559.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>10995738.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>11057244.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>11074555.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>12511696.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>14477348.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>15028434.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>15524498.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>15138608.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>21942737.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>21943377.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>22079913.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>21176940.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>20573456.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>19801327.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>18213101.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>17965437.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>17688314.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>17743047.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>17494823.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>17231936.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>17269945.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>17269945.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>16899986.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>16582792.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>16483532.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>16463331.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>12367147.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-2339302.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-3338816.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-29763.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>29754.0</v>
       </c>
       <c r="AS28">
         <v>-29754.0</v>
       </c>
       <c r="AT28">
         <v>-29754.0</v>
       </c>
       <c r="AU28">
+        <v>29754.0</v>
+      </c>
+      <c r="AV28">
+        <v>-29754.0</v>
+      </c>
+      <c r="AW28">
+        <v>-29754.0</v>
+      </c>
+      <c r="AX28">
         <v>-9754.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-9754.0</v>
       </c>
-      <c r="AW28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:49">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>61871645.0</v>
+      </c>
+      <c r="C29">
+        <v>61933864.0</v>
+      </c>
+      <c r="D29">
+        <v>62322264.0</v>
+      </c>
+      <c r="E29">
         <v>62865541.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>63263819.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>63491230.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>63794259.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>64556358.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>64254318.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>64542058.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>65147246.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>64918305.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>65542369.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>65857447.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>65759968.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>66182371.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>65344552.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>64746730.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>65034610.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>64386663.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>69662431.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>63291655.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>63572067.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>63949318.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>64068385.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>64775337.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>126582.0</v>
+      </c>
+      <c r="C30">
+        <v>109780.0</v>
+      </c>
+      <c r="D30">
+        <v>117902.0</v>
+      </c>
+      <c r="E30">
         <v>119509.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>118904.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>118085.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>142408.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>127428.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>155626.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>152666.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>169410.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>204790.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>175607.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>161579.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>168299.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>162701.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>144028.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>119581.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>120641.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>106200.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>148058.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>78519.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>106521.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>69072.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>86082.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>108655.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>164078.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>102083.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>105944.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>91340.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>67604.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>96466.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>88153.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>103289.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>103289.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>100324.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>120246.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>93136.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>157607.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>143135.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>95354.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>78959.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>14403.0</v>
       </c>
-      <c r="AP30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AV30">
+        <v>16574.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>793208.0</v>
       </c>
     </row>
-    <row r="31" spans="1:49">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>47684151.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>47870093.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>47644993.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>47941272.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>46978813.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>46257818.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>46423976.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>45655745.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>45668651.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>39180420.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>39344770.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>39552212.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>39684598.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>40176220.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>40973000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>35712890.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>35936612.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>36250444.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>36511755.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>36909566.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>37293490.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>37371607.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>37806863.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>38189794.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>38656737.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>39082290.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>39538935.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>39974070.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>41373248.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>42041360.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>42286522.0</v>
       </c>
-      <c r="AP31"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AV31">
+        <v>38100908.0</v>
+      </c>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>26978950.0</v>
       </c>
     </row>
-    <row r="32" spans="1:49">
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>5850657.0</v>
+      </c>
+      <c r="C32">
+        <v>5763116.0</v>
+      </c>
+      <c r="D32">
+        <v>5838927.0</v>
+      </c>
+      <c r="E32">
         <v>5693298.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>5965967.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>5739774.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>5631704.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>5335453.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>5509937.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>5477445.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>5465998.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>8199109.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>8406815.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>8350488.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>7906133.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>7941020.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>6851629.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>5809370.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>5696419.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>4643373.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>4623629.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>-2064130.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>-2187129.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>-2301584.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>-2048174.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>-1539962.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
-    </row>
-    <row r="33" spans="1:49">
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>694121.0</v>
+      </c>
+      <c r="C33">
+        <v>694121.0</v>
+      </c>
+      <c r="D33">
+        <v>56483337.0</v>
+      </c>
+      <c r="E33">
         <v>57172243.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>56647713.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>57751456.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>58162555.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>59220905.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>58744381.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>59064613.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>59681248.0</v>
       </c>
-      <c r="J33">
-[...5 lines deleted...]
-      <c r="L33">
+      <c r="M33">
+        <v>59767814.0</v>
+      </c>
+      <c r="N33">
+        <v>60377952.0</v>
+      </c>
+      <c r="O33">
         <v>57506959.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>57853835.0</v>
       </c>
-      <c r="N33">
-[...2 lines deleted...]
-      <c r="O33">
+      <c r="Q33">
+        <v>61381068.0</v>
+      </c>
+      <c r="R33">
         <v>61150436.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>62202975.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>62832994.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>62465950.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>62538827.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>62364666.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>62556619.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>62923827.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>62777114.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>61401299.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>62955950.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>54279564.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>54459566.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>56337426.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>56808428.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>56350792.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>55141211.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>55739684.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>55961514.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>57210602.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>57462483.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>57887272.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>58260279.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>53093975.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>39509753.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>38995504.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>42446030.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>40582484.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>40608962.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>-29754.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>38223877.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>38223877.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>35895149.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>35895149.0</v>
       </c>
-      <c r="AW33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:49">
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-    </row>
-    <row r="35" spans="1:49">
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>16984948.0</v>
+      </c>
+      <c r="C35">
+        <v>16931322.0</v>
+      </c>
+      <c r="D35">
+        <v>15785874.0</v>
+      </c>
+      <c r="E35">
         <v>15931055.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>15774314.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>16216391.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>16356582.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>16495142.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>16632091.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>16767445.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>16901219.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>17033431.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>17164097.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>17293233.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>17420854.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>17546978.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>17676322.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>17802975.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>17928134.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>18051817.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>23318036.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>23438808.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>23558148.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>23672508.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>23555466.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>18729152.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>23791487.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>18949101.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>19057107.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>19163819.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>19269250.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>19373414.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>19438623.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>19417405.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>19417405.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>19406797.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>19396188.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>19385580.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>19374971.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>19364363.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>19267449.0</v>
       </c>
-      <c r="AN35"/>
-[...1 lines deleted...]
-      <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-    </row>
-    <row r="36" spans="1:49">
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>-54502823.0</v>
+      </c>
+      <c r="C36">
+        <v>-54546646.0</v>
+      </c>
+      <c r="D36">
+        <v>53537650.0</v>
+      </c>
+      <c r="E36">
         <v>54004632.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>156776.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>54461693.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>54859447.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>55347820.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>55370579.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>55770341.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>56212098.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>-734531.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>-739171.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>56812838.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>57159714.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>-695304.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>203203.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>228604.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>254003.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>258948.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>72879.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>112711.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>152542.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>192374.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>232206.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>58874427.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>311869.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>51662734.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>-1403356.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>431365.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>471196.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>54109160.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>54447090.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>53493473.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>221830.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>320928.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>196769.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>235340.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>55775068.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>246630.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>192599.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>193875.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>12320.0</v>
       </c>
-      <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>4765.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>-29754.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>10195.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>10195.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>7183622.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>7183622.0</v>
       </c>
-      <c r="AW36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:49">
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-    </row>
-    <row r="38" spans="1:49">
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38">
+        <v>55362910.0</v>
+      </c>
+      <c r="C38">
+        <v>55493425.0</v>
+      </c>
+      <c r="D38">
+        <v>55895660.0</v>
+      </c>
+      <c r="E38">
         <v>56565217.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>56671504.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>57105810.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>57497638.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>792475.0</v>
       </c>
-      <c r="G38">
+      <c r="J38">
         <v>58195857.0</v>
       </c>
-      <c r="H38">
+      <c r="K38">
         <v>-1.0</v>
       </c>
-      <c r="I38">
+      <c r="L38">
         <v>59093894.0</v>
       </c>
-      <c r="J38">
+      <c r="M38">
         <v>66878079.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>67339147.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>60251509.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>57790569.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>68017375.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>58270845.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>58965051.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>59351596.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>66414295.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>373533.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>554607.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>62529962.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>192374.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>232206.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>272037.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>311869.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>351701.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>391533.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>636740.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>471196.0</v>
       </c>
-      <c r="AD38"/>
-[...1 lines deleted...]
-      <c r="AF38">
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38">
         <v>263374.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>221830.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>320928.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>196769.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>235340.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>265045.0</v>
       </c>
-      <c r="AL38"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-      <c r="AR38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR38">
+        <v>12320.0</v>
+      </c>
+      <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
-      <c r="AV38"/>
-      <c r="AW38">
+      <c r="AV38">
+        <v>10195.0</v>
+      </c>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>10449.0</v>
       </c>
     </row>
-    <row r="39" spans="1:49">
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>63</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>16798.0</v>
+      </c>
+      <c r="D39">
+        <v>106444.0</v>
+      </c>
+      <c r="E39">
         <v>87095.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>716445.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>48475.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>29204.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>165060.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>145597.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>126162.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>106767.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>-7110265.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>-6961195.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>539690.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>479458.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>-6636307.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>467339.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>713628.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>686496.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>726905.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>494523.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>780165.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>667464.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>894440.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>703624.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>409549.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>551155.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>457029.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>823700.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>283681.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>449830.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>574600.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>399188.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>221830.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>330785.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>410641.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>267247.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>286590.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>319099.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>579928.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>385198.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>387750.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>13200.0</v>
       </c>
       <c r="AR39"/>
       <c r="AS39">
+        <v>31055.0</v>
+      </c>
+      <c r="AT39">
+        <v>13200.0</v>
+      </c>
+      <c r="AU39"/>
+      <c r="AV39">
         <v>16574.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>16574.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>21758.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>21758.0</v>
       </c>
-      <c r="AW39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:49">
+      <c r="AZ39"/>
+    </row>
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>64</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>1750382.0</v>
+      </c>
+      <c r="E40">
         <v>1970796.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>-300241.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>1648369.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>1720765.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>1719109.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>1747532.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>1541461.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>1731958.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>1959774.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>1796777.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>-371574.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>-558714.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>1835004.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>-4704.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>1615081.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>1514631.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>1439711.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>-302360.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>-429700.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>-513857.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>-163000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>-282841.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>2067528.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>-492797.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>2385332.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="AD40">
         <v>900000.0</v>
       </c>
       <c r="AE40">
-        <v>2136537.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AF40">
-        <v>1954919.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AG40">
         <v>900000.0</v>
       </c>
       <c r="AH40">
+        <v>2136537.0</v>
+      </c>
+      <c r="AI40">
+        <v>1954919.0</v>
+      </c>
+      <c r="AJ40">
+        <v>900000.0</v>
+      </c>
+      <c r="AK40">
         <v>1904483.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>1796286.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>1788465.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>1723458.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>980884.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>763760.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>565794.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>203674.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>61781.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>62891.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>44074.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>44074.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>65304.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>65304.0</v>
       </c>
-      <c r="AW40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:49">
+      <c r="AZ40"/>
+    </row>
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-    </row>
-    <row r="42" spans="1:49">
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+    </row>
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>50099219.0</v>
+      </c>
+      <c r="C42">
+        <v>50014395.0</v>
+      </c>
+      <c r="D42">
+        <v>49909603.0</v>
+      </c>
+      <c r="E42">
         <v>49803438.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>49732485.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>49660265.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>49559986.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>49446018.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>49371816.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>49298888.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>49229020.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>49155801.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>49111072.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>49067151.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>49029712.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>48960578.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>48125045.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>47101417.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>46851360.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>46766711.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>46712620.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>40486480.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>40455409.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>40429005.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>40393722.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>40358405.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>40329502.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>34096859.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>34067426.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>34015649.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>33935173.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>33908444.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>33881863.0</v>
       </c>
       <c r="AI42">
         <v>33881863.0</v>
       </c>
       <c r="AJ42">
-        <v>33881863.0</v>
+        <v>796603.0</v>
       </c>
       <c r="AK42">
         <v>33881863.0</v>
       </c>
       <c r="AL42">
+        <v>33881863.0</v>
+      </c>
+      <c r="AM42">
+        <v>33881863.0</v>
+      </c>
+      <c r="AN42">
+        <v>33881863.0</v>
+      </c>
+      <c r="AO42">
         <v>32908888.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>32908888.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>32908888.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>1.0</v>
       </c>
-      <c r="AP42"/>
-[...2 lines deleted...]
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42"/>
+      <c r="AV42">
         <v>1.0</v>
       </c>
-      <c r="AT42">
+      <c r="AW42">
         <v>1.0</v>
       </c>
-      <c r="AU42"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:49">
+      <c r="AX42"/>
+      <c r="AY42"/>
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
-    </row>
-    <row r="44" spans="1:49">
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-    </row>
-    <row r="45" spans="1:49">
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+    </row>
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>54748869.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>55031125.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>55266961.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>55546274.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>48949565.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>35162240.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>34444693.0</v>
       </c>
-      <c r="AO45"/>
-[...1 lines deleted...]
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-    </row>
-    <row r="46" spans="1:49">
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
+      <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
-      <c r="F46"/>
-      <c r="G46">
+      <c r="F46">
+        <v>53224621.0</v>
+      </c>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46">
         <v>26226.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>30998.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>35726.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>40410.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>45050.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>49646.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>54199.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>1183.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>57600303.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>58022819.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>58401688.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>58805241.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>59146179.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>59426647.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>59793505.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>60193493.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>60149159.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>60207872.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>59789853.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>53233742.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>53373912.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>53489884.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>54109160.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>54447090.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>54748869.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>55031125.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>55266961.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>55546274.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>55775068.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>48949565.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>35162240.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>34444693.0</v>
       </c>
-      <c r="AO46"/>
-[...1 lines deleted...]
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
-    </row>
-    <row r="47" spans="1:49">
+      <c r="AX46"/>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>56222916.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>56586928.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>56884160.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>57257626.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>57600303.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>58014635.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>58401688.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>58790221.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>59127802.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>59404953.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>59793505.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>60165282.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>60149159.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>60207872.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>59752153.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>53233742.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>53373912.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>53489880.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>53811737.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>54109160.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>54447090.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>54748869.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>55045563.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>55031125.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>55266961.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>55546274.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>55775068.0</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>48949565.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>35162240.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>34444693.0</v>
       </c>
-      <c r="AO47"/>
-[...1 lines deleted...]
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-    </row>
-    <row r="48" spans="1:49">
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+    </row>
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-3832185.0</v>
+      </c>
+      <c r="C48">
+        <v>-3833747.0</v>
+      </c>
+      <c r="D48">
+        <v>-3486856.0</v>
+      </c>
+      <c r="E48">
         <v>-2982329.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-2656603.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-2498810.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-2235236.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-1497475.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-1862257.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-1636946.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-1094528.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-1382357.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-844239.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-614376.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-801689.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-436193.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-561768.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-257481.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>159651.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-523931.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-456934.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-706005.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-509949.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-221109.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>49920.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>680218.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>1643111.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>2232862.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>2486014.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>2851576.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>3167047.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>3591588.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>4002241.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>3746323.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>3746323.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>4262354.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>4886966.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>5364143.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>5873675.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>5791073.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>6490534.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>6955348.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>593521.0</v>
       </c>
-      <c r="AP48"/>
-[...1 lines deleted...]
-      <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
-      <c r="AW48">
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>-6252043.0</v>
       </c>
     </row>
-    <row r="49" spans="1:49">
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-614376.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-801689.0</v>
       </c>
-      <c r="N49"/>
-[...1 lines deleted...]
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49">
         <v>-456934.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-706005.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-509949.0</v>
       </c>
-      <c r="V49">
+      <c r="Y49">
         <v>-221109.0</v>
       </c>
-      <c r="W49">
+      <c r="Z49">
         <v>49920.0</v>
       </c>
-      <c r="X49">
+      <c r="AA49">
         <v>680218.0</v>
       </c>
-      <c r="Y49">
+      <c r="AB49">
         <v>1643111.0</v>
       </c>
-      <c r="Z49">
+      <c r="AC49">
         <v>2232862.0</v>
       </c>
-      <c r="AA49">
+      <c r="AD49">
         <v>2486014.0</v>
       </c>
-      <c r="AB49">
+      <c r="AE49">
         <v>2851576.0</v>
       </c>
-      <c r="AC49">
+      <c r="AF49">
         <v>3167047.0</v>
       </c>
-      <c r="AD49">
+      <c r="AG49">
         <v>3591588.0</v>
       </c>
-      <c r="AE49">
+      <c r="AH49">
         <v>4002241.0</v>
       </c>
-      <c r="AF49">
+      <c r="AI49">
         <v>4106786.0</v>
       </c>
-      <c r="AG49">
+      <c r="AJ49">
         <v>3746323.0</v>
       </c>
-      <c r="AH49">
+      <c r="AK49">
         <v>4262354.0</v>
       </c>
-      <c r="AI49">
+      <c r="AL49">
         <v>4886966.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AM49">
         <v>5364143.0</v>
       </c>
-      <c r="AK49">
+      <c r="AN49">
         <v>5873675.0</v>
       </c>
-      <c r="AL49">
+      <c r="AO49">
         <v>5791073.0</v>
       </c>
-      <c r="AM49">
+      <c r="AP49">
         <v>6490534.0</v>
       </c>
-      <c r="AN49">
+      <c r="AQ49">
         <v>6955348.0</v>
       </c>
-      <c r="AO49"/>
-[...1 lines deleted...]
-      <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-    </row>
-    <row r="50" spans="1:49">
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...7 lines deleted...]
-      </c>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
       <c r="V50">
         <v>5144000.0</v>
       </c>
       <c r="W50">
+        <v>5144000.0</v>
+      </c>
+      <c r="X50">
+        <v>5144000.0</v>
+      </c>
+      <c r="Y50">
+        <v>5144000.0</v>
+      </c>
+      <c r="Z50">
         <v>4914000.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>4914000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AB50">
         <v>4914000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AC50">
         <v>380000.0</v>
       </c>
-      <c r="AA50"/>
-[...1 lines deleted...]
-      <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>19438623.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>19428014.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>19417405.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>19406797.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>19396188.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>19385580.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>19374971.0</v>
       </c>
-      <c r="AL50"/>
-[...1 lines deleted...]
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-    </row>
-    <row r="51" spans="1:49">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+    </row>
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>15490397.0</v>
+      </c>
+      <c r="C51">
+        <v>15686108.0</v>
+      </c>
+      <c r="D51">
+        <v>15785874.0</v>
+      </c>
+      <c r="E51">
         <v>15931055.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>16081235.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>16216391.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>16356582.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>16495142.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>16632091.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>16767445.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>16901219.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>17073841.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>17209147.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>17714453.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>17979568.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>17548161.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>17676322.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>17802975.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>17928135.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>18051817.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>23318036.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>23438808.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>23558148.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>23676071.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>23562593.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>28557150.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>23791487.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>19709100.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>19057107.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>19163819.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>19269250.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>19373414.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>19438623.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>19417405.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>19417405.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>19406797.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>19396188.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>19385580.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>19374971.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>19364363.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>19267449.0</v>
       </c>
-      <c r="AN51"/>
-[...1 lines deleted...]
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-    </row>
-    <row r="52" spans="1:49">
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>331054.0</v>
+      </c>
       <c r="C52">
+        <v>477563.0</v>
+      </c>
+      <c r="D52">
+        <v>655481.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52">
         <v>306921.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>457991.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>607488.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>147941.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>294343.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>439221.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>688746.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>141878.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>282280.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>421220.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>558714.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>136063.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>270711.0</v>
       </c>
-      <c r="P52"/>
-[...2 lines deleted...]
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52">
         <v>302360.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>429700.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>513857.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>3563.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>7127.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>4914000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>492797.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>380000.0</v>
       </c>
-      <c r="AA52"/>
-[...1 lines deleted...]
-      <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
         <v>19438623.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>19428014.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>19417405.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>19406797.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>19396188.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>19385580.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>19374971.0</v>
       </c>
-      <c r="AL52"/>
-[...1 lines deleted...]
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-    </row>
-    <row r="53" spans="1:49">
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+    </row>
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>30200.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>50881.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>2200887.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>2612856.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>2728203.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>2366153.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>2593297.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>2652809.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>3257431.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>3483182.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>2707640.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>2625648.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>2131187.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>1916451.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>1788714.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>1543143.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>1570907.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>1761312.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>1922709.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>1794889.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>1567607.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>1547511.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>1727532.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>1552090.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>1552090.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>1452173.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>1381361.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>1428287.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>1473950.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>3896103.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>4347513.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>4550811.0</v>
       </c>
-      <c r="AO53"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53"/>
+      <c r="AU53">
+        <v>59508.0</v>
+      </c>
       <c r="AV53"/>
       <c r="AW53"/>
-    </row>
-    <row r="54" spans="1:49">
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+    </row>
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-    </row>
-    <row r="55" spans="1:49">
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>63697250.0</v>
+      </c>
+      <c r="C55">
+        <v>63703755.0</v>
+      </c>
+      <c r="D55">
+        <v>64072646.0</v>
+      </c>
+      <c r="E55">
         <v>64836337.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>64996100.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>65139599.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>65515024.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>66275467.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>66001850.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>66083519.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>66879204.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>66878079.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>67339147.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>67404704.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>67382752.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>68017375.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>66926429.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>66361811.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>66549240.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>65826374.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>71360836.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>64719421.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>64945375.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>65483497.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>65952473.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>66842865.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>67661343.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>58121444.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>57976272.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>58393327.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>58588298.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>58900449.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>59562771.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>59873308.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>59873308.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>60228378.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>60663372.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>61169046.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>61648625.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>60567624.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>61404457.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>42607154.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>42490196.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>40643293.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>40651916.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>38270205.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>38270205.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>35926661.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>35926661.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>29987733.0</v>
       </c>
     </row>
-    <row r="56" spans="1:49">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>7640219.0</v>
+      </c>
+      <c r="C56">
+        <v>7516209.0</v>
+      </c>
+      <c r="D56">
+        <v>7589309.0</v>
+      </c>
+      <c r="E56">
         <v>7664094.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>8348387.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>7388143.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>7352469.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>7054562.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>7257469.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>7018906.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>7197956.0</v>
       </c>
-      <c r="J56">
-[...5 lines deleted...]
-      <c r="L56">
+      <c r="M56">
+        <v>7110265.0</v>
+      </c>
+      <c r="N56">
+        <v>6961195.0</v>
+      </c>
+      <c r="O56">
         <v>9897745.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>9528917.0</v>
       </c>
-      <c r="N56">
-[...2 lines deleted...]
-      <c r="O56">
+      <c r="Q56">
+        <v>6636307.0</v>
+      </c>
+      <c r="R56">
         <v>5775993.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>4158836.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>3716246.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>3360424.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>8822009.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>2354755.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>2388756.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>2559670.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>3175359.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>5441566.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>4705393.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>3841880.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>3516706.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>2055901.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>2043637.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>2549657.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>4421560.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>4133624.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>2581534.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>3017776.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>3200889.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>3281774.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>3388346.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>7473649.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>21894704.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>3611650.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>44166.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>60809.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>42954.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>29754.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>46328.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>46328.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>31512.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>31512.0</v>
       </c>
-      <c r="AW56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:49">
+      <c r="AZ56"/>
+    </row>
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>331054.0</v>
+      </c>
+      <c r="C57">
+        <v>477563.0</v>
+      </c>
+      <c r="D57">
+        <v>1750382.0</v>
+      </c>
+      <c r="E57">
         <v>1970796.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>2032522.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>1648369.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>1720765.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>1719109.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>1747532.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>1541461.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>1731958.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>2101652.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>2079057.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>1547257.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>1622784.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>1971067.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>1577173.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>1606897.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>1503009.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>1424691.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>1680028.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>1406072.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>1348336.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>1509531.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>1859803.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>6981528.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>1803940.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>2765332.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>2288432.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>2284943.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>2113172.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>1923348.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>2136537.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>1954919.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>1954919.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>1904483.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>1796286.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>1788465.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>1723458.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>980884.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>763760.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>565794.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>203674.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>211262.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>228761.0</v>
       </c>
-      <c r="AR57"/>
-      <c r="AS57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>169297.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>169297.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>146919.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>146919.0</v>
       </c>
-      <c r="AW57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:49">
+      <c r="AZ57"/>
+    </row>
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>17316000.0</v>
+      </c>
+      <c r="C58">
+        <v>17408885.0</v>
+      </c>
+      <c r="D58">
+        <v>17536256.0</v>
+      </c>
+      <c r="E58">
         <v>17901851.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>17806836.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>17864760.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>18077347.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>18214251.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>18379623.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>18308906.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>18633177.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>18993205.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>18960875.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>18840490.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>19043638.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>19381982.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>19253495.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>19409872.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>19431143.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>19476508.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>24998064.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>24844880.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>24906484.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>25182039.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>25415269.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>25710680.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>25595427.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>21714433.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>21345539.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>21448762.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>21382422.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>21296762.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>21575160.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>21372324.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>21372324.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>21311280.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>21192474.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>21174045.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>21098429.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>20345247.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>20031209.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>565794.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>203674.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>211262.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>228761.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>169297.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>169297.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>146919.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>146919.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>3008783.0</v>
       </c>
     </row>
-    <row r="59" spans="1:49">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-    </row>
-    <row r="60" spans="1:49">
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>46381248.0</v>
+      </c>
+      <c r="C60">
+        <v>46294870.0</v>
+      </c>
+      <c r="D60">
+        <v>46536390.0</v>
+      </c>
+      <c r="E60">
         <v>46934486.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>47189264.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>47274839.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>47437677.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>48061216.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>47622227.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>47774613.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>48246027.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>47884874.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>48378272.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>48564214.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>48339114.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>48635393.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>47672934.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>46951939.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>47118097.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>46349866.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>46362772.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>39874541.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>40038891.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>40301458.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>40537204.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>41132185.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>42065916.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>36407011.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>36630733.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>36944565.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>37205876.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>37603687.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>37987611.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>38500984.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>38500984.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>38917098.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>39470898.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>39995001.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>40550196.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>40222377.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>41373248.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>42041360.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>42286522.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>40432031.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>40423155.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>38100908.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>38100908.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>38100908.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>35773698.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>35773698.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>26978950.0</v>
       </c>
     </row>
-    <row r="61" spans="1:49">
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-    </row>
-    <row r="62" spans="1:49">
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -10677,5639 +11160,5920 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>8133362.0</v>
+      </c>
+      <c r="C2">
         <v>4739995.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4549038.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4169182.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3776770.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3586593.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3577358.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3262603.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3153887.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2101976.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23510.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2370.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>313858.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>1634480.0</v>
+      </c>
+      <c r="C3">
         <v>1634147.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1634044.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1619239.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1631609.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1989761.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1438908.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>6795322.0</v>
+        <v>1398358.0</v>
       </c>
       <c r="J3">
-        <v>4911994.0</v>
+        <v>1699555.0</v>
       </c>
       <c r="K3">
+        <v>952507.0</v>
+      </c>
+      <c r="L3">
         <v>-1588963.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-1181420.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>618442.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6140000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1220000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6870000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4350000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-7480000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2370000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1300000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-2850000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2990000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1920000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-1950000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>2892502.0</v>
+      </c>
+      <c r="C5">
         <v>3004853.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3785175.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2837946.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2730491.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1454682.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1666195.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>-4418296.0</v>
+        <v>1441089.0</v>
       </c>
       <c r="J5">
-        <v>-3893785.0</v>
+        <v>734544.0</v>
       </c>
       <c r="K5">
+        <v>840854.0</v>
+      </c>
+      <c r="L5">
         <v>6113973.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6088788.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1359430.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>90000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1390000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1470000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1520000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1380000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>960000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>870000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>830000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>790000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>980000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1540000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1770000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>4526982.0</v>
+      </c>
+      <c r="C6">
         <v>4639000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5419219.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4457185.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4362100.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3444443.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3105103.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>2377026.0</v>
+        <v>2839447.0</v>
       </c>
       <c r="J6">
-        <v>1018209.0</v>
+        <v>2434099.0</v>
       </c>
       <c r="K6">
-        <v>4525010.0</v>
+        <v>1793361.0</v>
       </c>
       <c r="L6">
-        <v>4907368.0</v>
+        <v>6113973.0</v>
       </c>
       <c r="M6">
+        <v>6088788.0</v>
+      </c>
+      <c r="N6">
         <v>1977872.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6230000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2610000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8340000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5870000.0</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="S6">
+        <v>-3522891.0</v>
+      </c>
+      <c r="T6">
         <v>3330000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2170000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>-2567063.0</v>
+      </c>
+      <c r="W6">
         <v>3780000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2900000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-410000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1830000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>4571883.0</v>
+      </c>
+      <c r="C9">
         <v>7790285.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7641677.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7775668.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6732060.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5609931.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5090964.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4848376.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4318906.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2874388.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3610982.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2435031.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>452898.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1040000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2240000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2150000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1990000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1930000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1550000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1480000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1380000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1310000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1430000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1950000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2290000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>2038451.0</v>
+      </c>
+      <c r="C10">
         <v>2123743.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2938769.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2057723.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3281251.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>274341.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>590619.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>619448.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-146290.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>384135.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6113973.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6088788.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1359430.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4540000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1060000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5880000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7560000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5320000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2420000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2660000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2960000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2670000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>560000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>134</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>2123743.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24421.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1469467.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1046461.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1180341.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1075576.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>806124.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>823761.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-318433.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9148620.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9924900.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4080000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6140000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1220000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6870000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4350000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7480000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2370000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1300000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2850000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2990000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1920000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1950000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>854052.0</v>
+      </c>
+      <c r="C12">
         <v>880744.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>846406.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>780223.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1046461.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1180341.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1075576.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>897937.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>880834.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>456719.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4574310.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4962450.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2040000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1690000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3670000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2460000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1690000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>780000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>250000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>640000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>820000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>230000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>970000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>230000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>810210.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>806130.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>823760.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>318430.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4574310.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>2038451.0</v>
+      </c>
+      <c r="C15">
         <v>2123743.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2938769.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2057723.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3281251.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>274341.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>590619.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>619448.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-146290.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>384135.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6113973.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6088788.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1359430.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10680000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>160000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12750000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11910000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-12800000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5670000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3720000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-5510000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5950000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4590000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1390000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1660000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>2057723.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3281251.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>274341.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>590619.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>619448.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-146290.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>384135.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6113970.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6088788.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-5319248.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>2038451.0</v>
+      </c>
+      <c r="C17">
         <v>2123743.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2281821.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2057723.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3281251.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>274341.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>590619.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>619448.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-146290.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>384135.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6113973.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6088788.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>-5319248.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-854052.0</v>
+      </c>
+      <c r="C18">
         <v>-880744.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-827599.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-780223.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1046461.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1180341.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1075576.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-897937.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-880834.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-456719.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1469467.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-945871.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-810205.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-806124.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-823761.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>602428.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>14295.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>449738.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>19600.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>19600.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>2603930.0</v>
+      </c>
+      <c r="C21">
         <v>2894328.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3111253.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3527190.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2684960.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1220212.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1400824.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1425572.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>677471.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>65702.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6113980.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1181420.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-618442.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>90000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1390000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1470000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1520000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1380000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>960000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>870000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>830000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>790000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>980000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1540000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1770000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>10101315.0</v>
+      </c>
+      <c r="C23">
         <v>9635952.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9079462.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8417660.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7823870.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7976312.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7267498.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6685407.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6795322.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4910662.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2479481.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3654782.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>908896.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>950000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>850000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>680000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>470000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>540000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>590000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>610000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>540000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>520000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>450000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>420000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>510000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>1634480.0</v>
+      </c>
+      <c r="C25">
         <v>1634147.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1629519.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1619239.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1631609.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1989761.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1438908.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1398358.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1699555.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B26">
+        <v>22286.0</v>
+      </c>
+      <c r="C26">
         <v>3037.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>20080.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>48340.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.31</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.03</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>124428.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>198000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14295.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>449738.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>10998.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>124428.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>198000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14295.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>894262.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>902869.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>735432.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>3222726.0</v>
+      </c>
+      <c r="C28">
         <v>3258773.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2876300.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2580899.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2369960.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2399958.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2251232.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1826446.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1941880.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1406441.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>248206.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>353112.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>335908.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>940000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>840000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>660000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>450000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>520000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>580000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>540000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>510000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>440000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>510000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>1967953.0</v>
+      </c>
+      <c r="C30">
         <v>4895957.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4530424.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4248478.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4047100.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4389719.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3690140.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3422804.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3641435.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2808686.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2502993.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3654782.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>908896.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>950000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>850000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>680000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>470000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>540000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>590000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>610000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>540000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>520000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>450000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>420000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>510000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>-565480.0</v>
+      </c>
+      <c r="C31">
         <v>-770585.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-172484.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1469467.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>596291.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-945871.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-810205.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-806124.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-823761.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>318433.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4574310.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4962450.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1977872.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14544.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2450000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4410000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6040000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2340000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1550000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3490000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2170000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1690000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-980000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-170000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>12705245.0</v>
+      </c>
+      <c r="C32">
         <v>12530280.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12190715.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11944850.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10508830.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9196524.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8668322.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8110979.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7472793.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4976364.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3634492.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2437401.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>452898.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1040000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2240000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2150000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1990000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1930000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1550000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1480000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1380000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1310000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1430000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1950000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2290000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AB1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AF1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AJ1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AR1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>1274710.0</v>
+      </c>
+      <c r="C2">
+        <v>2155173.0</v>
+      </c>
+      <c r="D2">
+        <v>1237030.0</v>
+      </c>
+      <c r="E2">
         <v>1239432.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>1179041.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1209000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1183763.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1153947.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1171169.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>1231116.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1174659.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>1163064.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1089977.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1121337.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1115701.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1010495.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>989251.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1053734.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>945080.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>940372.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>897297.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>994023.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>887954.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>907350.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>875209.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>916080.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>871249.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>869231.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>923529.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>913349.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>803443.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>785795.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>823672.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>849693.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>963069.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>777872.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>723462.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>689484.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>652635.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>525102.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>489442.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>434797.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>0.0</v>
       </c>
-      <c r="AP2"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
-      <c r="AV2"/>
-      <c r="AW2">
+      <c r="AV2">
+        <v>0.0</v>
+      </c>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>313858.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B3">
-        <v>409303.0</v>
+        <v>415265.0</v>
       </c>
       <c r="C3">
+        <v>412415.0</v>
+      </c>
+      <c r="D3">
+        <v>410615.0</v>
+      </c>
+      <c r="E3">
+        <v>409302.0</v>
+      </c>
+      <c r="F3">
         <v>407717.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>406846.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>408857.0</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="I3">
+        <v>409226.0</v>
+      </c>
+      <c r="J3">
         <v>409139.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>406925.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>409420.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>409245.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>408538.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>406841.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>404895.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>404961.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>404462.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>404921.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>409671.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>409763.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>406560.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>405615.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>461860.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>509220.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>502744.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>515937.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>382821.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>351711.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>352732.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>351644.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>350805.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>349507.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>349173.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>348873.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>358293.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>439342.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>452686.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>449234.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>357029.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>236503.0</v>
       </c>
-      <c r="AM3">
-[...2 lines deleted...]
-      <c r="AN3">
+      <c r="AP3">
+        <v>157606.0</v>
+      </c>
+      <c r="AQ3">
         <v>201369.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>-1168647.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>198774.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>930186.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>435103.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>-142359.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>-142359.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>-448351.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>-448351.0</v>
       </c>
-      <c r="AW3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:49">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...7 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-      <c r="AL4"/>
-[...2 lines deleted...]
-      <c r="AO4">
+      <c r="AL4">
         <v>0.0</v>
       </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-      <c r="AR4"/>
-      <c r="AS4">
+      <c r="AR4">
         <v>0.0</v>
       </c>
+      <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4"/>
-      <c r="AW4">
+      <c r="AV4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>1032653.0</v>
+      </c>
+      <c r="C5">
+        <v>680897.0</v>
+      </c>
+      <c r="D5">
+        <v>529573.0</v>
+      </c>
+      <c r="E5">
         <v>705401.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>878608.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>779154.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>289528.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>1441076.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>802891.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>593269.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>1324256.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>483470.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>749021.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>1228429.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>648501.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>1093017.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>624456.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>471973.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>1597537.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>885564.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>1147872.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>696739.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>605019.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>627926.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>272378.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-74741.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>364632.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>505196.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>392949.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>448989.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>275605.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>471516.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>380555.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>297896.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>184334.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>75272.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>223345.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>194521.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>143307.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-44418.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>4346.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-39929.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>2336580.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
         <v>30090.0</v>
       </c>
-      <c r="AR5">
-[...2 lines deleted...]
-      <c r="AS5">
+      <c r="AU5">
+        <v>3088713.0</v>
+      </c>
+      <c r="AV5">
         <v>1645694.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>1645694.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>1398700.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>1398700.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>1530405.0</v>
       </c>
     </row>
-    <row r="6" spans="1:49">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B6">
-        <v>1114704.0</v>
+        <v>1447918.0</v>
       </c>
       <c r="C6">
+        <v>1093312.0</v>
+      </c>
+      <c r="D6">
+        <v>940188.0</v>
+      </c>
+      <c r="E6">
+        <v>1114703.0</v>
+      </c>
+      <c r="F6">
         <v>1286325.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>1186000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>698385.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="I6">
+        <v>1850302.0</v>
+      </c>
+      <c r="J6">
         <v>1212030.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>1000194.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>1733676.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>892715.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>1157559.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>1635270.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>1053396.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>1497978.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>1028918.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>876894.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>2007208.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>1295327.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>1554432.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>1102354.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>1066879.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>1137146.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>775122.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>441196.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>747453.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>856907.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>745681.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>800633.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>626410.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>821023.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>729728.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>646769.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>542627.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>514614.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>676031.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>643755.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>500336.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>192085.0</v>
       </c>
-      <c r="AM6">
-[...2 lines deleted...]
-      <c r="AN6">
+      <c r="AP6">
+        <v>161952.0</v>
+      </c>
+      <c r="AQ6">
         <v>161440.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>1167933.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AS6">
+        <v>198774.0</v>
+      </c>
+      <c r="AT6">
         <v>960276.0</v>
       </c>
-      <c r="AR6">
-[...2 lines deleted...]
-      <c r="AS6">
+      <c r="AU6">
+        <v>3523816.0</v>
+      </c>
+      <c r="AV6">
         <v>1503335.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>1503335.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>950349.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>950349.0</v>
       </c>
-      <c r="AW6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:49">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-      <c r="AL7"/>
-[...2 lines deleted...]
-      <c r="AO7">
+      <c r="AL7">
         <v>0.0</v>
       </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-      <c r="AR7"/>
-      <c r="AS7">
+      <c r="AR7">
         <v>0.0</v>
       </c>
+      <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-      <c r="AV7"/>
-      <c r="AW7">
+      <c r="AV7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-      <c r="AL8"/>
-[...2 lines deleted...]
-      <c r="AO8">
+      <c r="AL8">
         <v>0.0</v>
       </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-      <c r="AR8"/>
-      <c r="AS8">
+      <c r="AR8">
         <v>0.0</v>
       </c>
+      <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8"/>
-      <c r="AW8">
+      <c r="AV8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>1939732.0</v>
+      </c>
+      <c r="C9">
+        <v>1018581.0</v>
+      </c>
+      <c r="D9">
+        <v>1921862.0</v>
+      </c>
+      <c r="E9">
         <v>1986239.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>2015337.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>1917000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>2003000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>2046329.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>1937869.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>1802924.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>1801711.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>1927310.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>1996041.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>1916615.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>1943008.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>2075917.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>1989664.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>1767079.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>1816524.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>1790146.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>1677224.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>1448165.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>1488905.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>1438559.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>1359003.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>1323464.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>1354628.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>1318016.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>1225158.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>1193162.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>1267768.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>1272358.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>1196058.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>1112192.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>980647.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>1155285.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>1122834.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>1060142.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>903931.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>824183.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>655843.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>495596.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>1469390.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>41824.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>1181215.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>39000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>436000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>436000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>782702.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>782702.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>1747989.0</v>
       </c>
     </row>
-    <row r="10" spans="1:49">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>829615.0</v>
+      </c>
+      <c r="C10">
+        <v>477019.0</v>
+      </c>
+      <c r="D10">
+        <v>322824.0</v>
+      </c>
+      <c r="E10">
         <v>496259.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>664216.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>555152.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>84406.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>1181657.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>591530.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>266150.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>1097400.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>270758.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>578070.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>992541.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>440452.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>929864.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>404200.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>283207.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>1379643.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>629062.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>861299.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>411247.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>315785.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>337124.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-22144.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-356424.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>16718.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>249233.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>136845.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>187823.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>75479.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>89368.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>395474.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>59126.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-20766.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-129346.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>18089.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-14266.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>564692.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>-217372.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-12306.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>-24106.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>2336580.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>490966.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>1967714.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>1318713.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>1645694.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>1645694.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>1398700.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>1398700.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>1522861.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
         <v>84406.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>1181657.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>12306.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>596729.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-1097400.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>212712.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>170951.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>68160.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>199463.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>175819.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>494639.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>391498.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-577273.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>154977.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-226681.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>52686.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>144183.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>27583.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>302016.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>472088.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>443899.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>110963.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>165825.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>89517.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>382148.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>-14919.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>238770.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>204618.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>205256.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>208787.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>-421385.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>172954.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>-29864.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>-73227.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>1167933.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>689740.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>-930186.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>-3540000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>1503335.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>1503335.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>950349.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>950349.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:49">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>203038.0</v>
+      </c>
+      <c r="C12">
+        <v>203878.0</v>
+      </c>
+      <c r="D12">
+        <v>206749.0</v>
+      </c>
+      <c r="E12">
         <v>209142.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>214392.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>223769.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>205122.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>259419.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>211361.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>204843.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>226856.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>212712.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>170951.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>235888.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>208049.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>163153.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>220256.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>188766.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>217894.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>256502.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>286572.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>285492.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>289234.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>290802.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>294522.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>305783.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>302342.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>255963.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>256104.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>261166.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>237728.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>219792.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>220208.0</v>
       </c>
       <c r="AH12">
         <v>220209.0</v>
       </c>
       <c r="AI12">
         <v>220209.0</v>
       </c>
       <c r="AJ12">
+        <v>220208.0</v>
+      </c>
+      <c r="AK12">
         <v>220209.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
+        <v>220209.0</v>
+      </c>
+      <c r="AM12">
+        <v>220209.0</v>
+      </c>
+      <c r="AN12">
         <v>220208.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>219859.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>16652.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>456719.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>930186.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>1770000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>3395.0</v>
       </c>
-      <c r="AT12"/>
-[...2 lines deleted...]
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>7544.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>472090.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>443900.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>110960.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>165820.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>89520.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...7 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-      <c r="AL14"/>
-[...2 lines deleted...]
-      <c r="AO14">
+      <c r="AL14">
         <v>0.0</v>
       </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AR14">
         <v>0.0</v>
       </c>
+      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AV14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>829615.0</v>
+      </c>
+      <c r="C15">
+        <v>477019.0</v>
+      </c>
+      <c r="D15">
+        <v>322824.0</v>
+      </c>
+      <c r="E15">
         <v>496259.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>664216.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>555152.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>84406.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>1181657.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>591530.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>266150.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>1097400.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>270758.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>578070.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>992541.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>440452.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>923637.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>404200.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>283207.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>1379643.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>629062.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>861299.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>411247.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>315785.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>337124.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-22144.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-356424.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>16718.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>249233.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>136845.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>187823.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>75479.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>89368.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>395474.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>59126.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>-20766.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>-129346.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>18089.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>-14266.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>564692.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>-217372.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>-12306.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>49121.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>2336580.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>490966.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>1967714.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>1318713.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>1645694.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>1645694.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>1398700.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>1398700.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>-5319248.0</v>
       </c>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>578070.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>992541.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>434840.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>929864.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>398026.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>283207.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>1379643.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>629062.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>861299.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>411247.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>315785.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>337124.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-22144.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-356424.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>16718.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>249233.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>136845.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>187820.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>75479.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>89368.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>395474.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>59126.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>33500.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-129346.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>18089.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>-14266.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>384135.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>-217372.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>-12306.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>6113973.0</v>
       </c>
-      <c r="AP16"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AV16">
+        <v>6088788.0</v>
+      </c>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>-5319248.0</v>
       </c>
     </row>
-    <row r="17" spans="1:49">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>829615.0</v>
+      </c>
+      <c r="C17">
+        <v>477019.0</v>
+      </c>
+      <c r="D17">
+        <v>322824.0</v>
+      </c>
+      <c r="E17">
         <v>496259.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>664216.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>555152.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>84406.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>1181657.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>591530.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>266150.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>1097400.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>270758.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>578070.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>992541.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>440452.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>929864.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>404200.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>283207.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>1379643.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>629062.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>861299.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>411247.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>315785.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>337124.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-22144.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-356424.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>16718.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>249233.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>136845.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>187823.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>75479.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>89368.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>395474.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>59126.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>33500.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>-129346.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>18089.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>-14266.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>310908.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>-217372.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>-12306.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>6113973.0</v>
       </c>
-      <c r="AP17"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AV17">
+        <v>6088788.0</v>
+      </c>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>-5319248.0</v>
       </c>
     </row>
-    <row r="18" spans="1:49">
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-203038.0</v>
+      </c>
+      <c r="C18">
+        <v>-203878.0</v>
+      </c>
+      <c r="D18">
+        <v>-206749.0</v>
+      </c>
+      <c r="E18">
         <v>-209142.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-214392.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-223769.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-205122.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-259419.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-211361.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-204843.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-226856.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-212712.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-170951.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-235888.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-208049.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-163153.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-220256.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-188766.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-217894.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-256502.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-286572.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-285492.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-289234.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-290802.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-294522.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-305783.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-302342.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-255963.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-256104.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-261166.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19"/>
+      <c r="O19">
+        <v>167728.0</v>
+      </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19">
         <v>226681.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-52686.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-144184.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-27583.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-302016.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-472088.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-443900.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-110963.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-165825.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-89517.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-382148.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>14919.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>-238770.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-204618.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>-205256.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>-208787.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-172954.0</v>
       </c>
-      <c r="AM19">
+      <c r="AP19">
         <v>29864.0</v>
       </c>
-      <c r="AN19"/>
-[...1 lines deleted...]
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...7 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>105.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>8358.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>5832.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>238537.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>154798.0</v>
       </c>
-      <c r="AN20"/>
-      <c r="AO20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>19600.0</v>
       </c>
-      <c r="AP20"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-      <c r="AV20"/>
-      <c r="AW20">
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>19600.0</v>
       </c>
     </row>
-    <row r="21" spans="1:49">
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>693788.0</v>
+      </c>
+      <c r="C21">
+        <v>608647.0</v>
+      </c>
+      <c r="D21">
+        <v>680328.0</v>
+      </c>
+      <c r="E21">
         <v>728430.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>828925.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>723667.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>794334.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>873090.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>635911.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>590994.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>680028.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>828533.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>777880.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>824813.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>847964.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>1105683.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>898839.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>674705.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>802370.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>784039.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>634618.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>463933.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>459968.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>364707.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>279872.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>115664.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>460617.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>360196.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>302670.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>277340.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>275605.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>471516.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>380555.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>297896.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>184334.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>75272.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>223345.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>194521.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>143307.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>-44418.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-42170.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>-39929.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>1168647.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>-198774.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>1037528.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>-435103.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>142359.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>142359.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>448351.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>448351.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>1530405.0</v>
       </c>
     </row>
-    <row r="22" spans="1:49">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22"/>
-[...2 lines deleted...]
-      <c r="AO22">
+      <c r="AL22">
         <v>0.0</v>
       </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AR22">
         <v>0.0</v>
       </c>
+      <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
-      <c r="AV22"/>
-      <c r="AW22">
+      <c r="AV22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>2520654.0</v>
+      </c>
+      <c r="C23">
+        <v>2565107.0</v>
+      </c>
+      <c r="D23">
+        <v>2478564.0</v>
+      </c>
+      <c r="E23">
         <v>2497241.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>2365453.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>2403000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>2392592.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>2327186.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>2473127.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>2443046.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>2296342.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>2261841.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>2308138.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>2213139.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>2210745.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>1980729.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>2080076.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>2146108.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>1959234.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>1946479.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>1939903.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>1978255.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>1916891.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>1981202.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>1954340.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>2123880.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>1765260.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>1827051.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>1846017.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>1829171.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>1795606.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>1586637.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>1639175.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>1663989.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>1759382.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>1857885.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>1622951.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>1555105.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>1413259.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>1393703.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>1187455.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>994637.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>867190.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>449142.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>220939.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>1279711.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>1209714.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>1209714.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>617676.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>617676.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>952507.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>415265.0</v>
+      </c>
+      <c r="C25">
+        <v>412415.0</v>
+      </c>
+      <c r="D25">
+        <v>410615.0</v>
+      </c>
+      <c r="E25">
         <v>409302.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>407717.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>406846.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>408857.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>409226.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>409139.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>406925.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>409420.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>409245.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>408538.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>406841.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>404895.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>404961.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>404462.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>404921.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>409671.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>409763.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>406560.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>405615.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>461860.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>509220.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>502744.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>515937.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>382821.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>351711.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>352732.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>350805.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>350805.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>349507.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>349173.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>358293.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>358293.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>439342.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>452686.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>449234.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>357029.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>236503.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>189008.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>200000.0</v>
       </c>
-      <c r="AO25"/>
-[...1 lines deleted...]
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>149</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>22286.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="G26"/>
+      <c r="H26">
         <v>1250.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>2012.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>2275.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>8928.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>5903.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>5249.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>4598.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>33310.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>5300.0</v>
       </c>
-      <c r="Q26"/>
-[...2 lines deleted...]
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>9240.0</v>
       </c>
-      <c r="U26">
-[...3 lines deleted...]
-      <c r="W26"/>
       <c r="X26">
         <v>9240.0</v>
       </c>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>9240.0</v>
+      </c>
+      <c r="AB26">
         <v>28443.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>72691.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>15044.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>8250.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
-        <v>0.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AH26">
-        <v>0.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>52168.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>52168.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>238537.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AR26">
         <v>0.0</v>
       </c>
+      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AV26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27"/>
+      <c r="K27">
+        <v>2275.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
-[...1 lines deleted...]
-      </c>
+      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X27">
+        <v>10998.0</v>
+      </c>
+      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
+        <v>124428.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>173000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>15000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>14296.0</v>
       </c>
-      <c r="AG27"/>
-[...1 lines deleted...]
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>43920.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>251258.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>199862.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>351695.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>194111.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>194111.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>257324.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>257324.0</v>
       </c>
-      <c r="AW27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:49">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>830679.0</v>
+      </c>
+      <c r="C28">
+        <v>859220.0</v>
+      </c>
+      <c r="D28">
+        <v>830919.0</v>
+      </c>
+      <c r="E28">
         <v>826220.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>778695.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>786893.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>801222.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>762000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>892822.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>802730.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>703335.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>683629.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>809623.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>679712.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>690149.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>565273.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>653053.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>682153.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>604485.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>596344.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>636045.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>578617.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>566607.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>564633.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>576385.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>691863.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>482747.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>606109.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>569679.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>564178.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>641358.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>436335.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>466330.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>465423.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>438019.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>640671.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>446804.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>416387.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>351427.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>393561.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>509005.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>321638.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>49485.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>40736.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>220939.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>122410.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>99529.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>99529.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>77027.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>77027.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>217584.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>1245944.0</v>
+      </c>
+      <c r="C30">
+        <v>409934.0</v>
+      </c>
+      <c r="D30">
+        <v>1241534.0</v>
+      </c>
+      <c r="E30">
         <v>1257809.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>1186412.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1194000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>1208829.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>1173239.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>1301958.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>1211930.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>1121683.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>1098777.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>1218161.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>1091802.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>1095044.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>970234.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>1090825.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>1092374.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>1014154.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>1006107.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>1042606.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>984232.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>1028937.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>1073852.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>1079131.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1207800.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>894011.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>957820.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>922488.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>915822.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>992163.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>800842.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>815503.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>814296.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>796313.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>1080013.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>899489.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>865621.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>760624.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>868601.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>698013.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>559840.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>867190.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>449142.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>220939.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>1279711.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>1209714.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>1209714.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>617676.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>617676.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:49">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>135827.0</v>
+      </c>
+      <c r="C31">
+        <v>-131628.0</v>
+      </c>
+      <c r="D31">
+        <v>-357504.0</v>
+      </c>
+      <c r="E31">
         <v>-232171.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-164709.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-168515.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-709928.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>308567.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-44381.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-324844.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>417372.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-557775.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-199810.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>167728.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-407512.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-175819.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-494639.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-391498.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>577273.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-154977.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>226681.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-52686.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-144183.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-27583.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-302016.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-472088.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-443899.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-110963.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-165825.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-89517.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>37602.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-382148.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>14919.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-238770.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>15108.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-204618.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-205256.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-208787.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>421385.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-172954.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-124934.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>15823.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>1167933.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>689740.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>996000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>1753816.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>1503335.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>1503335.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>950349.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>950349.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-6842109.0</v>
       </c>
     </row>
-    <row r="32" spans="1:49">
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>3214442.0</v>
+      </c>
+      <c r="C32">
+        <v>3173754.0</v>
+      </c>
+      <c r="D32">
+        <v>3158892.0</v>
+      </c>
+      <c r="E32">
         <v>3225671.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>3194378.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>3126304.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>3186926.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>3200276.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>3109038.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>3034040.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>2976370.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>3090374.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>3086018.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>3037952.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>3058709.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>3086412.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>2978915.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>2820813.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>2761604.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>2730518.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>2574521.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>2442188.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>2376859.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>2345909.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>2234212.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>2239544.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>2225877.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>2187247.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>2148687.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>2106511.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>2071211.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>2058153.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>2019730.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>1961885.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>1943716.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>1933157.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>1846296.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>1749626.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>1556566.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>1349285.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>1145285.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>930393.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>1469390.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>41824.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>1181215.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>39000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>436000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>436000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>782702.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>782702.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>2061847.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16341,5433 +17105,5711 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>7210061.0</v>
+      </c>
+      <c r="C2">
         <v>7028546.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6515007.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3063699.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1955443.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4253565.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1712266.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2256415.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2911640.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29763.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29754.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>1050000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-10000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>220000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>1700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>7970000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-10000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>326637</v>
+      </c>
+      <c r="C3">
         <v>78336</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>231104</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>113333</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>253142</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>203077</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>58186</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>164532</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>652910</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21576484</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2470685</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
         <v>2470685</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>3451308.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-2298122.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>2541299.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-544149.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-146290.0</v>
       </c>
-      <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-312093.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-26314.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-37436.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-41937.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>261346.0</v>
+      </c>
+      <c r="C6">
         <v>181515.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>513539.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3451308.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1108256.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2298122.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2541299.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-544149.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-764180.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2881877.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29754.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>1060000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2970000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>220000.0</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6">
+      <c r="R6"/>
+      <c r="S6">
         <v>9.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1690000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>390000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7960000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1130000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1520000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-670000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>-39229.0</v>
+      </c>
+      <c r="C7">
         <v>-84667.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-50597.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>110202.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-67617.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-437467.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-432300.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>149071.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>274093.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>88263.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>34423.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>103128.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-43726.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1150000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-640000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>850000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>50000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2010000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="U7">
         <v>100000.0</v>
       </c>
       <c r="V7">
-        <v>-100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="W7">
         <v>-100000.0</v>
       </c>
       <c r="X7">
+        <v>-100000.0</v>
+      </c>
+      <c r="Y7">
         <v>30000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-47658.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>57557.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-96474.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>35685.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>24506.0</v>
+      </c>
+      <c r="C9">
         <v>27000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1111.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-47658.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-14120.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>57557.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-96474.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>35685.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>54318.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15416.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2171.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37434.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>68467.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-130000.0</v>
       </c>
       <c r="P9">
         <v>-130000.0</v>
       </c>
       <c r="Q9">
+        <v>-130000.0</v>
+      </c>
+      <c r="R9">
         <v>-10000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-50000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-138267.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>468710.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>298390.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-155323.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43215.0</v>
       </c>
-      <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>48999.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>138267.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-468710.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-298390.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>155323.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>231461.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>174196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>-8703.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1290950.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1372359.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-29104.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-90716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65254.0</v>
       </c>
       <c r="I12">
         <v>65254.0</v>
       </c>
       <c r="J12">
+        <v>65254.0</v>
+      </c>
+      <c r="K12">
         <v>-18789.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-4220028.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-2516763.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>-2854209.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>108861.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-191764.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-26314.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-37436.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-41937.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>43215.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-156407.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>35624.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>65694.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>-1950.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>1634480.0</v>
+      </c>
+      <c r="C14">
         <v>1634147.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1634044.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1619239.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1631609.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1989761.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1438908.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1398358.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1699555.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>952507.0</v>
       </c>
       <c r="K14">
         <v>952507.0</v>
       </c>
       <c r="L14">
         <v>952507.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14"/>
+      <c r="M14">
+        <v>952507.0</v>
+      </c>
+      <c r="N14">
+        <v>618442.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>7001119.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>3279750.0</v>
+      </c>
+      <c r="C15">
         <v>3254130.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3222686.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3014108.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2608595.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2427023.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2107376.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1992397.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1981062.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928359.0</v>
       </c>
       <c r="K15">
         <v>1928359.0</v>
       </c>
       <c r="L15">
         <v>1928359.0</v>
       </c>
       <c r="M15">
+        <v>1928359.0</v>
+      </c>
+      <c r="N15">
         <v>2573618.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3490000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1930000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1620000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1720000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1760000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070000.0</v>
       </c>
       <c r="U15">
         <v>2070000.0</v>
       </c>
       <c r="V15">
+        <v>2070000.0</v>
+      </c>
+      <c r="W15">
         <v>2180000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1980000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2700000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2990000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>7471407.0</v>
+      </c>
+      <c r="C16">
         <v>7210061.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7028546.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6515007.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3063699.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1955443.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4253565.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1712266.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2147460.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2911640.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>29763.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>29754.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1050000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-2750000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>220000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>1700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>390000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7970000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1120000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1520000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-670000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>4146469.0</v>
+      </c>
+      <c r="C18">
         <v>4251371.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4292994.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4683722.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3389610.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1794251.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1649144.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2116717.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1216882.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20268204.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1099513.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3675153.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1456597.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4540000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1060000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1880000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3740000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1150000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2420000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2660000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2960000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2670000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>560000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-78336.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-228118.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-113333.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-253142.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1607346.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7782687.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-164532.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-652910.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15851798.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5724686.0</v>
       </c>
       <c r="L19">
         <v>5724686.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>5724686.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-13381113.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>26408.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2008436.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6215234.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6184684.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6280987.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-605373.0</v>
+      </c>
+      <c r="C21">
         <v>-580562.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-556769.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-533952.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5656067.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-261081.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4443045.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-668469.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-190488.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19353754.0</v>
       </c>
       <c r="K21">
         <v>19353754.0</v>
       </c>
       <c r="L21">
+        <v>19353754.0</v>
+      </c>
+      <c r="M21">
         <v>-1717040.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>2910487.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>2038451.0</v>
+      </c>
+      <c r="C22">
         <v>2123743.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2938769.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2057723.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3281251.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>274341.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>590619.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>619448.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-146290.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>384135.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6113973.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6088788.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1359430.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4540000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1060000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5880000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7560000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5320000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2420000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2660000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2960000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2670000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>560000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-605373.0</v>
+      </c>
+      <c r="C23">
         <v>-235164.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-231104.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>307210.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-231926.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>230000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4914000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-477981.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-652910.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19353754.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>828855.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1717040.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1110000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3480000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1910000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1660000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3740000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1150000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1610000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2030000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2040000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1540000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2080000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2270000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>-326637.0</v>
+      </c>
+      <c r="C24">
         <v>-78336.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-113333.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-253141.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1607346.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7782687.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-164532.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-652910.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-15851798.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>489071.0</v>
+      </c>
+      <c r="C25">
         <v>324126.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-197870.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>835970.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>169868.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>199797.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>200819.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>49118.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>42434.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-116625.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-5085431.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2516763.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>-477549.0</v>
+      </c>
+      <c r="O25">
         <v>1150000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>640000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4850000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3870000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2160000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2910000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="W25">
         <v>100000.0</v>
       </c>
       <c r="X25">
+        <v>100000.0</v>
+      </c>
+      <c r="Y25">
         <v>-30000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>2008436.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5144000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>6280987.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>350333.0</v>
+      </c>
+      <c r="C27">
         <v>332358.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>199752.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>173921.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>194372.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>126035.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>102989.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>80771.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-3885123.0</v>
+      </c>
+      <c r="C28">
         <v>-4069856.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3779455.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1232414.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2281354.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2688104.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8616656.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2660866.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1981062.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17425395.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1928359.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3645399.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1456597.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3480000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1910000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1660000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3740000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1150000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1610000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2030000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2040000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1540000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2080000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2270000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>4473106.0</v>
+      </c>
+      <c r="C29">
         <v>4329707.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4524098.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4797055.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3642752.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1997328.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1707330.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2281249.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1869792.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1308280.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1099513.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3675153.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1456597.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4540000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1060000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1880000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3740000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1150000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2420000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2660000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2960000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2670000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>560000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-326637.0</v>
+      </c>
+      <c r="C30">
         <v>-78336.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-231104.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-113333.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-253142.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1607346.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7782687.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-164532.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-652910.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15851798.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>828855.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15851798.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>-15851798.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>7423227.0</v>
+      </c>
+      <c r="C2">
+        <v>7471407.0</v>
+      </c>
+      <c r="D2">
+        <v>7544585.0</v>
+      </c>
+      <c r="E2">
+        <v>7579344.0</v>
+      </c>
+      <c r="F2">
+        <v>7270058.0</v>
+      </c>
+      <c r="G2">
+        <v>7210061.0</v>
+      </c>
+      <c r="H2">
+        <v>6927134.0</v>
+      </c>
+      <c r="I2">
+        <v>7101843.0</v>
+      </c>
+      <c r="J2">
+        <v>6866240.0</v>
+      </c>
+      <c r="K2">
+        <v>7028546.0</v>
+      </c>
+      <c r="L2">
+        <v>6905475.0</v>
+      </c>
+      <c r="M2">
+        <v>6785588.0</v>
+      </c>
+      <c r="N2">
+        <v>6468273.0</v>
+      </c>
+      <c r="O2">
+        <v>6515007.0</v>
+      </c>
+      <c r="P2">
+        <v>6473606.0</v>
+      </c>
+      <c r="Q2">
+        <v>5277471.0</v>
+      </c>
+      <c r="R2">
+        <v>3508869.0</v>
+      </c>
+      <c r="S2">
+        <v>3063699.0</v>
+      </c>
+      <c r="T2">
+        <v>2758824.0</v>
+      </c>
+      <c r="U2">
+        <v>8391674.0</v>
+      </c>
+      <c r="V2">
+        <v>1856034.0</v>
+      </c>
+      <c r="W2">
+        <v>1955443.0</v>
+      </c>
+      <c r="X2">
+        <v>1917534.0</v>
+      </c>
+      <c r="Y2">
+        <v>2687725.0</v>
+      </c>
+      <c r="Z2">
+        <v>3352455.0</v>
+      </c>
+      <c r="AA2">
+        <v>4263565.0</v>
+      </c>
+      <c r="AB2">
+        <v>1360059.0</v>
+      </c>
+      <c r="AC2">
+        <v>1316376.0</v>
+      </c>
+      <c r="AD2">
+        <v>1680880.0</v>
+      </c>
+      <c r="AE2">
+        <v>1712266.0</v>
+      </c>
+      <c r="AF2">
+        <v>2045356.0</v>
+      </c>
+      <c r="AG2">
+        <v>2354165.0</v>
+      </c>
+      <c r="AH2">
+        <v>2276579.0</v>
+      </c>
+      <c r="AI2">
+        <v>2256415.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2506811.0</v>
+      </c>
+      <c r="AK2">
+        <v>2813396.0</v>
+      </c>
+      <c r="AL2">
+        <v>2902048.0</v>
+      </c>
+      <c r="AM2">
+        <v>2911640.0</v>
+      </c>
+      <c r="AN2">
+        <v>6997216.0</v>
+      </c>
+      <c r="AO2">
+        <v>21606751.0</v>
+      </c>
+      <c r="AP2">
+        <v>3338816.0</v>
+      </c>
+      <c r="AQ2">
+        <v>29763.0</v>
+      </c>
+      <c r="AR2">
+        <v>29754.0</v>
+      </c>
+      <c r="AS2">
+        <v>29754.0</v>
+      </c>
+      <c r="AT2">
+        <v>29440.0</v>
+      </c>
+      <c r="AU2">
+        <v>3990160.0</v>
+      </c>
+      <c r="AV2">
+        <v>10000.0</v>
+      </c>
+      <c r="AW2">
+        <v>4877.0</v>
+      </c>
+      <c r="AX2">
+        <v>4877.0</v>
+      </c>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>52298</v>
+      </c>
+      <c r="C3">
+        <v>52298</v>
+      </c>
+      <c r="D3">
+        <v>118067</v>
+      </c>
+      <c r="E3">
+        <v>101475</v>
+      </c>
+      <c r="F3">
+        <v>45639</v>
+      </c>
+      <c r="G3">
+        <v>45639</v>
+      </c>
+      <c r="H3">
+        <v>15896</v>
+      </c>
+      <c r="I3">
         <v>3</v>
       </c>
-      <c r="N1" t="s">
-[...272 lines deleted...]
-      <c r="G3">
+      <c r="J3">
         <v>52369</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>10071</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>34415</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>42554</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>44526</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>109609</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>31429</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>66988</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>14574</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>29490</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>9516</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>72182</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>129409</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>42035</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>8290</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>94360</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>343834</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>53643</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>4476</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>31833</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>14487</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>7390</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>53382</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>14338</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>47394</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>52179</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>393832</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>116649</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>74823</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>121890</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>6138387</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>14272134</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>24433</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>240000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>2470685</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
         <v>2470685</v>
       </c>
     </row>
-    <row r="4" spans="1:49">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4"/>
+      <c r="O4">
+        <v>-46734.0</v>
+      </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4">
         <v>6535640.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>-99409.0</v>
       </c>
-      <c r="U4">
+      <c r="X4">
         <v>37909.0</v>
       </c>
-      <c r="V4">
+      <c r="Y4">
         <v>-770191.0</v>
       </c>
-      <c r="W4">
+      <c r="Z4">
         <v>-664730.0</v>
       </c>
-      <c r="X4">
+      <c r="AA4">
         <v>-901110.0</v>
       </c>
-      <c r="Y4">
+      <c r="AB4">
         <v>2893506.0</v>
       </c>
-      <c r="Z4">
+      <c r="AC4">
         <v>43683.0</v>
       </c>
-      <c r="AA4">
+      <c r="AD4">
         <v>-364504.0</v>
       </c>
-      <c r="AB4">
+      <c r="AE4">
         <v>-31386.0</v>
       </c>
-      <c r="AC4">
+      <c r="AF4">
         <v>-333090.0</v>
       </c>
-      <c r="AD4">
+      <c r="AG4">
         <v>-308809.0</v>
       </c>
-      <c r="AE4">
+      <c r="AH4">
         <v>77586.0</v>
       </c>
-      <c r="AF4">
+      <c r="AI4">
         <v>20164.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-306585.0</v>
       </c>
-      <c r="AI4">
+      <c r="AL4">
         <v>-88652.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AM4">
         <v>-9592.0</v>
       </c>
-      <c r="AK4"/>
-      <c r="AL4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>2877025.0</v>
       </c>
-      <c r="AM4"/>
-[...1 lines deleted...]
-      <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5"/>
+      <c r="O5">
+        <v>-31435.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>141242.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-90132.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>249511.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-168311.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-23415.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-84099.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>155826.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-157532.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-15816.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-19914.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>144068.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-156125.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>11664.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-41544.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-143394.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>19343.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>32509.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>126453.0</v>
+      </c>
+      <c r="C6">
+        <v>-48180.0</v>
+      </c>
+      <c r="D6">
+        <v>-73178.0</v>
+      </c>
+      <c r="E6">
         <v>-34759.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>309286.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>59997.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>282927.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-174709.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>235603.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-162306.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>123071.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>119887.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>317315.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-46734.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>41401.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>1196135.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>1768602.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>445170.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>304875.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-5632850.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>6535640.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-99409.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>37909.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-770191.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-664730.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-901110.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>2893506.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>43683.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-364504.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-31386.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-333090.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-308809.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>77586.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>20164.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-359351.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>-306585.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-88652.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-9592.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-4085576.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>-14609535.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>18267935.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>3309053.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>9.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AS6"/>
+      <c r="AT6">
         <v>314.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-3960720.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>10000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>10000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>4877.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>4877.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>9.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>122988.0</v>
+      </c>
+      <c r="C7">
+        <v>-5423.0</v>
+      </c>
+      <c r="D7">
+        <v>-71172.0</v>
+      </c>
+      <c r="E7">
         <v>-61915.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>140960.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-47102.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>63539.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-161523.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>190440.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-177123.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>22967.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-87072.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>143920.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-130412.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-152768.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-5424.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>125350.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>143044.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>26394.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-427578.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>341364.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-7801.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>53744.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-502187.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-185259.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>196235.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-470516.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-57748.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-27907.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>123871.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>-695844.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-379580.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>60664.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>106210.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-486678.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>-15275.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>54.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>161987.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>-89797.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>28642.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>41877.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>-65631.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>-3256.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>-30589.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>-127075.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>195341.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>8299.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>8299.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>43265.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>43265.0</v>
       </c>
-      <c r="AW7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:49">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8"/>
+      <c r="O8">
+        <v>6720.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8">
         <v>-69539.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>28002.0</v>
       </c>
-      <c r="U8">
+      <c r="X8">
         <v>-37449.0</v>
       </c>
-      <c r="V8">
+      <c r="Y8">
         <v>17010.0</v>
       </c>
-      <c r="W8">
+      <c r="Z8">
         <v>22573.0</v>
       </c>
-      <c r="X8">
+      <c r="AA8">
         <v>55423.0</v>
       </c>
-      <c r="Y8">
+      <c r="AB8">
         <v>-61995.0</v>
       </c>
-      <c r="Z8">
+      <c r="AC8">
         <v>3861.0</v>
       </c>
-      <c r="AA8">
+      <c r="AD8">
         <v>-14604.0</v>
       </c>
-      <c r="AB8">
+      <c r="AE8">
         <v>-23736.0</v>
       </c>
-      <c r="AC8">
+      <c r="AF8">
         <v>28862.0</v>
       </c>
-      <c r="AD8">
+      <c r="AG8">
         <v>-8313.0</v>
       </c>
-      <c r="AE8">
+      <c r="AH8">
         <v>-6968.0</v>
       </c>
-      <c r="AF8">
+      <c r="AI8">
         <v>22104.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>19922.0</v>
       </c>
-      <c r="AI8">
+      <c r="AL8">
         <v>-27110.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AM8">
         <v>64471.0</v>
       </c>
-      <c r="AK8"/>
-[...1 lines deleted...]
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-16802.0</v>
+      </c>
+      <c r="C9">
+        <v>8122.0</v>
+      </c>
+      <c r="D9">
+        <v>1607.0</v>
+      </c>
+      <c r="E9">
         <v>-605.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-819.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>24323.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-14980.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>28198.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-2960.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>16744.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>35380.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-29183.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-14028.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>6720.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-5598.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-18673.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-24447.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>1060.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-14441.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>41858.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-69539.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>28002.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-37449.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>17010.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>22573.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>55423.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-61995.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>3861.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>-14604.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>-23736.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>28862.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-8313.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-6968.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>22104.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-2965.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>19922.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-27110.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>64471.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>66277.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-41726.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>-21524.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>21621.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>-1200.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>-1.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>4.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>-4.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>2592.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>2592.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>16125.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>16125.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>31680.0</v>
       </c>
     </row>
-    <row r="10" spans="1:49">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>398863.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-155660.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-243203.0</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-      <c r="N10">
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10">
         <v>-252035.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>34180.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-99474.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-138267.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-54332.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>468710.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-224911.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>298390.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-167521.0</v>
       </c>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE10">
+        <v>-167521.0</v>
+      </c>
+      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10"/>
+      <c r="AI10">
+        <v>-125650.0</v>
+      </c>
       <c r="AJ10"/>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
+      <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
-      <c r="AN10"/>
+      <c r="AN10">
+        <v>-61342.0</v>
+      </c>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>243203.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-81453.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-268331.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>252036.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-34180.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>99474.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>73943.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-259670.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>269662.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>54332.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-158318.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>-350886.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-184417.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>224911.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-564347.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>95923.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>2513.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>167521.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>188847.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>-215142.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>55968.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>125650.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>231461.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>108197.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>7821.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>65007.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>174196.0</v>
       </c>
-      <c r="AL11"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AR11">
         <v>0.0</v>
       </c>
+      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11"/>
-      <c r="AW11">
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-8703.0</v>
       </c>
     </row>
-    <row r="12" spans="1:49">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>141261.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>-324263.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>141261.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>38455.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>332136.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>240803.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>-721444.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>-27900.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>-439985.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>-183030.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>-101464.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>-210288.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>63081.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>219567.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>129066.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-98390.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>-21103.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>-100289.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>6634.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>206750.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>-190921.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>42791.0</v>
       </c>
       <c r="AI12">
         <v>42791.0</v>
       </c>
-      <c r="AJ12"/>
+      <c r="AJ12">
+        <v>65254.0</v>
+      </c>
       <c r="AK12">
+        <v>42791.0</v>
+      </c>
+      <c r="AL12">
+        <v>42791.0</v>
+      </c>
+      <c r="AM12"/>
+      <c r="AN12">
         <v>-18789.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>-900368.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-4220028.0</v>
       </c>
       <c r="AP12"/>
       <c r="AQ12"/>
-      <c r="AR12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR12">
+        <v>-4220028.0</v>
+      </c>
+      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AV12">
+        <v>-2516763.0</v>
+      </c>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>-2854209.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-85255.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-85255.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-85255.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>-238787.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>183977.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>42510.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-33108.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-209766.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>141242.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-90132.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>249511.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>-168311.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-23415.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-84099.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>155826.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>-157532.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-15816.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>-19914.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>144068.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>-156125.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>11664.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>-41544.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>43215.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>-143394.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>19343.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>32509.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>-156407.0</v>
       </c>
-      <c r="AL13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR13">
+        <v>35624.0</v>
+      </c>
+      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13"/>
-      <c r="AW13">
+      <c r="AV13">
+        <v>65694.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-1950.0</v>
       </c>
     </row>
-    <row r="14" spans="1:49">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>415265.0</v>
+      </c>
+      <c r="C14">
+        <v>412415.0</v>
+      </c>
+      <c r="D14">
+        <v>410615.0</v>
+      </c>
+      <c r="E14">
         <v>409302.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>407717.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>406846.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>408857.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>409226.0</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="J14">
+        <v>409139.0</v>
+      </c>
+      <c r="K14">
         <v>406925.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>409420.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>409245.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>408538.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>406841.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>404895.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>404961.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>404462.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>404921.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>409671.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>409763.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>406560.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>405615.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>461860.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>509220.0</v>
       </c>
-      <c r="W14">
-[...2 lines deleted...]
-      <c r="X14">
+      <c r="Z14">
+        <v>502744.0</v>
+      </c>
+      <c r="AA14">
         <v>515937.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>382821.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>351711.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>352732.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>351644.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>350805.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>349507.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>349173.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>348873.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>358293.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>439342.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>452686.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>449234.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>357029.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>236503.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>157606.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>201369.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>952507.0</v>
       </c>
-      <c r="AP14"/>
-[...1 lines deleted...]
-      <c r="AR14"/>
       <c r="AS14">
+        <v>198774.0</v>
+      </c>
+      <c r="AT14"/>
+      <c r="AU14">
+        <v>435103.0</v>
+      </c>
+      <c r="AV14">
         <v>952507.0</v>
       </c>
-      <c r="AT14"/>
-[...2 lines deleted...]
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>7001119.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>825789.0</v>
+      </c>
+      <c r="C15">
+        <v>820470.0</v>
+      </c>
+      <c r="D15">
+        <v>820470.0</v>
+      </c>
+      <c r="E15">
         <v>823706.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>820288.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>815286.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>815266.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>817365.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>815122.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>806377.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>806439.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>806180.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>806212.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>803855.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>804036.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>803198.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>707511.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>699363.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>695083.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>695084.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>611251.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>607176.0</v>
       </c>
       <c r="W15">
         <v>607177.0</v>
       </c>
       <c r="X15">
+        <v>607178.0</v>
+      </c>
+      <c r="Y15">
+        <v>607176.0</v>
+      </c>
+      <c r="Z15">
+        <v>607177.0</v>
+      </c>
+      <c r="AA15">
         <v>605492.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>605493.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>501408.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>501431.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>499044.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>499043.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>498068.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>500020.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>495266.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>495265.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>495266.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>495265.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>495266.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>482090.0</v>
       </c>
       <c r="AN15">
         <v>482090.0</v>
       </c>
       <c r="AO15">
         <v>482089.0</v>
       </c>
       <c r="AP15">
         <v>482090.0</v>
       </c>
       <c r="AQ15">
         <v>482090.0</v>
       </c>
       <c r="AR15">
-        <v>482090.0</v>
+        <v>482089.0</v>
       </c>
       <c r="AS15">
         <v>482090.0</v>
       </c>
       <c r="AT15">
         <v>482090.0</v>
       </c>
       <c r="AU15">
         <v>482090.0</v>
       </c>
       <c r="AV15">
         <v>482090.0</v>
       </c>
       <c r="AW15">
+        <v>482090.0</v>
+      </c>
+      <c r="AX15">
+        <v>482090.0</v>
+      </c>
+      <c r="AY15">
+        <v>482090.0</v>
+      </c>
+      <c r="AZ15">
         <v>1759176.0</v>
       </c>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>7549680.0</v>
+      </c>
+      <c r="C16">
+        <v>7423227.0</v>
+      </c>
+      <c r="D16">
+        <v>7471407.0</v>
+      </c>
+      <c r="E16">
         <v>7544585.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>7579344.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>7270058.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>7210061.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>6927134.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>7101843.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>6866240.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>7028546.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>6905475.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>6785588.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>6468273.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>6515007.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>6473606.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>5277471.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>3508869.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>3063699.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>2758824.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>8391674.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>1856034.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1955443.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>1917534.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>2687725.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>3362455.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>4253565.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>1360059.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>1316376.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>1680880.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1712266.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>2045356.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>2354165.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>2276579.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>2147460.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>2506811.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>2813396.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>2902048.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>2911640.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>6997216.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>21606751.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>3338816.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>29763.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>29754.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>29754.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>29440.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>10000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>10000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>4877.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>4877.0</v>
       </c>
-      <c r="AW16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:49">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>1266705.0</v>
+      </c>
+      <c r="C18">
+        <v>927633.0</v>
+      </c>
+      <c r="D18">
+        <v>901018.0</v>
+      </c>
+      <c r="E18">
         <v>941074.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>1387212.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>1024000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>1245618.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>1023712.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>1195099.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>786942.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>1080141.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>1056733.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>1261984.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>894136.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>954620.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>1335806.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>1315732.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>1077564.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>1099440.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>566840.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>1089547.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>633783.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>771486.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>89426.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>64570.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>571719.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>103724.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>463147.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>476316.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>605957.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>812007.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>290971.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>577606.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>515430.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>788824.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>188681.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>406613.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>485674.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>-5898283.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>-14213751.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>482138.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>263221.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>482098.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>482090.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>482404.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>481776.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>492090.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>492090.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>1345487.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>1345487.0</v>
       </c>
-      <c r="AW18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:49">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-101475.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>-61456.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-45639.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-15896.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-52369.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-10071.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-34415.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-42554.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-44526.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-109609.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-31429.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-66988.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>14574.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-29490.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-9516.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-72182.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-129409.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-42035.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-9986.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-453395.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-343835.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-800130.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-7304595.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-211541.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-236760.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-29791.0</v>
       </c>
-      <c r="AC19"/>
-[...2 lines deleted...]
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-24171.0</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>-259078.0</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>-16260.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>-74823.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>-121890.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>5724686.0</v>
       </c>
-      <c r="AL19"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AR19">
         <v>5724686.0</v>
       </c>
+      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AV19">
+        <v>5724686.0</v>
+      </c>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-13381113.0</v>
       </c>
     </row>
-    <row r="20" spans="1:49">
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...7 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>26408.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>797705.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>985953.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>198370.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>30550.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-[...1 lines deleted...]
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-156977.0</v>
+      </c>
+      <c r="C21">
+        <v>-155343.0</v>
+      </c>
+      <c r="D21">
+        <v>-153726.0</v>
+      </c>
+      <c r="E21">
         <v>-152127.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-150543.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-148977.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-147425.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-145892.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-138457.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-137015.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-135591.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-134178.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>174428.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-131401.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-130032.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-5272680.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-127340.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-126015.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-124703.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>106594.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-122122.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-120850.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>4414407.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>261652.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-117116.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-115898.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-592672.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-75797.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-75797.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-75797.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>-190488.0</v>
       </c>
-      <c r="AH21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AN21">
         <v>19353754.0</v>
       </c>
+      <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR21">
+        <v>19353754.0</v>
+      </c>
+      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AV21">
+        <v>-1717040.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>2910487.0</v>
       </c>
     </row>
-    <row r="22" spans="1:49">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>829615.0</v>
+      </c>
+      <c r="C22">
+        <v>477019.0</v>
+      </c>
+      <c r="D22">
+        <v>322824.0</v>
+      </c>
+      <c r="E22">
         <v>496259.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>664216.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>555152.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>84406.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>1181657.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>591530.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>266150.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1091642.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>270758.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>578070.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>992541.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>440452.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>929864.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>404200.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>283207.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>1379643.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>629062.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>861299.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>411247.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>315785.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>337124.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-22144.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-356424.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>16718.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>249233.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>136845.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>187823.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>75479.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>89368.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>395475.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>59126.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-20766.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-129346.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>18088.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>-14266.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>564692.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>-217372.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>-12306.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>-24106.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>2336580.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>490966.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>1967714.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>1318713.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>1645694.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>1645694.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>1398700.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>1398700.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>-5319248.0</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-156977.0</v>
+      </c>
+      <c r="C23">
+        <v>-155343.0</v>
+      </c>
+      <c r="D23">
+        <v>451647.0</v>
+      </c>
+      <c r="E23">
         <v>-152127.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-150543.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>23.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-235164.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-52369.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-10071.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-34415.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-42554.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-44526.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-109609.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>262770.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>797705.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>1293163.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-29490.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-5932681.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-231926.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>6184684.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-1.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-9986.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>230000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-343835.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-800130.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>6280987.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>380000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-1.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-477981.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-53382.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-75797.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-47394.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-339548.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-339548.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>-116649.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>-74823.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>-121890.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-3843590.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>86305.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>19267449.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>3290000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>-477981.0</v>
       </c>
-      <c r="AP23"/>
-[...1 lines deleted...]
-      <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23"/>
+      <c r="AW23"/>
+      <c r="AX23">
         <v>-858520.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-858520.0</v>
       </c>
-      <c r="AW23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:49">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>-157486.0</v>
+      </c>
+      <c r="C24">
+        <v>-52298.0</v>
+      </c>
+      <c r="D24">
+        <v>-72428.0</v>
+      </c>
+      <c r="E24">
         <v>-101475.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-107095.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-45639.0</v>
       </c>
-      <c r="E24"/>
-[...2 lines deleted...]
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-10071.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-34415.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-42554.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-44526.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-109609.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-31429.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-66988.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>14574.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-29490.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-9516.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-72182.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-129409.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>-42035.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-1696.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-359035.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-343835.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-746487.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-7304595.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>-211541.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>-236760.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>-29791.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>-53382.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-11577.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>-47394.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>-52179.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-116649.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>-74823.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>-121890.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>-3843590.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>-14272134.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>-1023995.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>3287921.0</v>
       </c>
-      <c r="AO24"/>
-[...1 lines deleted...]
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>-238277.0</v>
+      </c>
+      <c r="C25">
+        <v>-9451.0</v>
+      </c>
+      <c r="D25">
+        <v>250387.0</v>
+      </c>
+      <c r="E25">
         <v>127955.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>56462.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>54267.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>590490.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-479855.0</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25">
+      <c r="J25">
+        <v>-16566.0</v>
+      </c>
+      <c r="K25">
         <v>230057.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>609618.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>25401.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>34721.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-303012.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>250661.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>34214.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>327817.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>223278.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-760850.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-26317.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-444743.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-164949.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-77886.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-195654.0</v>
       </c>
-      <c r="W25">
-[...2 lines deleted...]
-      <c r="X25">
+      <c r="Z25">
+        <v>113063.0</v>
+      </c>
+      <c r="AA25">
         <v>240452.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>50111.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>50174.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>50236.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>50298.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>17312.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>10588.0</v>
       </c>
-      <c r="AE25">
-[...5 lines deleted...]
-      <c r="AG25"/>
       <c r="AH25">
         <v>10609.0</v>
       </c>
       <c r="AI25">
+        <v>10609.0</v>
+      </c>
+      <c r="AJ25"/>
+      <c r="AK25">
+        <v>10609.0</v>
+      </c>
+      <c r="AL25">
         <v>10608.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>10609.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>-591820.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>10610.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>319394.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>391589.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>-1851226.0</v>
       </c>
-      <c r="AP25">
-[...2 lines deleted...]
-      <c r="AQ25">
+      <c r="AS25">
+        <v>-177061.0</v>
+      </c>
+      <c r="AT25">
         <v>-1358235.0</v>
       </c>
-      <c r="AR25">
-[...2 lines deleted...]
-      <c r="AS25">
+      <c r="AU25">
+        <v>-1467381.0</v>
+      </c>
+      <c r="AV25">
         <v>-1161903.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-1161903.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>-96478.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>-96478.0</v>
       </c>
-      <c r="AW25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:49">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
-        <v>131401.0</v>
+        <v>-262770.0</v>
       </c>
       <c r="Q26">
-        <v>5932681.0</v>
+        <v>-663527.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
+        <v>131401.0</v>
+      </c>
+      <c r="T26">
+        <v>5932681.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
         <v>6184684.0</v>
       </c>
-      <c r="T26"/>
-[...1 lines deleted...]
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
+      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26"/>
+      <c r="AB26">
+        <v>-6280987.0</v>
+      </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>84816.0</v>
+      </c>
+      <c r="C27">
+        <v>105371.0</v>
+      </c>
+      <c r="D27">
+        <v>106431.0</v>
+      </c>
+      <c r="E27">
         <v>70948.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>72218.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>100736.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>114222.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>74207.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>72925.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>71004.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>73324.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>44720.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>43921.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>37787.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>42809.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>39179.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>39329.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>52604.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>54098.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>54092.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>54476.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>31706.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>26273.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>35283.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>35317.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>29162.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>-32331.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>29430.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>51730.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>54160.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>26729.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>26428.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>884.0</v>
       </c>
-      <c r="AG27"/>
-[...1 lines deleted...]
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-982766.0</v>
+      </c>
+      <c r="C28">
+        <v>-975813.0</v>
+      </c>
+      <c r="D28">
+        <v>-974196.0</v>
+      </c>
+      <c r="E28">
         <v>-975833.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-970831.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-964263.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-962691.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-1198421.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-959496.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-949248.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-957070.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-936846.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-944669.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-940870.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-913219.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-139671.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>452870.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-632394.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-794565.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-6199690.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>5446093.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-733192.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-731881.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-500582.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-729299.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-726342.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>10089901.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-239756.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-618547.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-614942.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-1091715.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-573865.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-500020.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-495266.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-495265.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-495266.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-495265.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-495266.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>18785359.0</v>
       </c>
       <c r="AN28">
         <v>-482090.0</v>
       </c>
       <c r="AO28">
-        <v>-482089.0</v>
+        <v>-395784.0</v>
       </c>
       <c r="AP28">
-        <v>-482090.0</v>
+        <v>18785359.0</v>
       </c>
       <c r="AQ28">
         <v>-482090.0</v>
       </c>
       <c r="AR28">
-        <v>-482090.0</v>
+        <v>-482089.0</v>
       </c>
       <c r="AS28">
         <v>-482090.0</v>
       </c>
       <c r="AT28">
         <v>-482090.0</v>
       </c>
       <c r="AU28">
+        <v>-482090.0</v>
+      </c>
+      <c r="AV28">
+        <v>-482090.0</v>
+      </c>
+      <c r="AW28">
+        <v>-482090.0</v>
+      </c>
+      <c r="AX28">
         <v>-1340610.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-1340610.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>1151311.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>1214407.0</v>
+      </c>
+      <c r="C29">
+        <v>979931.0</v>
+      </c>
+      <c r="D29">
+        <v>1019085.0</v>
+      </c>
+      <c r="E29">
         <v>1042549.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>1341573.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>1069899.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>1261514.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1023712.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1247468.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>797013.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>1114556.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>1099287.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>1306510.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>1003745.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>986049.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>1402794.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>1301158.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>1107054.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>1108956.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>639022.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>1218956.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>675818.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>779776.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>183786.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>408404.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>625362.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>108200.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>494980.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>490803.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>613347.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>812007.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>276633.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>625000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>567609.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>475462.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>305330.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>481436.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>607564.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>240104.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>58383.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>506571.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>503221.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>482098.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>482090.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>482404.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>481776.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>492090.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>492090.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>1345487.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>1345487.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-1151311.0</v>
       </c>
     </row>
-    <row r="30" spans="1:49">
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-105188.0</v>
+      </c>
+      <c r="C30">
+        <v>-52298.0</v>
+      </c>
+      <c r="D30">
+        <v>-118067.0</v>
+      </c>
+      <c r="E30">
         <v>-101475.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-61456.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-45639.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-15896.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>62440.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-52369.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-10071.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-34415.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-42554.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-44526.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-109609.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-44526.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-66988.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>14574.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-29490.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-9516.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-72182.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-129409.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-42035.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-9986.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-453395.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-343835.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-800130.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-7304595.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-211541.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-236760.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-29791.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-53382.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-11577.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-47394.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-52179.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-652910.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-116649.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-74823.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-121890.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-3843590.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-14272134.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-1023995.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>3287921.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-15851798.0</v>
       </c>
-      <c r="AP30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AV30">
+        <v>-15851798.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-15851798.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>