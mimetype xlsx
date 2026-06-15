--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -937,114 +940,120 @@
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>459000.0</v>
+      </c>
       <c r="C5">
         <v>136000.0</v>
       </c>
       <c r="D5">
         <v>-192000.0</v>
       </c>
       <c r="E5">
         <v>-1251000.0</v>
       </c>
       <c r="F5">
         <v>-536000.0</v>
       </c>
       <c r="G5">
         <v>54000.0</v>
       </c>
       <c r="H5">
         <v>24000.0</v>
       </c>
       <c r="I5">
         <v>-31000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>23652000.0</v>
+      </c>
       <c r="C7">
         <v>25964000.0</v>
       </c>
       <c r="D7">
         <v>28259000.0</v>
       </c>
       <c r="E7">
         <v>29874000.0</v>
       </c>
       <c r="F7">
         <v>23323000.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>107953000.0</v>
       </c>
       <c r="I8">
         <v>35812000.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
@@ -1360,51 +1369,53 @@
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>54686000.0</v>
+      </c>
       <c r="C26">
         <v>63103000.0</v>
       </c>
       <c r="D26">
         <v>56858000.0</v>
       </c>
       <c r="E26">
         <v>5157000.0</v>
       </c>
       <c r="F26">
         <v>93186000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
@@ -1425,130 +1436,134 @@
         <v>-14789000.0</v>
       </c>
       <c r="D28">
         <v>-4240000.0</v>
       </c>
       <c r="E28">
         <v>-23334000.0</v>
       </c>
       <c r="F28">
         <v>-209490000.0</v>
       </c>
       <c r="G28">
         <v>-333585000.0</v>
       </c>
       <c r="H28">
         <v>-17485000.0</v>
       </c>
       <c r="I28">
         <v>-30953000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>259307000.0</v>
+      </c>
       <c r="C29">
         <v>327569000.0</v>
       </c>
       <c r="D29">
         <v>396904000.0</v>
       </c>
       <c r="E29">
         <v>446993000.0</v>
       </c>
       <c r="F29">
         <v>502916000.0</v>
       </c>
       <c r="G29">
         <v>431609000.0</v>
       </c>
       <c r="H29">
         <v>-20274000.0</v>
       </c>
       <c r="I29">
         <v>-5837000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>5652000.0</v>
+        <v>5952000.0</v>
       </c>
       <c r="C30">
         <v>6229000.0</v>
       </c>
       <c r="D30">
         <v>6716000.0</v>
       </c>
       <c r="E30">
         <v>7018000.0</v>
       </c>
       <c r="F30">
         <v>4144000.0</v>
       </c>
       <c r="G30">
         <v>262000.0</v>
       </c>
       <c r="H30">
         <v>326000.0</v>
       </c>
       <c r="I30">
         <v>69000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>446993000.0</v>
       </c>
       <c r="F31">
         <v>502916000.0</v>
       </c>
       <c r="G31">
         <v>431609000.0</v>
       </c>
       <c r="H31">
         <v>-20274000.0</v>
       </c>
       <c r="I31">
         <v>-5837000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>185843000.0</v>
+      </c>
       <c r="C32">
         <v>237995000.0</v>
       </c>
       <c r="D32">
         <v>317291000.0</v>
       </c>
       <c r="E32">
         <v>422398000.0</v>
       </c>
       <c r="F32">
         <v>398276000.0</v>
       </c>
       <c r="G32">
         <v>425034000.0</v>
       </c>
       <c r="H32">
         <v>82991000.0</v>
       </c>
       <c r="I32">
         <v>27521000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
@@ -1560,51 +1575,53 @@
         <v>113274000.0</v>
       </c>
       <c r="D33">
         <v>105756000.0</v>
       </c>
       <c r="E33">
         <v>52947000.0</v>
       </c>
       <c r="F33">
         <v>127440000.0</v>
       </c>
       <c r="G33">
         <v>9191000.0</v>
       </c>
       <c r="H33">
         <v>6430000.0</v>
       </c>
       <c r="I33">
         <v>2484000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>8000.0</v>
+      </c>
       <c r="C34">
         <v>48000.0</v>
       </c>
       <c r="D34">
         <v>179000.0</v>
       </c>
       <c r="E34">
         <v>28352000.0</v>
       </c>
       <c r="F34">
         <v>22800000.0</v>
       </c>
       <c r="G34">
         <v>717000.0</v>
       </c>
       <c r="H34">
         <v>69000.0</v>
       </c>
       <c r="I34">
         <v>30000.0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
@@ -1682,51 +1699,51 @@
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>1379000.0</v>
       </c>
       <c r="F38">
         <v>539139000.0</v>
       </c>
       <c r="G38">
         <v>750000.0</v>
       </c>
       <c r="H38">
         <v>743000.0</v>
       </c>
       <c r="I38">
         <v>124000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>2190000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="C39">
         <v>3248000.0</v>
       </c>
       <c r="D39">
         <v>3082000.0</v>
       </c>
       <c r="E39">
         <v>2098000.0</v>
       </c>
       <c r="F39">
         <v>3336000.0</v>
       </c>
       <c r="G39">
         <v>452000.0</v>
       </c>
       <c r="H39">
         <v>460000.0</v>
       </c>
       <c r="I39">
         <v>190000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
@@ -1763,51 +1780,51 @@
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>320000.0</v>
       </c>
       <c r="F41">
         <v>341000.0</v>
       </c>
       <c r="G41">
         <v>2616000.0</v>
       </c>
       <c r="H41">
         <v>1742000.0</v>
       </c>
       <c r="I41">
         <v>30000.0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>725278000.0</v>
+        <v>724819000.0</v>
       </c>
       <c r="C42">
         <v>719804000.0</v>
       </c>
       <c r="D42">
         <v>702868000.0</v>
       </c>
       <c r="E42">
         <v>667739000.0</v>
       </c>
       <c r="F42">
         <v>629981000.0</v>
       </c>
       <c r="G42">
         <v>486915000.0</v>
       </c>
       <c r="H42">
         <v>2288000.0</v>
       </c>
       <c r="I42">
         <v>711000.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
@@ -1817,51 +1834,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>54668000.0</v>
+      </c>
       <c r="C45">
         <v>58180000.0</v>
       </c>
       <c r="D45">
         <v>59909000.0</v>
       </c>
       <c r="E45">
         <v>46411000.0</v>
       </c>
       <c r="F45">
         <v>33229000.0</v>
       </c>
       <c r="G45">
         <v>8441000.0</v>
       </c>
       <c r="H45">
         <v>5687000.0</v>
       </c>
       <c r="I45">
         <v>2360000.0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
@@ -2246,475 +2265,471 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>2497000.0</v>
+      </c>
+      <c r="C2">
         <v>5611000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4261000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2672000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4450000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4621000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>736000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4628000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2564000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1370000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>753000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5250000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1956000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2104000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3975000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4141000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3291000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3789000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2573000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1602000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1933000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2115000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>670000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>701000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-64000.0</v>
+      </c>
       <c r="C5">
+        <v>459000.0</v>
+      </c>
+      <c r="D5">
         <v>431000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>307000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>305000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>136000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>789000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-626000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-521000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-192000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1296000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1532000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-93000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1251000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2693000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3113000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2227000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-536000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-34000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>28000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>54000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>142999.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-20274000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>23028000.0</v>
+      </c>
       <c r="C7">
+        <v>23652000.0</v>
+      </c>
+      <c r="D7">
         <v>24249000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24831000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>25404000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25964000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26499000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>27096000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27684000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28259000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28809000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>29345000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>29872000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>29874000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>29823000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>30025000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>30224000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>23323000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
@@ -2725,294 +2740,305 @@
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>686537000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>676536000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>667739000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>657431000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>648146000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>638860000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>629981000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>621994000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>614483000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>607531000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>47318000.0</v>
+      </c>
+      <c r="C10">
         <v>47285000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>44973000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37931000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>52445000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>40753000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37622000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31947000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>54398000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32499000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>36396000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>56404000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>48386000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>53208000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68069000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>79023000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>225334000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>232813000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>331402000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>370675000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>445763000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>333585000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17706000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-86020000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17485000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>166672000.0</v>
+      </c>
+      <c r="C12">
         <v>185897000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>199235000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>209826000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>239725000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>236410000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>247600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>283453000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>308550000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>316224000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>331248000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>320209000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>352094000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>421239000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>436064000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>451190000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>445226000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>400074000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>506604000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>517773000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>531142000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>431863000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>121506000.0</v>
       </c>
-      <c r="X12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y12"/>
       <c r="Z12">
         <v>86020000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12">
+        <v>86020000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
@@ -3035,2882 +3061,2998 @@
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>1000.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>-769000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>55995933.0</v>
+      </c>
+      <c r="C14">
         <v>57447580.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>56312290.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>58087565.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59408711.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61186324.0</v>
       </c>
       <c r="G14">
         <v>61186324.0</v>
       </c>
       <c r="H14">
+        <v>61186324.0</v>
+      </c>
+      <c r="I14">
         <v>64576398.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>64586056.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>64157124.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>63929743.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>63762625.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>63543094.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>62805423.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>62538983.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>62376571.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>62003504.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>61562065.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>61133518.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>60841657.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>59887842.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>23893201.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>58435302.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35409555.0</v>
       </c>
       <c r="Y14">
         <v>35409555.0</v>
       </c>
       <c r="Z14">
         <v>35409555.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>35409555.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000.0</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>1000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>1000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>334000.0</v>
+      </c>
+      <c r="C16">
         <v>341000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>486000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>540000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>413000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>408000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>354000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>189000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>269000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>206000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>185000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>255000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>263000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>133000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>325000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>429000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>394000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>376000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>111000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>445000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>256000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>250000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>425000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>175000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>2687000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2248000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1884000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>8079000.0</v>
+      </c>
+      <c r="C22">
         <v>7795000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8126000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7512000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7070000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7436000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6935000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7581000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5809000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4491000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4225000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5263000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3718000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4627000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5916000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6838000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3550000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4145000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2557000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2670000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1541000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>551000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>272132000.0</v>
+      </c>
+      <c r="C23">
         <v>296083000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>308608000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>322487000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>347261000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>366597000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>383424000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>406611000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>421962000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>436269000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>444853000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>461195000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>472787000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>487929000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>500212000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>516300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>527085000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>539139000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>527838000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>537049000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>545639000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>442319000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>133889999.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>87679000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>93236000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>52848000.0</v>
+      </c>
       <c r="C26">
+        <v>54686000.0</v>
+      </c>
+      <c r="D26">
         <v>51950000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>53426000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>45579000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>63103000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>64894000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61188000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>50642000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>56858000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>49573000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>75806000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>58416000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5157000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4873000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4915000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>26550000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>93186000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-24290000.0</v>
+      </c>
+      <c r="C28">
         <v>-23633000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-20724000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27041000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-14789000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11123000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4851000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-26714000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4240000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7587000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-27059000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-18514000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-23334000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-38246000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-48998000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-195110000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-209490000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-331402000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-370675000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-445763000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-333585000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-17706000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>86020000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-17485000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>241479000.0</v>
+      </c>
       <c r="C29">
+        <v>259307000.0</v>
+      </c>
+      <c r="D29">
         <v>271814000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>288292000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>311006000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>327569000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>344727000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>364699000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>383555000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>396904000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>405679000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>418120000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>432989000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>446993000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>457768000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>472043000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>486458000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>502916000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>515196000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>526044000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>535770000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>431609000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>125536000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>5652000.0</v>
+        <v>4256000.0</v>
       </c>
       <c r="C30">
+        <v>5952000.0</v>
+      </c>
+      <c r="D30">
         <v>5157000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5714000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5354000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6229000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6450000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5701000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6150000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6716000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7746000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6299000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7183000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7018000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6378000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5182000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4459000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4144000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2540000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
+        <v>896000.0</v>
+      </c>
+      <c r="V30">
         <v>513000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>262000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1231000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>326000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>418120000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>432989000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>446993000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>457768000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>472043000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>486458000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>502917000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>515196000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>526044000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>535770000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>431609000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
-[...1 lines deleted...]
-      </c>
+      <c r="Y31"/>
       <c r="Z31">
         <v>-20274000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="AA31">
+        <v>-20274000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>171350000.0</v>
+      </c>
       <c r="C32">
+        <v>185843000.0</v>
+      </c>
+      <c r="D32">
         <v>199321000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>213853000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>242071000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>237995000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>249719000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>282652000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>311320000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>317291000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>333604000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>319576000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>355621000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>422398000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>436855000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>451733000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>446304000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>398276000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>504714000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>516971000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>528841000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>425034000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>117451000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>90539000.0</v>
+      </c>
+      <c r="C33">
         <v>94549000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>94245000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>96849000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>91994000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>113274000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>119322000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>106922000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>97812000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>105756000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>98731000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>125814000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>105412000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>52947000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>49741000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>49543000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>69629000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>127440000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13571000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>11723000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9402000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9191000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10564999.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-86020000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6430000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>26000.0</v>
+      </c>
       <c r="C34">
+        <v>8000.0</v>
+      </c>
+      <c r="D34">
         <v>10000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>20000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>31000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>48000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>64000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>44000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>173000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>179000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>157000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>174000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>360000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>28352000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>319000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>323000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>341000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>22800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402000.0</v>
       </c>
       <c r="T34">
         <v>402000.0</v>
       </c>
       <c r="U34">
+        <v>402000.0</v>
+      </c>
+      <c r="V34">
         <v>589000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>717000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>564000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>69000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>20410000.0</v>
+      </c>
+      <c r="C35">
         <v>21085000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>21752000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>22410000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>23059000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>23700000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>24314000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>24875000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>25577000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>26143000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>26656000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>27270000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>28044000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>28352000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>28828000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>29233000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>29475000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>22800000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3089000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2650000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2473000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2616000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2479999.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>-87679000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1742000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>4316000.0</v>
+      </c>
+      <c r="C36">
         <v>4621000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5744000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4746000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7148000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8805000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10406000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>818000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1528000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1654000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1521000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1377000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1379000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1319000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1320000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1014000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1025000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>459000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>423000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>377000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>407000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1929999.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-86020000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1521000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1379000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1319000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1320000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1014000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>175767000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>983000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>947000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>720000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>750000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>2190000.0</v>
+        <v>2586000.0</v>
       </c>
       <c r="C39">
+        <v>1890000.0</v>
+      </c>
+      <c r="D39">
         <v>1845000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2586000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3118000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3248000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3117000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2954000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3641000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3082000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2903000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3610000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4380000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2098000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2113000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3547000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4221000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3336000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2566000.0</v>
       </c>
-      <c r="T39">
-[...1 lines deleted...]
-      </c>
       <c r="U39">
+        <v>3987000.0</v>
+      </c>
+      <c r="V39">
         <v>3041000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>452000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1819000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>460000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>4768000.0</v>
+      </c>
+      <c r="C40">
         <v>7164000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7575000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6132000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5458000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7516000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>10590000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9799000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7201000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8850000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8731000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7407000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6557000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8170000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7629000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9003000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6377000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7937000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6495000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6308000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5207000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5728999.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5204000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>2939000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>174000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>320000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>319000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>323000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>341000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>340000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3089000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2650000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2473000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2616000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>1742000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>725278000.0</v>
+        <v>724351000.0</v>
       </c>
       <c r="C42">
+        <v>724819000.0</v>
+      </c>
+      <c r="D42">
         <v>721360000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>719728000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>723020000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>719804000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>714567000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>714626000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>710527000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>702868000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>694948000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>686537000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>676536000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>667739000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>657431000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>648146000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>638860000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>629981000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>621994000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>614483000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>607531000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>486915000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4969001.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>2288000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>54310000.0</v>
+      </c>
       <c r="C45">
+        <v>54668000.0</v>
+      </c>
+      <c r="D45">
         <v>55090000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>56966000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>56946000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>58180000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>60773000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>59841000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>59694000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>59909000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>58536000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>22124000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>18675000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>46411000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>16084000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>15350000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>13654000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>10776000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>8682000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>8441000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>5687000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>33375000.0</v>
+      </c>
+      <c r="C46">
         <v>35242000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>36551000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>38153000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39267000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>41366000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>44022000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>44392000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>45746000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>47370000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>47504000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>48487000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>45619000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>46411000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>43549000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>43308000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>42065000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>33229000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12588000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>10776000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8682000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8441000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8635000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>5687000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>22124000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>18675000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>19408000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>16084000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>43308000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>13654000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>33229000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12588000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>10776000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8682000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8441000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>5687000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-482809000.0</v>
+      </c>
+      <c r="C48">
         <v>-465972000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-449978000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-431744000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-412320000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-392372000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-370630000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-349302000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-326452000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-305773000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-287974000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-266886000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-243455000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-219496000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-196971000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-172991000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-150176000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-126530000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-106791000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-88406000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-71790000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-55361000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-42425000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>-22586000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-266886000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-243455000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-219496000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-196971000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-172991000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-150176000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-126530000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-106791000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-88406000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-71790000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>23028000.0</v>
+      </c>
+      <c r="C51">
         <v>23652000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>24249000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>24831000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25404000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25964000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>26499000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>27096000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>27684000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>28259000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>28809000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>29345000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>29872000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>29874000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>29823000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>30025000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>30224000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>23323000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>2644000.0</v>
+      </c>
+      <c r="C52">
         <v>2575000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2507000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2441000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2376000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2312000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2249000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2265000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2280000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2295000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2310000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2249000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2188000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1842000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1314000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1115000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1090000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>864000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>374000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>4724000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5245000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4284000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>119354000.0</v>
+      </c>
+      <c r="C53">
         <v>138612000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>154262000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>171895000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>187280000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>195657000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>209978000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>251506000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>254152000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>283725000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>294852000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>263805000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>303708000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>368031000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>367995000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>372167000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>219892000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>167261000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>175202000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>147098000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>85379000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>98278000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>103800000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>172040000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>68535000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>272132000.0</v>
+      </c>
+      <c r="C55">
         <v>296083000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>308608000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>322487000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>347261000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>366597000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>383424000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>406611000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>421962000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>436269000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>444853000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>461195000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>472787000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>487929000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>500212000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>516300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>527085000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>539139000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>527838000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>537049000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>545639000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>442319000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>133889999.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>93236000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>181593000.0</v>
+      </c>
+      <c r="C56">
         <v>201534000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>214363000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>225638000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>255267000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>253323000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>264102000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>299689000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>324150000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>330513000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>346122000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>335381000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>367375000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>434982000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>450471000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>466757000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>457456000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>411699000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>514267000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>525326000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>536237000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>433128000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>123325000.0</v>
       </c>
-      <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>86020000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>86806000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>10243000.0</v>
+      </c>
+      <c r="C57">
         <v>15691000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>15042000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11785000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>13196000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>15328000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>14383000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>17037000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12830000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>13222000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12518000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>15805000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11754000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>12584000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13616000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>15024000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11152000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13423000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9553000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8355000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7396000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8093999.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5874000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>3815000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>30653000.0</v>
+      </c>
+      <c r="C58">
         <v>36776000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>36794000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>34195000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>36255000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>39028000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>38697000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>41912000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>38407000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>39365000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>39174000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>43075000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>39798000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>40936000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>42444000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>44257000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>40627000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>36223000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12642000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11005000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9869000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>10710000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8353999.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>-87679000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5557000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>241479000.0</v>
+      </c>
+      <c r="C60">
         <v>259307000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>271814000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>288292000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>311006000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>327569000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>344727000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>364699000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>383555000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>396904000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>405679000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>418120000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>432989000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>446993000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>457768000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>472043000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>486458000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>502916000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>515196000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>526044000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>535770000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>431609000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>125536000.0</v>
       </c>
-      <c r="X60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y60"/>
       <c r="Z60">
         <v>87679000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:26">
+      <c r="AA60">
+        <v>87679000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5939,5608 +6081,5872 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
-        <v>8113000.0</v>
+        <v>14217000.0</v>
       </c>
       <c r="C2">
         <v>7115000.0</v>
       </c>
       <c r="D2">
         <v>13733000.0</v>
       </c>
       <c r="E2">
         <v>14301000.0</v>
       </c>
       <c r="F2">
         <v>6768000.0</v>
       </c>
       <c r="G2">
         <v>1606000.0</v>
       </c>
       <c r="H2">
         <v>701000.0</v>
       </c>
       <c r="I2">
         <v>100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>90</v>
+      </c>
+      <c r="B3">
+        <v>6104000.0</v>
+      </c>
       <c r="C3">
         <v>6176000.0</v>
       </c>
       <c r="D3">
         <v>5578000.0</v>
       </c>
       <c r="E3">
         <v>5901000.0</v>
       </c>
       <c r="F3">
         <v>3563000.0</v>
       </c>
       <c r="G3">
         <v>1606000.0</v>
       </c>
       <c r="H3">
         <v>701000.0</v>
       </c>
       <c r="I3">
         <v>100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>92</v>
+      </c>
+      <c r="B5">
+        <v>-73399000.0</v>
+      </c>
       <c r="C5">
-        <v>-100101000.0</v>
+        <v>-86501000.0</v>
       </c>
       <c r="D5">
         <v>-86277000.0</v>
       </c>
       <c r="E5">
         <v>-92966000.0</v>
       </c>
       <c r="F5">
         <v>-71169000.0</v>
       </c>
       <c r="G5">
         <v>-32775000.0</v>
       </c>
       <c r="H5">
         <v>-16033000.0</v>
       </c>
       <c r="I5">
         <v>-6307000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>-73399000.0</v>
+        <v>-67295000.0</v>
       </c>
       <c r="C6">
-        <v>-93925000.0</v>
+        <v>-80325000.0</v>
       </c>
       <c r="D6">
         <v>-80699000.0</v>
       </c>
       <c r="E6">
         <v>-87065000.0</v>
       </c>
       <c r="F6">
         <v>-67606000.0</v>
       </c>
       <c r="G6">
         <v>-31169000.0</v>
       </c>
       <c r="H6">
         <v>-15332000.0</v>
       </c>
       <c r="I6">
         <v>-6207000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
-        <v>8465000.0</v>
+        <v>1902000.0</v>
       </c>
       <c r="C9">
         <v>6832000.0</v>
       </c>
       <c r="D9">
         <v>1449000.0</v>
       </c>
       <c r="E9">
         <v>384000.0</v>
       </c>
       <c r="F9">
         <v>-374000.0</v>
       </c>
       <c r="G9">
         <v>-950000.0</v>
       </c>
       <c r="H9">
         <v>-585000.0</v>
       </c>
       <c r="I9">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-73399000.0</v>
       </c>
       <c r="C10">
         <v>-86501000.0</v>
       </c>
       <c r="D10">
         <v>-86277000.0</v>
       </c>
       <c r="E10">
         <v>-92966000.0</v>
       </c>
       <c r="F10">
         <v>-71169000.0</v>
       </c>
       <c r="G10">
         <v>-32775000.0</v>
       </c>
       <c r="H10">
         <v>-16038000.0</v>
       </c>
       <c r="I10">
         <v>-6307000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>201000.0</v>
       </c>
       <c r="C11">
         <v>98000.0</v>
       </c>
       <c r="D11">
         <v>5410105.0</v>
       </c>
       <c r="E11">
         <v>-4269000.0</v>
       </c>
       <c r="F11">
         <v>-2536000.0</v>
       </c>
       <c r="G11">
         <v>-1606000.0</v>
       </c>
       <c r="H11">
         <v>5000.0</v>
       </c>
       <c r="I11">
         <v>451000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>327000.0</v>
       </c>
       <c r="F12">
         <v>22000.0</v>
       </c>
       <c r="G12">
         <v>9000.0</v>
       </c>
       <c r="H12">
         <v>5000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>100</v>
+      </c>
+      <c r="B13">
+        <v>11522000.0</v>
+      </c>
       <c r="C13">
         <v>16666000.0</v>
       </c>
       <c r="D13">
         <v>15541000.0</v>
       </c>
       <c r="E13">
         <v>4602000.0</v>
       </c>
       <c r="F13">
         <v>326000.0</v>
       </c>
       <c r="G13">
         <v>883000.0</v>
       </c>
       <c r="H13">
         <v>850000.0</v>
       </c>
       <c r="I13">
         <v>451000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-73600000.0</v>
       </c>
       <c r="C15">
         <v>-86599000.0</v>
       </c>
       <c r="D15">
         <v>-86277000.0</v>
       </c>
       <c r="E15">
         <v>-92966000.0</v>
       </c>
       <c r="F15">
         <v>-71169000.0</v>
       </c>
       <c r="G15">
         <v>-32775000.0</v>
       </c>
       <c r="H15">
         <v>-16038000.0</v>
       </c>
       <c r="I15">
         <v>-6307000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-92966000.0</v>
       </c>
       <c r="F16">
         <v>-71169000.0</v>
       </c>
       <c r="G16">
         <v>-32775000.0</v>
       </c>
       <c r="H16">
         <v>-16038000.0</v>
       </c>
       <c r="I16">
         <v>-6307000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>-73600000.0</v>
+      </c>
       <c r="C17">
         <v>-86599000.0</v>
       </c>
       <c r="D17">
         <v>-91003000.0</v>
       </c>
       <c r="E17">
         <v>-92966000.0</v>
       </c>
       <c r="F17">
         <v>-71169000.0</v>
       </c>
       <c r="G17">
         <v>-32775000.0</v>
       </c>
       <c r="H17">
         <v>-16038000.0</v>
       </c>
       <c r="I17">
         <v>-6307000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>11522000.0</v>
+      </c>
       <c r="C18">
         <v>16666000.0</v>
       </c>
       <c r="D18">
         <v>15541000.0</v>
       </c>
       <c r="E18">
         <v>4602000.0</v>
       </c>
       <c r="F18">
         <v>304000.0</v>
       </c>
       <c r="G18">
         <v>874000.0</v>
       </c>
       <c r="H18">
         <v>845000.0</v>
       </c>
       <c r="I18">
         <v>451000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>4269000.0</v>
       </c>
       <c r="F19">
         <v>326000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
-        <v>-77992000.0</v>
+        <v>-78451000.0</v>
       </c>
       <c r="C21">
         <v>-100101000.0</v>
       </c>
       <c r="D21">
         <v>-104942000.0</v>
       </c>
       <c r="E21">
         <v>-98043000.0</v>
       </c>
       <c r="F21">
         <v>-71696000.0</v>
       </c>
       <c r="G21">
         <v>-33649000.0</v>
       </c>
       <c r="H21">
         <v>-16883000.0</v>
       </c>
       <c r="I21">
         <v>-6758000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>94570000.0</v>
       </c>
       <c r="C23">
         <v>114048000.0</v>
       </c>
       <c r="D23">
         <v>120124000.0</v>
       </c>
       <c r="E23">
         <v>112728000.0</v>
       </c>
       <c r="F23">
         <v>78090000.0</v>
       </c>
       <c r="G23">
         <v>34305000.0</v>
       </c>
       <c r="H23">
         <v>16999000.0</v>
       </c>
       <c r="I23">
         <v>6758000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>6104000.0</v>
+      </c>
       <c r="C25">
         <v>6176000.0</v>
       </c>
       <c r="D25">
         <v>5101000.0</v>
       </c>
       <c r="E25">
         <v>3942000.0</v>
       </c>
       <c r="F25">
         <v>2558000.0</v>
       </c>
       <c r="G25">
         <v>1606000.0</v>
       </c>
       <c r="H25">
         <v>701000.0</v>
       </c>
       <c r="I25">
         <v>31000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
-        <v>43874000.0</v>
+        <v>37770000.0</v>
       </c>
       <c r="C26">
         <v>50585000.0</v>
       </c>
       <c r="D26">
         <v>47441000.0</v>
       </c>
       <c r="E26">
         <v>45797000.0</v>
       </c>
       <c r="F26">
         <v>29121000.0</v>
       </c>
       <c r="G26">
         <v>17336000.0</v>
       </c>
       <c r="H26">
         <v>11692000.0</v>
       </c>
       <c r="I26">
         <v>3676000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>115</v>
+      </c>
+      <c r="B28">
+        <v>42583000.0</v>
+      </c>
       <c r="C28">
         <v>56571000.0</v>
       </c>
       <c r="D28">
         <v>60496000.0</v>
       </c>
       <c r="E28">
         <v>58531000.0</v>
       </c>
       <c r="F28">
         <v>45764000.0</v>
       </c>
       <c r="G28">
         <v>15363000.0</v>
       </c>
       <c r="H28">
         <v>4606000.0</v>
       </c>
       <c r="I28">
         <v>2982000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>201000.0</v>
+      </c>
       <c r="C29">
         <v>98000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>86457000.0</v>
+        <v>80353000.0</v>
       </c>
       <c r="C30">
         <v>106933000.0</v>
       </c>
       <c r="D30">
         <v>106391000.0</v>
       </c>
       <c r="E30">
         <v>98427000.0</v>
       </c>
       <c r="F30">
         <v>71322000.0</v>
       </c>
       <c r="G30">
         <v>32698999.0</v>
       </c>
       <c r="H30">
         <v>16297999.0</v>
       </c>
       <c r="I30">
         <v>6658000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
-        <v>4593000.0</v>
+        <v>5052000.0</v>
       </c>
       <c r="C31">
         <v>13600000.0</v>
       </c>
       <c r="D31">
         <v>18665000.0</v>
       </c>
       <c r="E31">
         <v>5077000.0</v>
       </c>
       <c r="F31">
         <v>527000.0</v>
       </c>
       <c r="G31">
         <v>874000.0</v>
       </c>
       <c r="H31">
         <v>845000.0</v>
       </c>
       <c r="I31">
         <v>451000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
-        <v>16578000.0</v>
+        <v>16119000.0</v>
       </c>
       <c r="C32">
         <v>13947000.0</v>
       </c>
       <c r="D32">
         <v>15182000.0</v>
       </c>
       <c r="E32">
         <v>14685000.0</v>
       </c>
       <c r="F32">
         <v>6394000.0</v>
       </c>
       <c r="G32">
         <v>656000.0</v>
       </c>
       <c r="H32">
         <v>116000.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
-        <v>2018000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="C2">
+        <v>2017999.0</v>
+      </c>
+      <c r="D2">
         <v>2011000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1940000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2144000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1975000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2094000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2843000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3199000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2437000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3504000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3085000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3291000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2310000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3073000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2913000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2943000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3474000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1666000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1146000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X2">
         <v>0.0</v>
       </c>
       <c r="Y2">
+        <v>0.0</v>
+      </c>
+      <c r="Z2">
         <v>4222000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
-        <v>3142000.0</v>
+        <v>1527000.0</v>
       </c>
       <c r="C3">
-        <v>2921000.0</v>
+        <v>1507000.0</v>
       </c>
       <c r="D3">
+        <v>1455000.0</v>
+      </c>
+      <c r="E3">
         <v>1544000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1598000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1608000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1572000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1502000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1494000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1580000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1498000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1358000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1306000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1103000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1063000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>901000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>875000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1841000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>680000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>560000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>482000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>474000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>431000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>219000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>277000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-16827000.0</v>
+      </c>
+      <c r="C5">
         <v>-15966000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-18210000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-19376000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19847000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-23488000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
+        <v>-21328000.0</v>
+      </c>
+      <c r="I5">
         <v>-22850000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20679000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
+        <v>-17799000.0</v>
+      </c>
+      <c r="L5">
         <v>-21088000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-23431000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-23959000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-20680000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-23980000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22815000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23646000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19739000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-18385000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16616000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16498000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12936000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8416000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6117000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5825000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5145000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>-12824000.0</v>
+        <v>-15300000.0</v>
       </c>
       <c r="C6">
-        <v>-15289000.0</v>
+        <v>-14459000.0</v>
       </c>
       <c r="D6">
+        <v>-16755000.0</v>
+      </c>
+      <c r="E6">
         <v>-17832000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-18249000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-21880000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>-19756000.0</v>
+      </c>
+      <c r="I6">
         <v>-21348000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-19185000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
+        <v>-16219000.0</v>
+      </c>
+      <c r="L6">
         <v>-19590000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22073000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22653000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19577000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-22917000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-21914000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-22771000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-17898000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17705000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16056000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-16016000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12462000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7985000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5898000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5548000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4937000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
-        <v>2183000.0</v>
+        <v>982000.0</v>
       </c>
       <c r="C9">
+        <v>2055000.0</v>
+      </c>
+      <c r="D9">
         <v>2110000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2111000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2061000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1974000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1848000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>229000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-133000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1743000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>658000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>923000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>762000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1551000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>882000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>708000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>369000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-442000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>479000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>188000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>62000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-138000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>72000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>71000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4045000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-150000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-16827000.0</v>
+      </c>
+      <c r="C10">
         <v>-15966000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18210000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19376000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-19847000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-21644000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21328000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22850000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-20679000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17799000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-21088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-23431000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23959000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-22525000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-23980000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-22815000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-23646000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19739000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18385000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-16616000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16429000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12936000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8229000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6117000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5493000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5146000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>10000.0</v>
+      </c>
+      <c r="C11">
         <v>28000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>48000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>101000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>98000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>1450724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12813000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4767000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-4560000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3486000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2779000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1086000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-676000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-140000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-680000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>-482000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-369000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-196000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>1249000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1249000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2105000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1285000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>676000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>144000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>0.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>100</v>
+      </c>
+      <c r="B13">
+        <v>2225000.0</v>
+      </c>
       <c r="C13">
+        <v>2548000.0</v>
+      </c>
+      <c r="D13">
         <v>2765000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2992000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3217000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3565000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4082000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4433000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4586000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4720000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4767000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4560000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3717000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2498000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1285000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>676000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>144000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>157000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>46000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>55000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>69000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>105000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>196000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>250000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>332000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-16837000.0</v>
+      </c>
+      <c r="C15">
         <v>-15994000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18234000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-19424000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-19948000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-21742000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-21328000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-22850000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-20679000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-17799000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-21088000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-23431000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-23959000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-22525000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-23980000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-22815000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-23646000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-19739000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-18385000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-16616000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-16429000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-12936000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8229000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6117000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5493000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-5146000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-23431000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-23959000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-22525000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-23980000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-22815000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-23646000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-19739000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-18385000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-16616000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-16429000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12936000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-6117000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5493000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-5146000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>-16837000.0</v>
+      </c>
       <c r="C17">
+        <v>-15994000.0</v>
+      </c>
+      <c r="D17">
         <v>-18234000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-19424000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-19948000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-21742000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-21328000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-22850000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-20679000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-17799000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-21088000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-23431000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23959000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-22525000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-23980000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-22815000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-23646000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-19739000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-18385000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-16616000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-16429000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-12936000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-8229000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-6117000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5493000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-5146000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>2225000.0</v>
+      </c>
       <c r="C18">
+        <v>2548000.0</v>
+      </c>
+      <c r="D18">
         <v>2765000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2992000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3217000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3565000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4082000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4433000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4586000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4720000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4767000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4560000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3717000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2498000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1285000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>676000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>144000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>135000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>46000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>55000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>69000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>105000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>196000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>250000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>332000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>252000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>4510000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>3486000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2424000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1086000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>619000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>140000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>156000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>46000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>55000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>69000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
-        <v>-17385000.0</v>
+        <v>-17256000.0</v>
       </c>
       <c r="C21">
+        <v>-17513000.0</v>
+      </c>
+      <c r="D21">
         <v>-19346000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-20530000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-20731000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-23488000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24325000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-27096000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-25192000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-22232000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-25845000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27941000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-27445000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-24949000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-25066000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-23434000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-23786000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-19908000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18441000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16671000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16498000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-13041000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8416000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6367000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5825000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5398000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>20049000.0</v>
+      </c>
+      <c r="C23">
         <v>21586000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23467000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24581000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24936000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27437000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28267000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30168000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28258000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26412000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>30007000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>31949000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>31498000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>28810000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29021000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27055000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27098000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22940000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20586000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18005000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16498000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13377000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8416000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6438000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5825000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5456000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>1527000.0</v>
+      </c>
       <c r="C25">
+        <v>1507000.0</v>
+      </c>
+      <c r="D25">
         <v>1455000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1544000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1598000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1608000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1572000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1502000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1494000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1580000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1445000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1304000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1249000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1103000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1063000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>901000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>875000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>836000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>680000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>560000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>482000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>474000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>431000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>424000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>277000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>8806000.0</v>
+      </c>
+      <c r="C26">
         <v>9742000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10797000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11985000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11350000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12619000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>12967000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11232000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10771000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11165000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11734000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12790000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13168000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12630000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10501000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9970000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9857000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6374000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7065000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6375000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6227000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4948000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4762000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4536000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4222000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3605000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>2759000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>115</v>
+      </c>
+      <c r="B28">
+        <v>9432000.0</v>
+      </c>
       <c r="C28">
+        <v>9826000.0</v>
+      </c>
+      <c r="D28">
         <v>10659000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10656000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11442000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12894000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13296000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16093000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14288000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13068000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14769000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16074000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15039000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14614000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15447000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14172000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14298000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10333000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11855000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10484000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10333000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7955000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3726000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1902000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1780000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1643000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>10000.0</v>
+      </c>
       <c r="C29">
+        <v>28000.0</v>
+      </c>
+      <c r="D29">
         <v>24000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>101000.0</v>
       </c>
-      <c r="F29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="J29"/>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>18238000.0</v>
+      </c>
+      <c r="C30">
         <v>19568000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21456000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22641000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22792000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25462000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26173000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27325000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25059000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23975000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26503000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28864000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28207000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25948000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24142000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24155000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19466000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18920000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16859000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16498000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12903000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8416000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6438000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5825000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5248000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
-        <v>1419000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="C31">
+        <v>1547000.0</v>
+      </c>
+      <c r="D31">
         <v>1136000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1154000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>884000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1844000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2997000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4246000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4513000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4433000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4757000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4510000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3486000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2424000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1086000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>619000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>140000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>169000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>56000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>55000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>69000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>105000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>187000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>250000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>332000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>252000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
-        <v>4201000.0</v>
+        <v>2793000.0</v>
       </c>
       <c r="C32">
+        <v>4073000.0</v>
+      </c>
+      <c r="D32">
         <v>4121000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4051000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4205000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3949000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3942000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3072000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3066000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4180000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4162000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4008000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4053000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3861000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3955000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3621000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3312000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3032000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2145000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1334000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>62000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>336000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>72000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>71000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>177000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>58000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>41277000.0</v>
+      </c>
+      <c r="C2">
         <v>33023000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53732000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>233337000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>333928000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17828000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30953000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5827000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>1797000</v>
+      </c>
+      <c r="C3">
         <v>3584000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7309000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10265000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6922000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4534000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4131000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>168000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-179605000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-100591000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>331000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1129000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>6532000.0</v>
+      </c>
+      <c r="C6">
         <v>8254000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20709000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-179605000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-100591000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>316100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13125000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25126000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-579000.0</v>
+      </c>
+      <c r="C7">
         <v>-144000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2724000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7090000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5865000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2722000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>961000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>953000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-2874000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-3882000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>277000.0</v>
+      </c>
+      <c r="C9">
         <v>487000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>302000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2874000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2495000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>64000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-257000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-69000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-2901000.0</v>
+      </c>
+      <c r="C10">
         <v>-2668000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1948000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1590000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3594000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-551000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>257000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-551000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1302000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3745000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>987000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>393000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>323000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>34512000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25927000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7619000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1303000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>672000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-2188000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1505000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2222000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>825000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>699000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>7245000.0</v>
+      </c>
+      <c r="C14">
         <v>6176000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5578000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3942000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2558000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1606000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>701000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>72337000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>47809000.0</v>
+      </c>
+      <c r="C16">
         <v>41277000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>33023000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>53732000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>233337000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>333928000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17828000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30953000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-46245000.0</v>
+      </c>
+      <c r="C18">
         <v>-49693000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-66374000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-71045000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-53269000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25362000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17204000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4819000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>62699000.0</v>
+      </c>
+      <c r="C19">
         <v>65858000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>29082000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-112623000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-163956000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-30024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68252000.0</v>
       </c>
       <c r="H19">
         <v>-68252000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19">
+        <v>-68252000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>102959000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>370234000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>71931000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>29945000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>400000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-73600000.0</v>
+      </c>
+      <c r="C22">
         <v>-86599000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-86277000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-92966000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-71169000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-32775000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16038000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6307000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-827000.0</v>
+      </c>
+      <c r="C23">
         <v>321000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>465000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3913000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13710000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>56161000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>72337000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>59839000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-1299000.0</v>
+      </c>
+      <c r="C24">
         <v>343000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>170000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-163956000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-30024000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-68252000.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>7072000.0</v>
+      </c>
+      <c r="C25">
         <v>6251000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-10066000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1661000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1005000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>271000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>549000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-10199000.0</v>
+      </c>
+      <c r="C26">
         <v>-11816000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-13000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-20000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-35000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-13000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>15414000.0</v>
+      </c>
+      <c r="C27">
         <v>28207000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>34424000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>33673000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25927000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7348000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1557000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>672000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-10568000.0</v>
+      </c>
+      <c r="C28">
         <v>-11495000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>452000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3893000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>116634000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>371486000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>72331000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>29945000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-44448000.0</v>
+      </c>
+      <c r="C29">
         <v>-46109000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-59065000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-60780000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-46347000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20828000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-13073000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4651000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>61548000.0</v>
+      </c>
+      <c r="C30">
         <v>65858000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37904000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-122718000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-170878000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34558000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-72383000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-168000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>71</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>74</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>77</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>80</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>83</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>86</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>87</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>47285000.0</v>
+      </c>
+      <c r="C2">
+        <v>45497000.0</v>
+      </c>
+      <c r="D2">
         <v>38455000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>52445000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>41277000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>38146000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>32471000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>54922000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>33023000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>36396000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>56928000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>48386000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>53208000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>68069000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>79023000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>225858000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>233337000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>331926000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>371199000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>446106000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>333928000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>18049000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>73286000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15751000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17828000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>270000</v>
+      </c>
+      <c r="C3">
+        <v>292000</v>
+      </c>
+      <c r="D3">
         <v>283000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>568000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>654000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>536000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2192000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1174000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>754000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1839000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4201000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1147999</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>121000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4973000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2686000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1526000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1080000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1334000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2645000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2105000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>838000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>127000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>865000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2479000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1063000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>346000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>8018000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-4822000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-14861000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-10954000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-146311000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-7479000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-98589000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-39273000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-74907000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>112178000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>672000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2093000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>276000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1622000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>657000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2224000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>75000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>888000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>52000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2144000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>33000.0</v>
+      </c>
+      <c r="C6">
+        <v>2312000.0</v>
+      </c>
+      <c r="D6">
         <v>7042000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-14514000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>11692000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3131000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5675000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-22451000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>21899000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3897000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-20008000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>8018000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4822000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-14861000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10954000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-146311000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-7479000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-98589000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-39273000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-74907000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>112178000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>315879000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-55237000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>57535000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2077000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>7328000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-4732000.0</v>
+      </c>
+      <c r="C7">
+        <v>-446000.0</v>
+      </c>
+      <c r="D7">
         <v>3383000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2325000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1191000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-124000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2460000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3726000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1286000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1183000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-529000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>50000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3428000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-894000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-151000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-996000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-5353000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1520000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1415000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1330000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5194000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2117000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1036000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>52000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-483000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1131000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>884000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-165000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-640000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-1196000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-723000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-315000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-1600000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-869000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1166000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-247000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>1696000.0</v>
+      </c>
+      <c r="C9">
+        <v>-795000.0</v>
+      </c>
+      <c r="D9">
         <v>557000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-360000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>875000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>221000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-749000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>449000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>566000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1030000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>280000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>884000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-165000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-640000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1196000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-723000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-315000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1600000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-869000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1162000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-251000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>394000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>-203000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-112000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-208000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-378000.0</v>
+      </c>
+      <c r="C10">
+        <v>-476999.0</v>
+      </c>
+      <c r="D10">
         <v>-1181000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1014999.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-228000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-691000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>816000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1826000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-967000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-314000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>513000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2107000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-40000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>782000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>630000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3302000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1588000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>113000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1129000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-990000.0</v>
       </c>
-      <c r="U10">
-[...2 lines deleted...]
-      <c r="V10"/>
       <c r="W10">
         <v>-551000.0</v>
       </c>
-      <c r="X10">
-[...1 lines deleted...]
-      </c>
+      <c r="X10"/>
       <c r="Y10">
         <v>-551000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10">
+        <v>-551000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-551000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>655000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1073000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-850000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-714000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2779000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2517000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2598000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1624000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-221000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-228000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>797000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-313000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>481000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>515000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>9903000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9128000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8738000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9334000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8378000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8062000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6671000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6786000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6691000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6191000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4860000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>862000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>625000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>384000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1027000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1027000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-596000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1492000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1764000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-4848000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-168000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1300000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1010000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3647000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1477000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>253000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-852000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>824000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>1527000.0</v>
+      </c>
+      <c r="C14">
+        <v>361000.0</v>
+      </c>
+      <c r="D14">
         <v>1455000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1544000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1598000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1608000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1572000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1502000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1494000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1580000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1445000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1358000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1306000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1565000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1063000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>901000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>875000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>836000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>680000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>560000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>482000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>474000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>431000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>424000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>277000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>47318000.0</v>
+      </c>
+      <c r="C16">
+        <v>47809000.0</v>
+      </c>
+      <c r="D16">
         <v>45497000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>37931000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>52969000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>41277000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>38146000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>32471000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>54922000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>32499000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>36920000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>56404000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>48386000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>53208000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>68069000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>79547000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>225858000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>233337000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>331926000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>371199000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>446106000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>333928000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>18049000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>73286000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>15751000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>17828000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-15705000.0</v>
+      </c>
+      <c r="C18">
+        <v>-11099000.0</v>
+      </c>
+      <c r="D18">
         <v>-7849000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-15226000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12071000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-10921000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-16319000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11243000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-11210000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12029000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-18612000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-16280999.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-19452000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-19229000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-16059000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15526000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-20231000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-13703000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11401000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12455000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-15710000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5612000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6355000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-7258000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6137000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3769000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>18346000.0</v>
+      </c>
+      <c r="C19">
+        <v>13268000.0</v>
+      </c>
+      <c r="D19">
         <v>16598000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>7363000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>24611000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>15846000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>26439000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-8782000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>32355000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>6111000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-5625000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>24087000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>14600000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>2262000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>4766000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-133177000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>12000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-86155000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-28481000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-62041000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>12721000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>5400000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-50102000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>9798000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>4015000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-43487000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>636000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-16837000.0</v>
+      </c>
+      <c r="C22">
+        <v>-15994000.0</v>
+      </c>
+      <c r="D22">
         <v>-18234000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-19424000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-19948000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-21742000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-21328000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-22850000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-20679000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-17799000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-21088000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-23431000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-23959000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-22526000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-23980000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-22815000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-23646000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-19739000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-18385000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-16616000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-16429000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-12936000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-8229000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6117000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5493000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5146000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-2608000.0</v>
+      </c>
+      <c r="C23">
+        <v>143000.0</v>
+      </c>
+      <c r="D23">
         <v>23000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-827000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>174000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>26439000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>147000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>32354999.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>182000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>41000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>212000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>30000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2106000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>169000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>865000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>773000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1269000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>631000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>236000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11574000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>760000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>354000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>55002000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>45000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>54584000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-1459000.0</v>
+      </c>
+      <c r="C24">
+        <v>-107000.0</v>
+      </c>
+      <c r="D24">
         <v>240000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>299000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>343000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-10000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-7608000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>33109000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7950000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1424000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>24087000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>14600000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2262000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4936000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-131651000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>12000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-86155000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-28481000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-62041000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>12721000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>5400000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-50000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>9798000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4015000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-43487000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>4607000.0</v>
+      </c>
+      <c r="C25">
+        <v>1986000.0</v>
+      </c>
+      <c r="D25">
         <v>2237000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1675000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3461000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2362000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1566000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-112000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2435000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2768000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>53000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6890000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6750000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7599000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>622000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>532000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>911000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1383000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>748000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>605000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>230000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>76000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>95000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>54000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>46000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-17000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-2622000.0</v>
+      </c>
+      <c r="C26">
+        <v>-58000.0</v>
+      </c>
+      <c r="D26">
         <v>-2013000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-7453000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-675000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-1432000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-6637000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-3747000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-13000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>212000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>30000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>19999.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>169000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-21000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1269000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-22000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-11000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="W26">
         <v>-7000.0</v>
       </c>
       <c r="X26">
+        <v>1000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-7000.0</v>
+      </c>
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>2127000.0</v>
+      </c>
+      <c r="C27">
+        <v>3286000.0</v>
+      </c>
+      <c r="D27">
         <v>3593000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3872000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4663000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6439000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6523000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7665000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>7580000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7614000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>8334000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>9752000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8724000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8160000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>9073000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8378000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8062000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6671000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6786000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6431000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6039000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4784000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1177000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>808000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>579000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>401000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-2608000.0</v>
+      </c>
+      <c r="C28">
+        <v>143000.0</v>
+      </c>
+      <c r="D28">
         <v>-1990000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-7219000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1502000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1258000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-6637000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-3600000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>182000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>28000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>212000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>30000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2106000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>169000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>866000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>752000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1269000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>609000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-411000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>115167000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>316091000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>355000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>54995000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>45000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>54584000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-15435000.0</v>
+      </c>
+      <c r="C29">
+        <v>-10807000.0</v>
+      </c>
+      <c r="D29">
         <v>-7566000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-14658000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-11417000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-11457000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-14127000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-10069000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-10456000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-10190000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-14411000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-15133000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-19331000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-14256000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-13373000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-14000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-19151000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12369000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-8756000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-10350000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14872000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5485000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5490000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4779000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-5074000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3423000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>18076000.0</v>
+      </c>
+      <c r="C30">
+        <v>12976000.0</v>
+      </c>
+      <c r="D30">
         <v>16598000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7363000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>24611000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15846000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>26439000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-8782000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32355000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6111000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-5625000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>22939000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14479000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2711000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2250000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-133177000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10920000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-87489000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-31126000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-64146000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11883000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5273000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-50102000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7319000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2952000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-43833000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>