--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3148,51 +3148,51 @@
       </c>
       <c r="W39">
         <v>5105436000.0</v>
       </c>
       <c r="X39">
         <v>2669453000.0</v>
       </c>
       <c r="Y39">
         <v>2193813000.0</v>
       </c>
       <c r="Z39">
         <v>3135130000.0</v>
       </c>
       <c r="AA39">
         <v>6205063000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>105434835000.0</v>
       </c>
       <c r="C40">
-        <v>82501683000.0</v>
+        <v>86740045326.0</v>
       </c>
       <c r="D40">
         <v>74295487440.0</v>
       </c>
       <c r="E40">
         <v>77886284694.0</v>
       </c>
       <c r="F40">
         <v>13823621624.0</v>
       </c>
       <c r="G40">
         <v>44743675668.0</v>
       </c>
       <c r="H40">
         <v>48965724433.0</v>
       </c>
       <c r="I40">
         <v>44196512141.0</v>
       </c>
       <c r="J40">
         <v>38539129835.0</v>
       </c>
       <c r="K40">
         <v>20065024818.0</v>
       </c>
@@ -3839,51 +3839,51 @@
       </c>
       <c r="P51">
         <v>107797078666.0</v>
       </c>
       <c r="Q51">
         <v>96396493022.0</v>
       </c>
       <c r="R51">
         <v>77544665251.0</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>755986838000.0</v>
+        <v>756445539000.0</v>
       </c>
       <c r="C52">
         <v>803211167000.0</v>
       </c>
       <c r="D52">
         <v>665417763843.0</v>
       </c>
       <c r="E52">
         <v>566548351839.0</v>
       </c>
       <c r="F52">
         <v>514928922630.0</v>
       </c>
       <c r="G52">
         <v>449990822716.0</v>
       </c>
       <c r="H52">
         <v>492687883283.0</v>
       </c>
       <c r="I52">
         <v>461173758563.0</v>
       </c>
       <c r="J52">
         <v>344474839387.0</v>
       </c>
@@ -5195,57 +5195,65 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
     </row>
     <row r="5" spans="1:85">
       <c r="A5" t="s">
         <v>30</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-9087848000.0</v>
+      </c>
       <c r="C5">
         <v>-9087848000.0</v>
       </c>
-      <c r="D5"/>
-[...1 lines deleted...]
-      <c r="F5"/>
+      <c r="D5">
+        <v>-6028687828.0</v>
+      </c>
+      <c r="E5">
+        <v>-6028687828.0</v>
+      </c>
+      <c r="F5">
+        <v>-8576687828.0</v>
+      </c>
       <c r="G5">
         <v>-8576688000.0</v>
       </c>
       <c r="H5">
         <v>-158928000.0</v>
       </c>
       <c r="I5">
         <v>-158927829.0</v>
       </c>
       <c r="J5">
         <v>-3343927829.0</v>
       </c>
       <c r="K5">
         <v>-3343927829.0</v>
       </c>
       <c r="L5">
         <v>12504392403.0</v>
       </c>
       <c r="M5">
         <v>12504392403.0</v>
       </c>
       <c r="N5">
         <v>6051500000.0</v>
       </c>
       <c r="O5">
@@ -8910,51 +8918,51 @@
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
         <v>919316484000.0</v>
       </c>
       <c r="C30">
         <v>833742216000.0</v>
       </c>
       <c r="D30">
         <v>895446198000.0</v>
       </c>
       <c r="E30">
         <v>871752642000.0</v>
       </c>
       <c r="F30">
         <v>847006509000.0</v>
       </c>
       <c r="G30">
         <v>741593486000.0</v>
       </c>
       <c r="H30">
         <v>850042464000.0</v>
       </c>
       <c r="I30">
-        <v>842177879981.0</v>
+        <v>867122303113.0</v>
       </c>
       <c r="J30">
         <v>842620243615.0</v>
       </c>
       <c r="K30">
         <v>682833163394.0</v>
       </c>
       <c r="L30">
         <v>744073513290.0</v>
       </c>
       <c r="M30">
         <v>719937870120.0</v>
       </c>
       <c r="N30">
         <v>635171584995.0</v>
       </c>
       <c r="O30">
         <v>545672461862.0</v>
       </c>
       <c r="P30">
         <v>636139901477.0</v>
       </c>
       <c r="Q30">
         <v>552641000000.0</v>
       </c>
@@ -10448,51 +10456,51 @@
       </c>
     </row>
     <row r="39" spans="1:85">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>218198311000.0</v>
       </c>
       <c r="C39">
         <v>213264379000.0</v>
       </c>
       <c r="D39">
         <v>182219528000.0</v>
       </c>
       <c r="E39">
         <v>154661306000.0</v>
       </c>
       <c r="F39">
         <v>134589802000.0</v>
       </c>
       <c r="G39">
         <v>200995425000.0</v>
       </c>
       <c r="H39">
-        <v>178991419000.0</v>
+        <v>376963406011.0</v>
       </c>
       <c r="I39">
         <v>1016009876228.0</v>
       </c>
       <c r="J39">
         <v>195918004493.0</v>
       </c>
       <c r="K39">
         <v>193195087582.0</v>
       </c>
       <c r="L39">
         <v>150816265349.0</v>
       </c>
       <c r="M39">
         <v>106154236296.0</v>
       </c>
       <c r="N39">
         <v>148496572353.0</v>
       </c>
       <c r="O39">
         <v>149184352655.0</v>
       </c>
       <c r="P39">
         <v>127747603940.0</v>
       </c>
@@ -10693,60 +10701,60 @@
       </c>
       <c r="CD39">
         <v>4063583000.0</v>
       </c>
       <c r="CE39">
         <v>4562602000.0</v>
       </c>
       <c r="CF39">
         <v>5089450000.0</v>
       </c>
       <c r="CG39">
         <v>5154654000.0</v>
       </c>
     </row>
     <row r="40" spans="1:85">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>115642539000.0</v>
       </c>
       <c r="C40">
         <v>105434835000.0</v>
       </c>
       <c r="D40">
-        <v>105490884000.0</v>
+        <v>107529100050.0</v>
       </c>
       <c r="E40">
-        <v>106875367000.0</v>
+        <v>107894475025.0</v>
       </c>
       <c r="F40">
         <v>86608908000.0</v>
       </c>
       <c r="G40">
-        <v>82501683000.0</v>
+        <v>86740045326.0</v>
       </c>
       <c r="H40">
         <v>62420089000.0</v>
       </c>
       <c r="I40">
         <v>72435745585.0</v>
       </c>
       <c r="J40">
         <v>23085540662.0</v>
       </c>
       <c r="K40">
         <v>26738785553.0</v>
       </c>
       <c r="L40">
         <v>13750726234.0</v>
       </c>
       <c r="M40">
         <v>58139928891.0</v>
       </c>
       <c r="N40">
         <v>58598113588.0</v>
       </c>
       <c r="O40">
         <v>77886284694.0</v>
       </c>
@@ -11175,51 +11183,51 @@
       </c>
       <c r="CB41">
         <v>687046000.0</v>
       </c>
       <c r="CC41">
         <v>588341000.0</v>
       </c>
       <c r="CD41">
         <v>528785000.0</v>
       </c>
       <c r="CE41">
         <v>387389000.0</v>
       </c>
       <c r="CF41">
         <v>386552000.0</v>
       </c>
       <c r="CG41">
         <v>370779000.0</v>
       </c>
     </row>
     <row r="42" spans="1:85">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>-6778164000.0</v>
+        <v>2309684000.0</v>
       </c>
       <c r="C42">
         <v>2309684000.0</v>
       </c>
       <c r="D42">
         <v>-3719004000.0</v>
       </c>
       <c r="E42">
         <v>-3719004000.0</v>
       </c>
       <c r="F42">
         <v>-6267004000.0</v>
       </c>
       <c r="G42">
         <v>2309684000.0</v>
       </c>
       <c r="H42">
         <v>2309684000.0</v>
       </c>
       <c r="I42">
         <v>2150756093.0</v>
       </c>
       <c r="J42">
         <v>-4378171736.0</v>
       </c>
@@ -12772,51 +12780,51 @@
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
     </row>
     <row r="52" spans="1:85">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>797976166000.0</v>
       </c>
       <c r="C52">
-        <v>755986838000.0</v>
+        <v>756445538899.0</v>
       </c>
       <c r="D52">
         <v>794993425000.0</v>
       </c>
       <c r="E52">
         <v>746030146000.0</v>
       </c>
       <c r="F52">
         <v>746246045000.0</v>
       </c>
       <c r="G52">
         <v>803211167000.0</v>
       </c>
       <c r="H52">
         <v>777517168000.0</v>
       </c>
       <c r="I52">
         <v>776041082130.0</v>
       </c>
       <c r="J52">
         <v>795118825537.0</v>
       </c>
       <c r="K52">
         <v>712974465730.0</v>
       </c>
@@ -22859,51 +22867,53 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>195</v>
       </c>
       <c r="B14">
         <v>23400452000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>23571876747.0</v>
+      </c>
       <c r="D14">
         <v>18970572979.0</v>
       </c>
       <c r="E14">
         <v>16531081501.0</v>
       </c>
       <c r="F14">
         <v>15785496236.0</v>
       </c>
       <c r="G14">
         <v>15483029262.0</v>
       </c>
       <c r="H14">
         <v>5861483406.0</v>
       </c>
       <c r="I14">
         <v>4723081358.0</v>
       </c>
       <c r="J14">
         <v>4457348031.0</v>
       </c>
       <c r="K14">
         <v>5274950838.0</v>
       </c>
       <c r="L14">
@@ -25700,60 +25710,68 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
     </row>
     <row r="14" spans="1:85">
       <c r="A14" t="s">
         <v>195</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>5061312000.0</v>
+      </c>
       <c r="C14">
         <v>6318994000.0</v>
       </c>
       <c r="D14">
         <v>5910950000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>5606179796.0</v>
+      </c>
+      <c r="F14">
+        <v>5564329140.0</v>
+      </c>
+      <c r="G14">
+        <v>6321791616.0</v>
+      </c>
       <c r="H14">
         <v>5991849000.0</v>
       </c>
       <c r="I14">
         <v>5618895883.0</v>
       </c>
       <c r="J14">
         <v>5639340253.0</v>
       </c>
       <c r="K14">
         <v>5027391436.0</v>
       </c>
       <c r="L14">
         <v>4897876804.0</v>
       </c>
       <c r="M14">
         <v>4485110190.0</v>
       </c>
       <c r="N14">
         <v>4560194549.0</v>
       </c>
       <c r="O14">
         <v>4663824325.0</v>
       </c>
       <c r="P14">
@@ -26913,60 +26931,60 @@
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
     </row>
     <row r="22" spans="1:85">
       <c r="A22" t="s">
         <v>165</v>
       </c>
       <c r="B22">
-        <v>10104641692.0</v>
+        <v>10104642000.0</v>
       </c>
       <c r="C22">
         <v>18083330000.0</v>
       </c>
       <c r="D22">
         <v>3640373000.0</v>
       </c>
       <c r="E22">
-        <v>6410012482.0</v>
+        <v>6411450440.0</v>
       </c>
       <c r="F22">
         <v>10333759208.0</v>
       </c>
       <c r="G22">
         <v>-3557337299.0</v>
       </c>
       <c r="H22">
         <v>5137940000.0</v>
       </c>
       <c r="I22">
         <v>8248493622.0</v>
       </c>
       <c r="J22">
         <v>7099782770.0</v>
       </c>
       <c r="K22">
         <v>6356979423.0</v>
       </c>
       <c r="L22">
         <v>3587740636.0</v>
       </c>
       <c r="M22">
         <v>17298035017.0</v>
       </c>
@@ -27181,76 +27199,80 @@
       <c r="CF22">
         <v>1996281000.0</v>
       </c>
       <c r="CG22">
         <v>1948573000.0</v>
       </c>
     </row>
     <row r="23" spans="1:85">
       <c r="A23" t="s">
         <v>203</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>11028845000.0</v>
       </c>
       <c r="D23">
         <v>-1800000000.0</v>
       </c>
       <c r="E23">
         <v>1800000000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>-333010000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23"/>
+      <c r="H23">
+        <v>-3184999999.0</v>
+      </c>
+      <c r="I23">
+        <v>-1.0</v>
+      </c>
       <c r="J23"/>
       <c r="K23">
         <v>6877005428.0</v>
       </c>
       <c r="L23">
         <v>5220171634.0</v>
       </c>
       <c r="M23">
         <v>85807576044.0</v>
       </c>
       <c r="N23">
         <v>-20288102251.0</v>
       </c>
       <c r="O23">
         <v>2170579941166.0</v>
       </c>
       <c r="P23">
         <v>62399679834.0</v>
       </c>
       <c r="Q23">
         <v>-13319823149.0</v>
       </c>
       <c r="R23">
-        <v>550832543651.0</v>
+        <v>20922806638.0</v>
       </c>
       <c r="S23">
         <v>-396000000.0</v>
       </c>
       <c r="T23">
         <v>168429778262.0</v>
       </c>
       <c r="U23">
         <v>-31365000000.0</v>
       </c>
       <c r="V23">
         <v>396000000.0</v>
       </c>
       <c r="W23">
         <v>-62373850786.0</v>
       </c>
       <c r="X23">
         <v>62013850786.0</v>
       </c>
       <c r="Y23">
         <v>89310334768.0</v>
       </c>
       <c r="Z23">
         <v>51116355760.0</v>
       </c>
@@ -27360,66 +27382,66 @@
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
     </row>
     <row r="24" spans="1:85">
       <c r="A24" t="s">
         <v>204</v>
       </c>
       <c r="B24">
         <v>64406000.0</v>
       </c>
       <c r="C24">
-        <v>-875218510.0</v>
+        <v>-579700454.0</v>
       </c>
       <c r="D24">
-        <v>-295518050.0</v>
+        <v>16637857137.0</v>
       </c>
       <c r="E24">
         <v>-10765756000.0</v>
       </c>
       <c r="F24">
         <v>-6167620000.0</v>
       </c>
       <c r="G24">
         <v>4692697000.0</v>
       </c>
       <c r="H24">
-        <v>-4692696650.0</v>
+        <v>-2768077748.0</v>
       </c>
       <c r="I24">
         <v>-271846050.0</v>
       </c>
       <c r="J24">
         <v>-1652772851.0</v>
       </c>
       <c r="K24">
         <v>4812853831.0</v>
       </c>
       <c r="L24">
         <v>-2655590267.0</v>
       </c>
       <c r="M24">
         <v>-2366093226.0</v>
       </c>
       <c r="N24">
         <v>-759021104.0</v>
       </c>
       <c r="O24">
         <v>380847727.0</v>
       </c>
       <c r="P24">
         <v>-16055702.0</v>
       </c>
@@ -27568,51 +27590,51 @@
       <c r="BW24">
         <v>290250400.0</v>
       </c>
       <c r="BX24">
         <v>1364000.0</v>
       </c>
       <c r="BY24">
         <v>5556500.0</v>
       </c>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24">
         <v>7860000.0</v>
       </c>
       <c r="CG24"/>
     </row>
     <row r="25" spans="1:85">
       <c r="A25" t="s">
         <v>205</v>
       </c>
       <c r="B25">
-        <v>-60984545000.0</v>
+        <v>-76150499000.0</v>
       </c>
       <c r="C25">
         <v>47396535000.0</v>
       </c>
       <c r="D25">
         <v>-44872867000.0</v>
       </c>
       <c r="E25">
         <v>-18671542000.0</v>
       </c>
       <c r="F25">
         <v>70290324000.0</v>
       </c>
       <c r="G25">
         <v>23210050000.0</v>
       </c>
       <c r="H25">
         <v>-12543890000.0</v>
       </c>
       <c r="I25">
         <v>-48770896374.0</v>
       </c>
       <c r="J25">
         <v>-102565885878.0</v>
       </c>