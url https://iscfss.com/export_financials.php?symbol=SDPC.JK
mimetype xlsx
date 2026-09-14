--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4486,578 +4489,584 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>659537954000.0</v>
+      </c>
+      <c r="C2">
         <v>683307157000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>694449060000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>604111176000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>647095397000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>586012994000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>527589747000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>550143714000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>586120443908.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>690823481215.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>545863472114.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>461915680992.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>506686233299.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>445448828417.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>468603852592.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>471477114570.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>439744893603.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>469789442761.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>413382846690.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>418208524042.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>455458356918.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>372894031615.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>408523785480.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>323419824519.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>267328025932.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>445953628969.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>424680050743.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>366998163539.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>375055467804.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>479892792406.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>430113975791.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>313183784555.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>314433130682.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>327629110614.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>316277173765.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>307341185342.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>353935839564.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>272499309291.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>247867729246.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>151854316651.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>257975039686.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>160866183902.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>195848238484.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>166414738116.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>214157399466.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>183456193068.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>150347241286.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>161908452641.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>153494098980.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>155097090163.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>159085884155.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>132596914570.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>136216144631.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>123781279351.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>137996474815.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>127031900493.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>106134893000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>93843840400.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>99440256600.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>71341837300.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>85368257600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>79064285300.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>70938500100.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>92707511700.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>72717114400.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>85703973800.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>83406559000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>164753001900.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>140528879100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>136488517000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>135780598500.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>142627330000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>128929170300.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>115904854700.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>120624874600.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>113701902800.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>103872798900.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>109158016100.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>90765599000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>81618967000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>74463209000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>77251006000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>75753227000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>63951369000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>69024901000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5101,52 +5110,53 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5190,223 +5200,227 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
-        <v>-9087848000.0</v>
+        <v>-5265848000.0</v>
       </c>
       <c r="C5">
         <v>-9087848000.0</v>
       </c>
       <c r="D5">
-        <v>-6028687828.0</v>
+        <v>-9087848000.0</v>
       </c>
       <c r="E5">
         <v>-6028687828.0</v>
       </c>
       <c r="F5">
+        <v>-6028687828.0</v>
+      </c>
+      <c r="G5">
         <v>-8576687828.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8576688000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-158928000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-158927829.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3343927829.0</v>
       </c>
       <c r="K5">
         <v>-3343927829.0</v>
       </c>
       <c r="L5">
-        <v>12504392403.0</v>
+        <v>-3343927829.0</v>
       </c>
       <c r="M5">
         <v>12504392403.0</v>
       </c>
       <c r="N5">
+        <v>12504392403.0</v>
+      </c>
+      <c r="O5">
         <v>6051500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6051500000.0</v>
       </c>
       <c r="Q5">
         <v>6051500000.0</v>
       </c>
       <c r="R5">
-        <v>4777500000.0</v>
+        <v>6051500000.0</v>
       </c>
       <c r="S5">
         <v>4777500000.0</v>
       </c>
       <c r="T5">
         <v>4777500000.0</v>
       </c>
       <c r="U5">
         <v>4777500000.0</v>
       </c>
       <c r="V5">
-        <v>4140500000.0</v>
+        <v>4777500000.0</v>
       </c>
       <c r="W5">
         <v>4140500000.0</v>
       </c>
-      <c r="X5"/>
+      <c r="X5">
+        <v>4140500000.0</v>
+      </c>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-450725141.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-450725142.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-450725141.0</v>
       </c>
       <c r="AM5">
         <v>-450725141.0</v>
       </c>
       <c r="AN5">
-        <v>-450725142.0</v>
+        <v>-450725141.0</v>
       </c>
       <c r="AO5">
         <v>-450725142.0</v>
       </c>
       <c r="AP5">
-        <v>-450725141.0</v>
+        <v>-450725142.0</v>
       </c>
       <c r="AQ5">
         <v>-450725141.0</v>
       </c>
       <c r="AR5">
-        <v>-450725142.0</v>
+        <v>-450725141.0</v>
       </c>
       <c r="AS5">
         <v>-450725142.0</v>
       </c>
       <c r="AT5">
         <v>-450725142.0</v>
       </c>
       <c r="AU5">
         <v>-450725142.0</v>
       </c>
       <c r="AV5">
-        <v>-450725141.0</v>
+        <v>-450725142.0</v>
       </c>
       <c r="AW5">
         <v>-450725141.0</v>
       </c>
       <c r="AX5">
-        <v>-450725142.0</v>
+        <v>-450725141.0</v>
       </c>
       <c r="AY5">
         <v>-450725142.0</v>
       </c>
       <c r="AZ5">
         <v>-450725142.0</v>
       </c>
       <c r="BA5">
-        <v>-450725141.0</v>
+        <v>-450725142.0</v>
       </c>
       <c r="BB5">
         <v>-450725141.0</v>
       </c>
-      <c r="BC5"/>
+      <c r="BC5">
+        <v>-450725141.0</v>
+      </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5450,122 +5464,125 @@
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>226885409.0</v>
+      </c>
+      <c r="C7">
         <v>374309958.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>518664099.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>141731200.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>158084802.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>109024000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>977528504.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>957343897.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>937576075.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1276549764.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1244078147.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1585108069.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2011782068.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1977640647.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1939254342.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2325243976.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2277230917.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2230209260.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2580158535.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2529588526.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2477356035.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2030202072.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
@@ -5583,52 +5600,53 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>127400000000.0</v>
       </c>
       <c r="C8">
         <v>127400000000.0</v>
       </c>
       <c r="D8">
         <v>127400000000.0</v>
       </c>
       <c r="E8">
         <v>127400000000.0</v>
       </c>
       <c r="F8">
         <v>127400000000.0</v>
       </c>
       <c r="G8">
         <v>127400000000.0</v>
       </c>
       <c r="H8">
         <v>127400000000.0</v>
       </c>
       <c r="I8">
@@ -5648,51 +5666,53 @@
       </c>
       <c r="N8">
         <v>127400000000.0</v>
       </c>
       <c r="O8">
         <v>127400000000.0</v>
       </c>
       <c r="P8">
         <v>127400000000.0</v>
       </c>
       <c r="Q8">
         <v>127400000000.0</v>
       </c>
       <c r="R8">
         <v>127400000000.0</v>
       </c>
       <c r="S8">
         <v>127400000000.0</v>
       </c>
       <c r="T8">
         <v>127400000000.0</v>
       </c>
       <c r="U8">
         <v>127400000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>127400000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5712,129 +5732,130 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>2309683920.0</v>
       </c>
       <c r="E9">
         <v>2309683920.0</v>
       </c>
       <c r="F9">
         <v>2309683920.0</v>
       </c>
       <c r="G9">
         <v>2309683920.0</v>
       </c>
       <c r="H9">
         <v>2309683920.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>2309683920.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>2309683920.0</v>
       </c>
       <c r="N9">
         <v>2309683920.0</v>
       </c>
       <c r="O9">
         <v>2309683920.0</v>
       </c>
       <c r="P9">
         <v>2309683920.0</v>
       </c>
       <c r="Q9">
         <v>2309683920.0</v>
       </c>
       <c r="R9">
         <v>2309683920.0</v>
       </c>
       <c r="S9">
         <v>2309683920.0</v>
       </c>
       <c r="T9">
         <v>2309683920.0</v>
       </c>
       <c r="U9">
         <v>2309683920.0</v>
       </c>
       <c r="V9">
         <v>2309683920.0</v>
       </c>
       <c r="W9">
         <v>2309683920.0</v>
       </c>
       <c r="X9">
         <v>2309683920.0</v>
       </c>
       <c r="Y9">
         <v>2309683920.0</v>
       </c>
       <c r="Z9">
         <v>2309683920.0</v>
       </c>
       <c r="AA9">
         <v>2309683920.0</v>
       </c>
       <c r="AB9">
         <v>2309683920.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>2309683920.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5847,251 +5868,255 @@
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>33780458000.0</v>
+      </c>
+      <c r="C10">
         <v>39843367000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62842730000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37815210000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45848835000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59236898000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>53472921000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8289676000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14356614772.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35323303992.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>58899533733.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16857974114.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37587375092.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15838886063.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25668366059.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20011741855.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14714376289.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19369151926.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>47362351082.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10465404009.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>23218453571.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13830905701.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>48054344599.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>73058729199.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37314161560.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>49108643431.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29490799585.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>40381356382.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>43619163552.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37508605216.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>37685486427.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>37183832819.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>39463234643.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>32834588689.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>56461801574.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>35882275679.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>36317757060.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>23467079907.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>33560193646.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>22040728280.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>23375887210.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25755581753.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>34007048230.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>27675115109.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>29808067869.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>44354119637.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>63419945590.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>31204272358.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>26370003041.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>24929584052.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18678708259.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>26933740738.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23835261180.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25460365497.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>27496823316.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>28318643837.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6135,251 +6160,255 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>33780458000.0</v>
+      </c>
+      <c r="C12">
         <v>39843367000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62842730000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>37815210000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45848835000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59236898000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>53472921000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8289676000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14356614772.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>35323303992.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>58899533733.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16857974114.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>37587375092.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15838886063.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25668366059.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20011741855.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14714376289.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19369151926.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>47362351082.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10465404009.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23218453571.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13830905701.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48054344599.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>73058729199.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37314161560.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>49108643431.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>29490799585.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>40381356382.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43619163552.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>37508605216.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>37685486427.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>37183832819.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>39463234643.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>32834588689.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>56461801574.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>35882275679.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36317757060.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>23467079907.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>33560193646.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22040728280.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23375887210.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25755581753.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34007048230.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>27675115109.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>29808067869.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>44354119637.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>63419945590.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>31204272358.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>26370003041.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>24929584052.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18678708259.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>26933740738.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>23835261180.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25460365497.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27496823316.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>28318643837.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>127400000000.0</v>
       </c>
       <c r="C13">
         <v>127400000000.0</v>
       </c>
       <c r="D13">
         <v>127400000000.0</v>
       </c>
       <c r="E13">
         <v>127400000000.0</v>
       </c>
       <c r="F13">
         <v>127400000000.0</v>
       </c>
       <c r="G13">
         <v>127400000000.0</v>
       </c>
       <c r="H13">
         <v>127400000000.0</v>
       </c>
       <c r="I13">
@@ -6442,51 +6471,51 @@
       <c r="AB13">
         <v>127400000000.0</v>
       </c>
       <c r="AC13">
         <v>127400000000.0</v>
       </c>
       <c r="AD13">
         <v>127400000000.0</v>
       </c>
       <c r="AE13">
         <v>127400000000.0</v>
       </c>
       <c r="AF13">
         <v>127400000000.0</v>
       </c>
       <c r="AG13">
         <v>127400000000.0</v>
       </c>
       <c r="AH13">
         <v>127400000000.0</v>
       </c>
       <c r="AI13">
         <v>127400000000.0</v>
       </c>
       <c r="AJ13">
-        <v>72800000000.0</v>
+        <v>127400000000.0</v>
       </c>
       <c r="AK13">
         <v>72800000000.0</v>
       </c>
       <c r="AL13">
         <v>72800000000.0</v>
       </c>
       <c r="AM13">
         <v>72800000000.0</v>
       </c>
       <c r="AN13">
         <v>72800000000.0</v>
       </c>
       <c r="AO13">
         <v>72800000000.0</v>
       </c>
       <c r="AP13">
         <v>72800000000.0</v>
       </c>
       <c r="AQ13">
         <v>72800000000.0</v>
       </c>
       <c r="AR13">
         <v>72800000000.0</v>
       </c>
@@ -6591,52 +6620,55 @@
       </c>
       <c r="BZ13">
         <v>72800000000.0</v>
       </c>
       <c r="CA13">
         <v>72800000000.0</v>
       </c>
       <c r="CB13">
         <v>72800000000.0</v>
       </c>
       <c r="CC13">
         <v>72800000000.0</v>
       </c>
       <c r="CD13">
         <v>72800000000.0</v>
       </c>
       <c r="CE13">
         <v>72800000000.0</v>
       </c>
       <c r="CF13">
         <v>72800000000.0</v>
       </c>
       <c r="CG13">
         <v>72800000000.0</v>
       </c>
+      <c r="CH13">
+        <v>72800000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>1274000000.0</v>
       </c>
       <c r="C14">
         <v>1274000000.0</v>
       </c>
       <c r="D14">
         <v>1274000000.0</v>
       </c>
       <c r="E14">
         <v>1274000000.0</v>
       </c>
       <c r="F14">
         <v>1274000000.0</v>
       </c>
       <c r="G14">
         <v>1274000000.0</v>
       </c>
       <c r="H14">
         <v>1274000000.0</v>
       </c>
       <c r="I14">
@@ -6690,152 +6722,155 @@
       <c r="Y14">
         <v>1274000000.0</v>
       </c>
       <c r="Z14">
         <v>1274000000.0</v>
       </c>
       <c r="AA14">
         <v>1274000000.0</v>
       </c>
       <c r="AB14">
         <v>1274000000.0</v>
       </c>
       <c r="AC14">
         <v>1274000000.0</v>
       </c>
       <c r="AD14">
         <v>1274000000.0</v>
       </c>
       <c r="AE14">
         <v>1274000000.0</v>
       </c>
       <c r="AF14">
         <v>1274000000.0</v>
       </c>
       <c r="AG14">
-        <v>887250000.0</v>
+        <v>1274000000.0</v>
       </c>
       <c r="AH14">
         <v>887250000.0</v>
       </c>
       <c r="AI14">
         <v>887250000.0</v>
       </c>
       <c r="AJ14">
         <v>887250000.0</v>
       </c>
       <c r="AK14">
+        <v>887250000.0</v>
+      </c>
+      <c r="AL14">
         <v>741822536.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>728000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>741822536.0</v>
       </c>
       <c r="AN14">
         <v>741822536.0</v>
       </c>
       <c r="AO14">
         <v>741822536.0</v>
       </c>
       <c r="AP14">
         <v>741822536.0</v>
       </c>
       <c r="AQ14">
         <v>741822536.0</v>
       </c>
       <c r="AR14">
         <v>741822536.0</v>
       </c>
       <c r="AS14">
         <v>741822536.0</v>
       </c>
       <c r="AT14">
         <v>741822536.0</v>
       </c>
       <c r="AU14">
         <v>741822536.0</v>
       </c>
       <c r="AV14">
         <v>741822536.0</v>
       </c>
       <c r="AW14">
         <v>741822536.0</v>
       </c>
       <c r="AX14">
         <v>741822536.0</v>
       </c>
       <c r="AY14">
         <v>741822536.0</v>
       </c>
       <c r="AZ14">
-        <v>728000000.0</v>
+        <v>741822536.0</v>
       </c>
       <c r="BA14">
         <v>728000000.0</v>
       </c>
       <c r="BB14">
         <v>728000000.0</v>
       </c>
       <c r="BC14">
         <v>728000000.0</v>
       </c>
       <c r="BD14">
         <v>728000000.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>728000000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6879,205 +6914,207 @@
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>11360669000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6276269120.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>4223536678.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2727450220.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>783210780.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>2261961666.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53100228637.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>55650149667.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9910149.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4216156818.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3997136806.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1763252371.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>442572374.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8373638563.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4858246288.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1496702071.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>280257730.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5171982946.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4532043444.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1811361623.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>221722891.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4059693295.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-12412123642.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>26855713531.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-10744200026.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-3637902377.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26936803182.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-13137854017.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-13646343885.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-15996753270.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>-6282912803.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7121,52 +7158,53 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7210,52 +7248,53 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7299,52 +7338,53 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7388,966 +7428,979 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>6272789000.0</v>
+      </c>
+      <c r="C21">
         <v>54600865000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6995341000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>55323417000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55684692000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56045968000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7778722000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8119532000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>56427142695.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>56767952919.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>57108763144.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11055442384.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11346682498.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13341163461.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13632403575.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13923643688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4895200167.0</v>
       </c>
       <c r="R21">
         <v>4895200167.0</v>
       </c>
       <c r="S21">
         <v>4895200167.0</v>
       </c>
       <c r="T21">
+        <v>4895200167.0</v>
+      </c>
+      <c r="U21">
         <v>4895200165.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4430060745.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4327984850.0</v>
       </c>
       <c r="W21">
         <v>4327984850.0</v>
       </c>
       <c r="X21">
         <v>4327984850.0</v>
       </c>
       <c r="Y21">
         <v>4327984850.0</v>
       </c>
       <c r="Z21">
         <v>4327984850.0</v>
       </c>
       <c r="AA21">
         <v>4327984850.0</v>
       </c>
       <c r="AB21">
         <v>4327984850.0</v>
       </c>
       <c r="AC21">
         <v>4327984850.0</v>
       </c>
       <c r="AD21">
         <v>4327984850.0</v>
       </c>
       <c r="AE21">
         <v>4327984850.0</v>
       </c>
       <c r="AF21">
         <v>4327984850.0</v>
       </c>
       <c r="AG21">
+        <v>4327984850.0</v>
+      </c>
+      <c r="AH21">
         <v>4343555582.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4366184284.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4395182516.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>96195896.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4453178978.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4482177209.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4934879064.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4004205882.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1592877849.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2052974668.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2513071486.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2973168303.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3433265121.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3893361940.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4353458758.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4813555575.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5273652394.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5733749212.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6193846030.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6653942848.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7114039666.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7574136484.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8034233302.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8494330119.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8954426900.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>9414523800.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9874620600.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>10334717400.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>10794814200.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>11254911000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>11715007800.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11676841300.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>12058542300.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>12129155500.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12137313100.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11024098900.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9095688800.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>8925747800.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>614454608000.0</v>
+      </c>
+      <c r="C22">
         <v>600125618000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>609092307000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>559109290000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>590677467000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>541054893000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>567732385000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>557077407000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>582594535735.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>626471141869.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>535873912230.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>515260984309.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>527580939974.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>528917257085.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>538433399300.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>477663127474.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>459684390538.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>467270985374.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>453300717830.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>544282914787.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>430713151815.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>412468625706.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>389348055279.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>409710217026.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>459042550208.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>440038198316.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>469412467751.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>430733516347.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>455609070492.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>480605857198.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>457506502541.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>387603200410.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>359266793435.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>324726900241.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>321291248171.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>315186840706.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>308357657858.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>266674968986.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>279786148562.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>254876749268.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>296359678637.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>224128678666.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>248972919120.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>222119487506.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>258340074386.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>205005261243.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>193057985201.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>190468571918.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>173409703883.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>162967672501.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>191381690298.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>155503331713.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>148970661407.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>131485006732.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>140020988526.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>131520440758.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>117931359100.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>115514975400.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>119951161700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>112842627300.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>109165366000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>101808073900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>97343195400.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>114891389800.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>92813793200.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>97023832300.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>95851430000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>146407061500.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>118724935400.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>112289972700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>108917394000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>118610262900.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>91909814600.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>88688350700.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>82479575400.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>83293635200.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>74580842400.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>76741085300.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>68040926000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>66270149000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>59368489000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>60531635000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>56258347000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>55723903000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>53626435000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>2101208702000.0</v>
+      </c>
+      <c r="C23">
         <v>2015047454000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1960719855000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1903703236000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1886713384000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1796505250000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1771856829000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1783742470000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1805644662787.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1872431411152.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1639682291798.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1551779567505.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1533999603271.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1472974426778.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1401504764117.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1371573885710.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1263555667009.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1301095885230.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1206385542888.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1398918432791.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1256934722554.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1211431270008.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1164826486522.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1180629080557.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1222681109093.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1317402180528.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1230844175984.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1261907887070.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1289456537016.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1283230610661.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1192891220453.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1105128661366.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1013423955058.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>904342516682.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>938005256482.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>863149479829.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>850456835329.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>742777812210.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>733443472176.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>716890319595.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>750108090562.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>626775629575.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>633217332516.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>611173984960.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>623797393079.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>544255330447.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>529991702159.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>506927546771.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>447973954236.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>424887672463.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>471677485130.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>437493120990.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>406318790758.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>377047931726.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>385609729257.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>49696076410.0</v>
+      </c>
+      <c r="C24">
         <v>51496057972.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>53296039530.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>53176684430.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>47198906660.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>43008888870.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>43311111100.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>42493333330.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>41555555552.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>42777777776.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>44000000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>11649900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>81389200.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>176206400.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>268494700.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>360272700.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>454528300.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>530538100.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>634816000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>680496800.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>5859100.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>22983500.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>39664000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>55912200.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>71739200.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>87160600.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>102182200.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>116814500.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>131533100.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>144951200.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>158475100.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>171648400.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>6829995300.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>7500682300.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7514981300.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>7108926600.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>7354847000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>9364067300.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1168648900.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1570418600.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1009292700.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1900000000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>53356002730.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>53253001230.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>47198906660.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>43008888870.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43311111100.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>43112528500.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>885744810.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1117108070.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1543782070.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1509640650.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1471254340.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1893243980.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1845230920.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1798209260.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2148158540.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2133588530.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2081356040.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2030202070.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
@@ -8365,97 +8418,98 @@
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>54000000000.0</v>
       </c>
       <c r="AD26">
         <v>54000000000.0</v>
       </c>
       <c r="AE26">
         <v>54000000000.0</v>
       </c>
       <c r="AF26">
         <v>54000000000.0</v>
       </c>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>54000000000.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8464,52 +8518,53 @@
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8553,330 +8608,336 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>913962977000.0</v>
+      </c>
+      <c r="C28">
         <v>809688820000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>746440147000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>810431216000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>747472889000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>730127060000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>793049357000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>812340021000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>803839033474.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>754785132325.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>651436446541.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>687939919787.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>617720845274.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>659082748165.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>542389626427.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>527603584369.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>466926832375.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>458551866828.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>409588839378.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>619824280357.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>428054522525.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>446623972102.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>337362394384.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>401857889443.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>595800412252.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>494695595612.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>463197083698.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>543389144333.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>563482991425.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>453173923705.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>383316587136.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>422699571272.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>380402423363.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>272302306413.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>288013037813.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>313945077626.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>256675664101.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>250337220057.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>262633437688.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>348782339794.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>277404605850.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>255868855370.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>225157759449.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>248066656784.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>203813018900.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>146907635267.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>153760442835.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>152967812797.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>128012575161.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>109528823862.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>143443185123.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>129244889354.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>102342724684.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>88898915633.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-27496823316.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-28318643837.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>1278908199720.0</v>
+      </c>
+      <c r="C29">
         <v>1174687000185.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1124707358525.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1148457771123.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1089876342066.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1082104186507.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1129037771221.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1114700522848.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1107118794985.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1073985357256.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>986776644754.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>990557893021.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>937132951512.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>937664763955.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>824990490184.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>803864425718.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>728940963414.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>723726701472.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>691700330990.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>868447948250.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>682779423520.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>688064765880.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>612583025497.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>715209927027.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>874821010525.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>786017407393.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -8891,380 +8952,384 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>967962120000.0</v>
+      </c>
+      <c r="C30">
         <v>919316484000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>833742216000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>895446198000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>871752642000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>847006509000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>741593486000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>850042464000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>867122303113.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>842620243615.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>682833163394.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>744073513290.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>719937870120.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>635171584995.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>545672461862.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>636139901477.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>552641000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>546044000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>461074464096.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>595018000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>586561000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>541901585808.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>498760584661.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>490078276460.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>509356839234.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>601535287029.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>506661109352.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>553234735186.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>568449796104.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>559246545531.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>500563864500.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>504489883014.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>456099997195.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>394663889682.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>351338687428.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>372370225806.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>378766315652.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>341879939691.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>312397464755.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>341760586105.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>341742478962.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>298310804597.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>270537010774.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>291077692892.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>268525736748.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>237836556186.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>216865465025.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>218598074673.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>205622040526.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>199771853585.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>206787553738.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>203120957025.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>185672104696.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>178153266127.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>176007554483.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>174631069800.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>167491814100.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>159957579300.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>147616865100.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>147203078000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>148028157700.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>138813058600.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>127242880600.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>138863264300.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>130890940100.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>131451692000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>125373709300.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>179452598600.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>157091919900.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>147485389500.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>135200285500.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>132650146400.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>127664980900.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>106394193300.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>106072714000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>103900656600.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>104508974300.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>90621687700.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>84507301000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>80182808000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>74631319000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>71059083000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>69305979000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>60453682000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>58506711000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>275255116034.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>249159910315.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>249624998726.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>248082913635.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>236979349790.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>240738422419.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>234036035950.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>230087244112.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>229196488586.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>240293308385.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>241706436713.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>242213168350.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>235437816376.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>236786847739.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>235470370172.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>236155099430.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>232107940584.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>228547424548.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9273,131 +9338,134 @@
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>184444379385.0</v>
+      </c>
+      <c r="C32">
         <v>175293075256.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>163070898761.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>159569327577.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>155482565909.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>155590715400.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>150377152528.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>182929119545.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>172087485992.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>165961394135.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>160651811374.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>174841026431.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>172243146995.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>150999506331.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>145920090751.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>156074051261.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>151281527810.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>140353305354.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>127715915071.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>146830658957.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>140071172559.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>129236426540.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>125634806109.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>151850928157.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>150049299247.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>150368837815.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9412,267 +9480,271 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:85">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>232456894000.0</v>
+      </c>
+      <c r="C33">
         <v>237563675000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>241778223000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>229113010000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>223773134000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>214617149000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>208062612000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>189341504000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>192683636052.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>193574444866.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>192029955242.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>144300641568.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>142739181789.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>144550126282.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>142546184241.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>129215417417.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>127586404392.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>135759317448.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>136080910979.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>121291232497.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>123471690917.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>134654643357.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>135933396549.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>117175831228.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>119088981466.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>121625325035.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>120303934824.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>108306089583.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>107247530203.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>101036977519.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>98967311520.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>96174401655.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>92141283137.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>97036919199.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>96175932609.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>35422661198.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>29700247418.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>29881179662.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>29789347451.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>23241414050.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>22315223417.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>25265687325.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>25289266968.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>24624992520.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>25041515852.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>25735893091.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>25183319834.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>22277296875.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>22466671856.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>22500983155.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>20538711927.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>21459937129.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>21348112074.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>21287126194.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>15276703894.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>16245427231.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:85">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>1.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>1.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
@@ -9704,442 +9776,449 @@
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:85">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>85758929000.0</v>
+      </c>
+      <c r="C35">
         <v>87349461000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>89445875000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>88349837000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>82563008000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>77378013000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>75942845000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>77256019000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>74913614236.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>74731625887.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>74968379050.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>32144088147.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>31572489569.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>30794720818.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>29556136647.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>27101114842.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>29242933476.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>28029709167.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>26817476260.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>27383469035.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>29506827526.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>33803825785.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>32371714072.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>28733451000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27431844000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>29780994500.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>29062791000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>28621870000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>27255374000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>26122523250.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>24856461000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>26373077500.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>25165774000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>26982189250.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>25819167000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>25980620500.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>24842849000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>23115915500.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>22100567910.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>22574462703.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>21662338423.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>22404431184.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>21467901699.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>22175778778.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>21260251093.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>21461233963.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>20245183814.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>19341489975.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>16502595000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>16580451508.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>15763554055.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>14946212772.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:85">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>39068151000.0</v>
+      </c>
+      <c r="C36">
         <v>39151259000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>39214493000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35415059000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>63453818000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>55058063000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>49303235000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>25483798000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-21382708894.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7620868493.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-27548674853.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7782586187.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5127304820.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>19383569658.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>18624548554.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11963858496.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11947842921.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>78774681114.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1600549285.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>873097747.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1723724790.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1597102318.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>465139420.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1775778000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1096858929.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>940844537.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>581139420.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2806833641.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1441393597.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1595120468.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>675154420.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1008054179.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1628376754.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1307061813.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>675154420.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1609174840.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1326114858.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1206679245.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>675154420.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1038554914.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>679777585.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>688901777.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>710344420.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1214716869.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1004895161.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>971316409.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>388369420.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1046384898.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6812706026.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>6071208982.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>378369420.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>6810374626.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>6657808355.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>6120716641.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-15276703894.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-16245427231.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:85">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10183,1235 +10262,1247 @@
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:85">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>66568481920.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>53783920010.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>69763094910.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>59218222830.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>51959006190.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>42001232490.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>30819487800.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>30488477381.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>35202915200.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>33113556520.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>25351468768.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>27609452157.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>41587340997.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>39794039318.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>24183105030.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>24944378454.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>34940002342.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>33794728739.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>41397974772.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>42587602604.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>44109334783.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>41482362221.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>33457681350.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>32253984798.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>27099343368.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>25071356429.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>22969323065.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>73068736500.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>78335459600.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>77978731500.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>20772680600.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>14678455300.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14770226300.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>18449961300.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>11945816500.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11358538500.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>14325433800.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>14868716200.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>14334388000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>14596017800.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>14975396500.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>14039158900.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>12458692500.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>12086358400.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>11804958200.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>12246572100.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>13464317500.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>13771848000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>13694853100.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>5364872418.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>5706438496.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>14662941700.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>17486763600.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>16690952400.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>18077427100.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>18416851300.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>18458795100.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>18343387800.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>15131801300.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>15519397300.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>20183293300.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>15002938500.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>16139606600.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>13445584300.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>12585045600.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2583046500.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2912590500.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2366207700.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1779958100.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1566155200.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1255008300.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3706772300.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>3786618700.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>4333570000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>4485956000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>4422556000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>4583216000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>6299679000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>6284631000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>5567176000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:85">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>252554622000.0</v>
+      </c>
+      <c r="C39">
         <v>218198311000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>213264379000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>182219528000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>154661306000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>134589802000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>200995425000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>376963406011.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1016009876228.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>195918004493.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>193195087582.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>150816265349.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>106154236296.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>148496572353.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>149184352655.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>127747603940.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>661570495790.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>678696430482.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>129189034004.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>722878881498.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>679531426251.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>650477095244.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>115122894825.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>95344985167.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>100352907992.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>104635349423.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>104613311010.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>132468061365.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>117743626321.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>108196133629.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>112098048527.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>84543545115.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>72069587126.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5674408896.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>221724553923.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>107233015641.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>194497875050.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>86504824369.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7251907548.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>83342239647.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>72662867024.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>53314877234.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>54411087424.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>45676696934.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>42081998224.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>31323500290.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>31464986509.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>44379330947.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>38500726580.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>32166472495.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>34290820908.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>30475154385.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>26492651401.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>20662167176.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>21442786619.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>17878346400.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>13412383800.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>11927044500.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>12822334800.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>11235422200.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>8973845600.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>6778224200.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>7239957400.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>13226626600.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>10615679800.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>8296993600.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>5854628800.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>14537558000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>8820358800.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>9691896100.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>6500007800.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>10611752600.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>6182871400.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>4836201200.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4211814000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6655343800.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>5282402900.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5119965600.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>6411622000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>5339022000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>4085529000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>4063583000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>4562602000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5089450000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>5154654000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:85">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>126722116000.0</v>
+      </c>
+      <c r="C40">
         <v>115642539000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>105434835000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>107529100050.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>107894475025.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>86608908000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>86740045326.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62420089000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>72435745585.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>23085540662.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>26738785553.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13750726234.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>58139928891.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>58598113588.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>77886284694.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>64755430916.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>65194876516.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>79118031830.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>13823621624.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>80222954786.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>86066664370.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>115489435948.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>44743675668.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>108741954679.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>51313355108.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>53457499527.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>48965724433.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>35754625523.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>34977568297.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>39388021521.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>44196512141.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>68767332109.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>26438208070.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>18521867233.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>38539129835.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22220608311.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>25473419277.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>21062117924.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>20065024818.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>26294981368.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>25286263416.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>25825516122.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>22390959153.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>11782241780.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>23693912078.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>23143698102.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>20889711421.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>20971773954.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>22535537831.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>18025252562.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>18276004039.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>19629991760.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>18684394307.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>16713655674.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>128859928355.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>132175930944.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>14654730000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>14333781000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>10311589000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>10547503000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>11912208000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>11050127000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>9229236000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>11849952000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12378708000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>13481333000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>10118189000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>34210576000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>14619192000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>12672544000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8808081000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>11333010000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8493792000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>5721278000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2438774000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>5717862000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>4442734000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2533601000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>5757189000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3707464000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2863914000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4624212000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>3353629000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4256822000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3411304000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:85">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>30455381500.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>25629860500.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>27349689500.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>26184478250.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>25019267000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>25235310500.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>27373239000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>31722469750.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>30341512000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>28733451000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>27431844000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>29780994500.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>29062791000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>28621870000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>27255374000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>26122523250.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>24856461000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>26373077500.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>25165774000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>26982189300.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>25819167000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>25980620500.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>24842849000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>23115915500.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>22088918000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>22493073500.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>21486132000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>22135936500.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>21107629000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>21721250500.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>20729713000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>20826418000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>19564687000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>19341490000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>18395191700.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17448893300.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>16502595000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>16574592400.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>15740570600.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>14906548800.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>14072527000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>13361317500.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>12732516900.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>11938210500.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>11143904000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>11048630100.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10457928900.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9867227600.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9176526300.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>9034091900.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>8434091900.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>8088253300.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7676253300.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6051493500.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5351493500.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4651493500.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3951493500.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>3760708700.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2860708700.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1983350600.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1695944700.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1790080200.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1488132900.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1208690100.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>802594000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>687046000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>588341000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>528785000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>387389000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>386552000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>370779000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:85">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>2309684000.0</v>
       </c>
       <c r="C42">
         <v>2309684000.0</v>
       </c>
       <c r="D42">
-        <v>-3719004000.0</v>
+        <v>2309684000.0</v>
       </c>
       <c r="E42">
         <v>-3719004000.0</v>
       </c>
       <c r="F42">
+        <v>-3719004000.0</v>
+      </c>
+      <c r="G42">
         <v>-6267004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309684000.0</v>
       </c>
       <c r="H42">
         <v>2309684000.0</v>
       </c>
       <c r="I42">
+        <v>2309684000.0</v>
+      </c>
+      <c r="J42">
         <v>2150756093.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-4378171736.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309683922.0</v>
       </c>
       <c r="L42">
         <v>2309683922.0</v>
       </c>
       <c r="M42">
         <v>2309683922.0</v>
       </c>
       <c r="N42">
         <v>2309683922.0</v>
       </c>
       <c r="O42">
+        <v>2309683922.0</v>
+      </c>
+      <c r="P42">
         <v>8361183922.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309683922.0</v>
       </c>
       <c r="Q42">
         <v>2309683922.0</v>
       </c>
       <c r="R42">
+        <v>2309683922.0</v>
+      </c>
+      <c r="S42">
         <v>7087183922.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2309683922.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7087183922.0</v>
       </c>
       <c r="U42">
         <v>7087183922.0</v>
       </c>
       <c r="V42">
+        <v>7087183922.0</v>
+      </c>
+      <c r="W42">
         <v>6450183922.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2309683922.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6450183922.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5813183922.0</v>
       </c>
       <c r="Z42">
         <v>5813183922.0</v>
       </c>
       <c r="AA42">
         <v>5813183922.0</v>
       </c>
       <c r="AB42">
         <v>5813183922.0</v>
       </c>
       <c r="AC42">
         <v>5813183922.0</v>
       </c>
       <c r="AD42">
-        <v>4539183922.0</v>
+        <v>5813183922.0</v>
       </c>
       <c r="AE42">
         <v>4539183922.0</v>
       </c>
       <c r="AF42">
         <v>4539183922.0</v>
       </c>
       <c r="AG42">
         <v>4539183922.0</v>
       </c>
       <c r="AH42">
-        <v>3583683922.0</v>
+        <v>4539183922.0</v>
       </c>
       <c r="AI42">
         <v>3583683922.0</v>
       </c>
       <c r="AJ42">
-        <v>-450725142.0</v>
+        <v>3583683922.0</v>
       </c>
       <c r="AK42">
         <v>-450725142.0</v>
       </c>
       <c r="AL42">
+        <v>-450725142.0</v>
+      </c>
+      <c r="AM42">
         <v>823274858.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-901450283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-901450284.0</v>
       </c>
       <c r="AO42">
         <v>-901450284.0</v>
       </c>
       <c r="AP42">
+        <v>-901450284.0</v>
+      </c>
+      <c r="AQ42">
         <v>-450725142.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-901450283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-901450284.0</v>
       </c>
       <c r="AS42">
         <v>-901450284.0</v>
       </c>
       <c r="AT42">
         <v>-901450284.0</v>
       </c>
       <c r="AU42">
+        <v>-901450284.0</v>
+      </c>
+      <c r="AV42">
         <v>-972061284.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-901450283.0</v>
       </c>
-      <c r="AW42"/>
       <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>-450725142.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>-450725142.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-102110203516.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:85">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11455,52 +11546,53 @@
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:85">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11544,101 +11636,104 @@
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:85">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>209989563232.0</v>
+      </c>
+      <c r="C45">
         <v>208473006312.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>206619331577.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>196214148222.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>167635062971.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>165088922801.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>160874973734.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>162582939246.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>158834079303.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>156483753040.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>154749915335.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>134623074310.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>128761842052.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>122282467591.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>117873633862.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>108078880154.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -11663,729 +11758,737 @@
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:85">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>132873548000.0</v>
+      </c>
+      <c r="C46">
         <v>87813771000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>138528401000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>85797673000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>62617346000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>63044957000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>111416884000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>105920739000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>107822917495.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>61064589508.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>112593531833.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>48425711380.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>46904021910.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>42006047626.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>41800224150.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>35940304961.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>41081752068.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>35276776284.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>37391671494.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>38212927302.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>40097251718.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>41386656165.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>43810682960.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>17449871606.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>18173394011.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19188005402.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>20493587753.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16520423388.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>16665560555.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>15609649301.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>15567970241.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>14877093740.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>14744561750.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>14373474744.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13869216296.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>14649980566.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>10693807255.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>10782968471.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11172775431.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>8424172736.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>10956684933.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>10940253484.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>10420550802.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>10290604497.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>10445498037.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>10760496628.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11144160889.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>9818604420.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>10380313436.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>10696024961.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>8292139846.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>7995619655.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>7576264053.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>7592273069.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>7242470592.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>7751097112.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:85">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>138528400640.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>133764473100.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>110584146300.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>111011757450.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>111416883550.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>105920738670.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>51617670700.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>50095981227.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>46901247790.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>46695424320.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>40835505128.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>45976952235.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>40171976451.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>42286871661.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>43108127467.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>44527312463.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>45714641015.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>48138667810.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>21777856456.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>22501378862.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>23515990252.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>24821572603.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>20848408240.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>20993545405.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>19937634151.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>19895955091.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>19205078590.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>19072546600.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>18701459600.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>18197201100.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>14649980600.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15021792100.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15110953300.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>15434970300.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>11295597600.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>10956684900.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>10940253500.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>10420550800.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>10290604500.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>10445498000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>10760496600.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>11144160900.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>9818604400.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>10380313400.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>10696025000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>8292139800.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>7995619700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>7576264100.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>7592273100.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>7242470600.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>7751097100.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>7621275800.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>7935709900.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>8064977500.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7172581900.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>7241961800.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>7404922700.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>7667168700.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>7743955600.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>8074902600.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>8570039200.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>8916736400.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>9115554900.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>9506968600.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>9128389800.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>18053836300.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>9544663000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>9790886600.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>9739984700.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>8807178300.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>8806095600.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>8039673400.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>6616883100.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>6920247000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>6932954000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>6906126000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>6988832000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>7293714000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>7557555000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>7810208000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:85">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>206720929000.0</v>
+      </c>
+      <c r="C48">
         <v>204907287000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>194802645000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>176672080000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>173031707000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>171716257000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>161382497000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>165497599000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>160329734543.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>158448740921.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>151351458151.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>144790000942.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>141195762890.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>128993727873.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>123148954423.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>122427169914.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>113863814804.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>113595729713.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>102492165868.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>106251238497.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>99548852028.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>96237060190.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>95346304664.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>106443124463.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>108493252791.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>108999984428.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>102224632454.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>103573663817.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>102257186250.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>104215915508.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>100168756662.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>96608240626.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>90723754090.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>84983424297.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>81631004843.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>80258454567.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>75055988025.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>72292409603.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>70199032318.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>68287911849.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>68184520575.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>62216083661.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>61965521746.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>59107435880.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>56003115805.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>51539408024.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>49439617791.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>45963035814.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>45189495016.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>44917992274.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>42522901534.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>40097837211.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>37086243409.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>34937891919.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>32275612061.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>29310203516.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>27375053800.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>24942641500.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>22427387800.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>20916850100.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>19976686900.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>19172553900.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>18425872900.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>16513537500.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>16482754700.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>16933464900.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>16918463500.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>16688884700.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>14089014400.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>11495380600.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>7406322900.0</v>
       </c>
-      <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
+      <c r="CH48"/>
     </row>
-    <row r="49" spans="1:85">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12429,143 +12532,146 @@
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:85">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>898047358494.0</v>
+      </c>
+      <c r="C50">
         <v>797661819306.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>755986837784.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>794928010739.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>745964732264.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>746246044926.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>803211166616.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>777158834648.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>775682748797.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>746393082466.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>665059430510.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>703553815754.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>653723112297.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>672909852160.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>566080351839.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>545676071882.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>479315964688.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>475643787837.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>454720981200.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>627709525831.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>448743387570.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>457977521768.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>383386536911.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>474916618642.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>633114573812.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>543804239043.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>492687883283.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>583770500715.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>607102154977.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>490682528921.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -12576,569 +12682,577 @@
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:85">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>947743435000.0</v>
+      </c>
+      <c r="C51">
         <v>849532187000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>809282877000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>848246426000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>793321724000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>789363958000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>846522278000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>820629696000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>818195648246.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>790108436317.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>710335980274.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>704797893901.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>655308220367.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>674921634230.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>568057992489.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>547615326224.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>481641208668.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>477921018757.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>456951190460.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>630289684371.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>451272976100.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>460454877808.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>385416738983.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>474916618642.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>633114573812.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>543804239043.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>492687883283.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>583770500715.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>607102154977.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>490682528921.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>421002073563.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>459883404091.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>419865658006.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>305136895102.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>344474839387.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>349827353305.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>292993421161.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>273804299964.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>296193631334.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>370823068074.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>300780493060.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>281624437123.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>259164807679.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>275741771893.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>233621086769.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>191261754904.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>217180388425.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>184172085155.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>154382578202.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>134458407914.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>162121893382.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>156178630092.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>126177985864.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>114359281130.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:85">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>898047358000.0</v>
+      </c>
+      <c r="C52">
         <v>797976166000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>756445538899.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>794993425000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>746030146000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>746246045000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>803211167000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>777517168000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>776041082130.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>795118825537.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>712974465730.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>747637898629.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>654191112297.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>673377852160.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>566548351839.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>546144071882.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>479747964688.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>476075787837.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>514928922630.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>628141525831.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>449139387570.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>458373521768.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>449990822716.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>472654656976.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>633114573811.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>543804239043.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>492687883283.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>585314066633.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>608703483131.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>498145669312.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>461173758563.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>459883404091.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>419865658006.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>312248837224.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>344474839387.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>349827353305.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>292993421161.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>276562061788.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>299690397244.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>370741678871.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>300604286637.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>281355942439.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>258804534980.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>275287243615.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>233090548675.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>190626938941.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>216499891611.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>184172085155.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>154405547551.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>134498062606.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>162121893382.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>156238651083.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>126219179498.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>114319617152.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:85">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
+      <c r="L53"/>
       <c r="M53">
         <v>-11216130193.0</v>
       </c>
-      <c r="N53"/>
+      <c r="N53">
+        <v>-11216130193.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>-20884660168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15478123397.0</v>
       </c>
       <c r="U53">
         <v>-15478123397.0</v>
       </c>
       <c r="V53">
+        <v>-15478123397.0</v>
+      </c>
+      <c r="W53">
         <v>-26177925843.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>-26468425843.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-31648764113.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>-33863664557.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>-34661630824.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-32714241422.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-22224786289.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>-22931390286.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>-17882344653.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>-16911492844.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>-12542121996.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-9548243214.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-15290529954.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>-15864753540.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:85">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13182,1022 +13296,1035 @@
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:85">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>2101208702000.0</v>
+      </c>
+      <c r="C55">
         <v>2015047454000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1960719855000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1903703236000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1886713384000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1796505250000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1771856829000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1783742470000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1805644662788.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1872431411152.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1639682291798.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1551779567505.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1533999603271.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1472974426778.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1401504764117.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1371573885710.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1263555667009.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1301095885230.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1206385542888.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1398918432791.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1256934722554.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1211431270008.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1164826486522.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1180629080557.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1222681109093.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1317402180528.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1230844175984.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1261907887070.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1289456537016.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1283230610661.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1192891220453.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1105128661366.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1013423955058.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>904342516682.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>938005256482.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>863149479829.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>850456835329.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>742777812210.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>733443472176.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>716890319595.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>750108090562.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>626775629575.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>633217332516.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>611173984960.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>623797393079.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>544255330447.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>529991702159.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>506927546771.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>466369145886.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>442336565788.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>471677485130.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>437493120990.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>406318790758.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>377047931727.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>385609729257.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>374300366548.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>346875267700.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>338065151600.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>323469491100.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>311180924800.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>309892555400.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>286833870100.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>276515903200.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>309739954800.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>272700904500.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>278706290400.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>268013405400.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>385074311500.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>321105971800.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>309183556800.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>308657795200.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>293093584200.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>252093256700.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>226141969700.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>232113265900.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>223095222300.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>210483460400.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>195582085800.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>180500837000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>172099118000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>158834339000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>161425157000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>154191042000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>143280597000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>143086648000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:85">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1868751808000.0</v>
+      </c>
+      <c r="C56">
         <v>1777483780000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1718941632000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1674590226000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1662940250000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1581888102000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1563794217000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1594400966000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1612961026735.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1678856966286.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1447652336556.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1407478925937.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1391260421482.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1328424300496.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1258958579876.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1242358468293.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1135969262617.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1165336567782.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1070304631909.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1277627200294.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1133463031637.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1076776626651.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1028893089973.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1063453249329.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1103592127627.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1195776855493.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1110540241160.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1153601797487.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1182209006813.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1182193633142.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1093923908933.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1008954259711.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>921282671921.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>807305597483.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>841829323873.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>827726818631.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>820756587911.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>712896632548.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>703654124725.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>693648905545.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>727792867145.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>601509942250.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>607928065548.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>586548992440.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>598755877227.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>518519437356.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>504808382325.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>484650249896.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>443902474030.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>419835582633.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>451138773203.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>416033183861.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>384970678684.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>355760805533.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>364968152945.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>352348500821.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:85">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>1684307428000.0</v>
+      </c>
+      <c r="C57">
         <v>1602190705000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1555870733000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1515020898000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1507457685000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1426297387000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1413417065000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1411471846000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1440873540743.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1512895572151.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1287000525182.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1232637899506.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1219017274487.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1177424794165.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1113038489125.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1086284417032.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>984687734807.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1024983262428.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>942588716838.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1130796541337.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>993391859078.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>947540200111.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>903258283864.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>911602321172.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>953542828380.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1045408017678.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>966343568608.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>996499169331.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1026730792844.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1020952987981.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>935926818869.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>850208159318.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>765595243046.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>661393219213.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>699571400717.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>684561129904.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>676934723446.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>573746212249.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>568066597090.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>552950670185.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>587183956706.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>469077839872.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>477434634213.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>457541495444.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>474184751323.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>398905413602.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>387957625696.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>369273746124.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>330435184362.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>307620405331.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>340302713738.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>308465557413.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>281119718436.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>254814552177.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>266856403170.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>259207831437.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>234331261500.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>228732842500.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>217432110000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>206734636600.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>206963713600.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>185286338600.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>176392580800.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>211843050500.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>175434783100.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>181335297300.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>164239418400.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>282483976200.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>221801207700.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>213578481200.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>217595856900.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>201807729500.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>172806325000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>149570122900.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>159171868500.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>151400461900.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>142841495500.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>131081891000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>120668054000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>114357696000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>103512343000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>108690034000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>101177391000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>93316930000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>95589035000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:85">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>1770066357000.0</v>
+      </c>
+      <c r="C58">
         <v>1689540166000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1645316608000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1603370736000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1590020692000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1503675399000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1489359909000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1488727866000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1515787154979.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1587627198038.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1361968904232.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1264781987653.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1250589764056.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1208219514983.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1142594625772.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1113385531874.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1013930668283.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1053012971595.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>969406193098.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1158180010372.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1022898686604.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>981344025896.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>935629997936.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>940335772172.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>980974672380.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1075189012178.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>995406359608.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1025121039331.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1053986166844.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1047075511231.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>960783279869.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>876581236818.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>790761017046.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>688375408463.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>725390567717.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>710541750404.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>701777572446.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>596862127749.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>590167165000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>575525132888.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>608846295129.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>491482271056.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>498902535912.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>479717274222.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>495445002416.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>420366647565.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>408202809510.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>388615236099.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>330435184362.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>307620405331.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>356805308738.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>325046008921.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>296883272491.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>269760764949.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>280984842338.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>259207831437.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>247150939000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>240773235000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>228692829000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>217914800000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>217566594000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>195312041000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>185740756000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>220877142000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>183868875000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>189423551000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>178745667000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>296036152000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>234667682500.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>225338901000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>228902197400.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>214932506000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>176835683000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>153123892000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>161877105900.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>155090542000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>144329628000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>132290581000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>121470648000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>115044742000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>104100684000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>109218819000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>102905464000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>94157483000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>95959814000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:85">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14241,309 +14368,313 @@
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:85">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>331164765000.0</v>
+      </c>
+      <c r="C60">
         <v>325529123000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>315424481000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>300353076000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>296712703000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>292849253000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>282515494000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>295048355000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>289880490636.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>284814497014.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>277717214244.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>287004077267.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>283409839215.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>264754911795.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>258910138345.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>258188353836.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>249624998726.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>248082913635.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>236979349790.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>240738422419.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>234036035950.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>230087244112.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>229196488586.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>240293308385.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>241706436713.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>242213168350.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>235437816376.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>236786847739.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>235470370172.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>236155099430.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>232107940584.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>228547424548.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>222662938012.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>215967108219.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>212614688765.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>152607729425.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>148679262883.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>145915684461.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>143276307176.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>141365186707.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>141261795433.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>135293358519.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>134314796604.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>131456710738.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>128352390663.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>123888682882.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>121788892649.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>118312310672.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>117538769874.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>117267267132.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>114872176392.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>112447112069.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>109435518267.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>107287166777.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>104624886919.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>102110203516.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>99724328700.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>97291916400.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>94776662600.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>93266125000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>92325961700.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>91521828800.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>90775147700.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>88862812400.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>88832029500.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>89282739800.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>89267738300.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>89038159600.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>86438289300.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>83844655400.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>79755597700.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>78161078700.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>75257574100.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>73018077700.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>70236160000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>68004680200.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>66153831900.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>63291504700.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>59030189000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>57054376000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>54733655000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>52206337000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>51285578000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>49123115000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>47126834000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:85">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14587,52 +14718,53 @@
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:85">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14676,50 +14808,51 @@
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14794,51 +14927,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>3770851861000.0</v>
       </c>
       <c r="C2">
         <v>3582486837000.0</v>
       </c>
       <c r="D2">
         <v>3073698708374.0</v>
       </c>
       <c r="E2">
         <v>2931198452407.0</v>
       </c>
       <c r="F2">
         <v>2747094995795.0</v>
       </c>
       <c r="G2">
         <v>2421934897535.0</v>
       </c>
       <c r="H2">
         <v>2497998546107.0</v>
       </c>
       <c r="I2">
         <v>2166026999864.0</v>
       </c>
@@ -14877,51 +15010,51 @@
       </c>
       <c r="U2">
         <v>554345960000.0</v>
       </c>
       <c r="V2">
         <v>433077924000.0</v>
       </c>
       <c r="W2">
         <v>373560018000.0</v>
       </c>
       <c r="X2">
         <v>255218319000.0</v>
       </c>
       <c r="Y2">
         <v>210098587000.0</v>
       </c>
       <c r="Z2">
         <v>237854155000.0</v>
       </c>
       <c r="AA2">
         <v>273037612000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>23400452000.0</v>
       </c>
       <c r="C3">
         <v>23571877000.0</v>
       </c>
       <c r="D3">
         <v>18970572979.0</v>
       </c>
       <c r="E3">
         <v>16531081501.0</v>
       </c>
       <c r="F3">
         <v>15785496236.0</v>
       </c>
       <c r="G3">
         <v>15483029262.0</v>
       </c>
       <c r="H3">
         <v>5861483406.0</v>
       </c>
       <c r="I3">
         <v>4723081358.0</v>
       </c>
@@ -14942,82 +15075,82 @@
       </c>
       <c r="O3">
         <v>3423869701.0</v>
       </c>
       <c r="P3">
         <v>282496656.0</v>
       </c>
       <c r="Q3">
         <v>-517531811.0</v>
       </c>
       <c r="R3">
         <v>-3433197174.0</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
         <v>129595667000.0</v>
       </c>
       <c r="C5">
         <v>96492715000.0</v>
       </c>
       <c r="D5">
         <v>105537296171.0</v>
       </c>
       <c r="E5">
         <v>74946147442.0</v>
       </c>
       <c r="F5">
         <v>57816926478.0</v>
       </c>
       <c r="G5">
         <v>52856493078.0</v>
       </c>
       <c r="H5">
         <v>64604074931.0</v>
       </c>
       <c r="I5">
         <v>63254129158.0</v>
       </c>
@@ -15038,51 +15171,51 @@
       </c>
       <c r="O5">
         <v>23244032807.0</v>
       </c>
       <c r="P5">
         <v>20145597109.0</v>
       </c>
       <c r="Q5">
         <v>13122942123.0</v>
       </c>
       <c r="R5">
         <v>29737928721.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>152996119000.0</v>
       </c>
       <c r="C6">
         <v>120064592000.0</v>
       </c>
       <c r="D6">
         <v>124507869150.0</v>
       </c>
       <c r="E6">
         <v>91477228943.0</v>
       </c>
       <c r="F6">
         <v>73602422714.0</v>
       </c>
       <c r="G6">
         <v>68339522340.0</v>
       </c>
       <c r="H6">
         <v>70465558337.0</v>
       </c>
       <c r="I6">
         <v>67977210516.0</v>
       </c>
@@ -15103,113 +15236,113 @@
       </c>
       <c r="O6">
         <v>26667902508.0</v>
       </c>
       <c r="P6">
         <v>20428093765.0</v>
       </c>
       <c r="Q6">
         <v>12605410312.0</v>
       </c>
       <c r="R6">
         <v>26304731547.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>338958478000.0</v>
       </c>
       <c r="C9">
         <v>334377042000.0</v>
       </c>
       <c r="D9">
         <v>289819099460.0</v>
       </c>
       <c r="E9">
         <v>269634644009.0</v>
       </c>
       <c r="F9">
         <v>241753570536.0</v>
       </c>
       <c r="G9">
         <v>221691607877.0</v>
       </c>
       <c r="H9">
         <v>228756867377.0</v>
       </c>
       <c r="I9">
         <v>210155739287.0</v>
       </c>
@@ -15230,51 +15363,51 @@
       </c>
       <c r="O9">
         <v>104459372271.0</v>
       </c>
       <c r="P9">
         <v>87219616918.0</v>
       </c>
       <c r="Q9">
         <v>80234415613.0</v>
       </c>
       <c r="R9">
         <v>94386364500.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
         <v>48896922000.0</v>
       </c>
       <c r="C10">
         <v>27701303000.0</v>
       </c>
       <c r="D10">
         <v>47960768133.0</v>
       </c>
       <c r="E10">
         <v>36464134244.0</v>
       </c>
       <c r="F10">
         <v>17922516585.0</v>
       </c>
       <c r="G10">
         <v>7739375309.0</v>
       </c>
       <c r="H10">
         <v>11969483578.0</v>
       </c>
       <c r="I10">
         <v>28590920205.0</v>
       </c>
@@ -15307,51 +15440,51 @@
       </c>
       <c r="S10">
         <v>14193002000.0</v>
       </c>
       <c r="T10">
         <v>14010643000.0</v>
       </c>
       <c r="U10">
         <v>12546207000.0</v>
       </c>
       <c r="V10">
         <v>9849214000.0</v>
       </c>
       <c r="W10">
         <v>6678442000.0</v>
       </c>
       <c r="X10">
         <v>6253883000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
         <v>10430671000.0</v>
       </c>
       <c r="C11">
         <v>10787170000.0</v>
       </c>
       <c r="D11">
         <v>14879566285.0</v>
       </c>
       <c r="E11">
         <v>12000079369.0</v>
       </c>
       <c r="F11">
         <v>8351281000.0</v>
       </c>
       <c r="G11">
         <v>4935044243.0</v>
       </c>
       <c r="H11">
         <v>4089476286.0</v>
       </c>
       <c r="I11">
         <v>9146658136.0</v>
       </c>
@@ -15384,51 +15517,51 @@
       </c>
       <c r="S11">
         <v>4673564000.0</v>
       </c>
       <c r="T11">
         <v>4401929000.0</v>
       </c>
       <c r="U11">
         <v>4125099000.0</v>
       </c>
       <c r="V11">
         <v>2821139000.0</v>
       </c>
       <c r="W11">
         <v>1872766000.0</v>
       </c>
       <c r="X11">
         <v>1597016000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
         <v>64930210000.0</v>
       </c>
       <c r="C12">
         <v>68791412000.0</v>
       </c>
       <c r="D12">
         <v>57576528038.0</v>
       </c>
       <c r="E12">
         <v>38482013198.0</v>
       </c>
       <c r="F12">
         <v>39894409893.0</v>
       </c>
       <c r="G12">
         <v>45117117772.0</v>
       </c>
       <c r="H12">
         <v>52891563170.0</v>
       </c>
       <c r="I12">
         <v>34663208953.0</v>
       </c>
@@ -15467,51 +15600,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13">
         <v>64640119270.0</v>
       </c>
       <c r="C13">
         <v>68732405990.0</v>
       </c>
       <c r="D13">
         <v>139719013.0</v>
       </c>
       <c r="E13">
         <v>37497964840.0</v>
       </c>
       <c r="F13">
         <v>39814268370.0</v>
       </c>
       <c r="G13">
         <v>45032967220.0</v>
       </c>
       <c r="H13">
         <v>52796808510.0</v>
       </c>
       <c r="I13">
         <v>34514556790.0</v>
       </c>
@@ -15520,90 +15653,90 @@
       </c>
       <c r="K13">
         <v>30632374800.0</v>
       </c>
       <c r="L13">
         <v>25728767470.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>2660791.0</v>
       </c>
       <c r="C14">
         <v>14746814.0</v>
       </c>
       <c r="D14">
         <v>6326678.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>38468912000.0</v>
       </c>
       <c r="C15">
         <v>16914132000.0</v>
       </c>
       <c r="D15">
         <v>33087528526.0</v>
       </c>
       <c r="E15">
         <v>24464054875.0</v>
       </c>
       <c r="F15">
         <v>9571235584.0</v>
       </c>
       <c r="G15">
         <v>2804331066.0</v>
       </c>
       <c r="H15">
         <v>7880007292.0</v>
       </c>
       <c r="I15">
         <v>19444262069.0</v>
       </c>
@@ -15636,51 +15769,51 @@
       </c>
       <c r="S15">
         <v>9519438000.0</v>
       </c>
       <c r="T15">
         <v>9608715000.0</v>
       </c>
       <c r="U15">
         <v>8421108000.0</v>
       </c>
       <c r="V15">
         <v>7028075000.0</v>
       </c>
       <c r="W15">
         <v>3870554000.0</v>
       </c>
       <c r="X15">
         <v>4657785000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>38468911990.0</v>
       </c>
       <c r="C16">
         <v>16928878940.0</v>
       </c>
       <c r="D16">
         <v>33087528530.0</v>
       </c>
       <c r="E16">
         <v>24464054880.0</v>
       </c>
       <c r="F16">
         <v>9571235584.0</v>
       </c>
       <c r="G16">
         <v>2804331066.0</v>
       </c>
       <c r="H16">
         <v>7880007292.0</v>
       </c>
       <c r="I16">
         <v>19444262069.0</v>
       </c>
@@ -15713,51 +15846,51 @@
       </c>
       <c r="S16">
         <v>9519438000.0</v>
       </c>
       <c r="T16">
         <v>9608715000.0</v>
       </c>
       <c r="U16">
         <v>8421108000.0</v>
       </c>
       <c r="V16">
         <v>7028075000.0</v>
       </c>
       <c r="W16">
         <v>3870554000.0</v>
       </c>
       <c r="X16">
         <v>4657785000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17">
         <v>38466251197.0</v>
       </c>
       <c r="C17">
         <v>16914132122.0</v>
       </c>
       <c r="D17">
         <v>33081201848.0</v>
       </c>
       <c r="E17">
         <v>24464054875.0</v>
       </c>
       <c r="F17">
         <v>9571235584.0</v>
       </c>
       <c r="G17">
         <v>2804331066.0</v>
       </c>
       <c r="H17">
         <v>7880007292.0</v>
       </c>
       <c r="I17">
         <v>19444262069.0</v>
       </c>
@@ -15766,164 +15899,164 @@
       </c>
       <c r="K17">
         <v>11105831822.0</v>
       </c>
       <c r="L17">
         <v>11907197455.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>-64640119270.0</v>
       </c>
       <c r="C18">
         <v>-68732405990.0</v>
       </c>
       <c r="D18">
         <v>-57436809025.0</v>
       </c>
       <c r="E18">
         <v>-37497964840.0</v>
       </c>
       <c r="F18">
         <v>-39814268377.0</v>
       </c>
       <c r="G18">
         <v>-45032967224.0</v>
       </c>
       <c r="H18">
         <v>-52796808509.0</v>
       </c>
       <c r="I18">
         <v>-34514556791.0</v>
       </c>
       <c r="J18">
         <v>-28647673446.0</v>
       </c>
       <c r="K18">
         <v>-30632374803.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>129595667000.0</v>
       </c>
       <c r="C21">
         <v>96433709000.0</v>
       </c>
       <c r="D21">
         <v>105397577158.0</v>
       </c>
       <c r="E21">
         <v>73962099084.0</v>
       </c>
       <c r="F21">
         <v>57736784962.0</v>
       </c>
       <c r="G21">
         <v>52772342533.0</v>
       </c>
       <c r="H21">
         <v>64766292087.0</v>
       </c>
       <c r="I21">
         <v>63105476996.0</v>
       </c>
@@ -15958,82 +16091,82 @@
         <v>20505552000.0</v>
       </c>
       <c r="T21">
         <v>19999684000.0</v>
       </c>
       <c r="U21">
         <v>17864054000.0</v>
       </c>
       <c r="V21">
         <v>13743826000.0</v>
       </c>
       <c r="W21">
         <v>11172877000.0</v>
       </c>
       <c r="X21">
         <v>9416455000.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21">
         <v>2604551000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>3980214672000.0</v>
       </c>
       <c r="C23">
         <v>3820430170000.0</v>
       </c>
       <c r="D23">
         <v>3258120230676.0</v>
       </c>
       <c r="E23">
         <v>3116449048319.0</v>
       </c>
       <c r="F23">
         <v>2920017718489.0</v>
       </c>
       <c r="G23">
         <v>2589851332356.0</v>
       </c>
       <c r="H23">
         <v>2661475933577.0</v>
       </c>
       <c r="I23">
         <v>2312862222843.0</v>
       </c>
@@ -16054,162 +16187,162 @@
       </c>
       <c r="O23">
         <v>1148855219013.0</v>
       </c>
       <c r="P23">
         <v>956232170181.0</v>
       </c>
       <c r="Q23">
         <v>823985626121.0</v>
       </c>
       <c r="R23">
         <v>981421470368.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>23400452200.0</v>
       </c>
       <c r="C25">
         <v>23571876747.0</v>
       </c>
       <c r="D25">
         <v>18970572979.0</v>
       </c>
       <c r="E25">
         <v>16531081501.0</v>
       </c>
       <c r="F25">
         <v>15785496236.0</v>
       </c>
       <c r="G25">
         <v>15483029262.0</v>
       </c>
       <c r="H25">
         <v>5861483406.0</v>
       </c>
       <c r="I25">
         <v>4723081358.0</v>
       </c>
       <c r="J25">
         <v>4457348031.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
         <v>31522175000.0</v>
       </c>
       <c r="C27">
         <v>31056309000.0</v>
       </c>
       <c r="D27">
         <v>56225905416.0</v>
       </c>
       <c r="E27">
         <v>25877158087.0</v>
       </c>
       <c r="F27">
         <v>28507566232.0</v>
       </c>
       <c r="G27">
         <v>27938115526.0</v>
       </c>
       <c r="H27">
         <v>27616394827.0</v>
       </c>
       <c r="I27">
         <v>22159211551.0</v>
       </c>
@@ -16230,51 +16363,51 @@
       </c>
       <c r="O27">
         <v>9011962361.0</v>
       </c>
       <c r="P27">
         <v>20803171809.0</v>
       </c>
       <c r="Q27">
         <v>16844338249.0</v>
       </c>
       <c r="R27">
         <v>16420145915.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>43143995000.0</v>
       </c>
       <c r="C28">
         <v>35319673000.0</v>
       </c>
       <c r="D28">
         <v>136780792846.0</v>
       </c>
       <c r="E28">
         <v>32024809772.0</v>
       </c>
       <c r="F28">
         <v>24731151761.0</v>
       </c>
       <c r="G28">
         <v>23098697419.0</v>
       </c>
       <c r="H28">
         <v>23991593109.0</v>
       </c>
       <c r="I28">
         <v>22045476010.0</v>
       </c>
@@ -16313,51 +16446,51 @@
       </c>
       <c r="U28">
         <v>36635491000.0</v>
       </c>
       <c r="V28">
         <v>33552527000.0</v>
       </c>
       <c r="W28">
         <v>34341625000.0</v>
       </c>
       <c r="X28">
         <v>35429049000.0</v>
       </c>
       <c r="Y28">
         <v>45891561000.0</v>
       </c>
       <c r="Z28">
         <v>53713473000.0</v>
       </c>
       <c r="AA28">
         <v>50775140000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>10430670700.0</v>
       </c>
       <c r="C29">
         <v>10787170470.0</v>
       </c>
       <c r="D29">
         <v>14879566285.0</v>
       </c>
       <c r="E29">
         <v>12000079370.0</v>
       </c>
       <c r="F29">
         <v>8351281000.0</v>
       </c>
       <c r="G29">
         <v>4935044240.0</v>
       </c>
       <c r="H29">
         <v>4089476290.0</v>
       </c>
       <c r="I29">
         <v>9146658140.0</v>
       </c>
@@ -16366,51 +16499,51 @@
       </c>
       <c r="K29">
         <v>6141697700.0</v>
       </c>
       <c r="L29">
         <v>4866541230.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>209362811000.0</v>
       </c>
       <c r="C30">
         <v>237943333000.0</v>
       </c>
       <c r="D30">
         <v>184421522302.0</v>
       </c>
       <c r="E30">
         <v>185250595912.0</v>
       </c>
       <c r="F30">
         <v>172922722694.0</v>
       </c>
       <c r="G30">
         <v>167916434821.0</v>
       </c>
       <c r="H30">
         <v>163477387470.0</v>
       </c>
       <c r="I30">
         <v>146835222979.0</v>
       </c>
@@ -16431,51 +16564,51 @@
       </c>
       <c r="O30">
         <v>80339798302.0</v>
       </c>
       <c r="P30">
         <v>70241066296.0</v>
       </c>
       <c r="Q30">
         <v>67255895232.0</v>
       </c>
       <c r="R30">
         <v>64873830779.0</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
         <v>-80698745000.0</v>
       </c>
       <c r="C31">
         <v>-68732406000.0</v>
       </c>
       <c r="D31">
         <v>-57436809025.0</v>
       </c>
       <c r="E31">
         <v>-37497964840.0</v>
       </c>
       <c r="F31">
         <v>-39814268377.0</v>
       </c>
       <c r="G31">
         <v>-45032967224.0</v>
       </c>
       <c r="H31">
         <v>-52796808509.0</v>
       </c>
       <c r="I31">
         <v>-34514556791.0</v>
       </c>
@@ -16496,51 +16629,51 @@
       </c>
       <c r="O31">
         <v>-9672908397.0</v>
       </c>
       <c r="P31">
         <v>-10862208753.0</v>
       </c>
       <c r="Q31">
         <v>-10078290116.0</v>
       </c>
       <c r="R31">
         <v>-12923691237.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
         <v>4109810339000.0</v>
       </c>
       <c r="C32">
         <v>3916863879000.0</v>
       </c>
       <c r="D32">
         <v>3363517807834.0</v>
       </c>
       <c r="E32">
         <v>3200833096416.0</v>
       </c>
       <c r="F32">
         <v>2988848566331.0</v>
       </c>
       <c r="G32">
         <v>2643626505412.0</v>
       </c>
       <c r="H32">
         <v>2726755413484.0</v>
       </c>
       <c r="I32">
         <v>2376182739151.0</v>
       </c>
@@ -16598,779 +16731,788 @@
       <c r="AA32">
         <v>328681377000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>1022746097000.0</v>
+      </c>
+      <c r="C2">
         <v>930337387000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1002159026000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>974002673000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>879669633000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>891620077000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>910568992000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>904590779000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>887431935959.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>891505874511.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>852282770472.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>799320509699.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>740471716447.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>684124254603.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>740093419990.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>774703098324.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>672205002769.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>744196931324.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>659246540377.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>775414492056.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>683898961044.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>628535002318.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>641211150413.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>549043167940.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>514414902712.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>717265676470.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>645388876577.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>625634653507.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>606390736775.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>620584279248.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>582749389728.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>569410387553.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>507813852272.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>506053370311.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>505722294857.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>506609390587.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>460824287471.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>458070851176.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>460722645747.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>433499568406.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>470924369541.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>435725944215.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>409685358041.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>384302536288.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>390414305489.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>365910437906.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>349090489525.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>326021965260.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>319798861300.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>311222036231.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>306435475711.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>304841234846.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>295927213160.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>282578033411.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>276848128611.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>266736143310.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>267753128200.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>255503768400.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>237291021000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>222793069400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>217231104900.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>205154268000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>191432834000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>190755041200.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>184575056800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>188206312200.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>197961899600.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>248102590600.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>233953276100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>233116427000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>212380358500.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>201792205200.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>199653025300.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>177316467400.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>166866733600.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>155331609500.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>163441946300.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>152728245900.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>144621819000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>136826255000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>129427176000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>120089921000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>112433786000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>102196188000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>99989856000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>4939446000.0</v>
+      </c>
+      <c r="C3">
         <v>5061312000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6318994000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5910950000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5606180000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5564329000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6321792000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5991849000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5618895883.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5639340253.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5027391436.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4897876804.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4485110190.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4560194549.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4663824325.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4330368132.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3744099733.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3792789311.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4084330072.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4005572508.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3926112811.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3769480845.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10455060978.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1719021510.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1672740213.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1636206561.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1894982670.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1533314237.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1292868647.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1140317852.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1401549705.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1243850090.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1126195086.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>951486477.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>55302275.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>36735564.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>25724158.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>19189282.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>94788809.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>23121608.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1271336300.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1217567265.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1480146238.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1194497875.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1280795615.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1307568298.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1258084029.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1175281836.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1164281139.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1147492229.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1059968826.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>521349983.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>436609552.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>411074340.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>428627135.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>400796709.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17412,452 +17554,459 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
+        <v>32380231000.0</v>
+      </c>
+      <c r="C5">
         <v>28230362000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>42874461000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24705170000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>24148516000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>31264664000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>16607355000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>25651267000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>27300079792.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>26934012526.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25197002924.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>20788714069.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>37690383098.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>21833436175.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12281483527.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>24810083208.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13441785518.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>24412795186.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13595114529.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19311444192.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13273985657.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11636382100.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5945531344.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12258181990.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11512121765.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23088993039.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11486696101.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16934737453.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18877562786.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>17508738936.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>15458715131.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>18726035188.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17955262114.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11114116725.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>13177104142.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12897516537.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>11806063911.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>12330064899.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12681687976.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7749951413.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>15406613295.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11539681503.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>12601583655.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>9642873213.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>10405662856.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8389538221.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11812831427.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6458864246.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5546940539.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8381353516.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>10376147719.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7025085386.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5483018525.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6105003787.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6012737518.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4859519946.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>37319677000.0</v>
+      </c>
+      <c r="C6">
         <v>33291674000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>49193455000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>30616120000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29754696000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>36828993000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>22929147000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>31643116000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32918975675.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>32573352779.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>30224394360.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25686590873.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>42175493288.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26393630724.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>16945307852.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>29140451340.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17185885251.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>28205584497.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17679444601.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23317016700.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17200098468.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15405862945.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16400592322.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13977203500.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13184861978.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>24725199600.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13381678771.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18468051690.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>20170431433.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>18649056788.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>16860264836.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>19969885278.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19081457200.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12065603202.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13232406417.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12934252101.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11831788069.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12349254181.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12776476785.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7773073021.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>16677949595.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12757248768.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>14081729893.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10837371088.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>11686458471.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9697106519.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>13070915456.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7634146082.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6711221678.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9528845745.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>11436116545.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7546435369.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5919628077.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6516078127.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6441364653.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5260316655.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17899,54 +18048,55 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17988,1167 +18138,1182 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>90482308000.0</v>
+      </c>
+      <c r="C9">
         <v>87635621000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>105476361000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>85489504000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>82825763000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>88567303000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>82183894000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>79235102000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>79120813133.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>82226486944.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>71443345662.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>74205587754.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>72206840096.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>69462783101.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>67352898241.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>70807653173.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>62214751825.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>69259340770.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>58172340643.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>67593850554.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>60733350575.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>55254028764.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>51814403171.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>51548071713.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>50313829401.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>68015303592.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>54608001613.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>56815750814.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>60028484281.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>57304630669.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>53763472425.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>56255675647.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>53472592536.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>46663998679.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>43743968835.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>47496206304.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>44271207326.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>44086766581.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>42555618817.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>37700295548.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>45426629211.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>43559204039.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>44788948182.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>37063345143.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>38872037397.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>36576461741.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>37434883449.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>31352857943.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>31294112627.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>31452356294.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>34454593994.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>29767578212.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>27929465679.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>28310559870.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>27041857603.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>25444949969.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>26833566000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>26813251000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>25374518000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>22422615000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>22474573000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>20921351000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22960932000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>20539729000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>19184675000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>19309566000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>23563833000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>24346462000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>24713758000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>25175757000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>23050296000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>22283414000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>20344027000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>19454358000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>17874757000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>15713153000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>16786844000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>16087077000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>14383708000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>14271790000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>14875690000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>12808527000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>12168102000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>11093968000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>11225756000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>15003413000.0</v>
+      </c>
+      <c r="C10">
         <v>13106173000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21037532000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7305339000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7072501000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13481551000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2135132000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8170995000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10647967415.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11017472310.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10007794689.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6946457000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23448054750.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7558461695.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2825424004.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16348446676.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3565328439.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13724935125.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5352234681.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8023966110.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3266382413.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1279933381.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2291269489.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>28761848.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3138466882.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8557810854.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1035277825.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1992053565.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5427008176.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5585699662.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5553567270.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7847982890.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10741424221.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4447945824.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3983221173.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5569176908.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5671399112.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5450516018.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4875099926.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>142112743.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8025966993.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4204349864.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4330641406.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4164379632.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5478089668.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2800627976.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5707104133.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1013081581.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>346595455.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3182092515.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5058369506.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3998997431.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2851864479.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3533409424.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4146497172.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2552326730.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3226404900.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3338543900.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2839486300.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1241108700.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1056679900.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>979067000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2682055000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>60180000.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>33875800.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4001789700.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3623505900.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3716955100.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5246591800.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2739230200.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4146701900.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3199851800.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4107218000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3562349900.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2611143800.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4071969600.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3765180100.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2799283000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3290247000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3561830000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1236037000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3049146000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2820321000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2743711000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
+        <v>5546357000.0</v>
+      </c>
+      <c r="C11">
         <v>3002131000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2954860000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3665530000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>661661000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3148619000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1436952000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3013899000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2409672721.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3926646762.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3657141944.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3358716363.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6150019733.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1713688245.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2203112895.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6426351846.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>749243348.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2621371280.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5794407230.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1321579642.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>846116274.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>389177855.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3198859433.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>167890176.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-214164245.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1782458879.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>195331536.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>675576000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1680027933.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1538540817.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3304756983.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1963496354.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2782878429.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1095526370.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1710579648.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1640710366.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1787538939.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1355138733.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3034085706.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>38721469.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2027102581.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1041787948.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1872892039.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1060059557.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1232751888.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>700837743.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1828701407.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>239540783.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>75092713.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>787001774.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2633305182.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>987403630.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>703512989.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>871129566.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1181088628.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>617177017.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>793992600.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>823290200.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1328948600.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>300945500.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>252547000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>232385900.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>769719700.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>29397100.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>18874400.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3772210900.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1023635600.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1123321300.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1157534100.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1144711100.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1243197200.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>960355400.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1325300400.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1330870100.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>760295600.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1209642400.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1101120800.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>823470000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>969525000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1034513000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>315277000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>886683000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>824040000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>795138000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
+        <v>17321305000.0</v>
+      </c>
+      <c r="C12">
         <v>15124189000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12671249000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17399832000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17076016000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17783113000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18742487000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17480272000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16652112375.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15916540218.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15189208236.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13842257075.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14242328350.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14302734377.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9456059523.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8461636535.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9876457084.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10687860056.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8242879852.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11287478077.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10007603246.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10356448718.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3654261859.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12252774517.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14666994261.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14543087135.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12521973926.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14961471352.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13450554610.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11957563282.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9905147863.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10878052303.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7213837890.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6666170897.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9249185244.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7365075193.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6160388957.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6009975331.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7901376859.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7630960278.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7417844368.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7832626527.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8353500000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6119867839.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5761877639.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6144850600.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6105727294.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5445782665.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5200345084.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5199261000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5317778213.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3096662900.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2687404100.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2638923000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2562546800.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2226871520.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2504984200.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2583800800.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3087733000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2923325500.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2644931800.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2488715000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2963034100.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2751499100.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2375642800.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2259206300.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2589626500.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2366426000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2368208400.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2391628100.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1970692400.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1361177700.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>920727000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>999836500.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>906071200.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>958529900.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>971024900.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>884863500.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1148684000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1123280000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>996162000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1004424000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>930185000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1040180000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>832988000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13">
+        <v>59167300.0</v>
+      </c>
+      <c r="C13">
         <v>37628815.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>45326468.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>17358363950.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16889701350.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>17766131610.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>18719156220.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17449119470.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8179390.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12701699.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>28879479.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>13820941220.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>14180564570.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>14274974480.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8602086800.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>33706420.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>73649905.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22719309.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>8223125080.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11265258390.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16483150.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>21683900.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3621776250.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12229420150.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>14649738650.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>14532032190.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>12506271890.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>14942683890.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>25741147.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>34524007.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -19159,77 +19324,80 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>585914.0</v>
+      </c>
+      <c r="C14">
         <v>599960.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>658166.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>564667.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>610118.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>827840.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>8957222.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
@@ -19260,340 +19428,344 @@
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>9457642000.0</v>
+      </c>
+      <c r="C15">
         <v>10104642000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18083330000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3640373000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6410012000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10333759000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3572084000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5137940000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8238294694.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7090825548.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6356979423.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3587740636.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17298035017.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5844773450.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>622311109.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9922094830.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2816085091.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11103563845.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-442172549.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6702386468.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2420266139.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>890755526.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-907589944.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-139128328.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2924302637.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6775351975.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1230609361.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1316477565.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3746980243.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4047158845.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2248810287.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5884486536.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7958545792.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3352419454.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2272641525.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3928466542.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3883860173.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4095377285.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1841014220.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>103391274.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5998864412.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3162561916.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2457749367.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3104320075.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4245337780.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2099790233.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3878402726.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>773540798.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>271502742.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2395090741.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2425064324.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3011593801.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2148351490.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2662279858.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2965408545.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1935149713.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>18083329530.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3640372810.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6411450440.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10333759210.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3587261690.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5167864240.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3594238050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17298035017.0</v>
       </c>
       <c r="N16">
         <v>17298035017.0</v>
       </c>
       <c r="O16">
         <v>17298035017.0</v>
       </c>
       <c r="P16">
+        <v>17298035017.0</v>
+      </c>
+      <c r="Q16">
         <v>9922094830.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2816085091.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11103563845.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-442172549.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6702386468.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2420266139.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>890755526.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-907589944.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-139128328.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2924302637.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6775351975.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1230609361.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1316477570.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3746980243.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4047158845.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2248810287.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5884486536.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -19602,149 +19774,152 @@
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17">
+        <v>9457055995.0</v>
+      </c>
+      <c r="C17">
         <v>10104041732.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>18082671368.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3639808139.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6410840322.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10332931368.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3572084113.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5157095993.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8238294694.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7090825548.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6350652745.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3587740636.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>17298035017.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5844773450.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>622311109.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9922094830.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2816085091.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11103563845.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-442172549.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6702386468.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2420266139.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>890755526.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-907589944.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-139128328.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2924302637.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>6775351975.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1230609361.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1316477565.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3746980243.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4047158845.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2248810287.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>5884486536.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -19753,143 +19928,146 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-17262137893.0</v>
+      </c>
+      <c r="C18">
         <v>-15086560438.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12625922347.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17358363954.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16889701355.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17766131614.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18719156229.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17449119477.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16660291765.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15903838519.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15160328757.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13820941215.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14180564573.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14274974480.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8602086799.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8427930115.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9802807179.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10665140747.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8223125082.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11265258383.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9991120096.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10334764816.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3621776249.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12229420143.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14649738647.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14532032185.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-12506271882.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-14942683889.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13424813463.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11923039275.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -19900,54 +20078,55 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19989,54 +20168,55 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20078,311 +20258,315 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>32380230000.0</v>
+      </c>
+      <c r="C21">
         <v>28192733000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>49722080000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24663703000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23962202000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31247682000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16584024000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25620114000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29914704520.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>26921310829.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26504489860.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20767398214.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>37628619323.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21833436175.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17415531195.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24776376791.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13368135618.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24390075872.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13575359763.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>19289224493.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13257502509.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11614698197.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5913045739.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12258181990.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11511271765.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>23089843039.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11470994057.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16934737454.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18851821639.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17508738937.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>15421724237.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>18685683863.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17884640073.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11113428823.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13177104142.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12897516537.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11806063911.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>11441302067.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12681687976.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7749951413.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>15448486619.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11999778321.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12684141406.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10102970031.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10865759675.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8849635039.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11663651949.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6385508293.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5482278436.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8320185258.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>10299274568.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7025085386.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5483018525.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6105003787.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6012737518.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4859519946.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5661346000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5858523000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6232598000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3960254000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3649025000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3136673000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5689682000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3215324000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2153333000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1920180000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9289453000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6041877000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6128110000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>8053093000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5219766000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5676869000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4375927000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5232989000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6164277000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3649888000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5259288000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4926231000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4221985000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4510100000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5152446000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2240571000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3952690000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3861350000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3680711000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20424,253 +20608,257 @@
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>1080848175000.0</v>
+      </c>
+      <c r="C23">
         <v>989780275000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1057913306000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1034828474000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>938533194000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>948939698000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>976168863000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>955089492000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>936638044570.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>946811050626.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>897221626279.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>849347931518.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>772897673698.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>730502133389.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>790884759761.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>819222589639.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>718132146762.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>788209552157.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>696943881974.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>821164332203.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>729735171426.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>672174332886.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>686909677323.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>589731692260.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>551818825750.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>761391137023.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>688012696312.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>667066088651.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>646016977633.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>660380170981.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>620876098604.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>606980379337.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>543715583991.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>541290160911.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>535791963020.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>541208080354.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>493289430886.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>490716315690.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>490596576588.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>464864520977.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>499973595923.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>466799677707.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>443087599281.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>410840930859.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>417996693718.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>393244247909.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>374249325772.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>350607648206.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>345239117629.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>333997889608.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>329929174505.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>327583727672.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>318373660314.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>304783589494.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>297252372036.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>246070391591.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20712,131 +20900,134 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>4939446374.0</v>
+      </c>
+      <c r="C25">
         <v>5061311923.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6318993591.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5910949673.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5606179796.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5564329140.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6321791616.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5991848995.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5618895883.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5639340253.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5027391436.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4897876804.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4485110190.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4560194549.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4663824325.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4330368132.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3744099733.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3792789311.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4084330072.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4005572508.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3926112811.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3769480845.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10455060978.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1719021510.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1672740213.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1636206561.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -20851,54 +21042,55 @@
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20940,599 +21132,608 @@
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>8224165000.0</v>
+      </c>
+      <c r="C27">
         <v>7198804000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8565289000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8266686000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7541533000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7148667000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7239211000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8326653000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7604371520.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7886073947.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8254648111.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6910458149.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6283175476.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6840998061.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6551952045.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12011513143.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2419394686.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4894298213.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6759175647.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7341406669.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7309813272.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7097170644.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6793721992.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6428690960.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6549840276.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8165862298.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7808756961.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6942448890.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7138305170.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5726883806.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5810839352.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1494319038.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8736930233.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6117122928.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7929079172.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10191027729.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>9289283687.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9480534020.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>10154236412.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>22965948407.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3034059322.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3501260495.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4010189387.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2717423041.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2489232736.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2927229372.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3241156816.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2319794345.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2505335589.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2468527446.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1396028702.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>7383242598.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7464453954.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7156890548.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7058245180.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>6573676699.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>12864331000.0</v>
+      </c>
+      <c r="C28">
         <v>10614166000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11584000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12082483000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9337573000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10139939000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8621724000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10609749000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7077724634.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7899471766.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8209842398.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8977508493.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7291825210.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6952522227.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9309547021.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10192073553.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7154128944.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5369060254.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8140276802.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6321920801.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5189735249.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5079218909.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6355465073.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5760437069.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4498980336.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6483814941.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5971424272.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7286595602.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5074894727.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5658678508.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5762328618.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4176438000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6621739254.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5484970138.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>48098337345.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22688753633.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>21321424859.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>22029677418.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>20139106894.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>53222346411.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4025783765.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4052049912.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4402418078.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2986511824.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3722241665.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4028887743.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3899993034.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2366518020.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3063312206.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3625424244.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3187462395.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>15534286156.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14895810310.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>14820591608.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13790271928.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13578283150.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>19769553300.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>19646560600.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18274077100.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>17686411400.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>18072840800.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>17014130600.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16284063200.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16397666500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16113276200.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>16460889400.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>13281088000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>17353763200.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>17821927200.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>16417052500.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17164415500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>16082893400.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>15504302500.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13638897800.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>11265317500.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11716238400.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11264837500.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>10949261600.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10317405000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9820185000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9778366000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9515215000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8313348000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8074338000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>7649626000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>5546357144.0</v>
+      </c>
+      <c r="C29">
         <v>3002130988.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2954860265.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3665530440.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>661660740.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3148619260.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1436952100.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3013898890.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2409672721.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3926646762.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3657141944.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3358716360.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6150019730.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1713688250.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2203112900.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6426351846.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>749243348.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2621371280.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5794407230.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1321579640.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>846116274.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>389177860.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3198859430.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>167890180.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-214164250.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1782458880.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>195331540.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>675576000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1680027933.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1538540817.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -21543,703 +21744,713 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>58102078000.0</v>
+      </c>
+      <c r="C30">
         <v>59442888000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32353828000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60825801000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>58863561000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57319621000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65599870000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50498713000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49206108615.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55305176115.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44938855806.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50027421819.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32425957251.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46377878786.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50791339771.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44519491315.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45927143993.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44012620833.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37697341597.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>45749840147.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>45836210382.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>43639330568.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45698526910.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>40688524320.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>37403923038.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>44125460553.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>42623819735.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41431435144.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39626240858.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39795891733.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38126708876.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>37569991784.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35901731719.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35236790600.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30069668163.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>34598689767.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>32465143415.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>32645464514.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>29873930841.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>31364952571.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>29049226382.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>31073733492.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>33402241240.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26538394571.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>27582388229.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>27333810003.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>25158836247.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24585682946.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>25440256329.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22775853377.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>23493698794.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22742492826.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>22446447154.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>22205556083.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>20404243425.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>20665751719.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
+        <v>-17376817000.0</v>
+      </c>
+      <c r="C31">
         <v>-15086560000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-28684548000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-17358364000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-16889701000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-17766132000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-18719156000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17449119000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-16660291765.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15903838519.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15160328757.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13820941215.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14180564573.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14274974480.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8602086799.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8427930117.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9802807179.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10665140747.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8223125082.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11265258382.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9991120097.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10334764816.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3621776250.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-12229420142.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14649738647.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-14532032185.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12506271882.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14942683889.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13424813463.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-11923039275.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9868156967.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10837700973.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7143215853.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6665483000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9193882969.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7328339629.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-6134664799.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5990786049.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7806588050.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7607838670.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7422519626.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7795428457.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8353500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-5938590399.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-5387670007.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6049007063.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-5956547816.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-5372426712.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5135682981.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5138092743.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5240905062.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3026087955.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2631154046.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2571594363.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1866240346.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2307193216.0</v>
       </c>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
+        <v>1113228405000.0</v>
+      </c>
+      <c r="C32">
         <v>1017973008000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1107635387000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1059492176000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>962495396000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>980187380000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>992752887000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>983825881000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>966552749092.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>973732361455.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>923726116134.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>873526097453.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>812678556543.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>753587037704.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>807446318231.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>845510751497.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>734419754594.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>813456272094.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>717418881020.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>843008342610.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>744632311619.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>683789031082.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>693025553584.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>600591239653.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>564728732113.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>785280980062.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>699996878190.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>682450404321.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>666419221056.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>677888909917.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>636512862153.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>625666063200.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>561286444808.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>552717368990.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>549466263692.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>554105596891.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>505095494797.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>502157617757.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>503278264564.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>471199863954.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>516350998752.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>479285148254.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>454474306223.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>421365881431.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>429286342886.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>402486899647.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>386525372974.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>357374823203.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>351092973927.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>342674392525.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>340890069705.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>334608813058.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>323856678839.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>310888593281.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>303889986214.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>292181093279.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>294586694100.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>282317019400.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>262665539100.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>245215684100.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>239705677800.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>226075619300.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>214393766500.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>211294769700.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>203759732300.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>207515877900.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>221525733000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>272449053400.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>258667033800.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>258292183800.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>235430653800.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>224075619400.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>219997052100.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>196770825000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>184741491300.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>171044762100.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>180228789900.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>168815323300.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>159005527000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>151098045000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>144302866000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>132898448000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>124601888000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>113290156000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>111215612000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -22316,51 +22527,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>53472921000.0</v>
       </c>
       <c r="C2">
         <v>58899534000.0</v>
       </c>
       <c r="D2">
         <v>25668366059.0</v>
       </c>
       <c r="E2">
         <v>47362351082.0</v>
       </c>
       <c r="F2">
         <v>48054344599.0</v>
       </c>
       <c r="G2">
         <v>29490799585.0</v>
       </c>
       <c r="H2">
         <v>37685486427.0</v>
       </c>
       <c r="I2">
         <v>56461801574.0</v>
       </c>
@@ -22381,51 +22592,51 @@
       </c>
       <c r="O2">
         <v>18323199621.0</v>
       </c>
       <c r="P2">
         <v>18679313343.0</v>
       </c>
       <c r="Q2">
         <v>17013962429.0</v>
       </c>
       <c r="R2">
         <v>37403225043.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>49099750000</v>
       </c>
       <c r="C3">
         <v>14158567000</v>
       </c>
       <c r="D3">
         <v>21519515943</v>
       </c>
       <c r="E3">
         <v>14678788087</v>
       </c>
       <c r="F3">
         <v>4473031967</v>
       </c>
       <c r="G3">
         <v>3812899110</v>
       </c>
       <c r="H3">
         <v>10817353762</v>
       </c>
       <c r="I3">
         <v>6354637637</v>
       </c>
@@ -22464,113 +22675,113 @@
       </c>
       <c r="U3">
         <v>792167000</v>
       </c>
       <c r="V3">
         <v>656794000</v>
       </c>
       <c r="W3">
         <v>1683351000</v>
       </c>
       <c r="X3">
         <v>2337863000</v>
       </c>
       <c r="Y3">
         <v>1032304000</v>
       </c>
       <c r="Z3">
         <v>1275609000</v>
       </c>
       <c r="AA3">
         <v>1817213000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>9369809000.0</v>
       </c>
       <c r="C6">
         <v>-5426613000.0</v>
       </c>
       <c r="D6">
         <v>33231167674.0</v>
       </c>
       <c r="E6">
         <v>-21693985023.0</v>
       </c>
       <c r="F6">
         <v>-691993517.0</v>
       </c>
       <c r="G6">
         <v>18563545014.0</v>
       </c>
       <c r="H6">
         <v>-8194686842.0</v>
       </c>
       <c r="I6">
         <v>-18776315147.0</v>
       </c>
@@ -22591,51 +22802,51 @@
       </c>
       <c r="O6">
         <v>9173623695.0</v>
       </c>
       <c r="P6">
         <v>-356113722.0</v>
       </c>
       <c r="Q6">
         <v>1665350914.0</v>
       </c>
       <c r="R6">
         <v>-20389262614.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7">
         <v>290090280.0</v>
       </c>
       <c r="C7">
         <v>59006190.0</v>
       </c>
       <c r="D7">
         <v>139719010.0</v>
       </c>
       <c r="E7">
         <v>13051958840.0</v>
       </c>
       <c r="F7">
         <v>721497300.0</v>
       </c>
       <c r="G7">
         <v>3348612670.0</v>
       </c>
       <c r="H7">
         <v>94754660.0</v>
       </c>
       <c r="I7">
         <v>148652160.0</v>
       </c>
@@ -22644,269 +22855,269 @@
       </c>
       <c r="K7">
         <v>117910420.0</v>
       </c>
       <c r="L7">
         <v>568770860.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-150359194878.0</v>
       </c>
       <c r="F12">
         <v>-43533035936.0</v>
       </c>
       <c r="G12">
         <v>53405336949.0</v>
       </c>
       <c r="H12">
         <v>-39002262760.0</v>
       </c>
       <c r="I12">
         <v>-151081666106.0</v>
       </c>
       <c r="J12">
         <v>-38749737034.0</v>
       </c>
       <c r="K12">
         <v>-41527577491.0</v>
       </c>
       <c r="L12">
         <v>-84071334713.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14">
         <v>23400452000.0</v>
       </c>
       <c r="C14">
         <v>23571876747.0</v>
       </c>
       <c r="D14">
         <v>18970572979.0</v>
       </c>
       <c r="E14">
         <v>16531081501.0</v>
       </c>
       <c r="F14">
         <v>15785496236.0</v>
       </c>
       <c r="G14">
         <v>15483029262.0</v>
       </c>
       <c r="H14">
         <v>5861483406.0</v>
       </c>
       <c r="I14">
         <v>4723081358.0</v>
       </c>
@@ -22921,51 +23132,51 @@
       </c>
       <c r="M14">
         <v>2904751961.0</v>
       </c>
       <c r="N14">
         <v>1968905884.0</v>
       </c>
       <c r="O14">
         <v>1583482429.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>2540763000.0</v>
       </c>
       <c r="C15">
         <v>3185000000.0</v>
       </c>
       <c r="D15">
         <v>2548000000.0</v>
       </c>
       <c r="E15">
         <v>1274000000.0</v>
       </c>
       <c r="F15">
         <v>637000000.0</v>
       </c>
       <c r="G15">
         <v>1274000000.0</v>
       </c>
       <c r="H15">
         <v>3822000000.0</v>
       </c>
       <c r="I15">
         <v>2548000000.0</v>
       </c>
@@ -22974,51 +23185,51 @@
       </c>
       <c r="K15">
         <v>2184000000.0</v>
       </c>
       <c r="L15">
         <v>286964850.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
         <v>62842730000.0</v>
       </c>
       <c r="C16">
         <v>53472921000.0</v>
       </c>
       <c r="D16">
         <v>58899533733.0</v>
       </c>
       <c r="E16">
         <v>25668366059.0</v>
       </c>
       <c r="F16">
         <v>47362351082.0</v>
       </c>
       <c r="G16">
         <v>48054344599.0</v>
       </c>
       <c r="H16">
         <v>29490799585.0</v>
       </c>
       <c r="I16">
         <v>37685486427.0</v>
       </c>
@@ -23041,82 +23252,82 @@
         <v>27496823316.0</v>
       </c>
       <c r="P16">
         <v>18323199621.0</v>
       </c>
       <c r="Q16">
         <v>18679313343.0</v>
       </c>
       <c r="R16">
         <v>17013962429.0</v>
       </c>
       <c r="S16">
         <v>37403225043.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>38996346000.0</v>
       </c>
       <c r="C18">
         <v>-139609360000.0</v>
       </c>
       <c r="D18">
         <v>-113172794313.0</v>
       </c>
       <c r="E18">
         <v>26316348289.0</v>
       </c>
       <c r="F18">
         <v>-22649336083.0</v>
       </c>
       <c r="G18">
         <v>67879798167.0</v>
       </c>
       <c r="H18">
         <v>-36078125824.0</v>
       </c>
       <c r="I18">
         <v>-1631556279.0</v>
       </c>
@@ -23137,135 +23348,135 @@
       </c>
       <c r="O18">
         <v>944785597.0</v>
       </c>
       <c r="P18">
         <v>-12460918566.0</v>
       </c>
       <c r="Q18">
         <v>-16992661767.0</v>
       </c>
       <c r="R18">
         <v>-17763399113.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-13920657362.0</v>
       </c>
       <c r="D19">
         <v>-5520523024.0</v>
       </c>
       <c r="E19">
         <v>-14608868888.0</v>
       </c>
       <c r="F19">
         <v>-4205755673.0</v>
       </c>
       <c r="G19">
         <v>-3812049110.0</v>
       </c>
       <c r="H19">
         <v>-10624883762.0</v>
       </c>
       <c r="I19">
         <v>-5947637637.0</v>
       </c>
       <c r="J19">
         <v>-54000000000.0</v>
       </c>
       <c r="K19">
         <v>-54000000000.0</v>
       </c>
       <c r="L19">
         <v>-54000000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>-37239400411.0</v>
       </c>
       <c r="C21">
         <v>137462847210.0</v>
       </c>
       <c r="D21">
         <v>142979078671.0</v>
       </c>
       <c r="E21">
         <v>111359370642.0</v>
       </c>
       <c r="F21">
         <v>22326726623.0</v>
       </c>
       <c r="G21">
         <v>-48043495586.0</v>
       </c>
       <c r="H21">
         <v>31514124720.0</v>
       </c>
       <c r="I21">
         <v>116698919176.0</v>
       </c>
@@ -23274,51 +23485,51 @@
       </c>
       <c r="K21">
         <v>37028823656.0</v>
       </c>
       <c r="L21">
         <v>42271384104.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
         <v>38468912000.0</v>
       </c>
       <c r="C22">
         <v>16928878936.0</v>
       </c>
       <c r="D22">
         <v>33087528526.0</v>
       </c>
       <c r="E22">
         <v>24464054875.0</v>
       </c>
       <c r="F22">
         <v>9571235584.0</v>
       </c>
       <c r="G22">
         <v>2804331066.0</v>
       </c>
       <c r="H22">
         <v>7880007292.0</v>
       </c>
       <c r="I22">
         <v>19444262069.0</v>
       </c>
@@ -23351,51 +23562,51 @@
       </c>
       <c r="S22">
         <v>9519438000.0</v>
       </c>
       <c r="T22">
         <v>9608715000.0</v>
       </c>
       <c r="U22">
         <v>8421108000.0</v>
       </c>
       <c r="V22">
         <v>7028075000.0</v>
       </c>
       <c r="W22">
         <v>3870554000.0</v>
       </c>
       <c r="X22">
         <v>4657785000.0</v>
       </c>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>11028845000.0</v>
       </c>
       <c r="C23">
         <v>-333010000.0</v>
       </c>
       <c r="D23">
         <v>-10026109603.0</v>
       </c>
       <c r="E23">
         <v>-7223948048.0</v>
       </c>
       <c r="F23">
         <v>-396000000.0</v>
       </c>
       <c r="G23">
         <v>-360000000.0</v>
       </c>
       <c r="H23">
         <v>31514124720.0</v>
       </c>
       <c r="I23">
         <v>40163402273.0</v>
       </c>
@@ -23418,51 +23629,51 @@
         <v>-54833864.0</v>
       </c>
       <c r="P23">
         <v>-49366350.0</v>
       </c>
       <c r="Q23">
         <v>-496440943.0</v>
       </c>
       <c r="R23">
         <v>-10432070190.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23">
         <v>1444630000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
         <v>-875218510.0</v>
       </c>
       <c r="C24">
         <v>237910000.0</v>
       </c>
       <c r="D24">
         <v>14412749360.0</v>
       </c>
       <c r="E24">
         <v>-9249764436.0</v>
       </c>
       <c r="F24">
         <v>267276295.0</v>
       </c>
       <c r="G24">
         <v>850000.0</v>
       </c>
       <c r="H24">
         <v>192470000.0</v>
       </c>
       <c r="I24">
         <v>407000000.0</v>
       </c>
@@ -23491,51 +23702,51 @@
         <v>-1245664782.0</v>
       </c>
       <c r="R24">
         <v>-4562829000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>290250000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24">
         <v>260926000.0</v>
       </c>
       <c r="Y24">
         <v>195498000.0</v>
       </c>
       <c r="Z24">
         <v>105515000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>26226732000.0</v>
       </c>
       <c r="C25">
         <v>-125450793000.0</v>
       </c>
       <c r="D25">
         <v>-143711379875.0</v>
       </c>
       <c r="E25">
         <v>-40995136376.0</v>
       </c>
       <c r="F25">
         <v>-43533035936.0</v>
       </c>
       <c r="G25">
         <v>53405336949.0</v>
       </c>
       <c r="H25">
         <v>-39002262760.0</v>
       </c>
       <c r="I25">
         <v>-24167343427.0</v>
       </c>
@@ -23556,117 +23767,117 @@
       </c>
       <c r="O25">
         <v>-9848224304.0</v>
       </c>
       <c r="P25">
         <v>-4001514905.0</v>
       </c>
       <c r="Q25">
         <v>-15017850692.0</v>
       </c>
       <c r="R25">
         <v>-11349739581.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-2699590936.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>-28751318000.0</v>
       </c>
       <c r="C28">
         <v>133944837000.0</v>
       </c>
       <c r="D28">
         <v>130404969068.0</v>
       </c>
       <c r="E28">
         <v>102861422594.0</v>
       </c>
       <c r="F28">
         <v>21689726623.0</v>
       </c>
       <c r="G28">
         <v>-49317495586.0</v>
       </c>
       <c r="H28">
         <v>27692124720.0</v>
       </c>
       <c r="I28">
         <v>114150919176.0</v>
       </c>
@@ -23701,51 +23912,51 @@
         <v>41825236000.0</v>
       </c>
       <c r="T28">
         <v>13137409000.0</v>
       </c>
       <c r="U28"/>
       <c r="V28">
         <v>3476862000.0</v>
       </c>
       <c r="W28">
         <v>3232286000.0</v>
       </c>
       <c r="X28">
         <v>1749758000.0</v>
       </c>
       <c r="Y28">
         <v>16081623000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28">
         <v>13079158000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>88096096000.0</v>
       </c>
       <c r="C29">
         <v>-125450793000.0</v>
       </c>
       <c r="D29">
         <v>-91653278370.0</v>
       </c>
       <c r="E29">
         <v>40995136376.0</v>
       </c>
       <c r="F29">
         <v>-18176304116.0</v>
       </c>
       <c r="G29">
         <v>71692697277.0</v>
       </c>
       <c r="H29">
         <v>-25260772062.0</v>
       </c>
       <c r="I29">
         <v>4723081358.0</v>
       </c>
@@ -23772,51 +23983,51 @@
       </c>
       <c r="Q29">
         <v>-15017850692.0</v>
       </c>
       <c r="R29">
         <v>-11349739581.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>4572601000.0</v>
       </c>
       <c r="U29">
         <v>802617000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>2723259000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>-49974969000.0</v>
       </c>
       <c r="C30">
         <v>-13920657000.0</v>
       </c>
       <c r="D30">
         <v>-5520523024.0</v>
       </c>
       <c r="E30">
         <v>-14608868888.0</v>
       </c>
       <c r="F30">
         <v>-4205755673.0</v>
       </c>
       <c r="G30">
         <v>-3812049110.0</v>
       </c>
       <c r="H30">
         <v>-10624883762.0</v>
       </c>
       <c r="I30">
         <v>-5947637637.0</v>
       </c>
@@ -23856,779 +24067,788 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>39843367000.0</v>
+      </c>
+      <c r="C2">
         <v>62842730000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37815210000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45848835000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59236898000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>53472921000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8289676000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14356615000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35323303992.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58899533733.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16857974114.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37587375092.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15838886063.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25668366059.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20011741855.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14714376289.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19369151926.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>47362351082.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10465404009.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23218453571.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13830905701.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48054344599.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>73058729199.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37314161560.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49108643431.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29490799585.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40381356382.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>43619163552.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>37508605216.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>37685486427.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>37183832819.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39463234643.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>32834588689.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>56461801574.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>35882275679.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>36317757060.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23467079907.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>33560193646.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22040728280.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23375887210.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25755581753.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34007048230.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27675115108.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29808067869.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44354119637.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>63419945590.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31204272358.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>26370003041.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>24929584052.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18678708259.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26933740738.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23835261180.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25460365497.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27496823317.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28318643837.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25755493122.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>992031000</v>
+      </c>
+      <c r="C3">
         <v>1954224000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18405901000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>27965924000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1636542000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1091383000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9494512000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1113624000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2892834693</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>929443262</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11752099374</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1930992825</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1581187891</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>474531256</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4434282049</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2046957027</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7560540796</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>637008215</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1730568715</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1370447169</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>753312033</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>618704050</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1828646974</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>995499104</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>658128822</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>330624210</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5864173444</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1393829491</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2352014900</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1207335927</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2092426206</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1129478348</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1474653390</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1658079693</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4626306652</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>571976450</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>831874092</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>584608950</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5114102120</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1220302083</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>827070920</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1291573130</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1149995726</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>580320451</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>505700204</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>463807220</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>704117500</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>153476000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>387597796</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3100875304</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>896392200</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>943460068</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>420600536</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>760876817</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>407990651</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>530617975</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>311530300</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>250067300</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1761966400</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>459432700</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>205662600</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>76013600</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>626885700</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>446582600</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>320318000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>170370700</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1659335500</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1272098500</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1074023600</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>289220400</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1442915200</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>888476800</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>611049600</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>96002500</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3310134600</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2864260900</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1750812800</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>62989700</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>663258000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>386249000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>129346000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>656794000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>452441000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>183874000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>87567000</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24670,54 +24890,55 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24759,325 +24980,329 @@
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>-6062909000.0</v>
+      </c>
+      <c r="C6">
         <v>-22999363000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25027520000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8033625000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13388063000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5763977000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>45183245000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6066939000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20966689220.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23576229741.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>42041559619.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-20729400978.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>21748489029.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9829479996.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5656624204.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5297365566.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4654775637.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-27993199156.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>36896947073.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-12753049562.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9387547870.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-34223438898.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-25004384600.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35744567639.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11794481871.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>19617843846.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10890556797.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3237807170.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6110558336.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-176881211.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>501653608.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2279401824.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6628645954.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-23627212885.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20579525895.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-435481381.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12850677153.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-10093113739.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11519465366.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1335158930.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2379694543.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8251466477.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6331933122.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2132952761.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14546051768.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-19065825953.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>32215673232.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4834269317.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1440418989.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6250875793.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8255032479.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3098479558.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1625104317.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2036457820.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-821820521.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2563150715.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>290090280.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>244763820.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>203296010.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16981850.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>59006190.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>35675310.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>3779041160.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3757416400.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>27759900.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13051958840.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11030292340.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10996545790.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>22719310.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>721497300.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10760189190.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10737969500.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>21683900.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3348612670.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-37828893650.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3460110680.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11054950.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>94754660.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25091,54 +25316,55 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25180,54 +25406,55 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25269,54 +25496,55 @@
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25358,69 +25586,68 @@
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -25434,51 +25661,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -25487,127 +25716,128 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>12393639654.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-105251053591.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-29417596066.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-69048740064.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9012111236.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-60904969984.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>215292598950.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-191543338423.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>45156246714.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-112438543177.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>58367842069.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>133297197015.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-99039111001.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-38604991334.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>123436995878.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20004986235.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-109497813582.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-72946431291.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2781358002.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-48985758029.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -25616,54 +25846,55 @@
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25705,611 +25936,621 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14">
+        <v>4939446000.0</v>
+      </c>
+      <c r="C14">
         <v>5061312000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6318994000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5910950000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5606179796.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5564329140.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6321791616.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5991849000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5618895883.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5639340253.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5027391436.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4897876804.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4485110190.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4560194549.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4663824325.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4330368132.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3744099733.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3792789311.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4084330072.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4005572508.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3926112811.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3769480845.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10455060978.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1719021510.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1672740213.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1636206561.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1894982670.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1533314237.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1292868647.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1140317852.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1401549705.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1243850090.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1126195086.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>951486477.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1079086072.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>943787988.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>921035309.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>907952114.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>985064217.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>880789421.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>811239481.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>757470447.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1020049421.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>734401057.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>820698796.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>847471480.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>797987212.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>715185018.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>704184320.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>687395411.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>599872009.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>521349982.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>436609552.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>411074340.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>428627135.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>400796709.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>3525818000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>7237000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2548000000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>3185000000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>3185000000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2548000000.0</v>
       </c>
       <c r="M15">
         <v>2548000000.0</v>
       </c>
       <c r="N15">
         <v>2548000000.0</v>
       </c>
       <c r="O15">
         <v>2548000000.0</v>
       </c>
       <c r="P15">
         <v>2548000000.0</v>
       </c>
       <c r="Q15">
-        <v>1274000000.0</v>
+        <v>2548000000.0</v>
       </c>
       <c r="R15">
         <v>1274000000.0</v>
       </c>
       <c r="S15">
         <v>1274000000.0</v>
       </c>
       <c r="T15">
         <v>1274000000.0</v>
       </c>
       <c r="U15">
-        <v>637000000.0</v>
+        <v>1274000000.0</v>
       </c>
       <c r="V15">
         <v>637000000.0</v>
       </c>
       <c r="W15">
         <v>637000000.0</v>
       </c>
       <c r="X15">
-        <v>1274000000.0</v>
+        <v>637000000.0</v>
       </c>
       <c r="Y15">
         <v>1274000000.0</v>
       </c>
       <c r="Z15">
         <v>1274000000.0</v>
       </c>
       <c r="AA15">
         <v>1274000000.0</v>
       </c>
       <c r="AB15">
-        <v>3822000000.0</v>
+        <v>1274000000.0</v>
       </c>
       <c r="AC15">
         <v>3822000000.0</v>
       </c>
       <c r="AD15">
         <v>3822000000.0</v>
       </c>
       <c r="AE15">
         <v>3822000000.0</v>
       </c>
       <c r="AF15">
         <v>3822000000.0</v>
       </c>
       <c r="AG15">
+        <v>3822000000.0</v>
+      </c>
+      <c r="AH15">
         <v>2548000000.0</v>
       </c>
-      <c r="AH15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>1456000000.0</v>
       </c>
       <c r="AK15">
         <v>1456000000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AL15">
+        <v>1456000000.0</v>
+      </c>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>10660942.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>178300.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2173160758.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>286964850.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
+        <v>33780458000.0</v>
+      </c>
+      <c r="C16">
         <v>39843367000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>62842730000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>37815210000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>45848835000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>59236898000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>53472921000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8289676000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14356614772.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35323303992.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58899533733.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16857974114.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>37587375092.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15838886063.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25668366059.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20011741855.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14714376289.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19369151926.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>47362351082.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10465404009.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23218453571.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13830905701.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>48054344599.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>73058729199.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37314161560.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>49108643431.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>29490799585.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40381356382.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>43619163552.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>37508605216.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>37685486427.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>37183832819.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>39463234643.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32834588689.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56461801574.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>35882275679.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>36317757060.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23467079907.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33560193646.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>22040728280.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>23375887210.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25755581753.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34007048230.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>27675115108.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>29808067869.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>44354119637.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>63419945590.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>31204272358.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>26370003041.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>24929584052.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18678708259.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>26933740738.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>23835261180.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>25460365497.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>27496823316.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>28318643837.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>25755493122.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26351,338 +26592,342 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>-102379892000.0</v>
+      </c>
+      <c r="C18">
         <v>-62938769000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>53392957000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-63287468000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20308085000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>69198941000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13715539000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2527725000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-49034133328.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-102034886623.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>29040546642.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-73125136253.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32304356857.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5370242194.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>851853385.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12205505935.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3816441063.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3155781096.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2353761357.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2635125339.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3172800778.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3150776795.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8626414004.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>723522406.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1014611391.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1305582351.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3969190774.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>139484746.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1059146253.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-67018075.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-690876501.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>114371742.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-348458304.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-706593216.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>21637173349.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-57000592570.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4748769405.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>12779892456.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>85786450437.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-71079128324.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-19397813903.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-30749738566.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>22253476595.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-44160687400.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-56967250954.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>7433121654.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-41655193.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-24872297771.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-18446425351.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>34288194000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-14839586558.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-27133201609.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-13771663768.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-944069722.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-903190860.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-470333629.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-11328066880.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12402297700.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7259002679.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4563904974.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3881701582.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2892834693.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2582216113.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11133706581.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4586132641.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>11432868558.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1233552360.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4053434322.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2014797052.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5633248548.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2907388966.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1547246752.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-347448377.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-878943595.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1432116949.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-634008405.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1674418175.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-814143214.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-689479316.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3736467815.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2760930943.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2029103030.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2098381974.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -26693,54 +26938,55 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26782,141 +27028,144 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>98585557626.0</v>
+      </c>
+      <c r="C21">
         <v>39874999968.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-38821818861.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42963985806.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15885776566.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-57267343922.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26870109743.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2413863627.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-21021924277.0</v>
       </c>
       <c r="O21">
         <v>-21021924277.0</v>
       </c>
       <c r="P21">
+        <v>-21021924277.0</v>
+      </c>
+      <c r="Q21">
         <v>82920107193.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3672176851.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20922806638.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-180490902297.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>137064778262.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-9234134199.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>74986984857.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-92286081731.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-96184104383.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>89310334768.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>51116355760.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-131254302431.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-23331654263.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>116419626057.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>69680455357.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1290354472.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>40017746085.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -26925,912 +27174,925 @@
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>9457642000.0</v>
+      </c>
+      <c r="C22">
         <v>10104642000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18083330000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3640373000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6411450440.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10333759208.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3557337299.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5137940000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8248493622.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7099782770.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6356979423.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3587740636.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>17298035017.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5844773450.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>622311109.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9922094830.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2816085091.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11103563845.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-442172549.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6702386468.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2420266139.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>890755526.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-907589944.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-139128328.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2924302637.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6775351975.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1230609361.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1316477565.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3746980243.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4047158845.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2248810287.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5884486536.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7958545792.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3352419454.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2272641525.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3928466542.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3883860173.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4095377285.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1841014220.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>103391274.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5998864412.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3162561916.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2457749367.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3104320075.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4245337780.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2099790233.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3878402726.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>773540798.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>271502742.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2395090741.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2425064324.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3011593801.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2148351490.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2662279858.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2965408545.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1935149713.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2432412300.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2515253800.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1510537600.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>940163300.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>804132900.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>746681100.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1912335300.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>30782900.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>15001500.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>229578800.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2599870300.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2593633800.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4089057700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1594519000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2903504600.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2239496400.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2781917700.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2231479800.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1850848300.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2862327200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2664059200.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1975813000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2320722000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2527317000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>920760000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2162463000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1996281000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1948573000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>204</v>
+      </c>
+      <c r="B23">
+        <v>1800000000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>11028845000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1800000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1800000000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-333010000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3184999999.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>6877005428.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5220171634.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>85807576044.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20288102251.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2170579941166.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>62399679834.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-13319823149.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20922806638.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-396000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>168429778262.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-31365000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>396000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-62373850786.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>62013850786.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>89310334768.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>51116355760.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-40171685000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-23331654263.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>112597626057.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>69680455357.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1290354472.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>40017746085.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>151510424460.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2289987085.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52079844270.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1456000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>36922242394.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1068283775.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-72801760972.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2173339058.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17065457807.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22539945854.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-16289999364.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>42196694940.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>68145143082.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-55907586.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>32938237.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>19924170288.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-27607577882.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-60906926.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>30017768570.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11835385248.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-500908138.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1741430436.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3035338483.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
+        <v>-1898235000.0</v>
+      </c>
+      <c r="C24">
         <v>64406000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-579700454.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16637857137.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-10765756000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-6167620000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4692697000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2768077748.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-271846050.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1652772851.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4812853831.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2655590267.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2366093226.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-759021104.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>380847727.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-16055702.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1926661617.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2270380751.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>183321963.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1022998792.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-125631562.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-813412899.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1194638569.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-678919071.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-156014392.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-358855106.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2127705629.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1367101452.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>322911870.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-891046047.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>432799759.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>705322574.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-99214941.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-631907392.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-53065979580.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-283059981.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-119435614.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-483674825.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>374550494.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-298427321.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>35224182.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>38642645.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>649872450.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-89371509.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>60921248.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-582946989.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>657941047.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-60977437.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-23450330.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-409768280.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>704662652.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>222015365.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>325277836.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-591695853.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1822451700.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-2317771.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>83694100.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>2718000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>290250400.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1364000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>5556500.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>7860000.0</v>
       </c>
-      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>-115784949000.0</v>
+      </c>
+      <c r="C25">
         <v>-76150499000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>47396535000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-44872867000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-18671542000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>70290324000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23210050000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-12543890000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-48770896374.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-102565885878.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>29408275157.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-79679760868.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12102399541.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4560194549.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-5286135434.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-14252462962.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6560184824.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-14896353156.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3642157523.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10707958976.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-6346378950.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-4660236371.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-9547471034.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1579893182.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1251562424.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-8411558536.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-664373309.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-2849791802.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5039848890.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5187476697.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-3650359992.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-7128336626.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-9084740878.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4303905931.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2272641525.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3928466542.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3883860173.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-4095377285.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1841014220.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-103391274.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-5998864412.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3162561916.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2457749367.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3104320075.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-4245337780.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2099790233.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3878402726.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-773540798.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-271502742.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2395090741.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2425064324.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-29722685324.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-15936024274.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3256547103.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3889235889.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2275662076.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27872,54 +28134,55 @@
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27961,693 +28224,703 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>96859740000.0</v>
+      </c>
+      <c r="C28">
         <v>39875000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27785737000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>38615986000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17685777000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-57267344000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26537100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-771136000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28067444106.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>80111429733.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12382620184.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>55050875091.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23569924277.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>86541398070.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>34132759271.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>62399679834.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-14593823149.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20922806638.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-180490902297.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>168429778262.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-41236134199.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>74986984857.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-92286081731.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-97458104383.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>89310334768.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>51116355760.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-131254302431.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-23331654263.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>112597626057.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>69680455357.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1290354472.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>40017746085.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>112180762903.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-39337944284.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>52007895146.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>56833932144.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17733121197.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-22389331369.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-74640097681.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>70042396715.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16982895179.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22459629443.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-16576964214.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>42120685125.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>42359331863.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-25918633520.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>31588877088.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29766537604.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19907484945.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-27623830776.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5877383176.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>30002347243.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11820363609.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-500908138.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1741430436.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3035338483.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5831720800.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>12860324300.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11400585600.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>28580335900.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13431706100.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>18556827800.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>29740921400.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>12794295000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4605325300.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>25659056600.0</v>
       </c>
-      <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>41825236000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>18674669100.0</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>13137409400.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>9900593900.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10545859900.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>2216449000.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>3476862000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>1770785000.0</v>
       </c>
-      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>-101387861000.0</v>
+      </c>
+      <c r="C29">
         <v>-60984545000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>71798858000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-35321544000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18671542000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>70290324000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23210050000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1414101000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-46141298635.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-101105443361.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>40792646016.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-71194143428.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>33885544748.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5844773450.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5286135434.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14252462962.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3744099733.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3792789311.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4084330072.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4005572508.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3926112811.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3769480845.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10455060978.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1719021510.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1672740213.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1636206561.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1894982670.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1533314237.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1292868647.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1140317852.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1401549705.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1243850090.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1126195086.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>951486477.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>26263480000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-56428616120.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3916895313.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>13364501406.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>90900552557.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-69858826241.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-18570742983.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-29458165436.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>23403472321.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-43580366949.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-56461550750.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>7896928874.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>662462307.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-24718821771.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-18058827555.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>37389069303.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-13943194358.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-26189741541.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-13351063232.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-183192905.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-495200209.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>60284346.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2629840400.0</v>
       </c>
-      <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>4572600800.0</v>
       </c>
-      <c r="BX29"/>
       <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>5583630900.0</v>
       </c>
-      <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>2569048000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>2177169000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>-1534788000.0</v>
+      </c>
+      <c r="C30">
         <v>-1889818000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-18985602000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11328067000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12402298000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7259003000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4563905000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3881702000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2892834693.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2582216113.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11133706581.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4586132641.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11432868558.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1233552360.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4053434322.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2014797052.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5633248548.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2907388966.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1547246752.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-347448377.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-878943595.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1432116949.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-634008405.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1674418175.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-814143214.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-689479316.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3736467815.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2760930943.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2029103030.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2098381974.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1659626447.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-424155774.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1573868331.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2289987085.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-57692286232.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-855036431.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-951309706.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1068283775.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4739551626.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1518729404.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-791846738.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1252930485.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-500123276.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-669691960.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-444778956.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1046754209.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-46176453.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-214453437.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-411048126.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3510643584.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-191729548.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-721444703.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-95322700.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1352572670.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1414461049.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-532935746.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>