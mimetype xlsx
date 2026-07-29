--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1126,51 +1126,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
-        <v>59037000.0</v>
+        <v>25402000.0</v>
       </c>
       <c r="C2">
         <v>19502000.0</v>
       </c>
       <c r="D2">
         <v>12854000.0</v>
       </c>
       <c r="E2">
         <v>17989000.0</v>
       </c>
       <c r="F2">
         <v>13727000.0</v>
       </c>
       <c r="G2">
         <v>23017000.0</v>
       </c>
       <c r="H2">
         <v>29423000.0</v>
       </c>
       <c r="I2">
         <v>62733000.0</v>
       </c>
       <c r="J2">
         <v>94406000.0</v>
       </c>
@@ -3198,51 +3198,51 @@
         <v>19664000.0</v>
       </c>
       <c r="R39">
         <v>126574000.0</v>
       </c>
       <c r="S39">
         <v>242518000.0</v>
       </c>
       <c r="T39">
         <v>44565000.0</v>
       </c>
       <c r="U39">
         <v>16333000.0</v>
       </c>
       <c r="V39">
         <v>6940000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>9003000.0</v>
+        <v>42638000.0</v>
       </c>
       <c r="C40">
         <v>40439000.0</v>
       </c>
       <c r="D40">
         <v>35728000.0</v>
       </c>
       <c r="E40">
         <v>42705000.0</v>
       </c>
       <c r="F40">
         <v>46404000.0</v>
       </c>
       <c r="G40">
         <v>38996000.0</v>
       </c>
       <c r="H40">
         <v>59000000.0</v>
       </c>
       <c r="I40">
         <v>69107000.0</v>
       </c>
       <c r="J40">
         <v>104508000.0</v>
       </c>
@@ -4862,54 +4862,54 @@
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
-        <v>49842000.0</v>
+        <v>19776000.0</v>
       </c>
       <c r="C2">
-        <v>59037000.0</v>
+        <v>25402000.0</v>
       </c>
       <c r="D2">
         <v>23622000.0</v>
       </c>
       <c r="E2">
         <v>20620000.0</v>
       </c>
       <c r="F2">
         <v>19553000.0</v>
       </c>
       <c r="G2">
         <v>19502000.0</v>
       </c>
       <c r="H2">
         <v>14769000.0</v>
       </c>
       <c r="I2">
         <v>12118000.0</v>
       </c>
       <c r="J2">
         <v>12702000.0</v>
       </c>
       <c r="K2">
         <v>33940000.0</v>
       </c>
@@ -9348,51 +9348,51 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>-101922000.0</v>
+        <v>-101056000.0</v>
       </c>
       <c r="C28">
         <v>-110998000.0</v>
       </c>
       <c r="D28">
         <v>-99875000.0</v>
       </c>
       <c r="E28">
         <v>-102816000.0</v>
       </c>
       <c r="F28">
         <v>-99726000.0</v>
       </c>
       <c r="G28">
         <v>-98128000.0</v>
       </c>
       <c r="H28">
         <v>-92697000.0</v>
       </c>
       <c r="I28">
         <v>-209908000.0</v>
       </c>
       <c r="J28">
         <v>-206956000.0</v>
       </c>
@@ -11920,54 +11920,54 @@
       <c r="BX39">
         <v>48451000.0</v>
       </c>
       <c r="BY39">
         <v>29130000.0</v>
       </c>
       <c r="BZ39"/>
       <c r="CA39">
         <v>37809000.0</v>
       </c>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39">
         <v>6940000.0</v>
       </c>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
     </row>
     <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>9641000.0</v>
+        <v>38841000.0</v>
       </c>
       <c r="C40">
-        <v>9003000.0</v>
+        <v>42638000.0</v>
       </c>
       <c r="D40">
         <v>38484000.0</v>
       </c>
       <c r="E40">
         <v>37426000.0</v>
       </c>
       <c r="F40">
         <v>40834000.0</v>
       </c>
       <c r="G40">
         <v>40439000.0</v>
       </c>
       <c r="H40">
         <v>43616000.0</v>
       </c>
       <c r="I40">
         <v>33630000.0</v>
       </c>
       <c r="J40">
         <v>36418000.0</v>
       </c>
       <c r="K40">
         <v>15384000.0</v>
       </c>
@@ -14172,51 +14172,51 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
     </row>
     <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>827000.0</v>
+        <v>1693000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>1329000.0</v>
       </c>
       <c r="E51">
         <v>708000.0</v>
       </c>
       <c r="F51">
         <v>1774000.0</v>
       </c>
       <c r="G51">
         <v>1725000.0</v>
       </c>
       <c r="H51">
         <v>608000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>2178000.0</v>
       </c>
       <c r="K51">
         <v>2178000.0</v>
       </c>
       <c r="L51">
@@ -14401,51 +14401,53 @@
       </c>
       <c r="BX51">
         <v>1451504000.0</v>
       </c>
       <c r="BY51">
         <v>1066656000.0</v>
       </c>
       <c r="BZ51"/>
       <c r="CA51">
         <v>1066831000.0</v>
       </c>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51">
         <v>43133000.0</v>
       </c>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
     </row>
     <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>866000.0</v>
+      </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>756000.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>856000.0</v>
       </c>
       <c r="G52">
         <v>824000.0</v>
       </c>
       <c r="H52">
         <v>608000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
@@ -16945,51 +16947,51 @@
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>152</v>
       </c>
       <c r="B5">
-        <v>54247000.0</v>
+        <v>65130000.0</v>
       </c>
       <c r="C5">
         <v>40885000.0</v>
       </c>
       <c r="D5">
         <v>74921000.0</v>
       </c>
       <c r="E5">
         <v>169858000.0</v>
       </c>
       <c r="F5">
         <v>98227000.0</v>
       </c>
       <c r="G5">
         <v>-276248000.0</v>
       </c>
       <c r="H5">
         <v>-446331000.0</v>
       </c>
       <c r="I5">
         <v>-5998000.0</v>
       </c>
       <c r="J5">
         <v>43199000.0</v>
       </c>
@@ -17019,51 +17021,51 @@
       </c>
       <c r="S5">
         <v>-1339126000.0</v>
       </c>
       <c r="T5">
         <v>186859000.0</v>
       </c>
       <c r="U5">
         <v>23667000.0</v>
       </c>
       <c r="V5">
         <v>38732000.0</v>
       </c>
       <c r="W5">
         <v>175995000.0</v>
       </c>
       <c r="X5">
         <v>23298000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>153</v>
       </c>
       <c r="B6">
-        <v>97119000.0</v>
+        <v>108002000.0</v>
       </c>
       <c r="C6">
         <v>73364000.0</v>
       </c>
       <c r="D6">
         <v>97097000.0</v>
       </c>
       <c r="E6">
         <v>187742000.0</v>
       </c>
       <c r="F6">
         <v>113672000.0</v>
       </c>
       <c r="G6">
         <v>-218163000.0</v>
       </c>
       <c r="H6">
         <v>-287773000.0</v>
       </c>
       <c r="I6">
         <v>133265000.0</v>
       </c>
       <c r="J6">
         <v>175086000.0</v>
       </c>
@@ -19567,75 +19569,75 @@
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>152</v>
       </c>
       <c r="B5">
-        <v>21528000.0</v>
+        <v>18670000.0</v>
       </c>
       <c r="C5">
         <v>24546000.0</v>
       </c>
       <c r="D5">
         <v>16869000.0</v>
       </c>
       <c r="E5">
         <v>12887000.0</v>
       </c>
       <c r="F5">
         <v>14716000.0</v>
       </c>
       <c r="G5">
         <v>19280000.0</v>
       </c>
       <c r="H5">
         <v>6886000.0</v>
       </c>
       <c r="I5">
         <v>6301000.0</v>
       </c>
       <c r="J5">
-        <v>8418000.0</v>
+        <v>11125000.0</v>
       </c>
       <c r="K5">
         <v>13046000.0</v>
       </c>
       <c r="L5">
         <v>16226000.0</v>
       </c>
       <c r="M5">
         <v>14069000.0</v>
       </c>
       <c r="N5">
         <v>19815000.0</v>
       </c>
       <c r="O5">
         <v>40723000.0</v>
       </c>
       <c r="P5">
         <v>49408000.0</v>
       </c>
       <c r="Q5">
         <v>48940000.0</v>
       </c>
       <c r="R5">
         <v>36073000.0</v>
       </c>
@@ -19817,75 +19819,75 @@
         <v>78797000.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>153</v>
       </c>
       <c r="B6">
-        <v>32971000.0</v>
+        <v>30113000.0</v>
       </c>
       <c r="C6">
         <v>36459000.0</v>
       </c>
       <c r="D6">
         <v>27907000.0</v>
       </c>
       <c r="E6">
         <v>22789000.0</v>
       </c>
       <c r="F6">
         <v>24735000.0</v>
       </c>
       <c r="G6">
         <v>30041000.0</v>
       </c>
       <c r="H6">
         <v>16836000.0</v>
       </c>
       <c r="I6">
         <v>12315000.0</v>
       </c>
       <c r="J6">
-        <v>14172000.0</v>
+        <v>16879000.0</v>
       </c>
       <c r="K6">
         <v>18936000.0</v>
       </c>
       <c r="L6">
         <v>22080000.0</v>
       </c>
       <c r="M6">
         <v>19428000.0</v>
       </c>
       <c r="N6">
         <v>24887000.0</v>
       </c>
       <c r="O6">
         <v>45569000.0</v>
       </c>
       <c r="P6">
         <v>54081000.0</v>
       </c>
       <c r="Q6">
         <v>53330000.0</v>
       </c>
       <c r="R6">
         <v>40048000.0</v>
       </c>
@@ -27110,60 +27112,60 @@
       </c>
       <c r="Q23">
         <v>278326000.0</v>
       </c>
       <c r="R23">
         <v>421010000.0</v>
       </c>
       <c r="S23">
         <v>-903000.0</v>
       </c>
       <c r="T23">
         <v>-26684000.0</v>
       </c>
       <c r="U23">
         <v>-16367000.0</v>
       </c>
       <c r="V23">
         <v>7117000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24">
-        <v>-64011000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C24">
         <v>-154695000.0</v>
       </c>
       <c r="D24">
         <v>1472000.0</v>
       </c>
       <c r="E24">
-        <v>-1431000.0</v>
+        <v>-45068000.0</v>
       </c>
       <c r="F24">
         <v>-3545000.0</v>
       </c>
       <c r="G24">
         <v>37556000.0</v>
       </c>
       <c r="H24">
         <v>1829000.0</v>
       </c>
       <c r="I24">
         <v>3594000.0</v>
       </c>
       <c r="J24">
         <v>-26478000.0</v>
       </c>
       <c r="K24">
         <v>671676000.0</v>
       </c>
       <c r="L24">
         <v>-160439000.0</v>
       </c>
       <c r="M24">
         <v>696091000.0</v>
       </c>
@@ -28094,60 +28096,60 @@
       <c r="BT2">
         <v>275888000.0</v>
       </c>
       <c r="BU2">
         <v>726000.0</v>
       </c>
       <c r="BV2">
         <v>63135000.0</v>
       </c>
       <c r="BW2">
         <v>32013000.0</v>
       </c>
       <c r="BX2">
         <v>2199000.0</v>
       </c>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
     </row>
     <row r="3" spans="1:80">
       <c r="A3" t="s">
         <v>181</v>
       </c>
       <c r="B3">
-        <v>23515000</v>
+        <v>20864000</v>
       </c>
       <c r="C3">
-        <v>17974000</v>
+        <v>17250000</v>
       </c>
       <c r="D3">
         <v>19350000</v>
       </c>
       <c r="E3">
-        <v>17696000</v>
+        <v>15837000</v>
       </c>
       <c r="F3">
         <v>6736000</v>
       </c>
       <c r="G3">
         <v>12832000</v>
       </c>
       <c r="H3">
         <v>9986000</v>
       </c>
       <c r="I3">
         <v>4548000</v>
       </c>
       <c r="J3">
         <v>1142000</v>
       </c>
       <c r="K3">
         <v>694000</v>
       </c>
       <c r="L3">
         <v>1352000</v>
       </c>
       <c r="M3">
         <v>14950000</v>
       </c>
@@ -30149,51 +30151,51 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
     </row>
     <row r="14" spans="1:80">
       <c r="A14" t="s">
         <v>192</v>
       </c>
       <c r="B14">
         <v>11443000.0</v>
       </c>
       <c r="C14">
-        <v>42872000.0</v>
+        <v>11913000.0</v>
       </c>
       <c r="D14">
         <v>11038000.0</v>
       </c>
       <c r="E14">
         <v>9902000.0</v>
       </c>
       <c r="F14">
         <v>10019000.0</v>
       </c>
       <c r="G14">
         <v>10761000.0</v>
       </c>
       <c r="H14">
         <v>14026000.0</v>
       </c>
       <c r="I14">
         <v>6014000.0</v>
       </c>
       <c r="J14">
         <v>5754000.0</v>
       </c>
       <c r="K14">
         <v>5890000.0</v>
       </c>
@@ -30896,60 +30898,60 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
     </row>
     <row r="18" spans="1:80">
       <c r="A18" t="s">
         <v>196</v>
       </c>
       <c r="B18">
-        <v>-3756000.0</v>
+        <v>-1105000.0</v>
       </c>
       <c r="C18">
-        <v>13716000.0</v>
+        <v>14440000.0</v>
       </c>
       <c r="D18">
         <v>5919000.0</v>
       </c>
       <c r="E18">
-        <v>5154000.0</v>
+        <v>7013000.0</v>
       </c>
       <c r="F18">
         <v>13595000.0</v>
       </c>
       <c r="G18">
         <v>13161000.0</v>
       </c>
       <c r="H18">
         <v>10861000.0</v>
       </c>
       <c r="I18">
         <v>6864000.0</v>
       </c>
       <c r="J18">
         <v>14539000.0</v>
       </c>
       <c r="K18">
         <v>25525000.0</v>
       </c>
       <c r="L18">
         <v>24155000.0</v>
       </c>
       <c r="M18">
         <v>9055000.0</v>
       </c>
@@ -32024,85 +32026,85 @@
       <c r="BT23">
         <v>-18978000.0</v>
       </c>
       <c r="BU23">
         <v>-3427000.0</v>
       </c>
       <c r="BV23">
         <v>210651000.0</v>
       </c>
       <c r="BW23">
         <v>-336000.0</v>
       </c>
       <c r="BX23">
         <v>-751000.0</v>
       </c>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
     </row>
     <row r="24" spans="1:80">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24">
-        <v>-23515000.0</v>
+        <v>-2651000.0</v>
       </c>
       <c r="C24">
-        <v>-17883000.0</v>
+        <v>-633000.0</v>
       </c>
       <c r="D24">
         <v>-3033000.0</v>
       </c>
       <c r="E24">
-        <v>-14490000.0</v>
+        <v>-14253000.0</v>
       </c>
       <c r="F24">
         <v>-8930000.0</v>
       </c>
       <c r="G24">
         <v>-16034000.0</v>
       </c>
       <c r="H24">
         <v>-138662000.0</v>
       </c>
       <c r="I24">
         <v>533001.0</v>
       </c>
       <c r="J24">
         <v>38000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>1411000.0</v>
       </c>
       <c r="M24">
         <v>-13601000.0</v>
       </c>
       <c r="N24">
-        <v>-9408000.0</v>
+        <v>-9392000.0</v>
       </c>
       <c r="O24">
         <v>-44134000.0</v>
       </c>
       <c r="P24">
         <v>142000.0</v>
       </c>
       <c r="Q24">
         <v>-1184000.0</v>
       </c>
       <c r="R24">
         <v>59000.0</v>
       </c>
       <c r="S24">
         <v>74000.0</v>
       </c>
       <c r="T24">
         <v>186000.0</v>
       </c>
       <c r="U24">
         <v>662000.0</v>
       </c>
       <c r="V24">
         <v>37238000.0</v>
       </c>
@@ -32261,51 +32263,51 @@
       </c>
       <c r="BV24">
         <v>-329000.0</v>
       </c>
       <c r="BW24">
         <v>-105553000.0</v>
       </c>
       <c r="BX24">
         <v>1986000.0</v>
       </c>
       <c r="BY24"/>
       <c r="BZ24">
         <v>21064000.0</v>
       </c>
       <c r="CA24"/>
       <c r="CB24"/>
     </row>
     <row r="25" spans="1:80">
       <c r="A25" t="s">
         <v>202</v>
       </c>
       <c r="B25">
         <v>3612000.0</v>
       </c>
       <c r="C25">
-        <v>6639000.0</v>
+        <v>-425000.0</v>
       </c>
       <c r="D25">
         <v>254000.0</v>
       </c>
       <c r="E25">
         <v>-4619000.0</v>
       </c>
       <c r="F25">
         <v>2628000.0</v>
       </c>
       <c r="G25">
         <v>2866000.0</v>
       </c>
       <c r="H25">
         <v>-5705000.0</v>
       </c>
       <c r="I25">
         <v>40000.0</v>
       </c>
       <c r="J25">
         <v>40000.0</v>
       </c>
       <c r="K25">
         <v>42001.0</v>
       </c>
@@ -32492,54 +32494,54 @@
       <c r="BT25">
         <v>-309233000.0</v>
       </c>
       <c r="BU25">
         <v>95831000.0</v>
       </c>
       <c r="BV25">
         <v>144271000.0</v>
       </c>
       <c r="BW25">
         <v>12257000.0</v>
       </c>
       <c r="BX25">
         <v>-16575000.0</v>
       </c>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
     </row>
     <row r="26" spans="1:80">
       <c r="A26" t="s">
         <v>203</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-405000.0</v>
       </c>
       <c r="C26">
-        <v>-6403000.0</v>
+        <v>-47000.0</v>
       </c>
       <c r="D26">
         <v>-476000.0</v>
       </c>
       <c r="E26">
         <v>-880000.0</v>
       </c>
       <c r="F26">
         <v>-5047000.0</v>
       </c>
       <c r="G26">
         <v>-233000.0</v>
       </c>
       <c r="H26">
         <v>-129000.0</v>
       </c>
       <c r="I26">
         <v>-124000.0</v>
       </c>
       <c r="J26">
         <v>-103000.0</v>
       </c>
       <c r="K26">
         <v>-73518000.0</v>
       </c>