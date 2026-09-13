--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4584,570 +4587,576 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>14559000.0</v>
+      </c>
+      <c r="C2">
         <v>19776000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25402000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23622000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20620000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19553000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19502000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14769000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12118000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12702000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33940000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12567000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21260000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17989000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20731000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24029000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14558000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13727000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15907000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19555000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19828000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23017000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21398000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17469000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21313000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29423000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36740000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65267000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>89909000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>62733000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>54957000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>61808000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73048000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>90423000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>127941000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>113019000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>105939000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>65408000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>297870000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1290496000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>263665000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>231697000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>731103000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1040026000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>995832000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>503580000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>669067000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>303834000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>72815000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>341008000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1594180000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>802042000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>672372000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>461067000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>779200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>669362000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>601785000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>313901000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>413830000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>423971000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>376264000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>275385000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>395051000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>315893000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>303603000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>134598000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>230506000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>185628000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>267832000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>302407000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>326904000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>299312000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>244071000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>215892000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>184409000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>187396000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>131633000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>95513000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5192,52 +5201,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5282,436 +5292,439 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>0.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5"/>
       <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
         <v>88518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88520000.0</v>
       </c>
       <c r="R5">
         <v>88520000.0</v>
       </c>
       <c r="S5">
         <v>88520000.0</v>
       </c>
       <c r="T5">
         <v>88520000.0</v>
       </c>
       <c r="U5">
         <v>88520000.0</v>
       </c>
       <c r="V5">
         <v>88520000.0</v>
       </c>
       <c r="W5">
         <v>88520000.0</v>
       </c>
       <c r="X5">
+        <v>88520000.0</v>
+      </c>
+      <c r="Y5">
         <v>-1391450000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1358272000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1195401000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1163823000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-887903000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-683137000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>88518000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-605476000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-570300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-536755000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-504854000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-476317000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-445903000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-414499000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-384343000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>88381000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-11754375000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-11435939000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-11153962000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11273748000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-10421028000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9343243000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7857154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6575143000.0</v>
       </c>
       <c r="AV5">
         <v>-6575143000.0</v>
       </c>
       <c r="AW5">
+        <v>-6575143000.0</v>
+      </c>
+      <c r="AX5">
         <v>-6450856000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6342455000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6049178000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5926439000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5794305000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-5678549000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5515453000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5483316000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5312912000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5170819000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5084999000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-4994275000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-4901080000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-4818732000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-4744476000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-4409776000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4322819000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4505003000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4448229000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3999898000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3963016000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-3939309000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2564112000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-605657000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-519659000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-431630000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-350061000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-276865000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-219416000.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>-129084000.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>-14885000.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>1029668000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>739023000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5314405000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5312645000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6">
         <v>2391059000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2548950000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2985904000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1796685000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1241259000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1547483000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1437424000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-118538000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-171330000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-195905000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-190985000.0</v>
       </c>
-      <c r="BQ6">
-[...1 lines deleted...]
-      </c>
       <c r="BR6">
         <v>0.0</v>
       </c>
-      <c r="BS6"/>
+      <c r="BS6">
+        <v>0.0</v>
+      </c>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5756,52 +5769,53 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>37000.0</v>
       </c>
       <c r="C8">
         <v>37000.0</v>
       </c>
       <c r="D8">
         <v>37000.0</v>
       </c>
       <c r="E8">
         <v>37000.0</v>
       </c>
       <c r="F8">
         <v>37000.0</v>
       </c>
       <c r="G8">
         <v>37000.0</v>
       </c>
       <c r="H8">
         <v>37000.0</v>
       </c>
       <c r="I8">
@@ -5821,51 +5835,53 @@
       </c>
       <c r="N8">
         <v>37000.0</v>
       </c>
       <c r="O8">
         <v>37000.0</v>
       </c>
       <c r="P8">
         <v>37000.0</v>
       </c>
       <c r="Q8">
         <v>37000.0</v>
       </c>
       <c r="R8">
         <v>37000.0</v>
       </c>
       <c r="S8">
         <v>37000.0</v>
       </c>
       <c r="T8">
         <v>37000.0</v>
       </c>
       <c r="U8">
         <v>37000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>37000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5886,568 +5902,573 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>980592000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>983813000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>987484000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>991788000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1000455000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1004264000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1074219000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1078070000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1151874000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1151689000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1062775000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1063326000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1062886000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1062737000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1062376000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1062426000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1062437000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1062220000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1061961000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1060019000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1059437000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1059253000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1058905000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1058200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1056235000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1055164000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1054155000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1053595000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1052718000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>1035421000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1029668000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>758498000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5315655000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5313895000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5312363000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5301136000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5270225000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5252785000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5205388000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5204024000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5289124000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5304064000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5298301000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5294551000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5292792000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>5280402000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5242821000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5233019000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5209029000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5202119000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4632544000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4568856000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4557005000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4550689000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4539565000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4528912000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4236575000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2978252000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2969652000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2961613000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>2537690000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2532180000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>113345000.0</v>
+      </c>
+      <c r="C10">
         <v>102749000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>110998000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>101204000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>102816000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>99726000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>98128000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>92697000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>209908000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>206956000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>253944000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>230706000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>222359000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>285814000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>255722000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>238859000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>203442000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>163514000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>137260000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>96738000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>88338000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>73876000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22130000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11187000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13473000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6287000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4275000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4035000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7808000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7354000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17660000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>32562000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>30125000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>27013000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>99143000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>133201000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>148400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>150998000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>121200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>652680000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>634166000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>694042000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>435588000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>790142000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>983617000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590246000.0</v>
       </c>
       <c r="AV10">
         <v>590246000.0</v>
       </c>
       <c r="AW10">
+        <v>590246000.0</v>
+      </c>
+      <c r="AX10">
         <v>918758000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1179644000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>814663000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>920257000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1094341000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1308733000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>309766000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>673680000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>421073000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>127842000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>207681000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>325437000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4615000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8537000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5863000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2589000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2083000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2571000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>7861000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14642000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>621000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>76000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>636000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>898000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>275888000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>726000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>63135000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>32013000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2199000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>38948000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>45731000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>110998000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>101204000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>102816000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>99726000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>98128000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>92697000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>230706000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>222359000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>285814000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>255722000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>238859000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>203442000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>163514000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>137260000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>96738000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>88338000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6468,298 +6489,302 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>113345000.0</v>
+      </c>
+      <c r="C12">
         <v>102749000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>110998000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>101204000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>102816000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>99726000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>98128000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>92697000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>209908000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>206956000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>253944000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>230706000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>222359000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>285814000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>255722000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>238859000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>203442000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>163514000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>137260000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>96738000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>88338000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>73876000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>22130000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11187000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13473000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6287000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4275000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4035000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7808000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7354000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17660000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32562000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>30125000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>27013000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>99143000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>133201000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>148400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>150998000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>121200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>652680000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>634166000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>694042000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>435588000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>790142000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>983617000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590246000.0</v>
       </c>
       <c r="AV12">
         <v>590246000.0</v>
       </c>
       <c r="AW12">
+        <v>590246000.0</v>
+      </c>
+      <c r="AX12">
         <v>918758000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1179644000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>814663000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>920257000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1094341000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1308733000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>309766000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>673680000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>421073000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>127842000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>207681000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>325437000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4615000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8537000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5863000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2589000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2083000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2571000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7861000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>14642000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>621000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>76000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>636000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>898000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>275888000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>726000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>63135000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>32013000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2199000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>38948000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>45731000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
         <v>37000.0</v>
       </c>
       <c r="C13">
         <v>37000.0</v>
       </c>
       <c r="D13">
         <v>37000.0</v>
       </c>
       <c r="E13">
         <v>37000.0</v>
       </c>
       <c r="F13">
         <v>37000.0</v>
       </c>
       <c r="G13">
         <v>37000.0</v>
       </c>
       <c r="H13">
         <v>37000.0</v>
       </c>
       <c r="I13">
@@ -6780,850 +6805,858 @@
       <c r="N13">
         <v>37000.0</v>
       </c>
       <c r="O13">
         <v>37000.0</v>
       </c>
       <c r="P13">
         <v>37000.0</v>
       </c>
       <c r="Q13">
         <v>37000.0</v>
       </c>
       <c r="R13">
         <v>37000.0</v>
       </c>
       <c r="S13">
         <v>37000.0</v>
       </c>
       <c r="T13">
         <v>37000.0</v>
       </c>
       <c r="U13">
         <v>37000.0</v>
       </c>
       <c r="V13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="W13">
         <v>36000.0</v>
       </c>
       <c r="X13">
         <v>36000.0</v>
       </c>
       <c r="Y13">
         <v>36000.0</v>
       </c>
       <c r="Z13">
         <v>36000.0</v>
       </c>
       <c r="AA13">
         <v>36000.0</v>
       </c>
       <c r="AB13">
         <v>36000.0</v>
       </c>
       <c r="AC13">
         <v>36000.0</v>
       </c>
       <c r="AD13">
         <v>36000.0</v>
       </c>
       <c r="AE13">
         <v>36000.0</v>
       </c>
       <c r="AF13">
         <v>36000.0</v>
       </c>
       <c r="AG13">
+        <v>36000.0</v>
+      </c>
+      <c r="AH13">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="AI13">
         <v>36000.0</v>
       </c>
       <c r="AJ13">
         <v>36000.0</v>
       </c>
       <c r="AK13">
-        <v>34000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AL13">
         <v>34000.0</v>
       </c>
       <c r="AM13">
+        <v>34000.0</v>
+      </c>
+      <c r="AN13">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718000.0</v>
       </c>
       <c r="AO13">
         <v>718000.0</v>
       </c>
       <c r="AP13">
         <v>718000.0</v>
       </c>
       <c r="AQ13">
+        <v>718000.0</v>
+      </c>
+      <c r="AR13">
         <v>630000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>542000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>514000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>483000.0</v>
       </c>
       <c r="AV13">
         <v>483000.0</v>
       </c>
       <c r="AW13">
-        <v>485000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="AX13">
         <v>485000.0</v>
       </c>
       <c r="AY13">
-        <v>483000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="AZ13">
         <v>483000.0</v>
       </c>
       <c r="BA13">
         <v>483000.0</v>
       </c>
       <c r="BB13">
+        <v>483000.0</v>
+      </c>
+      <c r="BC13">
         <v>479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>476000.0</v>
       </c>
       <c r="BD13">
         <v>476000.0</v>
       </c>
       <c r="BE13">
+        <v>476000.0</v>
+      </c>
+      <c r="BF13">
         <v>475000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="BH13">
         <v>399000.0</v>
       </c>
       <c r="BI13">
-        <v>398000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="BJ13">
         <v>398000.0</v>
       </c>
       <c r="BK13">
         <v>398000.0</v>
       </c>
       <c r="BL13">
+        <v>398000.0</v>
+      </c>
+      <c r="BM13">
         <v>395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="BN13">
         <v>204000.0</v>
       </c>
       <c r="BO13">
+        <v>204000.0</v>
+      </c>
+      <c r="BP13">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="BQ13">
         <v>178000.0</v>
       </c>
       <c r="BR13">
-        <v>163000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="BS13">
         <v>163000.0</v>
       </c>
       <c r="BT13">
         <v>163000.0</v>
       </c>
       <c r="BU13">
         <v>163000.0</v>
       </c>
       <c r="BV13">
+        <v>163000.0</v>
+      </c>
+      <c r="BW13">
         <v>144000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>140000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>108000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>109000.0</v>
       </c>
-      <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>92000.0</v>
       </c>
-      <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>73000.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>37082000.0</v>
+      </c>
+      <c r="C14">
         <v>36992000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>36908000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36848000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36677000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37080000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37188000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37180000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37158000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37134000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37147000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37161000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37097000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37110000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37160000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37150000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37185000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36996000.0</v>
       </c>
       <c r="T14">
         <v>36996000.0</v>
       </c>
       <c r="U14">
+        <v>36996000.0</v>
+      </c>
+      <c r="V14">
         <v>37345000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>37439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35783000.0</v>
       </c>
       <c r="X14">
         <v>35783000.0</v>
       </c>
       <c r="Y14">
+        <v>35783000.0</v>
+      </c>
+      <c r="Z14">
         <v>35611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35551000.0</v>
       </c>
       <c r="AA14">
         <v>35551000.0</v>
       </c>
       <c r="AB14">
+        <v>35551000.0</v>
+      </c>
+      <c r="AC14">
         <v>35491000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35322000.0</v>
       </c>
       <c r="AE14">
         <v>35322000.0</v>
       </c>
       <c r="AF14">
+        <v>35322000.0</v>
+      </c>
+      <c r="AG14">
         <v>35330000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>35017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34575000.0</v>
       </c>
       <c r="AI14">
         <v>34575000.0</v>
       </c>
       <c r="AJ14">
+        <v>34575000.0</v>
+      </c>
+      <c r="AK14">
         <v>34290000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>34138000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26801000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18967000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>718373000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>718102000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>689784000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>586801000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>526388000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>495153000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>478165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575911000.0</v>
       </c>
       <c r="AV14">
         <v>575911000.0</v>
       </c>
       <c r="AW14">
+        <v>575911000.0</v>
+      </c>
+      <c r="AX14">
         <v>485318000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>484798000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>483936000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>483582000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>479154000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>477826000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>476179000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>476037000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>560640000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>400597000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>399430000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>497700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>495982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>398251000.0</v>
       </c>
       <c r="BK14">
         <v>398251000.0</v>
       </c>
       <c r="BL14">
+        <v>398251000.0</v>
+      </c>
+      <c r="BM14">
         <v>419137000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>259566000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>207892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178069000.0</v>
       </c>
       <c r="BP14">
         <v>178069000.0</v>
       </c>
       <c r="BQ14">
+        <v>178069000.0</v>
+      </c>
+      <c r="BR14">
         <v>174154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163321000.0</v>
       </c>
       <c r="BS14">
         <v>163321000.0</v>
       </c>
       <c r="BT14">
+        <v>163321000.0</v>
+      </c>
+      <c r="BU14">
         <v>164554000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>155204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141044000.0</v>
       </c>
       <c r="BW14">
         <v>141044000.0</v>
       </c>
       <c r="BX14">
+        <v>141044000.0</v>
+      </c>
+      <c r="BY14">
         <v>109049000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>108602000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>100025000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>73727000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>74664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72540000.0</v>
       </c>
       <c r="CD14">
         <v>72540000.0</v>
       </c>
       <c r="CE14">
-        <v>56559000.0</v>
+        <v>72540000.0</v>
       </c>
       <c r="CF14">
         <v>56559000.0</v>
       </c>
       <c r="CG14">
         <v>56559000.0</v>
       </c>
       <c r="CH14">
         <v>56559000.0</v>
       </c>
+      <c r="CI14">
+        <v>56559000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>37000.0</v>
       </c>
       <c r="O15">
         <v>37000.0</v>
       </c>
       <c r="P15">
         <v>37000.0</v>
       </c>
       <c r="Q15">
         <v>37000.0</v>
       </c>
       <c r="R15">
         <v>37000.0</v>
       </c>
       <c r="S15">
         <v>37000.0</v>
       </c>
       <c r="T15">
         <v>37000.0</v>
       </c>
       <c r="U15">
         <v>37000.0</v>
       </c>
       <c r="V15">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="W15">
         <v>36000.0</v>
       </c>
       <c r="X15">
         <v>36000.0</v>
       </c>
       <c r="Y15">
         <v>36000.0</v>
       </c>
       <c r="Z15">
         <v>36000.0</v>
       </c>
       <c r="AA15">
         <v>36000.0</v>
       </c>
       <c r="AB15">
         <v>36000.0</v>
       </c>
       <c r="AC15">
         <v>36000.0</v>
       </c>
       <c r="AD15">
         <v>36000.0</v>
       </c>
       <c r="AE15">
         <v>36000.0</v>
       </c>
       <c r="AF15">
         <v>36000.0</v>
       </c>
       <c r="AG15">
+        <v>36000.0</v>
+      </c>
+      <c r="AH15">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="AI15">
         <v>36000.0</v>
       </c>
       <c r="AJ15">
         <v>36000.0</v>
       </c>
       <c r="AK15">
-        <v>34000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AL15">
         <v>34000.0</v>
       </c>
       <c r="AM15">
+        <v>34000.0</v>
+      </c>
+      <c r="AN15">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718000.0</v>
       </c>
       <c r="AO15">
         <v>718000.0</v>
       </c>
       <c r="AP15">
         <v>718000.0</v>
       </c>
       <c r="AQ15">
+        <v>718000.0</v>
+      </c>
+      <c r="AR15">
         <v>630000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>542000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>514000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>483000.0</v>
       </c>
       <c r="AV15">
         <v>483000.0</v>
       </c>
       <c r="AW15">
-        <v>485000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="AX15">
         <v>485000.0</v>
       </c>
       <c r="AY15">
-        <v>483000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="AZ15">
         <v>483000.0</v>
       </c>
       <c r="BA15">
         <v>483000.0</v>
       </c>
       <c r="BB15">
+        <v>483000.0</v>
+      </c>
+      <c r="BC15">
         <v>479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>476000.0</v>
       </c>
       <c r="BD15">
         <v>476000.0</v>
       </c>
       <c r="BE15">
+        <v>476000.0</v>
+      </c>
+      <c r="BF15">
         <v>475000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="BH15">
         <v>399000.0</v>
       </c>
       <c r="BI15">
-        <v>398000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="BJ15">
         <v>398000.0</v>
       </c>
       <c r="BK15">
         <v>398000.0</v>
       </c>
       <c r="BL15">
+        <v>398000.0</v>
+      </c>
+      <c r="BM15">
         <v>395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="BN15">
         <v>204000.0</v>
       </c>
       <c r="BO15">
+        <v>204000.0</v>
+      </c>
+      <c r="BP15">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="BQ15">
         <v>178000.0</v>
       </c>
       <c r="BR15">
-        <v>163000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="BS15">
         <v>163000.0</v>
       </c>
       <c r="BT15">
         <v>163000.0</v>
       </c>
       <c r="BU15">
         <v>163000.0</v>
       </c>
       <c r="BV15">
+        <v>163000.0</v>
+      </c>
+      <c r="BW15">
         <v>144000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>140000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>108000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>109000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>92000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>73000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>43058000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46582000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-1415000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>811000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>724000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2031000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>164000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1466000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2017000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3830000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>-4179483000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-4179185000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-1024249000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2295000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>33195000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>5798000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>15546000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>107800000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>69696000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5296000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>64160000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>1820000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7668,216 +7701,218 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>6791000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8642000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5143000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3568000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
+      <c r="AL18"/>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>2176000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>935000.0</v>
       </c>
-      <c r="AO18">
-[...1 lines deleted...]
-      </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
         <v>326000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>26000.0</v>
       </c>
-      <c r="AT18">
-[...1 lines deleted...]
-      </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>56445000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
         <v>5533000.0</v>
       </c>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
       <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>20564000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>24542000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>11717000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>40384000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>59787000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>53760000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>19833000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>292110000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>49695000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>6867000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>162057000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>260192000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>124173000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>51580000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>31419000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>80614000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>61060000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>21640000.0</v>
       </c>
-      <c r="BQ18">
-[...1 lines deleted...]
-      </c>
       <c r="BR18">
         <v>0.0</v>
       </c>
-      <c r="BS18"/>
+      <c r="BS18">
+        <v>0.0</v>
+      </c>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7922,256 +7957,256 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>237720000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
-        <v>235396000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE20">
         <v>235396000.0</v>
       </c>
       <c r="BF20">
         <v>235396000.0</v>
       </c>
       <c r="BG20">
         <v>235396000.0</v>
       </c>
       <c r="BH20">
         <v>235396000.0</v>
       </c>
       <c r="BI20">
         <v>235396000.0</v>
       </c>
       <c r="BJ20">
+        <v>235396000.0</v>
+      </c>
+      <c r="BK20">
         <v>235182000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>234356000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>239716000.0</v>
       </c>
-      <c r="BM20">
-[...1 lines deleted...]
-      </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
-      <c r="BS20"/>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
-      <c r="BX20">
+      <c r="BX20"/>
+      <c r="BY20">
         <v>27076000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>29199000.0</v>
       </c>
-      <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>26198000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
-[...1 lines deleted...]
-      </c>
+      <c r="AL21"/>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
@@ -8180,1124 +8215,1134 @@
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
-        <v>235396000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE21">
         <v>235396000.0</v>
       </c>
       <c r="BF21">
         <v>235396000.0</v>
       </c>
       <c r="BG21">
         <v>235396000.0</v>
       </c>
       <c r="BH21">
         <v>235396000.0</v>
       </c>
       <c r="BI21">
         <v>235396000.0</v>
       </c>
       <c r="BJ21">
+        <v>235396000.0</v>
+      </c>
+      <c r="BK21">
         <v>235182000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>234356000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>239716000.0</v>
       </c>
-      <c r="BM21">
-[...1 lines deleted...]
-      </c>
       <c r="BN21">
         <v>0.0</v>
       </c>
       <c r="BO21">
         <v>0.0</v>
       </c>
       <c r="BP21">
         <v>0.0</v>
       </c>
       <c r="BQ21">
         <v>0.0</v>
       </c>
       <c r="BR21">
         <v>0.0</v>
       </c>
-      <c r="BS21"/>
+      <c r="BS21">
+        <v>0.0</v>
+      </c>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
-      <c r="BX21">
+      <c r="BX21"/>
+      <c r="BY21">
         <v>27076000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>29199000.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>26198000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>3921000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2463000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3483000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4068000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6698000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7130000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4941000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5405000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2890000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3543000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4457000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5480000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9026000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2559000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>41123000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10803000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5149000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4825000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4908000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5109000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9899000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4208000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5437000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6406000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8723000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11254000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>24593000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7737000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>22706000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>36331000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>71830000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>91182000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>114625000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>130513000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>218952000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>60713000.0</v>
       </c>
-      <c r="AV22">
-[...1 lines deleted...]
-      </c>
       <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
         <v>12452000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22569000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52032000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>46163000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>91586000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>65852000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3618000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3343000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4055000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>9491000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6903000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11672000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7571000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4278000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3945000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3592000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4295000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3741000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3707000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3405000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3556000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3682000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3686000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>7318000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6476000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4864000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3993000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4249000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3452000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>2544000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>1606000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>668084000.0</v>
+      </c>
+      <c r="C23">
         <v>652130000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>644021000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>618973000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>602273000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>588259000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>581511000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>565240000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>529571000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>527357000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>574166000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>577101000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>562061000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>628177000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>600497000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>500437000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>448808000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>389710000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>352912000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>313789000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>296447000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>280254000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>260832000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>266121000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>355431000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>572993000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>607689000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>859952000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1046813000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1051544000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1024338000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1032323000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1027255000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1039976000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1119627000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1138783000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1132678000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1097197000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1081392000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1886504000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2240908000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2574059000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2991155000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4103082000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5435048000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6057205000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6978389000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5711907000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6912819000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6878257000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7684795000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7669444000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7753636000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7678311000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9790731000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9844247000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9178535000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6378099000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6219609000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6418713000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>5596674000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5445468000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5231448000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5094165000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3128663000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2971665000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2780317000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2310968000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2364316000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2670585000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3655058000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4890502000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4565810000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3907832000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3630566000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3170456000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2765348000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>2388384000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>458683000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
-[...1 lines deleted...]
-      </c>
+      <c r="S24"/>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24">
-        <v>20000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V24">
         <v>20000000.0</v>
       </c>
       <c r="W24">
         <v>20000000.0</v>
       </c>
-      <c r="X24"/>
+      <c r="X24">
+        <v>20000000.0</v>
+      </c>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>46000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>57500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>62000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>52000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>58000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>37502000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>37601000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>37679000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>37516000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>305308000.0</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>3631506000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3936994000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4395639000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3370578000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3195436000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3195301000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3195165000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3195036000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3194907000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3194784000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>3194660000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3194543000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>4301083000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4300431000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3549432000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2813484000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2813125000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2812775000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2892434000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3171385000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2901793000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2988746000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2749423000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2610410000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2566935000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2126286000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2146615000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2392289000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2358784000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1956044000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1794160000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1263270000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1052299000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1437211000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1040970000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>1040630000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
-        <v>20000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V25">
         <v>20000000.0</v>
       </c>
       <c r="W25">
         <v>20000000.0</v>
       </c>
-      <c r="X25"/>
+      <c r="X25">
+        <v>20000000.0</v>
+      </c>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>46000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>57500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>62000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>52000000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>37679000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>37516000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>305308000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>3631506000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3936994000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4395639000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3370578000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3195436000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>3195165000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3195036000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3194907000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3194784000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3194660000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3194543000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4301083000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4300431000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3549432000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2813484000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2813125000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2812775000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2892434000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3171385000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2901793000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2988746000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2749423000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2610410000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2566935000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2126286000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2146615000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>2010000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7478000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5441000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>70000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>16249000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>23470000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>42347000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>47003000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>15891000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2826000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>18048000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>14126000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>15478000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>43173000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>25219000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>23617000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>36394000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>98237000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1109000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>26415000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>213901000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>1621000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>25792000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>9158000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>7588000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9342,377 +9387,383 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>-113345000.0</v>
+      </c>
+      <c r="C28">
         <v>-101056000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-110998000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-99875000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-102816000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-99726000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-98128000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-92697000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-209908000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-206956000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-251766000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-230706000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-222359000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-285814000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-255722000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-238859000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-203442000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-163514000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-137260000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-96738000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-68338000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-53876000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2130000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>813000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>45527000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>39713000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>53225000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>57965000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>44192000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12646000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-17660000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-32562000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-30125000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-27013000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-61641000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-95600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-110721000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-113482000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>184100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-652677000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3545019000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3287329000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3195918000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3146852000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3412022000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3358757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2605055000.0</v>
       </c>
       <c r="AV28">
         <v>2605055000.0</v>
       </c>
       <c r="AW28">
+        <v>2605055000.0</v>
+      </c>
+      <c r="AX28">
         <v>2276407000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2015392000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2380244000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2274527000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2100319000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1885810000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3991317000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3642561000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3142925000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2700499000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2619628000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2512803000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2899600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3173261000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2922247000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3000550000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2772298000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2634463000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2571077000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2125569000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2173341000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2420588000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2374680000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1971373000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1534146000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1278206000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1004514000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1419491000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1064457000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>1027883000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>-2598000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>542681000.0</v>
+      </c>
+      <c r="C29">
         <v>525970000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>510871000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>492449000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>480167000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>464913000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>460531000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>446757000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>424807000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>419704000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>468111000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>469517000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>454698000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>511865000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>487922000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>382299000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>329127000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>280195000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>245322000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>208117000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>199568000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>183326000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>148066000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>139962000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>233769000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>435966000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9728,583 +9779,590 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>26659000.0</v>
+      </c>
+      <c r="C30">
         <v>30313000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26186000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27442000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23574000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24879000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23878000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28506000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23264000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22316000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22166000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25657000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23908000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26572000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34735000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>31075000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32187000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26711000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21505000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29365000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20681000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18963000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19576000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16292000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16608000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21039000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>28644000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>31706000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>51025000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>51053000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>45503000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>54493000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>58992000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>67992000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>71277000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>69187000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>57168000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>56711000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>59825000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>61446000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>81718000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>72774000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>127387000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>198205000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>237720000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>309037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330543000.0</v>
       </c>
       <c r="AV30">
         <v>330543000.0</v>
       </c>
       <c r="AW30">
+        <v>330543000.0</v>
+      </c>
+      <c r="AX30">
         <v>336735000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>297909000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>353297000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>397158000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>417197000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>396134000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>456735000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>382094000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>303100000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>242257000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>206336000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>174396000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>162976000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>164087000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>146118000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>120224000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>103409000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>96155000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>117822000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>80585000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>73326000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>78605000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>109073000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>112936000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>204676000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>135711000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>114759000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>88684000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>85631000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>95505000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>64556000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>469517000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>454698000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>511865000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>487922000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>382299000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>329127000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>280195000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>245322000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>208117000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>179568000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>163326000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>128066000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>127962000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>174769000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>389966000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>402452000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>651244000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>832141000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>843460000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>847721000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>792535000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>780256000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>813440000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>839940000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>858283000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>864161000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>834909000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>512917000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2675506000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2272929000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1753183000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1697923000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1066727000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-434569000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>895553000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1937819000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1771286000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1639799000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1681209000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1825802000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1813851000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1888202000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1885057000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2368845000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>2422598000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2600101000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1221779000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1390607000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1768811000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1201441000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>994776000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1301831000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1187309000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-129480000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-182521000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-205962000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-191018000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-91823000.0</v>
       </c>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>93896000.0</v>
+      </c>
+      <c r="C32">
         <v>83486000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>79818000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>73768000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>76864000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>69443000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67058000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>66816000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>191005000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>184455000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>228530000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>205135000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>198650000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>257720000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>241623000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>206586000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>166057000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>130402000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>97702000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>62120000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>54313000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>39818000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-18065000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-50388000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-53290000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-39357000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10320,2356 +10378,2381 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>516364000.0</v>
+      </c>
+      <c r="C33">
         <v>509161000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>496163000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>482343000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>466166000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>457266000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>453858000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>439669000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>292409000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>293059000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>296312000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>316796000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>307567000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>304179000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>295595000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>221791000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>208158000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>194000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>191177000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>184063000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>182891000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>181855000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>210020000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>236003000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>284147000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>534337000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>569083000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>818556000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>982825000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>987777000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>951011000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>940710000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>932290000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>927277000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>924530000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>917096000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>892603000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>869799000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>824216000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1148669000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1487043000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1720174000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2317067000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2994085000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4057213000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>5510096000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>5973664000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>671823000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>5623203000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5352312000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6442972000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6266182000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>6111646000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5889153000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>8647846000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>8615060000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>8197750000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>5958659000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>5777769000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>5790719000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5406102000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5246673000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5055858000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>4935981000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2902537000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2681448000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2524353000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2050525000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2042858000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2262763000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3299145000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4648213000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4054110000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3744730000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3404114000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2997059000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2644936000.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33">
         <v>2213578000.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
-      <c r="CE33">
+      <c r="CE33"/>
+      <c r="CF33">
         <v>339850000.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>693000.0</v>
+      </c>
+      <c r="C34">
         <v>827000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>817000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>573000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>708000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>918000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>936000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1953000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2063000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2265000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2178000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2032000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2085000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>50034000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>49296000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>46078000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>45088000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>44207000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>43557000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>38066000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1439000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>38347000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>43889000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>57653000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>56088000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>6899000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>59314000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>51513000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>50763000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>7428000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>39427000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>43064000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>40829000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>41207000.0</v>
       </c>
-      <c r="AI34"/>
       <c r="AJ34"/>
-      <c r="AK34">
+      <c r="AK34"/>
+      <c r="AL34">
         <v>43656000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>43106000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>47285000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>62896000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>62425000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>62279000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>95179000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>58121000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>57084000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>55966000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>69518000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>74362000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>73276000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>359879000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>382538000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>387168000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>385639000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>396952000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>370289000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>363758000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>113913000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>108343000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>121653000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>104542000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>103702000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>113541000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>153910000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>130823000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>127858000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>122683000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>95000000.0</v>
       </c>
-      <c r="BQ34">
+      <c r="BR34">
         <v>102121000.0</v>
       </c>
-      <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>67579000.0</v>
+      </c>
+      <c r="C35">
         <v>66677000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>65110000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>63662000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>62863000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>61796000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>60385000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>59728000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>58607000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>57810000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>56731000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>52414000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>51519000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>50034000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>49296000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>46078000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>45088000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>44207000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>43557000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>38066000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>57636000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>58347000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>63889000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>57653000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>56088000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>105014000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>116814000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>113513000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>102763000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>43264000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>39427000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>49855000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>49471000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>46350000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>80773000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>82985000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>81335000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>80622000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>354769000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4410022000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4440036000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>73426000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3741499000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4009812000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4468145000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3442655000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3269415000.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35">
+      <c r="AW35"/>
+      <c r="AX35">
         <v>3275060000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3268312000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3575350000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3601864000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3593545000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3620566000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4757822000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>4724480000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3933023000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3219507000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2971163000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2941295000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3159033000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3535279000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3139507000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3194236000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2911665000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>2818882000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2750678000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2242926000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2248736000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2495298000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>2458883000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2166718000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1879375000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1740069000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1626897000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1994286000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1595503000.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CA35"/>
+      <c r="CB35">
         <v>1574682000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
-      <c r="CE35">
+      <c r="CE35"/>
+      <c r="CF35">
         <v>50862000.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>1462000.0</v>
+      </c>
+      <c r="C36">
         <v>356565000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>342178000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>74775000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2010000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2046000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2167000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3555000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3212000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3250000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3130000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3172000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>272000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>311000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>190000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>230000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>268000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>294000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>332000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>358000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>594000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>703000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>680000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>564000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>766000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>953000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1140000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1325000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1500000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>820000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1062000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1181000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1274000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1343000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1290000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3337000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>9005000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>7374000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6284000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>12607000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>11791000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>8104000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>72259000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>142750000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>632000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>130748000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>77068000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3816000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>78558000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>82038000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>121589000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>125969000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>156546000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>141963000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>157521000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>149312000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>135105000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>111340000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>126534000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>323617000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>99856000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>71776000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>82811000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>59042000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>90904000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>57019000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>57816000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>44268000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>81508000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>123768000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>84655000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>103988000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>98389000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>69136000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>66704000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>80488000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>73277000.0</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36">
+      <c r="CA36"/>
+      <c r="CB36">
         <v>52662000.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
-      <c r="CE36">
+      <c r="CE36"/>
+      <c r="CF36">
         <v>1969000.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-      <c r="AL37">
-[...1 lines deleted...]
-      </c>
+      <c r="AL37"/>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
-        <v>-21000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO37">
         <v>-21000.0</v>
       </c>
       <c r="AP37">
         <v>-21000.0</v>
       </c>
       <c r="AQ37">
+        <v>-21000.0</v>
+      </c>
+      <c r="AR37">
         <v>510184000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>663451000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>850135000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>1111358000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1271995000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>1266482000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>1273619000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>1308001000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>1349817000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>1371689000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>1388088000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>1390427000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>1493602000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>1547018000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>1586573000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>933876000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>922939000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>981689000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>359840000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>11293000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>11288000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>10394000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BN37">
         <v>10937000.0</v>
       </c>
-      <c r="BN37">
+      <c r="BO37">
         <v>11186000.0</v>
       </c>
-      <c r="BO37">
+      <c r="BP37">
         <v>10052000.0</v>
       </c>
-      <c r="BP37">
+      <c r="BQ37">
         <v>30000.0</v>
       </c>
-      <c r="BQ37">
+      <c r="BR37">
         <v>26000.0</v>
       </c>
-      <c r="BR37">
-[...2 lines deleted...]
-      <c r="BS37"/>
+      <c r="BS37">
+        <v>0.0</v>
+      </c>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>79875000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>74775000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>74811000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>124115000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>74968000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>69563000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>67701000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>64801000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>64840000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>64719000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>230000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>268000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>294000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>332000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>358000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>594000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>703000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>106902000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>564000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>766000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>953000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1140000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1325000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1500000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>820000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1062000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1181000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1274000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1343000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1290000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3337000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9005000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>7374000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6284000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>12607000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11791000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>17153000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>82365000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>158999000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>170812000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>173095000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>212250000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>92959000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>81384000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>100086000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>135297000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>140108000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>167931000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>153547000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>167869000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>421102000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>468738000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>347845000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>388345000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>586905000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>335252000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>334834000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>321993000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>328239000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>118764000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>84839000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>90710000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>86298000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>121956000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>163938000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>123586000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>103988000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>98389000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>69136000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>66704000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>107564000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>102476000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>78860000.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
+      <c r="CI38"/>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>11716000.0</v>
+      </c>
+      <c r="C39">
         <v>9907000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10674000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7984000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9717000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6388000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5647000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4368000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3990000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5026000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1744000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3942000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8227000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11612000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14445000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8712000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5021000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5485000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2970000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3623000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4537000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5560000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9106000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2639000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>41203000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11330000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>538000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>830000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>247000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5360000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10164000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4558000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5848000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>17694000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>24677000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>19299000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9914000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11952000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>135976000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>23709000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>37981000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>87069000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>19931000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6025000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>25985000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7299000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>23223000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>83936000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>21671000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>25823000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>21831000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>39684000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>38866000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>18439000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>15425000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>51756000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>252557000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>41471000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>20920000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>116489000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>15410000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>21893000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>19664000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>31779000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>116339000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>187750000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>126574000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>161811000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>243955000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>325459000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>242518000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>121137000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>24660000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>21801000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>44565000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>48451000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>29130000.0</v>
       </c>
-      <c r="BZ39"/>
-      <c r="CA39">
+      <c r="CA39"/>
+      <c r="CB39">
         <v>37809000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>6940000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
+      <c r="CI39"/>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>43265000.0</v>
+      </c>
+      <c r="C40">
         <v>38841000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>42638000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>38484000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>37426000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>40834000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>40439000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>43616000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33630000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>36418000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>15384000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>41378000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>41748000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>42400000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>42705000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>47023000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>45925000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>47269000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>46404000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>46303000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>35043000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>33378000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>38996000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>40180000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>41817000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>51533000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>59000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>57040000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1355000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>36820000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>67076000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>134976000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>135720000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>105121000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>104661000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>69574000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>74163000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>75727000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>148298000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-960547000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-1026914000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>8795000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>573000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-234563000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-488695000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-388199000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>167618000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3271546000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>403723000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>539591000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>592810000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-712148000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>81751000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>104083000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>269860000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>135547000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>823434000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>766463000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>341224000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>490479000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>639937000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>291662000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>261780000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>58837000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>10033000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>313746000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>78943000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>14596000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>6366000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>5310000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>83685000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1524000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>227382000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>124166000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>864000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>6740000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>170000.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>958000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
-      <c r="CE40">
+      <c r="CE40"/>
+      <c r="CF40">
         <v>2132000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
+      <c r="CI40"/>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>52414000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>48696000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>46078000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>45088000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>44207000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>43129000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>38066000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>37636000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>38347000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>43889000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>57653000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>56088000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>59014000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>59314000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>51513000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>50763000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>43264000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>39427000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>49855000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>49471000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>46350000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>43271000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>45384000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>43656000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>43106000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>49461000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>4410022000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>4440036000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>73426000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>109993000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>72818000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>72506000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>72077000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>69518000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>74114000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>79895000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>73276000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>380443000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>407080000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>398885000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>426023000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>456739000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>424049000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>383591000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>406023000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>158038000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>128520000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>266599000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>363894000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>237714000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>205490000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>162242000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>208472000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>183743000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>116640000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>102121000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>103009000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>100099000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>76391000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>78593000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>77565000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>74533000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>73727000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>77057000.0</v>
       </c>
-      <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>69487000.0</v>
       </c>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>967039000.0</v>
+      </c>
+      <c r="C42">
         <v>977021000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>980592000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>983813000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>987484000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>991788000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1000455000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1004264000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1007798000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1011489000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1071020999.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1074219000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1078070000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1151874000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1151689000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1062775000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1151846000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1151406000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1062737000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1062376000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1062426000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1062437000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1062220000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1150481000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1148539000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1147957000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2311596000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2035326000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1829855000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1056235000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1055164000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1054155000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1053595000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1052718000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1038324000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1037932000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1538301000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1502392000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>758481000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>5310437000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>5308677000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5307072000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>16567892000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>15681877000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>14586752000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>13055264000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>11857444000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>11747625000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>11633858000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>11334959000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>11205468000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>11060611000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>10907396000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>10734870000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>10685307000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>15821018000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>14967565000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>14732696000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>14540855000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>14348324000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>14172884000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>14014317000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>8617959000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-129684000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>7446374000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2936534000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2517263000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>2512326000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>2398702000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>2151654000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>2142576000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>2136224000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1745836000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1667535000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>870715000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>868018000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>557033000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>226585000.0</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12714,2026 +12797,2042 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
-[...1 lines deleted...]
-      </c>
+      <c r="AL44"/>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
-        <v>6000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO44">
         <v>6000.0</v>
       </c>
       <c r="AP44">
         <v>6000.0</v>
       </c>
       <c r="AQ44">
         <v>6000.0</v>
       </c>
       <c r="AR44">
         <v>6000.0</v>
       </c>
       <c r="AS44">
         <v>6000.0</v>
       </c>
       <c r="AT44">
         <v>6000.0</v>
       </c>
       <c r="AU44">
         <v>6000.0</v>
       </c>
       <c r="AV44">
-        <v>8000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AW44">
         <v>8000.0</v>
       </c>
       <c r="AX44">
         <v>8000.0</v>
       </c>
       <c r="AY44">
         <v>8000.0</v>
       </c>
       <c r="AZ44">
         <v>8000.0</v>
       </c>
       <c r="BA44">
         <v>8000.0</v>
       </c>
       <c r="BB44">
         <v>8000.0</v>
       </c>
       <c r="BC44">
         <v>8000.0</v>
       </c>
       <c r="BD44">
         <v>8000.0</v>
       </c>
       <c r="BE44">
         <v>8000.0</v>
       </c>
       <c r="BF44">
         <v>8000.0</v>
       </c>
       <c r="BG44">
         <v>8000.0</v>
       </c>
       <c r="BH44">
         <v>8000.0</v>
       </c>
       <c r="BI44">
         <v>8000.0</v>
       </c>
       <c r="BJ44">
         <v>8000.0</v>
       </c>
       <c r="BK44">
         <v>8000.0</v>
       </c>
       <c r="BL44">
-        <v>5000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BM44">
         <v>5000.0</v>
       </c>
       <c r="BN44">
         <v>5000.0</v>
       </c>
       <c r="BO44">
         <v>5000.0</v>
       </c>
       <c r="BP44">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BQ44">
         <v>3000.0</v>
       </c>
       <c r="BR44">
         <v>3000.0</v>
       </c>
-      <c r="BS44"/>
+      <c r="BS44">
+        <v>3000.0</v>
+      </c>
       <c r="BT44"/>
       <c r="BU44"/>
-      <c r="BV44">
+      <c r="BV44"/>
+      <c r="BW44">
         <v>380893000.0</v>
       </c>
-      <c r="BW44">
+      <c r="BX44">
         <v>450715000.0</v>
       </c>
-      <c r="BX44">
+      <c r="BY44">
         <v>450356000.0</v>
       </c>
-      <c r="BY44">
+      <c r="BZ44">
         <v>449998000.0</v>
       </c>
-      <c r="BZ44"/>
-      <c r="CA44">
+      <c r="CA44"/>
+      <c r="CB44">
         <v>439643000.0</v>
       </c>
-      <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>1956989000.0</v>
+      </c>
+      <c r="C45">
         <v>1939241000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1916617000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1897153000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1871384000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1854311000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1841852000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1823497000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1683504000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1679380000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1678598000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1637876000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1628335000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1622079000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1647940000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1599200000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>182297000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>181152000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>209340000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>235439000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>283381000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>533384000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>567943000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>817231000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>981325000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>986957000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>949949000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>939529000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>931016000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>925934000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>923240000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>913759000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>883598000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>862425000.0</v>
       </c>
-      <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>1136062000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1475252000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1703021000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2234702000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2835086000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3886401000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>5337001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5880705000.0</v>
       </c>
       <c r="AV45">
         <v>5880705000.0</v>
       </c>
       <c r="AW45">
+        <v>5880705000.0</v>
+      </c>
+      <c r="AX45">
         <v>5541819000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>5252226000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6307675000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6126074000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>5943715000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>5735606000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>8479977000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>8193958000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>7729012000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>5610814000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>5389424000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>5203814000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>5070850000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>4911839000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>4733865000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4607742000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2783773000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2596609000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2433643000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1964227000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>464463000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2098825000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3175559000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>4544225000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3955721000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3675594000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3337410000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2889495000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2542460000.0</v>
       </c>
-      <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CA45"/>
+      <c r="CB45">
         <v>2134718000.0</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>337881000.0</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>436566000.0</v>
+      </c>
+      <c r="C46">
         <v>74260000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>75649000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>407568000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>391355000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>382419000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>378890000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>370106000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>238628000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>239240000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>242613000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>249095000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>242766000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>239339000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>230876000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>221561000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>207890000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>193706000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>190845000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>183705000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>182297000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>181152000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>209340000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>235439000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>283381000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>533384000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>567943000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>817231000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>981325000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>986957000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>949949000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>939529000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>931016000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>925934000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>923240000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>913759000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>883598000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>862425000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>817932000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1136062000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1475252000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1703021000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2234702000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2835086000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3886401000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>5337001000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>5880705000.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46">
+      <c r="AW46"/>
+      <c r="AX46">
         <v>5541819000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5252226000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>6307675000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6126074000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5943715000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5735606000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>8479977000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>8193958000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>7729012000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>5610814000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>5389424000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>5203814000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>5070850000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4911839000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4733865000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4607742000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2783773000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2596609000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2433643000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1964227000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1920902000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2098825000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3175559000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>4544225000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3955721000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3675594000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3337410000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2889495000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2542460000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>2134718000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
-      <c r="CE46">
+      <c r="CE46"/>
+      <c r="CF46">
         <v>337881000.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>416288000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>407568000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>391355000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>333151000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>378890000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>370106000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>249095000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>242766000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>239339000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>92244000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>221561000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>207890000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>193706000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>97791000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>183705000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>182297000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>101057000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>103118000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>104825000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>106665000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>533384000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>379340000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>191280000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>197706000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>986957000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>200838000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>211198000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>213903000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>216865000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>923240000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>913759000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>242291000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>245818000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>255824000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>357528000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>420555000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>426537000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>491760000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>507247000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>556848000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>579249000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>576463000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>578864000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>564521000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>559342000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>566222000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>576390000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>567910000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>595511000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>582375000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>638160000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>595250000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>576668000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>522269000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>531875000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>519364000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>506629000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>509724000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>516220000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>499915000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>482183000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>461861000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>462487000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1920902000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2098825000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3175559000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>4544225000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3955721000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3675594000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3337410000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2889495000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2542460000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>2134718000.0</v>
       </c>
-      <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>-424395000.0</v>
+      </c>
+      <c r="C48">
         <v>-451088000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-469758000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-491401000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-507354000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-526912000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-539961000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-557544000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-583028000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-591822000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-602947000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-604739000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-623409000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-640046000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-663804000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-769031000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-822756000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-871248000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-905972000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-942816000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-971415000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-987667000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1022710000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1022555000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-973806000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-758027000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-745357000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-496215000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-314613000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-301329000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-295995000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-350173000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-361888000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-327814000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-286920000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-268160000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-259675000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-283174000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-333982000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-7985411000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-7581074000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-7059723000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-6992697000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-6328118000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-5678592000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-4303036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3511498000.0</v>
       </c>
       <c r="AV48">
         <v>-3511498000.0</v>
       </c>
       <c r="AW48">
+        <v>-3511498000.0</v>
+      </c>
+      <c r="AX48">
         <v>-3640679000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-3602358000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-3460462000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-3465661000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-3378587000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-3344269000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-2851048000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-2544473000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-2360172000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-3169153000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-2937094000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-2548497000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-3109725000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-3305860000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-2989576000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-2781553000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-3079210000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-3124094000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-3142699000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-2708459000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-2604327000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-2513153000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-1358296000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>236362000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>6016000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>33009000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>99216000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>94300000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>82694000.0</v>
       </c>
-      <c r="BZ48"/>
-      <c r="CA48">
+      <c r="CA48"/>
+      <c r="CB48">
         <v>92693000.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
-      <c r="CE48">
+      <c r="CE48"/>
+      <c r="CF48">
         <v>77229000.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-623409000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-640046000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-663804000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-769031000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-822756000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-871248000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-905972000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-942816000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-971415000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-987667000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1022710000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1022555000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-973806000.0</v>
       </c>
-      <c r="Z49"/>
-      <c r="AA49">
+      <c r="AA49"/>
+      <c r="AB49">
         <v>-745357000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-496215000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-314613000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-301329000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-295995000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-350173000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-361888000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-327814000.0</v>
       </c>
-      <c r="AI49"/>
       <c r="AJ49"/>
-      <c r="AK49">
+      <c r="AK49"/>
+      <c r="AL49">
         <v>-259675000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-283174000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-333982000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-7985411000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-7581074000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-7059723000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-6992697000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-6328118000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-5678592000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-4303036000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-3257202000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-3511498000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-3657455000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-3610679000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-3460462000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-3465661000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-3378587000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-3344269000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-2851048000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-2544473000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-2360172000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-3169153000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-2937094000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-2548497000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-3109725000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-3305860000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-2989576000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-2781553000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>-3079210000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>-3124094000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>-3142699000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>-2708459000.0</v>
       </c>
-      <c r="BQ49">
+      <c r="BR49">
         <v>-2604327000.0</v>
       </c>
-      <c r="BR49">
-[...2 lines deleted...]
-      <c r="BS49"/>
+      <c r="BS49">
+        <v>0.0</v>
+      </c>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>12000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>59000000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>1367000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1415000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1355000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>20000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>19952000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>37502000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>37601000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>37679000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1545000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>305308000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>2982000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>356000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>3981726000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>3562378000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>3195436000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>693000.0</v>
+      </c>
+      <c r="C51">
         <v>1693000.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>1329000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>708000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1774000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1725000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>608000.0</v>
       </c>
-      <c r="I51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J51"/>
       <c r="K51">
         <v>2178000.0</v>
       </c>
       <c r="L51">
+        <v>2178000.0</v>
+      </c>
+      <c r="M51">
         <v>2032000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2085000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1474000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1661000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1757000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1606000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1653000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
-[...1 lines deleted...]
-      </c>
+      <c r="U51"/>
       <c r="V51">
         <v>20000000.0</v>
       </c>
       <c r="W51">
         <v>20000000.0</v>
       </c>
       <c r="X51">
+        <v>20000000.0</v>
+      </c>
+      <c r="Y51">
         <v>12000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>59000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>46000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>58867000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>63415000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>96476000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>20000000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>37502000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>37601000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>37679000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>39061000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>332846000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4179185000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3981371000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3834330000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3937363000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>4395741000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3370697000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3548976000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3195301000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3251893000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3209211000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3229174000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3231255000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3196458000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3866915000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4725064000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4318934000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>3563998000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2828341000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2827309000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2838240000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2904215000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3181798000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2928110000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>3003139000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2774381000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2637034000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2578938000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2140211000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2173962000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2420664000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2375316000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1972271000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1810034000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1278932000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1067649000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1451504000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1066656000.0</v>
       </c>
-      <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>1066831000.0</v>
       </c>
-      <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
-      <c r="CE51">
+      <c r="CE51"/>
+      <c r="CF51">
         <v>43133000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>866000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
         <v>756000.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>856000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>824000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>608000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
         <v>21000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4129000.0</v>
       </c>
-      <c r="U52">
-[...2 lines deleted...]
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>12000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>59000000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>1367000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1415000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>44476000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>32798000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5350000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>97900000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>97257000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>84744000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>81936000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>37601000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>37679000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1545000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27538000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>4179483000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4179185000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3981371000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>202824000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>369000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>102000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>119000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>353540000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>56728000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>14175000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>34267000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>36471000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1798000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>672372000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>423981000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>18503000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>6962000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1070000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1051000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1035000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1019000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1004000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>7293000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>8617000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>9610000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>10367000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>12003000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>13925000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>15380000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>16408000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>16532000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>16227000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>15874000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>15662000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>15350000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>14293000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>25686000.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>26201000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>12997000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>1912000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2165000.0</v>
       </c>
       <c r="AI53">
         <v>2165000.0</v>
       </c>
       <c r="AJ53">
+        <v>2165000.0</v>
+      </c>
+      <c r="AK53">
         <v>2312000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2840000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>2841000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>52840000.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
@@ -14760,130 +14859,131 @@
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
+        <v>0.0</v>
+      </c>
+      <c r="BM53">
         <v>11437000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>63737000.0</v>
       </c>
-      <c r="BN53">
-[...1 lines deleted...]
-      </c>
       <c r="BO53">
         <v>0.0</v>
       </c>
       <c r="BP53">
         <v>0.0</v>
       </c>
       <c r="BQ53">
+        <v>0.0</v>
+      </c>
+      <c r="BR53">
         <v>7588000.0</v>
       </c>
-      <c r="BR53">
-[...2 lines deleted...]
-      <c r="BS53"/>
+      <c r="BS53">
+        <v>0.0</v>
+      </c>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-      <c r="AL54">
-[...1 lines deleted...]
-      </c>
+      <c r="AL54"/>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
@@ -14898,1794 +14998,1815 @@
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
         <v>2391059000.0</v>
       </c>
-      <c r="BG54">
+      <c r="BH54">
         <v>2548950000.0</v>
       </c>
-      <c r="BH54">
+      <c r="BI54">
         <v>2985904000.0</v>
       </c>
-      <c r="BI54">
+      <c r="BJ54">
         <v>1796685000.0</v>
       </c>
-      <c r="BJ54">
+      <c r="BK54">
         <v>1241259000.0</v>
       </c>
-      <c r="BK54">
+      <c r="BL54">
         <v>1547483000.0</v>
       </c>
-      <c r="BL54">
+      <c r="BM54">
         <v>1437424000.0</v>
       </c>
-      <c r="BM54">
+      <c r="BN54">
         <v>-118538000.0</v>
       </c>
-      <c r="BN54">
+      <c r="BO54">
         <v>-171330000.0</v>
       </c>
-      <c r="BO54">
+      <c r="BP54">
         <v>-195905000.0</v>
       </c>
-      <c r="BP54">
+      <c r="BQ54">
         <v>-190985000.0</v>
       </c>
-      <c r="BQ54">
-[...1 lines deleted...]
-      </c>
       <c r="BR54">
         <v>0.0</v>
       </c>
-      <c r="BS54"/>
+      <c r="BS54">
+        <v>0.0</v>
+      </c>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>668084000.0</v>
+      </c>
+      <c r="C55">
         <v>652130000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>644021000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>618973000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>602273000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>588259000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>581511000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>565240000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>529571000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>527357000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>574166000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>577101000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>562061000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>628177000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>600497000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>500437000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>448808000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>389710000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>352912000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>313789000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>296447000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>280254000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>260832000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>266121000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>355431000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>572993000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>607689000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>859952000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1046813000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1051544000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1024338000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1032323000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1027255000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1039976000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1119627000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1138783000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1132678000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1097197000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1081392000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1886504000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2240908000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2574059000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2991155000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4103082000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5435048000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6057205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6978389000.0</v>
       </c>
       <c r="AV55">
         <v>6978389000.0</v>
       </c>
       <c r="AW55">
+        <v>6978389000.0</v>
+      </c>
+      <c r="AX55">
         <v>6912819000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6878257000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>7684795000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>7669444000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>7753636000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>7678311000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>9790731000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>9844247000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>9178535000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>6378099000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6219609000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>6418713000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>5596674000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>5445468000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>5231448000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>5094165000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3128663000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2971665000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2780317000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2310968000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2364316000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2670585000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>3655058000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4890502000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4565810000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>3907832000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>3630566000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3170456000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2765348000.0</v>
       </c>
-      <c r="BZ55"/>
-      <c r="CA55">
+      <c r="CA55"/>
+      <c r="CB55">
         <v>2388384000.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
       <c r="CD55"/>
-      <c r="CE55">
+      <c r="CE55"/>
+      <c r="CF55">
         <v>458683000.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
+      <c r="CI55"/>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>151720000.0</v>
+      </c>
+      <c r="C56">
         <v>142969000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>147858000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>136630000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>136107000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>130993000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>127653000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>125571000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>237162000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>234298000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>277854000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>260305000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>254494000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>323998000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>304902000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>278646000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>240650000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>195710000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>161735000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>129726000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>113556000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>98399000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>50812000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>30118000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>71284000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>38656000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>38606000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>41396000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>63988000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>63767000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>73327000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>91613000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>94965000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>112699000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>195097000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>221687000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>240075000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>227398000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>257176000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>737835000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>753865000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>853885000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>674088000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1108997000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1377835000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>547109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004725000.0</v>
       </c>
       <c r="AV56">
         <v>1004725000.0</v>
       </c>
       <c r="AW56">
+        <v>1004725000.0</v>
+      </c>
+      <c r="AX56">
         <v>1289616000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1525945000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1241823000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1403262000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1641990000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1789158000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1142885000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1229187000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>980785000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>419440000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>441840000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>627994000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>190572000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>198795000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>175590000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>158184000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>226126000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>290217000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>255964000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>260443000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>321458000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>407822000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>355913000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>242289000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>511700000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>163102000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>226452000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>173397000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>120412000.0</v>
       </c>
-      <c r="BZ56"/>
-      <c r="CA56">
+      <c r="CA56"/>
+      <c r="CB56">
         <v>174806000.0</v>
       </c>
-      <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
-      <c r="CE56">
+      <c r="CE56"/>
+      <c r="CF56">
         <v>118833000.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>57824000.0</v>
+      </c>
+      <c r="C57">
         <v>59483000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>68040000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>62862000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>59243000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>61550000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>60595000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>58755000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>46157000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>49843000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>49324000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>55170000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>55844000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>66278000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>63279000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>72060000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>74593000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>65308000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>64033000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>67606000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>59243000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>58581000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>68877000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>80506000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>124574000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>78013000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>88423000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>95195000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>111909000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>164820000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>137190000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>189933000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>197528000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>180186000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>198914000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>197515000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>187182000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>181666000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>213706000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>152003000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>73816000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4253831000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>437389000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>496540000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>551331000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>607633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671198000.0</v>
       </c>
       <c r="AV57">
         <v>671198000.0</v>
       </c>
       <c r="AW57">
+        <v>671198000.0</v>
+      </c>
+      <c r="AX57">
         <v>707557000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>612406000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>933818000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>882032000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>883793000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>782253000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1170454000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>914747000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>823434000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>767533000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>699496000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>491514000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>640956000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>668930000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>544458000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>462505000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>335536000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>324113000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>225544000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>259027000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>207374000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>289550000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>402624000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>344655000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>542568000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>383899000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>232106000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>205442000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>213252000.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57">
+      <c r="CA57"/>
+      <c r="CB57">
         <v>158792000.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
-      <c r="CE57">
+      <c r="CE57"/>
+      <c r="CF57">
         <v>110642000.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
+      <c r="CI57"/>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>125403000.0</v>
+      </c>
+      <c r="C58">
         <v>126160000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>133150000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>126524000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>122106000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>123346000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>120980000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>118483000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>104764000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>107653000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>106055000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>107584000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>107363000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>116312000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>112575000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>118138000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>119681000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>109515000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>107590000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>105672000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>116879000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>116928000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>132766000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>138159000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>180662000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>183027000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>205237000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>208708000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>214672000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>208084000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>176617000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>239788000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>246999000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>226536000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>279687000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>280500000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>268517000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>262288000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1081392000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4562025000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4513852000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4327257000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4178888000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4506352000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5019476000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4050288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3940613000.0</v>
       </c>
       <c r="AV58">
         <v>3940613000.0</v>
       </c>
       <c r="AW58">
+        <v>3940613000.0</v>
+      </c>
+      <c r="AX58">
         <v>3982617000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3880718000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4509168000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4483896000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4477338000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4402819000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>5928276000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>5639227000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4756457000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3987040000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3670659000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3432809000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3799989000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4204209000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3683965000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3656741000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3247201000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3142995000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2976222000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2501953000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2456110000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2784848000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2861507000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2511373000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2421943000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2123968000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1859003000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2199728000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1808755000.0</v>
       </c>
-      <c r="BZ58"/>
-      <c r="CA58">
+      <c r="CA58"/>
+      <c r="CB58">
         <v>1733474000.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
       <c r="CD58"/>
-      <c r="CE58">
+      <c r="CE58"/>
+      <c r="CF58">
         <v>161504000.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
+      <c r="CI58"/>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
+      <c r="AL59"/>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>827424000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>-2675521000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>-2272944000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
         <v>2391059000.0</v>
       </c>
-      <c r="BG59">
+      <c r="BH59">
         <v>2548950000.0</v>
       </c>
-      <c r="BH59">
+      <c r="BI59">
         <v>2985904000.0</v>
       </c>
-      <c r="BI59">
+      <c r="BJ59">
         <v>1796685000.0</v>
       </c>
-      <c r="BJ59">
+      <c r="BK59">
         <v>1241259000.0</v>
       </c>
-      <c r="BK59">
+      <c r="BL59">
         <v>1547483000.0</v>
       </c>
-      <c r="BL59">
+      <c r="BM59">
         <v>1437424000.0</v>
       </c>
-      <c r="BM59">
+      <c r="BN59">
         <v>-118538000.0</v>
       </c>
-      <c r="BN59">
+      <c r="BO59">
         <v>-171330000.0</v>
       </c>
-      <c r="BO59">
+      <c r="BP59">
         <v>-195905000.0</v>
       </c>
-      <c r="BP59">
+      <c r="BQ59">
         <v>-190985000.0</v>
       </c>
-      <c r="BQ59">
-[...1 lines deleted...]
-      </c>
       <c r="BR59">
         <v>0.0</v>
       </c>
-      <c r="BS59"/>
+      <c r="BS59">
+        <v>0.0</v>
+      </c>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>542681000.0</v>
+      </c>
+      <c r="C60">
         <v>525970000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>510871000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>492449000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>480167000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>464913000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>460531000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>446757000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>424807000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>419704000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>468111000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>469517000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>454698000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>511865000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>487922000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>382299000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>329127000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>280195000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>245322000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>208117000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>179568000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>163326000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>128066000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>127962000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>174769000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>389966000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>402452000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>651244000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>832141000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>843460000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>847721000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>792535000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>780256000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>813440000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>839940000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>858283000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>864161000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>834909000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>512900000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-2675500000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-2272923000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-1753177000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-1697917000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-1066721000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-434563000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>895559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1771294000.0</v>
       </c>
       <c r="AV60">
         <v>1771294000.0</v>
       </c>
       <c r="AW60">
+        <v>1771294000.0</v>
+      </c>
+      <c r="AX60">
         <v>1656583000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1689538000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1825810000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1813859000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1888210000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1885065000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2368853000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2658002000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2835505000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1457183000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1626011000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2004215000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1436845000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1229966000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1536195000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1427030000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-129475000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-182516000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-205957000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-191015000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-91820000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-114285000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>793521000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2379101000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2142403000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1778989000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1766891000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>965123000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>950821000.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60">
+      <c r="CA60"/>
+      <c r="CB60">
         <v>649818000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
       <c r="CD60"/>
-      <c r="CE60">
+      <c r="CE60"/>
+      <c r="CF60">
         <v>289002000.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
+      <c r="CI60"/>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
-[...1 lines deleted...]
-      </c>
+      <c r="AL61"/>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
-        <v>-5218000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO61">
         <v>-5218000.0</v>
       </c>
       <c r="AP61">
+        <v>-5218000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-5291000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-5742000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-6876000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-6776000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-7278000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-6980000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-6823000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-7295000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-6898000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-8770000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-8763000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-9096000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-8974000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-8602000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-7038000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-6925000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-6617000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-6158000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-4700000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-4525000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-4145000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-3547000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-28392000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-28726000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-28283000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-25079000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-20427000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-19854000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-19845000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-19332000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-19315000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-18043000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-17389000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-18578000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-18496000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-18490000.0</v>
       </c>
-      <c r="BZ61"/>
-      <c r="CA61">
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-17835000.0</v>
       </c>
-      <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
-      <c r="P62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>88518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88520000.0</v>
       </c>
       <c r="R62">
         <v>88520000.0</v>
       </c>
       <c r="S62">
         <v>88520000.0</v>
       </c>
       <c r="T62">
         <v>88520000.0</v>
       </c>
       <c r="U62">
         <v>88520000.0</v>
       </c>
       <c r="V62">
         <v>88520000.0</v>
       </c>
       <c r="W62">
         <v>88520000.0</v>
       </c>
       <c r="X62">
         <v>88520000.0</v>
       </c>
       <c r="Y62">
         <v>88520000.0</v>
       </c>
-      <c r="Z62"/>
-      <c r="AA62">
+      <c r="Z62">
         <v>88520000.0</v>
       </c>
+      <c r="AA62"/>
       <c r="AB62">
-        <v>88518000.0</v>
+        <v>88520000.0</v>
       </c>
       <c r="AC62">
         <v>88518000.0</v>
       </c>
       <c r="AD62">
         <v>88518000.0</v>
       </c>
       <c r="AE62">
+        <v>88518000.0</v>
+      </c>
+      <c r="AF62">
         <v>88516000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>88517000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>88514000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>88500000.0</v>
       </c>
-      <c r="AI62"/>
       <c r="AJ62"/>
-      <c r="AK62">
-[...1 lines deleted...]
-      </c>
+      <c r="AK62"/>
       <c r="AL62">
         <v>88381000.0</v>
       </c>
       <c r="AM62">
         <v>88381000.0</v>
       </c>
-      <c r="AN62"/>
+      <c r="AN62">
+        <v>88381000.0</v>
+      </c>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16774,51 +16895,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>88909000.0</v>
       </c>
       <c r="C2">
         <v>79271000.0</v>
       </c>
       <c r="D2">
         <v>74907000.0</v>
       </c>
       <c r="E2">
         <v>75050000.0</v>
       </c>
       <c r="F2">
         <v>61362000.0</v>
       </c>
       <c r="G2">
         <v>111150000.0</v>
       </c>
       <c r="H2">
         <v>268890000.0</v>
       </c>
       <c r="I2">
         <v>251436000.0</v>
       </c>
@@ -16844,51 +16965,51 @@
         <v>500607000.0</v>
       </c>
       <c r="Q2">
         <v>379550000.0</v>
       </c>
       <c r="R2">
         <v>251979000.0</v>
       </c>
       <c r="S2">
         <v>215784000.0</v>
       </c>
       <c r="T2">
         <v>244656000.0</v>
       </c>
       <c r="U2">
         <v>138239000.0</v>
       </c>
       <c r="V2">
         <v>71475000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>42872000.0</v>
       </c>
       <c r="C3">
         <v>32479000.0</v>
       </c>
       <c r="D3">
         <v>22176000.0</v>
       </c>
       <c r="E3">
         <v>17884000.0</v>
       </c>
       <c r="F3">
         <v>15445000.0</v>
       </c>
       <c r="G3">
         <v>58085000.0</v>
       </c>
       <c r="H3">
         <v>158558000.0</v>
       </c>
       <c r="I3">
         <v>139263000.0</v>
       </c>
@@ -16916,79 +17037,79 @@
       <c r="Q3">
         <v>326111000.0</v>
       </c>
       <c r="R3">
         <v>235359000.0</v>
       </c>
       <c r="S3">
         <v>361365000.0</v>
       </c>
       <c r="T3">
         <v>243107000.0</v>
       </c>
       <c r="U3">
         <v>55626000.0</v>
       </c>
       <c r="V3">
         <v>24206000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
         <v>132039000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
         <v>65130000.0</v>
       </c>
       <c r="C5">
         <v>40885000.0</v>
       </c>
       <c r="D5">
         <v>74921000.0</v>
       </c>
       <c r="E5">
         <v>169858000.0</v>
       </c>
       <c r="F5">
         <v>98227000.0</v>
       </c>
       <c r="G5">
         <v>-276248000.0</v>
       </c>
       <c r="H5">
         <v>-446331000.0</v>
       </c>
       <c r="I5">
         <v>-5998000.0</v>
       </c>
@@ -17018,51 +17139,51 @@
       </c>
       <c r="R5">
         <v>-1610624000.0</v>
       </c>
       <c r="S5">
         <v>-1339126000.0</v>
       </c>
       <c r="T5">
         <v>186859000.0</v>
       </c>
       <c r="U5">
         <v>23667000.0</v>
       </c>
       <c r="V5">
         <v>38732000.0</v>
       </c>
       <c r="W5">
         <v>175995000.0</v>
       </c>
       <c r="X5">
         <v>23298000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>108002000.0</v>
       </c>
       <c r="C6">
         <v>73364000.0</v>
       </c>
       <c r="D6">
         <v>97097000.0</v>
       </c>
       <c r="E6">
         <v>187742000.0</v>
       </c>
       <c r="F6">
         <v>113672000.0</v>
       </c>
       <c r="G6">
         <v>-218163000.0</v>
       </c>
       <c r="H6">
         <v>-287773000.0</v>
       </c>
       <c r="I6">
         <v>133265000.0</v>
       </c>
@@ -17092,109 +17213,109 @@
       </c>
       <c r="R6">
         <v>-1375265000.0</v>
       </c>
       <c r="S6">
         <v>-977761000.0</v>
       </c>
       <c r="T6">
         <v>429966000.0</v>
       </c>
       <c r="U6">
         <v>79293000.0</v>
       </c>
       <c r="V6">
         <v>62938000.0</v>
       </c>
       <c r="W6">
         <v>175995000.0</v>
       </c>
       <c r="X6">
         <v>155337000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-243800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>67448000.0</v>
       </c>
       <c r="C9">
         <v>46019000.0</v>
       </c>
       <c r="D9">
         <v>73734000.0</v>
       </c>
       <c r="E9">
         <v>179208000.0</v>
       </c>
       <c r="F9">
         <v>107520000.0</v>
       </c>
       <c r="G9">
         <v>3826000.0</v>
       </c>
       <c r="H9">
         <v>-2045000.0</v>
       </c>
       <c r="I9">
         <v>97959000.0</v>
       </c>
@@ -17224,51 +17345,51 @@
       </c>
       <c r="R9">
         <v>339065000.0</v>
       </c>
       <c r="S9">
         <v>966030000.0</v>
       </c>
       <c r="T9">
         <v>432796000.0</v>
       </c>
       <c r="U9">
         <v>250003000.0</v>
       </c>
       <c r="V9">
         <v>216218000.0</v>
       </c>
       <c r="W9">
         <v>175995000.0</v>
       </c>
       <c r="X9">
         <v>155337000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>64668000.0</v>
       </c>
       <c r="C10">
         <v>40754000.0</v>
       </c>
       <c r="D10">
         <v>74817000.0</v>
       </c>
       <c r="E10">
         <v>177639000.0</v>
       </c>
       <c r="F10">
         <v>116738000.0</v>
       </c>
       <c r="G10">
         <v>-277999000.0</v>
       </c>
       <c r="H10">
         <v>-449305000.0</v>
       </c>
       <c r="I10">
         <v>-9146000.0</v>
       </c>
@@ -17296,51 +17417,51 @@
       <c r="Q10">
         <v>-251670000.0</v>
       </c>
       <c r="R10">
         <v>-1782048000.0</v>
       </c>
       <c r="S10">
         <v>-1479608000.0</v>
       </c>
       <c r="T10">
         <v>79745000.0</v>
       </c>
       <c r="U10">
         <v>21857000.0</v>
       </c>
       <c r="V10">
         <v>27861000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>22193000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
         <v>-5535000.0</v>
       </c>
       <c r="C11">
         <v>-22232000.0</v>
       </c>
       <c r="D11">
         <v>13960000.0</v>
       </c>
       <c r="E11">
         <v>-64529000.0</v>
       </c>
       <c r="F11">
         <v>3231000.0</v>
       </c>
       <c r="G11">
         <v>-646000.0</v>
       </c>
       <c r="H11">
         <v>3410000.0</v>
       </c>
       <c r="I11">
         <v>-71000.0</v>
       </c>
@@ -17370,51 +17491,51 @@
       </c>
       <c r="R11">
         <v>-8716000.0</v>
       </c>
       <c r="S11">
         <v>-38328000.0</v>
       </c>
       <c r="T11">
         <v>29524000.0</v>
       </c>
       <c r="U11">
         <v>6236000.0</v>
       </c>
       <c r="V11">
         <v>9968000.0</v>
       </c>
       <c r="W11">
         <v>-25392000.0</v>
       </c>
       <c r="X11">
         <v>7585000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
         <v>462000.0</v>
       </c>
       <c r="C12">
         <v>131000.0</v>
       </c>
       <c r="D12">
         <v>104000.0</v>
       </c>
       <c r="E12">
         <v>216000.0</v>
       </c>
       <c r="F12">
         <v>233000.0</v>
       </c>
       <c r="G12">
         <v>1751000.0</v>
       </c>
       <c r="H12">
         <v>3065000.0</v>
       </c>
       <c r="I12">
         <v>3148000.0</v>
       </c>
@@ -17444,149 +17565,149 @@
       </c>
       <c r="R12">
         <v>185691000.0</v>
       </c>
       <c r="S12">
         <v>147027000.0</v>
       </c>
       <c r="T12">
         <v>117185000.0</v>
       </c>
       <c r="U12">
         <v>16904000.0</v>
       </c>
       <c r="V12">
         <v>5277000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>1208000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
         <v>4149000.0</v>
       </c>
       <c r="C13">
         <v>7875000.0</v>
       </c>
       <c r="D13">
         <v>10656000.0</v>
       </c>
       <c r="E13">
         <v>1810000.0</v>
       </c>
       <c r="F13">
         <v>404000.0</v>
       </c>
       <c r="G13">
         <v>19000.0</v>
       </c>
       <c r="H13">
         <v>91000.0</v>
       </c>
       <c r="I13">
         <v>361000.0</v>
       </c>
       <c r="J13">
         <v>1018000.0</v>
       </c>
       <c r="K13">
         <v>127795000.0</v>
       </c>
       <c r="L13">
         <v>311044000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>-623506000.0</v>
       </c>
       <c r="M14">
         <v>98613000.0</v>
       </c>
       <c r="N14">
         <v>39410000.0</v>
       </c>
       <c r="O14">
         <v>105000000.0</v>
       </c>
       <c r="P14">
         <v>54323000.0</v>
       </c>
       <c r="Q14">
         <v>4445000.0</v>
       </c>
       <c r="R14">
         <v>2258000.0</v>
       </c>
       <c r="S14">
         <v>855000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14">
         <v>296000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
         <v>70203000.0</v>
       </c>
       <c r="C15">
         <v>62986000.0</v>
       </c>
       <c r="D15">
         <v>60857000.0</v>
       </c>
       <c r="E15">
         <v>242168000.0</v>
       </c>
       <c r="F15">
         <v>116738000.0</v>
       </c>
       <c r="G15">
         <v>-277353000.0</v>
       </c>
       <c r="H15">
         <v>-449305000.0</v>
       </c>
       <c r="I15">
         <v>-9075000.0</v>
       </c>
@@ -17616,51 +17737,51 @@
       </c>
       <c r="R15">
         <v>-1775590000.0</v>
       </c>
       <c r="S15">
         <v>-1441280000.0</v>
       </c>
       <c r="T15">
         <v>50221000.0</v>
       </c>
       <c r="U15">
         <v>15621000.0</v>
       </c>
       <c r="V15">
         <v>18122000.0</v>
       </c>
       <c r="W15">
         <v>25392000.0</v>
       </c>
       <c r="X15">
         <v>12887000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>70203000.0</v>
       </c>
       <c r="C16">
         <v>62986000.0</v>
       </c>
       <c r="D16">
         <v>60857000.0</v>
       </c>
       <c r="E16">
         <v>242168000.0</v>
       </c>
       <c r="F16">
         <v>116738000.0</v>
       </c>
       <c r="G16">
         <v>-277353000.0</v>
       </c>
       <c r="H16">
         <v>-449305000.0</v>
       </c>
       <c r="I16">
         <v>-9075000.0</v>
       </c>
@@ -17682,51 +17803,51 @@
       <c r="O16">
         <v>86046000.0</v>
       </c>
       <c r="P16">
         <v>52482000.0</v>
       </c>
       <c r="Q16">
         <v>153123000.0</v>
       </c>
       <c r="R16">
         <v>-1784403000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
         <v>10333000.0</v>
       </c>
       <c r="U16">
         <v>11654000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
         <v>70203000.0</v>
       </c>
       <c r="C17">
         <v>62986000.0</v>
       </c>
       <c r="D17">
         <v>164292000.0</v>
       </c>
       <c r="E17">
         <v>242168000.0</v>
       </c>
       <c r="F17">
         <v>116738000.0</v>
       </c>
       <c r="G17">
         <v>-277353000.0</v>
       </c>
       <c r="H17">
         <v>-449305000.0</v>
       </c>
       <c r="I17">
         <v>-9075000.0</v>
       </c>
@@ -17744,99 +17865,99 @@
       </c>
       <c r="N17">
         <v>-514479000.0</v>
       </c>
       <c r="O17">
         <v>246571000.0</v>
       </c>
       <c r="P17">
         <v>162388000.0</v>
       </c>
       <c r="Q17">
         <v>195010000.0</v>
       </c>
       <c r="R17">
         <v>-1773332000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>3687000.0</v>
       </c>
       <c r="C18">
         <v>7744000.0</v>
       </c>
       <c r="D18">
         <v>9783000.0</v>
       </c>
       <c r="E18">
         <v>1810000.0</v>
       </c>
       <c r="F18">
         <v>-230000.0</v>
       </c>
       <c r="G18">
         <v>-1998000.0</v>
       </c>
       <c r="H18">
         <v>-2832000.0</v>
       </c>
       <c r="I18">
         <v>-2787000.0</v>
       </c>
       <c r="J18">
         <v>-3868000.0</v>
       </c>
       <c r="K18">
         <v>-303936000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>378000.0</v>
       </c>
       <c r="F19">
         <v>3055000.0</v>
       </c>
       <c r="G19">
         <v>-2494000.0</v>
       </c>
       <c r="H19">
         <v>436000.0</v>
       </c>
       <c r="I19">
         <v>4016000.0</v>
       </c>
       <c r="J19">
         <v>2550000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>643171000.0</v>
@@ -17846,51 +17967,51 @@
       </c>
       <c r="N19">
         <v>-69560000.0</v>
       </c>
       <c r="O19">
         <v>124362000.0</v>
       </c>
       <c r="P19">
         <v>-34870000.0</v>
       </c>
       <c r="Q19">
         <v>2854000.0</v>
       </c>
       <c r="R19">
         <v>8667000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>382000.0</v>
       </c>
       <c r="F20">
         <v>792000.0</v>
       </c>
       <c r="G20">
         <v>259132000.0</v>
       </c>
       <c r="H20">
         <v>409574000.0</v>
       </c>
       <c r="I20">
         <v>4170000.0</v>
       </c>
       <c r="J20">
         <v>12181000.0</v>
       </c>
       <c r="K20">
         <v>1127465000.0</v>
       </c>
@@ -17900,51 +18021,51 @@
       <c r="M20">
         <v>192778000.0</v>
       </c>
       <c r="N20">
         <v>425366000.0</v>
       </c>
       <c r="O20">
         <v>319093000.0</v>
       </c>
       <c r="P20">
         <v>781000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20">
         <v>1707150000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>54247000.0</v>
       </c>
       <c r="C21">
         <v>33226000.0</v>
       </c>
       <c r="D21">
         <v>64178000.0</v>
       </c>
       <c r="E21">
         <v>175451000.0</v>
       </c>
       <c r="F21">
         <v>114087000.0</v>
       </c>
       <c r="G21">
         <v>-273507000.0</v>
       </c>
       <c r="H21">
         <v>-446767000.0</v>
       </c>
       <c r="I21">
         <v>-10375000.0</v>
       </c>
@@ -17974,79 +18095,79 @@
       </c>
       <c r="R21">
         <v>-1605024000.0</v>
       </c>
       <c r="S21">
         <v>-1338147000.0</v>
       </c>
       <c r="T21">
         <v>186859000.0</v>
       </c>
       <c r="U21">
         <v>36981000.0</v>
       </c>
       <c r="V21">
         <v>34053000.0</v>
       </c>
       <c r="W21">
         <v>175995000.0</v>
       </c>
       <c r="X21">
         <v>22338000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
         <v>102110000.0</v>
       </c>
       <c r="C23">
         <v>92064000.0</v>
       </c>
       <c r="D23">
         <v>84463000.0</v>
       </c>
       <c r="E23">
         <v>78807000.0</v>
       </c>
       <c r="F23">
         <v>54795000.0</v>
       </c>
       <c r="G23">
         <v>388483000.0</v>
       </c>
       <c r="H23">
         <v>713612000.0</v>
       </c>
       <c r="I23">
         <v>305788000.0</v>
       </c>
@@ -18074,229 +18195,229 @@
       <c r="Q23">
         <v>938522000.0</v>
       </c>
       <c r="R23">
         <v>488918000.0</v>
       </c>
       <c r="S23">
         <v>652464000.0</v>
       </c>
       <c r="T23">
         <v>490593000.0</v>
       </c>
       <c r="U23">
         <v>351261000.0</v>
       </c>
       <c r="V23">
         <v>253640000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>8582000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>37950000.0</v>
       </c>
       <c r="M24">
         <v>50025000.0</v>
       </c>
       <c r="N24">
         <v>55525000.0</v>
       </c>
       <c r="O24">
         <v>55525000.0</v>
       </c>
       <c r="P24">
         <v>55583000.0</v>
       </c>
       <c r="Q24">
         <v>37442000.0</v>
       </c>
       <c r="R24">
         <v>8813000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
         <v>42872000.0</v>
       </c>
       <c r="C25">
         <v>32479000.0</v>
       </c>
       <c r="D25">
         <v>21131000.0</v>
       </c>
       <c r="E25">
         <v>17884000.0</v>
       </c>
       <c r="F25">
         <v>15445000.0</v>
       </c>
       <c r="G25">
         <v>58085000.0</v>
       </c>
       <c r="H25">
         <v>158558000.0</v>
       </c>
       <c r="I25">
         <v>139263000.0</v>
       </c>
       <c r="J25">
         <v>131887000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>33809000.0</v>
       </c>
       <c r="M27">
         <v>55658000.0</v>
       </c>
       <c r="N27">
         <v>5100000.0</v>
       </c>
       <c r="O27">
         <v>40486000.0</v>
       </c>
       <c r="P27">
         <v>66690000.0</v>
       </c>
       <c r="Q27">
         <v>86028000.0</v>
       </c>
       <c r="R27">
         <v>86028000.0</v>
       </c>
       <c r="S27">
         <v>207602000.0</v>
       </c>
       <c r="T27">
         <v>107765000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>13201000.0</v>
       </c>
       <c r="C28">
         <v>11695000.0</v>
       </c>
       <c r="D28">
         <v>10735000.0</v>
       </c>
       <c r="E28">
         <v>9449000.0</v>
       </c>
       <c r="F28">
         <v>9675000.0</v>
       </c>
       <c r="G28">
         <v>15327000.0</v>
       </c>
       <c r="H28">
         <v>32058000.0</v>
       </c>
       <c r="I28">
         <v>55350000.0</v>
       </c>
@@ -18320,101 +18441,101 @@
       </c>
       <c r="P28">
         <v>148643000.0</v>
       </c>
       <c r="Q28">
         <v>179565000.0</v>
       </c>
       <c r="R28">
         <v>100256000.0</v>
       </c>
       <c r="S28">
         <v>109372000.0</v>
       </c>
       <c r="T28">
         <v>61780000.0</v>
       </c>
       <c r="U28">
         <v>50634000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>-5535000.0</v>
       </c>
       <c r="C29">
         <v>-22232000.0</v>
       </c>
       <c r="D29">
         <v>-64529000.0</v>
       </c>
       <c r="E29">
         <v>-64529000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>-646000.0</v>
       </c>
       <c r="H29">
         <v>-650000.0</v>
       </c>
       <c r="I29">
         <v>-71000.0</v>
       </c>
       <c r="J29">
         <v>-8749000.0</v>
       </c>
       <c r="K29">
         <v>20000.0</v>
       </c>
       <c r="L29">
         <v>123000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
         <v>13201000.0</v>
       </c>
       <c r="C30">
         <v>12793000.0</v>
       </c>
       <c r="D30">
         <v>9556000.0</v>
       </c>
       <c r="E30">
         <v>3757000.0</v>
       </c>
       <c r="F30">
         <v>-6567000.0</v>
       </c>
       <c r="G30">
         <v>277333000.0</v>
       </c>
       <c r="H30">
         <v>444722000.0</v>
       </c>
       <c r="I30">
         <v>54352000.0</v>
       </c>
@@ -18442,51 +18563,51 @@
       <c r="Q30">
         <v>558972000.0</v>
       </c>
       <c r="R30">
         <v>236939000.0</v>
       </c>
       <c r="S30">
         <v>436680000.0</v>
       </c>
       <c r="T30">
         <v>245937000.0</v>
       </c>
       <c r="U30">
         <v>213022000.0</v>
       </c>
       <c r="V30">
         <v>182165000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>8582000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
         <v>10421000.0</v>
       </c>
       <c r="C31">
         <v>7528000.0</v>
       </c>
       <c r="D31">
         <v>10639000.0</v>
       </c>
       <c r="E31">
         <v>2188000.0</v>
       </c>
       <c r="F31">
         <v>2651000.0</v>
       </c>
       <c r="G31">
         <v>-4492000.0</v>
       </c>
       <c r="H31">
         <v>-2538000.0</v>
       </c>
       <c r="I31">
         <v>1229000.0</v>
       </c>
@@ -18516,51 +18637,51 @@
       </c>
       <c r="R31">
         <v>-177024000.0</v>
       </c>
       <c r="S31">
         <v>-140606000.0</v>
       </c>
       <c r="T31">
         <v>-107114000.0</v>
       </c>
       <c r="U31">
         <v>-15124000.0</v>
       </c>
       <c r="V31">
         <v>-6192000.0</v>
       </c>
       <c r="W31">
         <v>-175995000.0</v>
       </c>
       <c r="X31">
         <v>-145000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
         <v>156357000.0</v>
       </c>
       <c r="C32">
         <v>125290000.0</v>
       </c>
       <c r="D32">
         <v>148641000.0</v>
       </c>
       <c r="E32">
         <v>254258000.0</v>
       </c>
       <c r="F32">
         <v>168882000.0</v>
       </c>
       <c r="G32">
         <v>114976000.0</v>
       </c>
       <c r="H32">
         <v>266845000.0</v>
       </c>
       <c r="I32">
         <v>349395000.0</v>
       </c>
@@ -18609,849 +18730,856 @@
       <c r="X32">
         <v>155337000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>13512000.0</v>
+      </c>
+      <c r="C2">
         <v>25251000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22154000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13066000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18616000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24035000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23269000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20867000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16593000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18542000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18154000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19335000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16901000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20517000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18268000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19134000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18948000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16895000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14904000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15434000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14129000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19556000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19625000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25639000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46330000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58201000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>70064000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>73358000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>67267000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>66507000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>65191000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>59175000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60563000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>63612000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>64799000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>58393000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>56607000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>65533000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>76330000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>80960000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>93503000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>137305000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>165372000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>205572000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>234400000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>247338000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>245427000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>202739000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>265530000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>332909000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>305039000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>331828000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>342922000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1161188000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>176340000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>161282000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>121078000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>122538000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>127781000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>115765000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>121856000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>109553000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>95769000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>81192000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>80616000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>94644000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>57308000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>60493000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>76038000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>109442000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>101169000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>110053000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>34188000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>74823000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>49942000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>40535000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>67104000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>70916000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>61134000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>121265000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>12118000.0</v>
+      </c>
+      <c r="C3">
         <v>11443000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11913000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11038000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9902000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10019000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10761000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9950000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6014000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5754000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5890000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5854000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5359000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5072000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4846000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4673000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4390000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3975000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4173000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3605000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3668000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3999000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6286000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9223000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15087000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>27489000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>34893000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>41852000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>42405000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>39408000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>37986000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>36126000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>34001000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>31150000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>33672000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>39276000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3493000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>28408000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3922000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>33849000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>34926000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>39161000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>63155000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11379000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>106806000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>119454000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>123560000.0</v>
       </c>
-      <c r="AV3"/>
-      <c r="AW3">
+      <c r="AW3"/>
+      <c r="AX3">
         <v>112678000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>130707000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15508000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>152909000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>154925000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>172862000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>190025000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>182623000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>154607000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>101579000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>101762000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>102042000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>86013000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>90427000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>91713000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>107147000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>69572000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>67318000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>69005000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>45151000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>48384000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>72819000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>96701000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>93587000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>88036000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>83041000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>75783000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>60540000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>46481000.0</v>
       </c>
-      <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -19558,602 +19686,609 @@
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
-      <c r="CD4"/>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
+        <v>25956000.0</v>
+      </c>
+      <c r="C5">
         <v>18670000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>24546000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16869000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12887000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14716000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19280000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6886000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6301000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>11125000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13046000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16226000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14069000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19815000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>40723000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>49408000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>48940000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>36073000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>36633000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>28855000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16336000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>35090000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-57000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-48180000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-215328000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12683000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-248786000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-180880000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12582000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4692000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>54740000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11994000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-33468000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-39943000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12821000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-20613000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>57686000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>56120000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-297540000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-399354000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-585465000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-235536000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-701785000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-717387000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1536482000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1203862000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>371856000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>196435000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>41101000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-82446000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>240441000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3584000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>75802000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-718347000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-239391000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-84584000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>881466000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-164082000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-335085000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>691891000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>278891000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-248686000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-127422000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-89474000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>119020000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>90475000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-381275000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-50690000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-49599000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1113664000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1655236000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>401287000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-8951000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-61156000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>48515000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>59716000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>78797000.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
-      <c r="CD5"/>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>38074000.0</v>
+      </c>
+      <c r="C6">
         <v>30113000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>36459000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>27907000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22789000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24735000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>30041000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16836000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12315000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16879000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18936000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>22080000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>19428000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>24887000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45569000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>54081000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>53330000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40048000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>40806000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>32460000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20004000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>39089000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6229000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-38957000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-200241000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14806000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-213893000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-139028000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>29823000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>34716000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>92726000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>48120000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>533000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8793000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20851000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>18663000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>61179000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>84528000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-293618000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-365505000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-550539000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-196375000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-638630000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-706008000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1429676000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1084408000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>495416000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>247321000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>153779000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>48261000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>255949000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>149325000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>230727000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-545485000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-49366000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>98039000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1036073000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-62503000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-233323000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>793933000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>364904000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-158259000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-35709000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>17673000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>188592000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>157793000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-312270000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-5539000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1215000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1040845000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1558535000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>494874000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>79085000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>21885000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>124298000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>120256000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>125278000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>154064000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-244055000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>107206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86915000.0</v>
       </c>
       <c r="CD6">
         <v>86915000.0</v>
       </c>
       <c r="CE6">
+        <v>86915000.0</v>
+      </c>
+      <c r="CF6">
         <v>-181716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71923000.0</v>
       </c>
       <c r="CG6">
         <v>71923000.0</v>
       </c>
       <c r="CH6">
         <v>71923000.0</v>
       </c>
+      <c r="CI6">
+        <v>71923000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20260,92 +20395,93 @@
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
-      <c r="CD7"/>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -20452,1150 +20588,1163 @@
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
-      <c r="CD8"/>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>37605000.0</v>
+      </c>
+      <c r="C9">
         <v>24526000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>17246000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26756000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15915000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18569000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15704000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9190000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9384000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11741000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>15772000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18814000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16518000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22630000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>37844000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>51765000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>51060000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>38539000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>37584000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>31680000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18762000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19494000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10760000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8051000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8984000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-6001000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1651000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11695000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2030000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5969000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>18638000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>32469000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20287000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>26565000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29594000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16093000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>26458000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>41743000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32923000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>27726000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>18461000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3171000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6337000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>14780000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>24035000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-19092000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>99543000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>148680000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>171975000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>177526000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>132199000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>188564000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>181159000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>168768000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>176910000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>356458000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>317152000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>260557000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>251300000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>235972000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>249009000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>190992000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>183516000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>149464000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>101247000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>130378000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>68433000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>77547000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>73606000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>82975000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>91213000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>232854000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>267997000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>234898000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>140854000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>103706000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>113529000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>154064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107206000.0</v>
       </c>
       <c r="CB9">
         <v>107206000.0</v>
       </c>
       <c r="CC9">
-        <v>86915000.0</v>
+        <v>107206000.0</v>
       </c>
       <c r="CD9">
         <v>86915000.0</v>
       </c>
       <c r="CE9">
+        <v>86915000.0</v>
+      </c>
+      <c r="CF9">
         <v>71924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71923000.0</v>
       </c>
       <c r="CG9">
         <v>71923000.0</v>
       </c>
       <c r="CH9">
         <v>71923000.0</v>
       </c>
+      <c r="CI9">
+        <v>71923000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>26693000.0</v>
+      </c>
+      <c r="C10">
         <v>18670000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16108000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15953000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19558000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13049000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10790000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10045000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8794000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11125000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15752000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18670000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16637000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23758000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>40698000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>53725000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>48492000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34724000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>36844000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28599000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16252000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35043000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-155000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-48749000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-215775000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13320000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-249142000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-181602000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13284000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5277000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>54179000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11685000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-34119000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-40891000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-19013000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-16942000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23457000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>50811000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-333973000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-404333000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-515908000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-313222000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-783928000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-796460000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1588706000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1151834000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>313895000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>196435000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-9991000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-133958000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>47481000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-54639000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>25193000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-526830000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-294518000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-159579000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>818209000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-216153000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-394252000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>636958000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>216116000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-302250000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-185171000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-149646000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>54761000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>28386000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-430598000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-103892000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-91535000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1156023000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1722294000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>361039000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-31190000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-87163000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>22752000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>32840000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>12077000.0</v>
       </c>
-      <c r="BZ10">
-[...1 lines deleted...]
-      </c>
       <c r="CA10">
+        <v>0.0</v>
+      </c>
+      <c r="CB10">
         <v>15295000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>6858000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19281000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-5535000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-6793000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-15439000.0</v>
       </c>
-      <c r="I11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11">
         <v>13960000.0</v>
       </c>
       <c r="L11">
+        <v>13960000.0</v>
+      </c>
+      <c r="M11">
         <v>-2413000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2566000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-26351000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-64529000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4514000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>76000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-211000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2652000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>75000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2154000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>440000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-650000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>245812000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1549000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-45000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>154000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-30000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-45000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-253000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-8457000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-42000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="AS11">
         <v>25000.0</v>
       </c>
       <c r="AT11">
+        <v>25000.0</v>
+      </c>
+      <c r="AU11">
         <v>40000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-162000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1064000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1194000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>127000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1616000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2363000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>508000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4429000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>12000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>173000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-103658000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>71000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>196000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>954000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-7054000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>88000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10406000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-457248000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>150000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>12000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-4602000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-2580000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-365000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-1169000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-127636000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>130693000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-10847000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-30538000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8522000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>11920000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4541000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-7536000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-794000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7016000.0</v>
       </c>
       <c r="CD11">
         <v>-7016000.0</v>
       </c>
       <c r="CE11">
+        <v>-7016000.0</v>
+      </c>
+      <c r="CF11">
         <v>-4529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4531000.0</v>
       </c>
       <c r="CG11">
         <v>-4531000.0</v>
       </c>
       <c r="CH11">
         <v>-4531000.0</v>
       </c>
+      <c r="CI11">
+        <v>-4531000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
+        <v>1549000.0</v>
+      </c>
+      <c r="C12">
         <v>814000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1827000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>916000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1027000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>860000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1118000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1553000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2491000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2698000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2770000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2455000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2828000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2499000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>152000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>211000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>256000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>84000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>345000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>569000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>447000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>637000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>965000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>722000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>702000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>585000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>499000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>627000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>651000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>948000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1377000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>872000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1190000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1142000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>372000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3589000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>39835000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>77686000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>107852000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>77000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>66401000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>62842000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>60420000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>57416000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>61863000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>62043000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>61780000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>61385000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>61159000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>85910000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>85921000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>81894000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>68569000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>66965000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>57401000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>59003000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>61725000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>59443000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>57749000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>63641000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>64259000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>62089000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>49323000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>53201000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>42419000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>40748000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>147027000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>41026000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>22223000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25172000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>117185000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>28522000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>25179000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>35829000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13214000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2906000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2184000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>884000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>916000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1027000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>860000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1002000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1553000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>2455000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2828000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2499000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2001000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>152000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>256000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>84000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>47000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>345000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>569000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>447000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>637000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>965000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>722000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>702000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>585000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21607,1087 +21756,1098 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>126000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-210000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>105000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-21000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-130263000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-156073000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-220249000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-116921000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>48880000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>40161000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>15642000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-6070000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>30017000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16191000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>45121000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-51919000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-6626000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10668000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>99004000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1954000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-19732000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>60895000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>13154000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>898000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1313000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1096000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1138000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BQ14">
         <v>4000.0</v>
       </c>
       <c r="BR14">
+        <v>4000.0</v>
+      </c>
+      <c r="BS14">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BT14">
         <v>2000.0</v>
       </c>
       <c r="BU14">
+        <v>2000.0</v>
+      </c>
+      <c r="BV14">
         <v>16000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>835000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-164000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>164000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>11000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>146000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>15000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>182000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>99000.0</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>26693000.0</v>
+      </c>
+      <c r="C15">
         <v>18670000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21643000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15953000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>19558000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13049000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>17583000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>25484000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8794000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11125000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1792000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18670000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16637000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23758000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>105227000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>53725000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>48492000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>34724000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>36844000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>28599000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16252000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>35043000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-155000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-48749000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-215779000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-12670000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-249142000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-181602000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13284000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-5277000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>54178000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11715000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-34074000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-40894000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-18760000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-8485000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>23499000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>50808000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-333982000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-404337000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-515911000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-313226000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-653698000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-640412000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1368482000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1034953000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>265177000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>157338000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-24439000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-128015000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>19080000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-73193000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-20436000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-479340000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-287904000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-170420000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>822863000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-218178000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-374716000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>575109000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>210016000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-302344000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-196475000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>306289000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>53515000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>27236000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-428243000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-101316000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-91174000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-1154857000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1594658000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>230346000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-20343000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-56625000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>14230000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>20920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7536000.0</v>
       </c>
       <c r="BZ15">
         <v>7536000.0</v>
       </c>
       <c r="CA15">
+        <v>7536000.0</v>
+      </c>
+      <c r="CB15">
         <v>794000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7016000.0</v>
       </c>
       <c r="CD15">
         <v>7016000.0</v>
       </c>
       <c r="CE15">
+        <v>7016000.0</v>
+      </c>
+      <c r="CF15">
         <v>4529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4531000.0</v>
       </c>
       <c r="CG15">
         <v>4531000.0</v>
       </c>
       <c r="CH15">
         <v>4531000.0</v>
       </c>
+      <c r="CI15">
+        <v>4531000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>21643000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>15953000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19558000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13049000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17583000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25484000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>18670000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16637000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23758000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>105227000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>53725000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>48492000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>34724000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36844000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28599000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16252000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35043000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-155000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-48749000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-215779000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-12670000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-249142000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-181602000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13284000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-5277000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>54178000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11715000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-34074000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-40894000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-358537000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>382100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23499000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>50808000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2340289000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-404337000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-521351000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-324107000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-664579000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-649526000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-1375556000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-1045834000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>254295000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>145957000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-46775000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-150217000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5198000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-87074000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-34317000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-493221000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-306576000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-184301000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>808982000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-232059000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-388597000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>561228000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>196135000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-316284000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-208023000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>297657000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>44884000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>18605000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-104132000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-91174000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-230346000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>230346000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>4915000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11607000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>22270000.0</v>
       </c>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
       <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
         <v>6759000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4895000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14032000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>26693000.0</v>
+      </c>
+      <c r="C17">
         <v>18670000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>21643000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15953000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>19558000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13049000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>17583000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>25484000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8794000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11125000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1792000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>18670000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16637000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>23758000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>105227000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>53725000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>48492000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>34724000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>36844000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>28599000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16252000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>35043000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-155000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-48749000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-215779000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-12670000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-249142000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-181602000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13284000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-5277000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>54178000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11715000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-34074000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-40894000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-358537000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>636140000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-281349000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>50808000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>687951000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-404337000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-515911000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-313226000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-783961000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-796485000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1588731000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1151874000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>314057000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>197499000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-17252000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-142406000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>49097000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-57002000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>24685000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-531259000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-299320000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-159752000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>921867000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-216224000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-394448000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>636004000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>223170000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-302338000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-195577000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>307602000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>54611000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>28374000.0</v>
       </c>
-      <c r="BO17">
-[...1 lines deleted...]
-      </c>
       <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>-101312000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>-91170000.0</v>
       </c>
-      <c r="BR17">
-[...1 lines deleted...]
-      </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
-      <c r="CD17"/>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>735000.0</v>
+      </c>
+      <c r="C18">
         <v>814000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>884000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>916000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1027000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>860000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1002000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1553000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2491000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2698000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2770000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2455000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2828000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2499000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2001000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-27000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-152000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>157000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-256000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-84000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-47000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-345000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-569000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-447000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-637000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-823000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-722000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-702000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-585000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22699,392 +22859,392 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>55000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>143000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>147000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>12000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>76000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>344000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2396000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>287000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>28000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-129000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>58000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>66000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>827000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-26000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-431000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1893000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-118000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>217000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>2024000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>970000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-43652000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-198993000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>41484000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>283330000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>340273000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>20104000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-536000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>331000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-273000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1338000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>2094000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>11282000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>658000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-106000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-81394000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-657000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-1814000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>124365000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>2468000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>2605000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-621000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-1875000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-34979000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>556000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>1425000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-432000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>1305000.0</v>
       </c>
-      <c r="BO19"/>
-      <c r="BP19">
+      <c r="BP19"/>
+      <c r="BQ19">
         <v>-462000.0</v>
       </c>
-      <c r="BQ19">
+      <c r="BR19">
         <v>871000.0</v>
       </c>
-      <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>262000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>39000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-336000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>76000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>433000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>209000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>178000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-1696000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>256000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2054000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>45242000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>202228000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>244067000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>165507000.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-4170000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4170000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-6399000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>37986000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-24346000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2531000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>44224000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>354867000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>252299000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>108234000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>886238000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1081359000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1486621000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1081962000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>25790000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>-941000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3169000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>164760000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>10672000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1226000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>15294000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>398174000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>315338000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>375000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>300000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>3080000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>781000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -23104,352 +23264,356 @@
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
-      <c r="CD20"/>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>25957000.0</v>
+      </c>
+      <c r="C21">
         <v>21528000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13663000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15040000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18534000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12189000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10096000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8492000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6220000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8418000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13046000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16184000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13807000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21204000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38554000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>53590000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48507000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>36517000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26459000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16049000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>35062000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2689000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-48051000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-215386000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12759000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-248243000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-181707000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-12556000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4261000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>52847000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12430000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-33685000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-41967000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-18230000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-16267000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23348000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>50780000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-336345000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-357338000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-275310000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-273555000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-959406000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1059733000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1535083000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1088456000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>373984000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>122975000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>50534000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-74009000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>97979000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6088000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>86458000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-359526000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-209690000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>117626000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-762413000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-151656000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-339457000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>696582000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>279716000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-207828000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-127978000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-87430000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>119452000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>89170000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-388528000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-50229000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-49987000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1116280000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1664828000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>401287000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-11795000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-62811000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>48515000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>59716000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>39314000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>154064000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-244055000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>107206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86915000.0</v>
       </c>
       <c r="CD21">
         <v>86915000.0</v>
       </c>
       <c r="CE21">
+        <v>86915000.0</v>
+      </c>
+      <c r="CF21">
         <v>-181716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71923000.0</v>
       </c>
       <c r="CG21">
         <v>71923000.0</v>
       </c>
       <c r="CH21">
         <v>71923000.0</v>
       </c>
+      <c r="CI21">
+        <v>71923000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23556,722 +23720,730 @@
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
-      <c r="CD22"/>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>25160000.0</v>
+      </c>
+      <c r="C23">
         <v>28249000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25737000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24782000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15997000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30415000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28877000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21565000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19757000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21865000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20880000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21965000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19612000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21943000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17558000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17309000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>21253000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22687000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17962000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20125000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18147000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1439000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27627000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>75727000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>232041000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>53088000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>308095000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>76325000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>83479000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>77288000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>74902000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>73878000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>82000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>75008000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>75981000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>84959000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>84600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>79222000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>77728000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>106865000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>113371000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>169369000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>179861000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>200737000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>245065000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>271629000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>276326000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>271132000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>234906000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>309814000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>379385000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>353481000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>514889000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>432145000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1253443000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>414797000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>122997000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>275565000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>711366000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>332829000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>85582000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>520676000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>367751000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>332663000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>62987000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>121824000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>148873000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>185084000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>184086000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>29125000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2014000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>67264000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>389845000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>331897000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>167162000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>93932000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>114750000.0</v>
       </c>
-      <c r="BZ23">
-[...1 lines deleted...]
-      </c>
       <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
         <v>351261000.0</v>
       </c>
-      <c r="CB23">
-[...1 lines deleted...]
-      </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23"/>
+      <c r="CF23">
         <v>253640000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>5440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10881000.0</v>
       </c>
       <c r="AQ24">
         <v>10881000.0</v>
       </c>
       <c r="AR24">
+        <v>10881000.0</v>
+      </c>
+      <c r="AS24">
         <v>9114000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7074000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>10881000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>10882000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>11381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13881000.0</v>
       </c>
       <c r="AX24">
         <v>13881000.0</v>
       </c>
       <c r="AY24">
+        <v>13881000.0</v>
+      </c>
+      <c r="AZ24">
         <v>13882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13881000.0</v>
       </c>
       <c r="BA24">
         <v>13881000.0</v>
       </c>
       <c r="BB24">
         <v>13881000.0</v>
       </c>
       <c r="BC24">
+        <v>13881000.0</v>
+      </c>
+      <c r="BD24">
         <v>13882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13881000.0</v>
       </c>
       <c r="BE24">
         <v>13881000.0</v>
       </c>
       <c r="BF24">
         <v>13881000.0</v>
       </c>
       <c r="BG24">
         <v>13881000.0</v>
       </c>
       <c r="BH24">
         <v>13881000.0</v>
       </c>
       <c r="BI24">
         <v>13881000.0</v>
       </c>
       <c r="BJ24">
+        <v>13881000.0</v>
+      </c>
+      <c r="BK24">
         <v>13940000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>37442000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>2816000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>12118000.0</v>
+      </c>
+      <c r="C25">
         <v>11443000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11913000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11038000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9902000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10019000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10761000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9950000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6014000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5754000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5891000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5854000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5359000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5072000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4846000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4673000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4390000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3975000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4173000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3605000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3668000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3999000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6286000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9223000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15087000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>27489000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>34893000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>41852000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>42405000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>39408000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>37986000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>36126000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>34001000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>31150000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>33672000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>39276000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>30531000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>28408000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>37893000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>33849000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>34926000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>39161000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>63155000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>77880000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>106806000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>119454000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>126986000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>112678000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>130707000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>149172000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>152909000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>154925000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>172862000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>190025000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>182623000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>154607000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>101579000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>103528000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>93366000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>92923000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>90427000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>91713000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>103678000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>63402000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>67318000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>69005000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>45151000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>48384000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>72819000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>96701000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>93587000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>88036000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>83041000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>75783000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>60540000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>46481000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -24378,563 +24550,572 @@
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
-      <c r="CD26"/>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>3004000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3254000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4287000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>33809000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8838000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8606000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8764000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>55658000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>14874000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>17910000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>58304000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>14624000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>15198000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>13032000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>40486000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>10708000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>8852000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>8306000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>66690000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>15092000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>16313000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>22258000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>90149000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>23281000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>22598000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>27988000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>86028000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>16453000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>19642000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>25956000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>207602000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>58343000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>69488000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>46409000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>107765000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>19030000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>3769000.0</v>
+      </c>
+      <c r="C28">
         <v>2988000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3583000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2737000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3028000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3853000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3009000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2304000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3050000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3332000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2731000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2619000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2476000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2909000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2366000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2382000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2171000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2530000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2834000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2229000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2522000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2090000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3037000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2493000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4314000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5483000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5797000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6238000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10084000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9939000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14595000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8792000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17534000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>14429000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12025000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20292000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>23769000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19938000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9837000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>29145000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>31024000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>74278000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>41402000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>34233000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>38382000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>36149000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>27823000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>24589000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>31102000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>38538000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>37750000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>39970000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>173261000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>79444000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>82884000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>46781000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>61716000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>50301000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>40279000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>36272000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>37678000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>34414000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>52146000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>61878000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>33865000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>31674000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23133000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>25006000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>23632000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>28485000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>109372000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>29235000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>26203000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>20994000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>61780000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>20421000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12892000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>12468000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>18610000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>11721000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20303000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-5535000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-6793000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15439000.0</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>13960000.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-64529000.0</v>
       </c>
-      <c r="P29">
-[...1 lines deleted...]
-      </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>4000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-650000.0</v>
       </c>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
       <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
         <v>1000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -24945,820 +25126,830 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>11648000.0</v>
+      </c>
+      <c r="C30">
         <v>2998000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3583000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11716000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2619000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6380000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5608000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>698000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3164000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3323000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2726000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2630000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2711000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-710000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1825000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2553000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3739000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1067000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5221000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2713000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15568000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8071000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>56102000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>206402000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6758000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>249894000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6261000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10121000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10021000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8395000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8687000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>22825000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14445000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12369000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>20160000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26207000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>22615000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12195000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>30535000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>32411000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>75866000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>42556000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>35365000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>39493000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>37229000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28988000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25705000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>32167000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>44284000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>46476000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>48442000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>183061000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>89223000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>92255000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>238457000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-284279000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>154487000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>588828000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-460610000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-30183000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>398820000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>258198000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>236894000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-18205000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>41208000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>54229000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>127776000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>123593000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-105163000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-111456000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-168433000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>279792000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>297709000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>92339000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>43990000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>74215000.0</v>
       </c>
-      <c r="BZ30">
-[...1 lines deleted...]
-      </c>
       <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
         <v>-351261000.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-253640000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
+        <v>736000.0</v>
+      </c>
+      <c r="C31">
         <v>-2858000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2445000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>913000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1024000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>860000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>694000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1553000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2574000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2707000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2706000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2486000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2830000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2554000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2144000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>135000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-76000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>327000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2140000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>203000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-19000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2844000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-698000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-389000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-561000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-899000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>105000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-728000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1016000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1332000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-745000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-434000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1076000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-783000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-675000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>109000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>31000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2372000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-46995000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-240598000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-39667000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>175478000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>263273000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-53623000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-63378000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-60089000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>133243000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-60525000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-59949000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-50498000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-60727000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-69337000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-175260000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-86578000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-83708000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>54046000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-64497000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-54795000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-59624000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-63600000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-94422000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-57193000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-62216000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-64691000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-60784000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-42070000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-53663000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-41548000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-39743000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-57466000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-40248000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-19379000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-23517000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-25763000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-26876000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>14833000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-154064000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>244055000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-107206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86915000.0</v>
       </c>
       <c r="CD31">
         <v>-86915000.0</v>
       </c>
       <c r="CE31">
+        <v>-86915000.0</v>
+      </c>
+      <c r="CF31">
         <v>181716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-71923000.0</v>
       </c>
       <c r="CG31">
         <v>-71923000.0</v>
       </c>
       <c r="CH31">
         <v>-71923000.0</v>
       </c>
+      <c r="CI31">
+        <v>-71923000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>51117000.0</v>
+      </c>
+      <c r="C32">
         <v>49777000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>39400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39822000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>34531000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42604000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>38973000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>30057000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25977000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>30283000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>33926000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>38149000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>33419000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>43147000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>56112000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>70899000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>69760000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>57487000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>54479000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>46584000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>34196000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33623000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>30316000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>27676000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16655000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>40329000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>59852000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>58369000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>75388000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>73236000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>85145000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>97660000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>79462000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>87128000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>93206000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>80892000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>84851000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>98350000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>98456000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>104056000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>99421000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>90332000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>143642000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>180152000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>229607000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>215308000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>346881000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>394107000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>374714000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>443056000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>465108000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>493603000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>512987000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>511690000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1338098000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>532798000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>478434000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>381635000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>373838000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>363753000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>364774000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>312848000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>293069000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>245233000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>182439000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>210994000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>163077000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>134855000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>134099000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>159013000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>200655000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>334023000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>378050000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>269086000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>215677000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>153648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154064000.0</v>
       </c>
       <c r="BZ32">
         <v>154064000.0</v>
       </c>
       <c r="CA32">
-        <v>107206000.0</v>
+        <v>154064000.0</v>
       </c>
       <c r="CB32">
         <v>107206000.0</v>
       </c>
       <c r="CC32">
-        <v>86915000.0</v>
+        <v>107206000.0</v>
       </c>
       <c r="CD32">
         <v>86915000.0</v>
       </c>
       <c r="CE32">
+        <v>86915000.0</v>
+      </c>
+      <c r="CF32">
         <v>71924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71923000.0</v>
       </c>
       <c r="CG32">
         <v>71923000.0</v>
       </c>
       <c r="CH32">
+        <v>71923000.0</v>
+      </c>
+      <c r="CI32">
         <v>71923000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -25841,51 +26032,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>99511000.0</v>
       </c>
       <c r="C2">
         <v>253944000.0</v>
       </c>
       <c r="D2">
         <v>257468000.0</v>
       </c>
       <c r="E2">
         <v>139524000.0</v>
       </c>
       <c r="F2">
         <v>28266000.0</v>
       </c>
       <c r="G2">
         <v>5968000.0</v>
       </c>
       <c r="H2">
         <v>19645000.0</v>
       </c>
       <c r="I2">
         <v>101308000.0</v>
       </c>
@@ -25909,51 +26100,51 @@
       </c>
       <c r="P2">
         <v>5863000.0</v>
       </c>
       <c r="Q2">
         <v>7861000.0</v>
       </c>
       <c r="R2">
         <v>636000.0</v>
       </c>
       <c r="S2">
         <v>63135000.0</v>
       </c>
       <c r="T2">
         <v>38948000.0</v>
       </c>
       <c r="U2">
         <v>45731000.0</v>
       </c>
       <c r="V2">
         <v>12973000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>67687000</v>
       </c>
       <c r="C3">
         <v>26405000</v>
       </c>
       <c r="D3">
         <v>37636000</v>
       </c>
       <c r="E3">
         <v>45565000</v>
       </c>
       <c r="F3">
         <v>11642000</v>
       </c>
       <c r="G3">
         <v>12463000</v>
       </c>
       <c r="H3">
         <v>191678000</v>
       </c>
       <c r="I3">
         <v>187047000</v>
       </c>
@@ -25977,51 +26168,51 @@
       </c>
       <c r="P3">
         <v>1778265000</v>
       </c>
       <c r="Q3">
         <v>1044371000</v>
       </c>
       <c r="R3">
         <v>715205000</v>
       </c>
       <c r="S3">
         <v>2058415000</v>
       </c>
       <c r="T3">
         <v>1280848000</v>
       </c>
       <c r="U3">
         <v>306541000</v>
       </c>
       <c r="V3">
         <v>134596000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>117944000.0</v>
       </c>
       <c r="F4">
         <v>111258000.0</v>
       </c>
       <c r="G4">
         <v>22298000.0</v>
       </c>
       <c r="H4">
         <v>-13677000.0</v>
       </c>
       <c r="I4">
         <v>-81663000.0</v>
       </c>
       <c r="J4">
         <v>-72763000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>254335000.0</v>
@@ -26029,51 +26220,51 @@
       <c r="M4">
         <v>-633410000.0</v>
       </c>
       <c r="N4">
         <v>504897000.0</v>
       </c>
       <c r="O4">
         <v>102085000.0</v>
       </c>
       <c r="P4">
         <v>201818000.0</v>
       </c>
       <c r="Q4">
         <v>-1998000.0</v>
       </c>
       <c r="R4">
         <v>7225000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-7014000.0</v>
       </c>
       <c r="F5">
         <v>1052000.0</v>
       </c>
       <c r="G5">
         <v>2044000.0</v>
       </c>
       <c r="H5">
         <v>-1625000.0</v>
       </c>
       <c r="I5">
         <v>1036000.0</v>
       </c>
       <c r="J5">
         <v>4504000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>-41533000.0</v>
@@ -26081,51 +26272,51 @@
       <c r="M5">
         <v>11581000.0</v>
       </c>
       <c r="N5">
         <v>-5426000.0</v>
       </c>
       <c r="O5">
         <v>23798000.0</v>
       </c>
       <c r="P5">
         <v>-35702000.0</v>
       </c>
       <c r="Q5">
         <v>-50434000.0</v>
       </c>
       <c r="R5">
         <v>-6161000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>12834000.0</v>
       </c>
       <c r="C6">
         <v>-154433000.0</v>
       </c>
       <c r="D6">
         <v>-3524000.0</v>
       </c>
       <c r="E6">
         <v>117944000.0</v>
       </c>
       <c r="F6">
         <v>111258000.0</v>
       </c>
       <c r="G6">
         <v>22298000.0</v>
       </c>
       <c r="H6">
         <v>-13677000.0</v>
       </c>
       <c r="I6">
         <v>-81663000.0</v>
       </c>
@@ -26149,51 +26340,51 @@
       </c>
       <c r="P6">
         <v>201818000.0</v>
       </c>
       <c r="Q6">
         <v>-1998000.0</v>
       </c>
       <c r="R6">
         <v>7225000.0</v>
       </c>
       <c r="S6">
         <v>-62499000.0</v>
       </c>
       <c r="T6">
         <v>24187000.0</v>
       </c>
       <c r="U6">
         <v>-6783000.0</v>
       </c>
       <c r="V6">
         <v>32758000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
         <v>-7982000.0</v>
       </c>
       <c r="C7">
         <v>-2971000.0</v>
       </c>
       <c r="D7">
         <v>13461000.0</v>
       </c>
       <c r="E7">
         <v>-28056000.0</v>
       </c>
       <c r="F7">
         <v>-2432000.0</v>
       </c>
       <c r="G7">
         <v>4830001.0</v>
       </c>
       <c r="H7">
         <v>9759000.0</v>
       </c>
       <c r="I7">
         <v>8710000.0</v>
       </c>
@@ -26217,51 +26408,51 @@
       </c>
       <c r="P7">
         <v>-59796000.0</v>
       </c>
       <c r="Q7">
         <v>-20030000.0</v>
       </c>
       <c r="R7">
         <v>-106022000.0</v>
       </c>
       <c r="S7">
         <v>38875000.0</v>
       </c>
       <c r="T7">
         <v>61813000.0</v>
       </c>
       <c r="U7">
         <v>-15909000.0</v>
       </c>
       <c r="V7">
         <v>7798000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-13211000.0</v>
       </c>
       <c r="F8">
         <v>841000.0</v>
       </c>
       <c r="G8">
         <v>5867000.0</v>
       </c>
       <c r="H8">
         <v>15829000.0</v>
       </c>
       <c r="I8">
         <v>16560000.0</v>
       </c>
       <c r="J8">
         <v>115000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>201907000.0</v>
@@ -26269,51 +26460,51 @@
       <c r="M8">
         <v>-63492000.0</v>
       </c>
       <c r="N8">
         <v>90048000.0</v>
       </c>
       <c r="O8">
         <v>-141534000.0</v>
       </c>
       <c r="P8">
         <v>-61645000.0</v>
       </c>
       <c r="Q8">
         <v>-11480000.0</v>
       </c>
       <c r="R8">
         <v>8760000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>-3462000.0</v>
       </c>
       <c r="C9">
         <v>-842000.0</v>
       </c>
       <c r="D9">
         <v>12130000.0</v>
       </c>
       <c r="E9">
         <v>-13211000.0</v>
       </c>
       <c r="F9">
         <v>841000.0</v>
       </c>
       <c r="G9">
         <v>5867000.0</v>
       </c>
       <c r="H9">
         <v>15829000.0</v>
       </c>
       <c r="I9">
         <v>16560000.0</v>
       </c>
@@ -26333,51 +26524,51 @@
         <v>90048000.0</v>
       </c>
       <c r="O9">
         <v>-141534000.0</v>
       </c>
       <c r="P9">
         <v>-61645000.0</v>
       </c>
       <c r="Q9">
         <v>-11480000.0</v>
       </c>
       <c r="R9">
         <v>8760000.0</v>
       </c>
       <c r="S9">
         <v>3735000.0</v>
       </c>
       <c r="T9">
         <v>-19061000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>1289000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>1400000.0</v>
       </c>
       <c r="G10">
         <v>7101000.0</v>
       </c>
       <c r="H10">
         <v>1388000.0</v>
       </c>
       <c r="I10">
         <v>2790000.0</v>
       </c>
       <c r="J10">
         <v>318000.0</v>
       </c>
       <c r="K10">
         <v>13858000.0</v>
       </c>
@@ -26395,51 +26586,51 @@
       </c>
       <c r="P10">
         <v>-2958000.0</v>
       </c>
       <c r="Q10">
         <v>-238000.0</v>
       </c>
       <c r="R10">
         <v>61000.0</v>
       </c>
       <c r="S10">
         <v>307000.0</v>
       </c>
       <c r="T10">
         <v>-1730000.0</v>
       </c>
       <c r="U10">
         <v>-938000.0</v>
       </c>
       <c r="V10">
         <v>-46000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7831000.0</v>
       </c>
       <c r="F11">
         <v>-4325000.0</v>
       </c>
       <c r="G11">
         <v>-16049000.0</v>
       </c>
       <c r="H11">
         <v>-21662000.0</v>
       </c>
       <c r="I11">
         <v>-8886000.0</v>
       </c>
       <c r="J11">
         <v>-6178000.0</v>
       </c>
       <c r="K11">
         <v>-2605000.0</v>
       </c>
@@ -26455,51 +26646,51 @@
       <c r="O11">
         <v>-51475000.0</v>
       </c>
       <c r="P11">
         <v>40509000.0</v>
       </c>
       <c r="Q11">
         <v>42122000.0</v>
       </c>
       <c r="R11">
         <v>-108733000.0</v>
       </c>
       <c r="S11">
         <v>41165000.0</v>
       </c>
       <c r="T11">
         <v>75299000.0</v>
       </c>
       <c r="U11">
         <v>12046000.0</v>
       </c>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-67300000.0</v>
       </c>
       <c r="F12">
         <v>-19548000.0</v>
       </c>
       <c r="G12">
         <v>262776000.0</v>
       </c>
       <c r="H12">
         <v>418971000.0</v>
       </c>
       <c r="I12">
         <v>6193000.0</v>
       </c>
       <c r="J12">
         <v>3689000.0</v>
       </c>
       <c r="K12">
         <v>-1281361000.0</v>
       </c>
@@ -26509,95 +26700,95 @@
       <c r="M12">
         <v>-109036000.0</v>
       </c>
       <c r="N12">
         <v>641656000.0</v>
       </c>
       <c r="O12">
         <v>-75578000.0</v>
       </c>
       <c r="P12">
         <v>-21106000.0</v>
       </c>
       <c r="Q12">
         <v>-124122000.0</v>
       </c>
       <c r="R12">
         <v>1955605000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9599000.0</v>
       </c>
       <c r="F13">
         <v>-1032000.0</v>
       </c>
       <c r="G13">
         <v>-1037000.0</v>
       </c>
       <c r="H13">
         <v>-6070000.0</v>
       </c>
       <c r="I13">
         <v>-3593000.0</v>
       </c>
       <c r="J13">
         <v>525000.0</v>
       </c>
       <c r="K13">
         <v>-84788000.0</v>
       </c>
       <c r="L13">
         <v>12113000.0</v>
       </c>
       <c r="M13">
         <v>-4741000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
         <v>42872000.0</v>
       </c>
       <c r="C14">
         <v>32479000.0</v>
       </c>
       <c r="D14">
         <v>22176000.0</v>
       </c>
       <c r="E14">
         <v>17884000.0</v>
       </c>
       <c r="F14">
         <v>15445000.0</v>
       </c>
       <c r="G14">
         <v>58877000.0</v>
       </c>
       <c r="H14">
         <v>159258000.0</v>
       </c>
       <c r="I14">
         <v>139263000.0</v>
       </c>
@@ -26621,51 +26812,51 @@
       </c>
       <c r="P14">
         <v>380244000.0</v>
       </c>
       <c r="Q14">
         <v>326111000.0</v>
       </c>
       <c r="R14">
         <v>235359000.0</v>
       </c>
       <c r="S14">
         <v>361365000.0</v>
       </c>
       <c r="T14">
         <v>243107000.0</v>
       </c>
       <c r="U14">
         <v>55626000.0</v>
       </c>
       <c r="V14">
         <v>24206000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
         <v>15864000.0</v>
       </c>
       <c r="C15">
         <v>72336000.0</v>
       </c>
       <c r="D15">
         <v>81515000.0</v>
       </c>
       <c r="E15">
         <v>1177000.0</v>
       </c>
       <c r="F15">
         <v>876000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>11262000.0</v>
       </c>
@@ -26681,51 +26872,51 @@
       <c r="O15">
         <v>55525000.0</v>
       </c>
       <c r="P15">
         <v>56742000.0</v>
       </c>
       <c r="Q15">
         <v>28525000.0</v>
       </c>
       <c r="R15">
         <v>26000.0</v>
       </c>
       <c r="S15">
         <v>17552000.0</v>
       </c>
       <c r="T15">
         <v>33321000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15">
         <v>1000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
         <v>112345000.0</v>
       </c>
       <c r="C16">
         <v>99511000.0</v>
       </c>
       <c r="D16">
         <v>253944000.0</v>
       </c>
       <c r="E16">
         <v>257468000.0</v>
       </c>
       <c r="F16">
         <v>139524000.0</v>
       </c>
       <c r="G16">
         <v>28266000.0</v>
       </c>
       <c r="H16">
         <v>5968000.0</v>
       </c>
       <c r="I16">
         <v>19645000.0</v>
       </c>
@@ -26749,77 +26940,77 @@
       </c>
       <c r="P16">
         <v>207681000.0</v>
       </c>
       <c r="Q16">
         <v>5863000.0</v>
       </c>
       <c r="R16">
         <v>7861000.0</v>
       </c>
       <c r="S16">
         <v>636000.0</v>
       </c>
       <c r="T16">
         <v>63135000.0</v>
       </c>
       <c r="U16">
         <v>38948000.0</v>
       </c>
       <c r="V16">
         <v>45731000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
         <v>32453000.0</v>
       </c>
       <c r="C18">
         <v>47528000.0</v>
       </c>
       <c r="D18">
         <v>77942000.0</v>
       </c>
       <c r="E18">
         <v>119131000.0</v>
       </c>
       <c r="F18">
         <v>98618000.0</v>
       </c>
       <c r="G18">
         <v>23698999.0</v>
       </c>
       <c r="H18">
         <v>-70354000.0</v>
       </c>
       <c r="I18">
         <v>-41533000.0</v>
       </c>
@@ -26843,121 +27034,121 @@
       </c>
       <c r="P18">
         <v>-1302780000.0</v>
       </c>
       <c r="Q18">
         <v>-654243000.0</v>
       </c>
       <c r="R18">
         <v>-403646000.0</v>
       </c>
       <c r="S18">
         <v>-1479226000.0</v>
       </c>
       <c r="T18">
         <v>-923396000.0</v>
       </c>
       <c r="U18">
         <v>-239192000.0</v>
       </c>
       <c r="V18">
         <v>-70952000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-154696000.0</v>
       </c>
       <c r="D19">
         <v>-48487000.0</v>
       </c>
       <c r="E19">
         <v>-45117000.0</v>
       </c>
       <c r="F19">
         <v>22973000.0</v>
       </c>
       <c r="G19">
         <v>25093000.0</v>
       </c>
       <c r="H19">
         <v>-189849000.0</v>
       </c>
       <c r="I19">
         <v>-183453000.0</v>
       </c>
       <c r="J19">
         <v>-245724000.0</v>
       </c>
       <c r="K19">
         <v>-1039640000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>-738000.0</v>
       </c>
       <c r="C21">
         <v>-708000.0</v>
       </c>
       <c r="D21">
         <v>-588000.0</v>
       </c>
       <c r="E21">
         <v>-541000.0</v>
       </c>
       <c r="F21">
         <v>-20075000.0</v>
       </c>
       <c r="G21">
         <v>-37660000.0</v>
       </c>
       <c r="H21">
         <v>56589000.0</v>
       </c>
       <c r="I21">
         <v>-36304000.0</v>
       </c>
@@ -26973,51 +27164,51 @@
       <c r="M21">
         <v>-3947000.0</v>
       </c>
       <c r="N21">
         <v>-1177588000.0</v>
       </c>
       <c r="O21">
         <v>1434933000.0</v>
       </c>
       <c r="P21">
         <v>-147957000.0</v>
       </c>
       <c r="Q21">
         <v>315455000.0</v>
       </c>
       <c r="R21">
         <v>184322000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
         <v>70203000.0</v>
       </c>
       <c r="C22">
         <v>62986000.0</v>
       </c>
       <c r="D22">
         <v>60857000.0</v>
       </c>
       <c r="E22">
         <v>242168000.0</v>
       </c>
       <c r="F22">
         <v>116738000.0</v>
       </c>
       <c r="G22">
         <v>-277353000.0</v>
       </c>
       <c r="H22">
         <v>-449305000.0</v>
       </c>
       <c r="I22">
         <v>-9075000.0</v>
       </c>
@@ -27041,51 +27232,51 @@
       </c>
       <c r="P22">
         <v>162388000.0</v>
       </c>
       <c r="Q22">
         <v>195010000.0</v>
       </c>
       <c r="R22">
         <v>-1773332000.0</v>
       </c>
       <c r="S22">
         <v>-1441280000.0</v>
       </c>
       <c r="T22">
         <v>50221000.0</v>
       </c>
       <c r="U22">
         <v>15621000.0</v>
       </c>
       <c r="V22">
         <v>18122000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>-290000.0</v>
       </c>
       <c r="C23">
         <v>-393000.0</v>
       </c>
       <c r="D23">
         <v>94000.0</v>
       </c>
       <c r="E23">
         <v>-1177000.0</v>
       </c>
       <c r="F23">
         <v>-52000.0</v>
       </c>
       <c r="G23">
         <v>-160000.0</v>
       </c>
       <c r="H23">
         <v>-911000.0</v>
       </c>
       <c r="I23">
         <v>-7420000.0</v>
       </c>
@@ -27109,51 +27300,51 @@
       </c>
       <c r="P23">
         <v>-53840000.0</v>
       </c>
       <c r="Q23">
         <v>278326000.0</v>
       </c>
       <c r="R23">
         <v>421010000.0</v>
       </c>
       <c r="S23">
         <v>-903000.0</v>
       </c>
       <c r="T23">
         <v>-26684000.0</v>
       </c>
       <c r="U23">
         <v>-16367000.0</v>
       </c>
       <c r="V23">
         <v>7117000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
         <v>2800000.0</v>
       </c>
       <c r="C24">
         <v>-154695000.0</v>
       </c>
       <c r="D24">
         <v>1472000.0</v>
       </c>
       <c r="E24">
         <v>-45068000.0</v>
       </c>
       <c r="F24">
         <v>-3545000.0</v>
       </c>
       <c r="G24">
         <v>37556000.0</v>
       </c>
       <c r="H24">
         <v>1829000.0</v>
       </c>
       <c r="I24">
         <v>3594000.0</v>
       </c>
@@ -27177,51 +27368,51 @@
       </c>
       <c r="P24">
         <v>859405000.0</v>
       </c>
       <c r="Q24">
         <v>220046000.0</v>
       </c>
       <c r="R24">
         <v>263220000.0</v>
       </c>
       <c r="S24">
         <v>158781000.0</v>
       </c>
       <c r="T24">
         <v>11917000.0</v>
       </c>
       <c r="U24">
         <v>-2066000.0</v>
       </c>
       <c r="V24">
         <v>-3723000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>-2162000.0</v>
       </c>
       <c r="C25">
         <v>1317000.0</v>
       </c>
       <c r="D25">
         <v>17139000.0</v>
       </c>
       <c r="E25">
         <v>-4297000.0</v>
       </c>
       <c r="F25">
         <v>-5440000.0</v>
       </c>
       <c r="G25">
         <v>246795999.0</v>
       </c>
       <c r="H25">
         <v>397357000.0</v>
       </c>
       <c r="I25">
         <v>-36473000.0</v>
       </c>
@@ -27245,51 +27436,51 @@
       </c>
       <c r="P25">
         <v>-39049000.0</v>
       </c>
       <c r="Q25">
         <v>298856000.0</v>
       </c>
       <c r="R25">
         <v>214000.0</v>
       </c>
       <c r="S25">
         <v>1648975000.0</v>
       </c>
       <c r="T25">
         <v>-33814000.0</v>
       </c>
       <c r="U25">
         <v>13497000.0</v>
       </c>
       <c r="V25">
         <v>1928000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
         <v>-6403000.0</v>
       </c>
       <c r="C26">
         <v>-233000.0</v>
       </c>
       <c r="D26">
         <v>-929000.0</v>
       </c>
       <c r="E26">
         <v>-1177000.0</v>
       </c>
       <c r="F26">
         <v>-899000.0</v>
       </c>
       <c r="G26">
         <v>-64000.0</v>
       </c>
       <c r="H26">
         <v>-367000.0</v>
       </c>
       <c r="I26">
         <v>-7420000.0</v>
       </c>
@@ -27311,51 +27502,51 @@
       <c r="O26">
         <v>-14723000.0</v>
       </c>
       <c r="P26">
         <v>-13796000.0</v>
       </c>
       <c r="Q26">
         <v>-7169000.0</v>
       </c>
       <c r="R26">
         <v>-5747000.0</v>
       </c>
       <c r="S26">
         <v>-3553000.0</v>
       </c>
       <c r="T26">
         <v>-1661000.0</v>
       </c>
       <c r="U26">
         <v>-500000.0</v>
       </c>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
         <v>2744000.0</v>
       </c>
       <c r="C27">
         <v>2354000.0</v>
       </c>
       <c r="D27">
         <v>1945000.0</v>
       </c>
       <c r="E27">
         <v>1526000.0</v>
       </c>
       <c r="F27">
         <v>1394000.0</v>
       </c>
       <c r="G27">
         <v>3012000.0</v>
       </c>
       <c r="H27">
         <v>4255000.0</v>
       </c>
       <c r="I27">
         <v>23377000.0</v>
       </c>
@@ -27379,51 +27570,51 @@
       </c>
       <c r="P27">
         <v>38684000.0</v>
       </c>
       <c r="Q27">
         <v>37681000.0</v>
       </c>
       <c r="R27">
         <v>22793000.0</v>
       </c>
       <c r="S27">
         <v>18784000.0</v>
       </c>
       <c r="T27">
         <v>7202000.0</v>
       </c>
       <c r="U27">
         <v>-1834000.0</v>
       </c>
       <c r="V27">
         <v>2130000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>-23295000.0</v>
       </c>
       <c r="C28">
         <v>-73670000.0</v>
       </c>
       <c r="D28">
         <v>-82938000.0</v>
       </c>
       <c r="E28">
         <v>-1635000.0</v>
       </c>
       <c r="F28">
         <v>-21975000.0</v>
       </c>
       <c r="G28">
         <v>-38957000.0</v>
       </c>
       <c r="H28">
         <v>54848000.0</v>
       </c>
       <c r="I28">
         <v>-43724000.0</v>
       </c>
@@ -27447,51 +27638,51 @@
       </c>
       <c r="P28">
         <v>645193000.0</v>
       </c>
       <c r="Q28">
         <v>570627000.0</v>
       </c>
       <c r="R28">
         <v>942725000.0</v>
       </c>
       <c r="S28">
         <v>1267755000.0</v>
       </c>
       <c r="T28">
         <v>1052316000.0</v>
       </c>
       <c r="U28">
         <v>1266435000.0</v>
       </c>
       <c r="V28">
         <v>126413000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>100140000.0</v>
       </c>
       <c r="C29">
         <v>73933000.0</v>
       </c>
       <c r="D29">
         <v>115578000.0</v>
       </c>
       <c r="E29">
         <v>164696000.0</v>
       </c>
       <c r="F29">
         <v>110260000.0</v>
       </c>
       <c r="G29">
         <v>36162000.0</v>
       </c>
       <c r="H29">
         <v>121324000.0</v>
       </c>
       <c r="I29">
         <v>145514000.0</v>
       </c>
@@ -27515,51 +27706,51 @@
       </c>
       <c r="P29">
         <v>475485000.0</v>
       </c>
       <c r="Q29">
         <v>390128000.0</v>
       </c>
       <c r="R29">
         <v>311559000.0</v>
       </c>
       <c r="S29">
         <v>579189000.0</v>
       </c>
       <c r="T29">
         <v>357452000.0</v>
       </c>
       <c r="U29">
         <v>67349000.0</v>
       </c>
       <c r="V29">
         <v>63644000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>-64011000.0</v>
       </c>
       <c r="C30">
         <v>-154696000.0</v>
       </c>
       <c r="D30">
         <v>-36164000.0</v>
       </c>
       <c r="E30">
         <v>-45117000.0</v>
       </c>
       <c r="F30">
         <v>22973000.0</v>
       </c>
       <c r="G30">
         <v>25093000.0</v>
       </c>
       <c r="H30">
         <v>-189849000.0</v>
       </c>
       <c r="I30">
         <v>-183453000.0</v>
       </c>
@@ -27602,3260 +27793,3292 @@
       <c r="V30">
         <v>-158772000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB30"/>
+  <dimension ref="A1:CC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
+      <c r="CC1" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>104096000.0</v>
+      </c>
+      <c r="C2">
         <v>112345000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102587000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>104199000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>101109000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>99511000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>94081000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>211292000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>208493000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>253944000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>232243000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>224027000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>287564000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>257468000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>240603000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>205185000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>165778000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>139524000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>99002000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>90609000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76515000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>28266000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12641000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14927000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7741000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5728000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9789000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9335000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19645000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34474000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31980000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>29178000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>101308000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>135513000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>151240000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>153839000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>174071000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>563372000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>634166000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>694042000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>435588000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>790142000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>983617000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11821000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>181253000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>590246000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>918758000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1179644000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>814663000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>920257000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1094341000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1308733000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>309766000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>673680000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>421073000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>127842000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>207681000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>325437000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4615000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8537000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5863000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2589000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2083000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2571000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7861000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14642000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>621000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>76000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>636000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>898000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>275888000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>726000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>63135000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>32013000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2199000.0</v>
       </c>
-      <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>19195000</v>
+      </c>
+      <c r="C3">
         <v>20864000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17250000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19350000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15837000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6736000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12832000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9986000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4548000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1142000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>694000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1352000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14950000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9408000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12956000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19170000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6330000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5678000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2968000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4226000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4840000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3153000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1077000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4572000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1362000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5452000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20955000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>47047000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>61422000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>62254000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>40228000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>51491000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29801000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>65527000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>66503000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>63839000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>45218000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>43686000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>51676000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>60207000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>55699000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>70546000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>117296000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>125083000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>259770000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>377052000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>481867000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>414766000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>325683000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>331016000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>333192000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>334954000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>406709000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>421876000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>520635000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>502697000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>521199000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>601841000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>444131000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>462233000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>440519000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>431382000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>350184000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>266851000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>236756000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>190580000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>87052000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>103887000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>174082000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>350184000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>449060000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>675054000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>515651000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>418650000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>382687000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>406017000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>492144000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>306541000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-63537000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>30096000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>16865000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>35418000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>39407000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>26254000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>40522000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>8393000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>14094000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>48249000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>240000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-4061000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>454000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-10310000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-14829000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>2494000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>2802000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-72130000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-34205000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-15727000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2599000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-20232000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>18514000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-59876000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>258454000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-354554000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-193475000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>971796000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-169432000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-408993000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-328512000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-260886000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>364981000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-105594000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-174084000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-214392000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>998967000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-363914000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>252607000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>293231000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-79839000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-117756000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>320822000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-3922000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>2674000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>3274000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>506000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-488000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>-5290000.0</v>
       </c>
-      <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1420000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6154000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5520000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6355000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6879000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10125000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2128000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1640000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5305000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>269000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7508000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-404000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8998000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-15371000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5061000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1797000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9549000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1195000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2107000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3471000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>11277000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>74133000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>205918000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-96472000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-97909000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5381000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>118116000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-56359000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>177517000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-46202000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-38587000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-81147000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-12294000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-25737000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>89526000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-56921000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>133182000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-108372000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>76958000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-77970000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>14094000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-76896000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>47324000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-20224000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-51771000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-35251000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-24598000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>61186000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>10596000.0</v>
+      </c>
+      <c r="C6">
         <v>-8249000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9758000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1612000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3090000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1598000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5430000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-117211000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2799000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-45451000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21701000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8216000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-63537000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30096000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>16865000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>35418000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39407000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>26254000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>40522000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8393000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14094000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>48249000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15625000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2286000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7186000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1773000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>240000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4061000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>454000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10310000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-14829000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2494000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2802000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-72130000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-34205000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-15727000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2599000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-20232000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-389301000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-70794000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-59876000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>258454000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-354554000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-193475000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>971796000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-169432000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-408993000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-328512000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-260886000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>364981000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-105594000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-174084000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-214392000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>998967000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-363914000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>252607000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>293231000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-79839000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-117756000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>320822000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-3922000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2674000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3274000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>506000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-488000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5290000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-6781000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>14021000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>545000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-560000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-262000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-274990000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>275162000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-62409000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>31122000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>29814000.0</v>
       </c>
-      <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>7865000.0</v>
+      </c>
+      <c r="C7">
         <v>-14668000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3408000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2664000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2711000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6015000.0</v>
       </c>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
+        <v>1000999.0</v>
+      </c>
+      <c r="I7">
         <v>1774000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3972000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1774000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4011999.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>466000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1420000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6154000.0</v>
       </c>
-      <c r="O7">
-[...1 lines deleted...]
-      </c>
       <c r="P7">
+        <v>-10276000.0</v>
+      </c>
+      <c r="Q7">
         <v>700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6355000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6879000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8882000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2128000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1640000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5305000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13614000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1241000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-10711000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>686000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5564000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7508000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-404000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8998000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-7697000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>5061000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1797000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>9549000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-7258000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2107000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3471000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>11277000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>13437000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4832000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-52020000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>68466000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-2673000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>118116000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-56359000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>22890000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-248532000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-47042000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-89468000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>56813000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-25737000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>89526000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-56921000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-57211000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-107877000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-78982000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>77970000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-10000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-76896000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>47324000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-20224000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-21367000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-35251000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-24598000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>61186000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-74425000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>45686000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-31441000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-45842000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-69860000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>100348000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-4991000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>13378000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>8680000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-14614000.0</v>
       </c>
-      <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-13211000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>841000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>15829000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>16560000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>115000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>201907000.0</v>
       </c>
-      <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-63492000.0</v>
       </c>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>90048000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-      <c r="BC8">
+      <c r="BC8"/>
+      <c r="BD8">
         <v>-141534000.0</v>
       </c>
-      <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-      <c r="BG8">
+      <c r="BG8"/>
+      <c r="BH8">
         <v>-61645000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-      <c r="BK8">
+      <c r="BK8"/>
+      <c r="BL8">
         <v>-11480000.0</v>
       </c>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>12130000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>12130000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-13211000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-13211000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>841000.0</v>
       </c>
       <c r="U9">
         <v>841000.0</v>
       </c>
       <c r="V9">
-        <v>5867000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="W9">
         <v>5867000.0</v>
       </c>
       <c r="X9">
         <v>5867000.0</v>
       </c>
       <c r="Y9">
         <v>5867000.0</v>
       </c>
       <c r="Z9">
         <v>5867000.0</v>
       </c>
       <c r="AA9">
-        <v>15829000.0</v>
+        <v>5867000.0</v>
       </c>
       <c r="AB9">
         <v>15829000.0</v>
       </c>
       <c r="AC9">
         <v>15829000.0</v>
       </c>
       <c r="AD9">
         <v>15829000.0</v>
       </c>
       <c r="AE9">
-        <v>16560000.0</v>
+        <v>15829000.0</v>
       </c>
       <c r="AF9">
         <v>16560000.0</v>
       </c>
       <c r="AG9">
         <v>16560000.0</v>
       </c>
       <c r="AH9">
         <v>16560000.0</v>
       </c>
       <c r="AI9">
-        <v>115000.0</v>
+        <v>16560000.0</v>
       </c>
       <c r="AJ9">
         <v>115000.0</v>
       </c>
       <c r="AK9">
         <v>115000.0</v>
       </c>
       <c r="AL9">
-        <v>12872000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="AM9">
         <v>12872000.0</v>
       </c>
       <c r="AN9">
-        <v>0.0</v>
+        <v>12872000.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>201907000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-63492000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>90048000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>-141534000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>-61645000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>-11480000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
+        <v>0.0</v>
+      </c>
+      <c r="BP9">
         <v>8760000.0</v>
       </c>
-      <c r="BP9">
-[...1 lines deleted...]
-      </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9">
         <v>3735000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>5000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>122000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>19000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-75000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>75000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-3593000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>-3661000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
+      <c r="AL10"/>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>86121000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>3111000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>-2958000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
+        <v>0.0</v>
+      </c>
+      <c r="BL10">
         <v>-238000.0</v>
       </c>
-      <c r="BL10">
-[...1 lines deleted...]
-      </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
+        <v>0.0</v>
+      </c>
+      <c r="BP10">
         <v>61000.0</v>
       </c>
-      <c r="BP10">
-[...1 lines deleted...]
-      </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
       <c r="BR10">
         <v>0.0</v>
       </c>
       <c r="BS10">
+        <v>0.0</v>
+      </c>
+      <c r="BT10">
         <v>307000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-7831000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>-4325000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-12968000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>-21662000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-8886000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-6178000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-6178000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64501000.0</v>
       </c>
       <c r="AO11">
         <v>-64501000.0</v>
       </c>
       <c r="AP11">
         <v>-64501000.0</v>
       </c>
       <c r="AQ11">
+        <v>-64501000.0</v>
+      </c>
+      <c r="AR11">
         <v>-90454000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-82814000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-20941000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>-51475000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>40509000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>42122000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>41165000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>75299000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>12046000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>517000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>589000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4863000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-64485000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3624000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>436000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>373000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3713000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2813000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-19422000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-4187000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>52020000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>206603000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2439000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>245448000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>165138000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2065000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6320000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-48239000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23868000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30532000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>25601000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20098000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-13341000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-28669000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1281361000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>369967000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>294916000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>200942000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>713122000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>760290000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1589043000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1175427000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-238757000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-125306000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>79966000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>175061000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3368000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>135891000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-15391000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>517788000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>248421000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>236370000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-432533000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-127836000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>445084000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-595911000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-182171000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>311892000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>172627000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>-298744000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>11271000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>-9276000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>466000.0</v>
       </c>
       <c r="N13">
         <v>466000.0</v>
       </c>
       <c r="O13">
+        <v>466000.0</v>
+      </c>
+      <c r="P13">
         <v>2935000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>700000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6355000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-6879000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>8041000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2128000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1640000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5305000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7747000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1241000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-10711000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>686000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-4176000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7508000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-404000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-8998000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-20000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5061000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1797000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>9549000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>525000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2107000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3471000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>11277000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-84788000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>43215000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-52020000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>12113000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-4741000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>12118000.0</v>
+      </c>
+      <c r="C14">
         <v>11443000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11913000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11038000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9902000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10019000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10761000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>9950000.0</v>
+      </c>
+      <c r="J14">
         <v>6014000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5754000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5890000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16285000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8813000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5072000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4846000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4673000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4390000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3975000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4173000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3688000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4015000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6601000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9382000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>214704000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27648000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>158558000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>41852000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>42405000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39408000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>139263000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>36126000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>34001000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>31150000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>131887000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34428000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32970000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>28408000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>367295000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>35239000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>36313000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>39161000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>367295000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>79012000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>107917000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>119454000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>493931000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>130580000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>113743000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>130707000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>296712000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>275076000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>157286000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>175870000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>628834000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>191676000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>171865000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>101579000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>196894000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>103756000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>92923000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>90427000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>82074000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>107147000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>69572000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>67318000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>226892000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
         <v>48384000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>72819000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>96701000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>93587000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>88036000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>83041000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>75783000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>60540000.0</v>
       </c>
-      <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>10642000.0</v>
+      </c>
+      <c r="C15">
         <v>3862000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3850000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3823000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4105000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4086000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4114000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4219000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4285000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>59718000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3711000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3981000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>73823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77804000.0</v>
       </c>
       <c r="O15">
         <v>77804000.0</v>
       </c>
       <c r="P15">
+        <v>77804000.0</v>
+      </c>
+      <c r="Q15">
         <v>930000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>2964000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
+      <c r="AL15"/>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>11262000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>115301000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>30611000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11261000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10500000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17262000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17263000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>10500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>17262000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10500000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>17263000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>10500000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>17262000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10500000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>17263000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>10499000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>17263000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>10849000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>18131000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3511000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>17262000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11267000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="BQ15">
         <v>11000.0</v>
       </c>
       <c r="BR15">
         <v>11000.0</v>
       </c>
       <c r="BS15">
+        <v>11000.0</v>
+      </c>
+      <c r="BT15">
         <v>5497000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>17552000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8036000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>9516000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8955000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8957000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>15409000.0</v>
       </c>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>114692000.0</v>
+      </c>
+      <c r="C16">
         <v>104096000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>112345000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>102587000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>104199000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>101109000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>99511000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>94081000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>211292000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>208493000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>253944000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>232243000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>224027000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>287564000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>257468000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>240603000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>205185000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>165778000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>139524000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>99002000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>90609000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>76515000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28266000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12641000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14927000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7741000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5968000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5728000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9789000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9335000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>19645000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>34474000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31980000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>29178000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>101308000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>135513000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>151240000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>153839000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>174071000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>563372000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>634166000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>694042000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>435588000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>790142000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>983617000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11821000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>181253000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>590246000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>918758000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1179644000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>814663000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>920257000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1094341000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1308733000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>309766000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>673680000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>421073000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>127842000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>207681000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>325437000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4615000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8537000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5863000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2589000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2083000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2571000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7861000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>14642000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>621000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>76000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>636000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>898000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>275888000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>726000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>63135000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>32013000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2199000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -30892,426 +31115,431 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>23241000.0</v>
+      </c>
+      <c r="C18">
         <v>-1105000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14440000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5919000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7013000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13595000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13161000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10861000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6864000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14539000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>25525000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24155000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9055000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>30439000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17110000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>36303999.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>40633000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>26514999.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>40977000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28858000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14059999.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11177999.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7728999.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9322000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6003000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>12651000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4840000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13991000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-30519000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-30684000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3882000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1560000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4091000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-35120000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-33230000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-19865000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-5522000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>20550000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>13919000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-33243000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-32096000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-233190000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-104645000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-83191000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-30871000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-286957000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-256437000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-249874000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-185342000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-240565000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-59569000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-124630000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-143483000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-300419000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-321705000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-336173000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-334403000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-370931000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-296602000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-395281000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-259272000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-351625000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-299268000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-186098000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-125899000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-42978000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-48713000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>27351000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-105331000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-276953000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-404239000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-437520000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-375506000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-261961000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-264791000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-347305000.0</v>
       </c>
-      <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-22383000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-14490000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9255000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16034000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-133543000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4015000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1104000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-633000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12507000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13616000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9408000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12956000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-19028000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7514000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5619000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2894000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4040000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4178000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>34085000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-764000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>31165000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-845000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4463000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-20709000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-46552000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-61001000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-61587000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31348,2358 +31576,2389 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>-198000.0</v>
+      </c>
+      <c r="C21">
         <v>-226000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-152000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-180000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-207000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-199000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-145000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-167000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-153000.0</v>
       </c>
       <c r="N21">
         <v>-153000.0</v>
       </c>
       <c r="O21">
+        <v>-153000.0</v>
+      </c>
+      <c r="P21">
         <v>-246000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-98000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-84000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-113000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-531000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-20371000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-48000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-74000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7744000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-47283000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12672000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-11866000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4501000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9991000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>31099000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19707000.0</v>
       </c>
       <c r="AF21">
         <v>19707000.0</v>
       </c>
       <c r="AG21">
         <v>19707000.0</v>
       </c>
       <c r="AH21">
+        <v>19707000.0</v>
+      </c>
+      <c r="AI21">
         <v>-36304000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36304000.0</v>
       </c>
       <c r="AK21">
         <v>-36304000.0</v>
       </c>
       <c r="AL21">
+        <v>-36304000.0</v>
+      </c>
+      <c r="AM21">
         <v>-1488000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7026000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>297000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-40036000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>488604000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-35223000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-103358000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1037776000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>173095000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3947000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-1177588000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-337000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>728615000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>714135000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-7480000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-925000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-80259000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-281607000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>214834000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-89656000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>237612000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>126400000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>41099000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>26693000.0</v>
+      </c>
+      <c r="C22">
         <v>18670000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21643000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15953000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19558000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13049000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>17583000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25484000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8794000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11125000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1792000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18670000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16637000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23758000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>105227000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>53725000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>48492000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>34724000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>36844000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>28599000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16251999.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35043000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-155000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-48749000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-215779000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-12670000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-249142000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-181602000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13284000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-5277000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>54178000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11715000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-34074000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-40894000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-18760000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-8485000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23499000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>50808000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-333982000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2269934000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-515911000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-313226000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-783961000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-796485000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1588731000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1151874000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>314057000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>157338000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-8797000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-134085000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>49097000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-57002000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>24685000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-531259000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-299320000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-159752000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>921867000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-216224000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-394448000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>636003000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>210016000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-302344000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-195577000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>307601000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>54612000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>28374000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-425996000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-101312000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-91170000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-1154854000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-1594658000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>230346000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-20343000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-56625000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>14230000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>20920000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>34564000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15621000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4895000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>14032000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>-761000.0</v>
+      </c>
+      <c r="C23">
         <v>-405000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-47000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-19000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-78000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-146000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-37000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-129000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-124000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-103000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-650000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>26000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-211000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>42000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-74000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-160000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-62000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AA23">
         <v>-1000.0</v>
       </c>
       <c r="AB23">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC23">
         <v>-166000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1106000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>39596000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9956000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-50557000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5715000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1661000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2964000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-875000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-40828000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1488000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-41267000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-36000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-296000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-26977000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-39503000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-78198000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-45621000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-46064000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-47286000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-50024000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-99974000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-49078000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-54919000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-44940000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-48139000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-50861000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-64517000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-107831000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-41590000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-930484000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-353413000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>338884000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-17919000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>295194000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-389000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-12664000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-296000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>439346000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-144000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-8630000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>241176000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>27631000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-18978000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-3427000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>210651000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-336000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-751000.0</v>
       </c>
-      <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>2651000.0</v>
+      </c>
+      <c r="C24">
         <v>-2651000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-633000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3033000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-14253000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-8930000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
-        <v>-138662000.0</v>
+        <v>-3202000.0</v>
       </c>
       <c r="I24">
+        <v>290000.0</v>
+      </c>
+      <c r="J24">
         <v>533001.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>38000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>1411000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-13601000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-9392000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-44134000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>142000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1184000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>59000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>74000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>186000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>662000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>37238000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>313000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>35737000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>517000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>989000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>246000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>495000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>421000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>667000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-10903000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>934000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>12608000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>955000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1989000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5013000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4390000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-37870000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>11841000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3425000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>12260000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3077000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-192595000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>24169000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6971000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1016000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-17836000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6128000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>433000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>707366000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>15259000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-3456000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>958000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2554326000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-70169000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1312000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-599213000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>258497000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>234638000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>255516000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>209715000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>159536000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>106624000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-31048000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>436000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5606000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-795484000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>9662000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>253721000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>247000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-3281000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3843000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>148739000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-329000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-105553000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1986000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>21064000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>-5011000.0</v>
+      </c>
+      <c r="C25">
         <v>3612000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-425000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>254000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4619000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2628000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2866000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
-        <v>40000.0</v>
+        <v>-17068000.0</v>
       </c>
       <c r="J25">
         <v>40000.0</v>
       </c>
       <c r="K25">
+        <v>40000.0</v>
+      </c>
+      <c r="L25">
         <v>42001.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5895000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3415000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4467000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
+        <v>-70126000.0</v>
+      </c>
+      <c r="Q25">
         <v>-4001000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16999.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6312000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2576000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>36001.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-19657000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-11513000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>50236000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6561000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2270000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>658000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>206324000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>42483000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5160000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-6019000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>35769000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>51950000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-6284000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-266000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>51604000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13275000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2134000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10424000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2249027000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>533417000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>77216000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>51545000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>837413000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1692005000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>140494000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>64211000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7576000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>191341000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-30740000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-134092000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10398000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-60492000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>509558000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-86080000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>424302000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-667995000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2607000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>351843000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-502312000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>302358000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-302338000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>163342000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>148234000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-12652000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>84000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>305605000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>180706000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>186199000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1195899000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1724609000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-309233000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>95831000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>144271000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>12257000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-16575000.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
+        <v>364000.0</v>
+      </c>
+      <c r="C26">
         <v>-405000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-47000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-476000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-880000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-5047000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-233000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-129000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-124000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-103000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-73518000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>94000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>73797000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-211000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-942000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>42000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-235000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-286000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-594000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-19000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-62000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-1000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-5000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-157000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-205000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-44000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-5715000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1661000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2964000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-875000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1467000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1424000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-110000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-3000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-4000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-37000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-337000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-484000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1105000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1609000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-94709000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-20218000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1252000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-4350000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1706000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-2802000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-16427000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-12041000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-1916000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-4827000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-836000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-7144000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>12048000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-6018000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-561000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-5469000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-1834000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-2483000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-82000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-2770000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-4652000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-573000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-9000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-513000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-17000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-1628000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-654000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-1254000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-82000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-7000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>771000.0</v>
+      </c>
+      <c r="C27">
         <v>702000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>686000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>688000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>720000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>650000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>575000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>536000.0</v>
       </c>
       <c r="J27">
         <v>536000.0</v>
       </c>
       <c r="K27">
+        <v>536000.0</v>
+      </c>
+      <c r="L27">
         <v>523000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>476000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>550000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>396000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>395000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>377000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>398000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>356000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>358000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>237000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>564000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>235000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>259000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1784000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>580000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>169000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>324000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>826000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2108000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>996000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>962000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>506000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6037000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>15872000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3134000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2962000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6393000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3261000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6250000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1225000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1097000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6753000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3210000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3637000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7509000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4024000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4141000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>4839000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6786000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5953000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6902000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>52565000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>19850000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9667000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9851000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>11906000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>11371000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>10226000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10157000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>9495000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>8806000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13507000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>9956000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7336000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>6882000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6267000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>6158000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>5163000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5205000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>18784000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-3077000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-6667000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3241000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-1973000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-2481000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-11011000.0</v>
+      </c>
+      <c r="C28">
         <v>-4493000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4049000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4498000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5270000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9478000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4529000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4515000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4598000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-60028000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3885000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4784000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-73926000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-343000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-245000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1028000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-42000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-320000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-529000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-20651000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-628000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-167000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7583000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-47345000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12672000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11867000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4846000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9435000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30552000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000.0</v>
       </c>
       <c r="AF28">
         <v>-44000.0</v>
       </c>
       <c r="AG28">
+        <v>-44000.0</v>
+      </c>
+      <c r="AH28">
         <v>-5715000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-37965000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2964000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-875000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1467000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2912000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-415061000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-40976000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-40040000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>488567000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-57314000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-134453000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>995696000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>116509000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-151273000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-84766000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-61776000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-99468000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-61284000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-45998000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-71867000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1254940000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-47484000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>662912000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1226847000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>32595000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-55792000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>460587000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>45635000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>194763000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>201013000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>217652000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>124975000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>26987000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>837416000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-22992000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-147845000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>276146000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>407258000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>158687000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>501929000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>199881000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>401466000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>375133000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>275717000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1266435000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>42436000.0</v>
+      </c>
+      <c r="C29">
         <v>19759000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>31690000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>25269000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22850000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20331000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25993000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20847000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11412000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15681000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26219000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25507000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24005000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>39847000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>30066000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>55474000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>46963000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32192999.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>43945000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>33084000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14331000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8806000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13894000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4641000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18103000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25795000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>33056000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>30903000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>31570000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>36346000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>53051000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>25710000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>30407000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>33273000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>43974000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>39696000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>64236000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>65595000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>26964000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>23603000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-162644000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>12651000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>41892000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>228899000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>90095000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>225430000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>164892000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>140341000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>90451000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>273623000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>210324000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>263226000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>121457000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>198930000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>166524000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>186796000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>230910000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>147529000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>66952000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>181247000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>79757000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>50916000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>80753000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>110857000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>147602000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>38339000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>131238000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>68751000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>73231000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>44821000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>237534000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>140145000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>156689000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>117896000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>58712000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>180844000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>67349000.0</v>
       </c>
-      <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-20829000.0</v>
+      </c>
+      <c r="C30">
         <v>-23515000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17883000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22383000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14490000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9255000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16034000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-133543000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4014999.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1104000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-35531000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13616000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9408000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12956000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19028000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7514000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5619000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2894000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4040000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4178000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34085000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-764000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>31165000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-845000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4463000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-20709000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-46552000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-61001000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-61587000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-51131000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-50557000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-17193000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-64572000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-64514000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-58826000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-40828000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-81556000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-39835000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-56782000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-43439000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-67469000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-309891000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-100914000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-252799000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-376036000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-483150000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-408638000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-339451000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>373998000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-317933000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-338410000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-405751000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2132450000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-515360000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-576829000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1120412000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-343344000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-209493000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-206717000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-230804000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-271846000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-248655000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-297899000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-236320000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-179879000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-882536000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-94225000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>79639000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-349937000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-452341000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-671211000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-366912000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-418979000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-488240000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-404031000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>