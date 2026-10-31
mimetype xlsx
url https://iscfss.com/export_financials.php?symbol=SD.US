--- v2 (2026-09-13)
+++ v3 (2026-10-31)
@@ -17095,51 +17095,51 @@
       <c r="C5">
         <v>40885000.0</v>
       </c>
       <c r="D5">
         <v>74921000.0</v>
       </c>
       <c r="E5">
         <v>169858000.0</v>
       </c>
       <c r="F5">
         <v>98227000.0</v>
       </c>
       <c r="G5">
         <v>-276248000.0</v>
       </c>
       <c r="H5">
         <v>-446331000.0</v>
       </c>
       <c r="I5">
         <v>-5998000.0</v>
       </c>
       <c r="J5">
         <v>43199000.0</v>
       </c>
       <c r="K5">
-        <v>-4123745000.0</v>
+        <v>-4030926000.0</v>
       </c>
       <c r="L5">
         <v>-4011435000.0</v>
       </c>
       <c r="M5">
         <v>584362000.0</v>
       </c>
       <c r="N5">
         <v>-201798000.0</v>
       </c>
       <c r="O5">
         <v>421980000.0</v>
       </c>
       <c r="P5">
         <v>390975000.0</v>
       </c>
       <c r="Q5">
         <v>-20472000.0</v>
       </c>
       <c r="R5">
         <v>-1610624000.0</v>
       </c>
       <c r="S5">
         <v>-1339126000.0</v>
       </c>
@@ -17169,51 +17169,51 @@
       <c r="C6">
         <v>73364000.0</v>
       </c>
       <c r="D6">
         <v>97097000.0</v>
       </c>
       <c r="E6">
         <v>187742000.0</v>
       </c>
       <c r="F6">
         <v>113672000.0</v>
       </c>
       <c r="G6">
         <v>-218163000.0</v>
       </c>
       <c r="H6">
         <v>-287773000.0</v>
       </c>
       <c r="I6">
         <v>133265000.0</v>
       </c>
       <c r="J6">
         <v>175086000.0</v>
       </c>
       <c r="K6">
-        <v>-3971461000.0</v>
+        <v>-3878642000.0</v>
       </c>
       <c r="L6">
         <v>-3644140000.0</v>
       </c>
       <c r="M6">
         <v>1078293000.0</v>
       </c>
       <c r="N6">
         <v>428070000.0</v>
       </c>
       <c r="O6">
         <v>1050814000.0</v>
       </c>
       <c r="P6">
         <v>771219000.0</v>
       </c>
       <c r="Q6">
         <v>305639000.0</v>
       </c>
       <c r="R6">
         <v>-1375265000.0</v>
       </c>
       <c r="S6">
         <v>-977761000.0</v>
       </c>
@@ -19369,148 +19369,148 @@
       <c r="AC3">
         <v>41852000.0</v>
       </c>
       <c r="AD3">
         <v>42405000.0</v>
       </c>
       <c r="AE3">
         <v>39408000.0</v>
       </c>
       <c r="AF3">
         <v>37986000.0</v>
       </c>
       <c r="AG3">
         <v>36126000.0</v>
       </c>
       <c r="AH3">
         <v>34001000.0</v>
       </c>
       <c r="AI3">
         <v>31150000.0</v>
       </c>
       <c r="AJ3">
         <v>33672000.0</v>
       </c>
       <c r="AK3">
-        <v>39276000.0</v>
+        <v>34428000.0</v>
       </c>
       <c r="AL3">
-        <v>3493000.0</v>
+        <v>32970000.0</v>
       </c>
       <c r="AM3">
         <v>28408000.0</v>
       </c>
       <c r="AN3">
-        <v>3922000.0</v>
+        <v>39983000.0</v>
       </c>
       <c r="AO3">
-        <v>33849000.0</v>
+        <v>35239000.0</v>
       </c>
       <c r="AP3">
         <v>34926000.0</v>
       </c>
       <c r="AQ3">
         <v>39161000.0</v>
       </c>
       <c r="AR3">
         <v>63155000.0</v>
       </c>
       <c r="AS3">
-        <v>11379000.0</v>
+        <v>77880000.0</v>
       </c>
       <c r="AT3">
         <v>106806000.0</v>
       </c>
       <c r="AU3">
         <v>119454000.0</v>
       </c>
       <c r="AV3">
         <v>123560000.0</v>
       </c>
       <c r="AW3"/>
       <c r="AX3">
         <v>112678000.0</v>
       </c>
       <c r="AY3">
         <v>130707000.0</v>
       </c>
       <c r="AZ3">
-        <v>15508000.0</v>
+        <v>149172000.0</v>
       </c>
       <c r="BA3">
         <v>152909000.0</v>
       </c>
       <c r="BB3">
-        <v>154925000.0</v>
+        <v>157286000.0</v>
       </c>
       <c r="BC3">
-        <v>172862000.0</v>
+        <v>175870000.0</v>
       </c>
       <c r="BD3">
         <v>190025000.0</v>
       </c>
       <c r="BE3">
         <v>182623000.0</v>
       </c>
       <c r="BF3">
         <v>154607000.0</v>
       </c>
       <c r="BG3">
         <v>101579000.0</v>
       </c>
       <c r="BH3">
-        <v>101762000.0</v>
+        <v>103528000.0</v>
       </c>
       <c r="BI3">
-        <v>102042000.0</v>
+        <v>98023000.0</v>
       </c>
       <c r="BJ3">
-        <v>86013000.0</v>
+        <v>92923000.0</v>
       </c>
       <c r="BK3">
         <v>90427000.0</v>
       </c>
       <c r="BL3">
         <v>91713000.0</v>
       </c>
       <c r="BM3">
         <v>107147000.0</v>
       </c>
       <c r="BN3">
         <v>69572000.0</v>
       </c>
       <c r="BO3">
         <v>67318000.0</v>
       </c>
       <c r="BP3">
         <v>69005000.0</v>
       </c>
       <c r="BQ3">
         <v>45151000.0</v>
       </c>
       <c r="BR3">
-        <v>48384000.0</v>
+        <v>46773000.0</v>
       </c>
       <c r="BS3">
         <v>72819000.0</v>
       </c>
       <c r="BT3">
         <v>96701000.0</v>
       </c>
       <c r="BU3">
         <v>93587000.0</v>
       </c>
       <c r="BV3">
         <v>88036000.0</v>
       </c>
       <c r="BW3">
         <v>83041000.0</v>
       </c>
       <c r="BX3">
         <v>75783000.0</v>
       </c>
       <c r="BY3">
         <v>60540000.0</v>
       </c>
       <c r="BZ3">
         <v>46481000.0</v>
       </c>
@@ -19790,165 +19790,165 @@
       <c r="X5">
         <v>-57000.0</v>
       </c>
       <c r="Y5">
         <v>-48180000.0</v>
       </c>
       <c r="Z5">
         <v>-215328000.0</v>
       </c>
       <c r="AA5">
         <v>-12683000.0</v>
       </c>
       <c r="AB5">
         <v>-248786000.0</v>
       </c>
       <c r="AC5">
         <v>-180880000.0</v>
       </c>
       <c r="AD5">
         <v>-12582000.0</v>
       </c>
       <c r="AE5">
         <v>-4692000.0</v>
       </c>
       <c r="AF5">
-        <v>54740000.0</v>
+        <v>54678000.0</v>
       </c>
       <c r="AG5">
         <v>11994000.0</v>
       </c>
       <c r="AH5">
         <v>-33468000.0</v>
       </c>
       <c r="AI5">
         <v>-39943000.0</v>
       </c>
       <c r="AJ5">
-        <v>-12821000.0</v>
+        <v>-17537000.0</v>
       </c>
       <c r="AK5">
-        <v>-20613000.0</v>
+        <v>-16070000.0</v>
       </c>
       <c r="AL5">
-        <v>57686000.0</v>
+        <v>24403000.0</v>
       </c>
       <c r="AM5">
         <v>56120000.0</v>
       </c>
       <c r="AN5">
-        <v>-297540000.0</v>
+        <v>-333601000.0</v>
       </c>
       <c r="AO5">
-        <v>-399354000.0</v>
+        <v>-400744000.0</v>
       </c>
       <c r="AP5">
-        <v>-585465000.0</v>
+        <v>-476073000.0</v>
       </c>
       <c r="AQ5">
         <v>-235536000.0</v>
       </c>
       <c r="AR5">
         <v>-701785000.0</v>
       </c>
       <c r="AS5">
-        <v>-717387000.0</v>
+        <v>-713270000.0</v>
       </c>
       <c r="AT5">
-        <v>-1536482000.0</v>
+        <v>-1522305000.0</v>
       </c>
       <c r="AU5">
         <v>-1203862000.0</v>
       </c>
       <c r="AV5">
         <v>371856000.0</v>
       </c>
       <c r="AW5">
         <v>196435000.0</v>
       </c>
       <c r="AX5">
         <v>41101000.0</v>
       </c>
       <c r="AY5">
         <v>-82446000.0</v>
       </c>
       <c r="AZ5">
-        <v>240441000.0</v>
+        <v>106777000.0</v>
       </c>
       <c r="BA5">
         <v>-3584000.0</v>
       </c>
       <c r="BB5">
         <v>75802000.0</v>
       </c>
       <c r="BC5">
-        <v>-718347000.0</v>
+        <v>-452570000.0</v>
       </c>
       <c r="BD5">
         <v>-239391000.0</v>
       </c>
       <c r="BE5">
         <v>-84584000.0</v>
       </c>
       <c r="BF5">
         <v>881466000.0</v>
       </c>
       <c r="BG5">
         <v>-164082000.0</v>
       </c>
       <c r="BH5">
-        <v>-335085000.0</v>
+        <v>-336851000.0</v>
       </c>
       <c r="BI5">
-        <v>691891000.0</v>
+        <v>695910000.0</v>
       </c>
       <c r="BJ5">
-        <v>278891000.0</v>
+        <v>277803000.0</v>
       </c>
       <c r="BK5">
         <v>-248686000.0</v>
       </c>
       <c r="BL5">
         <v>-127422000.0</v>
       </c>
       <c r="BM5">
         <v>-89474000.0</v>
       </c>
       <c r="BN5">
         <v>119020000.0</v>
       </c>
       <c r="BO5">
         <v>90475000.0</v>
       </c>
       <c r="BP5">
         <v>-381275000.0</v>
       </c>
       <c r="BQ5">
-        <v>-50690000.0</v>
+        <v>-50691000.0</v>
       </c>
       <c r="BR5">
-        <v>-49599000.0</v>
+        <v>-49116000.0</v>
       </c>
       <c r="BS5">
         <v>-1113664000.0</v>
       </c>
       <c r="BT5">
         <v>-1655236000.0</v>
       </c>
       <c r="BU5">
         <v>401287000.0</v>
       </c>
       <c r="BV5">
         <v>-8951000.0</v>
       </c>
       <c r="BW5">
         <v>-61156000.0</v>
       </c>
       <c r="BX5">
         <v>48515000.0</v>
       </c>
       <c r="BY5">
         <v>59716000.0</v>
       </c>
       <c r="BZ5">
         <v>78797000.0</v>
       </c>
@@ -20043,165 +20043,165 @@
       <c r="X6">
         <v>6229000.0</v>
       </c>
       <c r="Y6">
         <v>-38957000.0</v>
       </c>
       <c r="Z6">
         <v>-200241000.0</v>
       </c>
       <c r="AA6">
         <v>14806000.0</v>
       </c>
       <c r="AB6">
         <v>-213893000.0</v>
       </c>
       <c r="AC6">
         <v>-139028000.0</v>
       </c>
       <c r="AD6">
         <v>29823000.0</v>
       </c>
       <c r="AE6">
         <v>34716000.0</v>
       </c>
       <c r="AF6">
-        <v>92726000.0</v>
+        <v>92664000.0</v>
       </c>
       <c r="AG6">
         <v>48120000.0</v>
       </c>
       <c r="AH6">
         <v>533000.0</v>
       </c>
       <c r="AI6">
         <v>-8793000.0</v>
       </c>
       <c r="AJ6">
-        <v>20851000.0</v>
+        <v>16135000.0</v>
       </c>
       <c r="AK6">
-        <v>18663000.0</v>
+        <v>18358000.0</v>
       </c>
       <c r="AL6">
-        <v>61179000.0</v>
+        <v>57373000.0</v>
       </c>
       <c r="AM6">
         <v>84528000.0</v>
       </c>
       <c r="AN6">
         <v>-293618000.0</v>
       </c>
       <c r="AO6">
         <v>-365505000.0</v>
       </c>
       <c r="AP6">
-        <v>-550539000.0</v>
+        <v>-441147000.0</v>
       </c>
       <c r="AQ6">
         <v>-196375000.0</v>
       </c>
       <c r="AR6">
         <v>-638630000.0</v>
       </c>
       <c r="AS6">
-        <v>-706008000.0</v>
+        <v>-635390000.0</v>
       </c>
       <c r="AT6">
-        <v>-1429676000.0</v>
+        <v>-1415499000.0</v>
       </c>
       <c r="AU6">
         <v>-1084408000.0</v>
       </c>
       <c r="AV6">
         <v>495416000.0</v>
       </c>
       <c r="AW6">
         <v>247321000.0</v>
       </c>
       <c r="AX6">
         <v>153779000.0</v>
       </c>
       <c r="AY6">
         <v>48261000.0</v>
       </c>
       <c r="AZ6">
         <v>255949000.0</v>
       </c>
       <c r="BA6">
         <v>149325000.0</v>
       </c>
       <c r="BB6">
-        <v>230727000.0</v>
+        <v>233088000.0</v>
       </c>
       <c r="BC6">
-        <v>-545485000.0</v>
+        <v>-276700000.0</v>
       </c>
       <c r="BD6">
         <v>-49366000.0</v>
       </c>
       <c r="BE6">
         <v>98039000.0</v>
       </c>
       <c r="BF6">
         <v>1036073000.0</v>
       </c>
       <c r="BG6">
         <v>-62503000.0</v>
       </c>
       <c r="BH6">
         <v>-233323000.0</v>
       </c>
       <c r="BI6">
         <v>793933000.0</v>
       </c>
       <c r="BJ6">
-        <v>364904000.0</v>
+        <v>370726000.0</v>
       </c>
       <c r="BK6">
         <v>-158259000.0</v>
       </c>
       <c r="BL6">
         <v>-35709000.0</v>
       </c>
       <c r="BM6">
         <v>17673000.0</v>
       </c>
       <c r="BN6">
         <v>188592000.0</v>
       </c>
       <c r="BO6">
         <v>157793000.0</v>
       </c>
       <c r="BP6">
         <v>-312270000.0</v>
       </c>
       <c r="BQ6">
-        <v>-5539000.0</v>
+        <v>-5540000.0</v>
       </c>
       <c r="BR6">
-        <v>-1215000.0</v>
+        <v>-2343000.0</v>
       </c>
       <c r="BS6">
         <v>-1040845000.0</v>
       </c>
       <c r="BT6">
         <v>-1558535000.0</v>
       </c>
       <c r="BU6">
         <v>494874000.0</v>
       </c>
       <c r="BV6">
         <v>79085000.0</v>
       </c>
       <c r="BW6">
         <v>21885000.0</v>
       </c>
       <c r="BX6">
         <v>124298000.0</v>
       </c>
       <c r="BY6">
         <v>120256000.0</v>
       </c>
       <c r="BZ6">
         <v>125278000.0</v>
       </c>
@@ -26762,63 +26762,63 @@
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>193</v>
       </c>
       <c r="B14">
         <v>42872000.0</v>
       </c>
       <c r="C14">
         <v>32479000.0</v>
       </c>
       <c r="D14">
         <v>22176000.0</v>
       </c>
       <c r="E14">
         <v>17884000.0</v>
       </c>
       <c r="F14">
         <v>15445000.0</v>
       </c>
       <c r="G14">
-        <v>58877000.0</v>
+        <v>58085000.0</v>
       </c>
       <c r="H14">
-        <v>159258000.0</v>
+        <v>158558000.0</v>
       </c>
       <c r="I14">
         <v>139263000.0</v>
       </c>
       <c r="J14">
         <v>131887000.0</v>
       </c>
       <c r="K14">
-        <v>367295000.0</v>
+        <v>152284000.0</v>
       </c>
       <c r="L14">
         <v>367295000.0</v>
       </c>
       <c r="M14">
         <v>493931000.0</v>
       </c>
       <c r="N14">
         <v>629868000.0</v>
       </c>
       <c r="O14">
         <v>628834000.0</v>
       </c>
       <c r="P14">
         <v>380244000.0</v>
       </c>
       <c r="Q14">
         <v>326111000.0</v>
       </c>
       <c r="R14">
         <v>235359000.0</v>
       </c>
       <c r="S14">
         <v>361365000.0</v>
       </c>
@@ -27386,63 +27386,63 @@
       </c>
       <c r="V24">
         <v>-3723000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>203</v>
       </c>
       <c r="B25">
         <v>-2162000.0</v>
       </c>
       <c r="C25">
         <v>1317000.0</v>
       </c>
       <c r="D25">
         <v>17139000.0</v>
       </c>
       <c r="E25">
         <v>-4297000.0</v>
       </c>
       <c r="F25">
         <v>-5440000.0</v>
       </c>
       <c r="G25">
-        <v>246795999.0</v>
+        <v>247587999.0</v>
       </c>
       <c r="H25">
-        <v>397357000.0</v>
+        <v>398057000.0</v>
       </c>
       <c r="I25">
         <v>-36473000.0</v>
       </c>
       <c r="J25">
         <v>7704000.0</v>
       </c>
       <c r="K25">
-        <v>346012000.0</v>
+        <v>561023000.0</v>
       </c>
       <c r="L25">
         <v>341890000.0</v>
       </c>
       <c r="M25">
         <v>31249000.0</v>
       </c>
       <c r="N25">
         <v>600448000.0</v>
       </c>
       <c r="O25">
         <v>131348000.0</v>
       </c>
       <c r="P25">
         <v>-39049000.0</v>
       </c>
       <c r="Q25">
         <v>298856000.0</v>
       </c>
       <c r="R25">
         <v>214000.0</v>
       </c>
       <c r="S25">
         <v>1648975000.0</v>
       </c>
@@ -30398,219 +30398,219 @@
       <c r="F14">
         <v>9902000.0</v>
       </c>
       <c r="G14">
         <v>10019000.0</v>
       </c>
       <c r="H14">
         <v>10761000.0</v>
       </c>
       <c r="I14">
         <v>9950000.0</v>
       </c>
       <c r="J14">
         <v>6014000.0</v>
       </c>
       <c r="K14">
         <v>5754000.0</v>
       </c>
       <c r="L14">
         <v>5890000.0</v>
       </c>
       <c r="M14">
         <v>16285000.0</v>
       </c>
       <c r="N14">
-        <v>8813000.0</v>
+        <v>5359000.0</v>
       </c>
       <c r="O14">
         <v>5072000.0</v>
       </c>
       <c r="P14">
         <v>4846000.0</v>
       </c>
       <c r="Q14">
         <v>4673000.0</v>
       </c>
       <c r="R14">
         <v>4390000.0</v>
       </c>
       <c r="S14">
         <v>3975000.0</v>
       </c>
       <c r="T14">
         <v>4173000.0</v>
       </c>
       <c r="U14">
-        <v>3800000.0</v>
+        <v>3605000.0</v>
       </c>
       <c r="V14">
-        <v>3688000.0</v>
+        <v>3668000.0</v>
       </c>
       <c r="W14">
-        <v>4015000.0</v>
+        <v>3999000.0</v>
       </c>
       <c r="X14">
-        <v>6601000.0</v>
+        <v>6286000.0</v>
       </c>
       <c r="Y14">
-        <v>9382000.0</v>
+        <v>9223000.0</v>
       </c>
       <c r="Z14">
-        <v>214704000.0</v>
+        <v>15087000.0</v>
       </c>
       <c r="AA14">
-        <v>27648000.0</v>
+        <v>27489000.0</v>
       </c>
       <c r="AB14">
-        <v>158558000.0</v>
+        <v>34893000.0</v>
       </c>
       <c r="AC14">
         <v>41852000.0</v>
       </c>
       <c r="AD14">
         <v>42405000.0</v>
       </c>
       <c r="AE14">
         <v>39408000.0</v>
       </c>
       <c r="AF14">
-        <v>139263000.0</v>
+        <v>37986000.0</v>
       </c>
       <c r="AG14">
         <v>36126000.0</v>
       </c>
       <c r="AH14">
         <v>34001000.0</v>
       </c>
       <c r="AI14">
         <v>31150000.0</v>
       </c>
       <c r="AJ14">
-        <v>131887000.0</v>
+        <v>33672000.0</v>
       </c>
       <c r="AK14">
         <v>34428000.0</v>
       </c>
       <c r="AL14">
         <v>32970000.0</v>
       </c>
       <c r="AM14">
         <v>28408000.0</v>
       </c>
       <c r="AN14">
-        <v>367295000.0</v>
+        <v>39983000.0</v>
       </c>
       <c r="AO14">
         <v>35239000.0</v>
       </c>
       <c r="AP14">
-        <v>36313000.0</v>
+        <v>34926000.0</v>
       </c>
       <c r="AQ14">
         <v>39161000.0</v>
       </c>
       <c r="AR14">
-        <v>367295000.0</v>
+        <v>63155000.0</v>
       </c>
       <c r="AS14">
-        <v>79012000.0</v>
+        <v>77880000.0</v>
       </c>
       <c r="AT14">
-        <v>107917000.0</v>
+        <v>106806000.0</v>
       </c>
       <c r="AU14">
         <v>119454000.0</v>
       </c>
       <c r="AV14">
-        <v>493931000.0</v>
+        <v>123560000.0</v>
       </c>
       <c r="AW14">
         <v>130580000.0</v>
       </c>
       <c r="AX14">
-        <v>113743000.0</v>
+        <v>112678000.0</v>
       </c>
       <c r="AY14">
         <v>130707000.0</v>
       </c>
       <c r="AZ14">
-        <v>296712000.0</v>
+        <v>149172000.0</v>
       </c>
       <c r="BA14">
-        <v>275076000.0</v>
+        <v>152909000.0</v>
       </c>
       <c r="BB14">
         <v>157286000.0</v>
       </c>
       <c r="BC14">
         <v>175870000.0</v>
       </c>
       <c r="BD14">
-        <v>628834000.0</v>
+        <v>190025000.0</v>
       </c>
       <c r="BE14">
-        <v>191676000.0</v>
+        <v>182623000.0</v>
       </c>
       <c r="BF14">
-        <v>171865000.0</v>
+        <v>154607000.0</v>
       </c>
       <c r="BG14">
         <v>101579000.0</v>
       </c>
       <c r="BH14">
-        <v>196894000.0</v>
+        <v>103528000.0</v>
       </c>
       <c r="BI14">
-        <v>103756000.0</v>
+        <v>98023000.0</v>
       </c>
       <c r="BJ14">
         <v>92923000.0</v>
       </c>
       <c r="BK14">
         <v>90427000.0</v>
       </c>
       <c r="BL14">
-        <v>82074000.0</v>
+        <v>91713000.0</v>
       </c>
       <c r="BM14">
         <v>107147000.0</v>
       </c>
       <c r="BN14">
         <v>69572000.0</v>
       </c>
       <c r="BO14">
         <v>67318000.0</v>
       </c>
       <c r="BP14">
-        <v>226892000.0</v>
+        <v>69005000.0</v>
       </c>
       <c r="BQ14">
-        <v>0.0</v>
+        <v>45151000.0</v>
       </c>
       <c r="BR14">
-        <v>48384000.0</v>
+        <v>46773000.0</v>
       </c>
       <c r="BS14">
         <v>72819000.0</v>
       </c>
       <c r="BT14">
         <v>96701000.0</v>
       </c>
       <c r="BU14">
         <v>93587000.0</v>
       </c>
       <c r="BV14">
         <v>88036000.0</v>
       </c>
       <c r="BW14">
         <v>83041000.0</v>
       </c>
       <c r="BX14">
         <v>75783000.0</v>
       </c>
       <c r="BY14">
         <v>60540000.0</v>
       </c>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
@@ -32537,219 +32537,219 @@
       <c r="F25">
         <v>-4619000.0</v>
       </c>
       <c r="G25">
         <v>2628000.0</v>
       </c>
       <c r="H25">
         <v>2866000.0</v>
       </c>
       <c r="I25">
         <v>-17068000.0</v>
       </c>
       <c r="J25">
         <v>40000.0</v>
       </c>
       <c r="K25">
         <v>40000.0</v>
       </c>
       <c r="L25">
         <v>42001.0</v>
       </c>
       <c r="M25">
         <v>5895000.0</v>
       </c>
       <c r="N25">
-        <v>-3415000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="O25">
         <v>4467000.0</v>
       </c>
       <c r="P25">
         <v>-70126000.0</v>
       </c>
       <c r="Q25">
         <v>-4001000.0</v>
       </c>
       <c r="R25">
         <v>38000.0</v>
       </c>
       <c r="S25">
         <v>16999.0</v>
       </c>
       <c r="T25">
         <v>-6312000.0</v>
       </c>
       <c r="U25">
-        <v>2576000.0</v>
+        <v>2771000.0</v>
       </c>
       <c r="V25">
-        <v>36001.0</v>
+        <v>56001.0</v>
       </c>
       <c r="W25">
-        <v>-19657000.0</v>
+        <v>-19641000.0</v>
       </c>
       <c r="X25">
-        <v>-11513000.0</v>
+        <v>-11198000.0</v>
       </c>
       <c r="Y25">
-        <v>50236000.0</v>
+        <v>50395000.0</v>
       </c>
       <c r="Z25">
-        <v>6561000.0</v>
+        <v>206178000.0</v>
       </c>
       <c r="AA25">
-        <v>2270000.0</v>
+        <v>2429000.0</v>
       </c>
       <c r="AB25">
-        <v>658000.0</v>
+        <v>124323000.0</v>
       </c>
       <c r="AC25">
         <v>206324000.0</v>
       </c>
       <c r="AD25">
         <v>42483000.0</v>
       </c>
       <c r="AE25">
         <v>5160000.0</v>
       </c>
       <c r="AF25">
-        <v>-6019000.0</v>
+        <v>95258000.0</v>
       </c>
       <c r="AG25">
         <v>35769000.0</v>
       </c>
       <c r="AH25">
         <v>51950000.0</v>
       </c>
       <c r="AI25">
         <v>-6284000.0</v>
       </c>
       <c r="AJ25">
-        <v>-266000.0</v>
+        <v>97949000.0</v>
       </c>
       <c r="AK25">
-        <v>51604000.0</v>
+        <v>17176000.0</v>
       </c>
       <c r="AL25">
-        <v>13275000.0</v>
+        <v>-19695000.0</v>
       </c>
       <c r="AM25">
         <v>2134000.0</v>
       </c>
       <c r="AN25">
-        <v>10424000.0</v>
+        <v>337736000.0</v>
       </c>
       <c r="AO25">
-        <v>-2249027000.0</v>
+        <v>-2284266000.0</v>
       </c>
       <c r="AP25">
-        <v>533417000.0</v>
+        <v>498491000.0</v>
       </c>
       <c r="AQ25">
         <v>77216000.0</v>
       </c>
       <c r="AR25">
-        <v>51545000.0</v>
+        <v>355685000.0</v>
       </c>
       <c r="AS25">
-        <v>837413000.0</v>
+        <v>759533000.0</v>
       </c>
       <c r="AT25">
-        <v>1692005000.0</v>
+        <v>1585199000.0</v>
       </c>
       <c r="AU25">
         <v>140494000.0</v>
       </c>
       <c r="AV25">
-        <v>64211000.0</v>
+        <v>434582000.0</v>
       </c>
       <c r="AW25">
         <v>7576000.0</v>
       </c>
       <c r="AX25">
-        <v>191341000.0</v>
+        <v>78663000.0</v>
       </c>
       <c r="AY25">
         <v>-30740000.0</v>
       </c>
       <c r="AZ25">
-        <v>-134092000.0</v>
+        <v>13448000.0</v>
       </c>
       <c r="BA25">
-        <v>10398000.0</v>
+        <v>132565000.0</v>
       </c>
       <c r="BB25">
         <v>-60492000.0</v>
       </c>
       <c r="BC25">
         <v>509558000.0</v>
       </c>
       <c r="BD25">
-        <v>-86080000.0</v>
+        <v>352729000.0</v>
       </c>
       <c r="BE25">
-        <v>424302000.0</v>
+        <v>241679000.0</v>
       </c>
       <c r="BF25">
-        <v>-667995000.0</v>
+        <v>-822602000.0</v>
       </c>
       <c r="BG25">
         <v>2607000.0</v>
       </c>
       <c r="BH25">
-        <v>351843000.0</v>
+        <v>445209000.0</v>
       </c>
       <c r="BI25">
-        <v>-502312000.0</v>
+        <v>-600335000.0</v>
       </c>
       <c r="BJ25">
         <v>302358000.0</v>
       </c>
       <c r="BK25">
         <v>-302338000.0</v>
       </c>
       <c r="BL25">
-        <v>163342000.0</v>
+        <v>153703000.0</v>
       </c>
       <c r="BM25">
         <v>148234000.0</v>
       </c>
       <c r="BN25">
         <v>-12652000.0</v>
       </c>
       <c r="BO25">
         <v>84000.0</v>
       </c>
       <c r="BP25">
-        <v>305605000.0</v>
+        <v>463492000.0</v>
       </c>
       <c r="BQ25">
-        <v>180706000.0</v>
+        <v>135555000.0</v>
       </c>
       <c r="BR25">
-        <v>186199000.0</v>
+        <v>139426000.0</v>
       </c>
       <c r="BS25">
         <v>1195899000.0</v>
       </c>
       <c r="BT25">
         <v>1724609000.0</v>
       </c>
       <c r="BU25">
         <v>-309233000.0</v>
       </c>
       <c r="BV25">
         <v>95831000.0</v>
       </c>
       <c r="BW25">
         <v>144271000.0</v>
       </c>
       <c r="BX25">
         <v>12257000.0</v>
       </c>
       <c r="BY25">
         <v>-16575000.0</v>
       </c>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>