--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1413,78 +1413,78 @@
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>6241673.0</v>
       </c>
       <c r="C14">
         <v>6064134.0</v>
       </c>
       <c r="D14">
         <v>6048823.0</v>
       </c>
       <c r="E14">
         <v>5326689.0</v>
       </c>
       <c r="F14">
-        <v>26384713.0</v>
+        <v>3298089.0</v>
       </c>
       <c r="G14">
-        <v>10720211.0</v>
+        <v>1340026.0</v>
       </c>
       <c r="H14">
-        <v>5608138.0</v>
+        <v>701017.0</v>
       </c>
       <c r="I14">
-        <v>4388399.0</v>
+        <v>548550.0</v>
       </c>
       <c r="J14">
-        <v>2674632.0</v>
+        <v>334329.0</v>
       </c>
       <c r="K14">
         <v>1903529.0</v>
       </c>
       <c r="L14">
-        <v>1216355.0</v>
+        <v>152044.0</v>
       </c>
       <c r="M14">
-        <v>593708.0</v>
+        <v>74214.0</v>
       </c>
       <c r="N14">
-        <v>158125.0</v>
+        <v>19766.0</v>
       </c>
       <c r="O14">
-        <v>158125.0</v>
+        <v>19766.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>32000.0</v>
       </c>
       <c r="G15">
         <v>20000.0</v>
       </c>
       <c r="H15">
         <v>97000.0</v>
       </c>
       <c r="I15">
         <v>48000.0</v>
       </c>
       <c r="J15">
         <v>29000.0</v>
       </c>
@@ -4824,195 +4824,195 @@
       <c r="AY13">
         <v>2000.0</v>
       </c>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>6369649.0</v>
       </c>
       <c r="C14">
         <v>5442689.0</v>
       </c>
       <c r="D14">
         <v>6237362.0</v>
       </c>
       <c r="E14">
         <v>6218615.0</v>
       </c>
       <c r="F14">
-        <v>49435500.0</v>
+        <v>6179438.0</v>
       </c>
       <c r="G14">
-        <v>37973991.0</v>
+        <v>4746749.0</v>
       </c>
       <c r="H14">
-        <v>48618693.0</v>
+        <v>6077337.0</v>
       </c>
       <c r="I14">
-        <v>48511656.0</v>
+        <v>6063957.0</v>
       </c>
       <c r="J14">
-        <v>48565051.0</v>
+        <v>6070631.0</v>
       </c>
       <c r="K14">
-        <v>47922490.0</v>
+        <v>5990311.0</v>
       </c>
       <c r="L14">
-        <v>47891996.0</v>
+        <v>5986500.0</v>
       </c>
       <c r="M14">
-        <v>49923361.0</v>
+        <v>6240420.0</v>
       </c>
       <c r="N14">
-        <v>47757246.0</v>
+        <v>5969656.0</v>
       </c>
       <c r="O14">
-        <v>32682342.0</v>
+        <v>4085293.0</v>
       </c>
       <c r="P14">
-        <v>47503821.0</v>
+        <v>5937978.0</v>
       </c>
       <c r="Q14">
-        <v>43285232.0</v>
+        <v>5410654.0</v>
       </c>
       <c r="R14">
-        <v>33189428.0</v>
+        <v>4148679.0</v>
       </c>
       <c r="S14">
-        <v>27754828.0</v>
+        <v>3469354.0</v>
       </c>
       <c r="T14">
-        <v>27754828.0</v>
+        <v>3469354.0</v>
       </c>
       <c r="U14">
-        <v>26487973.0</v>
+        <v>3310997.0</v>
       </c>
       <c r="V14">
-        <v>26523920.0</v>
+        <v>3315490.0</v>
       </c>
       <c r="W14">
-        <v>10627618.0</v>
+        <v>1328452.0</v>
       </c>
       <c r="X14">
-        <v>13389014.0</v>
+        <v>1673627.0</v>
       </c>
       <c r="Y14">
-        <v>10009614.0</v>
+        <v>1251202.0</v>
       </c>
       <c r="Z14">
-        <v>9744577.0</v>
+        <v>1218072.0</v>
       </c>
       <c r="AA14">
-        <v>9744577.0</v>
+        <v>1218072.0</v>
       </c>
       <c r="AB14">
-        <v>6707939.0</v>
+        <v>838492.0</v>
       </c>
       <c r="AC14">
-        <v>5327766.0</v>
+        <v>665971.0</v>
       </c>
       <c r="AD14">
-        <v>4931757.0</v>
+        <v>616470.0</v>
       </c>
       <c r="AE14">
-        <v>4931757.0</v>
+        <v>616470.0</v>
       </c>
       <c r="AF14">
-        <v>4702550.0</v>
+        <v>587819.0</v>
       </c>
       <c r="AG14">
-        <v>4684352.0</v>
+        <v>585544.0</v>
       </c>
       <c r="AH14">
-        <v>3357902.0</v>
+        <v>419738.0</v>
       </c>
       <c r="AI14">
-        <v>3357902.0</v>
+        <v>419738.0</v>
       </c>
       <c r="AJ14">
-        <v>2709106.0</v>
+        <v>338638.0</v>
       </c>
       <c r="AK14">
-        <v>2581367.0</v>
+        <v>322671.0</v>
       </c>
       <c r="AL14">
         <v>2556202.0</v>
       </c>
       <c r="AM14">
         <v>2536442.0</v>
       </c>
       <c r="AN14">
-        <v>2342500.0</v>
+        <v>292813.0</v>
       </c>
       <c r="AO14">
-        <v>1459073.0</v>
+        <v>182384.0</v>
       </c>
       <c r="AP14">
-        <v>1390561.0</v>
+        <v>173820.0</v>
       </c>
       <c r="AQ14">
-        <v>1390561.0</v>
+        <v>173820.0</v>
       </c>
       <c r="AR14">
-        <v>1390433.0</v>
+        <v>173804.0</v>
       </c>
       <c r="AS14">
-        <v>1224948.0</v>
+        <v>153119.0</v>
       </c>
       <c r="AT14">
-        <v>851646.0</v>
+        <v>106456.0</v>
       </c>
       <c r="AU14">
-        <v>851646.0</v>
+        <v>106456.0</v>
       </c>
       <c r="AV14">
-        <v>850478.0</v>
+        <v>106310.0</v>
       </c>
       <c r="AW14">
-        <v>545437.0</v>
+        <v>68180.0</v>
       </c>
       <c r="AX14">
-        <v>845264.0</v>
+        <v>105658.0</v>
       </c>
       <c r="AY14">
-        <v>158125.0</v>
+        <v>19766.0</v>
       </c>
       <c r="AZ14">
-        <v>158125.0</v>
+        <v>19766.0</v>
       </c>
       <c r="BA14">
-        <v>158125.0</v>
+        <v>19766.0</v>
       </c>
       <c r="BB14">
-        <v>158125.0</v>
+        <v>19766.0</v>
       </c>
       <c r="BC14"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>40000.0</v>
       </c>
       <c r="N15">
         <v>36000.0</v>
       </c>
       <c r="O15"/>
@@ -7554,51 +7554,51 @@
       <c r="F36">
         <v>526000.0</v>
       </c>
       <c r="G36">
         <v>526000.0</v>
       </c>
       <c r="H36">
         <v>296000.0</v>
       </c>
       <c r="I36">
         <v>338000.0</v>
       </c>
       <c r="J36">
         <v>175000.0</v>
       </c>
       <c r="K36">
         <v>338000.0</v>
       </c>
       <c r="L36">
         <v>98000.0</v>
       </c>
       <c r="M36">
         <v>136999.0</v>
       </c>
       <c r="N36">
-        <v>7680000.0</v>
+        <v>7517000.0</v>
       </c>
       <c r="O36">
         <v>5747000.0</v>
       </c>
       <c r="P36">
         <v>5312000.0</v>
       </c>
       <c r="Q36">
         <v>6154999.0</v>
       </c>
       <c r="R36">
         <v>5666999.0</v>
       </c>
       <c r="S36">
         <v>6272000.0</v>
       </c>
       <c r="T36">
         <v>1570999.0</v>
       </c>
       <c r="U36">
         <v>1592000.0</v>
       </c>
       <c r="V36">
         <v>878999.0</v>
       </c>
@@ -11176,51 +11176,53 @@
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>26536000.0</v>
       </c>
       <c r="K2">
         <v>28048000.0</v>
       </c>
       <c r="L2">
         <v>28550000.0</v>
       </c>
       <c r="M2">
         <v>15446000.0</v>
       </c>
       <c r="N2">
         <v>16305000.0</v>
       </c>
       <c r="O2">
         <v>14364000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>117</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>312000.0</v>
+      </c>
       <c r="C3">
         <v>1726000.0</v>
       </c>
       <c r="D3">
         <v>580000.0</v>
       </c>
       <c r="E3">
         <v>813000.0</v>
       </c>
       <c r="F3">
         <v>379000.0</v>
       </c>
       <c r="G3">
         <v>303000.0</v>
       </c>
       <c r="H3">
         <v>285000.0</v>
       </c>
       <c r="I3">
         <v>53000.0</v>
       </c>
       <c r="J3">
         <v>41000.0</v>
       </c>
       <c r="K3">
@@ -11244,97 +11246,99 @@
         <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-4285000.0</v>
       </c>
       <c r="M4">
         <v>1369000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>119</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-8436000.0</v>
+      </c>
       <c r="C5">
         <v>-20309000.0</v>
       </c>
       <c r="D5">
         <v>70309000.0</v>
       </c>
       <c r="E5">
         <v>-60722000.0</v>
       </c>
       <c r="F5">
         <v>-33294000.0</v>
       </c>
       <c r="G5">
         <v>-55951000.0</v>
       </c>
       <c r="H5">
         <v>-51553000.0</v>
       </c>
       <c r="I5">
         <v>-17150000.0</v>
       </c>
       <c r="J5">
         <v>-23205000.0</v>
       </c>
       <c r="K5">
         <v>-29538000.0</v>
       </c>
       <c r="L5">
         <v>-28349000.0</v>
       </c>
       <c r="M5">
         <v>-3431000.0</v>
       </c>
       <c r="N5">
         <v>-15090000.0</v>
       </c>
       <c r="O5">
         <v>-11196000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>-8436000.0</v>
+        <v>-8124000.0</v>
       </c>
       <c r="C6">
         <v>-18583000.0</v>
       </c>
       <c r="D6">
         <v>70889000.0</v>
       </c>
       <c r="E6">
         <v>-59909000.0</v>
       </c>
       <c r="F6">
         <v>-32915000.0</v>
       </c>
       <c r="G6">
         <v>-55648000.0</v>
       </c>
       <c r="H6">
         <v>-51268000.0</v>
       </c>
       <c r="I6">
         <v>-17097000.0</v>
       </c>
       <c r="J6">
         <v>-23164000.0</v>
       </c>
@@ -12648,60 +12652,60 @@
         <v>3986000.0</v>
       </c>
       <c r="BA2">
         <v>4397000.0</v>
       </c>
       <c r="BB2">
         <v>4148000.0</v>
       </c>
       <c r="BC2">
         <v>12875000.0</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>117</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>8405000.0</v>
       </c>
       <c r="E3">
         <v>9561000.0</v>
       </c>
       <c r="F3">
-        <v>8610000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="G3">
         <v>464000.0</v>
       </c>
       <c r="H3">
-        <v>145000.0</v>
+        <v>440000.0</v>
       </c>
       <c r="I3">
-        <v>145000.0</v>
+        <v>421000.0</v>
       </c>
       <c r="J3">
         <v>145000.0</v>
       </c>
       <c r="K3">
         <v>129000.0</v>
       </c>
       <c r="L3">
         <v>147000.0</v>
       </c>
       <c r="M3">
         <v>209000.0</v>
       </c>
       <c r="N3">
         <v>151000.0</v>
       </c>
       <c r="O3">
         <v>155000.0</v>
       </c>
       <c r="P3">
         <v>150000.0</v>
       </c>
       <c r="Q3">
         <v>198000.0</v>
       </c>
@@ -12922,54 +12926,54 @@
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-8591000.0</v>
       </c>
       <c r="E5">
         <v>-6885000.0</v>
       </c>
       <c r="F5">
         <v>-5218000.0</v>
       </c>
       <c r="G5">
         <v>-4199000.0</v>
       </c>
       <c r="H5">
-        <v>-10320000.0</v>
+        <v>-2990000.0</v>
       </c>
       <c r="I5">
-        <v>-9237000.0</v>
+        <v>-14261000.0</v>
       </c>
       <c r="J5">
         <v>-9508000.0</v>
       </c>
       <c r="K5">
         <v>-18848000.0</v>
       </c>
       <c r="L5">
         <v>-1185000.0</v>
       </c>
       <c r="M5">
         <v>125507000.0</v>
       </c>
       <c r="N5">
         <v>-32429000.0</v>
       </c>
       <c r="O5">
         <v>-12900000.0</v>
       </c>
       <c r="P5">
         <v>-28205000.0</v>
       </c>
       <c r="Q5">
         <v>-11693000.0</v>
       </c>
@@ -13071,72 +13075,72 @@
       </c>
       <c r="AX5">
         <v>-1781000.0</v>
       </c>
       <c r="AY5">
         <v>-10688000.0</v>
       </c>
       <c r="AZ5">
         <v>-2996000.0</v>
       </c>
       <c r="BA5">
         <v>-2429000.0</v>
       </c>
       <c r="BB5">
         <v>-1793000.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>-16939000.0</v>
+        <v>-21299000.0</v>
       </c>
       <c r="C6">
         <v>12258000.0</v>
       </c>
       <c r="D6">
         <v>-8591000.0</v>
       </c>
       <c r="E6">
         <v>-6885000.0</v>
       </c>
       <c r="F6">
-        <v>-5218000.0</v>
+        <v>-4906000.0</v>
       </c>
       <c r="G6">
         <v>-3735000.0</v>
       </c>
       <c r="H6">
-        <v>-2990000.0</v>
+        <v>-2550000.0</v>
       </c>
       <c r="I6">
-        <v>-14261000.0</v>
+        <v>-13840000.0</v>
       </c>
       <c r="J6">
         <v>1147000.0</v>
       </c>
       <c r="K6">
         <v>-18719000.0</v>
       </c>
       <c r="L6">
         <v>-1038000.0</v>
       </c>
       <c r="M6">
         <v>125716000.0</v>
       </c>
       <c r="N6">
         <v>-32278000.0</v>
       </c>
       <c r="O6">
         <v>-12745000.0</v>
       </c>
       <c r="P6">
         <v>-28055000.0</v>
       </c>
       <c r="Q6">
         <v>-11495000.0</v>
       </c>
@@ -19100,51 +19104,51 @@
       <c r="K7">
         <v>-360000.0</v>
       </c>
       <c r="L7">
         <v>21430000.0</v>
       </c>
       <c r="M7">
         <v>-43126000.0</v>
       </c>
       <c r="N7">
         <v>-8588000.0</v>
       </c>
       <c r="O7">
         <v>68000.0</v>
       </c>
       <c r="P7">
         <v>-1179000.0</v>
       </c>
       <c r="Q7">
         <v>2921000.0</v>
       </c>
       <c r="R7">
         <v>-1046000.0</v>
       </c>
       <c r="S7">
-        <v>-3113000.0</v>
+        <v>-886000.0</v>
       </c>
       <c r="T7">
         <v>3133000.0</v>
       </c>
       <c r="U7">
         <v>1460000.0</v>
       </c>
       <c r="V7">
         <v>1668000.0</v>
       </c>
       <c r="W7">
         <v>-1943000.0</v>
       </c>
       <c r="X7">
         <v>1489000.0</v>
       </c>
       <c r="Y7">
         <v>-444000.0</v>
       </c>
       <c r="Z7">
         <v>-2320000.0</v>
       </c>
       <c r="AA7">
         <v>-361000.0</v>
       </c>
@@ -19292,101 +19296,103 @@
       <c r="AT8">
         <v>448000.0</v>
       </c>
       <c r="AU8">
         <v>-187000.0</v>
       </c>
       <c r="AV8">
         <v>142000.0</v>
       </c>
       <c r="AW8">
         <v>-119000.0</v>
       </c>
       <c r="AX8">
         <v>-275000.0</v>
       </c>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" t="s">
         <v>154</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>8000000.0</v>
+      </c>
       <c r="C9">
         <v>10000000.0</v>
       </c>
       <c r="D9">
         <v>-537000.0</v>
       </c>
       <c r="E9">
         <v>-275000.0</v>
       </c>
       <c r="F9">
         <v>537000.0</v>
       </c>
       <c r="G9">
         <v>-600000.0</v>
       </c>
       <c r="H9">
         <v>10080000.0</v>
       </c>
       <c r="I9">
         <v>-276000.0</v>
       </c>
       <c r="J9">
         <v>2360000.0</v>
       </c>
       <c r="K9">
         <v>2077000.0</v>
       </c>
       <c r="L9">
         <v>22690000.0</v>
       </c>
       <c r="M9">
         <v>-44533000.0</v>
       </c>
       <c r="N9">
         <v>41000.0</v>
       </c>
       <c r="O9">
         <v>489000.0</v>
       </c>
       <c r="P9">
         <v>-282000.0</v>
       </c>
       <c r="Q9">
         <v>-819000.0</v>
       </c>
       <c r="R9">
         <v>-1429000.0</v>
       </c>
       <c r="S9">
-        <v>-861.0</v>
+        <v>-861000.0</v>
       </c>
       <c r="T9">
         <v>-643000.0</v>
       </c>
       <c r="U9">
         <v>178000.0</v>
       </c>
       <c r="V9">
         <v>1736000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
@@ -19477,51 +19483,51 @@
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>-1462000.0</v>
       </c>
       <c r="L10">
         <v>-2824000.0</v>
       </c>
       <c r="M10">
         <v>-1857000.0</v>
       </c>
       <c r="N10">
         <v>-2706000.0</v>
       </c>
       <c r="O10">
         <v>-436000.0</v>
       </c>
       <c r="P10">
         <v>797000.0</v>
       </c>
       <c r="Q10">
         <v>-323000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10">
-        <v>-5292.0</v>
+        <v>-5292000.0</v>
       </c>
       <c r="T10">
         <v>-5292000.0</v>
       </c>
       <c r="U10">
         <v>-5292000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
@@ -20005,51 +20011,51 @@
       <c r="K14">
         <v>129000.0</v>
       </c>
       <c r="L14">
         <v>147000.0</v>
       </c>
       <c r="M14">
         <v>153000.0</v>
       </c>
       <c r="N14">
         <v>151000.0</v>
       </c>
       <c r="O14">
         <v>155000.0</v>
       </c>
       <c r="P14">
         <v>150000.0</v>
       </c>
       <c r="Q14">
         <v>198000.0</v>
       </c>
       <c r="R14">
         <v>155000.0</v>
       </c>
       <c r="S14">
-        <v>246000.0</v>
+        <v>612000.0</v>
       </c>
       <c r="T14">
         <v>48000.0</v>
       </c>
       <c r="U14">
         <v>58000.0</v>
       </c>
       <c r="V14">
         <v>27000.0</v>
       </c>
       <c r="W14">
         <v>29000.0</v>
       </c>
       <c r="X14">
         <v>28000.0</v>
       </c>
       <c r="Y14">
         <v>75000.0</v>
       </c>
       <c r="Z14">
         <v>28000.0</v>
       </c>
       <c r="AA14">
         <v>-101000.0</v>
       </c>
@@ -21453,102 +21459,102 @@
       <c r="AW24">
         <v>216000.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24">
         <v>988000.0</v>
       </c>
       <c r="AZ24">
         <v>2000.0</v>
       </c>
       <c r="BA24">
         <v>472000.0</v>
       </c>
       <c r="BB24">
         <v>514000.0</v>
       </c>
       <c r="BC24">
         <v>3412000.0</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>169</v>
       </c>
       <c r="B25">
-        <v>6634000.0</v>
+        <v>6054000.0</v>
       </c>
       <c r="C25">
         <v>-1294000.0</v>
       </c>
       <c r="D25">
         <v>625000.0</v>
       </c>
       <c r="E25">
         <v>-2202000.0</v>
       </c>
       <c r="F25">
         <v>-3050000.0</v>
       </c>
       <c r="G25">
         <v>-3386000.0</v>
       </c>
       <c r="H25">
         <v>-7156000.0</v>
       </c>
       <c r="I25">
         <v>5431000.0</v>
       </c>
       <c r="J25">
         <v>-9564000.0</v>
       </c>
       <c r="K25">
         <v>10126000.0</v>
       </c>
       <c r="L25">
         <v>-8033000.0</v>
       </c>
       <c r="M25">
         <v>-5617000.0</v>
       </c>
       <c r="N25">
         <v>22683000.0</v>
       </c>
       <c r="O25">
         <v>-9054000.0</v>
       </c>
       <c r="P25">
         <v>6895000.0</v>
       </c>
       <c r="Q25">
         <v>-8355000.0</v>
       </c>
       <c r="R25">
         <v>-10568000.0</v>
       </c>
       <c r="S25">
-        <v>6030000.0</v>
+        <v>3437000.0</v>
       </c>
       <c r="T25">
         <v>-19750000.0</v>
       </c>
       <c r="U25">
         <v>-15413000.0</v>
       </c>
       <c r="V25">
         <v>1824000.0</v>
       </c>
       <c r="W25">
         <v>339000.0</v>
       </c>
       <c r="X25">
         <v>-12694000.0</v>
       </c>
       <c r="Y25">
         <v>-2106000.0</v>
       </c>
       <c r="Z25">
         <v>-5173000.0</v>
       </c>
       <c r="AA25">
         <v>1021000.0</v>
       </c>