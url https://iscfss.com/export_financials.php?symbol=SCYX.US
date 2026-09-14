--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1401,90 +1404,90 @@
       <c r="I13">
         <v>48000.0</v>
       </c>
       <c r="J13">
         <v>29000.0</v>
       </c>
       <c r="K13">
         <v>24000.0</v>
       </c>
       <c r="L13">
         <v>14000.0</v>
       </c>
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>6241673.0</v>
+        <v>6241672.0</v>
       </c>
       <c r="C14">
         <v>6064134.0</v>
       </c>
       <c r="D14">
-        <v>6048823.0</v>
+        <v>6048822.0</v>
       </c>
       <c r="E14">
-        <v>5326689.0</v>
+        <v>5326688.0</v>
       </c>
       <c r="F14">
         <v>3298089.0</v>
       </c>
       <c r="G14">
         <v>1340026.0</v>
       </c>
       <c r="H14">
         <v>701017.0</v>
       </c>
       <c r="I14">
-        <v>548550.0</v>
+        <v>548549.0</v>
       </c>
       <c r="J14">
         <v>334329.0</v>
       </c>
       <c r="K14">
         <v>1903529.0</v>
       </c>
       <c r="L14">
         <v>152044.0</v>
       </c>
       <c r="M14">
-        <v>74214.0</v>
+        <v>74213.0</v>
       </c>
       <c r="N14">
-        <v>19766.0</v>
+        <v>19765.0</v>
       </c>
       <c r="O14">
-        <v>19766.0</v>
+        <v>19765.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>32000.0</v>
       </c>
       <c r="G15">
         <v>20000.0</v>
       </c>
       <c r="H15">
         <v>97000.0</v>
       </c>
       <c r="I15">
         <v>48000.0</v>
       </c>
       <c r="J15">
         <v>29000.0</v>
       </c>
@@ -2365,51 +2368,51 @@
       </c>
       <c r="N39">
         <v>489000.0</v>
       </c>
       <c r="O39">
         <v>421000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>2791000.0</v>
       </c>
       <c r="C40">
         <v>3793000.0</v>
       </c>
       <c r="D40">
         <v>7625000.0</v>
       </c>
       <c r="E40">
         <v>11399000.0</v>
       </c>
       <c r="F40">
-        <v>5628000.0</v>
+        <v>5698000.0</v>
       </c>
       <c r="G40">
         <v>21705000.0</v>
       </c>
       <c r="H40">
         <v>3801000.0</v>
       </c>
       <c r="I40">
         <v>2082000.0</v>
       </c>
       <c r="J40">
         <v>1676000.0</v>
       </c>
       <c r="K40">
         <v>1268000.0</v>
       </c>
       <c r="L40">
         <v>5746000.0</v>
       </c>
       <c r="M40">
         <v>4766000.0</v>
       </c>
       <c r="N40">
         <v>997000.0</v>
       </c>
@@ -2821,51 +2824,51 @@
       <c r="M51"/>
       <c r="N51">
         <v>15000000.0</v>
       </c>
       <c r="O51">
         <v>26444000.0</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
         <v>483000.0</v>
       </c>
       <c r="C52">
         <v>14095000.0</v>
       </c>
       <c r="D52">
         <v>340000.0</v>
       </c>
       <c r="E52">
         <v>282000.0</v>
       </c>
       <c r="F52">
-        <v>140000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="G52">
         <v>52000.0</v>
       </c>
       <c r="H52">
         <v>36000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>4349000.0</v>
       </c>
       <c r="K52">
         <v>14252000.0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
         <v>2245000.0</v>
       </c>
       <c r="N52">
         <v>15000000.0</v>
       </c>
       <c r="O52">
         <v>11444000.0</v>
       </c>
     </row>
@@ -3246,391 +3249,397 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>3265000.0</v>
+      </c>
+      <c r="C2">
         <v>5632000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2225000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3467000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6172000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4260000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4569000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4955000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5350000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8918000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7149000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3490000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3416000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5925000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5937000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7419000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9960000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8130000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7848000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7510000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5946000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6516000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4639000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5254000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4853000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5222000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7177000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5825000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3806000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2346000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3653000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1975000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2590000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3331000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3833000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1832000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1738000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2044000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2192000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2468000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1136000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1380000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>619000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>796000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>477000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1372000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>426000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>640000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>646000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2660000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1932000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>1018000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3644,52 +3653,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3703,209 +3713,209 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5"/>
+      <c r="U5"/>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>-172000.0</v>
       </c>
-      <c r="AB5">
-[...5 lines deleted...]
-      </c>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5"/>
       <c r="AE5">
         <v>-61000.0</v>
       </c>
       <c r="AF5">
-        <v>0.0</v>
+        <v>-61000.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-17608000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-17285000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-18447000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-18335000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-17977000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-17669000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-65415000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -3913,568 +3923,581 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>1945000.0</v>
+      </c>
+      <c r="C7">
         <v>2061000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2175000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2284000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2389000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2487000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2582000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2673000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2760000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2843000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2921000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2998000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3070000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3138000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3203000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3267000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3270000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3215000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3274000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3332000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3330000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3272000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3326000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3379000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3373000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3312000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3362000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3409000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3401000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3322000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>10000.0</v>
+      </c>
+      <c r="C8">
         <v>64000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>46000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="F8">
         <v>42000.0</v>
       </c>
       <c r="G8">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="H8">
         <v>41000.0</v>
       </c>
       <c r="I8">
         <v>41000.0</v>
       </c>
       <c r="J8">
         <v>41000.0</v>
       </c>
       <c r="K8">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="L8">
         <v>40000.0</v>
       </c>
       <c r="M8">
         <v>40000.0</v>
       </c>
       <c r="N8">
-        <v>36000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="O8">
         <v>36000.0</v>
       </c>
       <c r="P8">
         <v>36000.0</v>
       </c>
       <c r="Q8">
         <v>36000.0</v>
       </c>
       <c r="R8">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="S8">
         <v>32000.0</v>
       </c>
       <c r="T8">
+        <v>32000.0</v>
+      </c>
+      <c r="U8">
         <v>27000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>26000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>426942000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>426214000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>425032000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>423719000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>400705000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>367823000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>361925000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>357192000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>349351000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>293450000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>291134000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>284787000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>284226000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>263056000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>259377000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>251906000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>248895000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>247492000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>246517000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>246049000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>226631000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>224896000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>220890000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>218567000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>214918000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>209827000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>209298000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>192348000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>192069000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>191702000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>190150000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>151325000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>150934000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>150570000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>150047000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3650000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>10487000.0</v>
+      </c>
+      <c r="C10">
         <v>36671000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21259000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14877000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11020000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6942000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16051000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28730000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25994000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35862000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34050000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44451000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>58340000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26913000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45814000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>68620000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>118691000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>95210000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>104484000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>100109000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>112500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>92066000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>93041000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>29494000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>34021000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20253000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>41920000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11619000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19150000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12950000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11439000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16080000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6769000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>27223000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11469000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8749000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7450000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19908000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>35656000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>29809000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>37865000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>38016000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>46985000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>53766000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>57057000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>27620000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>32243000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>34036000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>38425000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>650000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1454000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-2385000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2385000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4488,1043 +4511,1057 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>54083000.0</v>
+      </c>
+      <c r="C12">
         <v>59263000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40111000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>38008000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>44785000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>40607000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>68828000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>73038000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>80624000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>74362000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>88452000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>85977000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>54821000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>73503000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>96090000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>118691000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>95210000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>104484000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>100109000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>112500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>92066000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>93041000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29494000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37615000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>34520000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>48414000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28106000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>35230000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39060000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>44157000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>49488000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>55194000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>63700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>43893000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>47709000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>49340000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>54899000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>58586000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>52353000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>50337000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>38016000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>46985000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>53766000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>57057000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>27620000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>32243000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>34036000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>38425000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>650000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1454000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>2385000.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>10000.0</v>
+      </c>
+      <c r="C13">
         <v>64000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>46000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="F13">
         <v>42000.0</v>
       </c>
       <c r="G13">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="H13">
         <v>41000.0</v>
       </c>
       <c r="I13">
         <v>41000.0</v>
       </c>
       <c r="J13">
         <v>41000.0</v>
       </c>
       <c r="K13">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="L13">
         <v>40000.0</v>
       </c>
       <c r="M13">
         <v>40000.0</v>
       </c>
       <c r="N13">
-        <v>36000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="O13">
         <v>36000.0</v>
       </c>
       <c r="P13">
         <v>36000.0</v>
       </c>
       <c r="Q13">
         <v>36000.0</v>
       </c>
       <c r="R13">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="S13">
         <v>32000.0</v>
       </c>
       <c r="T13">
+        <v>32000.0</v>
+      </c>
+      <c r="U13">
         <v>27000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>26000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>21000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="Y13">
         <v>10000.0</v>
       </c>
       <c r="Z13">
+        <v>10000.0</v>
+      </c>
+      <c r="AA13">
         <v>98000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>57000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>54000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>50000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="AG13">
         <v>47000.0</v>
       </c>
       <c r="AH13">
         <v>47000.0</v>
       </c>
       <c r="AI13">
+        <v>47000.0</v>
+      </c>
+      <c r="AJ13">
         <v>29000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>28000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>26000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>25000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AO13">
         <v>23000.0</v>
       </c>
       <c r="AP13">
-        <v>14000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AQ13">
         <v>14000.0</v>
       </c>
       <c r="AR13">
         <v>14000.0</v>
       </c>
       <c r="AS13">
         <v>14000.0</v>
       </c>
       <c r="AT13">
-        <v>8000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AU13">
         <v>8000.0</v>
       </c>
       <c r="AV13">
         <v>8000.0</v>
       </c>
       <c r="AW13">
         <v>8000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13">
+      <c r="AX13">
+        <v>8000.0</v>
+      </c>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>2000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>6369649.0</v>
+        <v>11824078.0</v>
       </c>
       <c r="C14">
-        <v>5442689.0</v>
+        <v>6369648.0</v>
       </c>
       <c r="D14">
-        <v>6237362.0</v>
+        <v>5442688.0</v>
       </c>
       <c r="E14">
-        <v>6218615.0</v>
+        <v>6237361.0</v>
       </c>
       <c r="F14">
-        <v>6179438.0</v>
+        <v>6218614.0</v>
       </c>
       <c r="G14">
-        <v>4746749.0</v>
+        <v>6179437.0</v>
       </c>
       <c r="H14">
-        <v>6077337.0</v>
+        <v>4746748.0</v>
       </c>
       <c r="I14">
+        <v>6077336.0</v>
+      </c>
+      <c r="J14">
         <v>6063957.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6070631.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
-        <v>5986500.0</v>
+        <v>4650974.0</v>
       </c>
       <c r="M14">
+        <v>5986499.0</v>
+      </c>
+      <c r="N14">
         <v>6240420.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
-        <v>4085293.0</v>
+        <v>5969655.0</v>
       </c>
       <c r="P14">
-        <v>5937978.0</v>
+        <v>4085292.0</v>
       </c>
       <c r="Q14">
+        <v>5937977.0</v>
+      </c>
+      <c r="R14">
         <v>5410654.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
-        <v>3469354.0</v>
+        <v>4148678.0</v>
       </c>
       <c r="T14">
-        <v>3469354.0</v>
+        <v>3484218.0</v>
       </c>
       <c r="U14">
-        <v>3310997.0</v>
+        <v>3469353.0</v>
       </c>
       <c r="V14">
+        <v>3310996.0</v>
+      </c>
+      <c r="W14">
         <v>3315490.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
-        <v>1673627.0</v>
+        <v>1363261.0</v>
       </c>
       <c r="Y14">
-        <v>1251202.0</v>
+        <v>1673626.0</v>
       </c>
       <c r="Z14">
-        <v>1218072.0</v>
+        <v>125120.0</v>
       </c>
       <c r="AA14">
         <v>1218072.0</v>
       </c>
       <c r="AB14">
+        <v>843991.0</v>
+      </c>
+      <c r="AC14">
         <v>838492.0</v>
       </c>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
       <c r="AD14">
-        <v>616470.0</v>
+        <v>665970.0</v>
       </c>
       <c r="AE14">
-        <v>616470.0</v>
+        <v>616469.0</v>
       </c>
       <c r="AF14">
-        <v>587819.0</v>
+        <v>599649.0</v>
       </c>
       <c r="AG14">
+        <v>587818.0</v>
+      </c>
+      <c r="AH14">
         <v>585544.0</v>
       </c>
-      <c r="AH14">
-[...1 lines deleted...]
-      </c>
       <c r="AI14">
-        <v>419738.0</v>
+        <v>3357902.0</v>
       </c>
       <c r="AJ14">
-        <v>338638.0</v>
+        <v>2897165.0</v>
       </c>
       <c r="AK14">
-        <v>322671.0</v>
+        <v>2709106.0</v>
       </c>
       <c r="AL14">
+        <v>2581367.0</v>
+      </c>
+      <c r="AM14">
         <v>2556202.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2536442.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
+        <v>2342500.0</v>
+      </c>
+      <c r="AP14">
         <v>182384.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173820.0</v>
       </c>
       <c r="AQ14">
         <v>173820.0</v>
       </c>
       <c r="AR14">
+        <v>173820.0</v>
+      </c>
+      <c r="AS14">
         <v>173804.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>153119.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106456.0</v>
       </c>
       <c r="AU14">
         <v>106456.0</v>
       </c>
       <c r="AV14">
+        <v>106456.0</v>
+      </c>
+      <c r="AW14">
         <v>106310.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>68180.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>105658.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19766.0</v>
       </c>
       <c r="AZ14">
         <v>19766.0</v>
       </c>
       <c r="BA14">
         <v>19766.0</v>
       </c>
       <c r="BB14">
         <v>19766.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:55">
+      <c r="BC14">
+        <v>19766.0</v>
+      </c>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>40000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>36000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>36000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="R15">
+        <v>36000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
         <v>32000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>27000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>26000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>21000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="Y15">
         <v>10000.0</v>
       </c>
       <c r="Z15">
+        <v>10000.0</v>
+      </c>
+      <c r="AA15">
         <v>98000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>97000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>57000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>54000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>50000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="AG15">
         <v>47000.0</v>
       </c>
       <c r="AH15">
         <v>47000.0</v>
       </c>
       <c r="AI15">
+        <v>47000.0</v>
+      </c>
+      <c r="AJ15">
         <v>29000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>28000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>26000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>25000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AO15">
         <v>23000.0</v>
       </c>
       <c r="AP15">
-        <v>14000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AQ15">
         <v>14000.0</v>
       </c>
       <c r="AR15">
         <v>14000.0</v>
       </c>
       <c r="AS15">
         <v>14000.0</v>
       </c>
       <c r="AT15">
-        <v>8000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AU15">
         <v>8000.0</v>
       </c>
       <c r="AV15">
         <v>8000.0</v>
       </c>
       <c r="AW15">
         <v>8000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AX15">
+        <v>8000.0</v>
+      </c>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>2000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16">
-[...1 lines deleted...]
-      </c>
+      <c r="B16"/>
       <c r="C16">
         <v>235000.0</v>
       </c>
       <c r="D16">
+        <v>235000.0</v>
+      </c>
+      <c r="E16">
         <v>1765000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642000.0</v>
       </c>
       <c r="G16">
         <v>1642000.0</v>
       </c>
       <c r="H16">
         <v>1642000.0</v>
       </c>
       <c r="I16">
+        <v>1642000.0</v>
+      </c>
+      <c r="J16">
         <v>1229000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1083000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1189000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2435000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3229000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>5396000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>11607000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4608000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3374000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2134000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4141000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>2387000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-40000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-36000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-31000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-28000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>54000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>121000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>185000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="AI16">
         <v>257000.0</v>
       </c>
       <c r="AJ16">
         <v>257000.0</v>
       </c>
       <c r="AK16">
         <v>257000.0</v>
       </c>
       <c r="AL16">
         <v>257000.0</v>
       </c>
       <c r="AM16">
         <v>257000.0</v>
       </c>
       <c r="AN16">
         <v>257000.0</v>
       </c>
       <c r="AO16">
         <v>257000.0</v>
       </c>
       <c r="AP16">
         <v>257000.0</v>
       </c>
       <c r="AQ16">
         <v>257000.0</v>
       </c>
       <c r="AR16">
         <v>257000.0</v>
       </c>
       <c r="AS16">
+        <v>257000.0</v>
+      </c>
+      <c r="AT16">
         <v>232000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>480000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>449000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>536000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>621000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1251000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>487000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-      <c r="M17">
-[...1 lines deleted...]
-      </c>
+      <c r="M17"/>
       <c r="N17">
         <v>73000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17">
+      <c r="O17">
         <v>73000.0</v>
       </c>
+      <c r="P17"/>
       <c r="Q17">
         <v>73000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17">
+      <c r="R17">
+        <v>73000.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17">
         <v>150000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>206000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187000.0</v>
       </c>
       <c r="W17">
         <v>187000.0</v>
       </c>
       <c r="X17">
+        <v>187000.0</v>
+      </c>
+      <c r="Y17">
         <v>277000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>167000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>110000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>70000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>100000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>102000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>104000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>106000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>107000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>230000.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1140000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
-[...1 lines deleted...]
-      </c>
+      <c r="P18"/>
       <c r="Q18">
         <v>73000.0</v>
       </c>
       <c r="R18">
+        <v>73000.0</v>
+      </c>
+      <c r="S18">
         <v>124000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>150000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>206000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187000.0</v>
       </c>
       <c r="W18">
         <v>187000.0</v>
       </c>
       <c r="X18">
+        <v>187000.0</v>
+      </c>
+      <c r="Y18">
         <v>277000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>167000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>110000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>70000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>102000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>104000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>106000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>107000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>230000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>57000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>121000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>185000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>249000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>334000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>403000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>467000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>507000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>596000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>660000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>724000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>764000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2287000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2440000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2625000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2755000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>12890000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5538,88 +5575,87 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -5627,116 +5663,117 @@
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>103000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>206000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>309000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>408000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>770000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>866000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>961000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1056000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1145000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>572000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>378000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -5744,671 +5781,683 @@
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
-      <c r="AX21"/>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
+        <v>0.0</v>
+      </c>
+      <c r="M22">
         <v>13114000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10290000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1105000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>899000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>786000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>629000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1149000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>463000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>631000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>92000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1995000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1916000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>520000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>521000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1104000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>302000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>725000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>677000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1239000.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>467000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>751000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1025000.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
       <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>484000.0</v>
       </c>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>1.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>763000.0</v>
       </c>
-      <c r="AV22">
-[...1 lines deleted...]
-      </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
         <v>1.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>484000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>74970000.0</v>
+      </c>
+      <c r="C23">
         <v>77626000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>59027000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>51071000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60694000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>67915000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>90643000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>99038000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>107806000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>118254000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>128412000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>148546000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>154856000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>70296000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>87810000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>112293000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>135612000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>111562000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>119837000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>109882000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>121131000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100072000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>102536000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>36752000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>45267000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>41509000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>57153000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>33816000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>41074000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>45067000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53170000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>51650000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>58050000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>65488000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>45850000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>49619000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>51835000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>56655000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59792000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>61012000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>53524000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>40681000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>49273000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>56095000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>64678000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34857000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>39672000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>41964000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>45959000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12978000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>12439000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>-19171000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>12159000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>11808000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11630000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11407000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>45394000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>34162000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>33939000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>44530000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>28745000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>28579000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>40372000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12226000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>16516000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13275000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>18254000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>11100000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11522000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12574000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14592000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18296000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>15082000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7617000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9390000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>11164000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10303000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>11703000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13103000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>14352000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>14252000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>14167000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
-      <c r="AX24"/>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>34162000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33939000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>28745000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>28579000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>28376000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>11100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11522000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12574000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14592000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18296000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>15082000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7617000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9390000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11164000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10303000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11703000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13103000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>14352000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14252000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14167000.0</v>
       </c>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>17047000.0</v>
+      </c>
+      <c r="C26">
         <v>13153000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>16247000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>1736000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13155000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15846000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16116000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10657000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>13943000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>23594000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>17115000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6336000.0</v>
       </c>
-      <c r="N26"/>
-[...3 lines deleted...]
-      <c r="P26"/>
+      <c r="O26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>6030000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6422,1339 +6471,1359 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-8542000.0</v>
+      </c>
+      <c r="C28">
         <v>-34610000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-19084000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12593000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8631000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4455000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>219000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12832000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10450000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20628000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18970000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-29645000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-43640000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22280000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2783000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-20159000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-70208000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-47291000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-60858000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-57393000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-68798000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-76568000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-73199000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-12840000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-12394000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5841000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-27036000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4364000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1157000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8668000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3643000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1114000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8095000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-12460000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3183000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5803000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7002000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5556000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-21404000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15642000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-37865000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-38016000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-46985000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-53766000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-57057000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-27620000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-32243000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-34035000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-38424035.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14350000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13546000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>2385000.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>66930000.0</v>
+      </c>
+      <c r="C29">
         <v>41307000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>49376000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36430000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44467000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>50532000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68765000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>71754000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>73190000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>74105000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>85121000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>103799000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>104708000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16141000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>48627000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>62403000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>90236000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>83457000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>81610000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>76998000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>72692000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>38150000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>39274000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22833000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>24587000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17555000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30">
         <v>10000000.0</v>
       </c>
       <c r="F30">
+        <v>10000000.0</v>
+      </c>
+      <c r="G30">
         <v>9725000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10262000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9662000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19742000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19466000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21826000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23903000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>46594000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2060000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2101000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2493000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2211000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1628000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>861000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2725000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2876000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
-[...1 lines deleted...]
-      </c>
+      <c r="AD30"/>
       <c r="AE30">
         <v>6732000.0</v>
       </c>
       <c r="AF30">
-        <v>175000.0</v>
+        <v>6732000.0</v>
       </c>
       <c r="AG30">
         <v>175000.0</v>
       </c>
       <c r="AH30">
-        <v>251000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="AI30">
         <v>251000.0</v>
       </c>
       <c r="AJ30">
         <v>251000.0</v>
       </c>
       <c r="AK30">
         <v>251000.0</v>
       </c>
       <c r="AL30">
+        <v>251000.0</v>
+      </c>
+      <c r="AM30">
         <v>138000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>233000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1017000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1316000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1148000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>930000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>1053000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>226000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1389000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1531000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1337000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1062000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>92872000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30223000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>16439000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>44614000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>37966000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>40202000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>37614000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>64640000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>25546000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>22758000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9558000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6333000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6455000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>12895000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6143000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>10402000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>11330000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>31225000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>27879000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>26553000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>36844000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>21410000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>27264000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>31656000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>33533000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>34819000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>33176000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>43875000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>35044000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>41949000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>49970000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>56772000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>27438000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>33431000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>36142000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>39423000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-20425000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>50411000.0</v>
+      </c>
+      <c r="C32">
         <v>46791000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>34640000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>40225000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45635000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>43264000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48082000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>54744000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>69345000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>74324000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>85813000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>111851000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>129372000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14123000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>61443000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>89301000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>109664000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>88962000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>95761000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>90713000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>95752000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>70444000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>71810000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>24006000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>33251000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>29736000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>18734000.0</v>
+      </c>
+      <c r="C33">
         <v>14935000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>18653000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2376999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4196000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15694000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>18462000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>18575000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>13228000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>16581000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>26296000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>19905000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>9325999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10529000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8749000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8728000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9935999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9655999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10460000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5948999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5500000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4695999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4330000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4441000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4700000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4719000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4751000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4856000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4931000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4994000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1707000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1415000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1543000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1143000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>890000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>896000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>981000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1065000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>465000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>6821000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>786000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>760000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>836000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>172000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>33000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>5027000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4936000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>5166000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>5157000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>10686000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>9434000.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
-      <c r="BB33">
+      <c r="BB33"/>
+      <c r="BC33">
         <v>-2385000.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:55">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>44480000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>54566000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>46658000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>40181000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>4102000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>36218000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>30469000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>838000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>49216000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>53382000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>18889000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>31618000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>28000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>33244000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>19581000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>23424000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>29099000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>986000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>5068000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>8953000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>6571000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3872000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3792000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>2154000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>5078000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6601000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>9164000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>4594000.0</v>
       </c>
-      <c r="AP34"/>
       <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>8000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>91000.0</v>
       </c>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>2215000.0</v>
+      </c>
+      <c r="C35">
         <v>20419000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3917000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6172000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5364000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8426000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11467000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14790000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>22167000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16800000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>39147000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>39765000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>45620000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>54566000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>66959000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>80820000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>74120000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>59691000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>64962999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>59048000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>68932000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>49215999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>53382000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>18889000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>31618000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>28000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>33244000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>19581000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>23424000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>29099000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>16068000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>12685000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>18343000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>17792000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>14296000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>15680000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>15506000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>19764000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>21256000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>23798000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5126000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>596000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>660000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>732000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>855000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2287000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2440000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2625000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2755000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>12890000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2662000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
-    </row>
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>109000.0</v>
       </c>
       <c r="C36">
+        <v>109000.0</v>
+      </c>
+      <c r="D36">
         <v>533000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>416999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>526000.0</v>
       </c>
       <c r="F36">
         <v>526000.0</v>
       </c>
       <c r="G36">
         <v>526000.0</v>
       </c>
       <c r="H36">
+        <v>526000.0</v>
+      </c>
+      <c r="I36">
         <v>296000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>338000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>175000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>338000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>98000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>136999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7517000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5747000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5312000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6154999.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5666999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6272000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1570999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1592000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>878999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1033000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1068000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1252000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1195000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1155000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1185000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1187000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1189000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1191000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>953000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1131000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1143000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>886000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>896000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>981000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1065000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>465000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>791000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>786000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>760000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>836000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>172000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>33000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>353000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>101000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>106000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>108000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5365000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>4033000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
-      <c r="BB36">
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-2385000.0</v>
       </c>
-      <c r="BC36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:55">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -7762,811 +7831,825 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>300000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>5312000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6373000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5885000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7659000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3099000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4192000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1097000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4032000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4115000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1252000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1195000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1155000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1185000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1187000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1189000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1191000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>953000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1131000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1143000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>890000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>896000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>981000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1065000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>465000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>6821000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>786000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>760000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>836000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>172000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>33000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>353000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>101000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>106000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>108000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5365000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4033000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>610000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>2153000.0</v>
+      </c>
+      <c r="C39">
         <v>3428000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>263000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>686000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1713000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1889000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2619000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1973000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1798000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1583000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5928000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3171999.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2669000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1781000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2558000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4196001.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4145000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3919000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3569000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3164000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3039000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2310000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2289000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2817000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2952000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2270000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3988000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>854000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>913000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1013000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>574000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>572000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1138000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>394000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>816000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>763000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1263000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>553000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>41000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>821000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1085000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>757000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>522000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>785000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7588000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>737000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>7178000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1373000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>846000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>305000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>489000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>421000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>2034000.0</v>
+      </c>
+      <c r="C40">
         <v>9529000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2791000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2774000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2477000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2630000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3793000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5508000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5498000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4601000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7625000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10540000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9203000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4775000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11399000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6576000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5396000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4562999.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5698000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5645000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>13873000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>18359000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>21705000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3004000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2420000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1792000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3801000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>3364000.0</v>
+        <v>2256000.0</v>
       </c>
       <c r="AD40">
-        <v>2177000.0</v>
+        <v>3420000.0</v>
       </c>
       <c r="AE40">
+        <v>2204000.0</v>
+      </c>
+      <c r="AF40">
         <v>2082000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1566000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4818000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3633000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1676000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1713000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1306000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1057000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1268000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1306000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3105000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3379000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5746000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4340000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>6342000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3280000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3219000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2021000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2514000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1602000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>997000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>1769000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:55">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>31636000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>32866000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>26489000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>12401000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>21407000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16397000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>49742000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>33775000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>33592000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4888000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12734000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>16128000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>21596000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>8165000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>12319000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>17348000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>986000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>5068000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>8953000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>6628000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3993000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3977000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2403000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5412000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>7004000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9631000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5126000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>596000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>660000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>732000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>855000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2287000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2440000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2625000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2755000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12890000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>14862000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>2216000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>465966000.0</v>
+      </c>
+      <c r="C42">
         <v>447686000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>434474000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>433787000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>433236000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>432416000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>431571000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>430590000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>429659000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>428900000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>428169000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>427612000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>426942000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>426214000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>425485000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>425032000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>423719000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>403825000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>400705000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>367823000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>361925000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>357192000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>349351000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>293450000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>291134000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>284787000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>284313000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>263056000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>259377000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>251906000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>248895000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>247492000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>246517000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>246049000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>226631000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>224896000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>220890000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>218567000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>214918000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>209827000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>209298000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>192348000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>192069000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>191702000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>190150000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>151325000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>150934000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>150570000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>150047000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>21627000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5205000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-    </row>
-    <row r="43" spans="1:55">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8580,88 +8663,87 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -8670,1302 +8752,1324 @@
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
         <v>88790000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>87157000.0</v>
       </c>
-      <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-      <c r="BC44">
+      <c r="BC44"/>
+      <c r="BD44">
         <v>46086000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:55">
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>1578000.0</v>
+      </c>
+      <c r="C45">
         <v>1673000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1764000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1851000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1934000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2013000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2090000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2163000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2233000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2300000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2364000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2425000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2484000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2540000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2594000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2646000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3118000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3221000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3297000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3373000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3448000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3524000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3596000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3671000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3744000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3805000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>516000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>462000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>412000.0</v>
       </c>
-      <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>4674000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>4835000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>5060000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>5049000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>5321000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>5401000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1578000.0</v>
+      </c>
+      <c r="C46">
         <v>1673000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1764000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1851000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1934000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2013000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2090000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2163000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2233000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2300000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2364000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2425000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2484000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2540000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2594000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2646000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2697000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2810000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2914000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3015000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3118000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3221000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3297000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3373000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3448000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3524000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3596000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3671000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3744000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3805000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>516000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>462000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>412000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>4000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>4674000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>4835000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>5060000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>5049000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5321000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5401000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
-    </row>
-    <row r="47" spans="1:55">
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2484000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>2646000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2697000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2810000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>113000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2850000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6236000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>271000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3297000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>326000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>354000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>381000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>405000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>433000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>460000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>488000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>516000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>462000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>412000.0</v>
       </c>
-      <c r="AH47">
-[...1 lines deleted...]
-      </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
         <v>0.0</v>
       </c>
       <c r="AQ47">
         <v>0.0</v>
       </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
+        <v>0.0</v>
+      </c>
+      <c r="AU47">
         <v>4674000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>4835000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>5060000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>5049000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5321000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5401000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>6284000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-399046000.0</v>
+      </c>
+      <c r="C48">
         <v>-406443000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-385144000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-397402000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-388811000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-381926000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-376535000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-372102000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-369294000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-354836000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-355247000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-335661000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-333904000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-456164000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-422288000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-407859000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-378275000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-364930000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-359479000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-330236000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-329631000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-331289000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-326613000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-283902000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-284811000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-278430000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-271428000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-256970000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-249029000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-240626000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-217718000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-219660000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-220011000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-209252000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-205250000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-197660000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-189260000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-185059000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-180123000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-176674000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-165446000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-157318000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-150134000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-141746000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-133392000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-123895000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-117511000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-114436000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-110632000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-112865000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-113277000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
-    </row>
-    <row r="49" spans="1:55">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-333904000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-456164000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-407859000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-378275000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-359479000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-330236000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-329631000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-331289000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-326613000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-283902000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-284811000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-278430000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-271428000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-256970000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-249029000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-240626000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-217718000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-219660000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-220011000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-209252000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-205250000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-197660000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-189260000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-185059000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-180123000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-176674000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-165446000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-157318000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-150134000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-141746000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-133392000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-123895000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-117511000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-114436000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-110632000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-112865000.0</v>
       </c>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>13688000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>13225000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>12784000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>34648000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>27000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>7349000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>5474000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3599000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4349000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2849000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>14452000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>14352000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>14252000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>1945000.0</v>
+      </c>
+      <c r="C51">
         <v>2061000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2175000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2284000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2389000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2487000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>16270000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>15898000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>15544000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15234000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15080000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14806000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>49193000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>48597000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>48461000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>48483000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>47919000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>43626000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>42716000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>43702000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>15498000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>19842000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>16654000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>21627000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>14412000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>14884000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>15983000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>17993000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>21618000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>15082000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>14966000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>14864000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>14763000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>14652000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>14552000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>14452000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>14352000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>14252000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>14167000.0</v>
       </c>
-      <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
-      <c r="AV51">
+      <c r="AV51"/>
+      <c r="AW51">
         <v>999.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AY51">
         <v>15000000.0</v>
       </c>
-      <c r="AZ51"/>
+      <c r="AZ51">
+        <v>15000000.0</v>
+      </c>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>526000.0</v>
+      </c>
+      <c r="C52">
         <v>504000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>483000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>463000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>444000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>425000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14095000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13614000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>13156000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12747000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>340000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>325000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>310000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>34944000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>282000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>269000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>656000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>251000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>70000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>65000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>60000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>57000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>52000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>47000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>43000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>40000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>36000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>56000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="AD52">
-        <v>54000.0</v>
-[...2 lines deleted...]
-      <c r="AF52">
+        <v>28000.0</v>
+      </c>
+      <c r="AE52">
+        <v>27000.0</v>
+      </c>
+      <c r="AF52"/>
+      <c r="AG52">
         <v>7349000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>5474000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3599000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4349000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2849000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1349000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14352000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>14252000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>4243000.0</v>
       </c>
-      <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
-[...1 lines deleted...]
-      </c>
+      <c r="AX52"/>
       <c r="AY52">
         <v>15000000.0</v>
       </c>
-      <c r="AZ52"/>
+      <c r="AZ52">
+        <v>15000000.0</v>
+      </c>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>43596000.0</v>
+      </c>
+      <c r="C53">
         <v>22592000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>18772000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>23131000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>33765000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>33665000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>43249000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>40098000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>47044000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>44762000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>40312000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>44001000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>27637000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>27908000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>27689000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>27470000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
-[...1 lines deleted...]
-      </c>
+      <c r="W53"/>
       <c r="X53">
         <v>0.0</v>
       </c>
       <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>3594000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>14267000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>6494000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>16487000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>16080000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>26110000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>32718000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>33408000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>48425000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>36477000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>32424000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>38960000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>41890000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>34991000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>22930000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>22544000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>12472000.0</v>
       </c>
-      <c r="AP53">
-[...1 lines deleted...]
-      </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
-      <c r="AX53"/>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>4770000.0</v>
       </c>
-      <c r="BC53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -9973,738 +10077,751 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>74970000.0</v>
+      </c>
+      <c r="C55">
         <v>77626000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>59027000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>51071000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>60694000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>67915000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>90643000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>99038000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>107806000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>118254000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>128412000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>148546000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>154856000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>70296000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>87810000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>112293000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>135612000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>111562000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>119837000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>109882000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>121131000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>100072000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>102536000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>36752000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>45267000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>41509000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>57153000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>33816000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>41074000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>45067000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>53170000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>51650000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>58050000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>65488000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>45850000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>49619000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>51835000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>56655000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>59792000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>61012000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>53524000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>40681000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>49273000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>56095000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>64678000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>34857000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>39672000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>41964000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>45959000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>12978000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>12439000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
       <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>12118000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>56236000.0</v>
+      </c>
+      <c r="C56">
         <v>62691000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>40374000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>48694000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>56498000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>52221000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>72181000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>80463000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>94578000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>101673000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>102116000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>128640999.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>145530000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>59767000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>79061000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>103565000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>125676000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>101906000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>109377000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>103933000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>115631000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>95376000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>98206000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>32311000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>40567000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>36790000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>52402000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>28960000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>36143000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>40073000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>51463000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>50235000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>56507000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>64345000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>44960000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>48723000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>50854000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>55590000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>59327000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>54191000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>52738000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>39921000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>48437000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>55923000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>64645000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>29830000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>34736000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>36798000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>40802000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2292000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3005000.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
-      <c r="BB56">
+      <c r="BB56"/>
+      <c r="BC56">
         <v>2385000.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:55">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>5825000.0</v>
+      </c>
+      <c r="C57">
         <v>15900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5734000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8469000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10863000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8957000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>24099000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>25719000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>25233000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>27349000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>16303000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16790000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>16158000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>45644000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>17618000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>14264000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>16012000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12944000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>13616000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>13220000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>19879000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>24932000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>26396000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>8305000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7316000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7054000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>11014000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8092000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7248000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4638000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5877000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>11086000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>13154000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10852000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>10144000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6675000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4673000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3358000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3717000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4038000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4523000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5041000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6664000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>5393000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7051000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5132000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3801000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3197000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3781000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>20513000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>18477000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>14231000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>8040000.0</v>
+      </c>
+      <c r="C58">
         <v>36319000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9651000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14641000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>16227000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>17383000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>35566000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>40509000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>47400000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>44149000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>55450000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>56555000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>61778000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>100210000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>84577000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>95084000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>90132000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>72635000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>78579000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>72268000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>88811000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>74148000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>79778000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>27194000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>38934000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>35054000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>44258000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>27673000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>30672000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>33737000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>21945000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>23771000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>31497000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>28644000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>24440000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>22355000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>20179000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>23122000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>24973000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>27836000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9649000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5637000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7324000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6125000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7906000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7419000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6241000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>5822000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6536000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>33403000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>21139000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>31447000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -10712,255 +10829,259 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>66930000.0</v>
+      </c>
+      <c r="C60">
         <v>41307000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>49376000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>36430000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>44467000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>50532000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>55077000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>58529000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>60406000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>74105000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>72962000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>91991000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>93078000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-29914000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3233000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>17209000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>45480000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>38927000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>41258000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>37614000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>32320000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>25924000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>22758000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9558000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6333000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6455000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>12895000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6143000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>10402000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>11330000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>31225000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>27879000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>26553000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>36844000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>21410000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>27264000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>31656000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>33533000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>34819000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>33176000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>43875000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>35044000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>41949000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>49970000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>56772000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>27438000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>33431000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>36142000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>39423000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-20425000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-8700000.0</v>
       </c>
-      <c r="AZ60"/>
       <c r="BA60"/>
-      <c r="BB60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>-19171000.0</v>
       </c>
-      <c r="BC60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:55">
+      <c r="BD60"/>
+    </row>
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -10968,58 +11089,61 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11027,58 +11151,59 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
-      <c r="AX62">
+      <c r="AX62"/>
+      <c r="AY62">
         <v>88790000.0</v>
       </c>
-      <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11131,1175 +11256,1175 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>15624000.0</v>
       </c>
       <c r="E2">
         <v>628000.0</v>
       </c>
       <c r="F2">
         <v>312000.0</v>
       </c>
       <c r="G2">
         <v>303000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>26536000.0</v>
       </c>
       <c r="K2">
         <v>28048000.0</v>
       </c>
       <c r="L2">
         <v>28550000.0</v>
       </c>
       <c r="M2">
         <v>15446000.0</v>
       </c>
       <c r="N2">
         <v>16305000.0</v>
       </c>
       <c r="O2">
         <v>14364000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>312000.0</v>
       </c>
       <c r="C3">
         <v>1726000.0</v>
       </c>
       <c r="D3">
         <v>580000.0</v>
       </c>
       <c r="E3">
         <v>813000.0</v>
       </c>
       <c r="F3">
         <v>379000.0</v>
       </c>
       <c r="G3">
         <v>303000.0</v>
       </c>
       <c r="H3">
         <v>285000.0</v>
       </c>
       <c r="I3">
         <v>53000.0</v>
       </c>
       <c r="J3">
         <v>41000.0</v>
       </c>
       <c r="K3">
         <v>26000.0</v>
       </c>
       <c r="L3">
         <v>447000.0</v>
       </c>
       <c r="M3">
         <v>1238000.0</v>
       </c>
       <c r="N3">
         <v>1329000.0</v>
       </c>
       <c r="O3">
         <v>1489000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-4285000.0</v>
       </c>
       <c r="M4">
         <v>1369000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
         <v>-8436000.0</v>
       </c>
       <c r="C5">
         <v>-20309000.0</v>
       </c>
       <c r="D5">
         <v>70309000.0</v>
       </c>
       <c r="E5">
         <v>-60722000.0</v>
       </c>
       <c r="F5">
         <v>-33294000.0</v>
       </c>
       <c r="G5">
         <v>-55951000.0</v>
       </c>
       <c r="H5">
         <v>-51553000.0</v>
       </c>
       <c r="I5">
         <v>-17150000.0</v>
       </c>
       <c r="J5">
         <v>-23205000.0</v>
       </c>
       <c r="K5">
         <v>-29538000.0</v>
       </c>
       <c r="L5">
         <v>-28349000.0</v>
       </c>
       <c r="M5">
         <v>-3431000.0</v>
       </c>
       <c r="N5">
         <v>-15090000.0</v>
       </c>
       <c r="O5">
         <v>-11196000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>-8124000.0</v>
       </c>
       <c r="C6">
         <v>-18583000.0</v>
       </c>
       <c r="D6">
         <v>70889000.0</v>
       </c>
       <c r="E6">
         <v>-59909000.0</v>
       </c>
       <c r="F6">
         <v>-32915000.0</v>
       </c>
       <c r="G6">
         <v>-55648000.0</v>
       </c>
       <c r="H6">
         <v>-51268000.0</v>
       </c>
       <c r="I6">
         <v>-17097000.0</v>
       </c>
       <c r="J6">
         <v>-23164000.0</v>
       </c>
       <c r="K6">
         <v>-29512000.0</v>
       </c>
       <c r="L6">
         <v>-27902000.0</v>
       </c>
       <c r="M6">
         <v>-2193000.0</v>
       </c>
       <c r="N6">
         <v>-13761000.0</v>
       </c>
       <c r="O6">
         <v>-9707000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>-4285000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>20601000.0</v>
       </c>
       <c r="C9">
         <v>3746000.0</v>
       </c>
       <c r="D9">
         <v>124517000.0</v>
       </c>
       <c r="E9">
         <v>4463000.0</v>
       </c>
       <c r="F9">
         <v>12851000.0</v>
       </c>
       <c r="G9">
         <v>-303000.0</v>
       </c>
       <c r="H9">
         <v>121000.0</v>
       </c>
       <c r="I9">
         <v>257000.0</v>
       </c>
       <c r="J9">
         <v>257000.0</v>
       </c>
       <c r="K9">
         <v>257000.0</v>
       </c>
       <c r="L9">
         <v>257000.0</v>
       </c>
       <c r="M9">
         <v>-14190000.0</v>
       </c>
       <c r="N9">
         <v>552000.0</v>
       </c>
       <c r="O9">
         <v>2473000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>-8609000.0</v>
       </c>
       <c r="C10">
         <v>-21137000.0</v>
       </c>
       <c r="D10">
         <v>67179000.0</v>
       </c>
       <c r="E10">
         <v>-67509000.0</v>
       </c>
       <c r="F10">
         <v>-35954000.0</v>
       </c>
       <c r="G10">
         <v>-58333000.0</v>
       </c>
       <c r="H10">
         <v>-53710000.0</v>
       </c>
       <c r="I10">
         <v>-19204000.0</v>
       </c>
       <c r="J10">
         <v>-25060000.0</v>
       </c>
       <c r="K10">
         <v>-29989000.0</v>
       </c>
       <c r="L10">
         <v>-28338000.0</v>
       </c>
       <c r="M10">
         <v>-6769000.0</v>
       </c>
       <c r="N10">
         <v>-30461000.0</v>
       </c>
       <c r="O10">
         <v>-11477000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>151000.0</v>
       </c>
       <c r="D11">
         <v>138000.0</v>
       </c>
       <c r="E11">
         <v>-4700000.0</v>
       </c>
       <c r="F11">
         <v>-3088000.0</v>
       </c>
       <c r="G11">
         <v>-3148000.0</v>
       </c>
       <c r="H11">
         <v>1524000.0</v>
       </c>
       <c r="I11">
         <v>-6736000.0</v>
       </c>
       <c r="J11">
         <v>1855000.0</v>
       </c>
       <c r="K11">
         <v>351000.0</v>
       </c>
       <c r="L11">
         <v>-4285000.0</v>
       </c>
       <c r="M11">
         <v>-1166000.0</v>
       </c>
       <c r="N11">
         <v>11886000.0</v>
       </c>
       <c r="O11">
         <v>984000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>173000.0</v>
       </c>
       <c r="C12">
         <v>2554000.0</v>
       </c>
       <c r="D12">
         <v>6124000.0</v>
       </c>
       <c r="E12">
         <v>6787000.0</v>
       </c>
       <c r="F12">
         <v>3963000.0</v>
       </c>
       <c r="G12">
         <v>1181000.0</v>
       </c>
       <c r="H12">
         <v>2157000.0</v>
       </c>
       <c r="I12">
         <v>2054000.0</v>
       </c>
       <c r="J12">
         <v>1855000.0</v>
       </c>
       <c r="K12">
         <v>451000.0</v>
       </c>
       <c r="L12">
         <v>11000.0</v>
       </c>
       <c r="M12">
         <v>803000.0</v>
       </c>
       <c r="N12">
         <v>11886000.0</v>
       </c>
       <c r="O12">
         <v>972000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>2177000.0</v>
       </c>
       <c r="C13">
         <v>4291000.0</v>
       </c>
       <c r="D13">
         <v>3281000.0</v>
       </c>
       <c r="E13">
         <v>1415000.0</v>
       </c>
       <c r="F13">
         <v>24000.0</v>
       </c>
       <c r="G13">
         <v>189000.0</v>
       </c>
       <c r="H13">
         <v>805000.0</v>
       </c>
       <c r="I13">
         <v>967000.0</v>
       </c>
       <c r="J13">
         <v>386000.0</v>
       </c>
       <c r="K13">
         <v>185000.0</v>
       </c>
       <c r="L13">
         <v>11000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>-8609000.0</v>
       </c>
       <c r="C15">
         <v>-21288000.0</v>
       </c>
       <c r="D15">
         <v>67041000.0</v>
       </c>
       <c r="E15">
         <v>-62809000.0</v>
       </c>
       <c r="F15">
         <v>-32866000.0</v>
       </c>
       <c r="G15">
         <v>-55185000.0</v>
       </c>
       <c r="H15">
         <v>-53710000.0</v>
       </c>
       <c r="I15">
         <v>-12468000.0</v>
       </c>
       <c r="J15">
         <v>-25060000.0</v>
       </c>
       <c r="K15">
         <v>-29989000.0</v>
       </c>
       <c r="L15">
         <v>-32623000.0</v>
       </c>
       <c r="M15">
         <v>-4234000.0</v>
       </c>
       <c r="N15">
         <v>-30461000.0</v>
       </c>
       <c r="O15">
         <v>-11477000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-32866000.0</v>
       </c>
       <c r="G16">
         <v>-55185000.0</v>
       </c>
       <c r="H16">
         <v>-53710000.0</v>
       </c>
       <c r="I16">
         <v>-12468000.0</v>
       </c>
       <c r="J16">
         <v>-25060000.0</v>
       </c>
       <c r="K16">
         <v>-29989000.0</v>
       </c>
       <c r="L16">
         <v>-32623000.0</v>
       </c>
       <c r="M16">
         <v>-5867000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
         <v>-8609000.0</v>
       </c>
       <c r="C17">
         <v>-21288000.0</v>
       </c>
       <c r="D17">
         <v>72198000.0</v>
       </c>
       <c r="E17">
         <v>-62809000.0</v>
       </c>
       <c r="F17">
         <v>-32866000.0</v>
       </c>
       <c r="G17">
         <v>-55185000.0</v>
       </c>
       <c r="H17">
         <v>-53710000.0</v>
       </c>
       <c r="I17">
         <v>-12468000.0</v>
       </c>
       <c r="J17">
         <v>-25060000.0</v>
       </c>
       <c r="K17">
         <v>-29989000.0</v>
       </c>
       <c r="L17">
         <v>-28338000.0</v>
       </c>
       <c r="M17">
         <v>-4234000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>1692000.0</v>
       </c>
       <c r="C18">
         <v>1737000.0</v>
       </c>
       <c r="D18">
         <v>-4167000.0</v>
       </c>
       <c r="E18">
         <v>-5372000.0</v>
       </c>
       <c r="F18">
         <v>-3939000.0</v>
       </c>
       <c r="G18">
         <v>-2193000.0</v>
       </c>
       <c r="H18">
         <v>-1352000.0</v>
       </c>
       <c r="I18">
         <v>-1087000.0</v>
       </c>
       <c r="J18">
         <v>-1469000.0</v>
       </c>
       <c r="K18">
         <v>-266000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>27544000.0</v>
       </c>
       <c r="G19">
         <v>-6003000.0</v>
       </c>
       <c r="H19">
         <v>-3803000.0</v>
       </c>
       <c r="I19">
         <v>12405000.0</v>
       </c>
       <c r="J19">
         <v>2715000.0</v>
       </c>
       <c r="K19">
         <v>-1821000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>7926000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>-16074000.0</v>
       </c>
       <c r="C21">
         <v>-37117000.0</v>
       </c>
       <c r="D21">
         <v>72669000.0</v>
       </c>
       <c r="E21">
         <v>-85757000.0</v>
       </c>
       <c r="F21">
         <v>-60838000.0</v>
       </c>
       <c r="G21">
         <v>-51149000.0</v>
       </c>
       <c r="H21">
         <v>-48921000.0</v>
       </c>
       <c r="I21">
         <v>-29983000.0</v>
       </c>
       <c r="J21">
         <v>-26320000.0</v>
       </c>
       <c r="K21">
         <v>-27817000.0</v>
       </c>
       <c r="L21">
         <v>-28349000.0</v>
       </c>
       <c r="M21">
         <v>-14647000.0</v>
       </c>
       <c r="N21">
         <v>-7204000.0</v>
       </c>
       <c r="O21">
         <v>-7784000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>36675000.0</v>
       </c>
       <c r="C23">
         <v>40863000.0</v>
       </c>
       <c r="D23">
         <v>67472000.0</v>
       </c>
       <c r="E23">
         <v>90848000.0</v>
       </c>
       <c r="F23">
         <v>74001000.0</v>
       </c>
       <c r="G23">
         <v>51149000.0</v>
       </c>
       <c r="H23">
         <v>49042000.0</v>
       </c>
       <c r="I23">
         <v>30240000.0</v>
       </c>
       <c r="J23">
         <v>26577000.0</v>
       </c>
       <c r="K23">
         <v>28074000.0</v>
       </c>
       <c r="L23">
         <v>28606000.0</v>
       </c>
       <c r="M23">
         <v>15903000.0</v>
       </c>
       <c r="N23">
         <v>25049000.0</v>
       </c>
       <c r="O23">
         <v>28033000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>510000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>606000.0</v>
       </c>
       <c r="E25">
         <v>606000.0</v>
       </c>
       <c r="F25">
         <v>379000.0</v>
       </c>
       <c r="G25">
         <v>111000.0</v>
       </c>
       <c r="H25">
         <v>111000.0</v>
       </c>
       <c r="I25">
         <v>53000.0</v>
       </c>
       <c r="J25">
         <v>41000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
         <v>22280000.0</v>
       </c>
       <c r="C26">
         <v>26405000.0</v>
       </c>
       <c r="D26">
         <v>30928000.0</v>
       </c>
       <c r="E26">
         <v>27259000.0</v>
       </c>
       <c r="F26">
         <v>23773000.0</v>
       </c>
       <c r="G26">
         <v>36522000.0</v>
       </c>
       <c r="H26">
         <v>38394000.0</v>
       </c>
       <c r="I26">
         <v>21560000.0</v>
       </c>
       <c r="J26">
         <v>18326000.0</v>
       </c>
       <c r="K26">
         <v>20076000.0</v>
       </c>
       <c r="L26">
         <v>16440000.0</v>
       </c>
       <c r="M26">
         <v>8287000.0</v>
       </c>
       <c r="N26">
         <v>4363000.0</v>
       </c>
       <c r="O26">
         <v>8927000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>48000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>14395000.0</v>
       </c>
       <c r="C28">
         <v>14458000.0</v>
       </c>
       <c r="D28">
         <v>33288000.0</v>
       </c>
       <c r="E28">
         <v>62961000.0</v>
       </c>
       <c r="F28">
         <v>49916000.0</v>
       </c>
       <c r="G28">
         <v>14627000.0</v>
       </c>
       <c r="H28">
         <v>10648000.0</v>
       </c>
       <c r="I28">
         <v>8680000.0</v>
       </c>
       <c r="J28">
         <v>8251000.0</v>
       </c>
       <c r="K28">
         <v>7998000.0</v>
       </c>
       <c r="L28">
         <v>12166000.0</v>
       </c>
       <c r="M28">
         <v>7568000.0</v>
       </c>
       <c r="N28">
         <v>8744000.0</v>
       </c>
       <c r="O28">
         <v>13669000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>151000.0</v>
       </c>
       <c r="D29">
         <v>138000.0</v>
       </c>
       <c r="E29">
         <v>-4700000.0</v>
       </c>
       <c r="F29">
         <v>-3088000.0</v>
       </c>
       <c r="G29">
         <v>-3148000.0</v>
       </c>
       <c r="H29">
         <v>-3144000.0</v>
       </c>
       <c r="I29">
         <v>-6736000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>36675000.0</v>
       </c>
       <c r="C30">
         <v>40863000.0</v>
       </c>
       <c r="D30">
         <v>51848000.0</v>
       </c>
       <c r="E30">
         <v>90220000.0</v>
       </c>
       <c r="F30">
         <v>73689000.0</v>
       </c>
       <c r="G30">
         <v>50846000.0</v>
       </c>
       <c r="H30">
         <v>49042000.0</v>
       </c>
       <c r="I30">
         <v>30240000.0</v>
       </c>
       <c r="J30">
         <v>26577000.0</v>
       </c>
       <c r="K30">
         <v>28074000.0</v>
       </c>
       <c r="L30">
         <v>28606000.0</v>
       </c>
       <c r="M30">
         <v>15903000.0</v>
       </c>
       <c r="N30">
         <v>8744000.0</v>
       </c>
       <c r="O30">
         <v>13669000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
         <v>7465000.0</v>
       </c>
       <c r="C31">
         <v>15980000.0</v>
       </c>
       <c r="D31">
         <v>-5490000.0</v>
       </c>
       <c r="E31">
         <v>18248000.0</v>
       </c>
       <c r="F31">
         <v>24884000.0</v>
       </c>
       <c r="G31">
         <v>-7184000.0</v>
       </c>
       <c r="H31">
         <v>-4789000.0</v>
       </c>
       <c r="I31">
         <v>10779000.0</v>
       </c>
       <c r="J31">
         <v>1260000.0</v>
       </c>
       <c r="K31">
         <v>-2172000.0</v>
       </c>
       <c r="L31">
         <v>11000.0</v>
       </c>
       <c r="M31">
         <v>7878000.0</v>
       </c>
       <c r="N31">
         <v>-23257000.0</v>
       </c>
       <c r="O31">
         <v>-281000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>20601000.0</v>
       </c>
       <c r="C32">
         <v>3746000.0</v>
       </c>
       <c r="D32">
         <v>140141000.0</v>
       </c>
       <c r="E32">
         <v>5091000.0</v>
       </c>
       <c r="F32">
         <v>13163000.0</v>
       </c>
       <c r="G32">
         <v>12050000.0</v>
       </c>
       <c r="H32">
         <v>121000.0</v>
       </c>
       <c r="I32">
         <v>257000.0</v>
       </c>
@@ -12321,1000 +12446,1008 @@
       <c r="O32">
         <v>16837000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
+      <c r="G2"/>
       <c r="H2">
         <v>0.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2">
         <v>14684000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>379000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>426000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>137000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>196000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>189000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>144000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>99000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>167000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>145000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>109000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
         <v>6349000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7721000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7296000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7224000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6464000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6769000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6079000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5680000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6766000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8329000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7273000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3231000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7599000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12498000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3231000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3646000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3660000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4180000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3960000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3774000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3986000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4397000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4148000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12875000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>8405000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9561000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>312000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>464000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>440000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>421000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>145000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>129000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>147000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>209000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>151000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>155000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>150000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>198000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>155000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>246000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>48000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>58000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>76000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>29000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>28000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>26000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>28000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-101000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>72000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>63000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>77000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>34000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AH3">
         <v>1000.0</v>
       </c>
       <c r="AI3">
         <v>1000.0</v>
       </c>
       <c r="AJ3">
         <v>1000.0</v>
       </c>
       <c r="AK3">
+        <v>1000.0</v>
+      </c>
+      <c r="AL3">
         <v>38000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AO3">
         <v>4000.0</v>
       </c>
       <c r="AP3">
+        <v>4000.0</v>
+      </c>
+      <c r="AQ3">
         <v>3000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-447000.0</v>
       </c>
-      <c r="AR3"/>
-      <c r="AS3">
+      <c r="AS3"/>
+      <c r="AT3">
         <v>124000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>323000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>320000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>303000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>307000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>308000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>317000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>321000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>344000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>347000.0</v>
       </c>
-      <c r="BC3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-4285000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>1369000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-8591000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6885000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5218000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4199000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2990000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14261000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9508000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-18848000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1185000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>125507000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-32429000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-28205000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11693000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9092000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-28261000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>364000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2035000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3106000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-42393000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1239000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9206000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6792000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-14145000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7432000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7821000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-22341000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4265000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6302000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-10261000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3512000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7116000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7928000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3739000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4424000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5657000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-11228000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8272000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7184000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7942000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-7529000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-6493000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5932000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3076000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4538000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4013000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1781000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10688000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2996000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2429000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1793000.0</v>
       </c>
-      <c r="BC5">
-[...3 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>7397000.0</v>
+      </c>
+      <c r="C6">
         <v>-21299000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12258000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8591000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6885000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4906000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3735000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2550000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-13840000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1147000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-18719000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1038000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>125716000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-32278000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12745000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-28055000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11495000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8937000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-28015000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>412000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1977000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3030000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-42364000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1267000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9180000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-6764000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-14246000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7360000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7758000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-22264000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4231000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6285000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-10260000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3511000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7115000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7927000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3701000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4423000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5642000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11224000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8268000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7181000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-8389000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7537000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6369000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5609000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2756000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4235000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3706000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1473000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10371000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2675000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2085000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1446000.0</v>
       </c>
-      <c r="BC6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13343,87 +13476,88 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13452,850 +13586,864 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>124</v>
+      </c>
+      <c r="B9">
+        <v>235000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>18646000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>334000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1364000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>257000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>977000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>660000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>736000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1373000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-8887000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1382000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>131028000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>993000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1328000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1368000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1179000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>588000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>430000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>371000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-109000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12050000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AE9">
         <v>64000.0</v>
       </c>
       <c r="AF9">
         <v>64000.0</v>
       </c>
       <c r="AG9">
         <v>64000.0</v>
       </c>
       <c r="AH9">
         <v>64000.0</v>
       </c>
       <c r="AI9">
         <v>64000.0</v>
       </c>
       <c r="AJ9">
         <v>64000.0</v>
       </c>
       <c r="AK9">
         <v>64000.0</v>
       </c>
       <c r="AL9">
         <v>64000.0</v>
       </c>
       <c r="AM9">
         <v>64000.0</v>
       </c>
       <c r="AN9">
         <v>64000.0</v>
       </c>
       <c r="AO9">
         <v>64000.0</v>
       </c>
       <c r="AP9">
         <v>64000.0</v>
       </c>
       <c r="AQ9">
+        <v>64000.0</v>
+      </c>
+      <c r="AR9">
         <v>-3167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AS9">
         <v>64000.0</v>
       </c>
       <c r="AT9">
+        <v>64000.0</v>
+      </c>
+      <c r="AU9">
         <v>66000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1651000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>720000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>462000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>745000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-101000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>177000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-171000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>647000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3962000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>7397000.0</v>
+      </c>
+      <c r="C10">
         <v>-21299000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12258000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8591000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6885000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5391000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4410000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3203000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-14458000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>942000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-19448000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1757000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>122260000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-33876000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14429000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-29584000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13345000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10151000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-29243000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-655000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2480000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3576000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-42715000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>909000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9525000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-7002000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-14458000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-7941000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8403000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-22908000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4794000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>351000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-10757000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4002000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-7590000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8401000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4199000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4869000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3449000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-11228000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-8128000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7184000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-8388000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-7529000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-6492000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-6384000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3075000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3804000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2233000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>412000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-21729000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3960000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2703000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2069000.0</v>
       </c>
-      <c r="BC10">
-[...3 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>23000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-395000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>531000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>138000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-147000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1249000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>21747000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7594000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1231000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6176000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-50000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4138000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>310000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3144000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>560000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>851000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>203000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>582000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>567000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-6207000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>538000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>496000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>490000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>474000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>473000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>460000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>445000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-4003000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4522000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-140000.0</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-3831000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-826000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3005000.0</v>
       </c>
-      <c r="AT11">
-[...1 lines deleted...]
-      </c>
       <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
         <v>257000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1948000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>34000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11041000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>295000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>274000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>276000.0</v>
       </c>
-      <c r="BC11">
-[...3 lines deleted...]
-    <row r="12" spans="1:55">
+      <c r="BD11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
+        <v>0.0</v>
+      </c>
+      <c r="G12">
         <v>173000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>675000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>654000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>618000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>606000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>572000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3247000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1447000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1924000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1775000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1652000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1449000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1348000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1432000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>714000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>470000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>613000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>641000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>640000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>488000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>504000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>509000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>582000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>567000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>529000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>538000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>496000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>490000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>474000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>473000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>460000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>445000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>351000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>48000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AQ12">
         <v>1000.0</v>
       </c>
       <c r="AR12">
+        <v>1000.0</v>
+      </c>
+      <c r="AS12">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AT12">
         <v>1000.0</v>
       </c>
       <c r="AU12">
         <v>1000.0</v>
       </c>
       <c r="AV12">
+        <v>1000.0</v>
+      </c>
+      <c r="AW12">
         <v>249000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>224000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>580000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12022000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1277000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>274000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>276000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3890000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>685000.0</v>
+      </c>
+      <c r="C13">
         <v>535000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>418000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>454000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>510000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>776000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>869000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1020000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1130000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1280000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1364000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1263000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>737000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>587000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>691000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>531000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>181000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>36000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>147000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>125000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>170000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>233000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>10233000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -14324,800 +14472,812 @@
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>7397000.0</v>
+      </c>
+      <c r="C15">
         <v>-21299000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12258000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8591000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6885000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5391000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-4433000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2808000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-14458000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>411000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-19586000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1757000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>122260000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-33876000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-14429000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-29584000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13345000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-5451000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-29243000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-605000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1658000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4676000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-42711000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>909000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6381000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-7002000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-14458000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-7941000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-8403000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-22908000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1942000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>351000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-10757000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-4002000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-7590000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-8401000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4199000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4869000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3449000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-11228000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-8128000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-7184000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-8388000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-8355000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-9497000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-6384000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3075000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3804000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2233000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>412000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-21729000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-3960000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-2703000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-2069000.0</v>
       </c>
-      <c r="BC15">
-[...3 lines deleted...]
-    <row r="16" spans="1:55">
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>122260000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-33876000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>122260000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-29584000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-13345000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-5451000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-29243000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-605000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-26740000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4676000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-42711000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>909000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6381000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7002000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-14458000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-7941000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-8403000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-22908000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1942000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>351000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-10757000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-4002000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-7591000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-8401000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-4199000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-4869000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-3449000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-11228000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-8128000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-7184000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-8387000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-8355000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-9497000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-6384000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-2813000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-3804000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1971000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-1221000.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>7397000.0</v>
+      </c>
+      <c r="C17">
         <v>-21299000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>12258000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8591000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6885000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5391000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-4433000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2808000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-14458000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>411000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-19586000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1757000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>122260000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-33876000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-14429000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-29584000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-13345000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-5451000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-29243000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-605000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1658000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-4676000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-42711000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>909000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-6381000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7002000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-14458000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-7941000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-8403000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-22908000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1942000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>351000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-10757000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-4002000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-7591000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-8401000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-4199000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-4869000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3449000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-11228000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-8128000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-7184000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-7933000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-7529000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-6492000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-6384000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3075000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-3804000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2233000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>412000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>685000.0</v>
+      </c>
+      <c r="C18">
         <v>535000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>418000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>454000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>510000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>291000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>194000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>366000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>512000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>674000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>764000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>691000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2510000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1115000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1233000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1244000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1471000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1436000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1344000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1424000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-708000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-463000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-612000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-636000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-604000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-341000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-379000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-339000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-349000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-286000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>6995000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-21747000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-6404000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9624000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-5966000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>19805000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>15473000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1768000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-27060000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>12750000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2620000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>5687000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-143000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4018000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3002000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-10680000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4409000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>7088000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-2702000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>3610000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-54000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1629000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2906000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1492000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2648000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-4570000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>101000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>5689000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>2237000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -15146,254 +15306,258 @@
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>-7775000.0</v>
+      </c>
+      <c r="C21">
         <v>-16939000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10521000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8405000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9561000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8610000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8053000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10320000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9237000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9508000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-23065000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-10098000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>116514000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10682000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-22481000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-21801000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-21738000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-19738000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-22297000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19441000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-17508000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1594000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15337000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-11511000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-11826000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12479000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-14107000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11756000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11196000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-11861000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-8790000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6302000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7658000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7233000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7161000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-6399000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-6745000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6016000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-5631000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-6706000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-8268000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-7212000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-8389000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-7537000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-6493000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6385000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3076000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-3804000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3451000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1781000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2492000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2012000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1616000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1084000.0</v>
       </c>
-      <c r="BC21">
-[...3 lines deleted...]
-    <row r="22" spans="1:55">
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15422,1430 +15586,1455 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>8010000.0</v>
+      </c>
+      <c r="C23">
         <v>16939000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8125000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8739000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10925000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8867000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9030000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10980000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9973000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10881000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>28862000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11859000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14940000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11812000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>24005000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23358000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23061000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20425000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22894000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19957000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17508000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13644000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15337000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11511000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11826000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12479000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>14107000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11756000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11253000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11925000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8854000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6366000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7722000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7297000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7225000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6463000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6809000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6080000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5695000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6770000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8332000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7276000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8453000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7601000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6557000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9682000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8373000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8184000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8258000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6486000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6165000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6177000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6314000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6393000.0</v>
       </c>
-      <c r="BC23">
-[...3 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>510000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
+      <c r="G25"/>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25">
         <v>129000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>147000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>153000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>151000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>155000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>150000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>146000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>155000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>246000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>48000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>58000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>29000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>28000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-101000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>72000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>63000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>77000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AH25">
         <v>1000.0</v>
       </c>
       <c r="AI25">
         <v>1000.0</v>
       </c>
       <c r="AJ25">
         <v>1000.0</v>
       </c>
       <c r="AK25">
+        <v>1000.0</v>
+      </c>
+      <c r="AL25">
         <v>38000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AO25">
         <v>4000.0</v>
       </c>
       <c r="AP25">
+        <v>4000.0</v>
+      </c>
+      <c r="AQ25">
         <v>3000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>124000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>323000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>320000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>303000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>307000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>308000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>317000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>321000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>344000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>347000.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>3891000.0</v>
+      </c>
+      <c r="C26">
         <v>12351000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4545000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5452000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7141000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5141000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4314000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8073000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6807000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7212000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10586000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6466000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7040000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6835000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7849000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6430000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7131000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5735000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7690000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4401000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4734000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6948000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10158000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8030000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8469000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9866000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10960000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>9276000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8474000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9684000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6702000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3933000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5599000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5326000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5399000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4459000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4448000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4020000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3783000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4890000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6659000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4743000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5915000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3458000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3282000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4218000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2666000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2478000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1823000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1320000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1160000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1050000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>999000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1154000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>8927000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>9448000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>4119000.0</v>
+      </c>
+      <c r="C28">
         <v>4588000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3580000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3287000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3784000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3726000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4716000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2907000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3166000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3669000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3592000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5014000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7474000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4840000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15960000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16739000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15786000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14591000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15035000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15411000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14627000.0</v>
       </c>
       <c r="W28">
         <v>14627000.0</v>
       </c>
       <c r="X28">
+        <v>14627000.0</v>
+      </c>
+      <c r="Y28">
         <v>3481000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3357000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2613000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3147000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2480000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2779000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2241000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2152000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2433000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2123000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1971000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1826000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2004000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2361000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2060000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1912000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1880000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1673000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2533000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2538000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4143000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3275000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2233000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2061000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2046000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2255000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1206000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2391000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2191000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1917000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2245000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13669000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
+      <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>23000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-395000.0</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>531000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>138000.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>-4700000.0</v>
       </c>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
       <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
         <v>-50000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4138000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4000.0</v>
       </c>
-      <c r="X29">
-[...1 lines deleted...]
-      </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>-3144000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>-6736000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>8010000.0</v>
+      </c>
+      <c r="C30">
         <v>16939000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8125000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8739000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10925000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8867000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9030000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10980000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9973000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10881000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14178000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11480000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14514000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11675000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23809000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23169000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22917000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20326000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22727000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19812000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17508000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13644000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15337000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11511000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11826000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12479000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14107000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11756000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11253000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11925000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8854000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6366000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7722000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7297000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7225000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6463000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6809000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6080000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5695000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6770000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8332000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7276000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8453000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7601000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6557000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6451000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4727000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4524000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4078000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2526000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2391000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2191000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1917000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2245000.0</v>
       </c>
-      <c r="BC30">
-[...3 lines deleted...]
-    <row r="31" spans="1:55">
+      <c r="BD30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>15172000.0</v>
+      </c>
+      <c r="C31">
         <v>-4360000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1737000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-186000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2676000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3219000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3643000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7117000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5221000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>10450000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3617000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>8341000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5746000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23194000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>8052000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7783000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8393000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9587000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6946000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>18786000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>15028000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1982000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-27378000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>12420000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2301000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5477000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-351000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3815000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2793000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-11047000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3996000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>6653000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3099000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3231000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-429000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2002000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2546000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1147000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2182000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4522000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>140000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>28000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AT31">
         <v>1000.0</v>
       </c>
       <c r="AU31">
         <v>1000.0</v>
       </c>
       <c r="AV31">
+        <v>1000.0</v>
+      </c>
+      <c r="AW31">
         <v>-1948000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>6246000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1513000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-19237000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1948000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-615000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-471000.0</v>
       </c>
-      <c r="BC31">
-[...3 lines deleted...]
-    <row r="32" spans="1:55">
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>235000.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
         <v>18646000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>334000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1364000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>257000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>977000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>660000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>736000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1373000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5797000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1761000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>131454000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1130000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1524000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1557000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1323000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>687000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>597000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>516000.0</v>
       </c>
-      <c r="U32">
-[...1 lines deleted...]
-      </c>
       <c r="V32">
+        <v>0.0</v>
+      </c>
+      <c r="W32">
         <v>12050000.0</v>
       </c>
-      <c r="W32">
-[...1 lines deleted...]
-      </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AE32">
         <v>64000.0</v>
       </c>
       <c r="AF32">
         <v>64000.0</v>
       </c>
       <c r="AG32">
         <v>64000.0</v>
       </c>
       <c r="AH32">
         <v>64000.0</v>
       </c>
       <c r="AI32">
         <v>64000.0</v>
       </c>
       <c r="AJ32">
         <v>64000.0</v>
       </c>
       <c r="AK32">
         <v>64000.0</v>
       </c>
       <c r="AL32">
         <v>64000.0</v>
       </c>
       <c r="AM32">
         <v>64000.0</v>
       </c>
       <c r="AN32">
         <v>64000.0</v>
       </c>
       <c r="AO32">
         <v>64000.0</v>
       </c>
       <c r="AP32">
         <v>64000.0</v>
       </c>
       <c r="AQ32">
         <v>64000.0</v>
       </c>
       <c r="AR32">
         <v>64000.0</v>
       </c>
       <c r="AS32">
         <v>64000.0</v>
       </c>
       <c r="AT32">
+        <v>64000.0</v>
+      </c>
+      <c r="AU32">
         <v>3297000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>5297000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4380000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4642000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4705000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3673000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>4163000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4226000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4795000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>16837000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16900,1203 +17089,1203 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>16595000.0</v>
       </c>
       <c r="C2">
         <v>34593000.0</v>
       </c>
       <c r="D2">
         <v>46032000.0</v>
       </c>
       <c r="E2">
         <v>104702000.0</v>
       </c>
       <c r="F2">
         <v>93314000.0</v>
       </c>
       <c r="G2">
         <v>42193000.0</v>
       </c>
       <c r="H2">
         <v>11767000.0</v>
       </c>
       <c r="I2">
         <v>11469000.0</v>
       </c>
       <c r="J2">
         <v>35656000.0</v>
       </c>
       <c r="K2">
         <v>46985000.0</v>
       </c>
       <c r="L2">
         <v>32243000.0</v>
       </c>
       <c r="M2">
         <v>1402000.0</v>
       </c>
       <c r="N2">
         <v>2385000.0</v>
       </c>
       <c r="O2">
         <v>3976000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>60159000</v>
       </c>
       <c r="E3">
         <v>9000</v>
       </c>
       <c r="F3">
         <v>1172000</v>
       </c>
       <c r="G3">
         <v>4000</v>
       </c>
       <c r="H3">
         <v>4000</v>
       </c>
       <c r="I3">
         <v>565000</v>
       </c>
       <c r="J3">
         <v>2000</v>
       </c>
       <c r="K3">
         <v>27000</v>
       </c>
       <c r="L3">
         <v>589000</v>
       </c>
       <c r="M3">
         <v>704000</v>
       </c>
       <c r="N3">
         <v>431000</v>
       </c>
       <c r="O3">
         <v>361000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>11388000.0</v>
       </c>
       <c r="G4">
         <v>51121000.0</v>
       </c>
       <c r="H4">
         <v>30426000.0</v>
       </c>
       <c r="I4">
         <v>298000.0</v>
       </c>
       <c r="J4">
         <v>-24187000.0</v>
       </c>
       <c r="K4">
         <v>-11329000.0</v>
       </c>
       <c r="L4">
         <v>14742000.0</v>
       </c>
       <c r="M4">
         <v>30841000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>1795000.0</v>
       </c>
       <c r="G5">
         <v>-128000.0</v>
       </c>
       <c r="H5">
         <v>3428000.0</v>
       </c>
       <c r="I5">
         <v>-6141000.0</v>
       </c>
       <c r="J5">
         <v>-815000.0</v>
       </c>
       <c r="K5">
         <v>173000.0</v>
       </c>
       <c r="L5">
         <v>-741000.0</v>
       </c>
       <c r="M5">
         <v>-842000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>4853000.0</v>
       </c>
       <c r="C6">
         <v>-17998000.0</v>
       </c>
       <c r="D6">
         <v>-11439000.0</v>
       </c>
       <c r="E6">
         <v>-58670000.0</v>
       </c>
       <c r="F6">
         <v>11388000.0</v>
       </c>
       <c r="G6">
         <v>51121000.0</v>
       </c>
       <c r="H6">
         <v>30426000.0</v>
       </c>
       <c r="I6">
         <v>298000.0</v>
       </c>
       <c r="J6">
         <v>-24187000.0</v>
       </c>
       <c r="K6">
         <v>-11329000.0</v>
       </c>
       <c r="L6">
         <v>14742000.0</v>
       </c>
       <c r="M6">
         <v>30841000.0</v>
       </c>
       <c r="N6">
         <v>-983000.0</v>
       </c>
       <c r="O6">
         <v>-1591000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>6083000.0</v>
       </c>
       <c r="C7">
         <v>7283000.0</v>
       </c>
       <c r="D7">
         <v>-30644000.0</v>
       </c>
       <c r="E7">
         <v>764000.0</v>
       </c>
       <c r="F7">
         <v>3148000.0</v>
       </c>
       <c r="G7">
         <v>-3218000.0</v>
       </c>
       <c r="H7">
         <v>8348000.0</v>
       </c>
       <c r="I7">
         <v>-6401000.0</v>
       </c>
       <c r="J7">
         <v>1031000.0</v>
       </c>
       <c r="K7">
         <v>-3033000.0</v>
       </c>
       <c r="L7">
         <v>4057000.0</v>
       </c>
       <c r="M7">
         <v>611000.0</v>
       </c>
       <c r="N7">
         <v>3523000.0</v>
       </c>
       <c r="O7">
         <v>-57000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-861000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>31000.0</v>
       </c>
       <c r="M8">
         <v>-439000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>10262000.0</v>
       </c>
       <c r="C9">
         <v>11564000.0</v>
       </c>
       <c r="D9">
         <v>-19725000.0</v>
       </c>
       <c r="E9">
         <v>-1240000.0</v>
       </c>
       <c r="F9">
         <v>-861000.0</v>
       </c>
       <c r="G9">
         <v>-861000.0</v>
       </c>
       <c r="H9">
         <v>-861000.0</v>
       </c>
       <c r="I9">
         <v>-861000.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>31000.0</v>
       </c>
       <c r="M9">
         <v>-439000.0</v>
       </c>
       <c r="N9">
         <v>1366000.0</v>
       </c>
       <c r="O9">
         <v>-430000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
         <v>-8849000.0</v>
       </c>
       <c r="E10">
         <v>-436000.0</v>
       </c>
       <c r="F10">
         <v>-5292000.0</v>
       </c>
       <c r="G10">
         <v>-5292000.0</v>
       </c>
       <c r="H10">
         <v>-5292000.0</v>
       </c>
       <c r="I10">
         <v>-5292000.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>2006000.0</v>
       </c>
       <c r="M10">
         <v>-490000.0</v>
       </c>
       <c r="N10">
         <v>790000.0</v>
       </c>
       <c r="O10">
         <v>824000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>7704000.0</v>
       </c>
       <c r="G11">
         <v>-2296000.0</v>
       </c>
       <c r="H11">
         <v>5094000.0</v>
       </c>
       <c r="I11">
         <v>-34000.0</v>
       </c>
       <c r="J11">
         <v>1821000.0</v>
       </c>
       <c r="K11">
         <v>-3205000.0</v>
       </c>
       <c r="L11">
         <v>2020000.0</v>
       </c>
       <c r="M11">
         <v>1540000.0</v>
       </c>
       <c r="N11">
         <v>810000.0</v>
       </c>
       <c r="O11">
         <v>339000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-26722000.0</v>
       </c>
       <c r="G12">
         <v>7737000.0</v>
       </c>
       <c r="H12">
         <v>5803000.0</v>
       </c>
       <c r="I12">
         <v>-10050000.0</v>
       </c>
       <c r="J12">
         <v>-1067000.0</v>
       </c>
       <c r="K12">
         <v>3227000.0</v>
       </c>
       <c r="L12">
         <v>6321000.0</v>
       </c>
       <c r="M12">
         <v>-7490000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>6538000.0</v>
       </c>
       <c r="G13">
         <v>-922000.0</v>
       </c>
       <c r="H13">
         <v>3254000.0</v>
       </c>
       <c r="I13">
         <v>-6367000.0</v>
       </c>
       <c r="J13">
         <v>-790000.0</v>
       </c>
       <c r="K13">
         <v>-2467000.0</v>
       </c>
       <c r="L13">
         <v>2006000.0</v>
       </c>
       <c r="M13">
         <v>-490000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>312000.0</v>
       </c>
       <c r="C14">
         <v>1726000.0</v>
       </c>
       <c r="D14">
         <v>580000.0</v>
       </c>
       <c r="E14">
         <v>606000.0</v>
       </c>
       <c r="F14">
         <v>379000.0</v>
       </c>
       <c r="G14">
         <v>111000.0</v>
       </c>
       <c r="H14">
         <v>111000.0</v>
       </c>
       <c r="I14">
         <v>53000.0</v>
       </c>
       <c r="J14">
         <v>41000.0</v>
       </c>
       <c r="K14">
         <v>26000.0</v>
       </c>
       <c r="L14">
         <v>447000.0</v>
       </c>
       <c r="M14">
         <v>1238000.0</v>
       </c>
       <c r="N14">
         <v>1329000.0</v>
       </c>
       <c r="O14">
         <v>1489000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>10028000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>21448000.0</v>
       </c>
       <c r="C16">
         <v>16595000.0</v>
       </c>
       <c r="D16">
         <v>34593000.0</v>
       </c>
       <c r="E16">
         <v>46032000.0</v>
       </c>
       <c r="F16">
         <v>104702000.0</v>
       </c>
       <c r="G16">
         <v>93314000.0</v>
       </c>
       <c r="H16">
         <v>42193000.0</v>
       </c>
       <c r="I16">
         <v>11767000.0</v>
       </c>
       <c r="J16">
         <v>11469000.0</v>
       </c>
       <c r="K16">
         <v>35656000.0</v>
       </c>
       <c r="L16">
         <v>46985000.0</v>
       </c>
       <c r="M16">
         <v>32243000.0</v>
       </c>
       <c r="N16">
         <v>1402000.0</v>
       </c>
       <c r="O16">
         <v>2385000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-5283000.0</v>
       </c>
       <c r="C18">
         <v>-24009000.0</v>
       </c>
       <c r="D18">
         <v>60159000.0</v>
       </c>
       <c r="E18">
         <v>-79892000.0</v>
       </c>
       <c r="F18">
         <v>-55732000.0</v>
       </c>
       <c r="G18">
         <v>-49358000.0</v>
       </c>
       <c r="H18">
         <v>-38119000.0</v>
       </c>
       <c r="I18">
         <v>-28888000.0</v>
       </c>
       <c r="J18">
         <v>-24558000.0</v>
       </c>
       <c r="K18">
         <v>-29380000.0</v>
       </c>
       <c r="L18">
         <v>-25134000.0</v>
       </c>
       <c r="M18">
         <v>-10176000.0</v>
       </c>
       <c r="N18">
         <v>-4738000.0</v>
       </c>
       <c r="O18">
         <v>-10957000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
         <v>24306000.0</v>
       </c>
       <c r="C19">
         <v>6150000.0</v>
       </c>
       <c r="D19">
         <v>-32725000.0</v>
       </c>
       <c r="E19">
         <v>-27389000.0</v>
       </c>
       <c r="F19">
         <v>-1172000.0</v>
       </c>
       <c r="G19">
         <v>6474000.0</v>
       </c>
       <c r="H19">
         <v>26240000.0</v>
       </c>
       <c r="I19">
         <v>-238000.0</v>
       </c>
       <c r="J19">
         <v>-9618000.0</v>
       </c>
       <c r="K19">
         <v>-22945000.0</v>
       </c>
       <c r="L19">
         <v>-300000.0</v>
       </c>
       <c r="M19">
         <v>-23245000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20">
         <v>5000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>18000.0</v>
       </c>
       <c r="E20">
         <v>47248000.0</v>
       </c>
       <c r="F20">
         <v>38556000.0</v>
       </c>
       <c r="G20">
         <v>90554000.0</v>
       </c>
       <c r="H20">
         <v>46337000.0</v>
       </c>
       <c r="I20">
         <v>31657000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>-14000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-36646000.0</v>
       </c>
       <c r="E21">
         <v>5000000.0</v>
       </c>
       <c r="F21">
         <v>28747000.0</v>
       </c>
       <c r="G21">
         <v>10000000.0</v>
       </c>
       <c r="H21">
         <v>-1226000.0</v>
       </c>
       <c r="I21">
         <v>-2272000.0</v>
       </c>
       <c r="J21">
         <v>-333000.0</v>
       </c>
       <c r="K21">
         <v>12400000.0</v>
       </c>
       <c r="L21">
         <v>-3805000.0</v>
       </c>
       <c r="M21">
         <v>-6875000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>-8609000.0</v>
       </c>
       <c r="C22">
         <v>-21288000.0</v>
       </c>
       <c r="D22">
         <v>67041000.0</v>
       </c>
       <c r="E22">
         <v>-62809000.0</v>
       </c>
       <c r="F22">
         <v>-32866000.0</v>
       </c>
       <c r="G22">
         <v>-55185000.0</v>
       </c>
       <c r="H22">
         <v>-53710000.0</v>
       </c>
       <c r="I22">
         <v>-12468000.0</v>
       </c>
       <c r="J22">
         <v>-25060000.0</v>
       </c>
       <c r="K22">
         <v>-29989000.0</v>
       </c>
       <c r="L22">
         <v>-32623000.0</v>
       </c>
       <c r="M22">
         <v>-4234000.0</v>
       </c>
       <c r="N22">
         <v>-30461000.0</v>
       </c>
       <c r="O22">
         <v>-11477000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>-14170000.0</v>
       </c>
       <c r="C23">
         <v>-139000.0</v>
       </c>
       <c r="D23">
         <v>-93000.0</v>
       </c>
       <c r="E23">
         <v>-3646000.0</v>
       </c>
       <c r="F23">
         <v>-1436000.0</v>
       </c>
       <c r="G23">
         <v>14177000.0</v>
       </c>
       <c r="H23">
         <v>-1253000.0</v>
       </c>
       <c r="I23">
         <v>-2233000.0</v>
       </c>
       <c r="J23">
         <v>-298000.0</v>
       </c>
       <c r="K23">
         <v>-2581000.0</v>
       </c>
       <c r="L23">
         <v>-3699000.0</v>
       </c>
       <c r="M23">
         <v>-6199000.0</v>
       </c>
       <c r="N23">
         <v>4368000.0</v>
       </c>
       <c r="O23">
         <v>7000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-27389000.0</v>
       </c>
       <c r="F24">
         <v>-1172000.0</v>
       </c>
       <c r="G24">
         <v>6478000.0</v>
       </c>
       <c r="H24">
         <v>26240000.0</v>
       </c>
       <c r="I24">
         <v>-238000.0</v>
       </c>
       <c r="J24">
         <v>-9618000.0</v>
       </c>
       <c r="K24">
         <v>-22445000.0</v>
       </c>
       <c r="L24">
         <v>-74000.0</v>
       </c>
       <c r="M24">
         <v>216000.0</v>
       </c>
       <c r="N24">
         <v>988000.0</v>
       </c>
       <c r="O24">
         <v>3412000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>-5921000.0</v>
       </c>
       <c r="C25">
         <v>-15076000.0</v>
       </c>
       <c r="D25">
         <v>20558000.0</v>
       </c>
       <c r="E25">
         <v>-22130000.0</v>
       </c>
       <c r="F25">
         <v>-27309000.0</v>
       </c>
       <c r="G25">
         <v>1995000.0</v>
       </c>
       <c r="H25">
         <v>1345000.0</v>
       </c>
       <c r="I25">
         <v>424000.0</v>
       </c>
       <c r="J25">
         <v>375000.0</v>
       </c>
       <c r="K25">
         <v>101000.0</v>
       </c>
       <c r="L25">
         <v>-108000.0</v>
       </c>
       <c r="M25">
         <v>403000.0</v>
       </c>
       <c r="N25">
         <v>14234000.0</v>
       </c>
       <c r="O25">
         <v>2892000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>38574000.0</v>
       </c>
       <c r="G26">
         <v>-208000.0</v>
       </c>
       <c r="H26">
         <v>46386000.0</v>
       </c>
       <c r="I26">
         <v>31696000.0</v>
       </c>
       <c r="J26">
         <v>10322000.0</v>
       </c>
       <c r="K26">
         <v>28096000.0</v>
       </c>
       <c r="L26">
         <v>41506000.0</v>
       </c>
       <c r="M26">
         <v>62676000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>2852000.0</v>
       </c>
       <c r="C27">
         <v>3346000.0</v>
       </c>
       <c r="D27">
         <v>2624000.0</v>
       </c>
       <c r="E27">
         <v>3686000.0</v>
       </c>
       <c r="F27">
         <v>2088000.0</v>
       </c>
       <c r="G27">
         <v>2220000.0</v>
       </c>
       <c r="H27">
         <v>1828000.0</v>
       </c>
       <c r="I27">
         <v>1816000.0</v>
       </c>
       <c r="J27">
         <v>1662000.0</v>
       </c>
       <c r="K27">
         <v>1210000.0</v>
       </c>
       <c r="L27">
         <v>3023000.0</v>
       </c>
       <c r="M27">
         <v>1201000.0</v>
       </c>
       <c r="N27">
         <v>180000.0</v>
       </c>
       <c r="O27">
         <v>358000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>-14170000.0</v>
       </c>
       <c r="C28">
         <v>-139000.0</v>
       </c>
       <c r="D28">
         <v>-36721000.0</v>
       </c>
       <c r="E28">
         <v>48602000.0</v>
       </c>
       <c r="F28">
         <v>67120000.0</v>
       </c>
       <c r="G28">
         <v>94001000.0</v>
       </c>
       <c r="H28">
         <v>42305000.0</v>
       </c>
       <c r="I28">
         <v>29424000.0</v>
       </c>
       <c r="J28">
         <v>9989000.0</v>
       </c>
       <c r="K28">
         <v>40496000.0</v>
       </c>
       <c r="L28">
         <v>37701000.0</v>
       </c>
       <c r="M28">
         <v>40801000.0</v>
       </c>
       <c r="N28">
         <v>2767000.0</v>
       </c>
       <c r="O28">
         <v>5954000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>-5283000.0</v>
       </c>
       <c r="C29">
         <v>-24009000.0</v>
       </c>
       <c r="D29">
         <v>60159000.0</v>
       </c>
       <c r="E29">
         <v>-79883000.0</v>
       </c>
       <c r="F29">
         <v>-54560000.0</v>
       </c>
       <c r="G29">
         <v>-49354000.0</v>
       </c>
       <c r="H29">
         <v>-38119000.0</v>
       </c>
       <c r="I29">
         <v>-28323000.0</v>
       </c>
       <c r="J29">
         <v>-24556000.0</v>
       </c>
       <c r="K29">
         <v>-29353000.0</v>
       </c>
       <c r="L29">
         <v>-24545000.0</v>
       </c>
       <c r="M29">
         <v>-9472000.0</v>
       </c>
       <c r="N29">
         <v>-4307000.0</v>
       </c>
       <c r="O29">
         <v>-10596000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>24306000.0</v>
       </c>
       <c r="C30">
         <v>6150000.0</v>
       </c>
       <c r="D30">
         <v>-34877000.0</v>
       </c>
       <c r="E30">
         <v>-27389000.0</v>
       </c>
       <c r="F30">
         <v>-1172000.0</v>
       </c>
       <c r="G30">
         <v>6474000.0</v>
       </c>
       <c r="H30">
         <v>26240000.0</v>
       </c>
       <c r="I30">
         <v>-803000.0</v>
       </c>
@@ -18118,2093 +18307,2115 @@
       <c r="O30">
         <v>3051000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>36751000.0</v>
+      </c>
+      <c r="C2">
         <v>21339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14986000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11155000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7486000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16595000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29274000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26537000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35862000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34430000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44451000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>58503000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27131000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46032000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68838000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>118909000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>95210000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>104702000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>100327000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>112718000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>92284000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>93314000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>29767000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34294000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20253000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>42193000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11892000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19478000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13278000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11767000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16408000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7097000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>27551000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11469000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8749000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7450000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19908000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35656000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>29809000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>37865000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>38016000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>46985000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>53766000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>57057000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27620000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>32243000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34036000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>38425000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>650000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1402000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>926000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>860000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>782000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2385000.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>4006999</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>9000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>18581000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>583000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>338000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>51000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="X3">
         <v>4</v>
       </c>
       <c r="Y3">
+        <v>4</v>
+      </c>
+      <c r="Z3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="AE3">
         <v>88000</v>
       </c>
       <c r="AF3">
+        <v>88000</v>
+      </c>
+      <c r="AG3">
         <v>67000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>400000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="AJ3">
         <v>2000</v>
       </c>
       <c r="AK3">
         <v>2000</v>
       </c>
       <c r="AL3">
         <v>2000</v>
       </c>
       <c r="AM3">
+        <v>2000</v>
+      </c>
+      <c r="AN3">
         <v>3000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10000</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000</v>
       </c>
       <c r="AP3">
         <v>14000</v>
       </c>
       <c r="AQ3">
+        <v>14000</v>
+      </c>
+      <c r="AR3">
         <v>42000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>20000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>356000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>171000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>72000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>309000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>249000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>74000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>61000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>57000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>47000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>266000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>361000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>31372000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-18901000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>4375000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-12391000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>20434000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1030000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>63547000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-4527000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>13768000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-21667000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>30301000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-7586000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>6200000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>1511000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-4641000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>9311000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-20454000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>16082000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>2720000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1299000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-12458000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-15748000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5847000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-8056000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-151000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-8969000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-6781000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-3291000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>29437000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-4623000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1793000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-4389000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>37775000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-752000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-42208000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1319000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>375000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-594000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>229000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1785000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2356000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>460000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-14000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1782000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3184000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>27000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>147000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6438000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6690000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>753000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-622000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>418000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-65000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>583000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-779000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-554000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1112000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>64000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-526000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-477000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>222000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>421000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1167000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-217000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>296000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-566000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-743000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>171000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-26075000.0</v>
+      </c>
+      <c r="C6">
         <v>15412000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6462000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3722000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3778000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9109000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12679000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2737000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9488000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1432000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10021000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-13888000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>31372000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-18901000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-22806000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-50071000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>23481000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-9274000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4375000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-12391000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20434000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1030000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>63547000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4527000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13768000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-21667000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>30301000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7586000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1511000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4641000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9311000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-20454000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16082000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2720000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1299000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-12458000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-15748000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5847000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-8056000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-151000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8969000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6781000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3291000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>29437000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4623000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1793000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4389000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>37775000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-752000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>476000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>66000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>78000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1603000.0</v>
       </c>
-      <c r="BC6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>-8889000.0</v>
+      </c>
+      <c r="C7">
         <v>6564000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6750000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1284000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>772000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-155000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3533000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9388000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3013000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4441000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-360000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21430000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-43126000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8588000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>68000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1179000.0</v>
       </c>
-      <c r="Q7">
-[...1 lines deleted...]
-      </c>
       <c r="R7">
+        <v>1779000.0</v>
+      </c>
+      <c r="S7">
         <v>-1046000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-886000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3133000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1460000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1668000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1943000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1489000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-444000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2320000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-361000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>838000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2912000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4959000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-4366000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-378000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-519000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1138000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1875000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1022000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-894000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-972000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>725000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-486000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1108000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2164000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2039000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1746000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1003000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1275000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>685000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-596000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1071000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1593000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1030000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1832000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1019000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-358000.0</v>
       </c>
-      <c r="BC7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-243000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-861000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>554000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-309000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-662000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>448000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-187000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>142000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-119000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-275000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>155</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>8000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>10000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-537000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-275000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>537000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10080000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-276000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2360000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2077000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22690000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-44533000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>489000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-282000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-819000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1429000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-861000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-643000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>178000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1736000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
-        <v>554000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>554000.0</v>
       </c>
       <c r="AR9">
+        <v>554000.0</v>
+      </c>
+      <c r="AS9">
         <v>-309000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-662000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>448000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-187000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>142000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-119000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-275000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1029000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>156000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>414000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-233000.0</v>
       </c>
-      <c r="BC9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
+      <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
         <v>-1462000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2824000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1857000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2706000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-436000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>797000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-323000.0</v>
       </c>
-      <c r="R10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>-5292000.0</v>
       </c>
       <c r="U10">
         <v>-5292000.0</v>
       </c>
-      <c r="V10"/>
+      <c r="V10">
+        <v>-5292000.0</v>
+      </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>52000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1717000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>397000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-160000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>386000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-525000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-537000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>186000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>394000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-111000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>387000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>120000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>4207000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6701000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>-1698000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3740000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>383000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2714000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3776000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2496000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-68000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>461000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1076000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>221000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4054000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2870000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>857000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2798000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1431000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2324000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-901000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>103000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1560000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1922000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>439000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-117000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-423000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-386000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-550000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-582000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1687000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1376000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1648000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>761000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>987000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>486000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-213000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-415000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1682000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>810000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>339000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-7528000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>22786000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-7404000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7710000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-8712000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-10036000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6175000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-19623000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-30194000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1917000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27762000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-12676000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-3037000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5058000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>951000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-3705000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2696000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11253000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-3790000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-6473000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3342000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-3129000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>501000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2079000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-2524000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1123000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-2150000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4862000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>241000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>274000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3006000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>850000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2169000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>296000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>439000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>455000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-5711000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-2673000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-42527000.0</v>
       </c>
       <c r="O13">
         <v>-42527000.0</v>
       </c>
       <c r="P13">
+        <v>-42527000.0</v>
+      </c>
+      <c r="Q13">
         <v>519000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-819000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1429000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5267000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-643000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2092000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1736000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2404000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>413000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-665000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1734000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3231000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-19000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>114000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6390000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-6690000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>523000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-622000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>422000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-790000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>583000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-777000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-549000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-2467000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>2006000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-490000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>312000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>464000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>440000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>421000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>401000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>129000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>147000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>153000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>151000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>155000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>150000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>198000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>155000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>612000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>48000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>58000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>28000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>75000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-101000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>72000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>63000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>77000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>34000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AH14">
         <v>1000.0</v>
       </c>
       <c r="AI14">
         <v>1000.0</v>
       </c>
       <c r="AJ14">
         <v>1000.0</v>
       </c>
       <c r="AK14">
+        <v>1000.0</v>
+      </c>
+      <c r="AL14">
         <v>38000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AO14">
         <v>4000.0</v>
       </c>
       <c r="AP14">
+        <v>4000.0</v>
+      </c>
+      <c r="AQ14">
         <v>3000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>447000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
         <v>124000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>323000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>320000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>303000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>307000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>308000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>317000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>321000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>344000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>347000.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>32000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -20212,227 +20423,233 @@
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>10676000.0</v>
+      </c>
+      <c r="C16">
         <v>36751000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21448000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14877000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11264000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7486000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16595000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>29274000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26374000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35862000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>34430000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44615000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>58503000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27131000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46032000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68838000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>118691000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>95428000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>104702000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>100327000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>112718000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>92284000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>93314000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>29767000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>34021000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20526000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>42193000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11892000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19478000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13278000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11767000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16408000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7097000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27551000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>11469000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8749000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7450000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19908000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>35656000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>29809000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>37865000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>38016000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>46985000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>53766000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>57057000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>27620000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>32243000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>34036000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>38425000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>650000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1402000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>926000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>860000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>782000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2385000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20444,2013 +20661,2053 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-14885000.0</v>
+      </c>
+      <c r="C18">
         <v>-8101000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18401000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8724000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7495000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7465000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9907000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>765000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10860000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4007000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7735000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12419000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>74398000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18923000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-22806000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-22508000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18581000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15997000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-26103000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16924000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11746000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-959000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16572000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9869000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8856000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14061000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-13458000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10402000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7758000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6501000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-6146000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6215000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8298000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-8229000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5158000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5245000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-7381000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6774000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-4557000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6858000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8991000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-8974000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-6024000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5764000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-8628000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4718000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1793000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-3992000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4478000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>87000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1389000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-203000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1029000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2117000.0</v>
       </c>
-      <c r="BC18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
+        <v>-24758000.0</v>
+      </c>
+      <c r="C19">
         <v>-525000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-11824000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>12417000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>11273000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>12440000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2617000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1941000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1372000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>5454000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2152000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-26341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6384000.0</v>
       </c>
       <c r="N19">
         <v>-6384000.0</v>
       </c>
       <c r="O19">
         <v>-6384000.0</v>
       </c>
       <c r="P19">
-        <v>-27380000.0</v>
+        <v>-6384000.0</v>
       </c>
       <c r="Q19">
         <v>-27380000.0</v>
       </c>
       <c r="R19">
+        <v>-27380000.0</v>
+      </c>
+      <c r="S19">
         <v>-9000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-583000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-338000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-51000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-200000.0</v>
       </c>
-      <c r="W19">
-[...1 lines deleted...]
-      </c>
       <c r="X19">
+        <v>0.0</v>
+      </c>
+      <c r="Y19">
         <v>3571000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>10665000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-7758000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>10044000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-421000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>10020000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>6597000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>683000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>15005000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-11931000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3995000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>6563000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2944000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-6964000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-12161000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>5629000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-16102000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-12472000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-300000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-23245000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20">
-        <v>1000.0</v>
+        <v>40018000.0</v>
       </c>
       <c r="C20">
         <v>1000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
+      <c r="D20">
+        <v>1000.0</v>
+      </c>
+      <c r="E20">
+        <v>4000.0</v>
+      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>-4000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>18000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>95000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>44989000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2164000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>30529000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4596000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>3431000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-14000000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-36383000.0</v>
       </c>
       <c r="O21">
         <v>-36383000.0</v>
       </c>
       <c r="P21">
         <v>-36383000.0</v>
       </c>
-      <c r="Q21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q21">
+        <v>-36383000.0</v>
+      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>5000000.0</v>
       </c>
       <c r="T21">
         <v>5000000.0</v>
       </c>
       <c r="U21">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="V21">
         <v>30000000.0</v>
       </c>
       <c r="W21">
         <v>30000000.0</v>
       </c>
       <c r="X21">
+        <v>30000000.0</v>
+      </c>
+      <c r="Y21">
         <v>-32000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AA21">
         <v>10000000.0</v>
       </c>
       <c r="AB21">
+        <v>10000000.0</v>
+      </c>
+      <c r="AC21">
         <v>203000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-236000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1193000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-136000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2131000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>-225000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-108000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2011000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14411000.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-383000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-87000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3335000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-15000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-13285000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6410000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>7397000.0</v>
+      </c>
+      <c r="C22">
         <v>-21299000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12258000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8591000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6885000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5391000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4433000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2808000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-14458000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>411000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-19586000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1757000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>122260000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-33876000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-14429000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-29584000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13345000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5451000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-29243000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-605000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1658000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4676000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-42711000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>909000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6381000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-7002000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-14458000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-7941000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-8403000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-22908000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1942000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>351000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-10759000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4002000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-7590000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-8400000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4201000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4869000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3449000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-11228000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-8128000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-7184000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-8388000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-8354000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-9497000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-6384000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3075000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3804000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2233000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>412000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-21729000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-3960000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-2703000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2069000.0</v>
       </c>
-      <c r="BC22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>168</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>24038000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>110000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-110000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>40000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>31000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1372000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-40000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-135000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>38000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-36646000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1632000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-278000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2927000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-441000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-54000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-60000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1266000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-56000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-146000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9422000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2553000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-71000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-125000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-57000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-136000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-225000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1886000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-46000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-102000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-60000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-90000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-225000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14404000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1765000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-383000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-76000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>38065000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>95000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-544000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-397000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>42037000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-839000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1865000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>267000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>635000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>248000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1372000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5454000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2152000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-26341000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-6384000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-9000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-27380000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-9000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-583000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-338000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-51000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-200000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>3571000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10665000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-7758000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10044000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-421000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10020000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6597000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>683000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>15005000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-11931000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3995000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>6563000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2944000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-6964000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-12161000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5840000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7432000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-12472000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>-74000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2549000.0</v>
       </c>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
-        <v>216000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV24">
         <v>216000.0</v>
       </c>
       <c r="AW24">
         <v>216000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AX24">
+        <v>216000.0</v>
+      </c>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>988000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>472000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>514000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3412000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>-13961000.0</v>
+      </c>
+      <c r="C25">
         <v>6054000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1294000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>625000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2202000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3050000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3386000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-7156000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5431000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-9564000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10126000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-8033000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5617000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22683000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-9054000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6895000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-8355000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-10568000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3437000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-19750000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-15413000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1824000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>339000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-12694000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2106000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-5173000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1021000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>306000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>373000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>200000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>114000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>102000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>101000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>107000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>82000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>98000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>95000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2147000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4570000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-101000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>111000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1433000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-677000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-65000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-57000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-90000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-41000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>13000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>521000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>11768000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>966000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>799000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>701000.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>171</v>
+      </c>
+      <c r="B26">
+        <v>-2539000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>4000.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>4000.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
         <v>3000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-15000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-133000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2537000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-73000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>36268000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3336000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4174000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2608000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>958000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>526000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1906000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>28306000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1648000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3600000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1779000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3295000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6786000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-7000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>22500000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>5000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>41400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>11000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>41400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>95000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>62000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>676000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>61451000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>549000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>568000.0</v>
+      </c>
+      <c r="C27">
         <v>580000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>687000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>526000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>820000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>819000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>981000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>901000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>759000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>705000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>557000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>632000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>728000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>707000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>454000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1210000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1100000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>922000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>560000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>588000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>542000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>398000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>399000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>411000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>410000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>441000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>449000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>446000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>492000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>465000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>458000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>468000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>425000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>421000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>408000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>437000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>396000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>302000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>292000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>342000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>274000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>367000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1541000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>819000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>296000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>364000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>455000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>272000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>110000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>71000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>26000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>41000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>42000.0</v>
       </c>
-      <c r="BC27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>13459000.0</v>
+      </c>
+      <c r="C28">
         <v>24038000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-115000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
         <v>-14084000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-155000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
         <v>-15000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-135000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-36642000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>48785000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-183000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>42062000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6723000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30478000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4533000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>32180000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-71000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>80119000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1771000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11959000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>152000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>33715000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3237000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3938000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1415000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>822000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>521000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-225000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28306000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1315000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1887000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3187000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4775000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14404000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21312000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-383000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-76000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>38065000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>95000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>40801000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-397000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>42037000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-839000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1865000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>267000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>635000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>5954000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-14885000.0</v>
+      </c>
+      <c r="C29">
         <v>-8101000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18401000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8724000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7495000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-7465000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9907000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>765000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10860000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4006999.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7735000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12419000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>74398000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-18923000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-22806000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-22508000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-18581000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15988000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-25520000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16586000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-11695000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-759000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-16572000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9869000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-8856000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-14057000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-13458000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10402000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7758000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6501000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6058000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6148000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-7898000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-8219000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-5158000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-5245000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-7381000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-6772000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-4554000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6848000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-8991000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-8960000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-5982000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-5744000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-8272000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-4547000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1721000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-3683000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4229000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>161000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1328000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-146000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-982000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-1851000.0</v>
       </c>
-      <c r="BC29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-24758000.0</v>
+      </c>
+      <c r="C30">
         <v>-525000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11824000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12417000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11273000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12440000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2617000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1941000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1372000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5454000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2152000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6384000.0</v>
       </c>
       <c r="N30">
         <v>-6384000.0</v>
       </c>
       <c r="O30">
+        <v>-6384000.0</v>
+      </c>
+      <c r="P30">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27380000.0</v>
       </c>
       <c r="Q30">
         <v>-27380000.0</v>
       </c>
       <c r="R30">
+        <v>-27380000.0</v>
+      </c>
+      <c r="S30">
         <v>-9000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-583000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-338000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="W30">
         <v>-200000.0</v>
       </c>
       <c r="X30">
+        <v>-200000.0</v>
+      </c>
+      <c r="Y30">
         <v>3571000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10665000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7762000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10044000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-421000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10020000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6597000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>595000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14938000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-12331000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4005000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6563000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2944000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-6964000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-12163000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5626000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-15612000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-12472000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-14000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-416000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2529000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-356000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-171000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-72000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-309000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-33000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-74000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-61000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-55000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>425000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>248000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3051000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>