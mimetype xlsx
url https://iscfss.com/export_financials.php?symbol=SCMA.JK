--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3213,51 +3213,51 @@
       </c>
       <c r="U39">
         <v>364474287000.0</v>
       </c>
       <c r="V39">
         <v>447689243000.0</v>
       </c>
       <c r="W39">
         <v>22012028000.0</v>
       </c>
       <c r="X39">
         <v>19689586000.0</v>
       </c>
       <c r="Y39">
         <v>26424159000.0</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
         <v>1524986426000.0</v>
       </c>
       <c r="C40">
-        <v>1643262588000.0</v>
+        <v>1781863132000.0</v>
       </c>
       <c r="D40">
         <v>1651963409000.0</v>
       </c>
       <c r="E40">
         <v>1104280838000.0</v>
       </c>
       <c r="F40">
         <v>79847043000.0</v>
       </c>
       <c r="G40">
         <v>18348665000.0</v>
       </c>
       <c r="H40">
         <v>17321211000.0</v>
       </c>
       <c r="I40">
         <v>464518118000.0</v>
       </c>
       <c r="J40">
         <v>316448376000.0</v>
       </c>
       <c r="K40">
         <v>-71536366000.0</v>
       </c>
@@ -11296,84 +11296,84 @@
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>937511859000.0</v>
       </c>
       <c r="C39">
         <v>860110954000.0</v>
       </c>
       <c r="D39">
         <v>939063125000.0</v>
       </c>
       <c r="E39">
         <v>831578409000.0</v>
       </c>
       <c r="F39">
         <v>793507034000.0</v>
       </c>
       <c r="G39">
         <v>766262476000.0</v>
       </c>
       <c r="H39">
         <v>799161720000.0</v>
       </c>
       <c r="I39">
-        <v>785722353000.0</v>
+        <v>1595915883000.0</v>
       </c>
       <c r="J39">
         <v>758567934000.0</v>
       </c>
       <c r="K39">
         <v>675941544000.0</v>
       </c>
       <c r="L39">
         <v>1165374024000.0</v>
       </c>
       <c r="M39">
         <v>1248601159000.0</v>
       </c>
       <c r="N39">
         <v>1433094245000.0</v>
       </c>
       <c r="O39">
         <v>1283337939000.0</v>
       </c>
       <c r="P39">
         <v>1831090421000.0</v>
       </c>
       <c r="Q39">
         <v>1415004231000.0</v>
       </c>
       <c r="R39">
         <v>1249266668000.0</v>
       </c>
       <c r="S39">
         <v>532416226000.0</v>
       </c>
       <c r="T39">
-        <v>379392100000.0</v>
+        <v>792695135000.0</v>
       </c>
       <c r="U39">
         <v>496769115000.0</v>
       </c>
       <c r="V39">
         <v>401448671000.0</v>
       </c>
       <c r="W39">
         <v>334298456000.0</v>
       </c>
       <c r="X39">
         <v>285150538000.0</v>
       </c>
       <c r="Y39">
         <v>305101491000.0</v>
       </c>
       <c r="Z39">
         <v>338083956000.0</v>
       </c>
       <c r="AA39">
         <v>274598048000.0</v>
       </c>
       <c r="AB39">
         <v>427489309000.0</v>
       </c>
@@ -11562,54 +11562,54 @@
       </c>
       <c r="CL39">
         <v>28561954000.0</v>
       </c>
       <c r="CM39">
         <v>26424159000.0</v>
       </c>
       <c r="CN39">
         <v>63189172000.0</v>
       </c>
     </row>
     <row r="40" spans="1:92">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
         <v>1644964023000.0</v>
       </c>
       <c r="C40">
         <v>1524986426000.0</v>
       </c>
       <c r="D40">
         <v>1400971595000.0</v>
       </c>
       <c r="E40">
-        <v>1194309035000.0</v>
+        <v>1281400445000.0</v>
       </c>
       <c r="F40">
-        <v>1867860771000.0</v>
+        <v>1995985202000.0</v>
       </c>
       <c r="G40">
         <v>1643262588000.0</v>
       </c>
       <c r="H40">
         <v>1265832919000.0</v>
       </c>
       <c r="I40">
         <v>2500151929000.0</v>
       </c>
       <c r="J40">
         <v>1722219016000.0</v>
       </c>
       <c r="K40">
         <v>1616051371000.0</v>
       </c>
       <c r="L40">
         <v>181186404000.0</v>
       </c>
       <c r="M40">
         <v>64721218000.0</v>
       </c>
       <c r="N40">
         <v>1134424831000.0</v>
       </c>
@@ -13820,51 +13820,51 @@
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
     </row>
     <row r="52" spans="1:92">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
         <v>14778692000.0</v>
       </c>
       <c r="C52">
-        <v>32622541000.0</v>
+        <v>47086620000.0</v>
       </c>
       <c r="D52">
         <v>18722076000.0</v>
       </c>
       <c r="E52">
         <v>18529215000.0</v>
       </c>
       <c r="F52">
         <v>12299971000.0</v>
       </c>
       <c r="G52">
         <v>13561433000.0</v>
       </c>
       <c r="H52">
         <v>8907448000.0</v>
       </c>
       <c r="I52">
         <v>4606212000.0</v>
       </c>
       <c r="J52">
         <v>9981476000.0</v>
       </c>
       <c r="K52">
         <v>10625822000.0</v>
       </c>
@@ -16435,51 +16435,51 @@
       <c r="I6">
         <v>2082068176000.0</v>
       </c>
       <c r="J6">
         <v>1997168207000.0</v>
       </c>
       <c r="K6">
         <v>2189051193996.0</v>
       </c>
       <c r="L6">
         <v>2208700329000.0</v>
       </c>
       <c r="M6">
         <v>2105275847000.0</v>
       </c>
       <c r="N6">
         <v>1918952245000.0</v>
       </c>
       <c r="O6">
         <v>1790193856000.0</v>
       </c>
       <c r="P6">
         <v>1329363832000.0</v>
       </c>
       <c r="Q6">
-        <v>892018352000.0</v>
+        <v>785352117000.0</v>
       </c>
       <c r="R6">
         <v>568677225000.0</v>
       </c>
       <c r="S6">
         <v>529896487000.0</v>
       </c>
       <c r="T6">
         <v>378300388000.0</v>
       </c>
       <c r="U6">
         <v>231678056000.0</v>
       </c>
       <c r="V6">
         <v>215729001000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>160</v>
       </c>
       <c r="B7"/>
@@ -17520,51 +17520,53 @@
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>180</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>235046613000.0</v>
+      </c>
       <c r="C27">
         <v>235118047000.0</v>
       </c>
       <c r="D27">
         <v>238637603000.0</v>
       </c>
       <c r="E27">
         <v>231462547000.0</v>
       </c>
       <c r="F27">
         <v>87870654000.0</v>
       </c>
       <c r="G27">
         <v>36023148000.0</v>
       </c>
       <c r="H27">
         <v>48797235000.0</v>
       </c>
       <c r="I27">
         <v>11162304000.0</v>
       </c>
       <c r="J27">
         <v>16273990000.0</v>
       </c>
       <c r="K27">
@@ -17584,51 +17586,51 @@
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>23163432000.0</v>
       </c>
       <c r="T27">
         <v>15421620000.0</v>
       </c>
       <c r="U27">
         <v>24079355000.0</v>
       </c>
       <c r="V27">
         <v>20860447000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="B28">
-        <v>408540663000.0</v>
+        <v>173494050000.0</v>
       </c>
       <c r="C28">
         <v>164214916000.0</v>
       </c>
       <c r="D28">
         <v>147191730000.0</v>
       </c>
       <c r="E28">
         <v>178269841000.0</v>
       </c>
       <c r="F28">
         <v>110974736000.0</v>
       </c>
       <c r="G28">
         <v>90730238000.0</v>
       </c>
       <c r="H28">
         <v>147014680000.0</v>
       </c>
       <c r="I28">
         <v>95822977000.0</v>
       </c>
       <c r="J28">
         <v>89123516000.0</v>
       </c>
@@ -22512,52 +22514,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
     </row>
     <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>180</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>37710259000.0</v>
+      </c>
+      <c r="C27">
+        <v>71379753000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>34493060000.0</v>
       </c>
       <c r="F27">
         <v>38136817000.0</v>
       </c>
       <c r="G27">
         <v>64459143000.0</v>
       </c>
       <c r="H27">
         <v>57306931000.0</v>
       </c>
       <c r="I27">
         <v>77674835000.0</v>
       </c>
       <c r="J27">
         <v>35677138000.0</v>
       </c>
       <c r="K27">
         <v>92858123000.0</v>
       </c>
       <c r="L27">
         <v>56241557000.0</v>
       </c>
@@ -22697,54 +22703,54 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
     </row>
     <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="B28">
-        <v>73537081000.0</v>
+        <v>35826822000.0</v>
       </c>
       <c r="C28">
-        <v>130772899000.0</v>
+        <v>59393146000.0</v>
       </c>
       <c r="D28">
         <v>379586293000.0</v>
       </c>
       <c r="E28">
         <v>38542957000.0</v>
       </c>
       <c r="F28">
         <v>39106038000.0</v>
       </c>
       <c r="G28">
         <v>51105529000.0</v>
       </c>
       <c r="H28">
         <v>36507090000.0</v>
       </c>
       <c r="I28">
         <v>40513436000.0</v>
       </c>
       <c r="J28">
         <v>36088861000.0</v>
       </c>
       <c r="K28">
         <v>48234024000.0</v>
       </c>
@@ -27519,52 +27525,56 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
     </row>
     <row r="14" spans="1:92">
       <c r="A14" t="s">
         <v>198</v>
       </c>
       <c r="B14">
         <v>57978402000.0</v>
       </c>
       <c r="C14">
         <v>129672772000.0</v>
       </c>
       <c r="D14">
         <v>57416794000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>5472711000.0</v>
+      </c>
+      <c r="F14">
+        <v>110866424000.0</v>
+      </c>
       <c r="G14">
         <v>121207449000.0</v>
       </c>
       <c r="H14">
         <v>59065596000.0</v>
       </c>
       <c r="I14">
         <v>58418321000.0</v>
       </c>
       <c r="J14">
         <v>59051710000.0</v>
       </c>
       <c r="K14">
         <v>111224480000.0</v>
       </c>
       <c r="L14">
         <v>56515085000.0</v>
       </c>
       <c r="M14">
         <v>56737247000.0</v>
       </c>
       <c r="N14">
         <v>57476693000.0</v>
       </c>
       <c r="O14">
@@ -29115,51 +29125,51 @@
       </c>
       <c r="CE22">
         <v>22201337000.0</v>
       </c>
       <c r="CF22">
         <v>25243988000.0</v>
       </c>
       <c r="CG22"/>
       <c r="CH22">
         <v>37302536000.0</v>
       </c>
       <c r="CI22">
         <v>21832411000.0</v>
       </c>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
     </row>
     <row r="23" spans="1:92">
       <c r="A23" t="s">
         <v>206</v>
       </c>
       <c r="B23">
-        <v>-5115823000.0</v>
+        <v>-5338127000.0</v>
       </c>
       <c r="C23">
         <v>-2392016000.0</v>
       </c>
       <c r="D23">
         <v>-3027728000.0</v>
       </c>
       <c r="E23">
         <v>198002670000.0</v>
       </c>
       <c r="F23">
         <v>8545750000.0</v>
       </c>
       <c r="G23">
         <v>-905912000.0</v>
       </c>
       <c r="H23">
         <v>-2926421000.0</v>
       </c>
       <c r="I23">
         <v>4873785830.0</v>
       </c>
       <c r="J23">
         <v>-1298582000.0</v>
       </c>
@@ -29340,74 +29350,76 @@
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23">
         <v>418345626000.0</v>
       </c>
       <c r="CL23"/>
       <c r="CM23">
         <v>272297483000.0</v>
       </c>
       <c r="CN23"/>
     </row>
     <row r="24" spans="1:92">
       <c r="A24" t="s">
         <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>-176566905000.0</v>
+        <v>11677609000.0</v>
       </c>
       <c r="D24">
         <v>322672912000.0</v>
       </c>
       <c r="E24">
         <v>3761473000.0</v>
       </c>
       <c r="F24">
         <v>17790201000.0</v>
       </c>
       <c r="G24">
         <v>-3573654000.0</v>
       </c>
       <c r="H24">
         <v>-6058930000.0</v>
       </c>
       <c r="I24">
         <v>90340155000.0</v>
       </c>
       <c r="J24">
         <v>-203103411000.0</v>
       </c>
-      <c r="K24"/>
+      <c r="K24">
+        <v>-1388839879000.0</v>
+      </c>
       <c r="L24">
         <v>-3200000.0</v>
       </c>
       <c r="M24">
         <v>-14489247000.0</v>
       </c>
       <c r="N24">
         <v>2077817000.0</v>
       </c>
       <c r="O24">
         <v>-248144000000.0</v>
       </c>
       <c r="P24">
         <v>398252000.0</v>
       </c>
       <c r="Q24">
         <v>2270393000.0</v>
       </c>
       <c r="R24">
         <v>1554216000.0</v>
       </c>
       <c r="S24">
         <v>9213155000.0</v>
       </c>
       <c r="T24">