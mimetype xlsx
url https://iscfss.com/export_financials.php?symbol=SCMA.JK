--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4567,620 +4570,626 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-        <v>154</v>
+      <c r="CO1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>431445587000.0</v>
+      </c>
+      <c r="C2">
         <v>487573933000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>381280940000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>381096030000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>386148561000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>430935212000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>479295682000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>515680601000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>541977323000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>613252443000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>579712248000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>453664868000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>521572779000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>510402725000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>576918694000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>571768552000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>625491872000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>565138979000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>491937969000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>419011467000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>418154378000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>406496337000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>351952333000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>323453646000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>314808927000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>466719432000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>407313226000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>465040048000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>434639049000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>379487371000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>380383522000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>362726609000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>281164488000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>326553993000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>297623776000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>287435861000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>356605256000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>324772313000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>245914320000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>255004187000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>204764947000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>169583923000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>155068387000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>185496723000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>43037071000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>224635183000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>228167288000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>227306046000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>215872490000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>191881377000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>195997859000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>202597304000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>203133981000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>192775703000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>190272033000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>101446053000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>122250171000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>114849356000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>324589862000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>196715242000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>213564901000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>173204052000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>177740559000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>180539968000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>163637277000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>177958215000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>158977566000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>216969181000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>194977218000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>210098564000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>158483356000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>196473599000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>187684522000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>181558398000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>142675323000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>155829447000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>155092237000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>135998632000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>157890750000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>163209408000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>184761602000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>216496001000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>223223109000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>230369249000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>178224102000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>232456451000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>231909533000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>238810246000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>197030045000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>197756327000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>206456213000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>141381440000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5231,52 +5240,53 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5327,242 +5337,246 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>2308179491000.0</v>
+      </c>
+      <c r="C5">
         <v>2303131961000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2302027698000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2320336179000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2311759895000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2322676923000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2320700290000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2304594545000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2287146533999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2303441181000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2299423983000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2304412806000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2300274964000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2297830189000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2299963581000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2364801121000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2324672705000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1854838352000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1832940084000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>89560880000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>92424184000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>41809080000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23722036000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1658713000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5173526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5521929000.0</v>
       </c>
       <c r="AA5">
         <v>5521929000.0</v>
       </c>
       <c r="AB5">
+        <v>5521929000.0</v>
+      </c>
+      <c r="AC5">
         <v>9234203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9718729000.0</v>
       </c>
       <c r="AD5">
         <v>9718729000.0</v>
       </c>
       <c r="AE5">
+        <v>9718729000.0</v>
+      </c>
+      <c r="AF5">
         <v>244952827000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>19790707000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>19882507000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19974308000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20066108000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>28588003000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>28716578000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>28808379000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>28900179000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>35362103000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>35453903000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>35735163000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>36395340000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>29292680000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>27632026000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>37942579000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ5"/>
       <c r="BA5">
         <v>30058726000.0</v>
       </c>
-      <c r="BB5"/>
+      <c r="BB5">
+        <v>30058726000.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5613,141 +5627,144 @@
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>7643485000.0</v>
+      </c>
+      <c r="C7">
         <v>12455287000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17568744000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>8847394000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9915176000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12520423000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10759139000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12034448000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13806428000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15426744000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7578046000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8782338000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7765781000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9291955000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8851568000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9883973000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10742288000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11350545000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10547870000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10749299000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10900708000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11717064000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>53327000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>69468000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>85072000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>100159000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>251135000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1330134000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1669851000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5765,114 +5782,117 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
-        <v>739705695000.0</v>
+        <v>635647033000.0</v>
       </c>
       <c r="C8">
         <v>739705695000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>739705695000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>739705695000.0</v>
       </c>
       <c r="G8">
         <v>739705695000.0</v>
       </c>
       <c r="H8">
         <v>739705695000.0</v>
       </c>
       <c r="I8">
         <v>739705695000.0</v>
       </c>
       <c r="J8">
         <v>739705695000.0</v>
       </c>
       <c r="K8">
         <v>739705695000.0</v>
       </c>
       <c r="L8">
         <v>739705695000.0</v>
       </c>
       <c r="M8">
         <v>739705695000.0</v>
       </c>
       <c r="N8">
         <v>739705695000.0</v>
       </c>
       <c r="O8">
         <v>739705695000.0</v>
       </c>
       <c r="P8">
         <v>739705695000.0</v>
       </c>
       <c r="Q8">
         <v>739705695000.0</v>
       </c>
       <c r="R8">
         <v>739705695000.0</v>
       </c>
       <c r="S8">
         <v>739705695000.0</v>
       </c>
       <c r="T8">
-        <v>738954565000.0</v>
+        <v>739705695000.0</v>
       </c>
       <c r="U8">
         <v>738954565000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>738954565000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5899,129 +5919,130 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>411664176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407497691000.0</v>
       </c>
       <c r="E9">
         <v>407497691000.0</v>
       </c>
       <c r="F9">
         <v>407497691000.0</v>
       </c>
       <c r="G9">
+        <v>407497691000.0</v>
+      </c>
+      <c r="H9">
         <v>407497616000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>423803956000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>450144878000.0</v>
       </c>
       <c r="N9">
         <v>450144878000.0</v>
       </c>
       <c r="O9">
         <v>450144878000.0</v>
       </c>
       <c r="P9">
         <v>450144878000.0</v>
       </c>
       <c r="Q9">
         <v>450144878000.0</v>
       </c>
       <c r="R9">
-        <v>449445578000.0</v>
+        <v>450144878000.0</v>
       </c>
       <c r="S9">
         <v>449445578000.0</v>
       </c>
       <c r="T9">
+        <v>449445578000.0</v>
+      </c>
+      <c r="U9">
         <v>417166744000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>415517415000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>424294828000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>424745804000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>401806550000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>404487442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435834659000.0</v>
       </c>
       <c r="AA9">
         <v>435834659000.0</v>
       </c>
       <c r="AB9">
+        <v>435834659000.0</v>
+      </c>
+      <c r="AC9">
         <v>429303714000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6041,281 +6062,285 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>1104003864000.0</v>
+      </c>
+      <c r="C10">
         <v>1620204869000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1225313430000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1937123511000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1451934278000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2911465915000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2527537831000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1249468688000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>722419855000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>408390015000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>634487659000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1530461502000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2040850504000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2293933630000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2330537676000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2430601285000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2288696938000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2541838337000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3232180510000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>765207890000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>737427738000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>769660210000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>677880200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>801777405000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>708127780000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>872852693000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>544543346000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>726042578000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>732645323000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1119358714000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>829557962000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>762220677000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>489627918000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>397619121000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>233516750000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>521460633000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>222864537000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>339155784000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>454731888000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1048268949000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>780658492000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1052335400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>685721894000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1187261327000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>775205198000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1512111567000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1246109484000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>905569508000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1209196582000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1176618699000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1043282766000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1118687934000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>813446592000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1140810173000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>927422915000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>641539775000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1004692751000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>854060493000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>716716772000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>698719751000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1936800441780.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1198304751000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2221077612000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
@@ -6357,269 +6382,273 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>2147117369000.0</v>
+      </c>
+      <c r="C12">
         <v>2047577456000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1711927575000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2086122456000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1713634985000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3320354738000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2967066825000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2673813805000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3098797802000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2861499059000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2870652171000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2364781474000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2258854740000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2493183387000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2579575890000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2665066633000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3209058187000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2659985148000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3321014002000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>831489938000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>806189507000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>852523288000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>750879042000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1072671066000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>898387237000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>948176906000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>628844923000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>726042578000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>732645323000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1119358714000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>829557962000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>762220677000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>489627918000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>397619121000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>233516750000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>521460633000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>222864537000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>339155784000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>454731888000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1048268949000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>780658492000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1052335400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>685721894000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1187261327000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>775205198000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1512111567000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1248650412000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>908063866000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1209196582000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1178915946000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1043282766000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1118687934000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>819446592000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1149810173000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>936422915000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>641539775000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1004692751000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>854060493000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>716716772000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
-        <v>739705695000.0</v>
+        <v>635647033000.0</v>
       </c>
       <c r="C13">
         <v>739705695000.0</v>
       </c>
       <c r="D13">
         <v>739705695000.0</v>
       </c>
       <c r="E13">
         <v>739705695000.0</v>
       </c>
       <c r="F13">
         <v>739705695000.0</v>
       </c>
       <c r="G13">
         <v>739705695000.0</v>
       </c>
       <c r="H13">
         <v>739705695000.0</v>
       </c>
       <c r="I13">
         <v>739705695000.0</v>
       </c>
       <c r="J13">
         <v>739705695000.0</v>
       </c>
@@ -6629,81 +6658,81 @@
       <c r="L13">
         <v>739705695000.0</v>
       </c>
       <c r="M13">
         <v>739705695000.0</v>
       </c>
       <c r="N13">
         <v>739705695000.0</v>
       </c>
       <c r="O13">
         <v>739705695000.0</v>
       </c>
       <c r="P13">
         <v>739705695000.0</v>
       </c>
       <c r="Q13">
         <v>739705695000.0</v>
       </c>
       <c r="R13">
         <v>739705695000.0</v>
       </c>
       <c r="S13">
         <v>739705695000.0</v>
       </c>
       <c r="T13">
-        <v>738954565000.0</v>
+        <v>739705695000.0</v>
       </c>
       <c r="U13">
         <v>738954565000.0</v>
       </c>
       <c r="V13">
         <v>738954565000.0</v>
       </c>
       <c r="W13">
         <v>738954565000.0</v>
       </c>
       <c r="X13">
-        <v>738733615000.0</v>
+        <v>738954565000.0</v>
       </c>
       <c r="Y13">
         <v>738733615000.0</v>
       </c>
       <c r="Z13">
         <v>738733615000.0</v>
       </c>
       <c r="AA13">
         <v>738733615000.0</v>
       </c>
       <c r="AB13">
-        <v>738439015000.0</v>
+        <v>738733615000.0</v>
       </c>
       <c r="AC13">
         <v>738439015000.0</v>
       </c>
       <c r="AD13">
-        <v>731080062000.0</v>
+        <v>738439015000.0</v>
       </c>
       <c r="AE13">
         <v>731080062000.0</v>
       </c>
       <c r="AF13">
         <v>731080062000.0</v>
       </c>
       <c r="AG13">
         <v>731080062000.0</v>
       </c>
       <c r="AH13">
         <v>731080062000.0</v>
       </c>
       <c r="AI13">
         <v>731080062000.0</v>
       </c>
       <c r="AJ13">
         <v>731080062000.0</v>
       </c>
       <c r="AK13">
         <v>731080062000.0</v>
       </c>
       <c r="AL13">
         <v>731080062000.0</v>
       </c>
@@ -6731,266 +6760,269 @@
       <c r="AT13">
         <v>731080062000.0</v>
       </c>
       <c r="AU13">
         <v>731080062000.0</v>
       </c>
       <c r="AV13">
         <v>731080062000.0</v>
       </c>
       <c r="AW13">
         <v>731080062000.0</v>
       </c>
       <c r="AX13">
         <v>731080062000.0</v>
       </c>
       <c r="AY13">
         <v>731080062000.0</v>
       </c>
       <c r="AZ13">
         <v>731080062000.0</v>
       </c>
       <c r="BA13">
         <v>731080062000.0</v>
       </c>
       <c r="BB13">
-        <v>487500000000.0</v>
+        <v>731080062000.0</v>
       </c>
       <c r="BC13">
         <v>487500000000.0</v>
       </c>
       <c r="BD13">
         <v>487500000000.0</v>
       </c>
       <c r="BE13">
         <v>487500000000.0</v>
       </c>
       <c r="BF13">
-        <v>483602416000.0</v>
+        <v>487500000000.0</v>
       </c>
       <c r="BG13">
         <v>483602416000.0</v>
       </c>
       <c r="BH13">
-        <v>483337541000.0</v>
+        <v>483602416000.0</v>
       </c>
       <c r="BI13">
         <v>483337541000.0</v>
       </c>
       <c r="BJ13">
+        <v>483337541000.0</v>
+      </c>
+      <c r="BK13">
         <v>480124133000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>480389008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480124133000.0</v>
       </c>
       <c r="BM13">
         <v>480124133000.0</v>
       </c>
       <c r="BN13">
-        <v>477744595000.0</v>
+        <v>480124133000.0</v>
       </c>
       <c r="BO13">
         <v>477744595000.0</v>
       </c>
       <c r="BP13">
         <v>477744595000.0</v>
       </c>
       <c r="BQ13">
         <v>477744595000.0</v>
       </c>
       <c r="BR13">
-        <v>475204625000.0</v>
+        <v>477744595000.0</v>
       </c>
       <c r="BS13">
         <v>475204625000.0</v>
       </c>
       <c r="BT13">
         <v>475204625000.0</v>
       </c>
       <c r="BU13">
+        <v>475204625000.0</v>
+      </c>
+      <c r="BV13">
         <v>475158024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473437500000.0</v>
       </c>
       <c r="BW13">
         <v>473437500000.0</v>
       </c>
       <c r="BX13">
         <v>473437500000.0</v>
       </c>
       <c r="BY13">
         <v>473437500000.0</v>
       </c>
       <c r="BZ13">
         <v>473437500000.0</v>
       </c>
       <c r="CA13">
         <v>473437500000.0</v>
       </c>
       <c r="CB13">
         <v>473437500000.0</v>
       </c>
       <c r="CC13">
         <v>473437500000.0</v>
       </c>
       <c r="CD13">
         <v>473437500000.0</v>
       </c>
       <c r="CE13">
         <v>473437500000.0</v>
       </c>
       <c r="CF13">
         <v>473437500000.0</v>
       </c>
       <c r="CG13">
         <v>473437500000.0</v>
       </c>
       <c r="CH13">
         <v>473437500000.0</v>
       </c>
       <c r="CI13">
         <v>473437500000.0</v>
       </c>
       <c r="CJ13">
         <v>473437500000.0</v>
       </c>
       <c r="CK13">
         <v>473437500000.0</v>
       </c>
       <c r="CL13">
         <v>473437500000.0</v>
       </c>
       <c r="CM13">
+        <v>473437500000.0</v>
+      </c>
+      <c r="CN13">
         <v>468750000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>375000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
         <v>63504703000.0</v>
       </c>
       <c r="C14">
+        <v>63504703000.0</v>
+      </c>
+      <c r="D14">
         <v>63473967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63467375000.0</v>
       </c>
       <c r="E14">
         <v>63467375000.0</v>
       </c>
       <c r="F14">
         <v>63467375000.0</v>
       </c>
       <c r="G14">
+        <v>63467375000.0</v>
+      </c>
+      <c r="H14">
         <v>63406644000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>63369364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63369364485.0</v>
       </c>
       <c r="J14">
         <v>63369364485.0</v>
       </c>
       <c r="K14">
+        <v>63369364485.0</v>
+      </c>
+      <c r="L14">
         <v>63214951918.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63207375385.0</v>
       </c>
       <c r="M14">
         <v>63207375385.0</v>
       </c>
       <c r="N14">
         <v>63207375385.0</v>
       </c>
       <c r="O14">
         <v>63207375385.0</v>
       </c>
       <c r="P14">
         <v>63207375385.0</v>
       </c>
       <c r="Q14">
         <v>63207375385.0</v>
       </c>
       <c r="R14">
         <v>63207375385.0</v>
       </c>
       <c r="S14">
-        <v>63233624105.0</v>
+        <v>63207375385.0</v>
       </c>
       <c r="T14">
         <v>63233624105.0</v>
       </c>
       <c r="U14">
         <v>63233624105.0</v>
       </c>
       <c r="V14">
         <v>63233624105.0</v>
       </c>
       <c r="W14">
         <v>63233624105.0</v>
       </c>
       <c r="X14">
         <v>63233624105.0</v>
       </c>
       <c r="Y14">
-        <v>73600504090.0</v>
+        <v>63233624105.0</v>
       </c>
       <c r="Z14">
         <v>73600504090.0</v>
       </c>
       <c r="AA14">
         <v>73600504090.0</v>
       </c>
       <c r="AB14">
         <v>73600504090.0</v>
       </c>
       <c r="AC14">
-        <v>73092781445.0</v>
+        <v>73600504090.0</v>
       </c>
       <c r="AD14">
         <v>73092781445.0</v>
       </c>
       <c r="AE14">
         <v>73092781445.0</v>
       </c>
       <c r="AF14">
         <v>73092781445.0</v>
       </c>
       <c r="AG14">
-        <v>73106837000.0</v>
+        <v>73092781445.0</v>
       </c>
       <c r="AH14">
         <v>73106837000.0</v>
       </c>
       <c r="AI14">
         <v>73106837000.0</v>
       </c>
       <c r="AJ14">
         <v>73106837000.0</v>
       </c>
       <c r="AK14">
         <v>73106837000.0</v>
       </c>
       <c r="AL14">
         <v>73106837000.0</v>
       </c>
       <c r="AM14">
         <v>73106837000.0</v>
       </c>
       <c r="AN14">
         <v>73106837000.0</v>
       </c>
       <c r="AO14">
         <v>73106837000.0</v>
       </c>
@@ -7006,111 +7038,114 @@
       <c r="AS14">
         <v>73106837000.0</v>
       </c>
       <c r="AT14">
         <v>73106837000.0</v>
       </c>
       <c r="AU14">
         <v>73106837000.0</v>
       </c>
       <c r="AV14">
         <v>73106837000.0</v>
       </c>
       <c r="AW14">
         <v>73106837000.0</v>
       </c>
       <c r="AX14">
         <v>73106837000.0</v>
       </c>
       <c r="AY14">
         <v>73106837000.0</v>
       </c>
       <c r="AZ14">
         <v>73106837000.0</v>
       </c>
       <c r="BA14">
+        <v>73106837000.0</v>
+      </c>
+      <c r="BB14">
         <v>48748837500.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>73106837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48748837500.0</v>
       </c>
       <c r="BD14">
         <v>48748837500.0</v>
       </c>
       <c r="BE14">
+        <v>48748837500.0</v>
+      </c>
+      <c r="BF14">
         <v>48333754100.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>48712215155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48333754100.0</v>
       </c>
       <c r="BH14">
         <v>48333754100.0</v>
       </c>
       <c r="BI14">
+        <v>48333754100.0</v>
+      </c>
+      <c r="BJ14">
         <v>48012413250.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>48676729650.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7161,238 +7196,240 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>186335226000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>43901159000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>48003241000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>35912038000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1183877285000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1373076039000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>943697746000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>840459369000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>785826810000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>944614687000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>795392067000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>663132485000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>516594487000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>606145133000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>480682502000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>530630598000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>532724382000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>410439265000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>363577262000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>444737523000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>880533928000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>434846880000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>368719244000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>424285448000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>507944135000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>510104779000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>514217017000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>528084138000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>526915019000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>599452907000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>510590179000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>471930502000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>448894191000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>519665610000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>478001806000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>483553037000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1245768572000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>500547784000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>434786194000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>409255713000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>373117511000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>-608067000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>26491075000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>201806637000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>53026631000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7443,77 +7480,78 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>50075459000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
@@ -7541,52 +7579,53 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7637,1409 +7676,1423 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
         <v>614445746000.0</v>
       </c>
       <c r="C20">
         <v>614445746000.0</v>
       </c>
       <c r="D20">
         <v>614445746000.0</v>
       </c>
       <c r="E20">
         <v>614445746000.0</v>
       </c>
       <c r="F20">
         <v>614445746000.0</v>
       </c>
       <c r="G20">
-        <v>619097802000.0</v>
+        <v>614445746000.0</v>
       </c>
       <c r="H20">
         <v>619097802000.0</v>
       </c>
       <c r="I20">
         <v>619097802000.0</v>
       </c>
       <c r="J20">
         <v>619097802000.0</v>
       </c>
       <c r="K20">
         <v>619097802000.0</v>
       </c>
       <c r="L20">
         <v>619097802000.0</v>
       </c>
       <c r="M20">
         <v>619097802000.0</v>
       </c>
       <c r="N20">
         <v>619097802000.0</v>
       </c>
       <c r="O20">
         <v>619097802000.0</v>
       </c>
       <c r="P20">
         <v>619097802000.0</v>
       </c>
       <c r="Q20">
         <v>619097802000.0</v>
       </c>
       <c r="R20">
         <v>619097802000.0</v>
       </c>
       <c r="S20">
         <v>619097802000.0</v>
       </c>
       <c r="T20">
-        <v>619035868000.0</v>
+        <v>619097802000.0</v>
       </c>
       <c r="U20">
         <v>619035868000.0</v>
       </c>
       <c r="V20">
-        <v>614608659000.0</v>
+        <v>619035868000.0</v>
       </c>
       <c r="W20">
         <v>614608659000.0</v>
       </c>
       <c r="X20">
-        <v>637542133000.0</v>
+        <v>614608659000.0</v>
       </c>
       <c r="Y20">
         <v>637542133000.0</v>
       </c>
       <c r="Z20">
-        <v>594071177000.0</v>
+        <v>637542133000.0</v>
       </c>
       <c r="AA20">
         <v>594071177000.0</v>
       </c>
       <c r="AB20">
         <v>594071177000.0</v>
       </c>
       <c r="AC20">
         <v>594071177000.0</v>
       </c>
       <c r="AD20">
-        <v>549151734000.0</v>
+        <v>594071177000.0</v>
       </c>
       <c r="AE20">
         <v>549151734000.0</v>
       </c>
       <c r="AF20">
         <v>549151734000.0</v>
       </c>
       <c r="AG20">
         <v>549151734000.0</v>
       </c>
       <c r="AH20">
         <v>549151734000.0</v>
       </c>
       <c r="AI20">
         <v>549151734000.0</v>
       </c>
       <c r="AJ20">
-        <v>988027504000.0</v>
+        <v>549151734000.0</v>
       </c>
       <c r="AK20">
         <v>988027504000.0</v>
       </c>
       <c r="AL20">
         <v>988027504000.0</v>
       </c>
       <c r="AM20">
+        <v>988027504000.0</v>
+      </c>
+      <c r="AN20">
         <v>457208041000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>457208039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>449889412000.0</v>
       </c>
       <c r="AP20">
         <v>449889412000.0</v>
       </c>
       <c r="AQ20">
         <v>449889412000.0</v>
       </c>
       <c r="AR20">
-        <v>445237356000.0</v>
+        <v>449889412000.0</v>
       </c>
       <c r="AS20">
         <v>445237356000.0</v>
       </c>
       <c r="AT20">
         <v>445237356000.0</v>
       </c>
       <c r="AU20">
         <v>445237356000.0</v>
       </c>
       <c r="AV20">
         <v>445237356000.0</v>
       </c>
       <c r="AW20">
         <v>445237356000.0</v>
       </c>
       <c r="AX20">
         <v>445237356000.0</v>
       </c>
       <c r="AY20">
         <v>445237356000.0</v>
       </c>
       <c r="AZ20">
         <v>445237356000.0</v>
       </c>
       <c r="BA20">
         <v>445237356000.0</v>
       </c>
       <c r="BB20">
+        <v>445237356000.0</v>
+      </c>
+      <c r="BC20">
         <v>442299895000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>445237356000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>442299895000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>652642773000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>563545059000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>-2937461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>444243640000.0</v>
       </c>
       <c r="BI20">
         <v>444243640000.0</v>
       </c>
       <c r="BJ20">
         <v>444243640000.0</v>
       </c>
       <c r="BK20">
         <v>444243640000.0</v>
       </c>
       <c r="BL20">
+        <v>444243640000.0</v>
+      </c>
+      <c r="BM20">
         <v>452428901000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>462557906000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>472686911000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>482815916000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>492944922000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>503073927000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>513202932000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>523331937000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>533460943000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>543589948000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>553718953000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>563847958000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>573976963000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>584105969000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>594234974000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>614492984000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>624621990000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>634750995000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>655009005000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>665138011000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>675267016000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>685396021000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>695525026000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>705654031000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>715783037000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>725912042000.0</v>
       </c>
-      <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>766642146000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>786739594000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>425722043000.0</v>
+      </c>
+      <c r="C21">
         <v>427847291000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>431702165000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>484130985000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>487917943000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>491831630000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>493973672000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>548600721000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>547595495000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>550455574000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>548450388000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>591673322000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>594108884000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>593142129000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>588549769000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>598755679000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>590989004000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>591797215000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>593520324000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>630865561000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>631881694000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>631148326000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>632479872000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>639934818000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>641337069000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>640971477000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>642411420000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>674284009000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>674571693000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>674859377000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>675147061000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>721382035000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>721669719000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>721957403000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>722245088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>988027504000.0</v>
       </c>
       <c r="AK21">
         <v>988027504000.0</v>
       </c>
       <c r="AL21">
         <v>988027504000.0</v>
       </c>
       <c r="AM21">
+        <v>988027504000.0</v>
+      </c>
+      <c r="AN21">
         <v>457208041000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>457208039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>449889412000.0</v>
       </c>
       <c r="AP21">
         <v>449889412000.0</v>
       </c>
       <c r="AQ21">
         <v>449889412000.0</v>
       </c>
       <c r="AR21">
-        <v>445237356000.0</v>
+        <v>449889412000.0</v>
       </c>
       <c r="AS21">
         <v>445237356000.0</v>
       </c>
       <c r="AT21">
         <v>445237356000.0</v>
       </c>
       <c r="AU21">
         <v>445237356000.0</v>
       </c>
       <c r="AV21">
         <v>445237356000.0</v>
       </c>
       <c r="AW21">
         <v>445237356000.0</v>
       </c>
       <c r="AX21">
         <v>445237356000.0</v>
       </c>
       <c r="AY21">
         <v>445237356000.0</v>
       </c>
       <c r="AZ21">
         <v>445237356000.0</v>
       </c>
       <c r="BA21">
         <v>445237356000.0</v>
       </c>
       <c r="BB21">
+        <v>445237356000.0</v>
+      </c>
+      <c r="BC21">
         <v>442299895000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>17412292000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>12655684000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>454216835000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>454653601000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>445237356000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>457046514000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>457472483000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>457898667000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>458534752000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>466932548000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>477723974000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>488296151000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>498796449000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>509134531000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>518486427000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>526075447000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>535676875000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>533460943000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>543589948000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>553718953000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>565061473000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>573976963000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>584105969000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>594234974000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>614492984000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>624621990000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>634750995000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>655009005000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>665138011000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>675267016000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>685396021000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>695525026000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>705654031000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>715783037000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>725912042000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>746544697000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>766642146000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>786739594000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>1312960850000.0</v>
+      </c>
+      <c r="C22">
         <v>1263989047000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1238275977000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1259543586000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1275475652000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1258161629000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1172889007000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1228736318000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1181462277000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1142255488000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1205587260000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1190725494000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1233116604000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1182246762000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1096640814000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1003916512000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>977861778000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>902228623000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>783592566000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>733462309000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>705361012000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>707054537000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>670617970000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>903053051000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>887703980000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>959393531000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>924637957000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>952567406000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>983306892000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>962840989000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>942701827000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>884927059000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>837566190000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>800894313000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>765984810000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>850552745000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>809019707000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>792863818000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>689290667000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>623736819000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>596050227000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>550606246000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>532656198000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>509177615000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>516925755000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>481240665000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>462439039000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>446690824000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>436630442000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>401388298000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>374638776000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>351789115000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>301592679000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>243821408000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>222674098000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>218483540000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>194147892000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>172211411000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>164426802000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>157686071000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>155710787000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>188552973000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>199945610000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>193616089000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>192597546000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>195944194000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>203735490000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>212536451000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>205793019000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>202642453000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>180798976000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>197106947000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>194512998000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>200184120000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>202895470000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>212051825000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>209873070000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>202043499000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>209986531000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>215896431000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>224082168000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>264472463000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>252178650000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>249486644000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>225375993000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>317023408000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>331755286000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>335017304000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>282760306000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>296966402000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>242656027000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>238463800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>10415521811000.0</v>
+      </c>
+      <c r="C23">
         <v>10300044763000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9775076593000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10032534950000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9631445899000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11208471088000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10815251239000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10961280923000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11296370051000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11114265252000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11052506174000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10509926921000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10555453649000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10636787148000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10959097127000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11359142061000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11094312795000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10144250712000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9913440970000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6988066146000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6930044625000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6859864628000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6766903494000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6891163811000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6788783649000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7187914863000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6716724073000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7114718467000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6901397056000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6565029652000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6138226584000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6188633051000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6191252796000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5805314269000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5385807878000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5647521318000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5595112422000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5281145960000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4820611941000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5334395010000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4998638480000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4979735671000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4565963576000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4943237834000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4450498724000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5043392737000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4728435671000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4418810864000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4893828297000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4392159852000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4010166376000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4083849223000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3698112161000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3143347519000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2893172402000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2632437960000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2870695197000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2600415250000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2511221855000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
         <v>47</v>
       </c>
-      <c r="B24">
-[...1 lines deleted...]
-      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>156085000.0</v>
       </c>
-      <c r="D24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D24">
+        <v>156085000.0</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>653571000.0</v>
       </c>
       <c r="G24">
         <v>653571000.0</v>
       </c>
-      <c r="H24"/>
+      <c r="H24">
+        <v>653571000.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>510000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>540000000000.0</v>
       </c>
       <c r="R24">
         <v>540000000000.0</v>
       </c>
       <c r="S24">
+        <v>540000000000.0</v>
+      </c>
+      <c r="T24">
         <v>600000000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>400000000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>750000000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>900000000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1114587500000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>2304680000.0</v>
       </c>
       <c r="AH24">
+        <v>2304680000.0</v>
+      </c>
+      <c r="AI24">
         <v>2304274000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2051029000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3244330000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3257958000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3245502000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>470361000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>19513418000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>160331757000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>183527710000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>206692300000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>236858713000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>284338933000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>308669164000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>349900543000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>376220632000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>401202313000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>424463433000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>448991692000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>692591513000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>252208648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000000000.0</v>
       </c>
       <c r="BC24">
         <v>250000000000.0</v>
       </c>
       <c r="BD24">
         <v>250000000000.0</v>
       </c>
-      <c r="BE24"/>
+      <c r="BE24">
+        <v>250000000000.0</v>
+      </c>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>574184910000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>573993277000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>573801643000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>573683174000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>573491541000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>573299908000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>573108274000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>572916641000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>572725007000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>572533373000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>572341740000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>572150106000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>571958473000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>571766839000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>571575206000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>995480430000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>423739266000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>423419643000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>422780398000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>422460775000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>422141152000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>421501906000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>421182283000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>420862661000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>420543038000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>420223415000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>419903793000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>419584170000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>419264547000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>425000000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>137144843000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>392850000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>3758236000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6557570000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6571611000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6634167000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6571881000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9174076000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3861980000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3859868000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2258462000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2745109000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>517260415000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>546323148000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>546323824000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>605747630000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>409152869000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>758324521000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>907997345000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1122768759000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>8576000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>21099000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>36632000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>53327000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -9059,97 +9112,98 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>171270941000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>167212905000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>169049799000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>150901222000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>151579677000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -9165,52 +9219,53 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9261,341 +9316,347 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>-343741007000.0</v>
+      </c>
+      <c r="C28">
         <v>-1601705722000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1188932653000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1911843865000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1426833452000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2892531777000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2507404517000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1231387164000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-708639567000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-389234463000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-614687761000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1516574575000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2026947524000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2284467922000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2026044016000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1881064264000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1737818772000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1990401310000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2619369612000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-354660020000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>36749165000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>154793495000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>646184348000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-790500092000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-708058312000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-861918525000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-532969087000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-714028870000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-709122988000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1097119966000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-812677808000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-739087542000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-469608969000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-376426634000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-166492335000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-412123392000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-62598559000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-178650506000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-247415598000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-808756500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-633678577000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-904136893000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-535232971000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1066674995000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-677981830000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1414489491000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1142975003000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-788472991000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1105290578000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1099374919000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-991130393000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1115996884000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-810028002000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-890810173000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-923336388000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-391539775000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-429737459000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-279296834000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-142144747000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>7067397999000.0</v>
+      </c>
+      <c r="C29">
         <v>6850017626000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6554051525000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>6667946428000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7647977750000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7490942602000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7692755530000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7510036866000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7688632709000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7493133074000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7378773374000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7206211903000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7609492300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7838465202000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8133197636000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7879045708000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7235634689000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6989658887000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4759825874000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4794321490000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4507759389000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4584551476000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4985911480000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5031953387000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5202413293000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9617,401 +9678,405 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>2381689988000.0</v>
+      </c>
+      <c r="C30">
         <v>2399498860000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2287264289000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2185733827000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2203705184000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2273244195000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2346113550000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2541801066000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2503168471000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2643396798000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2674925401000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2598455619000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2629605241000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2462701793000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2669578155000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2301727139000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2206493823000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2060198299000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2023333672000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1827118210000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1955016836000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1794948278000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1921957819000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1488244667000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1587145035000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1827951166000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1796289126000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1819292749000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2051271942000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1652460345000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1628298722000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1706564512000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1964792412000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1733393088000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1530461177000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1692850425000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1956181295000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1514538234000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1544983425000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1592061419000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1503961179000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1321298724000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1380266486000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1350002530000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1424255590000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1308236005000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1269771119000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1370914328000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1579983808000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1164667766000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>995301383000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1046116684000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1066832278000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>715769499000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1020226400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>758421930000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>652642773000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>563545059000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-315422630000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>781261248000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>686428079000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>545720919000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>575045772000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>637789620000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>530143746000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>490766638000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>548192897000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>574785857000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>401654714000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>458608638000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>597790621000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>699506202000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>501625103000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>442396349000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>486157293000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>505184219000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>324494611000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>292546258000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>377971083000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>337052264000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>236990031000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>291599025000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>282887067000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>270549503000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>259514120000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>244588970000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>219806645000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>216765373000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>291051542000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>199113690000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>246105194000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>194622790000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>5987884575000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>6374658702000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6127964709000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5484044933000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5175580408000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3109924445000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2779976324000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2348449407000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2025115461000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3697210543000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3753074185000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3956521543000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3671644967000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3934889043000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3722746312000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3700141490000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3334840067000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>3292904708000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -10027,129 +10092,132 @@
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>4006138944000.0</v>
+      </c>
+      <c r="C32">
         <v>4501260574000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4158688888000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>4346590075000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5179214807000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5054806828000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5166438018000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5011063258000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5247028074000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5148892859000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5015795343000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4881943802000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5443384921000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5546157879000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6068078039000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5936917866000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5103214492000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4962659734000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2438414021000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2499680964000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2182287217000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2066565787000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2706617120000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2739071278000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2860142878000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10171,264 +10239,268 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:93">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>3641026539000.0</v>
+      </c>
+      <c r="C33">
         <v>3651467541000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3677497798000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3562071956000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3607051669000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3563203492000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3562919381000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3717768014000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3720973933000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3686736062000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3625399798000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3570546852000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3563707989000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3439919180000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3329964329000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3455399751000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3374154922000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3348226963000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3253084504000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3200289357000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3152054942000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3175678942000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3157862757000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3142044489000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3159807938000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3179122104000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3157392448000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3267446436000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2926888678000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2740198729000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2711431400000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2670167849000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2685962502000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2669216837000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2677201445000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2453894501000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2451969544000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2472172175000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1868431072000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1936820414000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1838197245000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1816781793000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1722464038000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1699310837000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1535445541000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1539406621000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1528069747000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1484075480000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1457421879000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1453088949000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1439999008000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1431196801000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1420855606000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>967469288000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>976131253000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>976654014000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>955434742000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>956573340000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>976970119000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
+      <c r="CO33"/>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:93">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -10479,476 +10551,483 @@
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:93">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>250242440000.0</v>
+      </c>
+      <c r="C35">
         <v>243882637000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>237538607000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>273953977000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>276828495000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>270075956000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>261479628000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>299184126000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>299444300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>290731933000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>291720752000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>178626670000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>182061537000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>165641883000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>166826315000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>682378559000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>704547430000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>699995466000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>754567518000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>641203231000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>981573311000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1122061950000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1327841996000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>277067409000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>264692537000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>250738660000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>239155397000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>245341156000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>233182037000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>240751521000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>231124772000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>255716299000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>260295359000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>232941249000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>237078280000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>146348502000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>140943775000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>134652708000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>124736185000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>121399035000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>256582054000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>274688518000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>291818197000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>326524840000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>367038739000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>394088313000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>431089859000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>451771454000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>471375739000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>492373808000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>515009516000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>749328207000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>744815334000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>289797424000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>288584611000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>286846780000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>32821549000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>36340072000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>35193620000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
+      <c r="CO35"/>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:93">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>178887214000.0</v>
+      </c>
+      <c r="C36">
         <v>154115838000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>140433612000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>162056186000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>192229767000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>152965379000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>134538805000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>170288302000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>170731870000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>124721371000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>87179259000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>900291827000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>23781364000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>259843768000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>214149114000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>416823235000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1077375424000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>250319076000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>187686536000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>162056706000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>133691642000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>127283242000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>111701591000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>434711962000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>357967113000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>245852065000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>250191963000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>22328935000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>24573842000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>338119602000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>310283795000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>327919868000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>344827070000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>347849191000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>338365841000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>39595728000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>41550230000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>29468631000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>28984612000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>27626040000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>29393325000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>31078065000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>27937383000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>27842929000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>18995682000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>20074471000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>194177216000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>22589601000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>16816695000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>15644456000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>15934973000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>16544980000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>17313155000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12636636000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>13454542000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>18348173000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>17240045000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>17509822000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>17323031000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
+      <c r="CO36"/>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:93">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10999,1326 +11078,1338 @@
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:93">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>167478108000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>163526538000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>178377327000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>183028567000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>188380007000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>169313947000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>30521897000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>386591186000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>20209012000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19608070000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>339337867000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>318475296000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>298414979000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>242079112000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>268596480000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>227125765000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>198443617000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>174478551000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>319962210000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>334892687000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>315079663000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>286094209000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>186894987000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>411465651000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>291212636000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>274268207000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>181369163000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1633545819000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1653494540000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1647865895000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1460273717000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1471194603000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1491817463000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>901664704000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>963271168000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>881111986000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>862051325000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>760349694000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>764857413000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>761099709000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>788465227000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>766091774000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>758329372000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>723370857000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>729982667000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>715029140000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>708174699000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>698981093000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>646811376000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>649413974000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>651151194000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>642653437000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>637405172000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>647013719000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>649244285000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>646587775000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>639578946000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>637921257000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>686607611000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>693500485000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>706883303000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>721751344000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>698850756000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>710003984000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>710163416000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>715420036000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>745215805000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>753427217000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>752205211000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>753214330000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>767974039000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>686087650000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>688222536000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>696496952000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>701571271000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>689263092000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>814611208000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>809335849000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>799605537000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>791690032000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>777445177000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>784125588000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>788094981000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>785599385000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>754097010000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>774066330000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>789802454000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:93">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>932727065000.0</v>
+      </c>
+      <c r="C39">
         <v>937511859000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>860110954000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>939063125000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>831578409000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>793507034000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>766262476000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>799161720000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1595915883000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>758567934000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>675941544000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1165374024000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1248601159000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1433094245000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1283337939000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1831090421000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1415004231000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1249266668000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>532416226000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>792695135000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>496769115000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>401448671000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>334298456000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>285150538000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>305101491000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>338083956000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>274598048000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>427489309000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>267406251000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>145831526000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>26236673000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>211720156000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>251757852000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>252832488000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>178643696000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>183582747000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>211548558000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>229401465000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>323855180000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>207194060000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>279771337000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>238713508000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>244854960000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>197485525000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>198666640000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>202397879000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>219877890000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>209066366000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>210595586000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>194098893000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>156944443000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>136058689000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1156217284000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>782246650000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1083535070000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>795760631000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>63777039000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>54024947000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>941094613000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>35299957000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>43064771000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>37745567000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>29270032000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>62413544000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>53433318000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>43590078000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>34400081000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>55614422000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>50406818000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>37464965000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>28032038000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>37517142000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>43809898000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>45872536000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>33967848000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>43984526000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>34369302000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>26301923000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>21554413000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>92693668000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>155758767000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>31167800000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>24730355000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>19573948000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>22012028000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>28957348000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>24189905000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>33641326000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>19689586000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>28561954000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>26424159000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>63189172000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:93">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>1580439580000.0</v>
+      </c>
+      <c r="C40">
         <v>1644964023000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1524986426000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1400971595000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1281400445000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1995985202000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1643262588000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1265832919000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2500151929000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1722219016000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1616051371000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>181186404000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>64721218000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1134424831000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1104280838000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1140559979000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1041620178000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1001281599000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>79847043000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-52006353000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-71140496000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-121367773000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>18348665000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-87074151000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>567557000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-26587647000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>17321211000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-37461116000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-36173222000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-54906544000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>348279018000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-103145892000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-47505543000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-71588296000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>316448376000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-63166065000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-107453489000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-79448803000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-71536366000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-109984173000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-111373670000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-106297434000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-88637443000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-79151362000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>585952012000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-128327174000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>362779996000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-118871121000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-132086097000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-117478843000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-68473152000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-85536320000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>301520656000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>177055882000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>155693305000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>255670302000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>487356477000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>199270007000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-402979897000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>666578062000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>753061468000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>265995252000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>249818825000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>257534997000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>522477702000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>163839938000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>210540082000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>283463407000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>484756423000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>193106726000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>222254427000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>198968595000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>139051948000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>99758765000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>154453390000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>126220189000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>58565885000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>52906230000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>67304353000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>196107396000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>38786125000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>74456672000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>126374624000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>49594440000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>51509241000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>71810592000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>67544210000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>53042208000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>83999185000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>163054825000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>263905260000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>350960352000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:93">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>165118144000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>158224282000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>153671642000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>148819888000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>232050362000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>223248790000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>214064605000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>205073237000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>277067409000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>264683961000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>250717561000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>239118765000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>245287829000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>232965191000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>240456765000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>230682637000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>253411619000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>176427837000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>168582695000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>160737553000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>143104172000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>137685817000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>131407206000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>124265824000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>101885617000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>96250297000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>91160808000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>85125897000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>89666127000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>82699806000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>85419149000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>81189316000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>75550822000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>70173426000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>67910375000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>66017824000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>56736694000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>492606686000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>39797424000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>38584611000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>36846780000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>32821549000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>36340072000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>35193620000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>33737223000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>30184622000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>28399762000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>27440097000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>25618473000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>23712226000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>22290020000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>21531261000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>10235209000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>10211850000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>15850322000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>13261926000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>23764325000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>19341505000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>20941059000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>20841811000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>21815459000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>22783151000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>24036690000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>45203724000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>42361745000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>108669724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46167454000.0</v>
       </c>
       <c r="CE41">
         <v>46167454000.0</v>
       </c>
       <c r="CF41">
+        <v>46167454000.0</v>
+      </c>
+      <c r="CG41">
         <v>46167453000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>37993050000.0</v>
       </c>
-      <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
+      <c r="CO41"/>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:93">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>-2411807242000.0</v>
+        <v>-2307749580000.0</v>
       </c>
       <c r="C42">
         <v>-2411807242000.0</v>
       </c>
       <c r="D42">
-        <v>-2425991842000.0</v>
+        <v>-2411807242000.0</v>
       </c>
       <c r="E42">
         <v>-2425991842000.0</v>
       </c>
       <c r="F42">
         <v>-2425991842000.0</v>
       </c>
       <c r="G42">
+        <v>-2425991842000.0</v>
+      </c>
+      <c r="H42">
         <v>-2425991917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2439125378000.0</v>
       </c>
       <c r="I42">
         <v>-2439125378000.0</v>
       </c>
       <c r="J42">
         <v>-2439125378000.0</v>
       </c>
       <c r="K42">
         <v>-2439125378000.0</v>
       </c>
       <c r="L42">
-        <v>-2462400465000.0</v>
+        <v>-2439125378000.0</v>
       </c>
       <c r="M42">
         <v>-2462400465000.0</v>
       </c>
       <c r="N42">
         <v>-2462400465000.0</v>
       </c>
       <c r="O42">
         <v>-2462400465000.0</v>
       </c>
       <c r="P42">
         <v>-2462400465000.0</v>
       </c>
       <c r="Q42">
         <v>-2462400465000.0</v>
       </c>
       <c r="R42">
-        <v>-2463099765000.0</v>
+        <v>-2462400465000.0</v>
       </c>
       <c r="S42">
         <v>-2463099765000.0</v>
       </c>
       <c r="T42">
+        <v>-2463099765000.0</v>
+      </c>
+      <c r="U42">
         <v>-2463842998000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-2459057540000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2450280127000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2440660907000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-481206155000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-114760389000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>333900445000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>361984196000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>363789829000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>377367520000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>243003692000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>278690282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278592011000.0</v>
       </c>
       <c r="AG42">
         <v>278592011000.0</v>
       </c>
       <c r="AH42">
         <v>278592011000.0</v>
       </c>
       <c r="AI42">
         <v>278592011000.0</v>
       </c>
       <c r="AJ42">
         <v>278592011000.0</v>
       </c>
       <c r="AK42">
         <v>278592011000.0</v>
       </c>
       <c r="AL42">
         <v>278592011000.0</v>
       </c>
       <c r="AM42">
         <v>278592011000.0</v>
       </c>
       <c r="AN42">
-        <v>278265516000.0</v>
+        <v>278592011000.0</v>
       </c>
       <c r="AO42">
         <v>278265516000.0</v>
       </c>
       <c r="AP42">
         <v>278265516000.0</v>
       </c>
       <c r="AQ42">
         <v>278265516000.0</v>
       </c>
       <c r="AR42">
+        <v>278265516000.0</v>
+      </c>
+      <c r="AS42">
         <v>278376138000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>281864832000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>293864832000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>271974642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281864832000.0</v>
       </c>
       <c r="AW42">
         <v>281864832000.0</v>
       </c>
       <c r="AX42">
+        <v>281864832000.0</v>
+      </c>
+      <c r="AY42">
         <v>292864832000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>281864832000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>281864833000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>322923599000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>573675088000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>563675088000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>559036288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552917638000.0</v>
       </c>
       <c r="BF42">
         <v>552917638000.0</v>
       </c>
       <c r="BG42">
+        <v>552917638000.0</v>
+      </c>
+      <c r="BH42">
         <v>589187379000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
+      <c r="CO42"/>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:93">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12369,52 +12460,53 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:93">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12465,99 +12557,102 @@
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
+      <c r="CO44"/>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:93">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>4752286016000.0</v>
+      </c>
+      <c r="C45">
         <v>4777212922000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4760206707000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>4775196188000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4707593377000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4687437042000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4655664050000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4614809765000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4575741186000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4525838110000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4443982319000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4376540106000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4305050693000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4240293933000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4163270545000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12589,812 +12684,820 @@
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:93">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>1947596688000.0</v>
+      </c>
+      <c r="C46">
         <v>1979034606000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2014815015000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2023075194000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2036206222000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2019447388000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2046736212000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2064290800000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2076718492000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2085262631000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2085231245000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2037651252000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2025275901000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1967835481000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1908167644000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1883467057000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1844770078000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1831366675000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1795923921000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1753899214000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1748662406000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1717643530000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1712820008000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1559054363000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1574677031000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1568698332000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1561866913000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1564342723000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1280503137000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1178068016000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1176848810000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1071714212000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1070313979000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1050258509000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1067438782000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1028860606000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1034615909000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1023045517000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>992282390000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>983676285000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>973923070000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>974289455000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>981619240000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>957687324000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>803297100000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>792817305000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>797642222000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>770180201000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>770614998000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>762869201000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>755599138000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>752337276000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>753510418000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>325180843000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>330606973000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>325502820000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>312781305000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>319168168000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>328681442000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
+      <c r="CO46"/>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:93">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2014815015000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2023075194000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2036206222000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2019447388000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2046736212000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2064290800000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2037651252000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2025275901000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1967835481000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1908167644000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1751371058000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1698412903000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1695338759000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1677198358000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1625616831000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1617255114000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1601649333000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1616234269000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1463720638000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1466280812000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1490009952000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1501728860000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1564342723000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1063211681000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1044331964000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1049625049000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1051905456000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1052416683000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1015722297000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1029335550000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>993620784000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>980774941000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>980354712000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>966766368000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>973549246000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>957085259000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>954730468000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>962114344000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>934453424000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>774345832000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>750941394000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>761977973000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>725746108000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>734051022000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>723106282000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>724969868000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>723022102000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>721874513000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>320657912000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>326717279000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>325502820000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>312781305000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>319168168000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>328681442000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>340111311000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>346115379000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>351543582000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>361172927000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>333965149000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>341461797000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>355265917000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>368629476000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>410216192000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>420964230000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>388946514000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>394815376000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>380292164000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>375751416000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>366688373000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>320279315000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>306365545000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>297472424000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>295072685000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>306811321000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>312864743000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>309825562000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>286537921000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>281066733000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>284381910000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>288427517000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>297842707000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>302024659000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>294353575000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>284369663000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>288692961000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>286623386000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>231135728000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:93">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>5678701683000.0</v>
+      </c>
+      <c r="C48">
         <v>6212943352000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5905313341000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6297076654000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6026219248000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7002568012000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>6848915643000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>7080258283000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6898564175000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>7079262087000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>6888755620000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>6790746457000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>6623511067000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>7032656954000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>6965994686000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>6950405832000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>6736073580000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6563495668000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>6278652520000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>5995153427000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>5658572677000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5263722874000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>4932188298000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4697501321000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4385806635000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4096408208000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3784887824000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4090159026000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3865219489000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3935943337000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3535987916000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3532755481000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3188129153000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3215586152000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2856400883000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3203507025000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2948705933000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2675088865000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>2373980793000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>2832807705000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2514138861000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2449026599000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2087622139000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2512296097000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2172419225000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2745448967000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2420821214000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2072743514000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1782855860000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2032287093000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1713867296000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1593999181000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1255623230000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1357481297000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1126538470000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>879678072000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>585805238000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>630364272000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>467143266000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>225594862000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>333409115000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>610208932000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>453445617000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>371908577000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>248808316000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>435239090000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>365002165000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>255861429000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>152324096000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>360590142000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>327838189000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>387826235000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>278308121000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>241301076000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>211080865000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>204184723000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>169690723000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>133305646000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>107771209000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>80085797000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>154755921000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>244116979000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>199980914000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>244060827000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>218816839000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>221550180000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>193716394000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>171883983000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>174424594000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>199172611000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>162201323000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>115332788000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:93">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13445,145 +13548,148 @@
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:93">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>752619372000.0</v>
+      </c>
+      <c r="C50">
         <v>5887775000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>18655948000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>15599861000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8365391000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7612891000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7322385000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1745840000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5349124000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4373154000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6308881000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5120642000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1699927000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>295201705000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>30685453000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>994193000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>694739000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1460353000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>13427604000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>13552997000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>197759984000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>11223986000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>0.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>10849096000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>11474100000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>11762573000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>22192201000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>20568897000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>14716000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>20162201000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -13599,658 +13705,668 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:93">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>760262857000.0</v>
+      </c>
+      <c r="C51">
         <v>18499147000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>36380777000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25279646000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25100826000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>18934138000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>20133314000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>18081524000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13780288000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19155552000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>19799898000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>13886927000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>13902980000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>9465708000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>304493660000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>549537021000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>550878166000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>551437027000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>612810898000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>410547870000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>774176903000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>924453705000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1324064548000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>11277313000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>69468000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10934168000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>11574259000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12013708000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>23522335000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>22238748000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>16880154000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>23133135000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>20018949000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>21192487000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>67024415000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>109337241000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>160265978000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>160505278000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>207316290000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>239512449000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>146979915000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>148198507000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>150488923000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>120586332000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>97223368000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>97622076000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>103134481000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>117096517000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>103906004000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>77243780000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>52152373000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2691050000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3418590000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>250000000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4086527000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>250000000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>574955292000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>574763659000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>574572025000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
+      <c r="CO51"/>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:93">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>756471161000.0</v>
+      </c>
+      <c r="C52">
         <v>14778692000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>47086620000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>18722076000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>18529215000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12299971000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>13561433000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8907448000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4606212000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9981476000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10625822000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10024947000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10043112000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7207246000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>301748551000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>32276606000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4555018000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5113203000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7063268000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1395001000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15852382000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16456360000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>201295789000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>11277313000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>60892000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10913069000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11537627000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>11960381000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>23305489000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>21943992000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>16493802000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>20828455000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>17714269000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>18888213000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>64973386000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>106092911000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>157008020000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>157259776000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>206845929000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>238584816000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>146051828000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>147270171000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>149560635000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>119681212000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>96318248000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>96117324000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>101629729000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>114253203000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>101062690000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>76121376000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>51484463000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>-408599504000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1209942000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>608067000.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>574955292000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>574763659000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>997120203000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
+      <c r="CO52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:93">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
+        <v>1043113505000.0</v>
+      </c>
+      <c r="C53">
         <v>427372587000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>486614145000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>148998945000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>261700707000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>408888823000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>438631494000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1423580817000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2376377947000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2451474741000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2236164512000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>834319972000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>218004236000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>199249757000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>249038214000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>234465348000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>920361249000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>118146811000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>88833492000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>66282048000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>68761769000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>82863078000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>72998842000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>270893661000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>190259457000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>75324213000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>84301577000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-193723570000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>-172276508000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>-187425567000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>-175933486000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>-206576468000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>-177434568000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>-271453168000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>-190256296000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>-153593961000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>-165299602000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>-173480230000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>-180129733000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>-181056282000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>2540928000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>2494358000.0</v>
       </c>
-      <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>2297247000.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>6000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000000.0</v>
       </c>
       <c r="BC53">
         <v>9000000000.0</v>
       </c>
-      <c r="BD53"/>
+      <c r="BD53">
+        <v>9000000000.0</v>
+      </c>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
+      <c r="CO53"/>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:93">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14301,1098 +14417,1111 @@
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:93">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>10415521811000.0</v>
+      </c>
+      <c r="C55">
         <v>10300044763000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9775076593000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10032534950000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9631445899000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11208471088000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10815251239000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10961280923000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11296370051000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>11114265252000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11052506174000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>10509926921000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>10555453649000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>10636787148000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>10959097127000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11359142061000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11094312795000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10144250712000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9913440970000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6988066146000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6930044625000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6859864628000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6766903494000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6891163811000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6788783649000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7187914863000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6716724073000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7114718467000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6901397056000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6565029652000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6138226584000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6188633051000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6191252796000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5805314269000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5385807878000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5647521318000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5595112422000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5281145960000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4820611941000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5334395010000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4998638480000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4979735671000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4565963576000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4943237834000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4450498724000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5043392737000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4728435671000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4418810864000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4893828297000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4392159852000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4010166376000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4083849223000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3698112161000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3143347519000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2893172402000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2632437960000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2870695197000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2600415250000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2511221855000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2734247987000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2941626070000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2685121921000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2515567387000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2442606836000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2565448709000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2403304404000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2359836581000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2370108100000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2445656827000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2380301390000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2322301901000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2419844494000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2236506474000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2567217626000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2552198461000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2530723603000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1862738954000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1788000821000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1823284414000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1926559101000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1924340661000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2027447775000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2042758338000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2012522389000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1930058702000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1970552640000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1939143426000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1906806481000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1899770168000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2015988402000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1827398244000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1611291051000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:93">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>6774495272000.0</v>
+      </c>
+      <c r="C56">
         <v>6648577222000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6097578795000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6470462994000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6024394230000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7645267596000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7252331858000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7243512909000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7575396118000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7427529190000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7427106376000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6939380069000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6991745660000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7196867968000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>7629132798000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7903742310000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>7720157873000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6796023749000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6660356466000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3787776789000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3777989683000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3684185686000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3609040737000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3749119322000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3628975711000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4008792759000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3559331625000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3847272031000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3974508378000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3824830923000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3426795184000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3518465202000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3505290294000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3136097432000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2708606433000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3193626817000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3143142878000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2808973785000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2952180869000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3397574596000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3160441235000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3162953878000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2843499538000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3243926997000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2915053183000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3503986116000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3200365924000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2934735384000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3436406418000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2939070903000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2570167368000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2652652422000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2277256555000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2175878231000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1917041149000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1655783946000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1915260455000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1643841910000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1534251736000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
+      <c r="CO56"/>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:93">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>2768356328000.0</v>
+      </c>
+      <c r="C57">
         <v>2147316648000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1938889907000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1800789701000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1677804155000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2466052789000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2197525030000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2077074891000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2564332860000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2180501116000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2278213517000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1923584726000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2109801858000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1753483047000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2082974919000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1835664271000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1783240007000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1692809257000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1697696732000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1349362768000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1278308719000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1501898469000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1542474950000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1042502202000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>889904433000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1148649881000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>988970149000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1075964200000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1049123229000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>864367298000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>804149297000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>854091805000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1204885992000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>810736417000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>743336338000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>829280373000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1035964127000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1007424412000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>990467600000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1036342891000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>894793582000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>926857240000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>860469667000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>795612226000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>832405651000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>850057289000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>819157784000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>835680988000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1579069257000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>789751227000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>705699622000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>630595543000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>586688915000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>434167991000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>416148514000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>418787965000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1211053015000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>896588713000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>971756799000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1437669848000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>966626369000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>439199304000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>427559384000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>438074965000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>686114979000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>341798153000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>369517648000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>500432588000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>679733641000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>403205290000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>380737783000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>404030509000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>335010022000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>706015297000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>721507224000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>282049636000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>219332459000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>188904862000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>225195103000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>359316804000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>223547727000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>290952673000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>349597733000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>279963689000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>229733343000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>304267043000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>299453743000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>291852454000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>281029230000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>360811152000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>502799593000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>492341792000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:93">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>3018598768000.0</v>
+      </c>
+      <c r="C58">
         <v>2391199285000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2176428514000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2074743678000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1954632650000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2736128745000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2459004658000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2376259017000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2863777160000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2471233049000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2569934269000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2102211396000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2291863395000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1919124930000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2249801234000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2518042830000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2487787437000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2392804723000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2452264250000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1990565999000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2259882030000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2623960419000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2870316946000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1319569611000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1154596970000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1399388541000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1228125546000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1321305356000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1282305266000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1105118819000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1035274069000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1109808104000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1465181351000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1043677666000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>980414618000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>975628875000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1176907902000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1142077120000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1115203785000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1157741926000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1151375636000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1201545758000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1152287864000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1122137066000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1199444390000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1244145602000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1250247643000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1287452442000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2050444996000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1282125035000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1220709138000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1379923750000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1331504249000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>723965415000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>704733125000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>705634745000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1243874564000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>932928785000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1006950419000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1471407071000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1570995901000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1041592343000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1028801124000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1037376612000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1283318746000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>937388081000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>964157183000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1083584438000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1262670498000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>991588985000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>966341449000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>999944940000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>926310000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1298723195000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1313924241000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1299345525000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>665854876000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>636361195000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>693179225000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>824139324000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>754898260000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>769998516000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>829445144000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>760893832000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>703674133000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>741434730000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>737859302000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>731575555000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>721998631000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>812251248000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>668506243000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>894533763000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:93">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15443,386 +15572,388 @@
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:93">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>6314778627000.0</v>
+      </c>
+      <c r="C60">
         <v>6843973766000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6535239492000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6931126686000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6651692996000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7638958788000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7483329711000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>7685433145000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7508291026000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7683283585000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7488759920000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7372464493000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7201091261000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>7607792373000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7543263497000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>7592512183000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>7338051515000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>6694939950000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6388198534000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4359825874000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4030893886000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3594206392000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3272203992000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4974687494000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5031953387000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5191564197000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4908127564000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5218622073000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5007744753000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4935745820000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4571476989000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4578218261000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4233683733000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4260232533000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3901139064000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4256767101000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>4002094584000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3727569317000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3426553045000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3891515386000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3572938342000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3507107340000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3146363057000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3564044977000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3225996145000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3770393861000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3445766108000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3097688408000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2807800754000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3056231987000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2737812190000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2648002802000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2309626891000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2418656385000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2187713558000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1926214360000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1626222876000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1666884326000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1503663320000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1262114916000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1369929169000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1643515578000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1486752263000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1405215224000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1282114963000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1465901323000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1395664398000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1286523662000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1182986329000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1388712405000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1355960452000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1419899554000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1310196474000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1268494431000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1238274220000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1231378078000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1196884078000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1151639626000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1130105189000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1102419777000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1169442401000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1257449259000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1213313194000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1251628557000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1226384569000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1229117910000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1201284124000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1175230926000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1177771537000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1203737154000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1158892001000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>716757288000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:93">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-2912545343000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-2881009742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2874574955000.0</v>
       </c>
       <c r="V61">
         <v>-2874574955000.0</v>
       </c>
       <c r="W61">
+        <v>-2874574955000.0</v>
+      </c>
+      <c r="X61">
         <v>-2865406711000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-883012705000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-519247831000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-101934214000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-73850463000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-65513885000.0</v>
       </c>
-      <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>-40801000.0</v>
       </c>
       <c r="AH61">
         <v>-40801000.0</v>
       </c>
       <c r="AI61">
         <v>-40801000.0</v>
       </c>
       <c r="AJ61">
         <v>-40801000.0</v>
       </c>
       <c r="AK61">
         <v>-40801000.0</v>
       </c>
       <c r="AL61">
         <v>-40801000.0</v>
       </c>
       <c r="AM61">
         <v>-40801000.0</v>
       </c>
       <c r="AN61">
         <v>-40801000.0</v>
       </c>
       <c r="AO61">
@@ -15843,126 +15974,129 @@
       <c r="AT61">
         <v>-40801000.0</v>
       </c>
       <c r="AU61">
         <v>-40801000.0</v>
       </c>
       <c r="AV61">
         <v>-40801000.0</v>
       </c>
       <c r="AW61">
         <v>-40801000.0</v>
       </c>
       <c r="AX61">
         <v>-40801000.0</v>
       </c>
       <c r="AY61">
         <v>-40801000.0</v>
       </c>
       <c r="AZ61">
         <v>-40801000.0</v>
       </c>
       <c r="BA61">
         <v>-40801000.0</v>
       </c>
       <c r="BB61">
-        <v>-38184000.0</v>
+        <v>-40801000.0</v>
       </c>
       <c r="BC61">
         <v>-38184000.0</v>
       </c>
       <c r="BD61">
+        <v>-38184000.0</v>
+      </c>
+      <c r="BE61">
         <v>-379134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-838217000.0</v>
       </c>
       <c r="BF61">
         <v>-838217000.0</v>
       </c>
       <c r="BG61">
         <v>-838217000.0</v>
       </c>
       <c r="BH61">
         <v>-838217000.0</v>
       </c>
       <c r="BI61">
         <v>-838217000.0</v>
       </c>
       <c r="BJ61">
         <v>-838217000.0</v>
       </c>
       <c r="BK61">
         <v>-838217000.0</v>
       </c>
       <c r="BL61">
         <v>-838217000.0</v>
       </c>
       <c r="BM61">
         <v>-838217000.0</v>
       </c>
       <c r="BN61">
         <v>-838217000.0</v>
       </c>
       <c r="BO61">
         <v>-838217000.0</v>
       </c>
       <c r="BP61">
         <v>-838217000.0</v>
       </c>
       <c r="BQ61">
         <v>-838217000.0</v>
       </c>
       <c r="BR61">
         <v>-838217000.0</v>
       </c>
       <c r="BS61">
         <v>-838217000.0</v>
       </c>
-      <c r="BT61"/>
+      <c r="BT61">
+        <v>-838217000.0</v>
+      </c>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:93">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16013,50 +16147,51 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16149,51 +16284,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>4529632093000.0</v>
       </c>
       <c r="C2">
         <v>4530523902000.0</v>
       </c>
       <c r="D2">
         <v>4581681225000.0</v>
       </c>
       <c r="E2">
         <v>4430321536000.0</v>
       </c>
       <c r="F2">
         <v>2886524889000.0</v>
       </c>
       <c r="G2">
         <v>2491631112000.0</v>
       </c>
       <c r="H2">
         <v>2862897768000.0</v>
       </c>
       <c r="I2">
         <v>2157268552000.0</v>
       </c>
@@ -16220,51 +16355,51 @@
       </c>
       <c r="Q2">
         <v>775741137000.0</v>
       </c>
       <c r="R2">
         <v>775057586000.0</v>
       </c>
       <c r="S2">
         <v>881100560000.0</v>
       </c>
       <c r="T2">
         <v>648001485000.0</v>
       </c>
       <c r="U2">
         <v>667762031000.0</v>
       </c>
       <c r="V2">
         <v>535162891000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>303428701000.0</v>
       </c>
       <c r="C3">
         <v>297743076000.0</v>
       </c>
       <c r="D3">
         <v>281953505000.0</v>
       </c>
       <c r="E3">
         <v>264503210000.0</v>
       </c>
       <c r="F3">
         <v>242342348000.0</v>
       </c>
       <c r="G3">
         <v>235494748000.0</v>
       </c>
       <c r="H3">
         <v>230691673000.0</v>
       </c>
       <c r="I3">
         <v>219481643000.0</v>
       </c>
@@ -16289,80 +16424,80 @@
       <c r="P3"/>
       <c r="Q3">
         <v>-5054811000.0</v>
       </c>
       <c r="R3">
         <v>40516021000.0</v>
       </c>
       <c r="S3">
         <v>50464597000.0</v>
       </c>
       <c r="T3">
         <v>39776038000.0</v>
       </c>
       <c r="U3">
         <v>40519020000.0</v>
       </c>
       <c r="V3">
         <v>40969669000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
         <v>874804888000.0</v>
       </c>
       <c r="C5">
         <v>803563188000.0</v>
       </c>
       <c r="D5">
         <v>430965828000.0</v>
       </c>
       <c r="E5">
         <v>1135123917000.0</v>
       </c>
       <c r="F5">
         <v>1776954556000.0</v>
       </c>
       <c r="G5">
         <v>1495955797000.0</v>
       </c>
       <c r="H5">
         <v>1375368209000.0</v>
       </c>
       <c r="I5">
         <v>1862586533000.0</v>
       </c>
@@ -16387,51 +16522,51 @@
       <c r="P5"/>
       <c r="Q5">
         <v>897073163000.0</v>
       </c>
       <c r="R5">
         <v>528161204000.0</v>
       </c>
       <c r="S5">
         <v>479431890000.0</v>
       </c>
       <c r="T5">
         <v>338524350000.0</v>
       </c>
       <c r="U5">
         <v>191159036000.0</v>
       </c>
       <c r="V5">
         <v>174759332000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>1178233589000.0</v>
       </c>
       <c r="C6">
         <v>1101306264000.0</v>
       </c>
       <c r="D6">
         <v>712919333000.0</v>
       </c>
       <c r="E6">
         <v>1399627127000.0</v>
       </c>
       <c r="F6">
         <v>2019296904000.0</v>
       </c>
       <c r="G6">
         <v>1731450545000.0</v>
       </c>
       <c r="H6">
         <v>1606059882000.0</v>
       </c>
       <c r="I6">
         <v>2082068176000.0</v>
       </c>
@@ -16458,109 +16593,109 @@
       </c>
       <c r="Q6">
         <v>785352117000.0</v>
       </c>
       <c r="R6">
         <v>568677225000.0</v>
       </c>
       <c r="S6">
         <v>529896487000.0</v>
       </c>
       <c r="T6">
         <v>378300388000.0</v>
       </c>
       <c r="U6">
         <v>231678056000.0</v>
       </c>
       <c r="V6">
         <v>215729001000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>2358366390000.0</v>
       </c>
       <c r="C9">
         <v>2527300541000.0</v>
       </c>
       <c r="D9">
         <v>1931516192000.0</v>
       </c>
       <c r="E9">
         <v>2702212373000.0</v>
       </c>
       <c r="F9">
         <v>3043736204000.0</v>
       </c>
       <c r="G9">
         <v>2609482147000.0</v>
       </c>
       <c r="H9">
         <v>2660464729000.0</v>
       </c>
       <c r="I9">
         <v>2844580215000.0</v>
       </c>
@@ -16587,51 +16722,51 @@
       </c>
       <c r="Q9">
         <v>1152256170000.0</v>
       </c>
       <c r="R9">
         <v>839357514000.0</v>
       </c>
       <c r="S9">
         <v>842844972000.0</v>
       </c>
       <c r="T9">
         <v>660584258000.0</v>
       </c>
       <c r="U9">
         <v>533840088000.0</v>
       </c>
       <c r="V9">
         <v>514888956000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>984524190000.0</v>
       </c>
       <c r="C10">
         <v>801615038000.0</v>
       </c>
       <c r="D10">
         <v>418999970000.0</v>
       </c>
       <c r="E10">
         <v>1095325911000.0</v>
       </c>
       <c r="F10">
         <v>1725634233000.0</v>
       </c>
       <c r="G10">
         <v>1488100052000.0</v>
       </c>
       <c r="H10">
         <v>1373065504000.0</v>
       </c>
       <c r="I10">
         <v>1969018654000.0</v>
       </c>
@@ -16664,51 +16799,51 @@
       </c>
       <c r="S10">
         <v>348872211000.0</v>
       </c>
       <c r="T10">
         <v>208683953000.0</v>
       </c>
       <c r="U10">
         <v>131909904000.0</v>
       </c>
       <c r="V10">
         <v>115510200000.0</v>
       </c>
       <c r="W10">
         <v>104349928000.0</v>
       </c>
       <c r="X10">
         <v>132205633000.0</v>
       </c>
       <c r="Y10">
         <v>216192429000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
         <v>255216659000.0</v>
       </c>
       <c r="C11">
         <v>316536277000.0</v>
       </c>
       <c r="D11">
         <v>263134754000.0</v>
       </c>
       <c r="E11">
         <v>415450890000.0</v>
       </c>
       <c r="F11">
         <v>387648442000.0</v>
       </c>
       <c r="G11">
         <v>338036813000.0</v>
       </c>
       <c r="H11">
         <v>401447087000.0</v>
       </c>
       <c r="I11">
         <v>493976454000.0</v>
       </c>
@@ -16741,51 +16876,51 @@
       </c>
       <c r="S11">
         <v>140911622000.0</v>
       </c>
       <c r="T11">
         <v>81682916000.0</v>
       </c>
       <c r="U11">
         <v>59599413000.0</v>
       </c>
       <c r="V11">
         <v>50103776000.0</v>
       </c>
       <c r="W11">
         <v>50488933000.0</v>
       </c>
       <c r="X11">
         <v>63169862000.0</v>
       </c>
       <c r="Y11">
         <v>78629642000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
         <v>12236982000.0</v>
       </c>
       <c r="C12">
         <v>1948150000.0</v>
       </c>
       <c r="D12">
         <v>11965858000.0</v>
       </c>
       <c r="E12">
         <v>39798006000.0</v>
       </c>
       <c r="F12">
         <v>51320323000.0</v>
       </c>
       <c r="G12">
         <v>7855745000.0</v>
       </c>
       <c r="H12">
         <v>2302705000.0</v>
       </c>
       <c r="I12">
         <v>3398533000.0</v>
       </c>
@@ -16818,102 +16953,102 @@
       </c>
       <c r="S12">
         <v>90043658000.0</v>
       </c>
       <c r="T12">
         <v>89324376000.0</v>
       </c>
       <c r="U12">
         <v>59249132000.0</v>
       </c>
       <c r="V12">
         <v>59249132000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13">
         <v>106201234000.0</v>
       </c>
       <c r="C13">
         <v>147093561000.0</v>
       </c>
       <c r="D13">
         <v>95623434000.0</v>
       </c>
       <c r="E13">
         <v>6508593000.0</v>
       </c>
       <c r="F13">
         <v>26786903000.0</v>
       </c>
       <c r="G13">
         <v>28623420000.0</v>
       </c>
       <c r="H13">
         <v>42496892000.0</v>
       </c>
       <c r="I13">
         <v>35072525000.0</v>
       </c>
       <c r="J13">
         <v>9932422000.0</v>
       </c>
       <c r="K13">
         <v>20210001000.0</v>
       </c>
       <c r="L13">
         <v>23918466000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>41709302000.0</v>
       </c>
       <c r="C14">
         <v>109774907000.0</v>
       </c>
       <c r="D14">
         <v>178743658000.0</v>
       </c>
       <c r="E14">
         <v>166485580000.0</v>
       </c>
       <c r="F14">
         <v>9478431000.0</v>
       </c>
       <c r="G14">
         <v>624382556000.0</v>
       </c>
       <c r="H14">
         <v>580470963000.0</v>
       </c>
       <c r="I14">
         <v>644539044000.0</v>
       </c>
@@ -16924,51 +17059,51 @@
         <v>278855111000.0</v>
       </c>
       <c r="L14">
         <v>267312655000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14">
         <v>6217839000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>26408386000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>771016833000.0</v>
       </c>
       <c r="C15">
         <v>594853668000.0</v>
       </c>
       <c r="D15">
         <v>334608874000.0</v>
       </c>
       <c r="E15">
         <v>846360601000.0</v>
       </c>
       <c r="F15">
         <v>1347464222000.0</v>
       </c>
       <c r="G15">
         <v>1148342286000.0</v>
       </c>
       <c r="H15">
         <v>1070166566000.0</v>
       </c>
       <c r="I15">
         <v>1484762240000.0</v>
       </c>
@@ -17001,51 +17136,51 @@
       </c>
       <c r="S15">
         <v>207960589000.0</v>
       </c>
       <c r="T15">
         <v>127001037000.0</v>
       </c>
       <c r="U15">
         <v>72310491000.0</v>
       </c>
       <c r="V15">
         <v>65406424000.0</v>
       </c>
       <c r="W15">
         <v>53891995000.0</v>
       </c>
       <c r="X15">
         <v>69035771000.0</v>
       </c>
       <c r="Y15">
         <v>111154401000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>771016833000.0</v>
       </c>
       <c r="C16">
         <v>594853668000.0</v>
       </c>
       <c r="D16">
         <v>334608874000.0</v>
       </c>
       <c r="E16">
         <v>846360601000.0</v>
       </c>
       <c r="F16">
         <v>1347464222000.0</v>
       </c>
       <c r="G16">
         <v>1148342286000.0</v>
       </c>
       <c r="H16">
         <v>1070166566000.0</v>
       </c>
       <c r="I16">
         <v>1484762240000.0</v>
       </c>
@@ -17078,209 +17213,209 @@
       </c>
       <c r="S16">
         <v>207960589000.0</v>
       </c>
       <c r="T16">
         <v>127001037000.0</v>
       </c>
       <c r="U16">
         <v>72310491000.0</v>
       </c>
       <c r="V16">
         <v>65406424000.0</v>
       </c>
       <c r="W16">
         <v>53891995000.0</v>
       </c>
       <c r="X16">
         <v>69035771000.0</v>
       </c>
       <c r="Y16">
         <v>111154401000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
         <v>729307531000.0</v>
       </c>
       <c r="C17">
         <v>485078761000.0</v>
       </c>
       <c r="D17">
         <v>155865216000.0</v>
       </c>
       <c r="E17">
         <v>679875021000.0</v>
       </c>
       <c r="F17">
         <v>1337985791000.0</v>
       </c>
       <c r="G17">
         <v>1150063239000.0</v>
       </c>
       <c r="H17">
         <v>971618417000.0</v>
       </c>
       <c r="I17">
         <v>1475042200000.0</v>
       </c>
       <c r="J17">
         <v>1317748064000.0</v>
       </c>
       <c r="K17">
         <v>1513628912000.0</v>
       </c>
       <c r="L17">
         <v>1521585603000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>93964252000.0</v>
       </c>
       <c r="C18">
         <v>140603076000.0</v>
       </c>
       <c r="D18">
         <v>83657576000.0</v>
       </c>
       <c r="E18">
         <v>-2638732000.0</v>
       </c>
       <c r="F18">
         <v>-34508605000.0</v>
       </c>
       <c r="G18">
         <v>21703069000.0</v>
       </c>
       <c r="H18">
         <v>42721575000.0</v>
       </c>
       <c r="I18">
         <v>22044238000.0</v>
       </c>
       <c r="J18">
         <v>-1072175000.0</v>
       </c>
       <c r="K18">
         <v>18358412000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>874804888000.0</v>
       </c>
       <c r="C21">
         <v>654521477000.0</v>
       </c>
       <c r="D21">
         <v>339027343000.0</v>
       </c>
       <c r="E21">
         <v>1101834504000.0</v>
       </c>
       <c r="F21">
         <v>1752421136000.0</v>
       </c>
       <c r="G21">
         <v>1459476632000.0</v>
       </c>
       <c r="H21">
         <v>1330568612000.0</v>
       </c>
       <c r="I21">
         <v>1937695878000.0</v>
       </c>
@@ -17313,80 +17448,80 @@
       </c>
       <c r="S21">
         <v>459269908000.0</v>
       </c>
       <c r="T21">
         <v>321818301000.0</v>
       </c>
       <c r="U21">
         <v>220196317000.0</v>
       </c>
       <c r="V21">
         <v>207789433000.0</v>
       </c>
       <c r="W21">
         <v>173923084000.0</v>
       </c>
       <c r="X21">
         <v>135365212000.0</v>
       </c>
       <c r="Y21">
         <v>219355835000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>6013193595000.0</v>
       </c>
       <c r="C23">
         <v>6403302966000.0</v>
       </c>
       <c r="D23">
         <v>6174170074000.0</v>
       </c>
       <c r="E23">
         <v>6030699405000.0</v>
       </c>
       <c r="F23">
         <v>4177839957000.0</v>
       </c>
       <c r="G23">
         <v>3641636627000.0</v>
       </c>
       <c r="H23">
         <v>4192793885000.0</v>
       </c>
       <c r="I23">
         <v>3064152889000.0</v>
       </c>
@@ -17413,156 +17548,156 @@
       </c>
       <c r="Q23">
         <v>1137590379000.0</v>
       </c>
       <c r="R23">
         <v>1177445797000.0</v>
       </c>
       <c r="S23">
         <v>1264675624000.0</v>
       </c>
       <c r="T23">
         <v>986767442000.0</v>
       </c>
       <c r="U23">
         <v>981405802000.0</v>
       </c>
       <c r="V23">
         <v>842262414000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>262693813000.0</v>
       </c>
       <c r="C25">
         <v>270766859000.0</v>
       </c>
       <c r="D25">
         <v>261870250000.0</v>
       </c>
       <c r="E25">
         <v>236683189000.0</v>
       </c>
       <c r="F25">
         <v>219485024000.0</v>
       </c>
       <c r="G25">
         <v>210753154000.0</v>
       </c>
       <c r="H25">
         <v>202522161000.0</v>
       </c>
       <c r="I25">
         <v>193099264000.0</v>
       </c>
       <c r="J25">
         <v>185347863000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27">
         <v>235046613000.0</v>
       </c>
       <c r="C27">
         <v>235118047000.0</v>
       </c>
       <c r="D27">
         <v>238637603000.0</v>
       </c>
       <c r="E27">
         <v>231462547000.0</v>
       </c>
       <c r="F27">
         <v>87870654000.0</v>
       </c>
       <c r="G27">
         <v>36023148000.0</v>
       </c>
       <c r="H27">
         <v>48797235000.0</v>
       </c>
       <c r="I27">
         <v>11162304000.0</v>
       </c>
@@ -17583,51 +17718,51 @@
       </c>
       <c r="O27">
         <v>5905772000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>23163432000.0</v>
       </c>
       <c r="T27">
         <v>15421620000.0</v>
       </c>
       <c r="U27">
         <v>24079355000.0</v>
       </c>
       <c r="V27">
         <v>20860447000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>173494050000.0</v>
       </c>
       <c r="C28">
         <v>164214916000.0</v>
       </c>
       <c r="D28">
         <v>147191730000.0</v>
       </c>
       <c r="E28">
         <v>178269841000.0</v>
       </c>
       <c r="F28">
         <v>110974736000.0</v>
       </c>
       <c r="G28">
         <v>90730238000.0</v>
       </c>
       <c r="H28">
         <v>147014680000.0</v>
       </c>
       <c r="I28">
         <v>95822977000.0</v>
       </c>
@@ -17660,102 +17795,102 @@
       </c>
       <c r="S28">
         <v>3736240000.0</v>
       </c>
       <c r="T28">
         <v>3831814000.0</v>
       </c>
       <c r="U28">
         <v>3872416000.0</v>
       </c>
       <c r="V28">
         <v>4993608000.0</v>
       </c>
       <c r="W28">
         <v>197502046000.0</v>
       </c>
       <c r="X28">
         <v>173408300000.0</v>
       </c>
       <c r="Y28">
         <v>152012125000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>255216659000.0</v>
       </c>
       <c r="C29">
         <v>316536277000.0</v>
       </c>
       <c r="D29">
         <v>263134754000.0</v>
       </c>
       <c r="E29">
         <v>415450890000.0</v>
       </c>
       <c r="F29">
         <v>387648442000.0</v>
       </c>
       <c r="G29">
         <v>338036813000.0</v>
       </c>
       <c r="H29">
         <v>401447087000.0</v>
       </c>
       <c r="I29">
         <v>465833213000.0</v>
       </c>
       <c r="J29">
         <v>464295437000.0</v>
       </c>
       <c r="K29">
         <v>509922953000.0</v>
       </c>
       <c r="L29">
         <v>513469780000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>1483561502000.0</v>
       </c>
       <c r="C30">
         <v>1872779064000.0</v>
       </c>
       <c r="D30">
         <v>1593407796000.0</v>
       </c>
       <c r="E30">
         <v>1600377869000.0</v>
       </c>
       <c r="F30">
         <v>1291315068000.0</v>
       </c>
       <c r="G30">
         <v>1150005515000.0</v>
       </c>
       <c r="H30">
         <v>1329896117000.0</v>
       </c>
       <c r="I30">
         <v>906884337000.0</v>
       </c>
@@ -17782,51 +17917,51 @@
       </c>
       <c r="Q30">
         <v>361849242000.0</v>
       </c>
       <c r="R30">
         <v>402388211000.0</v>
       </c>
       <c r="S30">
         <v>383575064000.0</v>
       </c>
       <c r="T30">
         <v>338765957000.0</v>
       </c>
       <c r="U30">
         <v>313643771000.0</v>
       </c>
       <c r="V30">
         <v>307099523000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
         <v>109719302000.0</v>
       </c>
       <c r="C31">
         <v>147093561000.0</v>
       </c>
       <c r="D31">
         <v>79972627000.0</v>
       </c>
       <c r="E31">
         <v>-6508593000.0</v>
       </c>
       <c r="F31">
         <v>-26786903000.0</v>
       </c>
       <c r="G31">
         <v>28623420000.0</v>
       </c>
       <c r="H31">
         <v>42496892000.0</v>
       </c>
       <c r="I31">
         <v>3179535000.0</v>
       </c>
@@ -17853,51 +17988,51 @@
       </c>
       <c r="Q31">
         <v>-70437785000.0</v>
       </c>
       <c r="R31">
         <v>-28458560000.0</v>
       </c>
       <c r="S31">
         <v>-69881676000.0</v>
       </c>
       <c r="T31">
         <v>-113134348000.0</v>
       </c>
       <c r="U31">
         <v>-88286413000.0</v>
       </c>
       <c r="V31">
         <v>-92279233000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
         <v>6887998483000.0</v>
       </c>
       <c r="C32">
         <v>7057824443000.0</v>
       </c>
       <c r="D32">
         <v>6513197417000.0</v>
       </c>
       <c r="E32">
         <v>7132533909000.0</v>
       </c>
       <c r="F32">
         <v>5930261093000.0</v>
       </c>
       <c r="G32">
         <v>5101113259000.0</v>
       </c>
       <c r="H32">
         <v>5523362497000.0</v>
       </c>
       <c r="I32">
         <v>5001848767000.0</v>
       </c>
@@ -17949,786 +18084,795 @@
       <c r="Y32">
         <v>800101931000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>1053526100000.0</v>
+      </c>
+      <c r="C2">
         <v>1065705318000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1289096602000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1064348828000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1448578695000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1142586546000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1286380454000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1193332442000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1016735105000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1189905682000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1150152134000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1187348353000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1048004280000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>969218590000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1723320655000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1088541759000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>808061940000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>810397182000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>844500926000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>668890457000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>724144058000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>648989448000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>930984250000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>572620952000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>407131942000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>580893968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>850887278000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>744883747000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>738125889000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>529000854000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>553127296000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>631698953000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>488817801000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>483624502000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>483968051000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>484620267000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>458283757000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>407758624000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>455904074000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>482201687000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>456865770000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>387478186000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>329540493000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>397381819000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>416553184000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>382715849000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>359109510000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>398364491000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>346892148000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>374847217000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>378358350000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>319251614000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>405560657000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>181920084000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>691301770000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-317752981000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>167037297000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>150715684000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>708995477000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-396836720000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>221204594000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>175632126000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>121376922000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>232695529000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>198174684000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>167085272000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>130581116000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>226475516000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>186269797000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>178838369000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>167482118000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>269530146000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>214289557000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>182703203000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>174387934000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>192423723000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>129432655000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>113536458000.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>58235656000.0</v>
+      </c>
+      <c r="C3">
         <v>57978402000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>129672772000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>57416794000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>51142620000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48829097000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>114937078000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>65335967000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>58418321000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>59051710000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>114983320000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>56515085000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>56737247000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>57476693000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>108115819000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>53109619000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>52540162000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>50737610000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>105322466000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>47330780000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>47136328000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>42552774000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>99633668000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36845698000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>36740649000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>37533139000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>92316036000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>36524885000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>38295747000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36805523000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>88556006000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>35729373000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>34849196000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>33964689000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>87925194000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32788952000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>32290256000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>32343461000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>33913635000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>27539938000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>35099213000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>32866900000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>31871660000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>31672294000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>29066545000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>27487442000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>27805995000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24844630000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>24230063000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>23155720000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>25426432000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>27971786000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>33271623000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>14434775000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>336706000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>37092726000.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3">
+      <c r="BF3"/>
+      <c r="BG3">
         <v>14507018000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-37715844000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>37715844000.0</v>
       </c>
-      <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18773,476 +18917,483 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>247353926000.0</v>
+      </c>
+      <c r="C5">
         <v>422482330000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>220074887000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>332513795000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>220540491000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>194677479000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>139529852000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>237036724000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>180946589000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>246050023000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>112053939000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>219282103000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10582405000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>89047381000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>48672947000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>288374784000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>430520672000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>367555514000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>362983394000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>430797202000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>513580994000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>469592966000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>290333970000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>386807231000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>366870200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>453035165000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>137571646000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>320018077000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>399440922000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>471242857000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>392204090000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>490971641000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>623260563000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>484469232000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>251677736000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>357093321000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>745842472000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>407744465000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>472634159000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>446022701000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>637951412000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>496253022000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>522464297000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>479178940000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>642309431000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>439224506000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>460480192000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>404129484000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>679889869000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>440403598000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>438303194000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>466885072000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>596695010000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>442302851000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>339903955000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>386189774000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>205546075000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>323228356000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>381971419000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>305589582000.0</v>
+      </c>
+      <c r="C6">
         <v>480460732000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>349747659000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>389930589000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>271683111000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>243506576000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>254466930000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>302372691000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>239364910000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>305101733000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>227037259000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>275797188000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>67319652000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>146524074000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>156788766000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>341484403000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>483060834000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>418293124000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>468305860000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>478127982000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>560717322000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>512145740000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>389967638000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>423652929000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>403610849000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>490568304000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>229887682000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>356542962000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>437736669000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>508048380000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>480760096000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>526701014000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>658109759000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>518433921000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>339602930000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>389882273000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>778132728000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>440087926000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>506547794000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>473562639000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>673050625000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>529119922000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>554335957000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>510851234000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>671375976000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>466711948000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>488286187000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>428974114000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>704119932000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>463559318000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>463729626000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>494856858000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>629966633000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>456737626000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>340240661000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>423282500000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>258716291000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>220053093000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>285512512000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>419687263000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>305028339000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>212566479000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19287,54 +19438,55 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19379,1207 +19531,1222 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>629505154000.0</v>
+      </c>
+      <c r="C9">
         <v>798251252000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>552471029000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>658821637000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>136787059000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>595308087000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>627953733000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>621466804000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>554945003000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>567105220000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>572687235000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>570616707000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-94635084000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>560047592000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>457426270000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>699651944000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>820846957000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>724287202000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>695028431000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>774615383000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>819283673000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>754808717000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>585191005000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>650997525000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>649773321000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>723520296000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>527177770000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>634295679000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>777488027000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>721503253000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>652889310000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>685325480000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>833408826000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>672956599000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>544602158000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>525119761000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>951825882000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>597670069000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>649393390000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>596431152000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>813872494000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>681989009000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>702086457000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>643752978000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>802932866000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>563015997000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>603432264000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>547471315000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>846630998000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>578953698000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>601438471000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>593763112000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>836939216000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>377516367000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-88764326000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>981812142000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>357269335000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>298466027000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-181308650000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1060656245000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>403244244000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>315147628000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>387636789000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>308183738000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>300993311000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>213037340000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>270985506000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>986372962000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>164353035000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>182740950000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>191109473000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>322517225000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>219030383000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>157283427000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>187101077000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>233846286000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>170568605000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>107289005000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>354123375000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>337547682000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>224371864000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>268332104000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>267579905000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>263237424000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>273201866000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>273934255000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>240462924000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>197421946000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>297127632000.0</v>
+      </c>
+      <c r="C10">
         <v>405709358000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>238106099000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>331889295000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>220235843000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>194292953000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>138805745000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>236621945000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>180515272000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>245672076000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>112008566000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>218990376000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10342789000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>77658239000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>38434377000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>278463813000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>420885666000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>357542055000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>353728518000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>420765034000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>499306348000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>451834333000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>282222036000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>386693056000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>366541066000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>452643894000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>137110852000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>319578895000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>398890354000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>517485403000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>386847630000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>485369344000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>617937472000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>478864208000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>294595144000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>350006962000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>737894419000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>399546976000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>466368553000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>439316037000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>630185476000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>487681799000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>513373565000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>469444044000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>631187343000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>424461735000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>443918456000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>385867526000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>661963356000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>425342540000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>424500155000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>454948554000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>580442617000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>304203334000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>334035596000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>388954517000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>261614657000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>214862571000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>313287045000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>380913370000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>300796932000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>208349904000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>267237800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>167544214000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>190562611000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>96351623000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>147200110000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>145808656000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>62276517000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>53225460000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>44268415000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>171194128000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>89591762000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>43817906000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>16043806000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>112416997000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>60142435000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>20080715000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>44608426000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>38459056000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3497154000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>67926044000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>38881793000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>40536780000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4072973000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>57925311000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>40882807000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1468837000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>54914021000.0</v>
+      </c>
+      <c r="C11">
         <v>97645587000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>33920156000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>64033651000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>66884420000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>90378432000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>91092183000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>72957335000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>60671125000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>91815634000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>58919860000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>80725939000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>55496612000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>67992343000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>100260796000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>102485993000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>116840969000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>95863132000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>102886757000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>81400293000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>100598513000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>102762879000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>43303205000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>78344469000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>91756791000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>124632348000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>77534673000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>87408697000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>113111922000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>123391795000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>101485655000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>132435842000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>140957392000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>119097565000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>76688665000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>96037100000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>194992306000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>96577366000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>123184918000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>109217475000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>155101339000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>122419221000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>133254852000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>121169948000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>155642352000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>103402628000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>97888856000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>97892405000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>168271431000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>104764961000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>113003271000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>112730978000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>149144116000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>73260507000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>77155942000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>95090585000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>62560510000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>51647542000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>71856525000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>92390840000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>74925706000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>51586589000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>70651083000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>44443953000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>50359086000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>26114698000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>38059374000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>42271323000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>22253109000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>20473507000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>28259744000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>61674523000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>37379661000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>13597694000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>9147664000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>40047997000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>23757358000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>8729897000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>16923014000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>16129180000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6535570000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>23789979000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>16680456000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>15292792000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6806314000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>20622775000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>19050396000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4009448000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>2563696000.0</v>
+      </c>
+      <c r="C12">
         <v>654570000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10923308000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>624500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>304648000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>384526000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>724107000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>414779000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>431317000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>377947000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>45373000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>291727000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>239616000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11389142000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10238570000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9910971000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9635006000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10013459000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9254876000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10032168000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14274646000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17758633000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7021165000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>114175000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>329134000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>391271000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>834986000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>439182000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>550568000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1224391000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>560426000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>505584000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>478404000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1356471000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2510501000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3843679000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4596194000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5099470000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5492963000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6706664000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7765936000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8571223000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9090732000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9734896000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11122088000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13093871000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>16561736000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>18261958000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17926513000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15061058000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13803039000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11936518000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>16252393000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4779412000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6205065000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5138889000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4914335000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>15740625000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7124617000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5316046000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>846359000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4216575000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>15926227000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>16248392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15740625000.0</v>
       </c>
       <c r="BN12">
         <v>15740625000.0</v>
       </c>
       <c r="BO12">
+        <v>15740625000.0</v>
+      </c>
+      <c r="BP12">
         <v>16935832000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>15752413000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15796552000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>15837680000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17697089000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15926507000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>27734175000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>30447055000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>30547611000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>29395689000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>14771701000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>14609375000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>14934028000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14771701000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14609375000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>14934027000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>14771701000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>14609376000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>13712076000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15200718000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>15726963000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>14771701000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>15807064000.0</v>
+      </c>
+      <c r="C13">
         <v>13635603000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>24095018000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29333993000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>27580331000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>32620566000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>32848751000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36663476000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>38648812000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>31505300000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>31994214000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>18073197000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15956470000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>12453735000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2878276000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2096535000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6686493000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6161619000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4707679000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7178048000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11174822000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3726354000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1727159000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8441228000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6142009000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12313024000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3118909000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9739636000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>15525811000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13938819000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20593,531 +20760,538 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>-13398841000.0</v>
+      </c>
+      <c r="C14">
         <v>-433760000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-24742878000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>13712570000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49737848000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37790621000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18029498000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17304763000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>36650025000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44920457000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28970953000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>47855876000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>56996372000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>77415273000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38354428000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27551654000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23164225000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32657332000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-2783991000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>639268709000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>641697817000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>624382556000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>596906706000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>602233292000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>596962125000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>580470963000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>574791038000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>611347037000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>524165013000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>531475526000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>500606686000.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>581374000.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>5100432000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1861538000.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>11429725000.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>3858118000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4028769000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1574615000.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
-      <c r="AX14">
+      <c r="AX14"/>
+      <c r="AY14">
         <v>2157782000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2366985000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3841622000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9232000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>19256000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>228814770000.0</v>
+      </c>
+      <c r="C15">
         <v>307630011000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>179443065000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>270857406000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>167063993000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>153652369000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>85504183000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>181694108000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>137148910000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>190506467000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>98009163000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>167235390000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2702053000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9665896000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-61826419000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>214332248000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>331596351000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>284843148000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>283499093000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>336580750000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>395849803000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>331534576000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>234728789000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>312694686000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>289398427000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>311520384000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>62745281000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>224939538000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>382526326000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>399955421000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>295659783000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>344626328000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>485290860000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>359185269000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>237748554000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>254801092000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>537801681000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>301108072000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>345348302000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>318668837000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>475510549000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>361404460000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>376089945000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>343288176000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>479518365000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>324627758000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>348077700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>289887654000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>497258504000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>318419797000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>309129899000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>338375954000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>401230543000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>230942827000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>256860398000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>293872834000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>199058529000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>163221006000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>241548404000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>288522530000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>225871226000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>156763315000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>179443065000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>270857406000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>167063993000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>153652369000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85504183000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>181694108000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>167235390000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2702053000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>66662268000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15588854000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>214332248000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>331596351000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>284843148000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>283499093000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>336580750000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>395849803000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>331534576000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>234728789000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>312694686000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>289398427000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>311520384000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>62745281000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>224939538000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>382526326000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>399955421000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>295659783000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>344626328000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -21129,147 +21303,150 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>242213611000.0</v>
+      </c>
+      <c r="C17">
         <v>308063771000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>204185943000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>153351423000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>103914521000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>47713562000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>163664610000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>119844147000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>153856442000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>53088706000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>138264437000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-45153823000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9665896000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-61826419000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>175977820000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>304044697000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>261678923000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>250841761000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>339364741000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>398707835000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>349071454000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>238918831000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>308348587000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>274784275000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>328011546000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>59576179000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>232170198000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>285778432000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>394093608000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>285361975000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>352933502000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21281,141 +21458,144 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>13243368000.0</v>
+      </c>
+      <c r="C18">
         <v>12981033000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13171710000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>28347369000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33113279000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>34163850000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>37094378000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>38217495000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>31127353000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>31948841000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>19229925000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20497810000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11981000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4747864000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-586243000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2948513000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3851840000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3757219000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6471934000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10785497000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13493955000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-869387000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7835437000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8327048000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6409971000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8603882000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5681600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14975243000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>13460850000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21429,54 +21609,55 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21521,54 +21702,55 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21613,320 +21795,324 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>247353926000.0</v>
+      </c>
+      <c r="C21">
         <v>422482330000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>220074887000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>279235344000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>192655512000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>161672387000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>105956994000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>199958469000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>116995929000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>214628419000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>78519341000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>200917179000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5613681000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>89047381000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>48672947000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>280560348000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>424258370000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>361459685000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>358436197000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>427943082000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>510481170000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>455560687000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>280494877000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>378251828000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>360399057000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>440330870000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>133991943000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>309839259000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>386340360000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>500397050000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>378477495000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>479197669000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>607622831000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>472397883000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>278512848000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>350805046000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>740018876000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>402774309000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>457968791000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>435301853000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>626677780000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>483393440000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>507010744000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>465604423000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>625634497000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>416298557000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>445094822000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>385742548000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>663462748000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>422570500000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>422438255000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>456726465000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>583244404000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>296377015000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>339903955000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>386189774000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>258716291000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>220053093000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>323228356000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>381971419000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>305028339000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>212566479000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>257007736000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>191443101000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>196415230000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>109835477000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>171268298000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>156433269000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>70788527000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>58379423000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>48711302000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>184200468000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>122683378000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>63174599000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>49536071000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>134837672000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>67411600000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>29516937000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>60541127000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>52616881000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>29188056000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>79597550000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>53901605000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>55651956000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>36317726000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>73390458000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>59263088000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>18516594000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21971,268 +22157,272 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>1435677328000.0</v>
+      </c>
+      <c r="C23">
         <v>1441474240000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1621492744000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1443935121000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1392710242000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1576222246000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1808377193000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1614840777000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1454684179000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1587567339000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1644320028000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1557047881000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1508740487000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1464061678000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2145190824000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1507633355000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1204650527000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1173224699000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1181093160000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1015562758000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1032946561000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>948237478000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1235680378000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>845366649000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>696506206000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>864083394000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1244073105000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1069340167000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1129273556000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>750107057000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>827539111000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>837826764000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>714603796000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>684183218000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>750057361000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>658934982000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>670090763000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>602654384000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>647328673000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>643330986000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>644060484000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>586073755000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>524616206000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>575530374000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>593851553000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>529433289000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>517446952000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>560093258000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>530060398000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>531230415000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>557358566000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>456288261000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>659255469000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>263059436000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>262388717000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>277869387000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>265590341000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>229128618000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>204458471000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>281848106000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>319420499000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>278213275000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22277,129 +22467,132 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>46505726000.0</v>
+      </c>
+      <c r="C25">
         <v>46816291000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>113454839000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>51142620000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>48829097000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>114937078000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>51963175000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>51604640000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>52261966000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>114983320000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>49103270000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>48889043000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>48894617000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>105586205000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>44617500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>44066154000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>42413330000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>104619344000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>39988462000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>39784641000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>35092577000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>99633668000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36845698000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>36740649000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>37533139000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -22417,54 +22610,55 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22509,597 +22703,606 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27">
         <v>37710259000.0</v>
       </c>
       <c r="C27">
+        <v>37710259000.0</v>
+      </c>
+      <c r="D27">
         <v>71379753000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>34493060000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>38136817000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>64459143000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>57306931000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>77674835000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>35677138000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>92858123000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>56241557000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>35737589000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>53800334000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>97282724000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>48001938000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>44824726000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>41353159000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>32162115000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>25413072000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>18748315000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11547152000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8182836000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6748960000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7198316000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13893036000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13041820000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6164962000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>29590453000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7091331000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4753976000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6408328000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>16939100999.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>4372171000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>11901819000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>966260000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7770684000.0</v>
       </c>
-      <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>4748527000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3519643000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7155811000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1401158000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2996633000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>6838955000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4592974000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1904288000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6607229000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2732002000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4805683000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1349451000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2730385000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>390946695000.0</v>
+      </c>
+      <c r="C28">
         <v>35826822000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>59393146000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>379586293000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>38542957000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39106038000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51105529000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36507090000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40513436000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36088861000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>48234024000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>35038533000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33070697000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30848476000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>79074317000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>40435087000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30220667000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28539770000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22780579000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>40103254000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>27890418000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20200485000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5653307000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>32632815000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23697164000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>28746952000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>31739180000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>43260973000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>52362697000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29154394000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>41407957000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17838455000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>286660849001.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16831227000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>30711311000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>26447742000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17069320000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14895143000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16480303000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>20745372000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13845876000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14626254000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12565784000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>33672601000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10275226000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>19727978000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>21145283000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12435592000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17623799000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14989572000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>19137410000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>15716446000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>15039165000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9560855000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>258144897000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>110365251000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>95597552000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>81368426000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>88972111000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>94623777000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>100371055000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>100425999000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>105333052000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>92599826000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>80622836000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>78945304000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>77663359000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>93503157000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>68458394000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>99911870000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>118765108000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>115404001000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>73999798000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>72021236000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>116820219000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>78892460000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>83311404000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>58186551000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>78241999000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>84319598000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>59022079000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>62909495000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>81246055000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>62017926000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>30604933000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>51178633000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>59705677000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>56012803000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>54914021000.0</v>
+      </c>
+      <c r="C29">
         <v>97645587000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33920156000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>64033651000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>66884420000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>90378432000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>91092183000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>72957335000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>60671125000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>91815634000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>58919860000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>80725939000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>55496612000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>67992343000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>100260796000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>102485993000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>116840969000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>95863132000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>102886757000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>81400293000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>100598513000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>102762879000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>43303205000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>78344469000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>91756791000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>124632348000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>77534673000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>87408697000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>113111922000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>123391795000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -23113,742 +23316,752 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>382151228000.0</v>
+      </c>
+      <c r="C30">
         <v>375768922000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>332396142000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>379586293000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-55868453000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>433635700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>521996739000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>455259924000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>437949074000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>404738767000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>500590495000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>940412221000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-89021403000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>494843088000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>421870169000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>419091596000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>396588587000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>362827517000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>336592234000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>346672301000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>308802503000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>299248030000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>304696128000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>272745697000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>289374264000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>283189426000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>393185827000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>324456420000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>391147667000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>221106203000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>274411815000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>206127811000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>225785995000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>200558716000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>266089310000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>174314715000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>211807006000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>194895760000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>191424599000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>161129299000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>187194714000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>198595569000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>195075713000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>178148555000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>177298369000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>146717440000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>158337442000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>161728767000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>183168250000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>156383198000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>179000216000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>137036647000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>253694812000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>81139352000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-428913053000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>595622368000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>98553044000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>78412934000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-504537006000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>678684826000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>98215905000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>102581149000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>49773706000.0</v>
+      </c>
+      <c r="C31">
         <v>-16772972000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>18031212000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>52653951000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>27580331000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>32620566000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>32848751000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>36663476000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>46537677000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>31043657000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>33489225000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>18073197000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>15956470000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-11389142000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10238570000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2096535000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3372704000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3917630000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4707679000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7178048000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11174822000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3726354000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1727159000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8441228000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6142009000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>12313024000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3118909000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>9739636000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>12549994000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>17088353000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8370135000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>6171675000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>10314641000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>6466325000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>16082296000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-798084000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2124457000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3227333000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>8399762000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>4014184000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3507696000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>4288359000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6362822000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3839621000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>5552846000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>6698688000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1176366000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>124978000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1499392000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2772040000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2061900000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1777911000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2801787000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-115038984000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-5868359000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>2764743000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2898366000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-5190522000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-9941311000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1058049000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4231407000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4216575000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>1683031254000.0</v>
+      </c>
+      <c r="C32">
         <v>1863956570000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1841567631000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1723170465000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1585365754000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1737894633000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1914334187000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1814799246000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1571680108000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1757010902000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1722839369000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1757965060000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1503126806000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1529266182000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2180746925000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1788193703000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1628908897000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1534684384000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1539529357000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1443505840000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1543427731000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1403798165000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1516175255000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1223618477000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1056905263000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1304414264000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1378065048000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1379179426000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1515613916000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1250504107000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1206016606000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1317024433000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1322226627000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1156581101000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1028570209000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1009740028000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1410109639000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1005428693000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1105297464000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1078632839000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1270738264000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1069467195000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1031626950000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1041134797000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1219486050000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>945731846000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>962541774000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>945835806000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1193523146000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>953800915000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>979796821000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>913014726000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1242499873000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>559436451000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>602537444000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>664059161000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>524306632000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>449181711000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>527686827000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>663819525000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>624448838000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>490779754000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>509013711000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>540879267000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>499167995000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>380122612000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>401566622000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1212848478000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>350622832000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>361579319000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>358591591000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>592047371000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>433319940000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>339986630000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>361489011000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>426270009000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>300001260000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>220825463000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>354123375000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>337547682000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>224371864000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>268332104000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>267579905000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>263237424000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>273201866000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>273934255000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>240462924000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>197421946000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -23943,51 +24156,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>2527537831000.0</v>
       </c>
       <c r="C2">
         <v>634487659000.0</v>
       </c>
       <c r="D2">
         <v>2330537676000.0</v>
       </c>
       <c r="E2">
         <v>3232180510000.0</v>
       </c>
       <c r="F2">
         <v>677880200000.0</v>
       </c>
       <c r="G2">
         <v>544543346000.0</v>
       </c>
       <c r="H2">
         <v>993506508000.0</v>
       </c>
       <c r="I2">
         <v>233516750000.0</v>
       </c>
@@ -24014,51 +24227,51 @@
       </c>
       <c r="Q2">
         <v>483127293000.0</v>
       </c>
       <c r="R2">
         <v>405444854000.0</v>
       </c>
       <c r="S2">
         <v>725867147000.0</v>
       </c>
       <c r="T2">
         <v>201659398000.0</v>
       </c>
       <c r="U2">
         <v>253970658000.0</v>
       </c>
       <c r="V2">
         <v>343039012000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>198989451000</v>
       </c>
       <c r="C3">
         <v>205376163000</v>
       </c>
       <c r="D3">
         <v>386623034000</v>
       </c>
       <c r="E3">
         <v>372917595000</v>
       </c>
       <c r="F3">
         <v>252799731000</v>
       </c>
       <c r="G3">
         <v>190502718000</v>
       </c>
       <c r="H3">
         <v>598584919000</v>
       </c>
       <c r="I3">
         <v>271388326000</v>
       </c>
@@ -24091,109 +24304,109 @@
       </c>
       <c r="S3">
         <v>146626422000</v>
       </c>
       <c r="T3">
         <v>65528662000</v>
       </c>
       <c r="U3">
         <v>30148848000</v>
       </c>
       <c r="V3">
         <v>63583726000</v>
       </c>
       <c r="W3">
         <v>45085254000</v>
       </c>
       <c r="X3">
         <v>39007808000</v>
       </c>
       <c r="Y3">
         <v>98168360000</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>-1302224401000.0</v>
       </c>
       <c r="C6">
         <v>1893050172000.0</v>
       </c>
       <c r="D6">
         <v>-1696050017000.0</v>
       </c>
       <c r="E6">
         <v>-901642834000.0</v>
       </c>
       <c r="F6">
         <v>2554300310000.0</v>
       </c>
       <c r="G6">
         <v>133336854000.0</v>
       </c>
       <c r="H6">
         <v>-448963162000.0</v>
       </c>
       <c r="I6">
         <v>596041212000.0</v>
       </c>
@@ -24220,302 +24433,302 @@
       </c>
       <c r="Q6">
         <v>229084496000.0</v>
       </c>
       <c r="R6">
         <v>77682439000.0</v>
       </c>
       <c r="S6">
         <v>-320422293000.0</v>
       </c>
       <c r="T6">
         <v>524207749000.0</v>
       </c>
       <c r="U6">
         <v>-52311260000.0</v>
       </c>
       <c r="V6">
         <v>-89068354000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
         <v>110631701000.0</v>
       </c>
       <c r="C7">
         <v>114841246000.0</v>
       </c>
       <c r="D7">
         <v>132700326000.0</v>
       </c>
       <c r="E7">
         <v>29141849000.0</v>
       </c>
       <c r="F7">
         <v>41666609000.0</v>
       </c>
       <c r="G7">
         <v>22654588000.0</v>
       </c>
       <c r="H7">
         <v>36739576000.0</v>
       </c>
       <c r="I7">
         <v>97451557000.0</v>
       </c>
       <c r="J7">
         <v>61314882000.0</v>
       </c>
       <c r="K7">
         <v>57554055000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-270785747000.0</v>
       </c>
       <c r="G12">
         <v>455208619000.0</v>
       </c>
       <c r="H12">
         <v>-53708228000.0</v>
       </c>
       <c r="I12">
         <v>22381099000.0</v>
       </c>
       <c r="J12">
         <v>-232086762000.0</v>
       </c>
       <c r="K12">
         <v>-253167034000.0</v>
       </c>
       <c r="L12">
         <v>-143741830000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>303428701000.0</v>
       </c>
       <c r="C14">
         <v>297743076000.0</v>
       </c>
       <c r="D14">
         <v>281953505000.0</v>
       </c>
       <c r="E14">
         <v>264503210000.0</v>
       </c>
       <c r="F14">
         <v>242342348000.0</v>
       </c>
       <c r="G14">
         <v>235494748000.0</v>
       </c>
       <c r="H14">
         <v>230691673000.0</v>
       </c>
       <c r="I14">
         <v>219481643000.0</v>
       </c>
@@ -24528,51 +24741,51 @@
       <c r="L14">
         <v>127192055000.0</v>
       </c>
       <c r="M14">
         <v>109985191000.0</v>
       </c>
       <c r="N14">
         <v>102636223000.0</v>
       </c>
       <c r="O14">
         <v>100170064000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>1713619135000.0</v>
       </c>
       <c r="C15">
         <v>633693645000.0</v>
       </c>
       <c r="D15">
         <v>410847940000.0</v>
       </c>
       <c r="E15">
         <v>158018435000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>820266658000.0</v>
       </c>
       <c r="I15">
         <v>804175207000.0</v>
       </c>
       <c r="J15">
         <v>848039309000.0</v>
@@ -24603,51 +24816,51 @@
       </c>
       <c r="S15">
         <v>91203265000.0</v>
       </c>
       <c r="T15">
         <v>53025000000.0</v>
       </c>
       <c r="U15">
         <v>95000000000.0</v>
       </c>
       <c r="V15">
         <v>113625000000.0</v>
       </c>
       <c r="W15">
         <v>9468750000.0</v>
       </c>
       <c r="X15">
         <v>56812500000.0</v>
       </c>
       <c r="Y15">
         <v>28125000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>1225313430000.0</v>
       </c>
       <c r="C16">
         <v>2527537831000.0</v>
       </c>
       <c r="D16">
         <v>634487659000.0</v>
       </c>
       <c r="E16">
         <v>2330537676000.0</v>
       </c>
       <c r="F16">
         <v>3232180510000.0</v>
       </c>
       <c r="G16">
         <v>677880200000.0</v>
       </c>
       <c r="H16">
         <v>544543346000.0</v>
       </c>
       <c r="I16">
         <v>829557962000.0</v>
       </c>
@@ -24676,80 +24889,80 @@
         <v>712211789000.0</v>
       </c>
       <c r="R16">
         <v>483127293000.0</v>
       </c>
       <c r="S16">
         <v>405444854000.0</v>
       </c>
       <c r="T16">
         <v>725867147000.0</v>
       </c>
       <c r="U16">
         <v>201659398000.0</v>
       </c>
       <c r="V16">
         <v>253970658000.0</v>
       </c>
       <c r="W16">
         <v>343039012000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>391956556000.0</v>
       </c>
       <c r="C18">
         <v>778503231000.0</v>
       </c>
       <c r="D18">
         <v>986555559000.0</v>
       </c>
       <c r="E18">
         <v>473443006000.0</v>
       </c>
       <c r="F18">
         <v>1094486764000.0</v>
       </c>
       <c r="G18">
         <v>1660024065000.0</v>
       </c>
       <c r="H18">
         <v>594501003000.0</v>
       </c>
       <c r="I18">
         <v>1416335834000.0</v>
       </c>
@@ -24776,184 +24989,184 @@
       </c>
       <c r="Q18">
         <v>666531705000.0</v>
       </c>
       <c r="R18">
         <v>347651176000.0</v>
       </c>
       <c r="S18">
         <v>197101532000.0</v>
       </c>
       <c r="T18">
         <v>76593705000.0</v>
       </c>
       <c r="U18">
         <v>171559288000.0</v>
       </c>
       <c r="V18">
         <v>32593440000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19">
         <v>-178728351000.0</v>
       </c>
       <c r="C19">
         <v>1556861550000.0</v>
       </c>
       <c r="D19">
         <v>-2378342571000.0</v>
       </c>
       <c r="E19">
         <v>-735640824000.0</v>
       </c>
       <c r="F19">
         <v>-14893017000.0</v>
       </c>
       <c r="G19">
         <v>-5732465000.0</v>
       </c>
       <c r="H19">
         <v>-164740964000.0</v>
       </c>
       <c r="I19">
         <v>-7838357000.0</v>
       </c>
       <c r="J19">
         <v>-7838357000.0</v>
       </c>
       <c r="K19">
         <v>-98623500000.0</v>
       </c>
       <c r="L19">
         <v>1986334000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>359999998000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>9156650000.0</v>
       </c>
       <c r="C21">
         <v>1904544000.0</v>
       </c>
       <c r="D21">
         <v>-299922778000.0</v>
       </c>
       <c r="E21">
         <v>-298314204000.0</v>
       </c>
       <c r="F21">
         <v>-715097734000.0</v>
       </c>
       <c r="G21">
         <v>1300809857000.0</v>
       </c>
       <c r="H21">
         <v>-5461630000.0</v>
       </c>
       <c r="I21">
         <v>-50056820000.0</v>
       </c>
       <c r="J21">
         <v>-148286339000.0</v>
       </c>
       <c r="K21">
         <v>-151707147000.0</v>
       </c>
       <c r="L21">
         <v>-120775421000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
         <v>771016833000.0</v>
       </c>
       <c r="C22">
         <v>594853668000.0</v>
       </c>
       <c r="D22">
         <v>334608874000.0</v>
       </c>
       <c r="E22">
         <v>846360601000.0</v>
       </c>
       <c r="F22">
         <v>1347464222000.0</v>
       </c>
       <c r="G22">
         <v>1148342286000.0</v>
       </c>
       <c r="H22">
         <v>1070166566000.0</v>
       </c>
       <c r="I22">
         <v>1484762240000.0</v>
       </c>
@@ -24986,51 +25199,51 @@
       </c>
       <c r="S22">
         <v>207960589000.0</v>
       </c>
       <c r="T22">
         <v>127001037000.0</v>
       </c>
       <c r="U22">
         <v>72310491000.0</v>
       </c>
       <c r="V22">
         <v>65406424000.0</v>
       </c>
       <c r="W22">
         <v>53891995000.0</v>
       </c>
       <c r="X22">
         <v>69035771000.0</v>
       </c>
       <c r="Y22">
         <v>111154401000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>-9123831000.0</v>
       </c>
       <c r="C23">
         <v>-25510077000.0</v>
       </c>
       <c r="D23">
         <v>-3940620000.0</v>
       </c>
       <c r="E23">
         <v>673348814000.0</v>
       </c>
       <c r="F23">
         <v>2212240857000.0</v>
       </c>
       <c r="G23">
         <v>-1055051000.0</v>
       </c>
       <c r="H23">
         <v>-14324972000.0</v>
       </c>
       <c r="I23">
         <v>-53309711000.0</v>
       </c>
@@ -25061,51 +25274,51 @@
       <c r="R23">
         <v>-59569510000.0</v>
       </c>
       <c r="S23">
         <v>-148875890000.0</v>
       </c>
       <c r="T23">
         <v>571575206000.0</v>
       </c>
       <c r="U23">
         <v>-118819396000.0</v>
       </c>
       <c r="V23">
         <v>-71620520000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>418345626000.0</v>
       </c>
       <c r="Y23">
         <v>272297483000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
         <v>-176566905000.0</v>
       </c>
       <c r="C24">
         <v>-5964565000.0</v>
       </c>
       <c r="D24">
         <v>-18949660000.0</v>
       </c>
       <c r="E24">
         <v>-198696048000.0</v>
       </c>
       <c r="F24">
         <v>16572547000.0</v>
       </c>
       <c r="G24">
         <v>928083000.0</v>
       </c>
       <c r="H24">
         <v>55096833000.0</v>
       </c>
       <c r="I24">
         <v>5729165000.0</v>
       </c>
@@ -25132,51 +25345,51 @@
       </c>
       <c r="Q24">
         <v>3953696000.0</v>
       </c>
       <c r="R24">
         <v>-41186371000.0</v>
       </c>
       <c r="S24">
         <v>-32014296000.0</v>
       </c>
       <c r="T24">
         <v>-111301912000.0</v>
       </c>
       <c r="U24">
         <v>-120834347000.0</v>
       </c>
       <c r="V24">
         <v>935476000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
         <v>-483499527000.0</v>
       </c>
       <c r="C25">
         <v>91282650000.0</v>
       </c>
       <c r="D25">
         <v>783714895000.0</v>
       </c>
       <c r="E25">
         <v>-264543495000.0</v>
       </c>
       <c r="F25">
         <v>-242520075000.0</v>
       </c>
       <c r="G25">
         <v>466689749000.0</v>
       </c>
       <c r="H25">
         <v>-107772317000.0</v>
       </c>
       <c r="I25">
         <v>-1484762240000.0</v>
       </c>
@@ -25203,127 +25416,127 @@
       </c>
       <c r="Q25">
         <v>688684643000.0</v>
       </c>
       <c r="R25">
         <v>383001433000.0</v>
       </c>
       <c r="S25">
         <v>343727954000.0</v>
       </c>
       <c r="T25">
         <v>142122367000.0</v>
       </c>
       <c r="U25">
         <v>201708136000.0</v>
       </c>
       <c r="V25">
         <v>96177166000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-31535601000.0</v>
       </c>
       <c r="F26">
         <v>-47138632000.0</v>
       </c>
       <c r="G26">
         <v>-2791556248000.0</v>
       </c>
       <c r="H26">
         <v>-73809662000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>-2617000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-838217000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>7215000.0</v>
       </c>
       <c r="E27">
         <v>40285000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>-1713586316000.0</v>
       </c>
       <c r="C28">
         <v>-657299178000.0</v>
       </c>
       <c r="D28">
         <v>-714711338000.0</v>
       </c>
       <c r="E28">
         <v>209485610000.0</v>
       </c>
       <c r="F28">
         <v>1450004491000.0</v>
       </c>
       <c r="G28">
         <v>-1491737915000.0</v>
       </c>
       <c r="H28">
         <v>-541315280000.0</v>
       </c>
       <c r="I28">
         <v>-854952228000.0</v>
       </c>
@@ -25354,51 +25567,51 @@
       <c r="R28">
         <v>-245749484000.0</v>
       </c>
       <c r="S28">
         <v>-515274357000.0</v>
       </c>
       <c r="T28">
         <v>518550206000.0</v>
       </c>
       <c r="U28">
         <v>-95000000000.0</v>
       </c>
       <c r="V28">
         <v>-113625000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28">
         <v>196009626000.0</v>
       </c>
       <c r="Y28">
         <v>287741558000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>590946007000.0</v>
       </c>
       <c r="C29">
         <v>983879394000.0</v>
       </c>
       <c r="D29">
         <v>1400284489000.0</v>
       </c>
       <c r="E29">
         <v>846360601000.0</v>
       </c>
       <c r="F29">
         <v>1347286495000.0</v>
       </c>
       <c r="G29">
         <v>1850526783000.0</v>
       </c>
       <c r="H29">
         <v>1193085922000.0</v>
       </c>
       <c r="I29">
         <v>1687724160000.0</v>
       </c>
@@ -25429,51 +25642,51 @@
       <c r="R29">
         <v>383001433000.0</v>
       </c>
       <c r="S29">
         <v>343727954000.0</v>
       </c>
       <c r="T29">
         <v>142122367000.0</v>
       </c>
       <c r="U29">
         <v>201708136000.0</v>
       </c>
       <c r="V29">
         <v>96177166000.0</v>
       </c>
       <c r="W29">
         <v>160627956000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29">
         <v>121870212000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>-184955113000.0</v>
       </c>
       <c r="C30">
         <v>1556861550000.0</v>
       </c>
       <c r="D30">
         <v>-2378342571000.0</v>
       </c>
       <c r="E30">
         <v>-735640824000.0</v>
       </c>
       <c r="F30">
         <v>-255730201000.0</v>
       </c>
       <c r="G30">
         <v>-228209548000.0</v>
       </c>
       <c r="H30">
         <v>-1102474720000.0</v>
       </c>
       <c r="I30">
         <v>-234414911000.0</v>
       </c>
@@ -25519,840 +25732,849 @@
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-        <v>154</v>
+      <c r="CO1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>1620204869000.0</v>
+      </c>
+      <c r="C2">
         <v>1225313430000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1937123511000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1451934278000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2911465915000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2527537831000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1249468688000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>722419855000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>408390015000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>634487659000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1530461502000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2040850504000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2293933630000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2330537676000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2430601285000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2288696938000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2541838337000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3232180510000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>765207890000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>737427738000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>769660210000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>677880200000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>801777405000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>718127780000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>872852693000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>544543346000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>726042578000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>732645323000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1119358714000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>829557962000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>762220677000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>489627918000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>397619121000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>233516750000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>521460633000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>222864537000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>339155784000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>454731888000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1048268949000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>780658493000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1052335400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>685721894000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1187261327000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>775205198000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1512111567000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1246109484000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>905569508000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1209196584000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1176618699000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1043282766000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1118687934000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>813446592000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1140810173000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>927422915000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>641539775000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1004692751000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>854060493000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>716716772000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>770645115000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1063719279000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>921979934000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>712211789000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>24955069000</v>
+      </c>
+      <c r="C3">
         <v>21503134000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>50176710000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>44408823000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>76223129000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30184832000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>38104496000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>155619868000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>64535557606</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>64649563000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>106705156000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>54753974000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>129727383000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>120491105000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>122535300000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>98588622000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>66746347000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>85047326000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>107750954000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>52510971000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>45214321000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>47323485000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57476794000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>29332846000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>50987646000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>52705432000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6675374000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>433818671000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>127198071000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>43762767000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>146742275000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>43168398000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>59855965000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>21621688000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>36157449000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32720948000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>57177825000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>45282319000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>43893057000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>43710474000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>34840405000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>27362214000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>49544006000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>187798992000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>42841738000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>27149382000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>58800381000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>34468718000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>34105579000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>34047829000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>30687274000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>24418663000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>63468738000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9308645000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>20869694000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>28851198000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8570665000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5404767000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7358242000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>9579905000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10093551000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5419913000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>22079393000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11725946000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4314576000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1653113000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>30995351000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>59251450000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>55597287000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8607047000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>135000796000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>104459682000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>59118909000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>38351770000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>65528662000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>21471638000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>11385254000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3704118000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>33483750000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>26952389000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>11771296000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>42956258000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>23163392000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>10261018000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>45085254000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>43776547000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>15669087000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>39007808000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>26366803000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>98168360000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>25758752000</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26401,54 +26623,55 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26497,344 +26720,348 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>-516201005000.0</v>
+      </c>
+      <c r="C6">
         <v>394891439000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-711810081000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>485189233000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1459531637000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>383928084000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1278069143000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>527048833000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>314029840000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-226097644000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-895973843000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-510389002000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-253083126000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36604046000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-100063609000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>141904347000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-253141399000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-690342173000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2466972620000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27780152000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-32232472000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>91780010000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-123897205000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>83649625000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-154724913000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>328309347000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-181499232000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6602745000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-386713391000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>289800752000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>67337285000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>272592759000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>92008797000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>164102371000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-287943883000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>298596096000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-116291247000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-115576104000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-593537061000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>267610456000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-271676907000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>366613506000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-501539433000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>412056129000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-736906369000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>266002083000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>340539976000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-303627076000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>32577885000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>133335933000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-75405168000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>305241342000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-327363581000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>213387258000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>285883140000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-363152976000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>150632258000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>137343721000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-53928343000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-293074164000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>141739345000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>209768145000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>110631701000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>84481898000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>60805931000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>34345350000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>114841246000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>92354085000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>68385391000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>46776535000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>24029350000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>29141849000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16404578000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-24240038000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4915176000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>41666609000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>33024150000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>31393120000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2920017000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22654588000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>36737840000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>26059152000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6352428000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>36739576000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -26855,54 +27082,55 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26951,54 +27179,55 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27047,54 +27276,55 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27143,69 +27373,68 @@
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -27219,51 +27448,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27279,127 +27510,128 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-170575040000.0</v>
       </c>
       <c r="O12">
         <v>-170575040000.0</v>
       </c>
       <c r="P12">
+        <v>-170575040000.0</v>
+      </c>
+      <c r="Q12">
         <v>-385399810000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-491135835000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-661238412000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-151685725000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>64653052000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-364678725000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>180925651000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>139707757000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>189722832000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>111372399000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19913731000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>124199372000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>214566874000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-374195710000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-50296617000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>84909540000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>443958477000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27415,54 +27647,55 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27511,688 +27744,698 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>58235656000.0</v>
+      </c>
+      <c r="C14">
         <v>57978402000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>129672772000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>57416794000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5472711000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>110866424000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>121207449000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>59065596000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>58418321000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>59051710000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>111224480000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>56515085000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>56737247000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57476693000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>108115819000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44617500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>44066154000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>42413330000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>105322466000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>47330780000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>47136328000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>42552774000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>107095590000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44560157000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>44337570000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>45009531000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>45706870000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>44291505000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>43091279000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>43537930000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>42551421000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>38609395000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>45495902000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>37925557000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42497285000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>36031632000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>35642115000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>35441480000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>34686278000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>34310152000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33958301000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34007812000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>33129724000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32579302000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>31534325000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>29948704000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>30275822000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27663783000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26555655000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25489931000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>25789435000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>26071102000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>25328768000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>25446918000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>25712234000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>24775185000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>762056439000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>571206378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142412757000.0</v>
       </c>
       <c r="E15">
         <v>1142412757000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="F15">
+        <v>1142412757000.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15">
         <v>316846823000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>316846822000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>410847940000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>158018435000.0</v>
       </c>
       <c r="Q15">
         <v>158018435000.0</v>
       </c>
       <c r="R15">
         <v>158018435000.0</v>
       </c>
       <c r="S15">
         <v>158018435000.0</v>
       </c>
-      <c r="T15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T15">
+        <v>158018435000.0</v>
+      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>2126914000.0</v>
       </c>
       <c r="W15">
         <v>2126914000.0</v>
       </c>
       <c r="X15">
         <v>2126914000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>2126914000.0</v>
+      </c>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>368016483000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452250174000.0</v>
       </c>
       <c r="AD15">
         <v>452250174000.0</v>
       </c>
       <c r="AE15">
+        <v>452250174000.0</v>
+      </c>
+      <c r="AF15">
         <v>292427348000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>511747859000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>584854696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263184613000.0</v>
       </c>
       <c r="AK15">
         <v>263184613000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AL15">
+        <v>263184613000.0</v>
+      </c>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>804175214000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>409398287000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>804175207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023495718000.0</v>
       </c>
       <c r="AS15">
         <v>1023495718000.0</v>
       </c>
-      <c r="AT15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT15">
+        <v>1023495718000.0</v>
+      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>745689737000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>745689737000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>219320511000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4899973000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>701825635000.0</v>
       </c>
-      <c r="BB15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>243617563000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>243617563000.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>396336783000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>502671043000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>441683976000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>326634299000.0</v>
       </c>
-      <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
+      <c r="BO15"/>
       <c r="BP15">
         <v>248289454000.0</v>
       </c>
-      <c r="BQ15"/>
+      <c r="BQ15">
+        <v>248289454000.0</v>
+      </c>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>91203265000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>15206548000.0</v>
       </c>
-      <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
-[...1 lines deleted...]
-      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>53025000000.0</v>
       </c>
       <c r="BY15">
-        <v>15150000000.0</v>
+        <v>53025000000.0</v>
       </c>
       <c r="BZ15">
         <v>15150000000.0</v>
       </c>
       <c r="CA15">
+        <v>15150000000.0</v>
+      </c>
+      <c r="CB15">
         <v>95000000000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>66281250000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
-[...1 lines deleted...]
-      </c>
+      <c r="CG15"/>
       <c r="CH15">
         <v>9468750000.0</v>
       </c>
-      <c r="CI15"/>
+      <c r="CI15">
+        <v>9468750000.0</v>
+      </c>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>56812500000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>28125000000.0</v>
       </c>
-      <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>1104003864000.0</v>
+      </c>
+      <c r="C16">
         <v>1620204869000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1225313430000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1937123511000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1451934278000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2911465915000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2527537831000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1249468688000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>722419855000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>408390015000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>634487659000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1530461502000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2040850504000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2293933630000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2330537676000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2430601285000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2288696938000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2541838337000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3232180510000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>765207890000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>737427738000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>769660210000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>677880200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>801777405000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>718127780000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>872852693000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>544543346000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>726042578000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>732645323000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1119358714000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>829557962000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>762220677000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>489627918000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>397619121000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>233516750000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>521460633000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>222864537000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>339155784000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>454731888000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1048268949000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>780658493000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1052335400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>685721894000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1187261327000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>775205198000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1512111567000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1246109484000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>905569508000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1209196584000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1176618699000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1043282766000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1118687934000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>813446592000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1140810173000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>927422915000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>641539775000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1004692751000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>854060493000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>716716772000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>770645115000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1063719279000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>921979934000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>712211789000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28241,365 +28484,371 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>95467312000.0</v>
+      </c>
+      <c r="C18">
         <v>370524639000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>383076961000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>319576198000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-646463807000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>330847891000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>642428565000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>149137435000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29907271788.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29688014000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>478364670000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>488378453000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-240863123000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-110825209000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-184361719000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>160361126000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>308916158000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-42633996000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>129913725000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>396053611000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>60829912000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>507689516000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>403511753000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>507932513000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>424553901000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>324025898000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>288524138000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>47304663000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>90539070000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>332562462000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>320839927000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>786242493000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>90231357000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>219022057000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>342351214000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>349162157000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>143336008000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>299508231000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>257576822000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>331619229000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>159648970000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>493458529000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>352225897000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>239649596000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>310774371000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>304095370000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>405888079000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>453228112000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>14157114000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>143906639000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>323656944000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>305292997000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>224134338000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>271019290000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>343429777000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>385605053000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-8570665000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-5404767000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-7358242000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-9579905000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-10093551000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5419913000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19">
+        <v>-591000190000.0</v>
+      </c>
+      <c r="C19">
         <v>33631983000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-508707258000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>56736473000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>5705436000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>901137503000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>876596516000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>90965906000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-262340829000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1484908458000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-674563673000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-144216630000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-74653810000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>26149755000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>464297551000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-754044591000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-225884105000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-69751479000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2479721000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>62242977000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9864236000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>180859619000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-80634203000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-114935245000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8977364000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-150219890000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-469921631000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-485752869000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-58517286000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-3750000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1000000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -28615,54 +28864,55 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28711,135 +28961,138 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>746509293000.0</v>
+      </c>
+      <c r="C21">
         <v>-12545869000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>201481000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>6879625000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-281576000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1044687000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6227657000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4254396000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-2539379000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-558861000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-62066556000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>199785246000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-364082633000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-151189504000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-399610843000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1301106805000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11207843000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10864700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-640091000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-439449000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11508627000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1127852000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5287932000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1755868000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-437926000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -28855,1142 +29108,1154 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>228814770000.0</v>
+      </c>
+      <c r="C22">
         <v>307630011000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>179443065000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>270857406000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>167063993000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>153652369000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>85504183000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>181694108000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>137148910000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>190506467000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>98009163000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>167235390000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2702053000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9665896000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-61826419000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>214332248000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>331596351000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>284843148000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>283499093000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>336580750000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>395849803000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>331534576000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>234728789000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>312694686000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>289398427000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>311520384000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>62745281000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>224939538000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>382526326000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>399955421000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>295659783000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>344626328000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>485290860000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>359185269000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>237748554000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>254801092000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>537801681000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>301108072000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>345348302000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>318668837000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>475510549000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>361404460000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>376089945000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>343288176000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>479518365000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>324627753000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>348077700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>289887654000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>497258504000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>318419797000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>309129899000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>338375954000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>401230543000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>230942827000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>256860398000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>293872834000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>199058529000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>163221006000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>241548404000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>288522530000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>225871226000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>156763315000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>196586717000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>123100261000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>140203525000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>70236925000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>109140736000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>103537333000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>40023408000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>32751953000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>16008671000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>109519605000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>52212101000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>30220212000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6896142000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>72369000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>36385077000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>11350818000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>27685412000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>22329876000.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>44136065000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>22201337000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>25243988000.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>37302536000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>21832411000.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>-5171145000.0</v>
+      </c>
+      <c r="C23">
         <v>-5338127000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2392016000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3027728000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>198002670000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8545750000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-905912000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2926421000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4873785830.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1298582000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4185929000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2201092000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-34580000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2473826000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8392541000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4169313000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>655334637000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1917672000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2212701764000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-664129000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3191025000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-800823000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-966175000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-37983000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-20202000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-15087000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-164444000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-11419653000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2246572000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>70662000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1740488000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-4157030000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-538151000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-50924052000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-45825322000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-52481982000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-401820000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-54683134000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-53410805000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-55982457000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-428197997000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-26040415000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-26783872000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-25135036000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1047392636000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-46762405000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-41871023000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-757499224000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1137776000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-7378934000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7672859000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6247873000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-33641000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-636912000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>248750000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-568617563000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-8385283000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-5404767000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-6612130000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-502671043000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-8114173000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-5296033000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>300000000.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>418345626000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>272297483000.0</v>
       </c>
-      <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>11677609000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>322672912000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3761473000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17790201000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3573654000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6058930000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>90340155000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-203103411000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1388839879000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-14489247000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2077817000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-248144000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>398252000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2270393000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1554216000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9213155000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>306889000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>63415823000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-8983336000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13933307000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>163695000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-8968286000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>595755000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>55261582000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1041746000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1445202000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-366404000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1395451000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>528636000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1937535000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2938893000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1077033000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>854049000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3043557000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>225000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>494885000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>829336000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>470000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-467670000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>153138000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>425362000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>727177000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-383959000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-96976000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2311891000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2589319000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>24540000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-241088092000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>50196217000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-45298944000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>327953000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-7797300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-6366866000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>185382000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>772112000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2058697000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1979378000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>123880000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>5090557000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>-166628045000.0</v>
+      </c>
+      <c r="C25">
         <v>26419360000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>124137834000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35710821000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-570240678000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>361032723000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>473821429000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-269944719000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-113358874818.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-96493208000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>381619615000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>317451737000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-174435472000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-57476693000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15817547000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-47714187000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-76259464000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-327256478000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-283499093000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-336580750000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-395849803000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-331534576000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-234728789000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-312694686000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-289398427000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-311520384000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-62745281000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-224939538000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-382526326000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-399955421000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-295659783000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-344626328000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-485290860000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-359185269000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-237748554000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-254801092000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-537801681000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-301108072000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-345348302000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-318668837000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-475510549000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-361404460000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-376089945000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-343288176000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-479518365000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-324627753000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-348077700000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-289887654000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-497258504000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-318419797000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-309129899000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-338375954000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-401230543000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-230942827000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-256860398000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-293872834000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-199058529000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-163221006000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-241548404000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-288522530000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-225871226000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-156763315000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
         <v>-31535601000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6434787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9168244000.0</v>
       </c>
       <c r="V26">
         <v>-9168244000.0</v>
       </c>
       <c r="W26">
+        <v>-9168244000.0</v>
+      </c>
+      <c r="X26">
         <v>-1982394006000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-363764874000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-417313617000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-28083751000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-8336578000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-8096933000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-21689561000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-35686590000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-1000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-2617000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>4627577000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>-5783432000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1930215000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3860432000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>-123933366000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>47714187000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>76259464000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
@@ -30021,776 +30286,786 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>-20718291000.0</v>
+      </c>
+      <c r="C28">
         <v>-17883996000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-572326341000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1741180000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-937530462000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8264174000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-318797422000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-313545586000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>619389830.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-644346000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6366656000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-411860793000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2243507000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-298972396000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-229146763000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-154157862000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>655634091000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-62843856000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2382626516000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-370526520000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-153316418000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-408779087000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-682236683000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-352578871000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-428198519000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-28723842000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-376805978000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-19618301000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-114563005000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-30327996000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-290686860000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-512803165000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-538151000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-50924052000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-630680018000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-52481982000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-262357396000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-54683134000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-857586019000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-55982450000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-428197997000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-26040415000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-830959079000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-25135036000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1047672636000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-46762405000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-41871023000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-757499224000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1137776000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-7378934000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-226993371000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-6247872000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-701859276000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-636912000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3388800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-562498913000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3897584000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-396336783000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-502671043000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3213409000.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>2644413000.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>2539970000.0</v>
       </c>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>518550206000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>520537299000.0</v>
       </c>
-      <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>196009626000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>255632375000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>287741558000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>212062000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>120422381000.0</v>
+      </c>
+      <c r="C29">
         <v>392027773000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>433253671000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>363985021000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-570240678000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>361032723000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>680533061000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-29185015000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-34628285818.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>34961549000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>585069826000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>543132427000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-111135740000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9665896000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-61826419000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>258949748000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>375662505000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>42413330000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>237664679000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>448564582000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>106044233000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>555013001000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>460988547000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>537265359000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>475541547000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>376731330000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>281848764000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>481123334000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>217737141000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>376325229000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>467582202000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>829410891000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>150087322000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>240643745000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>378508663000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>381883105000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>200513833000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>344790550000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>301469879000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>375329703000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>194489375000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>520820743000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>401769903000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>427448588000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>353616109000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>331244752000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>464688460000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>487696830000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>48262693000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>177954468000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>354344218000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>329711660000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>287603076000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>280327935000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>364299471000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>414456251000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>297868445000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>142748488000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>927817944000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>578797374000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>361704287000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>215064178000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>688684643000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>378239275000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>271080975000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>128375391000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>383001433000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>348776332000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>317226903000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>191220762000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>343727954000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>151753564000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>103533617000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>48436967000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>142122367000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>20423512000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>75157530000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>30275066000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>90989687000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>42683864000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>66117479000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>104814222000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>72543432000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>56146853000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>160627956000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>121385062000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>71387706000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>18248777000.0</v>
       </c>
-      <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>121870212000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>40243052000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-617194649000.0</v>
+      </c>
+      <c r="C30">
         <v>11824428000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-560321228000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>105586969000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56736473000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5705436000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>899183508000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>876596516000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>262851058696.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-263072663000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1485691232000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-674563673000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-144216630000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-74653810000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26149755000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>366107181000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-818520545000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-309377215000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-167900521000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-49724361000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18201502000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-56306821000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>98690232000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-117853654000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-165913813000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-43132313000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-88282934000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-469921631000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-485752869000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-58517286000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-108330624000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-43639762000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-57918430000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-24526095000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-35430416000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-31866899000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-54134268000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-405057319000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-39123404000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-50381138000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-36309935000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-124508559000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-64390868000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19091776000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-41834561000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-24885340000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-82099351000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-36780609000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-31516260000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-36320536000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-271775366000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>31777554000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-108767682000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8980692000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-28666994000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-28851198000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8385283000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5404767000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-6612130000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-7496208000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-8114173000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-5296033000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>24111549000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5987496000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>