--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3147,51 +3147,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
@@ -4370,51 +4370,51 @@
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
-        <v>158958197.0</v>
+        <v>3376525.0</v>
       </c>
       <c r="C12">
         <v>25050156.0</v>
       </c>
       <c r="D12">
         <v>9024020.0</v>
       </c>
       <c r="E12">
         <v>39991690.0</v>
       </c>
       <c r="F12">
         <v>10888821.0</v>
       </c>
       <c r="G12">
         <v>20058594.0</v>
       </c>
       <c r="H12">
         <v>38580261.0</v>
       </c>
       <c r="I12">
         <v>35867781.0</v>
       </c>
       <c r="J12">
         <v>48761721.0</v>
       </c>
@@ -6933,51 +6933,51 @@
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
     </row>
     <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
-        <v>835062000.0</v>
+        <v>997322601.0</v>
       </c>
       <c r="C33">
         <v>1014665920.0</v>
       </c>
       <c r="D33">
         <v>1011731834.0</v>
       </c>
       <c r="E33">
         <v>988040430.0</v>
       </c>
       <c r="F33">
         <v>993487502.0</v>
       </c>
       <c r="G33">
         <v>954799653.0</v>
       </c>
       <c r="H33">
         <v>908718893.0</v>
       </c>
       <c r="I33">
         <v>901852898.0</v>
       </c>
       <c r="J33">
         <v>878570397.0</v>
       </c>
@@ -7169,51 +7169,51 @@
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
     </row>
     <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>638277732.0</v>
+        <v>619454825.0</v>
       </c>
       <c r="C35">
         <v>652777133.0</v>
       </c>
       <c r="D35">
         <v>641142966.0</v>
       </c>
       <c r="E35">
         <v>649077541.0</v>
       </c>
       <c r="F35">
         <v>633728185.0</v>
       </c>
       <c r="G35">
         <v>602033733.0</v>
       </c>
       <c r="H35">
         <v>490904467.0</v>
       </c>
       <c r="I35">
         <v>590609064.0</v>
       </c>
       <c r="J35">
         <v>607071952.0</v>
       </c>
@@ -7338,51 +7338,51 @@
         <v>135062887.0</v>
       </c>
       <c r="AY35">
         <v>113089826000.0</v>
       </c>
       <c r="AZ35">
         <v>88039374.0</v>
       </c>
       <c r="BA35">
         <v>94073095.0</v>
       </c>
       <c r="BB35">
         <v>47088026000000.0</v>
       </c>
       <c r="BC35">
         <v>38000000.0</v>
       </c>
       <c r="BD35"/>
       <c r="BE35"/>
     </row>
     <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>649000.0</v>
+        <v>997322601.0</v>
       </c>
       <c r="C36">
         <v>1014665920.0</v>
       </c>
       <c r="D36">
         <v>1011731834.0</v>
       </c>
       <c r="E36">
         <v>988040430.0</v>
       </c>
       <c r="F36">
         <v>993487502.0</v>
       </c>
       <c r="G36">
         <v>954799653.0</v>
       </c>
       <c r="H36">
         <v>-908718893.0</v>
       </c>
       <c r="I36">
         <v>901852898.0</v>
       </c>
       <c r="J36">
         <v>878570397.0</v>
       </c>
@@ -7705,51 +7705,51 @@
       <c r="AY38">
         <v>279296000.0</v>
       </c>
       <c r="AZ38">
         <v>245310000.0</v>
       </c>
       <c r="BA38">
         <v>263903000.0</v>
       </c>
       <c r="BB38">
         <v>205730000.0</v>
       </c>
       <c r="BC38">
         <v>1947820.0</v>
       </c>
       <c r="BD38">
         <v>172000.0</v>
       </c>
       <c r="BE38"/>
     </row>
     <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>492000.0</v>
+        <v>574127.0</v>
       </c>
       <c r="C39">
         <v>150843.0</v>
       </c>
       <c r="D39">
         <v>281634.0</v>
       </c>
       <c r="E39">
         <v>447891.0</v>
       </c>
       <c r="F39">
         <v>576553.0</v>
       </c>
       <c r="G39">
         <v>666866.0</v>
       </c>
       <c r="H39">
         <v>256724.0</v>
       </c>
       <c r="I39">
         <v>412737.0</v>
       </c>
       <c r="J39">
         <v>585418.0</v>
       </c>
@@ -7874,51 +7874,51 @@
         <v>1765363.0</v>
       </c>
       <c r="AY39">
         <v>1997726.0</v>
       </c>
       <c r="AZ39">
         <v>1737045.0</v>
       </c>
       <c r="BA39">
         <v>1900120.0</v>
       </c>
       <c r="BB39">
         <v>2168075.0</v>
       </c>
       <c r="BC39">
         <v>64634879482.0</v>
       </c>
       <c r="BD39"/>
       <c r="BE39"/>
     </row>
     <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>1.2285239705614E+14</v>
+        <v>8879048.0</v>
       </c>
       <c r="C40">
         <v>7299472.0</v>
       </c>
       <c r="D40">
         <v>-9771000.0</v>
       </c>
       <c r="E40">
         <v>20412706.0</v>
       </c>
       <c r="F40"/>
       <c r="G40">
         <v>-8944576.0</v>
       </c>
       <c r="H40">
         <v>-99882109857378.0</v>
       </c>
       <c r="I40">
         <v>-572251711687.0</v>
       </c>
       <c r="J40">
         <v>-4708992.0</v>
       </c>
       <c r="K40">
         <v>-5638889.0</v>
@@ -8190,51 +8190,51 @@
       <c r="AY41">
         <v>673000.0</v>
       </c>
       <c r="AZ41">
         <v>268000.0</v>
       </c>
       <c r="BA41">
         <v>495000.0</v>
       </c>
       <c r="BB41">
         <v>553000.0</v>
       </c>
       <c r="BC41">
         <v>206000.0</v>
       </c>
       <c r="BD41">
         <v>183000.0</v>
       </c>
       <c r="BE41"/>
     </row>
     <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
-        <v>397830000.0</v>
+        <v>397829793.0</v>
       </c>
       <c r="C42">
         <v>397829793.0</v>
       </c>
       <c r="D42">
         <v>399410630.0</v>
       </c>
       <c r="E42">
         <v>392309339.0</v>
       </c>
       <c r="F42">
         <v>388486702.0</v>
       </c>
       <c r="G42">
         <v>379549272.0</v>
       </c>
       <c r="H42">
         <v>366258248.0</v>
       </c>
       <c r="I42">
         <v>361167004.0</v>
       </c>
       <c r="J42">
         <v>335918984.0</v>
       </c>
@@ -8666,51 +8666,51 @@
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
     </row>
     <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
-        <v>-34863000.0</v>
+        <v>-34863219.0</v>
       </c>
       <c r="C48">
         <v>-26679784.0</v>
       </c>
       <c r="D48">
         <v>-21709250.0</v>
       </c>
       <c r="E48">
         <v>-16966865.0</v>
       </c>
       <c r="F48">
         <v>-15748657.0</v>
       </c>
       <c r="G48">
         <v>-9654813.0</v>
       </c>
       <c r="H48">
         <v>-9172197.0</v>
       </c>
       <c r="I48">
         <v>-14007492.0</v>
       </c>
       <c r="J48">
         <v>-12502705.0</v>
       </c>
@@ -9676,51 +9676,51 @@
       <c r="AY55">
         <v>298128305.0</v>
       </c>
       <c r="AZ55">
         <v>273098752.0</v>
       </c>
       <c r="BA55">
         <v>279179551.0</v>
       </c>
       <c r="BB55">
         <v>244588698.0</v>
       </c>
       <c r="BC55">
         <v>262542977.0</v>
       </c>
       <c r="BD55">
         <v>651000.0</v>
       </c>
       <c r="BE55"/>
     </row>
     <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
-        <v>166211234.0</v>
+        <v>3950652.0</v>
       </c>
       <c r="C56">
         <v>26586386.0</v>
       </c>
       <c r="D56">
         <v>16912503.0</v>
       </c>
       <c r="E56">
         <v>46725296.0</v>
       </c>
       <c r="F56">
         <v>18249982.0</v>
       </c>
       <c r="G56">
         <v>26100596.0</v>
       </c>
       <c r="H56">
         <v>44920450.0</v>
       </c>
       <c r="I56">
         <v>44653346.0</v>
       </c>
       <c r="J56">
         <v>56650951.0</v>
       </c>
@@ -9847,51 +9847,51 @@
       <c r="AY56">
         <v>20418630.0</v>
       </c>
       <c r="AZ56">
         <v>29473443.0</v>
       </c>
       <c r="BA56">
         <v>16993723.0</v>
       </c>
       <c r="BB56">
         <v>40683385.0</v>
       </c>
       <c r="BC56">
         <v>65143901.0</v>
       </c>
       <c r="BD56">
         <v>479460.0</v>
       </c>
       <c r="BE56"/>
     </row>
     <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
-        <v>1.23392037E+14</v>
+        <v>18822907.0</v>
       </c>
       <c r="C57">
         <v>17296217.0</v>
       </c>
       <c r="D57">
         <v>9771044.0</v>
       </c>
       <c r="E57">
         <v>10317295.0</v>
       </c>
       <c r="F57">
         <v>5243117.0</v>
       </c>
       <c r="G57">
         <v>8944576.0</v>
       </c>
       <c r="H57">
         <v>99882105.0</v>
       </c>
       <c r="I57">
         <v>8711687.0</v>
       </c>
       <c r="J57">
         <v>4708992.0</v>
       </c>
@@ -10829,51 +10829,51 @@
       <c r="G6">
         <v>21188452.0</v>
       </c>
       <c r="H6">
         <v>27408851.0</v>
       </c>
       <c r="I6">
         <v>39144367.0</v>
       </c>
       <c r="J6">
         <v>30459875.0</v>
       </c>
       <c r="K6">
         <v>25304386.0</v>
       </c>
       <c r="L6">
         <v>22077810.0</v>
       </c>
       <c r="M6">
         <v>20428196.0</v>
       </c>
       <c r="N6">
         <v>17347943.0</v>
       </c>
       <c r="O6">
-        <v>-1039123.0</v>
+        <v>1298424.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>124</v>
       </c>
@@ -16890,57 +16890,57 @@
         <v>13725297000000.0</v>
       </c>
       <c r="I14">
         <v>93216000000.0</v>
       </c>
       <c r="J14">
         <v>-1174494000000.0</v>
       </c>
       <c r="K14">
         <v>-19731912000000.0</v>
       </c>
       <c r="L14">
         <v>-562237000000.0</v>
       </c>
       <c r="M14">
         <v>5803105000000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>162</v>
       </c>
       <c r="B15">
-        <v>-45265991.0</v>
+        <v>45265991.0</v>
       </c>
       <c r="C15">
-        <v>-37560442.0</v>
+        <v>37560442.0</v>
       </c>
       <c r="D15">
-        <v>-35527480.0</v>
+        <v>35527480.0</v>
       </c>
       <c r="E15">
         <v>26594095.0</v>
       </c>
       <c r="F15">
         <v>21044928.0</v>
       </c>
       <c r="G15">
         <v>24341646.0</v>
       </c>
       <c r="H15">
         <v>24678113.0</v>
       </c>
       <c r="I15">
         <v>21594863.0</v>
       </c>
       <c r="J15">
         <v>19930616.0</v>
       </c>
       <c r="K15">
         <v>16968350.0</v>
       </c>
       <c r="L15">
         <v>16968885.0</v>
       </c>
@@ -19319,60 +19319,60 @@
         <v>-82134000000.0</v>
       </c>
       <c r="AU14">
         <v>5803105000000.0</v>
       </c>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14">
         <v>-623620.0</v>
       </c>
       <c r="AY14"/>
       <c r="AZ14">
         <v>-0.03</v>
       </c>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>162</v>
       </c>
       <c r="B15">
-        <v>-10418116.0</v>
+        <v>10418116.0</v>
       </c>
       <c r="C15">
-        <v>-11576007.0</v>
+        <v>11576007.0</v>
       </c>
       <c r="D15">
-        <v>-11363617.0</v>
+        <v>11363617.0</v>
       </c>
       <c r="E15">
-        <v>-11326434.0</v>
+        <v>11326434.0</v>
       </c>
       <c r="F15">
         <v>10999933.0</v>
       </c>
       <c r="G15">
         <v>10842360.0</v>
       </c>
       <c r="H15">
         <v>10484432.0</v>
       </c>
       <c r="I15">
         <v>9801754.0</v>
       </c>
       <c r="J15">
         <v>6431896.0</v>
       </c>
       <c r="K15">
         <v>12863792.0</v>
       </c>
       <c r="L15">
         <v>9060229.0</v>
       </c>
       <c r="M15">
         <v>8351285.0</v>
       </c>