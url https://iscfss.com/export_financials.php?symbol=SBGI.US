--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1256,51 +1256,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
-        <v>232000000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="C2">
         <v>107000000.0</v>
       </c>
       <c r="D2">
         <v>142000000.0</v>
       </c>
       <c r="E2">
         <v>125000000.0</v>
       </c>
       <c r="F2">
         <v>154000000.0</v>
       </c>
       <c r="G2">
         <v>90000000.0</v>
       </c>
       <c r="H2">
         <v>115000000.0</v>
       </c>
       <c r="I2">
         <v>99000000.0</v>
       </c>
       <c r="J2">
         <v>101356000.0</v>
       </c>
@@ -4068,51 +4068,51 @@
       </c>
       <c r="AB39">
         <v>339600000.0</v>
       </c>
       <c r="AC39">
         <v>124500000.0</v>
       </c>
       <c r="AD39">
         <v>68500000.0</v>
       </c>
       <c r="AE39">
         <v>53100000.0</v>
       </c>
       <c r="AF39">
         <v>25800000.0</v>
       </c>
       <c r="AG39">
         <v>27300000.0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>401000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="C40">
         <v>438000000.0</v>
       </c>
       <c r="D40">
         <v>904000000.0</v>
       </c>
       <c r="E40">
         <v>422000000.0</v>
       </c>
       <c r="F40">
         <v>944000000.0</v>
       </c>
       <c r="G40">
         <v>852000000.0</v>
       </c>
       <c r="H40">
         <v>910000000.0</v>
       </c>
       <c r="I40">
         <v>226958000.0</v>
       </c>
       <c r="J40">
         <v>410252000.0</v>
       </c>
@@ -6351,54 +6351,54 @@
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>32</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
         <v>532000000.0</v>
       </c>
       <c r="C2">
-        <v>232000000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="D2">
-        <v>451000000.0</v>
+        <v>459000000.0</v>
       </c>
       <c r="E2">
         <v>558000000.0</v>
       </c>
       <c r="F2">
         <v>439000000.0</v>
       </c>
       <c r="G2">
         <v>107000000.0</v>
       </c>
       <c r="H2">
         <v>479000000.0</v>
       </c>
       <c r="I2">
         <v>503000000.0</v>
       </c>
       <c r="J2">
         <v>854000000.0</v>
       </c>
       <c r="K2">
         <v>142000000.0</v>
       </c>
       <c r="L2">
         <v>419000000.0</v>
       </c>
@@ -13260,51 +13260,51 @@
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
     </row>
     <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
         <v>3670000000.0</v>
       </c>
       <c r="C28">
         <v>3653000000.0</v>
       </c>
       <c r="D28">
-        <v>3717100000.0</v>
+        <v>3717000000.0</v>
       </c>
       <c r="E28">
         <v>3635000000.0</v>
       </c>
       <c r="F28">
         <v>3708000000.0</v>
       </c>
       <c r="G28">
         <v>3584000000.0</v>
       </c>
       <c r="H28">
         <v>3752000000.0</v>
       </c>
       <c r="I28">
         <v>3930000000.0</v>
       </c>
       <c r="J28">
         <v>3664000000.0</v>
       </c>
       <c r="K28">
         <v>3686000000.0</v>
       </c>
       <c r="L28">
         <v>3698000000.0</v>
       </c>
@@ -13866,54 +13866,54 @@
       <c r="H30">
         <v>624000000.0</v>
       </c>
       <c r="I30">
         <v>670000000.0</v>
       </c>
       <c r="J30">
         <v>649000000.0</v>
       </c>
       <c r="K30">
         <v>624000000.0</v>
       </c>
       <c r="L30">
         <v>605000000.0</v>
       </c>
       <c r="M30">
         <v>588000000.0</v>
       </c>
       <c r="N30">
         <v>608000000.0</v>
       </c>
       <c r="O30">
         <v>617000000.0</v>
       </c>
       <c r="P30">
-        <v>586000000.0</v>
+        <v>757000000.0</v>
       </c>
       <c r="Q30">
-        <v>606000000.0</v>
+        <v>780000000.0</v>
       </c>
       <c r="R30">
         <v>776000000.0</v>
       </c>
       <c r="S30">
         <v>1397000000.0</v>
       </c>
       <c r="T30">
         <v>1447000000.0</v>
       </c>
       <c r="U30">
         <v>1328000000.0</v>
       </c>
       <c r="V30">
         <v>1293000000.0</v>
       </c>
       <c r="W30">
         <v>1290000000.0</v>
       </c>
       <c r="X30">
         <v>1356000000.0</v>
       </c>
       <c r="Y30">
         <v>1095000000.0</v>
       </c>
@@ -16628,54 +16628,54 @@
       <c r="H39">
         <v>195000000.0</v>
       </c>
       <c r="I39">
         <v>174000000.0</v>
       </c>
       <c r="J39">
         <v>177000000.0</v>
       </c>
       <c r="K39">
         <v>189000000.0</v>
       </c>
       <c r="L39">
         <v>206000000.0</v>
       </c>
       <c r="M39">
         <v>190000000.0</v>
       </c>
       <c r="N39">
         <v>216000000.0</v>
       </c>
       <c r="O39">
         <v>182000000.0</v>
       </c>
       <c r="P39">
-        <v>370000000.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="Q39">
-        <v>339000000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="R39">
         <v>170000000.0</v>
       </c>
       <c r="S39">
         <v>258000000.0</v>
       </c>
       <c r="T39">
         <v>287000000.0</v>
       </c>
       <c r="U39">
         <v>365000000.0</v>
       </c>
       <c r="V39">
         <v>736000000.0</v>
       </c>
       <c r="W39">
         <v>668000000.0</v>
       </c>
       <c r="X39">
         <v>553000000.0</v>
       </c>
       <c r="Y39">
         <v>875000000.0</v>
       </c>
@@ -16972,57 +16972,57 @@
       </c>
       <c r="DS39">
         <v>25800000.0</v>
       </c>
       <c r="DT39">
         <v>30700000.0</v>
       </c>
       <c r="DU39">
         <v>23400000.0</v>
       </c>
       <c r="DV39">
         <v>25800000.0</v>
       </c>
       <c r="DW39">
         <v>27300000.0</v>
       </c>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
     </row>
     <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>71000000.0</v>
+        <v>603000000.0</v>
       </c>
       <c r="C40">
-        <v>401000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="D40">
-        <v>165900000.0</v>
+        <v>158000000.0</v>
       </c>
       <c r="E40">
         <v>119000000.0</v>
       </c>
       <c r="F40">
         <v>150000000.0</v>
       </c>
       <c r="G40">
         <v>438000000.0</v>
       </c>
       <c r="H40">
         <v>170000000.0</v>
       </c>
       <c r="I40">
         <v>124000000.0</v>
       </c>
       <c r="J40">
         <v>127000000.0</v>
       </c>
       <c r="K40">
         <v>904000000.0</v>
       </c>
       <c r="L40">
         <v>149000000.0</v>
       </c>
@@ -20352,51 +20352,51 @@
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
     </row>
     <row r="51" spans="1:130">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
         <v>4514000000.0</v>
       </c>
       <c r="C51">
         <v>4519000000.0</v>
       </c>
       <c r="D51">
-        <v>4243100000.0</v>
+        <v>4243000000.0</v>
       </c>
       <c r="E51">
         <v>4251000000.0</v>
       </c>
       <c r="F51">
         <v>4339000000.0</v>
       </c>
       <c r="G51">
         <v>4281000000.0</v>
       </c>
       <c r="H51">
         <v>4288000000.0</v>
       </c>
       <c r="I51">
         <v>4308000000.0</v>
       </c>
       <c r="J51">
         <v>4319000000.0</v>
       </c>
       <c r="K51">
         <v>4348000000.0</v>
       </c>
       <c r="L51">
         <v>4341000000.0</v>
       </c>
@@ -20738,51 +20738,51 @@
       </c>
       <c r="DU51">
         <v>331200000.0</v>
       </c>
       <c r="DV51">
         <v>440200000.0</v>
       </c>
       <c r="DW51">
         <v>346300000.0</v>
       </c>
       <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
     </row>
     <row r="52" spans="1:130">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
         <v>48000000.0</v>
       </c>
       <c r="C52">
         <v>49000000.0</v>
       </c>
       <c r="D52">
-        <v>49100000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="E52">
         <v>48000000.0</v>
       </c>
       <c r="F52">
         <v>47000000.0</v>
       </c>
       <c r="G52">
         <v>60000000.0</v>
       </c>
       <c r="H52">
         <v>60000000.0</v>
       </c>
       <c r="I52">
         <v>59000000.0</v>
       </c>
       <c r="J52">
         <v>59000000.0</v>
       </c>
       <c r="K52">
         <v>57000000.0</v>
       </c>
       <c r="L52">
         <v>56000000.0</v>
       </c>
@@ -27985,108 +27985,108 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>194</v>
       </c>
       <c r="B5">
-        <v>34000000.0</v>
+        <v>-52000000.0</v>
       </c>
       <c r="C5">
         <v>207000000.0</v>
       </c>
       <c r="D5">
         <v>143000000.0</v>
       </c>
       <c r="E5">
         <v>6000000.0</v>
       </c>
       <c r="F5">
         <v>-56000000.0</v>
       </c>
       <c r="G5">
         <v>299000000.0</v>
       </c>
       <c r="H5">
         <v>203000000.0</v>
       </c>
       <c r="I5">
         <v>100000000.0</v>
       </c>
       <c r="J5">
         <v>97000000.0</v>
       </c>
       <c r="K5">
         <v>-384000000.0</v>
       </c>
       <c r="L5">
         <v>20000000.0</v>
       </c>
       <c r="M5">
         <v>2000000.0</v>
       </c>
       <c r="N5">
         <v>27000000.0</v>
       </c>
       <c r="O5">
         <v>237000000.0</v>
       </c>
       <c r="P5">
-        <v>154000000.0</v>
+        <v>197000000.0</v>
       </c>
       <c r="Q5">
-        <v>107000000.0</v>
+        <v>87999999.0</v>
       </c>
       <c r="R5">
         <v>106000000.0</v>
       </c>
       <c r="S5">
         <v>119000000.0</v>
       </c>
       <c r="T5">
         <v>69000000.0</v>
       </c>
       <c r="U5">
-        <v>-178000000.0</v>
+        <v>-99000001.0</v>
       </c>
       <c r="V5">
         <v>35000000.0</v>
       </c>
       <c r="W5">
         <v>622000000.0</v>
       </c>
       <c r="X5">
         <v>29000000.0</v>
       </c>
       <c r="Y5">
         <v>464000000.0</v>
       </c>
       <c r="Z5">
         <v>319000000.0</v>
       </c>
       <c r="AA5">
         <v>209000000.0</v>
       </c>
       <c r="AB5">
         <v>-15000000.0</v>
       </c>
       <c r="AC5">
         <v>99688000.0</v>
       </c>
@@ -28377,108 +28377,108 @@
       </c>
       <c r="DU5">
         <v>9400000.0</v>
       </c>
       <c r="DV5">
         <v>4800000.0</v>
       </c>
       <c r="DW5">
         <v>-139200000.0</v>
       </c>
       <c r="DX5">
         <v>62700000.0</v>
       </c>
       <c r="DY5">
         <v>62700000.0</v>
       </c>
       <c r="DZ5">
         <v>62700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>195</v>
       </c>
       <c r="B6">
-        <v>117000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C6">
         <v>290000000.0</v>
       </c>
       <c r="D6">
         <v>205000000.0</v>
       </c>
       <c r="E6">
         <v>82000000.0</v>
       </c>
       <c r="F6">
         <v>25000000.0</v>
       </c>
       <c r="G6">
         <v>360000000.0</v>
       </c>
       <c r="H6">
         <v>266000000.0</v>
       </c>
       <c r="I6">
         <v>181000000.0</v>
       </c>
       <c r="J6">
         <v>179000000.0</v>
       </c>
       <c r="K6">
         <v>-317000000.0</v>
       </c>
       <c r="L6">
         <v>86000000.0</v>
       </c>
       <c r="M6">
         <v>75000000.0</v>
       </c>
       <c r="N6">
         <v>92000000.0</v>
       </c>
       <c r="O6">
         <v>307000000.0</v>
       </c>
       <c r="P6">
-        <v>221000000.0</v>
+        <v>264000000.0</v>
       </c>
       <c r="Q6">
-        <v>174000000.0</v>
+        <v>154999999.0</v>
       </c>
       <c r="R6">
         <v>227000000.0</v>
       </c>
       <c r="S6">
         <v>339000000.0</v>
       </c>
       <c r="T6">
         <v>217000000.0</v>
       </c>
       <c r="U6">
-        <v>-31000000.0</v>
+        <v>47999999.0</v>
       </c>
       <c r="V6">
         <v>188000000.0</v>
       </c>
       <c r="W6">
         <v>903000000.0</v>
       </c>
       <c r="X6">
         <v>203000000.0</v>
       </c>
       <c r="Y6">
         <v>640000000.0</v>
       </c>
       <c r="Z6">
         <v>493000000.0</v>
       </c>
       <c r="AA6">
         <v>424000000.0</v>
       </c>
       <c r="AB6">
         <v>105000000.0</v>
       </c>
       <c r="AC6">
         <v>165530000.0</v>
       </c>