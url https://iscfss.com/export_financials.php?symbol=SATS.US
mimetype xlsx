--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -31353,63 +31353,63 @@
       <c r="H23">
         <v>2359605000.0</v>
       </c>
       <c r="I23">
         <v>2000.0</v>
       </c>
       <c r="J23">
         <v>-442158000.0</v>
       </c>
       <c r="K23">
         <v>90307000.0</v>
       </c>
       <c r="L23">
         <v>-1287000.0</v>
       </c>
       <c r="M23">
         <v>363000.0</v>
       </c>
       <c r="N23">
         <v>16562000.0</v>
       </c>
       <c r="O23">
         <v>-566000.0</v>
       </c>
       <c r="P23">
-        <v>1613000.0</v>
+        <v>-514000.0</v>
       </c>
       <c r="Q23">
-        <v>2215000.0</v>
+        <v>-464000.0</v>
       </c>
       <c r="R23">
-        <v>923000.0</v>
+        <v>-1444000.0</v>
       </c>
       <c r="S23">
         <v>2177000.0</v>
       </c>
       <c r="T23">
-        <v>2104000.0</v>
+        <v>-369000.0</v>
       </c>
       <c r="U23">
         <v>5808000.0</v>
       </c>
       <c r="V23">
         <v>6490000.0</v>
       </c>
       <c r="W23">
         <v>5602000.0</v>
       </c>
       <c r="X23">
         <v>7658000.0</v>
       </c>
       <c r="Y23">
         <v>8299000.0</v>
       </c>
       <c r="Z23">
         <v>7090000.0</v>
       </c>
       <c r="AA23">
         <v>7632000.0</v>
       </c>
       <c r="AB23">
         <v>4824000.0</v>
       </c>
@@ -31593,51 +31593,51 @@
       <c r="H24">
         <v>-50139000.0</v>
       </c>
       <c r="I24">
         <v>-302718000.0</v>
       </c>
       <c r="J24">
         <v>-158190000.0</v>
       </c>
       <c r="K24">
         <v>-1193868000.0</v>
       </c>
       <c r="L24">
         <v>-201351000.0</v>
       </c>
       <c r="M24">
         <v>-361353000.0</v>
       </c>
       <c r="N24">
         <v>-204099000.0</v>
       </c>
       <c r="O24">
         <v>-392000.0</v>
       </c>
       <c r="P24">
-        <v>-103830000.0</v>
+        <v>-4959000.0</v>
       </c>
       <c r="Q24">
         <v>2000000.0</v>
       </c>
       <c r="R24">
         <v>-7892000.0</v>
       </c>
       <c r="S24">
         <v>-356802000.0</v>
       </c>
       <c r="T24">
         <v>-89537000.0</v>
       </c>
       <c r="U24">
         <v>-8989000.0</v>
       </c>
       <c r="V24">
         <v>-7846000.0</v>
       </c>
       <c r="W24">
         <v>-10831000.0</v>
       </c>
       <c r="X24">
         <v>-8587000.0</v>
       </c>