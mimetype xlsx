--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1756,1905 +1759,2042 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>711647000.0</v>
+      </c>
+      <c r="C2">
         <v>808938000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>679772000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>711693000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>643728000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>738930000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>645701000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>552615000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>507176000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>468625000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
+        <v>-7884000.0</v>
+      </c>
+      <c r="C5">
         <v>-8479000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8169000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8671000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8074000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11846000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11422000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14839000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3437000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1146712000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6962000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>1199028000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>237875000.0</v>
+      </c>
+      <c r="C7">
         <v>243486000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>234673000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>231988000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>228172000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>178793000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>181887000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>189108000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>174020000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>176522000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
+        <v>3309000.0</v>
+      </c>
+      <c r="C8">
         <v>3323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3345000.0</v>
       </c>
       <c r="D8">
         <v>3345000.0</v>
       </c>
       <c r="E8">
         <v>3345000.0</v>
       </c>
       <c r="F8">
         <v>3345000.0</v>
       </c>
       <c r="G8">
         <v>3345000.0</v>
       </c>
       <c r="H8">
-        <v>2812000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="I8">
         <v>2812000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="J8">
         <v>2812000.0</v>
       </c>
-      <c r="L8"/>
+      <c r="K8"/>
+      <c r="L8">
+        <v>2812000.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>179063000.0</v>
+      </c>
+      <c r="C10">
         <v>89173000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>289717000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>97503000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>91513000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>140818000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>102581000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51265000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>60274000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>65179000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>57982000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>133136000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>179063000.0</v>
+      </c>
+      <c r="C12">
         <v>89173000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>289717000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>97503000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>91513000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>140818000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>102581000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>51265000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>60274000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>65179000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>57982000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>133136000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
+        <v>3309000.0</v>
+      </c>
+      <c r="C13">
         <v>3323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3345000.0</v>
       </c>
       <c r="D13">
         <v>3345000.0</v>
       </c>
       <c r="E13">
         <v>3345000.0</v>
       </c>
       <c r="F13">
         <v>3345000.0</v>
       </c>
       <c r="G13">
         <v>3345000.0</v>
       </c>
       <c r="H13">
-        <v>2812000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="I13">
         <v>2812000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="J13">
         <v>2812000.0</v>
       </c>
-      <c r="L13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>2812000.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
+        <v>332310000.0</v>
+      </c>
+      <c r="C14">
         <v>333363000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>334398000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>334407000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>334300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>334162000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>327280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334461630.0</v>
       </c>
       <c r="I14">
         <v>334461630.0</v>
       </c>
       <c r="J14">
         <v>334461630.0</v>
       </c>
       <c r="K14">
         <v>334461630.0</v>
       </c>
       <c r="L14">
         <v>334461630.0</v>
       </c>
       <c r="M14">
         <v>334461630.0</v>
       </c>
       <c r="N14">
         <v>334461630.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>334461630.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
+        <v>312270000.0</v>
+      </c>
+      <c r="C16">
         <v>377214000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>411321000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>428658000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>420229000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>407277000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>400025000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>322318000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>276732000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>355651000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
-        <v>1684255000.0</v>
+        <v>1710805000.0</v>
       </c>
       <c r="C20">
         <v>1684255000.0</v>
       </c>
       <c r="D20">
         <v>1684255000.0</v>
       </c>
       <c r="E20">
+        <v>1684255000.0</v>
+      </c>
+      <c r="F20">
         <v>1684287000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1685204000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1685970000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1685923000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1632496000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>1632496000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>403141000.0</v>
+      </c>
+      <c r="C21">
         <v>233987000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>244877000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1198155000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1231188000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1263866000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1296188000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1278260000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1235401000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>1295727000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>772104000.0</v>
+      </c>
+      <c r="C22">
         <v>762632000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>827691000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>956731000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>851597000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>875842000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>847018000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>778447000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>708242000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>698797000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>6850114000.0</v>
+      </c>
+      <c r="C23">
         <v>6704773000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6557411000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6649257000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6482711000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6496074000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6213601000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6059146000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5755495000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>5759402000.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
+        <v>2301848000.0</v>
+      </c>
+      <c r="C24">
         <v>2186498000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2191161000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2305360000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2295131000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2313520000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2207977000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3391411000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3247133000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3172108000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>2383982000.0</v>
+      </c>
+      <c r="C28">
         <v>2364070000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2159561000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2463327000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2455251000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2374988000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2310732000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3559863000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3389453000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>3317324000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>5078663000.0</v>
+      </c>
+      <c r="C29">
         <v>4899481000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4881916000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4913790000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4831875000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4774981000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4604830000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4585882000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4434535000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>4345496000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>2043262000.0</v>
+      </c>
+      <c r="C30">
         <v>2152490000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1736275000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1856752000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1769145000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1725933000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1505828000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1484634000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1369107000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>1339727000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30"/>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>1610193000.0</v>
+      </c>
+      <c r="C32">
         <v>1620966000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1580122000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1602654000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1483787000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1398517000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1211590000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1239585000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1180780000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>1066321000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>3820852000.0</v>
+      </c>
+      <c r="C33">
         <v>3640120000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3660952000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3687979000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3713697000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3701512000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3728467000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3700639000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3574790000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>-65179000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3623633000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>-133136000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34">
+        <v>4693000.0</v>
+      </c>
+      <c r="C34">
         <v>6824000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7261000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18614000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>20884000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>22809000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>24628000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>28772000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>17932000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>26240000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>2677552000.0</v>
+      </c>
+      <c r="C35">
         <v>2571362000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2573763000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2705685000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2684201000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2662061000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2566653000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3776362000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3596742000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>-1146712000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3543241000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>-1199028000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
+        <v>890168000.0</v>
+      </c>
+      <c r="C36">
         <v>905798000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>926866000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3695000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3923000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4148000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4417000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>899000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-65179000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-133136000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>-1000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>34833000.0</v>
+      </c>
+      <c r="C39">
         <v>60358000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>42776000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>50292000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>56759000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>51969000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>29707000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>44161000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>43082000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>39264000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>344679000.0</v>
+      </c>
+      <c r="C40">
         <v>181886000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>165945000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>174228000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>175773000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>197958000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>180051000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>191520000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>165576000.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>192120000.0</v>
       </c>
-      <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>3866764000.0</v>
+      </c>
+      <c r="C42">
         <v>3900854000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3958039000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3954819000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3950677000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3946847000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3944802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2725157000.0</v>
       </c>
       <c r="I42">
         <v>2725157000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="J42">
         <v>2725157000.0</v>
       </c>
-      <c r="L42"/>
+      <c r="K42"/>
+      <c r="L42">
+        <v>2725157000.0</v>
+      </c>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>813906000.0</v>
+      </c>
+      <c r="C45">
         <v>813248000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1209045000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>800795000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>793220000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>747215000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1094982000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>731728000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>701266000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>983732000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>813906000.0</v>
+      </c>
+      <c r="C46">
         <v>813248000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>802122000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>800795000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>793220000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>747215000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>740813000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>731728000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>701266000.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>690682000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>-1108696000.0</v>
+      </c>
+      <c r="C48">
         <v>-1205974000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1285904000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1364545000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1432665000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1500378000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1563321000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1549268000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1565704000.0</v>
       </c>
-      <c r="J48"/>
-      <c r="K48">
+      <c r="K48"/>
+      <c r="L48">
         <v>-1574295000.0</v>
       </c>
-      <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48"/>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
+        <v>23322000.0</v>
+      </c>
+      <c r="C50">
         <v>23259000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23444000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>23482000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23461000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>23493000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>23449000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>30609000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>28574000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>26676000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>2563045000.0</v>
+      </c>
+      <c r="C51">
         <v>2453243000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2449278000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2560830000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2546764000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2515806000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2413313000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3611128000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3449727000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>3375306000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>49156000.0</v>
+      </c>
+      <c r="C52">
         <v>49234000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>45752000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>44045000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>43238000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>40496000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>41112000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>49361000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>47333000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>43716000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>6850114000.0</v>
+      </c>
+      <c r="C55">
         <v>6704773000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6557411000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6649257000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6482711000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6496074000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6213601000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6059146000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5755495000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>5759402000.0</v>
       </c>
-      <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="O55"/>
+    </row>
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>3029262000.0</v>
+      </c>
+      <c r="C56">
         <v>3064653000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2896459000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2961278000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2769014000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2794562000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2485134000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2358507000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2180705000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>65179000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2135770000.0</v>
       </c>
-      <c r="L56"/>
       <c r="M56"/>
-      <c r="N56">
+      <c r="N56"/>
+      <c r="O56">
         <v>133136000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>1419069000.0</v>
+      </c>
+      <c r="C57">
         <v>1443687000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1316337000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1358624000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1285227000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1396045000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1273544000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1118922000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>999925000.0</v>
       </c>
-      <c r="J57"/>
-      <c r="K57">
+      <c r="K57"/>
+      <c r="L57">
         <v>1069449000.0</v>
       </c>
-      <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="O57"/>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>4096621000.0</v>
+      </c>
+      <c r="C58">
         <v>4015049000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3890100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4064309000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3969428000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4058106000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3840197000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4895284000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4596667000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>-1146712000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4612690000.0</v>
       </c>
-      <c r="L58"/>
       <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>-1199028000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>2753493000.0</v>
+      </c>
+      <c r="C60">
         <v>2689724000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2667311000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2584948000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2513283000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2437968000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2373404000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1163862000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1158828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146712000.0</v>
       </c>
       <c r="K60">
         <v>1146712000.0</v>
       </c>
-      <c r="L60"/>
+      <c r="L60">
+        <v>1146712000.0</v>
+      </c>
       <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>1199028000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3671,1672 +3811,1745 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B2">
         <v>5165060000.0</v>
       </c>
       <c r="C2">
         <v>4483000000.0</v>
       </c>
       <c r="D2">
         <v>3928000000.0</v>
       </c>
       <c r="E2">
         <v>3604800000.0</v>
       </c>
       <c r="F2">
         <v>3063411000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B3">
         <v>193664000.0</v>
       </c>
       <c r="C3">
         <v>187080000.0</v>
       </c>
       <c r="D3">
         <v>197104000.0</v>
       </c>
       <c r="E3">
         <v>195223000.0</v>
       </c>
       <c r="F3">
         <v>196357000.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B5">
         <v>551069000.0</v>
       </c>
       <c r="C5">
         <v>364264000.0</v>
       </c>
       <c r="D5">
         <v>314764000.0</v>
       </c>
       <c r="E5">
         <v>263914000.0</v>
       </c>
       <c r="F5">
         <v>160500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B6">
         <v>744733000.0</v>
       </c>
       <c r="C6">
         <v>551344000.0</v>
       </c>
       <c r="D6">
         <v>511868000.0</v>
       </c>
       <c r="E6">
         <v>459137000.0</v>
       </c>
       <c r="F6">
         <v>356857000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9">
         <v>897453000.0</v>
       </c>
       <c r="C9">
         <v>754161000.0</v>
       </c>
       <c r="D9">
         <v>635284000.0</v>
       </c>
       <c r="E9">
         <v>545678000.0</v>
       </c>
       <c r="F9">
         <v>416475000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B10">
         <v>376852000.0</v>
       </c>
       <c r="C10">
         <v>81757000.0</v>
       </c>
       <c r="D10">
         <v>5119000.0</v>
       </c>
       <c r="E10">
         <v>21996000.0</v>
       </c>
       <c r="F10">
         <v>-44762000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11">
         <v>99435000.0</v>
       </c>
       <c r="C11">
         <v>70783000.0</v>
       </c>
       <c r="D11">
         <v>40180000.0</v>
       </c>
       <c r="E11">
         <v>42996000.0</v>
       </c>
       <c r="F11">
         <v>-13772000.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B12">
         <v>174217000.0</v>
       </c>
       <c r="C12">
         <v>291672000.0</v>
       </c>
       <c r="D12">
         <v>327976000.0</v>
       </c>
       <c r="E12">
         <v>242987000.0</v>
       </c>
       <c r="F12">
         <v>205262000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>278000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15">
         <v>277417000.0</v>
       </c>
       <c r="C15">
         <v>10974000.0</v>
       </c>
       <c r="D15">
         <v>-35061000.0</v>
       </c>
       <c r="E15">
         <v>-21000000.0</v>
       </c>
       <c r="F15">
         <v>-30712000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B17">
         <v>277417000.0</v>
       </c>
       <c r="C17">
         <v>10974000.0</v>
       </c>
       <c r="D17">
         <v>-35061000.0</v>
       </c>
       <c r="E17">
         <v>-21000000.0</v>
       </c>
       <c r="F17">
         <v>-30990000.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18">
         <v>-174217000.0</v>
       </c>
       <c r="C18">
         <v>-306207000.0</v>
       </c>
       <c r="D18">
         <v>-329566000.0</v>
       </c>
       <c r="E18">
         <v>-242987000.0</v>
       </c>
       <c r="F18">
         <v>-205262000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21">
         <v>551069000.0</v>
       </c>
       <c r="C21">
         <v>403219000.0</v>
       </c>
       <c r="D21">
         <v>337358000.0</v>
       </c>
       <c r="E21">
         <v>262632000.0</v>
       </c>
       <c r="F21">
         <v>157664000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23">
         <v>5511444000.0</v>
       </c>
       <c r="C23">
         <v>4833942000.0</v>
       </c>
       <c r="D23">
         <v>4225926000.0</v>
       </c>
       <c r="E23">
         <v>3887846000.0</v>
       </c>
       <c r="F23">
         <v>3322222000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25">
         <v>193664000.0</v>
       </c>
       <c r="C25">
         <v>187080000.0</v>
       </c>
       <c r="D25">
         <v>197104000.0</v>
       </c>
       <c r="E25">
         <v>195223000.0</v>
       </c>
       <c r="F25">
         <v>196357000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B28">
         <v>247703000.0</v>
       </c>
       <c r="C28">
         <v>254092000.0</v>
       </c>
       <c r="D28">
         <v>202766000.0</v>
       </c>
       <c r="E28">
         <v>188101000.0</v>
       </c>
       <c r="F28">
         <v>156378000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29">
         <v>99435000.0</v>
       </c>
       <c r="C29">
         <v>70783000.0</v>
       </c>
       <c r="D29">
         <v>40180000.0</v>
       </c>
       <c r="E29">
         <v>42996000.0</v>
       </c>
       <c r="F29">
         <v>-13772000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30">
         <v>346384000.0</v>
       </c>
       <c r="C30">
         <v>350942000.0</v>
       </c>
       <c r="D30">
         <v>297926000.0</v>
       </c>
       <c r="E30">
         <v>283046000.0</v>
       </c>
       <c r="F30">
         <v>258822000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31">
         <v>-174217000.0</v>
       </c>
       <c r="C31">
         <v>-321462000.0</v>
       </c>
       <c r="D31">
         <v>-332239000.0</v>
       </c>
       <c r="E31">
         <v>-240636000.0</v>
       </c>
       <c r="F31">
         <v>-202426000.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32">
         <v>6062513000.0</v>
       </c>
       <c r="C32">
         <v>5237161000.0</v>
       </c>
       <c r="D32">
         <v>4563284000.0</v>
       </c>
       <c r="E32">
         <v>4150478000.0</v>
       </c>
       <c r="F32">
         <v>3479886000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>1330915000.0</v>
+      </c>
+      <c r="C2">
         <v>1411817000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1379631000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1274803000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1292768000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1217858000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1207700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1058396000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1162588000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1054312000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>999774000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>948040000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1015500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1011200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B3">
+        <v>93504000.0</v>
+      </c>
+      <c r="C3">
         <v>46461000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>48335000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>48106000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>48547000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48676000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>47059000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>47145000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>45499000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>47377000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>49303000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>49307000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>49500000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>49000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B5">
+        <v>168483000.0</v>
+      </c>
+      <c r="C5">
         <v>143098000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>149234000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>137342000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>135570000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>128923000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>65651000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>96545000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>104422000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>97623000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>79874000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>48693000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>93600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>92500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B6">
+        <v>261987000.0</v>
+      </c>
+      <c r="C6">
         <v>189559000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>197569000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>185448000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>184117000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>177599000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>112710000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>143690000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>149921000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>145000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>129177000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>98000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>143100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>141500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>268778000.0</v>
+      </c>
+      <c r="C9">
         <v>215040000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>220389000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>223159000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>236175000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>217730000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>201913000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>186231000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>184610000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>181411000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>157997000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>151401000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>141800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>137500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>127204000.0</v>
+      </c>
+      <c r="C10">
         <v>104947000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>107209000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>92776000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>91735000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>85132000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18640000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16647000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>26400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>744000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-30532000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11">
+        <v>29926000.0</v>
+      </c>
+      <c r="C11">
         <v>25017000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28568000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>24656000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>24022000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22189000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>32693000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>211000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>21000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16900000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5303000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-12599000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>30500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>41279000.0</v>
+      </c>
+      <c r="C12">
         <v>38151000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>42025000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>44566000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43835000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43791000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>47011000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>77708000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>78051000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>77548000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>79130000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>79188000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>77600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>73700000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>97278000.0</v>
+      </c>
+      <c r="C15">
         <v>79930000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>78641000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>68120000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>67713000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>62943000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14053000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16436000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3200000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4559000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-17933000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-11700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B17">
+        <v>97278000.0</v>
+      </c>
+      <c r="C17">
         <v>79930000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>78641000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>68120000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>67713000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>62943000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14053000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16436000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5404000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3187000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-4559000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-17933000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18">
+        <v>-41279000.0</v>
+      </c>
+      <c r="C18">
         <v>-38151000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-42025000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44566000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43835000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-43791000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-64270000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-81401000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-78706000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-81831000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-79130000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-99109000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>168483000.0</v>
+      </c>
+      <c r="C21">
         <v>148497000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>149234000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>137342000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>135570000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>128923000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>94588000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>98048000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>105077000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>105507000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>79874000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>74759000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>95800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>91000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23">
+        <v>1431210000.0</v>
+      </c>
+      <c r="C23">
         <v>1478360000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1450786000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1360620000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1393373000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1306665000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1315025000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1146579000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1242121000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1130216000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1077897000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1024682000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1061500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1057700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25">
+        <v>47043000.0</v>
+      </c>
+      <c r="C25">
         <v>46461000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>48335000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>48106000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>48547000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>48676000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>47059000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>47145000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>45499000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>47377000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>49303000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>49307000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>75597000.0</v>
+      </c>
+      <c r="C28">
         <v>71942000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>46282000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>60944000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>76002000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>64475000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82348000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>62895000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56236000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>52612000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54545000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53020000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>29926000.0</v>
+      </c>
+      <c r="C29">
         <v>25017000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28568000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24656000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24022000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22189000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>32693000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>211000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20967000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16912000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5303000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-12599000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>100295000.0</v>
+      </c>
+      <c r="C30">
         <v>66543000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>71155000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>85817000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100605000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>88807000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>107325000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>88183000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79533000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>75904000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>78123000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>76642000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>46000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31">
+        <v>-41279000.0</v>
+      </c>
+      <c r="C31">
         <v>-43550000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-42025000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-44566000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-43835000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-43791000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-75948000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-81401000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-78706000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-85408000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-79130000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-105291000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-79800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-72200000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>1599693000.0</v>
+      </c>
+      <c r="C32">
         <v>1626857000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1600020000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1497962000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1528943000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1435588000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1409613000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1244627000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1347198000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1235700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1157771000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1099441000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1157300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1148700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -5355,1600 +5568,1675 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>102581000.0</v>
       </c>
       <c r="C2">
         <v>57982000.0</v>
       </c>
       <c r="D2">
         <v>120065000.0</v>
       </c>
       <c r="E2">
         <v>183181000.0</v>
       </c>
       <c r="F2">
         <v>117300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
-        <v>82408000</v>
+        <v>112811000</v>
       </c>
       <c r="C3">
         <v>123185000</v>
       </c>
       <c r="D3">
         <v>85309000</v>
       </c>
       <c r="E3">
         <v>44215000</v>
       </c>
       <c r="F3">
         <v>65720000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>187136000.0</v>
       </c>
       <c r="C6">
         <v>44599000.0</v>
       </c>
       <c r="D6">
         <v>-62083000.0</v>
       </c>
       <c r="E6">
         <v>-63116000.0</v>
       </c>
       <c r="F6">
         <v>65881000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7">
         <v>-162500000.0</v>
       </c>
       <c r="C7">
         <v>-144057000.0</v>
       </c>
       <c r="D7">
         <v>-99310000.0</v>
       </c>
       <c r="E7">
         <v>-143963000.0</v>
       </c>
       <c r="F7">
         <v>4068000.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>-230225000.0</v>
       </c>
       <c r="C9">
         <v>-150636000.0</v>
       </c>
       <c r="D9">
         <v>-111387000.0</v>
       </c>
       <c r="E9">
         <v>-181690000.0</v>
       </c>
       <c r="F9">
         <v>-108861000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>19327000.0</v>
       </c>
       <c r="C10">
         <v>-138008000.0</v>
       </c>
       <c r="D10">
         <v>-91245000.0</v>
       </c>
       <c r="E10">
         <v>-53052000.0</v>
       </c>
       <c r="F10">
         <v>-113563000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
         <v>203519000.0</v>
       </c>
       <c r="C14">
         <v>187080000.0</v>
       </c>
       <c r="D14">
         <v>197104000.0</v>
       </c>
       <c r="E14">
         <v>195223000.0</v>
       </c>
       <c r="F14">
         <v>196357000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16">
         <v>289717000.0</v>
       </c>
       <c r="C16">
         <v>102581000.0</v>
       </c>
       <c r="D16">
         <v>57982000.0</v>
       </c>
       <c r="E16">
         <v>120065000.0</v>
       </c>
       <c r="F16">
         <v>183181000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
-        <v>234297000.0</v>
+        <v>203894000.0</v>
       </c>
       <c r="C18">
         <v>-46855000.0</v>
       </c>
       <c r="D18">
         <v>-17416000.0</v>
       </c>
       <c r="E18">
         <v>-16954000.0</v>
       </c>
       <c r="F18">
         <v>65027000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-235446000.0</v>
       </c>
       <c r="D19">
         <v>-112855000.0</v>
       </c>
       <c r="E19">
         <v>-60752000.0</v>
       </c>
       <c r="F19">
         <v>-294644000.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>1202802000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>-23449000.0</v>
       </c>
       <c r="C21">
         <v>-988510000.0</v>
       </c>
       <c r="D21">
         <v>-8801000.0</v>
       </c>
       <c r="E21">
         <v>-24312000.0</v>
       </c>
       <c r="F21">
         <v>242368000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22">
         <v>277417000.0</v>
       </c>
       <c r="C22">
         <v>10974000.0</v>
       </c>
       <c r="D22">
         <v>-35061000.0</v>
       </c>
       <c r="E22">
         <v>-21000000.0</v>
       </c>
       <c r="F22">
         <v>-30990000.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23">
         <v>-2058000.0</v>
       </c>
       <c r="C23">
         <v>-10536000.0</v>
       </c>
       <c r="D23">
         <v>-5886000.0</v>
       </c>
       <c r="E23">
         <v>-1467000.0</v>
       </c>
       <c r="F23">
         <v>-9177000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24">
-        <v>-23994000.0</v>
+        <v>-25279000.0</v>
       </c>
       <c r="C24">
         <v>-18438000.0</v>
       </c>
       <c r="D24">
         <v>-26672000.0</v>
       </c>
       <c r="E24">
         <v>394000.0</v>
       </c>
       <c r="F24">
         <v>3621000.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
         <v>818000.0</v>
       </c>
       <c r="C25">
         <v>27471000.0</v>
       </c>
       <c r="D25">
         <v>25007000.0</v>
       </c>
       <c r="E25">
         <v>23525000.0</v>
       </c>
       <c r="F25">
         <v>18554000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27">
         <v>13237000.0</v>
       </c>
       <c r="C27">
         <v>17376000.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27">
         <v>0.0</v>
       </c>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
         <v>-25507000.0</v>
       </c>
       <c r="C28">
         <v>203756000.0</v>
       </c>
       <c r="D28">
         <v>-14687000.0</v>
       </c>
       <c r="E28">
         <v>-25779000.0</v>
       </c>
       <c r="F28">
         <v>233191000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
         <v>316705000.0</v>
       </c>
       <c r="C29">
         <v>76330000.0</v>
       </c>
       <c r="D29">
         <v>67893000.0</v>
       </c>
       <c r="E29">
         <v>27261000.0</v>
       </c>
       <c r="F29">
         <v>130747000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
         <v>-106402000.0</v>
       </c>
       <c r="C30">
         <v>-235446000.0</v>
       </c>
       <c r="D30">
         <v>-112855000.0</v>
       </c>
       <c r="E30">
         <v>-60752000.0</v>
       </c>
       <c r="F30">
         <v>-294644000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>89173000.0</v>
+      </c>
+      <c r="C2">
         <v>289717000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>97503000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>91513000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>140818000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102581000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51265000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60274000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34155000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>57982000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>71226000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44430000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>21051000</v>
+      </c>
+      <c r="C3">
         <v>15590000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16078000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19471000</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>21924000</v>
+      </c>
+      <c r="G3">
         <v>40338000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>52549000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25321000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26770000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18545000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19762000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13907000</v>
-      </c>
-[...1 lines deleted...]
-        <v>10730000</v>
       </c>
       <c r="N3">
         <v>10730000</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3">
+        <v>10730000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>89890000.0</v>
+      </c>
+      <c r="C6">
         <v>-200544000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>192214000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5990000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-49305000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>38237000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>51316000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9009000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26119000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23827000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13244000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37817500.0</v>
       </c>
       <c r="N6">
         <v>-37817500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>-37817500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>-78066000.0</v>
+      </c>
+      <c r="C7">
         <v>-248978000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>205431000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-116657000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-117266000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-134008000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>58210000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-79201000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13713000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-136779000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>120442000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>67885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-82900000.0</v>
       </c>
       <c r="N7">
         <v>-82900000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7">
+        <v>-82900000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>241123000.0</v>
+      </c>
+      <c r="C9">
         <v>-401224000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>102655000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-80657000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-43212000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-209011000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-53487000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-73898000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7154000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-30405000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>52149000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-93432500.0</v>
       </c>
       <c r="N9">
         <v>-93432500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>-93432500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-9289000.0</v>
+      </c>
+      <c r="C10">
         <v>65059000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>129040000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-105134000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24245000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-28824000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-68571000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-59992000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48524000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-57969000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-135887000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-405500.0</v>
       </c>
       <c r="N10">
         <v>-405500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>-405500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>47043000.0</v>
+      </c>
+      <c r="C14">
         <v>46461000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47204000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>48106000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>48547000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>48676000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>47059000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>47145000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>45499000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>47377000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49303000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53261000.0</v>
       </c>
       <c r="N14">
         <v>53261000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>53261000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>179063000.0</v>
+      </c>
+      <c r="C16">
         <v>89173000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>289717000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>97503000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>91513000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>140818000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>102581000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51265000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>60274000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34155000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>57982000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>71226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37817500.0</v>
       </c>
       <c r="N16">
         <v>-37817500.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16">
+        <v>-37817500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>51277000.0</v>
+      </c>
+      <c r="C18">
         <v>-135145000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>306931000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4672000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>-19041000.0</v>
+      </c>
+      <c r="G18">
         <v>-64324000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>55800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-39186000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>38627000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-102096000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>143991000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>89580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110403500.0</v>
       </c>
       <c r="N18">
         <v>-110403500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18">
+        <v>-110403500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-18736000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-32301000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-40070000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-51307000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-139363000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-26764000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-18012000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-19143000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13393000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>114238000.0</v>
+      </c>
+      <c r="C21">
         <v>-6012000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-115876000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9212000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-20821000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>104036000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1198478000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>142379000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>97278000.0</v>
+      </c>
+      <c r="C22">
         <v>79930000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>78641000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>68120000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>67713000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>62943000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14053000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16436000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5404000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3187000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4559000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-17933000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-6284500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>129</v>
+      </c>
+      <c r="B23">
+        <v>-60975000.0</v>
+      </c>
       <c r="C23">
+        <v>60064000.0</v>
+      </c>
+      <c r="D23">
         <v>-555000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>101000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1602000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1193123000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>820000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>526000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2203000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1298000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102013500.0</v>
       </c>
       <c r="N23">
         <v>102013500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>102013500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>130</v>
+      </c>
+      <c r="B24">
+        <v>352000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>380000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>704000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>1254000.0</v>
+      </c>
+      <c r="G24">
         <v>-14732000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1241000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>32000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-154000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>479000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>362000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13903500.0</v>
       </c>
       <c r="N24">
         <v>-13903500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24">
+        <v>-13903500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>2277000.0</v>
+      </c>
+      <c r="C25">
         <v>1834000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3532000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>295000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5868000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2109000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>30399000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4145000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4218000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6085000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4599000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11232000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-69034500.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-63750000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26">
+        <v>-40021000.0</v>
+      </c>
+      <c r="C26">
         <v>-60064000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27">
+        <v>6267000.0</v>
+      </c>
+      <c r="C27">
         <v>3458000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3220000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4142000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3830000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2045000.0</v>
       </c>
-      <c r="G27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="K27"/>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>73463999.0</v>
+      </c>
+      <c r="C28">
         <v>-66233999.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-116431000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9210000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-20720000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>102434000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5355000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>143199000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11589000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>77501000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-157939000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-60775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102013500.0</v>
       </c>
       <c r="N28">
         <v>102013500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28">
+        <v>102013500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>72328000.0</v>
+      </c>
+      <c r="C29">
         <v>-119555000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>323009000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14799000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2883000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23986000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>108349000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13865000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>65397000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-83551000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>163753000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>103487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99673500.0</v>
       </c>
       <c r="N29">
         <v>-99673500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29">
+        <v>-99673500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>-55368000.0</v>
+      </c>
+      <c r="C30">
         <v>-14184000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15295000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-18736000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-32301000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-40070000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-51307000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-139363000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-26764000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-18012000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-19143000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13393000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-40159500.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-40159500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>